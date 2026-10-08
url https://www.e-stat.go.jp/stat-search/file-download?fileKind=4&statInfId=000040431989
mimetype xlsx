--- v0 (2026-05-14)
+++ v1 (2026-10-08)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.2月報\03_e-stat\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202602\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CE83A52-F1B8-4425-A6C2-81A259E1722A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DB3D0C2-28F8-4210-A575-45C14C94F5F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{04DFDEE1-9E08-4F3C-8282-3E3F0B637EFD}"/>
+    <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{04DFDEE1-9E08-4F3C-8282-3E3F0B637EFD}"/>
   </bookViews>
   <sheets>
     <sheet name="推移" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">推移!$A$1:$O$30</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
     <definedName name="項目軸">#REF!</definedName>
     <definedName name="項目軸B">#REF!</definedName>
     <definedName name="発行日">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -1141,2157 +1141,2159 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB3EB18D-0DDA-4430-B906-C6DFC776410C}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.625" bestFit="1" customWidth="1"/>
-[...830 lines deleted...]
-    <col min="16142" max="16142" width="12.875" customWidth="1"/>
+    <col min="1" max="1" width="12.6328125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.08984375" customWidth="1"/>
+    <col min="3" max="3" width="14.36328125" customWidth="1"/>
+    <col min="4" max="4" width="8.08984375" customWidth="1"/>
+    <col min="5" max="5" width="12.90625" customWidth="1"/>
+    <col min="6" max="6" width="8.08984375" customWidth="1"/>
+    <col min="7" max="7" width="11.453125" customWidth="1"/>
+    <col min="8" max="8" width="8.08984375" customWidth="1"/>
+    <col min="9" max="9" width="10.7265625" customWidth="1"/>
+    <col min="10" max="10" width="8.08984375" customWidth="1"/>
+    <col min="11" max="13" width="12.90625" customWidth="1"/>
+    <col min="14" max="14" width="8.08984375" customWidth="1"/>
+    <col min="15" max="15" width="12.90625" customWidth="1"/>
+    <col min="256" max="256" width="13.36328125" customWidth="1"/>
+    <col min="257" max="257" width="8.08984375" customWidth="1"/>
+    <col min="258" max="258" width="14.36328125" customWidth="1"/>
+    <col min="259" max="259" width="8.08984375" customWidth="1"/>
+    <col min="260" max="260" width="12.90625" customWidth="1"/>
+    <col min="261" max="261" width="8.08984375" customWidth="1"/>
+    <col min="262" max="262" width="11.453125" customWidth="1"/>
+    <col min="263" max="263" width="8.08984375" customWidth="1"/>
+    <col min="264" max="264" width="10.7265625" customWidth="1"/>
+    <col min="265" max="265" width="8.08984375" customWidth="1"/>
+    <col min="266" max="268" width="12.90625" customWidth="1"/>
+    <col min="269" max="269" width="8.08984375" customWidth="1"/>
+    <col min="270" max="270" width="12.90625" customWidth="1"/>
+    <col min="512" max="512" width="13.36328125" customWidth="1"/>
+    <col min="513" max="513" width="8.08984375" customWidth="1"/>
+    <col min="514" max="514" width="14.36328125" customWidth="1"/>
+    <col min="515" max="515" width="8.08984375" customWidth="1"/>
+    <col min="516" max="516" width="12.90625" customWidth="1"/>
+    <col min="517" max="517" width="8.08984375" customWidth="1"/>
+    <col min="518" max="518" width="11.453125" customWidth="1"/>
+    <col min="519" max="519" width="8.08984375" customWidth="1"/>
+    <col min="520" max="520" width="10.7265625" customWidth="1"/>
+    <col min="521" max="521" width="8.08984375" customWidth="1"/>
+    <col min="522" max="524" width="12.90625" customWidth="1"/>
+    <col min="525" max="525" width="8.08984375" customWidth="1"/>
+    <col min="526" max="526" width="12.90625" customWidth="1"/>
+    <col min="768" max="768" width="13.36328125" customWidth="1"/>
+    <col min="769" max="769" width="8.08984375" customWidth="1"/>
+    <col min="770" max="770" width="14.36328125" customWidth="1"/>
+    <col min="771" max="771" width="8.08984375" customWidth="1"/>
+    <col min="772" max="772" width="12.90625" customWidth="1"/>
+    <col min="773" max="773" width="8.08984375" customWidth="1"/>
+    <col min="774" max="774" width="11.453125" customWidth="1"/>
+    <col min="775" max="775" width="8.08984375" customWidth="1"/>
+    <col min="776" max="776" width="10.7265625" customWidth="1"/>
+    <col min="777" max="777" width="8.08984375" customWidth="1"/>
+    <col min="778" max="780" width="12.90625" customWidth="1"/>
+    <col min="781" max="781" width="8.08984375" customWidth="1"/>
+    <col min="782" max="782" width="12.90625" customWidth="1"/>
+    <col min="1024" max="1024" width="13.36328125" customWidth="1"/>
+    <col min="1025" max="1025" width="8.08984375" customWidth="1"/>
+    <col min="1026" max="1026" width="14.36328125" customWidth="1"/>
+    <col min="1027" max="1027" width="8.08984375" customWidth="1"/>
+    <col min="1028" max="1028" width="12.90625" customWidth="1"/>
+    <col min="1029" max="1029" width="8.08984375" customWidth="1"/>
+    <col min="1030" max="1030" width="11.453125" customWidth="1"/>
+    <col min="1031" max="1031" width="8.08984375" customWidth="1"/>
+    <col min="1032" max="1032" width="10.7265625" customWidth="1"/>
+    <col min="1033" max="1033" width="8.08984375" customWidth="1"/>
+    <col min="1034" max="1036" width="12.90625" customWidth="1"/>
+    <col min="1037" max="1037" width="8.08984375" customWidth="1"/>
+    <col min="1038" max="1038" width="12.90625" customWidth="1"/>
+    <col min="1280" max="1280" width="13.36328125" customWidth="1"/>
+    <col min="1281" max="1281" width="8.08984375" customWidth="1"/>
+    <col min="1282" max="1282" width="14.36328125" customWidth="1"/>
+    <col min="1283" max="1283" width="8.08984375" customWidth="1"/>
+    <col min="1284" max="1284" width="12.90625" customWidth="1"/>
+    <col min="1285" max="1285" width="8.08984375" customWidth="1"/>
+    <col min="1286" max="1286" width="11.453125" customWidth="1"/>
+    <col min="1287" max="1287" width="8.08984375" customWidth="1"/>
+    <col min="1288" max="1288" width="10.7265625" customWidth="1"/>
+    <col min="1289" max="1289" width="8.08984375" customWidth="1"/>
+    <col min="1290" max="1292" width="12.90625" customWidth="1"/>
+    <col min="1293" max="1293" width="8.08984375" customWidth="1"/>
+    <col min="1294" max="1294" width="12.90625" customWidth="1"/>
+    <col min="1536" max="1536" width="13.36328125" customWidth="1"/>
+    <col min="1537" max="1537" width="8.08984375" customWidth="1"/>
+    <col min="1538" max="1538" width="14.36328125" customWidth="1"/>
+    <col min="1539" max="1539" width="8.08984375" customWidth="1"/>
+    <col min="1540" max="1540" width="12.90625" customWidth="1"/>
+    <col min="1541" max="1541" width="8.08984375" customWidth="1"/>
+    <col min="1542" max="1542" width="11.453125" customWidth="1"/>
+    <col min="1543" max="1543" width="8.08984375" customWidth="1"/>
+    <col min="1544" max="1544" width="10.7265625" customWidth="1"/>
+    <col min="1545" max="1545" width="8.08984375" customWidth="1"/>
+    <col min="1546" max="1548" width="12.90625" customWidth="1"/>
+    <col min="1549" max="1549" width="8.08984375" customWidth="1"/>
+    <col min="1550" max="1550" width="12.90625" customWidth="1"/>
+    <col min="1792" max="1792" width="13.36328125" customWidth="1"/>
+    <col min="1793" max="1793" width="8.08984375" customWidth="1"/>
+    <col min="1794" max="1794" width="14.36328125" customWidth="1"/>
+    <col min="1795" max="1795" width="8.08984375" customWidth="1"/>
+    <col min="1796" max="1796" width="12.90625" customWidth="1"/>
+    <col min="1797" max="1797" width="8.08984375" customWidth="1"/>
+    <col min="1798" max="1798" width="11.453125" customWidth="1"/>
+    <col min="1799" max="1799" width="8.08984375" customWidth="1"/>
+    <col min="1800" max="1800" width="10.7265625" customWidth="1"/>
+    <col min="1801" max="1801" width="8.08984375" customWidth="1"/>
+    <col min="1802" max="1804" width="12.90625" customWidth="1"/>
+    <col min="1805" max="1805" width="8.08984375" customWidth="1"/>
+    <col min="1806" max="1806" width="12.90625" customWidth="1"/>
+    <col min="2048" max="2048" width="13.36328125" customWidth="1"/>
+    <col min="2049" max="2049" width="8.08984375" customWidth="1"/>
+    <col min="2050" max="2050" width="14.36328125" customWidth="1"/>
+    <col min="2051" max="2051" width="8.08984375" customWidth="1"/>
+    <col min="2052" max="2052" width="12.90625" customWidth="1"/>
+    <col min="2053" max="2053" width="8.08984375" customWidth="1"/>
+    <col min="2054" max="2054" width="11.453125" customWidth="1"/>
+    <col min="2055" max="2055" width="8.08984375" customWidth="1"/>
+    <col min="2056" max="2056" width="10.7265625" customWidth="1"/>
+    <col min="2057" max="2057" width="8.08984375" customWidth="1"/>
+    <col min="2058" max="2060" width="12.90625" customWidth="1"/>
+    <col min="2061" max="2061" width="8.08984375" customWidth="1"/>
+    <col min="2062" max="2062" width="12.90625" customWidth="1"/>
+    <col min="2304" max="2304" width="13.36328125" customWidth="1"/>
+    <col min="2305" max="2305" width="8.08984375" customWidth="1"/>
+    <col min="2306" max="2306" width="14.36328125" customWidth="1"/>
+    <col min="2307" max="2307" width="8.08984375" customWidth="1"/>
+    <col min="2308" max="2308" width="12.90625" customWidth="1"/>
+    <col min="2309" max="2309" width="8.08984375" customWidth="1"/>
+    <col min="2310" max="2310" width="11.453125" customWidth="1"/>
+    <col min="2311" max="2311" width="8.08984375" customWidth="1"/>
+    <col min="2312" max="2312" width="10.7265625" customWidth="1"/>
+    <col min="2313" max="2313" width="8.08984375" customWidth="1"/>
+    <col min="2314" max="2316" width="12.90625" customWidth="1"/>
+    <col min="2317" max="2317" width="8.08984375" customWidth="1"/>
+    <col min="2318" max="2318" width="12.90625" customWidth="1"/>
+    <col min="2560" max="2560" width="13.36328125" customWidth="1"/>
+    <col min="2561" max="2561" width="8.08984375" customWidth="1"/>
+    <col min="2562" max="2562" width="14.36328125" customWidth="1"/>
+    <col min="2563" max="2563" width="8.08984375" customWidth="1"/>
+    <col min="2564" max="2564" width="12.90625" customWidth="1"/>
+    <col min="2565" max="2565" width="8.08984375" customWidth="1"/>
+    <col min="2566" max="2566" width="11.453125" customWidth="1"/>
+    <col min="2567" max="2567" width="8.08984375" customWidth="1"/>
+    <col min="2568" max="2568" width="10.7265625" customWidth="1"/>
+    <col min="2569" max="2569" width="8.08984375" customWidth="1"/>
+    <col min="2570" max="2572" width="12.90625" customWidth="1"/>
+    <col min="2573" max="2573" width="8.08984375" customWidth="1"/>
+    <col min="2574" max="2574" width="12.90625" customWidth="1"/>
+    <col min="2816" max="2816" width="13.36328125" customWidth="1"/>
+    <col min="2817" max="2817" width="8.08984375" customWidth="1"/>
+    <col min="2818" max="2818" width="14.36328125" customWidth="1"/>
+    <col min="2819" max="2819" width="8.08984375" customWidth="1"/>
+    <col min="2820" max="2820" width="12.90625" customWidth="1"/>
+    <col min="2821" max="2821" width="8.08984375" customWidth="1"/>
+    <col min="2822" max="2822" width="11.453125" customWidth="1"/>
+    <col min="2823" max="2823" width="8.08984375" customWidth="1"/>
+    <col min="2824" max="2824" width="10.7265625" customWidth="1"/>
+    <col min="2825" max="2825" width="8.08984375" customWidth="1"/>
+    <col min="2826" max="2828" width="12.90625" customWidth="1"/>
+    <col min="2829" max="2829" width="8.08984375" customWidth="1"/>
+    <col min="2830" max="2830" width="12.90625" customWidth="1"/>
+    <col min="3072" max="3072" width="13.36328125" customWidth="1"/>
+    <col min="3073" max="3073" width="8.08984375" customWidth="1"/>
+    <col min="3074" max="3074" width="14.36328125" customWidth="1"/>
+    <col min="3075" max="3075" width="8.08984375" customWidth="1"/>
+    <col min="3076" max="3076" width="12.90625" customWidth="1"/>
+    <col min="3077" max="3077" width="8.08984375" customWidth="1"/>
+    <col min="3078" max="3078" width="11.453125" customWidth="1"/>
+    <col min="3079" max="3079" width="8.08984375" customWidth="1"/>
+    <col min="3080" max="3080" width="10.7265625" customWidth="1"/>
+    <col min="3081" max="3081" width="8.08984375" customWidth="1"/>
+    <col min="3082" max="3084" width="12.90625" customWidth="1"/>
+    <col min="3085" max="3085" width="8.08984375" customWidth="1"/>
+    <col min="3086" max="3086" width="12.90625" customWidth="1"/>
+    <col min="3328" max="3328" width="13.36328125" customWidth="1"/>
+    <col min="3329" max="3329" width="8.08984375" customWidth="1"/>
+    <col min="3330" max="3330" width="14.36328125" customWidth="1"/>
+    <col min="3331" max="3331" width="8.08984375" customWidth="1"/>
+    <col min="3332" max="3332" width="12.90625" customWidth="1"/>
+    <col min="3333" max="3333" width="8.08984375" customWidth="1"/>
+    <col min="3334" max="3334" width="11.453125" customWidth="1"/>
+    <col min="3335" max="3335" width="8.08984375" customWidth="1"/>
+    <col min="3336" max="3336" width="10.7265625" customWidth="1"/>
+    <col min="3337" max="3337" width="8.08984375" customWidth="1"/>
+    <col min="3338" max="3340" width="12.90625" customWidth="1"/>
+    <col min="3341" max="3341" width="8.08984375" customWidth="1"/>
+    <col min="3342" max="3342" width="12.90625" customWidth="1"/>
+    <col min="3584" max="3584" width="13.36328125" customWidth="1"/>
+    <col min="3585" max="3585" width="8.08984375" customWidth="1"/>
+    <col min="3586" max="3586" width="14.36328125" customWidth="1"/>
+    <col min="3587" max="3587" width="8.08984375" customWidth="1"/>
+    <col min="3588" max="3588" width="12.90625" customWidth="1"/>
+    <col min="3589" max="3589" width="8.08984375" customWidth="1"/>
+    <col min="3590" max="3590" width="11.453125" customWidth="1"/>
+    <col min="3591" max="3591" width="8.08984375" customWidth="1"/>
+    <col min="3592" max="3592" width="10.7265625" customWidth="1"/>
+    <col min="3593" max="3593" width="8.08984375" customWidth="1"/>
+    <col min="3594" max="3596" width="12.90625" customWidth="1"/>
+    <col min="3597" max="3597" width="8.08984375" customWidth="1"/>
+    <col min="3598" max="3598" width="12.90625" customWidth="1"/>
+    <col min="3840" max="3840" width="13.36328125" customWidth="1"/>
+    <col min="3841" max="3841" width="8.08984375" customWidth="1"/>
+    <col min="3842" max="3842" width="14.36328125" customWidth="1"/>
+    <col min="3843" max="3843" width="8.08984375" customWidth="1"/>
+    <col min="3844" max="3844" width="12.90625" customWidth="1"/>
+    <col min="3845" max="3845" width="8.08984375" customWidth="1"/>
+    <col min="3846" max="3846" width="11.453125" customWidth="1"/>
+    <col min="3847" max="3847" width="8.08984375" customWidth="1"/>
+    <col min="3848" max="3848" width="10.7265625" customWidth="1"/>
+    <col min="3849" max="3849" width="8.08984375" customWidth="1"/>
+    <col min="3850" max="3852" width="12.90625" customWidth="1"/>
+    <col min="3853" max="3853" width="8.08984375" customWidth="1"/>
+    <col min="3854" max="3854" width="12.90625" customWidth="1"/>
+    <col min="4096" max="4096" width="13.36328125" customWidth="1"/>
+    <col min="4097" max="4097" width="8.08984375" customWidth="1"/>
+    <col min="4098" max="4098" width="14.36328125" customWidth="1"/>
+    <col min="4099" max="4099" width="8.08984375" customWidth="1"/>
+    <col min="4100" max="4100" width="12.90625" customWidth="1"/>
+    <col min="4101" max="4101" width="8.08984375" customWidth="1"/>
+    <col min="4102" max="4102" width="11.453125" customWidth="1"/>
+    <col min="4103" max="4103" width="8.08984375" customWidth="1"/>
+    <col min="4104" max="4104" width="10.7265625" customWidth="1"/>
+    <col min="4105" max="4105" width="8.08984375" customWidth="1"/>
+    <col min="4106" max="4108" width="12.90625" customWidth="1"/>
+    <col min="4109" max="4109" width="8.08984375" customWidth="1"/>
+    <col min="4110" max="4110" width="12.90625" customWidth="1"/>
+    <col min="4352" max="4352" width="13.36328125" customWidth="1"/>
+    <col min="4353" max="4353" width="8.08984375" customWidth="1"/>
+    <col min="4354" max="4354" width="14.36328125" customWidth="1"/>
+    <col min="4355" max="4355" width="8.08984375" customWidth="1"/>
+    <col min="4356" max="4356" width="12.90625" customWidth="1"/>
+    <col min="4357" max="4357" width="8.08984375" customWidth="1"/>
+    <col min="4358" max="4358" width="11.453125" customWidth="1"/>
+    <col min="4359" max="4359" width="8.08984375" customWidth="1"/>
+    <col min="4360" max="4360" width="10.7265625" customWidth="1"/>
+    <col min="4361" max="4361" width="8.08984375" customWidth="1"/>
+    <col min="4362" max="4364" width="12.90625" customWidth="1"/>
+    <col min="4365" max="4365" width="8.08984375" customWidth="1"/>
+    <col min="4366" max="4366" width="12.90625" customWidth="1"/>
+    <col min="4608" max="4608" width="13.36328125" customWidth="1"/>
+    <col min="4609" max="4609" width="8.08984375" customWidth="1"/>
+    <col min="4610" max="4610" width="14.36328125" customWidth="1"/>
+    <col min="4611" max="4611" width="8.08984375" customWidth="1"/>
+    <col min="4612" max="4612" width="12.90625" customWidth="1"/>
+    <col min="4613" max="4613" width="8.08984375" customWidth="1"/>
+    <col min="4614" max="4614" width="11.453125" customWidth="1"/>
+    <col min="4615" max="4615" width="8.08984375" customWidth="1"/>
+    <col min="4616" max="4616" width="10.7265625" customWidth="1"/>
+    <col min="4617" max="4617" width="8.08984375" customWidth="1"/>
+    <col min="4618" max="4620" width="12.90625" customWidth="1"/>
+    <col min="4621" max="4621" width="8.08984375" customWidth="1"/>
+    <col min="4622" max="4622" width="12.90625" customWidth="1"/>
+    <col min="4864" max="4864" width="13.36328125" customWidth="1"/>
+    <col min="4865" max="4865" width="8.08984375" customWidth="1"/>
+    <col min="4866" max="4866" width="14.36328125" customWidth="1"/>
+    <col min="4867" max="4867" width="8.08984375" customWidth="1"/>
+    <col min="4868" max="4868" width="12.90625" customWidth="1"/>
+    <col min="4869" max="4869" width="8.08984375" customWidth="1"/>
+    <col min="4870" max="4870" width="11.453125" customWidth="1"/>
+    <col min="4871" max="4871" width="8.08984375" customWidth="1"/>
+    <col min="4872" max="4872" width="10.7265625" customWidth="1"/>
+    <col min="4873" max="4873" width="8.08984375" customWidth="1"/>
+    <col min="4874" max="4876" width="12.90625" customWidth="1"/>
+    <col min="4877" max="4877" width="8.08984375" customWidth="1"/>
+    <col min="4878" max="4878" width="12.90625" customWidth="1"/>
+    <col min="5120" max="5120" width="13.36328125" customWidth="1"/>
+    <col min="5121" max="5121" width="8.08984375" customWidth="1"/>
+    <col min="5122" max="5122" width="14.36328125" customWidth="1"/>
+    <col min="5123" max="5123" width="8.08984375" customWidth="1"/>
+    <col min="5124" max="5124" width="12.90625" customWidth="1"/>
+    <col min="5125" max="5125" width="8.08984375" customWidth="1"/>
+    <col min="5126" max="5126" width="11.453125" customWidth="1"/>
+    <col min="5127" max="5127" width="8.08984375" customWidth="1"/>
+    <col min="5128" max="5128" width="10.7265625" customWidth="1"/>
+    <col min="5129" max="5129" width="8.08984375" customWidth="1"/>
+    <col min="5130" max="5132" width="12.90625" customWidth="1"/>
+    <col min="5133" max="5133" width="8.08984375" customWidth="1"/>
+    <col min="5134" max="5134" width="12.90625" customWidth="1"/>
+    <col min="5376" max="5376" width="13.36328125" customWidth="1"/>
+    <col min="5377" max="5377" width="8.08984375" customWidth="1"/>
+    <col min="5378" max="5378" width="14.36328125" customWidth="1"/>
+    <col min="5379" max="5379" width="8.08984375" customWidth="1"/>
+    <col min="5380" max="5380" width="12.90625" customWidth="1"/>
+    <col min="5381" max="5381" width="8.08984375" customWidth="1"/>
+    <col min="5382" max="5382" width="11.453125" customWidth="1"/>
+    <col min="5383" max="5383" width="8.08984375" customWidth="1"/>
+    <col min="5384" max="5384" width="10.7265625" customWidth="1"/>
+    <col min="5385" max="5385" width="8.08984375" customWidth="1"/>
+    <col min="5386" max="5388" width="12.90625" customWidth="1"/>
+    <col min="5389" max="5389" width="8.08984375" customWidth="1"/>
+    <col min="5390" max="5390" width="12.90625" customWidth="1"/>
+    <col min="5632" max="5632" width="13.36328125" customWidth="1"/>
+    <col min="5633" max="5633" width="8.08984375" customWidth="1"/>
+    <col min="5634" max="5634" width="14.36328125" customWidth="1"/>
+    <col min="5635" max="5635" width="8.08984375" customWidth="1"/>
+    <col min="5636" max="5636" width="12.90625" customWidth="1"/>
+    <col min="5637" max="5637" width="8.08984375" customWidth="1"/>
+    <col min="5638" max="5638" width="11.453125" customWidth="1"/>
+    <col min="5639" max="5639" width="8.08984375" customWidth="1"/>
+    <col min="5640" max="5640" width="10.7265625" customWidth="1"/>
+    <col min="5641" max="5641" width="8.08984375" customWidth="1"/>
+    <col min="5642" max="5644" width="12.90625" customWidth="1"/>
+    <col min="5645" max="5645" width="8.08984375" customWidth="1"/>
+    <col min="5646" max="5646" width="12.90625" customWidth="1"/>
+    <col min="5888" max="5888" width="13.36328125" customWidth="1"/>
+    <col min="5889" max="5889" width="8.08984375" customWidth="1"/>
+    <col min="5890" max="5890" width="14.36328125" customWidth="1"/>
+    <col min="5891" max="5891" width="8.08984375" customWidth="1"/>
+    <col min="5892" max="5892" width="12.90625" customWidth="1"/>
+    <col min="5893" max="5893" width="8.08984375" customWidth="1"/>
+    <col min="5894" max="5894" width="11.453125" customWidth="1"/>
+    <col min="5895" max="5895" width="8.08984375" customWidth="1"/>
+    <col min="5896" max="5896" width="10.7265625" customWidth="1"/>
+    <col min="5897" max="5897" width="8.08984375" customWidth="1"/>
+    <col min="5898" max="5900" width="12.90625" customWidth="1"/>
+    <col min="5901" max="5901" width="8.08984375" customWidth="1"/>
+    <col min="5902" max="5902" width="12.90625" customWidth="1"/>
+    <col min="6144" max="6144" width="13.36328125" customWidth="1"/>
+    <col min="6145" max="6145" width="8.08984375" customWidth="1"/>
+    <col min="6146" max="6146" width="14.36328125" customWidth="1"/>
+    <col min="6147" max="6147" width="8.08984375" customWidth="1"/>
+    <col min="6148" max="6148" width="12.90625" customWidth="1"/>
+    <col min="6149" max="6149" width="8.08984375" customWidth="1"/>
+    <col min="6150" max="6150" width="11.453125" customWidth="1"/>
+    <col min="6151" max="6151" width="8.08984375" customWidth="1"/>
+    <col min="6152" max="6152" width="10.7265625" customWidth="1"/>
+    <col min="6153" max="6153" width="8.08984375" customWidth="1"/>
+    <col min="6154" max="6156" width="12.90625" customWidth="1"/>
+    <col min="6157" max="6157" width="8.08984375" customWidth="1"/>
+    <col min="6158" max="6158" width="12.90625" customWidth="1"/>
+    <col min="6400" max="6400" width="13.36328125" customWidth="1"/>
+    <col min="6401" max="6401" width="8.08984375" customWidth="1"/>
+    <col min="6402" max="6402" width="14.36328125" customWidth="1"/>
+    <col min="6403" max="6403" width="8.08984375" customWidth="1"/>
+    <col min="6404" max="6404" width="12.90625" customWidth="1"/>
+    <col min="6405" max="6405" width="8.08984375" customWidth="1"/>
+    <col min="6406" max="6406" width="11.453125" customWidth="1"/>
+    <col min="6407" max="6407" width="8.08984375" customWidth="1"/>
+    <col min="6408" max="6408" width="10.7265625" customWidth="1"/>
+    <col min="6409" max="6409" width="8.08984375" customWidth="1"/>
+    <col min="6410" max="6412" width="12.90625" customWidth="1"/>
+    <col min="6413" max="6413" width="8.08984375" customWidth="1"/>
+    <col min="6414" max="6414" width="12.90625" customWidth="1"/>
+    <col min="6656" max="6656" width="13.36328125" customWidth="1"/>
+    <col min="6657" max="6657" width="8.08984375" customWidth="1"/>
+    <col min="6658" max="6658" width="14.36328125" customWidth="1"/>
+    <col min="6659" max="6659" width="8.08984375" customWidth="1"/>
+    <col min="6660" max="6660" width="12.90625" customWidth="1"/>
+    <col min="6661" max="6661" width="8.08984375" customWidth="1"/>
+    <col min="6662" max="6662" width="11.453125" customWidth="1"/>
+    <col min="6663" max="6663" width="8.08984375" customWidth="1"/>
+    <col min="6664" max="6664" width="10.7265625" customWidth="1"/>
+    <col min="6665" max="6665" width="8.08984375" customWidth="1"/>
+    <col min="6666" max="6668" width="12.90625" customWidth="1"/>
+    <col min="6669" max="6669" width="8.08984375" customWidth="1"/>
+    <col min="6670" max="6670" width="12.90625" customWidth="1"/>
+    <col min="6912" max="6912" width="13.36328125" customWidth="1"/>
+    <col min="6913" max="6913" width="8.08984375" customWidth="1"/>
+    <col min="6914" max="6914" width="14.36328125" customWidth="1"/>
+    <col min="6915" max="6915" width="8.08984375" customWidth="1"/>
+    <col min="6916" max="6916" width="12.90625" customWidth="1"/>
+    <col min="6917" max="6917" width="8.08984375" customWidth="1"/>
+    <col min="6918" max="6918" width="11.453125" customWidth="1"/>
+    <col min="6919" max="6919" width="8.08984375" customWidth="1"/>
+    <col min="6920" max="6920" width="10.7265625" customWidth="1"/>
+    <col min="6921" max="6921" width="8.08984375" customWidth="1"/>
+    <col min="6922" max="6924" width="12.90625" customWidth="1"/>
+    <col min="6925" max="6925" width="8.08984375" customWidth="1"/>
+    <col min="6926" max="6926" width="12.90625" customWidth="1"/>
+    <col min="7168" max="7168" width="13.36328125" customWidth="1"/>
+    <col min="7169" max="7169" width="8.08984375" customWidth="1"/>
+    <col min="7170" max="7170" width="14.36328125" customWidth="1"/>
+    <col min="7171" max="7171" width="8.08984375" customWidth="1"/>
+    <col min="7172" max="7172" width="12.90625" customWidth="1"/>
+    <col min="7173" max="7173" width="8.08984375" customWidth="1"/>
+    <col min="7174" max="7174" width="11.453125" customWidth="1"/>
+    <col min="7175" max="7175" width="8.08984375" customWidth="1"/>
+    <col min="7176" max="7176" width="10.7265625" customWidth="1"/>
+    <col min="7177" max="7177" width="8.08984375" customWidth="1"/>
+    <col min="7178" max="7180" width="12.90625" customWidth="1"/>
+    <col min="7181" max="7181" width="8.08984375" customWidth="1"/>
+    <col min="7182" max="7182" width="12.90625" customWidth="1"/>
+    <col min="7424" max="7424" width="13.36328125" customWidth="1"/>
+    <col min="7425" max="7425" width="8.08984375" customWidth="1"/>
+    <col min="7426" max="7426" width="14.36328125" customWidth="1"/>
+    <col min="7427" max="7427" width="8.08984375" customWidth="1"/>
+    <col min="7428" max="7428" width="12.90625" customWidth="1"/>
+    <col min="7429" max="7429" width="8.08984375" customWidth="1"/>
+    <col min="7430" max="7430" width="11.453125" customWidth="1"/>
+    <col min="7431" max="7431" width="8.08984375" customWidth="1"/>
+    <col min="7432" max="7432" width="10.7265625" customWidth="1"/>
+    <col min="7433" max="7433" width="8.08984375" customWidth="1"/>
+    <col min="7434" max="7436" width="12.90625" customWidth="1"/>
+    <col min="7437" max="7437" width="8.08984375" customWidth="1"/>
+    <col min="7438" max="7438" width="12.90625" customWidth="1"/>
+    <col min="7680" max="7680" width="13.36328125" customWidth="1"/>
+    <col min="7681" max="7681" width="8.08984375" customWidth="1"/>
+    <col min="7682" max="7682" width="14.36328125" customWidth="1"/>
+    <col min="7683" max="7683" width="8.08984375" customWidth="1"/>
+    <col min="7684" max="7684" width="12.90625" customWidth="1"/>
+    <col min="7685" max="7685" width="8.08984375" customWidth="1"/>
+    <col min="7686" max="7686" width="11.453125" customWidth="1"/>
+    <col min="7687" max="7687" width="8.08984375" customWidth="1"/>
+    <col min="7688" max="7688" width="10.7265625" customWidth="1"/>
+    <col min="7689" max="7689" width="8.08984375" customWidth="1"/>
+    <col min="7690" max="7692" width="12.90625" customWidth="1"/>
+    <col min="7693" max="7693" width="8.08984375" customWidth="1"/>
+    <col min="7694" max="7694" width="12.90625" customWidth="1"/>
+    <col min="7936" max="7936" width="13.36328125" customWidth="1"/>
+    <col min="7937" max="7937" width="8.08984375" customWidth="1"/>
+    <col min="7938" max="7938" width="14.36328125" customWidth="1"/>
+    <col min="7939" max="7939" width="8.08984375" customWidth="1"/>
+    <col min="7940" max="7940" width="12.90625" customWidth="1"/>
+    <col min="7941" max="7941" width="8.08984375" customWidth="1"/>
+    <col min="7942" max="7942" width="11.453125" customWidth="1"/>
+    <col min="7943" max="7943" width="8.08984375" customWidth="1"/>
+    <col min="7944" max="7944" width="10.7265625" customWidth="1"/>
+    <col min="7945" max="7945" width="8.08984375" customWidth="1"/>
+    <col min="7946" max="7948" width="12.90625" customWidth="1"/>
+    <col min="7949" max="7949" width="8.08984375" customWidth="1"/>
+    <col min="7950" max="7950" width="12.90625" customWidth="1"/>
+    <col min="8192" max="8192" width="13.36328125" customWidth="1"/>
+    <col min="8193" max="8193" width="8.08984375" customWidth="1"/>
+    <col min="8194" max="8194" width="14.36328125" customWidth="1"/>
+    <col min="8195" max="8195" width="8.08984375" customWidth="1"/>
+    <col min="8196" max="8196" width="12.90625" customWidth="1"/>
+    <col min="8197" max="8197" width="8.08984375" customWidth="1"/>
+    <col min="8198" max="8198" width="11.453125" customWidth="1"/>
+    <col min="8199" max="8199" width="8.08984375" customWidth="1"/>
+    <col min="8200" max="8200" width="10.7265625" customWidth="1"/>
+    <col min="8201" max="8201" width="8.08984375" customWidth="1"/>
+    <col min="8202" max="8204" width="12.90625" customWidth="1"/>
+    <col min="8205" max="8205" width="8.08984375" customWidth="1"/>
+    <col min="8206" max="8206" width="12.90625" customWidth="1"/>
+    <col min="8448" max="8448" width="13.36328125" customWidth="1"/>
+    <col min="8449" max="8449" width="8.08984375" customWidth="1"/>
+    <col min="8450" max="8450" width="14.36328125" customWidth="1"/>
+    <col min="8451" max="8451" width="8.08984375" customWidth="1"/>
+    <col min="8452" max="8452" width="12.90625" customWidth="1"/>
+    <col min="8453" max="8453" width="8.08984375" customWidth="1"/>
+    <col min="8454" max="8454" width="11.453125" customWidth="1"/>
+    <col min="8455" max="8455" width="8.08984375" customWidth="1"/>
+    <col min="8456" max="8456" width="10.7265625" customWidth="1"/>
+    <col min="8457" max="8457" width="8.08984375" customWidth="1"/>
+    <col min="8458" max="8460" width="12.90625" customWidth="1"/>
+    <col min="8461" max="8461" width="8.08984375" customWidth="1"/>
+    <col min="8462" max="8462" width="12.90625" customWidth="1"/>
+    <col min="8704" max="8704" width="13.36328125" customWidth="1"/>
+    <col min="8705" max="8705" width="8.08984375" customWidth="1"/>
+    <col min="8706" max="8706" width="14.36328125" customWidth="1"/>
+    <col min="8707" max="8707" width="8.08984375" customWidth="1"/>
+    <col min="8708" max="8708" width="12.90625" customWidth="1"/>
+    <col min="8709" max="8709" width="8.08984375" customWidth="1"/>
+    <col min="8710" max="8710" width="11.453125" customWidth="1"/>
+    <col min="8711" max="8711" width="8.08984375" customWidth="1"/>
+    <col min="8712" max="8712" width="10.7265625" customWidth="1"/>
+    <col min="8713" max="8713" width="8.08984375" customWidth="1"/>
+    <col min="8714" max="8716" width="12.90625" customWidth="1"/>
+    <col min="8717" max="8717" width="8.08984375" customWidth="1"/>
+    <col min="8718" max="8718" width="12.90625" customWidth="1"/>
+    <col min="8960" max="8960" width="13.36328125" customWidth="1"/>
+    <col min="8961" max="8961" width="8.08984375" customWidth="1"/>
+    <col min="8962" max="8962" width="14.36328125" customWidth="1"/>
+    <col min="8963" max="8963" width="8.08984375" customWidth="1"/>
+    <col min="8964" max="8964" width="12.90625" customWidth="1"/>
+    <col min="8965" max="8965" width="8.08984375" customWidth="1"/>
+    <col min="8966" max="8966" width="11.453125" customWidth="1"/>
+    <col min="8967" max="8967" width="8.08984375" customWidth="1"/>
+    <col min="8968" max="8968" width="10.7265625" customWidth="1"/>
+    <col min="8969" max="8969" width="8.08984375" customWidth="1"/>
+    <col min="8970" max="8972" width="12.90625" customWidth="1"/>
+    <col min="8973" max="8973" width="8.08984375" customWidth="1"/>
+    <col min="8974" max="8974" width="12.90625" customWidth="1"/>
+    <col min="9216" max="9216" width="13.36328125" customWidth="1"/>
+    <col min="9217" max="9217" width="8.08984375" customWidth="1"/>
+    <col min="9218" max="9218" width="14.36328125" customWidth="1"/>
+    <col min="9219" max="9219" width="8.08984375" customWidth="1"/>
+    <col min="9220" max="9220" width="12.90625" customWidth="1"/>
+    <col min="9221" max="9221" width="8.08984375" customWidth="1"/>
+    <col min="9222" max="9222" width="11.453125" customWidth="1"/>
+    <col min="9223" max="9223" width="8.08984375" customWidth="1"/>
+    <col min="9224" max="9224" width="10.7265625" customWidth="1"/>
+    <col min="9225" max="9225" width="8.08984375" customWidth="1"/>
+    <col min="9226" max="9228" width="12.90625" customWidth="1"/>
+    <col min="9229" max="9229" width="8.08984375" customWidth="1"/>
+    <col min="9230" max="9230" width="12.90625" customWidth="1"/>
+    <col min="9472" max="9472" width="13.36328125" customWidth="1"/>
+    <col min="9473" max="9473" width="8.08984375" customWidth="1"/>
+    <col min="9474" max="9474" width="14.36328125" customWidth="1"/>
+    <col min="9475" max="9475" width="8.08984375" customWidth="1"/>
+    <col min="9476" max="9476" width="12.90625" customWidth="1"/>
+    <col min="9477" max="9477" width="8.08984375" customWidth="1"/>
+    <col min="9478" max="9478" width="11.453125" customWidth="1"/>
+    <col min="9479" max="9479" width="8.08984375" customWidth="1"/>
+    <col min="9480" max="9480" width="10.7265625" customWidth="1"/>
+    <col min="9481" max="9481" width="8.08984375" customWidth="1"/>
+    <col min="9482" max="9484" width="12.90625" customWidth="1"/>
+    <col min="9485" max="9485" width="8.08984375" customWidth="1"/>
+    <col min="9486" max="9486" width="12.90625" customWidth="1"/>
+    <col min="9728" max="9728" width="13.36328125" customWidth="1"/>
+    <col min="9729" max="9729" width="8.08984375" customWidth="1"/>
+    <col min="9730" max="9730" width="14.36328125" customWidth="1"/>
+    <col min="9731" max="9731" width="8.08984375" customWidth="1"/>
+    <col min="9732" max="9732" width="12.90625" customWidth="1"/>
+    <col min="9733" max="9733" width="8.08984375" customWidth="1"/>
+    <col min="9734" max="9734" width="11.453125" customWidth="1"/>
+    <col min="9735" max="9735" width="8.08984375" customWidth="1"/>
+    <col min="9736" max="9736" width="10.7265625" customWidth="1"/>
+    <col min="9737" max="9737" width="8.08984375" customWidth="1"/>
+    <col min="9738" max="9740" width="12.90625" customWidth="1"/>
+    <col min="9741" max="9741" width="8.08984375" customWidth="1"/>
+    <col min="9742" max="9742" width="12.90625" customWidth="1"/>
+    <col min="9984" max="9984" width="13.36328125" customWidth="1"/>
+    <col min="9985" max="9985" width="8.08984375" customWidth="1"/>
+    <col min="9986" max="9986" width="14.36328125" customWidth="1"/>
+    <col min="9987" max="9987" width="8.08984375" customWidth="1"/>
+    <col min="9988" max="9988" width="12.90625" customWidth="1"/>
+    <col min="9989" max="9989" width="8.08984375" customWidth="1"/>
+    <col min="9990" max="9990" width="11.453125" customWidth="1"/>
+    <col min="9991" max="9991" width="8.08984375" customWidth="1"/>
+    <col min="9992" max="9992" width="10.7265625" customWidth="1"/>
+    <col min="9993" max="9993" width="8.08984375" customWidth="1"/>
+    <col min="9994" max="9996" width="12.90625" customWidth="1"/>
+    <col min="9997" max="9997" width="8.08984375" customWidth="1"/>
+    <col min="9998" max="9998" width="12.90625" customWidth="1"/>
+    <col min="10240" max="10240" width="13.36328125" customWidth="1"/>
+    <col min="10241" max="10241" width="8.08984375" customWidth="1"/>
+    <col min="10242" max="10242" width="14.36328125" customWidth="1"/>
+    <col min="10243" max="10243" width="8.08984375" customWidth="1"/>
+    <col min="10244" max="10244" width="12.90625" customWidth="1"/>
+    <col min="10245" max="10245" width="8.08984375" customWidth="1"/>
+    <col min="10246" max="10246" width="11.453125" customWidth="1"/>
+    <col min="10247" max="10247" width="8.08984375" customWidth="1"/>
+    <col min="10248" max="10248" width="10.7265625" customWidth="1"/>
+    <col min="10249" max="10249" width="8.08984375" customWidth="1"/>
+    <col min="10250" max="10252" width="12.90625" customWidth="1"/>
+    <col min="10253" max="10253" width="8.08984375" customWidth="1"/>
+    <col min="10254" max="10254" width="12.90625" customWidth="1"/>
+    <col min="10496" max="10496" width="13.36328125" customWidth="1"/>
+    <col min="10497" max="10497" width="8.08984375" customWidth="1"/>
+    <col min="10498" max="10498" width="14.36328125" customWidth="1"/>
+    <col min="10499" max="10499" width="8.08984375" customWidth="1"/>
+    <col min="10500" max="10500" width="12.90625" customWidth="1"/>
+    <col min="10501" max="10501" width="8.08984375" customWidth="1"/>
+    <col min="10502" max="10502" width="11.453125" customWidth="1"/>
+    <col min="10503" max="10503" width="8.08984375" customWidth="1"/>
+    <col min="10504" max="10504" width="10.7265625" customWidth="1"/>
+    <col min="10505" max="10505" width="8.08984375" customWidth="1"/>
+    <col min="10506" max="10508" width="12.90625" customWidth="1"/>
+    <col min="10509" max="10509" width="8.08984375" customWidth="1"/>
+    <col min="10510" max="10510" width="12.90625" customWidth="1"/>
+    <col min="10752" max="10752" width="13.36328125" customWidth="1"/>
+    <col min="10753" max="10753" width="8.08984375" customWidth="1"/>
+    <col min="10754" max="10754" width="14.36328125" customWidth="1"/>
+    <col min="10755" max="10755" width="8.08984375" customWidth="1"/>
+    <col min="10756" max="10756" width="12.90625" customWidth="1"/>
+    <col min="10757" max="10757" width="8.08984375" customWidth="1"/>
+    <col min="10758" max="10758" width="11.453125" customWidth="1"/>
+    <col min="10759" max="10759" width="8.08984375" customWidth="1"/>
+    <col min="10760" max="10760" width="10.7265625" customWidth="1"/>
+    <col min="10761" max="10761" width="8.08984375" customWidth="1"/>
+    <col min="10762" max="10764" width="12.90625" customWidth="1"/>
+    <col min="10765" max="10765" width="8.08984375" customWidth="1"/>
+    <col min="10766" max="10766" width="12.90625" customWidth="1"/>
+    <col min="11008" max="11008" width="13.36328125" customWidth="1"/>
+    <col min="11009" max="11009" width="8.08984375" customWidth="1"/>
+    <col min="11010" max="11010" width="14.36328125" customWidth="1"/>
+    <col min="11011" max="11011" width="8.08984375" customWidth="1"/>
+    <col min="11012" max="11012" width="12.90625" customWidth="1"/>
+    <col min="11013" max="11013" width="8.08984375" customWidth="1"/>
+    <col min="11014" max="11014" width="11.453125" customWidth="1"/>
+    <col min="11015" max="11015" width="8.08984375" customWidth="1"/>
+    <col min="11016" max="11016" width="10.7265625" customWidth="1"/>
+    <col min="11017" max="11017" width="8.08984375" customWidth="1"/>
+    <col min="11018" max="11020" width="12.90625" customWidth="1"/>
+    <col min="11021" max="11021" width="8.08984375" customWidth="1"/>
+    <col min="11022" max="11022" width="12.90625" customWidth="1"/>
+    <col min="11264" max="11264" width="13.36328125" customWidth="1"/>
+    <col min="11265" max="11265" width="8.08984375" customWidth="1"/>
+    <col min="11266" max="11266" width="14.36328125" customWidth="1"/>
+    <col min="11267" max="11267" width="8.08984375" customWidth="1"/>
+    <col min="11268" max="11268" width="12.90625" customWidth="1"/>
+    <col min="11269" max="11269" width="8.08984375" customWidth="1"/>
+    <col min="11270" max="11270" width="11.453125" customWidth="1"/>
+    <col min="11271" max="11271" width="8.08984375" customWidth="1"/>
+    <col min="11272" max="11272" width="10.7265625" customWidth="1"/>
+    <col min="11273" max="11273" width="8.08984375" customWidth="1"/>
+    <col min="11274" max="11276" width="12.90625" customWidth="1"/>
+    <col min="11277" max="11277" width="8.08984375" customWidth="1"/>
+    <col min="11278" max="11278" width="12.90625" customWidth="1"/>
+    <col min="11520" max="11520" width="13.36328125" customWidth="1"/>
+    <col min="11521" max="11521" width="8.08984375" customWidth="1"/>
+    <col min="11522" max="11522" width="14.36328125" customWidth="1"/>
+    <col min="11523" max="11523" width="8.08984375" customWidth="1"/>
+    <col min="11524" max="11524" width="12.90625" customWidth="1"/>
+    <col min="11525" max="11525" width="8.08984375" customWidth="1"/>
+    <col min="11526" max="11526" width="11.453125" customWidth="1"/>
+    <col min="11527" max="11527" width="8.08984375" customWidth="1"/>
+    <col min="11528" max="11528" width="10.7265625" customWidth="1"/>
+    <col min="11529" max="11529" width="8.08984375" customWidth="1"/>
+    <col min="11530" max="11532" width="12.90625" customWidth="1"/>
+    <col min="11533" max="11533" width="8.08984375" customWidth="1"/>
+    <col min="11534" max="11534" width="12.90625" customWidth="1"/>
+    <col min="11776" max="11776" width="13.36328125" customWidth="1"/>
+    <col min="11777" max="11777" width="8.08984375" customWidth="1"/>
+    <col min="11778" max="11778" width="14.36328125" customWidth="1"/>
+    <col min="11779" max="11779" width="8.08984375" customWidth="1"/>
+    <col min="11780" max="11780" width="12.90625" customWidth="1"/>
+    <col min="11781" max="11781" width="8.08984375" customWidth="1"/>
+    <col min="11782" max="11782" width="11.453125" customWidth="1"/>
+    <col min="11783" max="11783" width="8.08984375" customWidth="1"/>
+    <col min="11784" max="11784" width="10.7265625" customWidth="1"/>
+    <col min="11785" max="11785" width="8.08984375" customWidth="1"/>
+    <col min="11786" max="11788" width="12.90625" customWidth="1"/>
+    <col min="11789" max="11789" width="8.08984375" customWidth="1"/>
+    <col min="11790" max="11790" width="12.90625" customWidth="1"/>
+    <col min="12032" max="12032" width="13.36328125" customWidth="1"/>
+    <col min="12033" max="12033" width="8.08984375" customWidth="1"/>
+    <col min="12034" max="12034" width="14.36328125" customWidth="1"/>
+    <col min="12035" max="12035" width="8.08984375" customWidth="1"/>
+    <col min="12036" max="12036" width="12.90625" customWidth="1"/>
+    <col min="12037" max="12037" width="8.08984375" customWidth="1"/>
+    <col min="12038" max="12038" width="11.453125" customWidth="1"/>
+    <col min="12039" max="12039" width="8.08984375" customWidth="1"/>
+    <col min="12040" max="12040" width="10.7265625" customWidth="1"/>
+    <col min="12041" max="12041" width="8.08984375" customWidth="1"/>
+    <col min="12042" max="12044" width="12.90625" customWidth="1"/>
+    <col min="12045" max="12045" width="8.08984375" customWidth="1"/>
+    <col min="12046" max="12046" width="12.90625" customWidth="1"/>
+    <col min="12288" max="12288" width="13.36328125" customWidth="1"/>
+    <col min="12289" max="12289" width="8.08984375" customWidth="1"/>
+    <col min="12290" max="12290" width="14.36328125" customWidth="1"/>
+    <col min="12291" max="12291" width="8.08984375" customWidth="1"/>
+    <col min="12292" max="12292" width="12.90625" customWidth="1"/>
+    <col min="12293" max="12293" width="8.08984375" customWidth="1"/>
+    <col min="12294" max="12294" width="11.453125" customWidth="1"/>
+    <col min="12295" max="12295" width="8.08984375" customWidth="1"/>
+    <col min="12296" max="12296" width="10.7265625" customWidth="1"/>
+    <col min="12297" max="12297" width="8.08984375" customWidth="1"/>
+    <col min="12298" max="12300" width="12.90625" customWidth="1"/>
+    <col min="12301" max="12301" width="8.08984375" customWidth="1"/>
+    <col min="12302" max="12302" width="12.90625" customWidth="1"/>
+    <col min="12544" max="12544" width="13.36328125" customWidth="1"/>
+    <col min="12545" max="12545" width="8.08984375" customWidth="1"/>
+    <col min="12546" max="12546" width="14.36328125" customWidth="1"/>
+    <col min="12547" max="12547" width="8.08984375" customWidth="1"/>
+    <col min="12548" max="12548" width="12.90625" customWidth="1"/>
+    <col min="12549" max="12549" width="8.08984375" customWidth="1"/>
+    <col min="12550" max="12550" width="11.453125" customWidth="1"/>
+    <col min="12551" max="12551" width="8.08984375" customWidth="1"/>
+    <col min="12552" max="12552" width="10.7265625" customWidth="1"/>
+    <col min="12553" max="12553" width="8.08984375" customWidth="1"/>
+    <col min="12554" max="12556" width="12.90625" customWidth="1"/>
+    <col min="12557" max="12557" width="8.08984375" customWidth="1"/>
+    <col min="12558" max="12558" width="12.90625" customWidth="1"/>
+    <col min="12800" max="12800" width="13.36328125" customWidth="1"/>
+    <col min="12801" max="12801" width="8.08984375" customWidth="1"/>
+    <col min="12802" max="12802" width="14.36328125" customWidth="1"/>
+    <col min="12803" max="12803" width="8.08984375" customWidth="1"/>
+    <col min="12804" max="12804" width="12.90625" customWidth="1"/>
+    <col min="12805" max="12805" width="8.08984375" customWidth="1"/>
+    <col min="12806" max="12806" width="11.453125" customWidth="1"/>
+    <col min="12807" max="12807" width="8.08984375" customWidth="1"/>
+    <col min="12808" max="12808" width="10.7265625" customWidth="1"/>
+    <col min="12809" max="12809" width="8.08984375" customWidth="1"/>
+    <col min="12810" max="12812" width="12.90625" customWidth="1"/>
+    <col min="12813" max="12813" width="8.08984375" customWidth="1"/>
+    <col min="12814" max="12814" width="12.90625" customWidth="1"/>
+    <col min="13056" max="13056" width="13.36328125" customWidth="1"/>
+    <col min="13057" max="13057" width="8.08984375" customWidth="1"/>
+    <col min="13058" max="13058" width="14.36328125" customWidth="1"/>
+    <col min="13059" max="13059" width="8.08984375" customWidth="1"/>
+    <col min="13060" max="13060" width="12.90625" customWidth="1"/>
+    <col min="13061" max="13061" width="8.08984375" customWidth="1"/>
+    <col min="13062" max="13062" width="11.453125" customWidth="1"/>
+    <col min="13063" max="13063" width="8.08984375" customWidth="1"/>
+    <col min="13064" max="13064" width="10.7265625" customWidth="1"/>
+    <col min="13065" max="13065" width="8.08984375" customWidth="1"/>
+    <col min="13066" max="13068" width="12.90625" customWidth="1"/>
+    <col min="13069" max="13069" width="8.08984375" customWidth="1"/>
+    <col min="13070" max="13070" width="12.90625" customWidth="1"/>
+    <col min="13312" max="13312" width="13.36328125" customWidth="1"/>
+    <col min="13313" max="13313" width="8.08984375" customWidth="1"/>
+    <col min="13314" max="13314" width="14.36328125" customWidth="1"/>
+    <col min="13315" max="13315" width="8.08984375" customWidth="1"/>
+    <col min="13316" max="13316" width="12.90625" customWidth="1"/>
+    <col min="13317" max="13317" width="8.08984375" customWidth="1"/>
+    <col min="13318" max="13318" width="11.453125" customWidth="1"/>
+    <col min="13319" max="13319" width="8.08984375" customWidth="1"/>
+    <col min="13320" max="13320" width="10.7265625" customWidth="1"/>
+    <col min="13321" max="13321" width="8.08984375" customWidth="1"/>
+    <col min="13322" max="13324" width="12.90625" customWidth="1"/>
+    <col min="13325" max="13325" width="8.08984375" customWidth="1"/>
+    <col min="13326" max="13326" width="12.90625" customWidth="1"/>
+    <col min="13568" max="13568" width="13.36328125" customWidth="1"/>
+    <col min="13569" max="13569" width="8.08984375" customWidth="1"/>
+    <col min="13570" max="13570" width="14.36328125" customWidth="1"/>
+    <col min="13571" max="13571" width="8.08984375" customWidth="1"/>
+    <col min="13572" max="13572" width="12.90625" customWidth="1"/>
+    <col min="13573" max="13573" width="8.08984375" customWidth="1"/>
+    <col min="13574" max="13574" width="11.453125" customWidth="1"/>
+    <col min="13575" max="13575" width="8.08984375" customWidth="1"/>
+    <col min="13576" max="13576" width="10.7265625" customWidth="1"/>
+    <col min="13577" max="13577" width="8.08984375" customWidth="1"/>
+    <col min="13578" max="13580" width="12.90625" customWidth="1"/>
+    <col min="13581" max="13581" width="8.08984375" customWidth="1"/>
+    <col min="13582" max="13582" width="12.90625" customWidth="1"/>
+    <col min="13824" max="13824" width="13.36328125" customWidth="1"/>
+    <col min="13825" max="13825" width="8.08984375" customWidth="1"/>
+    <col min="13826" max="13826" width="14.36328125" customWidth="1"/>
+    <col min="13827" max="13827" width="8.08984375" customWidth="1"/>
+    <col min="13828" max="13828" width="12.90625" customWidth="1"/>
+    <col min="13829" max="13829" width="8.08984375" customWidth="1"/>
+    <col min="13830" max="13830" width="11.453125" customWidth="1"/>
+    <col min="13831" max="13831" width="8.08984375" customWidth="1"/>
+    <col min="13832" max="13832" width="10.7265625" customWidth="1"/>
+    <col min="13833" max="13833" width="8.08984375" customWidth="1"/>
+    <col min="13834" max="13836" width="12.90625" customWidth="1"/>
+    <col min="13837" max="13837" width="8.08984375" customWidth="1"/>
+    <col min="13838" max="13838" width="12.90625" customWidth="1"/>
+    <col min="14080" max="14080" width="13.36328125" customWidth="1"/>
+    <col min="14081" max="14081" width="8.08984375" customWidth="1"/>
+    <col min="14082" max="14082" width="14.36328125" customWidth="1"/>
+    <col min="14083" max="14083" width="8.08984375" customWidth="1"/>
+    <col min="14084" max="14084" width="12.90625" customWidth="1"/>
+    <col min="14085" max="14085" width="8.08984375" customWidth="1"/>
+    <col min="14086" max="14086" width="11.453125" customWidth="1"/>
+    <col min="14087" max="14087" width="8.08984375" customWidth="1"/>
+    <col min="14088" max="14088" width="10.7265625" customWidth="1"/>
+    <col min="14089" max="14089" width="8.08984375" customWidth="1"/>
+    <col min="14090" max="14092" width="12.90625" customWidth="1"/>
+    <col min="14093" max="14093" width="8.08984375" customWidth="1"/>
+    <col min="14094" max="14094" width="12.90625" customWidth="1"/>
+    <col min="14336" max="14336" width="13.36328125" customWidth="1"/>
+    <col min="14337" max="14337" width="8.08984375" customWidth="1"/>
+    <col min="14338" max="14338" width="14.36328125" customWidth="1"/>
+    <col min="14339" max="14339" width="8.08984375" customWidth="1"/>
+    <col min="14340" max="14340" width="12.90625" customWidth="1"/>
+    <col min="14341" max="14341" width="8.08984375" customWidth="1"/>
+    <col min="14342" max="14342" width="11.453125" customWidth="1"/>
+    <col min="14343" max="14343" width="8.08984375" customWidth="1"/>
+    <col min="14344" max="14344" width="10.7265625" customWidth="1"/>
+    <col min="14345" max="14345" width="8.08984375" customWidth="1"/>
+    <col min="14346" max="14348" width="12.90625" customWidth="1"/>
+    <col min="14349" max="14349" width="8.08984375" customWidth="1"/>
+    <col min="14350" max="14350" width="12.90625" customWidth="1"/>
+    <col min="14592" max="14592" width="13.36328125" customWidth="1"/>
+    <col min="14593" max="14593" width="8.08984375" customWidth="1"/>
+    <col min="14594" max="14594" width="14.36328125" customWidth="1"/>
+    <col min="14595" max="14595" width="8.08984375" customWidth="1"/>
+    <col min="14596" max="14596" width="12.90625" customWidth="1"/>
+    <col min="14597" max="14597" width="8.08984375" customWidth="1"/>
+    <col min="14598" max="14598" width="11.453125" customWidth="1"/>
+    <col min="14599" max="14599" width="8.08984375" customWidth="1"/>
+    <col min="14600" max="14600" width="10.7265625" customWidth="1"/>
+    <col min="14601" max="14601" width="8.08984375" customWidth="1"/>
+    <col min="14602" max="14604" width="12.90625" customWidth="1"/>
+    <col min="14605" max="14605" width="8.08984375" customWidth="1"/>
+    <col min="14606" max="14606" width="12.90625" customWidth="1"/>
+    <col min="14848" max="14848" width="13.36328125" customWidth="1"/>
+    <col min="14849" max="14849" width="8.08984375" customWidth="1"/>
+    <col min="14850" max="14850" width="14.36328125" customWidth="1"/>
+    <col min="14851" max="14851" width="8.08984375" customWidth="1"/>
+    <col min="14852" max="14852" width="12.90625" customWidth="1"/>
+    <col min="14853" max="14853" width="8.08984375" customWidth="1"/>
+    <col min="14854" max="14854" width="11.453125" customWidth="1"/>
+    <col min="14855" max="14855" width="8.08984375" customWidth="1"/>
+    <col min="14856" max="14856" width="10.7265625" customWidth="1"/>
+    <col min="14857" max="14857" width="8.08984375" customWidth="1"/>
+    <col min="14858" max="14860" width="12.90625" customWidth="1"/>
+    <col min="14861" max="14861" width="8.08984375" customWidth="1"/>
+    <col min="14862" max="14862" width="12.90625" customWidth="1"/>
+    <col min="15104" max="15104" width="13.36328125" customWidth="1"/>
+    <col min="15105" max="15105" width="8.08984375" customWidth="1"/>
+    <col min="15106" max="15106" width="14.36328125" customWidth="1"/>
+    <col min="15107" max="15107" width="8.08984375" customWidth="1"/>
+    <col min="15108" max="15108" width="12.90625" customWidth="1"/>
+    <col min="15109" max="15109" width="8.08984375" customWidth="1"/>
+    <col min="15110" max="15110" width="11.453125" customWidth="1"/>
+    <col min="15111" max="15111" width="8.08984375" customWidth="1"/>
+    <col min="15112" max="15112" width="10.7265625" customWidth="1"/>
+    <col min="15113" max="15113" width="8.08984375" customWidth="1"/>
+    <col min="15114" max="15116" width="12.90625" customWidth="1"/>
+    <col min="15117" max="15117" width="8.08984375" customWidth="1"/>
+    <col min="15118" max="15118" width="12.90625" customWidth="1"/>
+    <col min="15360" max="15360" width="13.36328125" customWidth="1"/>
+    <col min="15361" max="15361" width="8.08984375" customWidth="1"/>
+    <col min="15362" max="15362" width="14.36328125" customWidth="1"/>
+    <col min="15363" max="15363" width="8.08984375" customWidth="1"/>
+    <col min="15364" max="15364" width="12.90625" customWidth="1"/>
+    <col min="15365" max="15365" width="8.08984375" customWidth="1"/>
+    <col min="15366" max="15366" width="11.453125" customWidth="1"/>
+    <col min="15367" max="15367" width="8.08984375" customWidth="1"/>
+    <col min="15368" max="15368" width="10.7265625" customWidth="1"/>
+    <col min="15369" max="15369" width="8.08984375" customWidth="1"/>
+    <col min="15370" max="15372" width="12.90625" customWidth="1"/>
+    <col min="15373" max="15373" width="8.08984375" customWidth="1"/>
+    <col min="15374" max="15374" width="12.90625" customWidth="1"/>
+    <col min="15616" max="15616" width="13.36328125" customWidth="1"/>
+    <col min="15617" max="15617" width="8.08984375" customWidth="1"/>
+    <col min="15618" max="15618" width="14.36328125" customWidth="1"/>
+    <col min="15619" max="15619" width="8.08984375" customWidth="1"/>
+    <col min="15620" max="15620" width="12.90625" customWidth="1"/>
+    <col min="15621" max="15621" width="8.08984375" customWidth="1"/>
+    <col min="15622" max="15622" width="11.453125" customWidth="1"/>
+    <col min="15623" max="15623" width="8.08984375" customWidth="1"/>
+    <col min="15624" max="15624" width="10.7265625" customWidth="1"/>
+    <col min="15625" max="15625" width="8.08984375" customWidth="1"/>
+    <col min="15626" max="15628" width="12.90625" customWidth="1"/>
+    <col min="15629" max="15629" width="8.08984375" customWidth="1"/>
+    <col min="15630" max="15630" width="12.90625" customWidth="1"/>
+    <col min="15872" max="15872" width="13.36328125" customWidth="1"/>
+    <col min="15873" max="15873" width="8.08984375" customWidth="1"/>
+    <col min="15874" max="15874" width="14.36328125" customWidth="1"/>
+    <col min="15875" max="15875" width="8.08984375" customWidth="1"/>
+    <col min="15876" max="15876" width="12.90625" customWidth="1"/>
+    <col min="15877" max="15877" width="8.08984375" customWidth="1"/>
+    <col min="15878" max="15878" width="11.453125" customWidth="1"/>
+    <col min="15879" max="15879" width="8.08984375" customWidth="1"/>
+    <col min="15880" max="15880" width="10.7265625" customWidth="1"/>
+    <col min="15881" max="15881" width="8.08984375" customWidth="1"/>
+    <col min="15882" max="15884" width="12.90625" customWidth="1"/>
+    <col min="15885" max="15885" width="8.08984375" customWidth="1"/>
+    <col min="15886" max="15886" width="12.90625" customWidth="1"/>
+    <col min="16128" max="16128" width="13.36328125" customWidth="1"/>
+    <col min="16129" max="16129" width="8.08984375" customWidth="1"/>
+    <col min="16130" max="16130" width="14.36328125" customWidth="1"/>
+    <col min="16131" max="16131" width="8.08984375" customWidth="1"/>
+    <col min="16132" max="16132" width="12.90625" customWidth="1"/>
+    <col min="16133" max="16133" width="8.08984375" customWidth="1"/>
+    <col min="16134" max="16134" width="11.453125" customWidth="1"/>
+    <col min="16135" max="16135" width="8.08984375" customWidth="1"/>
+    <col min="16136" max="16136" width="10.7265625" customWidth="1"/>
+    <col min="16137" max="16137" width="8.08984375" customWidth="1"/>
+    <col min="16138" max="16140" width="12.90625" customWidth="1"/>
+    <col min="16141" max="16141" width="8.08984375" customWidth="1"/>
+    <col min="16142" max="16142" width="12.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:15" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D1" s="30" t="s">
         <v>33</v>
       </c>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
     </row>
-    <row r="2" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="O2" s="29" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A3" s="28"/>
       <c r="B3" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="33" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="37"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="27"/>
       <c r="M3" s="26"/>
       <c r="N3" s="33" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="37"/>
     </row>
-    <row r="4" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:15" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="35"/>
       <c r="C4" s="36"/>
       <c r="D4" s="38"/>
       <c r="E4" s="39"/>
       <c r="F4" s="42" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="43"/>
       <c r="H4" s="25"/>
       <c r="I4" s="24"/>
       <c r="J4" s="42" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="46"/>
       <c r="L4" s="42" t="s">
         <v>25</v>
       </c>
       <c r="M4" s="46"/>
       <c r="N4" s="38"/>
       <c r="O4" s="39"/>
     </row>
-    <row r="5" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41"/>
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
       <c r="D5" s="23"/>
       <c r="E5" s="22"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="31" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="32"/>
       <c r="J5" s="44"/>
       <c r="K5" s="47"/>
       <c r="L5" s="44"/>
       <c r="M5" s="47"/>
       <c r="N5" s="21"/>
       <c r="O5" s="21"/>
     </row>
-    <row r="6" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="20"/>
       <c r="B6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="N6" s="19" t="s">
         <v>22</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>1769</v>
       </c>
       <c r="C7" s="12">
         <v>161328</v>
       </c>
       <c r="D7" s="11">
         <v>1695</v>
       </c>
       <c r="E7" s="12">
         <v>143392</v>
       </c>
       <c r="F7" s="11">
         <v>988</v>
       </c>
       <c r="G7" s="17">
         <v>83221</v>
       </c>
       <c r="H7" s="11">
         <v>181</v>
       </c>
       <c r="I7" s="17">
         <v>26834</v>
       </c>
       <c r="J7" s="11">
         <v>707</v>
       </c>
       <c r="K7" s="17">
         <v>60171</v>
       </c>
       <c r="L7" s="11">
         <v>835</v>
       </c>
       <c r="M7" s="17">
         <v>48182</v>
       </c>
       <c r="N7" s="11">
         <v>74</v>
       </c>
       <c r="O7" s="16">
         <v>17936</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>2047</v>
       </c>
       <c r="C8" s="12">
         <v>196637</v>
       </c>
       <c r="D8" s="11">
         <v>1786</v>
       </c>
       <c r="E8" s="12">
         <v>150069</v>
       </c>
       <c r="F8" s="11">
         <v>1093</v>
       </c>
       <c r="G8" s="12">
         <v>93281</v>
       </c>
       <c r="H8" s="11">
         <v>268</v>
       </c>
       <c r="I8" s="12">
         <v>42573</v>
       </c>
       <c r="J8" s="11">
         <v>693</v>
       </c>
       <c r="K8" s="12">
         <v>56788</v>
       </c>
       <c r="L8" s="11">
         <v>710</v>
       </c>
       <c r="M8" s="12">
         <v>34662</v>
       </c>
       <c r="N8" s="11">
         <v>261</v>
       </c>
       <c r="O8" s="10">
         <v>46568</v>
       </c>
     </row>
-    <row r="9" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="11">
         <v>1931</v>
       </c>
       <c r="C9" s="12">
         <v>226047</v>
       </c>
       <c r="D9" s="11">
         <v>1575</v>
       </c>
       <c r="E9" s="12">
         <v>166155</v>
       </c>
       <c r="F9" s="11">
         <v>910</v>
       </c>
       <c r="G9" s="12">
         <v>103721</v>
       </c>
       <c r="H9" s="11">
         <v>268</v>
       </c>
       <c r="I9" s="12">
         <v>40083</v>
       </c>
       <c r="J9" s="11">
         <v>665</v>
       </c>
       <c r="K9" s="12">
         <v>62434</v>
       </c>
       <c r="L9" s="11">
         <v>336</v>
       </c>
       <c r="M9" s="12">
         <v>37483</v>
       </c>
       <c r="N9" s="11">
         <v>356</v>
       </c>
       <c r="O9" s="10">
         <v>59892</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>1823</v>
       </c>
       <c r="C10" s="12">
         <v>224863</v>
       </c>
       <c r="D10" s="11">
         <v>1675</v>
       </c>
       <c r="E10" s="12">
         <v>198693</v>
       </c>
       <c r="F10" s="11">
         <v>683</v>
       </c>
       <c r="G10" s="12">
         <v>94358</v>
       </c>
       <c r="H10" s="11">
         <v>260</v>
       </c>
       <c r="I10" s="12">
         <v>41639</v>
       </c>
       <c r="J10" s="11">
         <v>992</v>
       </c>
       <c r="K10" s="12">
         <v>104335</v>
       </c>
       <c r="L10" s="11">
         <v>510</v>
       </c>
       <c r="M10" s="12">
         <v>55701</v>
       </c>
       <c r="N10" s="11">
         <v>148</v>
       </c>
       <c r="O10" s="10">
         <v>26170</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="11">
         <v>1784</v>
       </c>
       <c r="C11" s="12">
         <v>228631</v>
       </c>
       <c r="D11" s="11">
         <v>1565</v>
       </c>
       <c r="E11" s="12">
         <v>197432</v>
       </c>
       <c r="F11" s="11">
         <v>786</v>
       </c>
       <c r="G11" s="12">
         <v>114432</v>
       </c>
       <c r="H11" s="11">
         <v>270</v>
       </c>
       <c r="I11" s="12">
         <v>48092</v>
       </c>
       <c r="J11" s="11">
         <v>779</v>
       </c>
       <c r="K11" s="12">
         <v>83000</v>
       </c>
       <c r="L11" s="11">
         <v>361</v>
       </c>
       <c r="M11" s="12">
         <v>41470</v>
       </c>
       <c r="N11" s="11">
         <v>219</v>
       </c>
       <c r="O11" s="10">
         <v>31199</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="11">
         <v>1936</v>
       </c>
       <c r="C12" s="12">
         <v>261857</v>
       </c>
       <c r="D12" s="11">
         <v>1696</v>
       </c>
       <c r="E12" s="12">
         <v>224118</v>
       </c>
       <c r="F12" s="11">
         <v>780</v>
       </c>
       <c r="G12" s="12">
         <v>124335</v>
       </c>
       <c r="H12" s="11">
         <v>398</v>
       </c>
       <c r="I12" s="12">
         <v>71192</v>
       </c>
       <c r="J12" s="11">
         <v>916</v>
       </c>
       <c r="K12" s="12">
         <v>99783</v>
       </c>
       <c r="L12" s="11">
         <v>580</v>
       </c>
       <c r="M12" s="12">
         <v>69453</v>
       </c>
       <c r="N12" s="11">
         <v>240</v>
       </c>
       <c r="O12" s="10">
         <v>37739</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="11">
         <v>1798</v>
       </c>
       <c r="C13" s="12">
         <v>254237</v>
       </c>
       <c r="D13" s="11">
         <v>1480</v>
       </c>
       <c r="E13" s="12">
         <v>202288</v>
       </c>
       <c r="F13" s="11">
         <v>762</v>
       </c>
       <c r="G13" s="12">
         <v>120363</v>
       </c>
       <c r="H13" s="11">
         <v>407</v>
       </c>
       <c r="I13" s="12">
         <v>69469</v>
       </c>
       <c r="J13" s="11">
         <v>718</v>
       </c>
       <c r="K13" s="12">
         <v>81926</v>
       </c>
       <c r="L13" s="11">
         <v>512</v>
       </c>
       <c r="M13" s="12">
         <v>64245</v>
       </c>
       <c r="N13" s="11">
         <v>318</v>
       </c>
       <c r="O13" s="10">
         <v>51949</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="11">
         <v>1546</v>
       </c>
       <c r="C14" s="12">
         <v>217978</v>
       </c>
       <c r="D14" s="11">
         <v>1313</v>
       </c>
       <c r="E14" s="12">
         <v>179428</v>
       </c>
       <c r="F14" s="11">
         <v>729</v>
       </c>
       <c r="G14" s="12">
         <v>107632</v>
       </c>
       <c r="H14" s="11">
         <v>193</v>
       </c>
       <c r="I14" s="12">
         <v>39161</v>
       </c>
       <c r="J14" s="11">
         <v>584</v>
       </c>
       <c r="K14" s="12">
         <v>71796</v>
       </c>
       <c r="L14" s="11">
         <v>373</v>
       </c>
       <c r="M14" s="12">
         <v>50707</v>
       </c>
       <c r="N14" s="11">
         <v>233</v>
       </c>
       <c r="O14" s="10">
         <v>38550</v>
       </c>
     </row>
-    <row r="15" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="11">
         <v>1309</v>
       </c>
       <c r="C15" s="12">
         <v>185517</v>
       </c>
       <c r="D15" s="11">
         <v>1084</v>
       </c>
       <c r="E15" s="12">
         <v>143792</v>
       </c>
       <c r="F15" s="11">
         <v>622</v>
       </c>
       <c r="G15" s="12">
         <v>91959</v>
       </c>
       <c r="H15" s="11">
         <v>163</v>
       </c>
       <c r="I15" s="12">
         <v>33216</v>
       </c>
       <c r="J15" s="11">
         <v>462</v>
       </c>
       <c r="K15" s="12">
         <v>51833</v>
       </c>
       <c r="L15" s="11">
         <v>194</v>
       </c>
       <c r="M15" s="12">
         <v>22127</v>
       </c>
       <c r="N15" s="11">
         <v>225</v>
       </c>
       <c r="O15" s="10">
         <v>41725</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="11">
         <v>115</v>
       </c>
       <c r="C16" s="12">
         <v>14490</v>
       </c>
       <c r="D16" s="11">
         <v>95</v>
       </c>
       <c r="E16" s="12">
         <v>11073</v>
       </c>
       <c r="F16" s="11">
         <v>17</v>
       </c>
       <c r="G16" s="12">
         <v>1850</v>
       </c>
       <c r="H16" s="11">
         <v>0</v>
       </c>
       <c r="I16" s="12">
         <v>0</v>
       </c>
       <c r="J16" s="11">
         <v>78</v>
       </c>
       <c r="K16" s="12">
         <v>9223</v>
       </c>
       <c r="L16" s="11">
         <v>27</v>
       </c>
       <c r="M16" s="12">
         <v>4262</v>
       </c>
       <c r="N16" s="11">
         <v>20</v>
       </c>
       <c r="O16" s="10">
         <v>3418</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="11">
         <v>100</v>
       </c>
       <c r="C17" s="12">
         <v>13795</v>
       </c>
       <c r="D17" s="11">
         <v>86</v>
       </c>
       <c r="E17" s="12">
         <v>10661</v>
       </c>
       <c r="F17" s="11">
         <v>32</v>
       </c>
       <c r="G17" s="12">
         <v>3641</v>
       </c>
       <c r="H17" s="11">
         <v>0</v>
       </c>
       <c r="I17" s="12">
         <v>0</v>
       </c>
       <c r="J17" s="11">
         <v>54</v>
       </c>
       <c r="K17" s="12">
         <v>7021</v>
       </c>
       <c r="L17" s="11">
         <v>15</v>
       </c>
       <c r="M17" s="12">
         <v>1636</v>
       </c>
       <c r="N17" s="11">
         <v>14</v>
       </c>
       <c r="O17" s="10">
         <v>3134</v>
       </c>
     </row>
-    <row r="18" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="18" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="11">
         <v>111</v>
       </c>
       <c r="C18" s="12">
         <v>17073</v>
       </c>
       <c r="D18" s="11">
         <v>95</v>
       </c>
       <c r="E18" s="12">
         <v>12649</v>
       </c>
       <c r="F18" s="11">
         <v>65</v>
       </c>
       <c r="G18" s="12">
         <v>10524</v>
       </c>
       <c r="H18" s="11">
         <v>32</v>
       </c>
       <c r="I18" s="12">
         <v>5941</v>
       </c>
       <c r="J18" s="11">
         <v>30</v>
       </c>
       <c r="K18" s="12">
         <v>2125</v>
       </c>
       <c r="L18" s="11">
         <v>7</v>
       </c>
       <c r="M18" s="12">
         <v>60</v>
       </c>
       <c r="N18" s="11">
         <v>16</v>
       </c>
       <c r="O18" s="10">
         <v>4423</v>
       </c>
     </row>
-    <row r="19" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="11">
         <v>93</v>
       </c>
       <c r="C19" s="12">
         <v>12376</v>
       </c>
       <c r="D19" s="11">
         <v>73</v>
       </c>
       <c r="E19" s="12">
         <v>8958</v>
       </c>
       <c r="F19" s="11">
         <v>27</v>
       </c>
       <c r="G19" s="12">
         <v>4415</v>
       </c>
       <c r="H19" s="11">
         <v>7</v>
       </c>
       <c r="I19" s="12">
         <v>1896</v>
       </c>
       <c r="J19" s="11">
         <v>46</v>
       </c>
       <c r="K19" s="12">
         <v>4544</v>
       </c>
       <c r="L19" s="11">
         <v>4</v>
       </c>
       <c r="M19" s="12">
         <v>773</v>
       </c>
       <c r="N19" s="11">
         <v>20</v>
       </c>
       <c r="O19" s="10">
         <v>3418</v>
       </c>
     </row>
-    <row r="20" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="11">
         <v>127</v>
       </c>
       <c r="C20" s="12">
         <v>19763</v>
       </c>
       <c r="D20" s="11">
         <v>119</v>
       </c>
       <c r="E20" s="12">
         <v>17551</v>
       </c>
       <c r="F20" s="11">
         <v>48</v>
       </c>
       <c r="G20" s="12">
         <v>8581</v>
       </c>
       <c r="H20" s="11">
         <v>23</v>
       </c>
       <c r="I20" s="12">
         <v>4983</v>
       </c>
       <c r="J20" s="11">
         <v>71</v>
       </c>
       <c r="K20" s="12">
         <v>8971</v>
       </c>
       <c r="L20" s="11">
         <v>26</v>
       </c>
       <c r="M20" s="12">
         <v>3909</v>
       </c>
       <c r="N20" s="11">
         <v>8</v>
       </c>
       <c r="O20" s="10">
         <v>2212</v>
       </c>
     </row>
-    <row r="21" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11">
         <v>70</v>
       </c>
       <c r="C21" s="12">
         <v>8434</v>
       </c>
       <c r="D21" s="11">
         <v>68</v>
       </c>
       <c r="E21" s="12">
         <v>7144</v>
       </c>
       <c r="F21" s="11">
         <v>17</v>
       </c>
       <c r="G21" s="12">
         <v>2497</v>
       </c>
       <c r="H21" s="11">
         <v>0</v>
       </c>
       <c r="I21" s="12">
         <v>0</v>
       </c>
       <c r="J21" s="11">
         <v>51</v>
       </c>
       <c r="K21" s="12">
         <v>4647</v>
       </c>
       <c r="L21" s="11">
         <v>12</v>
       </c>
       <c r="M21" s="12">
         <v>526</v>
       </c>
       <c r="N21" s="11">
         <v>2</v>
       </c>
       <c r="O21" s="10">
         <v>1290</v>
       </c>
     </row>
-    <row r="22" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="11">
         <v>116</v>
       </c>
       <c r="C22" s="12">
         <v>15528</v>
       </c>
       <c r="D22" s="11">
         <v>108</v>
       </c>
       <c r="E22" s="12">
         <v>13955</v>
       </c>
       <c r="F22" s="11">
         <v>51</v>
       </c>
       <c r="G22" s="12">
         <v>8745</v>
       </c>
       <c r="H22" s="11">
         <v>23</v>
       </c>
       <c r="I22" s="12">
         <v>4983</v>
       </c>
       <c r="J22" s="11">
         <v>57</v>
       </c>
       <c r="K22" s="12">
         <v>5209</v>
       </c>
       <c r="L22" s="11">
         <v>29</v>
       </c>
       <c r="M22" s="12">
         <v>3382</v>
       </c>
       <c r="N22" s="11">
         <v>8</v>
       </c>
       <c r="O22" s="10">
         <v>1574</v>
       </c>
     </row>
-    <row r="23" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="11">
         <v>130</v>
       </c>
       <c r="C23" s="12">
         <v>17610</v>
       </c>
       <c r="D23" s="11">
         <v>128</v>
       </c>
       <c r="E23" s="12">
         <v>16320</v>
       </c>
       <c r="F23" s="11">
         <v>62</v>
       </c>
       <c r="G23" s="12">
         <v>11404</v>
       </c>
       <c r="H23" s="11">
         <v>30</v>
       </c>
       <c r="I23" s="12">
         <v>6678</v>
       </c>
       <c r="J23" s="11">
         <v>66</v>
       </c>
       <c r="K23" s="12">
         <v>4916</v>
       </c>
       <c r="L23" s="11">
         <v>22</v>
       </c>
       <c r="M23" s="12">
         <v>1807</v>
       </c>
       <c r="N23" s="11">
         <v>2</v>
       </c>
       <c r="O23" s="10">
         <v>1290</v>
       </c>
     </row>
-    <row r="24" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="11">
         <v>113</v>
       </c>
       <c r="C24" s="12">
         <v>17952</v>
       </c>
       <c r="D24" s="11">
         <v>111</v>
       </c>
       <c r="E24" s="12">
         <v>16662</v>
       </c>
       <c r="F24" s="11">
         <v>66</v>
       </c>
       <c r="G24" s="12">
         <v>12208</v>
       </c>
       <c r="H24" s="11">
         <v>39</v>
       </c>
       <c r="I24" s="12">
         <v>8144</v>
       </c>
       <c r="J24" s="11">
         <v>45</v>
       </c>
       <c r="K24" s="12">
         <v>4454</v>
       </c>
       <c r="L24" s="11">
         <v>20</v>
       </c>
       <c r="M24" s="12">
         <v>1275</v>
       </c>
       <c r="N24" s="11">
         <v>2</v>
       </c>
       <c r="O24" s="10">
         <v>1290</v>
       </c>
     </row>
-    <row r="25" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="11">
         <v>155</v>
       </c>
       <c r="C25" s="12">
         <v>17450</v>
       </c>
       <c r="D25" s="11">
         <v>151</v>
       </c>
       <c r="E25" s="12">
         <v>14871</v>
       </c>
       <c r="F25" s="11">
         <v>50</v>
       </c>
       <c r="G25" s="12">
         <v>5003</v>
       </c>
       <c r="H25" s="11">
         <v>0</v>
       </c>
       <c r="I25" s="12">
         <v>0</v>
       </c>
       <c r="J25" s="11">
         <v>101</v>
       </c>
       <c r="K25" s="12">
         <v>9867</v>
       </c>
       <c r="L25" s="11">
         <v>35</v>
       </c>
       <c r="M25" s="12">
         <v>4587</v>
       </c>
       <c r="N25" s="11">
         <v>4</v>
       </c>
       <c r="O25" s="10">
         <v>2579</v>
       </c>
     </row>
-    <row r="26" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="11">
         <v>99</v>
       </c>
       <c r="C26" s="12">
         <v>13762</v>
       </c>
       <c r="D26" s="11">
         <v>97</v>
       </c>
       <c r="E26" s="12">
         <v>12472</v>
       </c>
       <c r="F26" s="11">
         <v>32</v>
       </c>
       <c r="G26" s="12">
         <v>4636</v>
       </c>
       <c r="H26" s="11">
         <v>2</v>
       </c>
       <c r="I26" s="12">
         <v>422</v>
       </c>
       <c r="J26" s="11">
         <v>65</v>
       </c>
       <c r="K26" s="12">
         <v>7836</v>
       </c>
       <c r="L26" s="11">
         <v>18</v>
       </c>
       <c r="M26" s="12">
         <v>2345</v>
       </c>
       <c r="N26" s="11">
         <v>2</v>
       </c>
       <c r="O26" s="10">
         <v>1290</v>
       </c>
     </row>
-    <row r="27" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="11">
         <v>107</v>
       </c>
       <c r="C27" s="12">
-        <v>14411</v>
+        <v>13272</v>
       </c>
       <c r="D27" s="11">
         <v>105</v>
       </c>
       <c r="E27" s="12">
-        <v>13121</v>
+        <v>11983</v>
       </c>
       <c r="F27" s="11">
         <v>33</v>
       </c>
       <c r="G27" s="12">
         <v>3531</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="12">
         <v>0</v>
       </c>
       <c r="J27" s="11">
         <v>72</v>
       </c>
       <c r="K27" s="12">
-        <v>9590</v>
+        <v>8452</v>
       </c>
       <c r="L27" s="11">
         <v>46</v>
       </c>
       <c r="M27" s="12">
-        <v>6812</v>
+        <v>5673</v>
       </c>
       <c r="N27" s="11">
         <v>2</v>
       </c>
       <c r="O27" s="10">
         <v>1290</v>
       </c>
     </row>
-    <row r="28" spans="1:15" s="9" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C28" s="12">
-        <v>12055</v>
+        <v>12909</v>
       </c>
       <c r="D28" s="11">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="E28" s="12">
-        <v>10765</v>
+        <v>11620</v>
       </c>
       <c r="F28" s="11">
         <v>17</v>
       </c>
       <c r="G28" s="12">
         <v>2099</v>
       </c>
       <c r="H28" s="11">
         <v>0</v>
       </c>
       <c r="I28" s="12">
         <v>0</v>
       </c>
       <c r="J28" s="11">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="K28" s="12">
-        <v>8667</v>
+        <v>9521</v>
       </c>
       <c r="L28" s="11">
         <v>4</v>
       </c>
       <c r="M28" s="12">
         <v>1030</v>
       </c>
       <c r="N28" s="11">
         <v>2</v>
       </c>
       <c r="O28" s="10">
         <v>1290</v>
       </c>
     </row>
-    <row r="29" spans="1:15" s="5" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:15" s="5" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="7">
-        <v>85.217391304347828</v>
+        <v>93.913043478260875</v>
       </c>
       <c r="C29" s="7">
-        <v>83.19530710835059</v>
+        <v>89.089026915113863</v>
       </c>
       <c r="D29" s="7">
-        <v>101.05263157894737</v>
+        <v>111.57894736842104</v>
       </c>
       <c r="E29" s="7">
-        <v>97.218459315451994</v>
+        <v>104.93994400794726</v>
       </c>
       <c r="F29" s="7">
         <v>100</v>
       </c>
       <c r="G29" s="7">
         <v>113.45945945945945</v>
       </c>
       <c r="H29" s="7">
         <v>0</v>
       </c>
       <c r="I29" s="7">
         <v>0</v>
       </c>
       <c r="J29" s="7">
-        <v>101.28205128205127</v>
+        <v>114.1025641025641</v>
       </c>
       <c r="K29" s="7">
-        <v>93.971592757237346</v>
+        <v>103.23105280277566</v>
       </c>
       <c r="L29" s="7">
         <v>14.814814814814813</v>
       </c>
       <c r="M29" s="7">
         <v>24.167057719380573</v>
       </c>
       <c r="N29" s="7">
         <v>10</v>
       </c>
       <c r="O29" s="6">
         <v>37.741369221767116</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="E30" s="4"/>
       <c r="M30" s="4"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
     </row>
-    <row r="33" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="2"/>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M36" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="B3:C4"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="N3:O4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="F4:G5"/>
     <mergeCell ref="J4:K5"/>
     <mergeCell ref="L4:M5"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" fitToWidth="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" fitToWidth="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C-&amp;P-1-</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="29" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>推移</vt:lpstr>
       <vt:lpstr>推移!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>