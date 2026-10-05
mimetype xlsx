--- v0 (2026-05-14)
+++ v1 (2026-10-05)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.2月報\03_e-stat\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202602\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19E669C3-B5DE-4587-914D-ABA83D3AABD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4157353D-3B64-43B0-AF9C-E4C8AE08A730}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{70127D94-5411-41B2-9686-CA68BB5B66E1}"/>
+    <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{70127D94-5411-41B2-9686-CA68BB5B66E1}"/>
   </bookViews>
   <sheets>
     <sheet name="第４表" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第４表!$A$1:$H$40</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
     <definedName name="項目軸">#REF!</definedName>
@@ -1040,998 +1040,1000 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3A76F1-E98A-414F-9C69-DD47AA9E2CEC}">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.625" customWidth="1"/>
+    <col min="1" max="1" width="24.36328125" customWidth="1"/>
+    <col min="2" max="2" width="3.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.6328125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="7.625" customWidth="1"/>
+    <col min="5" max="5" width="7.6328125" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
-    <col min="7" max="7" width="7.625" customWidth="1"/>
+    <col min="7" max="7" width="7.6328125" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20"/>
     </row>
-    <row r="2" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
-    <row r="3" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="H3" s="22"/>
     </row>
-    <row r="4" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D4" s="23"/>
       <c r="E4" s="23" t="s">
         <v>33</v>
       </c>
       <c r="F4" s="23"/>
       <c r="G4" s="23" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="24"/>
     </row>
-    <row r="5" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26"/>
       <c r="B5" s="28"/>
       <c r="C5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="16">
         <v>37</v>
       </c>
       <c r="D6" s="16">
-        <v>3707868</v>
+        <v>3710159</v>
       </c>
       <c r="E6" s="16">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="F6" s="16">
-        <v>8666825</v>
+        <v>9521000</v>
       </c>
       <c r="G6" s="16">
-        <v>1448</v>
+        <v>1518</v>
       </c>
       <c r="H6" s="15">
-        <v>226293646</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+        <v>224620265</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12">
         <v>0</v>
       </c>
       <c r="D7" s="12">
         <v>0</v>
       </c>
       <c r="E7" s="12">
         <v>0</v>
       </c>
       <c r="F7" s="12">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>5</v>
       </c>
       <c r="H7" s="11">
         <v>2228475</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="8">
         <v>0</v>
       </c>
       <c r="D8" s="8">
         <v>0</v>
       </c>
       <c r="E8" s="8">
         <v>0</v>
       </c>
       <c r="F8" s="8">
         <v>0</v>
       </c>
       <c r="G8" s="8">
         <v>2</v>
       </c>
       <c r="H8" s="7">
         <v>1056000</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="8">
         <v>0</v>
       </c>
       <c r="D9" s="8">
         <v>0</v>
       </c>
       <c r="E9" s="8">
         <v>0</v>
       </c>
       <c r="F9" s="8">
         <v>0</v>
       </c>
       <c r="G9" s="8">
         <v>2</v>
       </c>
       <c r="H9" s="7">
         <v>1056000</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>0</v>
       </c>
       <c r="F10" s="8">
         <v>0</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="8">
         <v>0</v>
       </c>
       <c r="D11" s="8">
         <v>0</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="8">
         <v>0</v>
       </c>
       <c r="D12" s="8">
         <v>0</v>
       </c>
       <c r="E12" s="8">
         <v>0</v>
       </c>
       <c r="F12" s="8">
         <v>0</v>
       </c>
       <c r="G12" s="8">
         <v>3</v>
       </c>
       <c r="H12" s="7">
         <v>1172475</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="8">
         <v>0</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <v>0</v>
       </c>
       <c r="G13" s="8">
         <v>3</v>
       </c>
       <c r="H13" s="7">
         <v>1172475</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="8">
         <v>0</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>0</v>
       </c>
       <c r="F14" s="8">
         <v>0</v>
       </c>
       <c r="G14" s="8">
         <v>0</v>
       </c>
       <c r="H14" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C15" s="8">
         <v>0</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>0</v>
       </c>
       <c r="F15" s="8">
         <v>0</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10"/>
       <c r="B16" s="9"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7"/>
     </row>
-    <row r="17" spans="1:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="17" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>12</v>
       </c>
       <c r="D17" s="12">
-        <v>3684537</v>
+        <v>3686828</v>
       </c>
       <c r="E17" s="12">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="F17" s="12">
-        <v>8080935</v>
+        <v>8935110</v>
       </c>
       <c r="G17" s="12">
-        <v>1354</v>
+        <v>1424</v>
       </c>
       <c r="H17" s="11">
-        <v>220042226</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+        <v>218368845</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="8">
         <v>8</v>
       </c>
       <c r="D18" s="8">
-        <v>1958945</v>
+        <v>1961236</v>
       </c>
       <c r="E18" s="8">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="F18" s="8">
-        <v>7130095</v>
+        <v>7984270</v>
       </c>
       <c r="G18" s="8">
-        <v>1339</v>
+        <v>1409</v>
       </c>
       <c r="H18" s="7">
-        <v>214103040</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+        <v>212429659</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>4</v>
       </c>
       <c r="D19" s="8">
-        <v>1044430</v>
+        <v>1045347</v>
       </c>
       <c r="E19" s="8">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F19" s="8">
-        <v>4353686</v>
+        <v>4695356</v>
       </c>
       <c r="G19" s="8">
-        <v>816</v>
+        <v>848</v>
       </c>
       <c r="H19" s="7">
-        <v>137233545</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+        <v>133133026</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>2</v>
       </c>
       <c r="D20" s="8">
-        <v>405139</v>
+        <v>405596</v>
       </c>
       <c r="E20" s="8">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F20" s="8">
-        <v>1158085</v>
+        <v>1328920</v>
       </c>
       <c r="G20" s="8">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="H20" s="7">
-        <v>37839253</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+        <v>38776827</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="8">
         <v>2</v>
       </c>
       <c r="D21" s="8">
-        <v>509376</v>
+        <v>510293</v>
       </c>
       <c r="E21" s="8">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F21" s="8">
-        <v>1618324</v>
+        <v>1959994</v>
       </c>
       <c r="G21" s="8">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="H21" s="7">
-        <v>39030242</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+        <v>40519806</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>0</v>
       </c>
       <c r="E23" s="8">
         <v>0</v>
       </c>
       <c r="F23" s="8">
         <v>0</v>
       </c>
       <c r="G23" s="8">
         <v>0</v>
       </c>
       <c r="H23" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="8">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>4</v>
       </c>
       <c r="D28" s="8">
         <v>1725592</v>
       </c>
       <c r="E28" s="8">
         <v>3</v>
       </c>
       <c r="F28" s="8">
         <v>950840</v>
       </c>
       <c r="G28" s="8">
         <v>15</v>
       </c>
       <c r="H28" s="7">
         <v>5939186</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>4</v>
       </c>
       <c r="D29" s="8">
         <v>1725592</v>
       </c>
       <c r="E29" s="8">
         <v>3</v>
       </c>
       <c r="F29" s="8">
         <v>950840</v>
       </c>
       <c r="G29" s="8">
         <v>15</v>
       </c>
       <c r="H29" s="7">
         <v>5939186</v>
       </c>
     </row>
-    <row r="30" spans="1:8" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="8">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="8">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="8">
         <v>0</v>
       </c>
       <c r="D32" s="8">
         <v>0</v>
       </c>
       <c r="E32" s="8">
         <v>0</v>
       </c>
       <c r="F32" s="8">
         <v>0</v>
       </c>
       <c r="G32" s="8">
         <v>0</v>
       </c>
       <c r="H32" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10"/>
       <c r="B33" s="9"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="7"/>
     </row>
-    <row r="34" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="12">
         <v>0</v>
       </c>
       <c r="D34" s="12">
         <v>0</v>
       </c>
       <c r="E34" s="12">
         <v>6</v>
       </c>
       <c r="F34" s="12">
         <v>368280</v>
       </c>
       <c r="G34" s="12">
         <v>12</v>
       </c>
       <c r="H34" s="11">
         <v>917400</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="8">
         <v>0</v>
       </c>
       <c r="D35" s="8">
         <v>0</v>
       </c>
       <c r="E35" s="8">
         <v>0</v>
       </c>
       <c r="F35" s="8">
         <v>0</v>
       </c>
       <c r="G35" s="8">
         <v>0</v>
       </c>
       <c r="H35" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="8">
         <v>0</v>
       </c>
       <c r="D36" s="8">
         <v>0</v>
       </c>
       <c r="E36" s="8">
         <v>6</v>
       </c>
       <c r="F36" s="8">
         <v>368280</v>
       </c>
       <c r="G36" s="8">
         <v>12</v>
       </c>
       <c r="H36" s="7">
         <v>917400</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="37" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="8">
         <v>0</v>
       </c>
       <c r="D37" s="8">
         <v>0</v>
       </c>
       <c r="E37" s="8">
         <v>0</v>
       </c>
       <c r="F37" s="8">
         <v>0</v>
       </c>
       <c r="G37" s="8">
         <v>0</v>
       </c>
       <c r="H37" s="7">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="B38" s="9"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7"/>
     </row>
-    <row r="39" spans="1:8" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>25</v>
       </c>
       <c r="D39" s="4">
         <v>23331</v>
       </c>
       <c r="E39" s="4">
         <v>27</v>
       </c>
       <c r="F39" s="4">
         <v>217610</v>
       </c>
       <c r="G39" s="4">
         <v>77</v>
       </c>
       <c r="H39" s="3">
         <v>3105545</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.70866141732283472" bottom="0.43307086614173229" header="0.31496062992125984" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C-12-</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>第４表</vt:lpstr>
       <vt:lpstr>第４表!Print_Area</vt:lpstr>
       <vt:lpstr>第４表年月</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>