--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,157 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/★e-sutat/掲載用/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="26" documentId="8_{72881E88-6017-48F0-99E8-B98BB4137CFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{142E4454-3639-4365-8E56-F0E2C892152B}"/>
+  <xr:revisionPtr revIDLastSave="30" documentId="8_{72881E88-6017-48F0-99E8-B98BB4137CFD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E8558E5D-E553-4D1E-8739-F985EC33844F}"/>
   <bookViews>
-    <workbookView xWindow="3810" yWindow="1815" windowWidth="21600" windowHeight="13605" xr2:uid="{1EDA8F3D-19E6-4B71-B233-8E804D25548D}"/>
+    <workbookView xWindow="5055" yWindow="-14310" windowWidth="21600" windowHeight="13470" xr2:uid="{1EDA8F3D-19E6-4B71-B233-8E804D25548D}"/>
   </bookViews>
   <sheets>
     <sheet name="〇第11表（特級申請）" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'〇第11表（特級申請）'!$A$1:$I$39</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'〇第11表（特級申請）'!$4:$4</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G32" i="3" l="1"/>
+  <c r="I29" i="3" l="1"/>
+  <c r="G32" i="3"/>
   <c r="F32" i="3"/>
   <c r="E32" i="3"/>
   <c r="D32" i="3"/>
   <c r="C32" i="3"/>
-  <c r="H30" i="3"/>
-[...2 lines deleted...]
-  <c r="I29" i="3" s="1"/>
+  <c r="I30" i="3"/>
   <c r="I28" i="3"/>
-  <c r="H28" i="3"/>
-[...5 lines deleted...]
-  <c r="I25" i="3" s="1"/>
+  <c r="I27" i="3"/>
+  <c r="I26" i="3"/>
+  <c r="I25" i="3"/>
   <c r="I24" i="3"/>
-  <c r="H24" i="3"/>
-[...5 lines deleted...]
-  <c r="I21" i="3" s="1"/>
+  <c r="I23" i="3"/>
+  <c r="I22" i="3"/>
+  <c r="I21" i="3"/>
   <c r="I20" i="3"/>
-  <c r="H20" i="3"/>
-[...5 lines deleted...]
-  <c r="I17" i="3" s="1"/>
+  <c r="I19" i="3"/>
+  <c r="I18" i="3"/>
+  <c r="I17" i="3"/>
   <c r="I16" i="3"/>
-  <c r="H16" i="3"/>
-[...5 lines deleted...]
-  <c r="I13" i="3" s="1"/>
+  <c r="I15" i="3"/>
+  <c r="I14" i="3"/>
+  <c r="I13" i="3"/>
   <c r="I12" i="3"/>
-  <c r="H12" i="3"/>
-[...5 lines deleted...]
-  <c r="I9" i="3" s="1"/>
+  <c r="I11" i="3"/>
+  <c r="I10" i="3"/>
+  <c r="I9" i="3"/>
   <c r="I8" i="3"/>
-  <c r="H8" i="3"/>
-[...5 lines deleted...]
-  <c r="I5" i="3" s="1"/>
+  <c r="I7" i="3"/>
+  <c r="I6" i="3"/>
+  <c r="I5" i="3"/>
   <c r="H32" i="3" l="1"/>
   <c r="I32" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="44">
   <si>
     <t>第11表  職種別　受検申請者数の推移（特級、令和元年度～令和６年度）</t>
     <rPh sb="23" eb="25">
       <t>レイワ</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>ガン</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>ネンド</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>職種名（※）</t>
@@ -572,342 +540,150 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{CBCD9A6D-43B3-4AC3-A940-A56ED1FACBA4}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{4D0AF90D-4E58-4FC5-812D-2A9E41324775}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{B5699E9E-73DE-46C4-8FCC-310A9D2548F5}"/>
     <cellStyle name="標準 2 2 2" xfId="4" xr:uid="{49E0172C-EB88-4AB9-AD8A-569F369CAEC4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...190 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1172,52 +948,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{943858A6-8214-472C-B2DE-26370B143472}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:K41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A29" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A18" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="1" customWidth="1"/>
     <col min="3" max="9" width="8.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.125" style="1" customWidth="1"/>
     <col min="12" max="255" width="9" style="1"/>
     <col min="256" max="256" width="3.625" style="1" customWidth="1"/>
     <col min="257" max="257" width="29.125" style="1" customWidth="1"/>
     <col min="258" max="265" width="8.625" style="1" customWidth="1"/>
     <col min="266" max="266" width="6.125" style="1" customWidth="1"/>
     <col min="267" max="267" width="8.125" style="1" customWidth="1"/>
     <col min="268" max="511" width="9" style="1"/>
     <col min="512" max="512" width="3.625" style="1" customWidth="1"/>
     <col min="513" max="513" width="29.125" style="1" customWidth="1"/>
     <col min="514" max="521" width="8.625" style="1" customWidth="1"/>
     <col min="522" max="522" width="6.125" style="1" customWidth="1"/>
     <col min="523" max="523" width="8.125" style="1" customWidth="1"/>
     <col min="524" max="767" width="9" style="1"/>
     <col min="768" max="768" width="3.625" style="1" customWidth="1"/>
     <col min="769" max="769" width="29.125" style="1" customWidth="1"/>
     <col min="770" max="777" width="8.625" style="1" customWidth="1"/>
@@ -1586,1203 +1362,1146 @@
     <col min="16140" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="5"/>
-      <c r="C3" s="6" t="s">
+      <c r="B3" s="21"/>
+      <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="H3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="I3" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="7"/>
-[...7 lines deleted...]
-      <c r="I4" s="9"/>
+      <c r="A4" s="22"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="10">
+      <c r="A5" s="6">
         <v>19</v>
       </c>
-      <c r="B5" s="11" t="s">
+      <c r="B5" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="12">
+      <c r="C5" s="8">
         <v>40</v>
       </c>
-      <c r="D5" s="12">
+      <c r="D5" s="8">
         <v>40</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="8">
         <v>38</v>
       </c>
-      <c r="F5" s="12">
+      <c r="F5" s="8">
         <v>36</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="8">
         <v>33</v>
       </c>
-      <c r="H5" s="12">
-        <f>'[1]★第2表（特級）'!C7</f>
+      <c r="H5" s="8">
         <v>29</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="9">
         <f>IF(COUNT(C5:H5)&gt;0,SUM(C5:H5),"")</f>
         <v>216</v>
       </c>
-      <c r="K5" s="14"/>
+      <c r="K5"/>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="10">
+      <c r="A6" s="6">
         <v>21</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="8">
         <v>338</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="8">
         <v>334</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="8">
         <v>359</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="8">
         <v>292</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="8">
         <v>289</v>
       </c>
-      <c r="H6" s="12">
-        <f>'[1]★第2表（特級）'!C8</f>
+      <c r="H6" s="8">
         <v>254</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="9">
         <f t="shared" ref="I6:I30" si="0">IF(COUNT(C6:H6)&gt;0,SUM(C6:H6),"")</f>
         <v>1866</v>
       </c>
-      <c r="K6" s="14"/>
+      <c r="K6"/>
     </row>
     <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="10">
+      <c r="A7" s="6">
         <v>23</v>
       </c>
-      <c r="B7" s="11" t="s">
+      <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="8">
         <v>933</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="8">
         <v>956</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="8">
         <v>1050</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="8">
         <v>930</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="8">
         <v>954</v>
       </c>
-      <c r="H7" s="12">
-        <f>'[1]★第2表（特級）'!C9</f>
+      <c r="H7" s="8">
         <v>940</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="9">
         <f t="shared" si="0"/>
         <v>5763</v>
       </c>
-      <c r="K7" s="14"/>
+      <c r="K7"/>
     </row>
     <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="10">
+      <c r="A8" s="6">
         <v>24</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="8">
         <v>44</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="8">
         <v>30</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="8">
         <v>40</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="8">
         <v>44</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="8">
         <v>56</v>
       </c>
-      <c r="H8" s="12">
-        <f>'[1]★第2表（特級）'!C10</f>
+      <c r="H8" s="8">
         <v>53</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="9">
         <f t="shared" si="0"/>
         <v>267</v>
       </c>
-      <c r="K8" s="14"/>
+      <c r="K8"/>
     </row>
     <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="10">
+      <c r="A9" s="6">
         <v>25</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="8">
         <v>11</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="8">
         <v>15</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="8">
         <v>11</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="8">
         <v>10</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="8">
         <v>6</v>
       </c>
-      <c r="H9" s="12">
-        <f>'[1]★第2表（特級）'!C11</f>
+      <c r="H9" s="8">
         <v>7</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="9">
         <f t="shared" si="0"/>
         <v>60</v>
       </c>
-      <c r="K9" s="14"/>
+      <c r="K9"/>
     </row>
     <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="10">
+      <c r="A10" s="6">
         <v>26</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="8">
         <v>84</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="8">
         <v>63</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="8">
         <v>64</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="8">
         <v>65</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="8">
         <v>63</v>
       </c>
-      <c r="H10" s="12">
-        <f>'[1]★第2表（特級）'!C12</f>
+      <c r="H10" s="8">
         <v>67</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="9">
         <f t="shared" si="0"/>
         <v>406</v>
       </c>
-      <c r="K10" s="14"/>
+      <c r="K10"/>
     </row>
     <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="10">
+      <c r="A11" s="6">
         <v>29</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="B11" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="8">
         <v>107</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="8">
         <v>101</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="8">
         <v>102</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="8">
         <v>95</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="8">
         <v>90</v>
       </c>
-      <c r="H11" s="12">
-        <f>'[1]★第2表（特級）'!C13</f>
+      <c r="H11" s="8">
         <v>98</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="9">
         <f t="shared" si="0"/>
         <v>593</v>
       </c>
-      <c r="K11" s="14"/>
+      <c r="K11"/>
     </row>
     <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="10">
+      <c r="A12" s="6">
         <v>30</v>
       </c>
-      <c r="B12" s="11" t="s">
+      <c r="B12" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="8">
         <v>56</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="8">
         <v>44</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="8">
         <v>65</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="8">
         <v>62</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="8">
         <v>57</v>
       </c>
-      <c r="H12" s="12">
-        <f>'[1]★第2表（特級）'!C14</f>
+      <c r="H12" s="8">
         <v>73</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="9">
         <f t="shared" si="0"/>
         <v>357</v>
       </c>
-      <c r="K12" s="14"/>
+      <c r="K12"/>
     </row>
     <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="10">
+      <c r="A13" s="6">
         <v>35</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="8">
         <v>430</v>
       </c>
-      <c r="D13" s="12">
+      <c r="D13" s="8">
         <v>357</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="8">
         <v>388</v>
       </c>
-      <c r="F13" s="12">
+      <c r="F13" s="8">
         <v>318</v>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="8">
         <v>321</v>
       </c>
-      <c r="H13" s="12">
-        <f>'[1]★第2表（特級）'!C15</f>
+      <c r="H13" s="8">
         <v>324</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="9">
         <f t="shared" si="0"/>
         <v>2138</v>
       </c>
-      <c r="K13" s="14"/>
+      <c r="K13"/>
     </row>
     <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="10">
+      <c r="A14" s="6">
         <v>37</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="8">
         <v>341</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="8">
         <v>320</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="8">
         <v>360</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="8">
         <v>337</v>
       </c>
-      <c r="G14" s="12">
+      <c r="G14" s="8">
         <v>298</v>
       </c>
-      <c r="H14" s="12">
-        <f>'[1]★第2表（特級）'!C16</f>
+      <c r="H14" s="8">
         <v>313</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="9">
         <f t="shared" si="0"/>
         <v>1969</v>
       </c>
-      <c r="K14" s="14"/>
+      <c r="K14"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="10">
+      <c r="A15" s="6">
         <v>38</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B15" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="12">
+      <c r="C15" s="8">
         <v>22</v>
       </c>
-      <c r="D15" s="12">
+      <c r="D15" s="8">
         <v>29</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="8">
         <v>24</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="8">
         <v>23</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G15" s="8">
         <v>22</v>
       </c>
-      <c r="H15" s="12">
-        <f>'[1]★第2表（特級）'!C17</f>
+      <c r="H15" s="8">
         <v>29</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="9">
         <f t="shared" si="0"/>
         <v>149</v>
       </c>
-      <c r="K15" s="14"/>
+      <c r="K15"/>
     </row>
     <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="10">
+      <c r="A16" s="6">
         <v>39</v>
       </c>
-      <c r="B16" s="11" t="s">
+      <c r="B16" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="8">
         <v>745</v>
       </c>
-      <c r="D16" s="12">
+      <c r="D16" s="8">
         <v>680</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="8">
         <v>736</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="8">
         <v>724</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="8">
         <v>704</v>
       </c>
-      <c r="H16" s="12">
-        <f>'[1]★第2表（特級）'!C18</f>
+      <c r="H16" s="8">
         <v>699</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="9">
         <f t="shared" si="0"/>
         <v>4288</v>
       </c>
-      <c r="K16" s="14"/>
+      <c r="K16"/>
     </row>
     <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="10">
+      <c r="A17" s="6">
         <v>41</v>
       </c>
-      <c r="B17" s="11" t="s">
+      <c r="B17" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C17" s="8">
         <v>352</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="8">
         <v>279</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="8">
         <v>307</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="8">
         <v>253</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="8">
         <v>231</v>
       </c>
-      <c r="H17" s="12">
-        <f>'[1]★第2表（特級）'!C19</f>
+      <c r="H17" s="8">
         <v>214</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="9">
         <f t="shared" si="0"/>
         <v>1636</v>
       </c>
-      <c r="K17" s="14"/>
+      <c r="K17"/>
     </row>
     <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="10">
+      <c r="A18" s="6">
         <v>42</v>
       </c>
-      <c r="B18" s="11" t="s">
+      <c r="B18" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="8">
         <v>169</v>
       </c>
-      <c r="D18" s="12">
+      <c r="D18" s="8">
         <v>165</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="8">
         <v>182</v>
       </c>
-      <c r="F18" s="12">
+      <c r="F18" s="8">
         <v>172</v>
       </c>
-      <c r="G18" s="12">
+      <c r="G18" s="8">
         <v>144</v>
       </c>
-      <c r="H18" s="12">
-        <f>'[1]★第2表（特級）'!C20</f>
+      <c r="H18" s="8">
         <v>144</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="9">
         <f t="shared" si="0"/>
         <v>976</v>
       </c>
-      <c r="K18" s="14"/>
+      <c r="K18"/>
     </row>
     <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="10">
+      <c r="A19" s="6">
         <v>44</v>
       </c>
-      <c r="B19" s="11" t="s">
+      <c r="B19" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="12">
+      <c r="C19" s="8">
         <v>199</v>
       </c>
-      <c r="D19" s="12">
+      <c r="D19" s="8">
         <v>167</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="8">
         <v>148</v>
       </c>
-      <c r="F19" s="12">
+      <c r="F19" s="8">
         <v>135</v>
       </c>
-      <c r="G19" s="12">
+      <c r="G19" s="8">
         <v>117</v>
       </c>
-      <c r="H19" s="12">
-        <f>'[1]★第2表（特級）'!C21</f>
+      <c r="H19" s="8">
         <v>98</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="9">
         <f t="shared" si="0"/>
         <v>864</v>
       </c>
-      <c r="K19" s="14"/>
+      <c r="K19"/>
     </row>
     <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="10">
+      <c r="A20" s="6">
         <v>45</v>
       </c>
-      <c r="B20" s="11" t="s">
+      <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="C20" s="12">
+      <c r="C20" s="8">
         <v>30</v>
       </c>
-      <c r="D20" s="12">
+      <c r="D20" s="8">
         <v>33</v>
       </c>
-      <c r="E20" s="12">
+      <c r="E20" s="8">
         <v>26</v>
       </c>
-      <c r="F20" s="12">
+      <c r="F20" s="8">
         <v>19</v>
       </c>
-      <c r="G20" s="12">
+      <c r="G20" s="8">
         <v>18</v>
       </c>
-      <c r="H20" s="12">
-        <f>'[1]★第2表（特級）'!C22</f>
+      <c r="H20" s="8">
         <v>15</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="9">
         <f t="shared" si="0"/>
         <v>141</v>
       </c>
-      <c r="K20" s="14"/>
+      <c r="K20"/>
     </row>
     <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="10">
+      <c r="A21" s="6">
         <v>46</v>
       </c>
-      <c r="B21" s="11" t="s">
+      <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="12">
+      <c r="C21" s="8">
         <v>74</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="8">
         <v>56</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="8">
         <v>40</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="8">
         <v>32</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G21" s="8">
         <v>32</v>
       </c>
-      <c r="H21" s="12">
-        <f>'[1]★第2表（特級）'!C23</f>
+      <c r="H21" s="8">
         <v>34</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="9">
         <f t="shared" si="0"/>
         <v>268</v>
       </c>
-      <c r="K21" s="14"/>
+      <c r="K21"/>
     </row>
     <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="10">
+      <c r="A22" s="6">
         <v>50</v>
       </c>
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="12">
+      <c r="C22" s="8">
         <v>43</v>
       </c>
-      <c r="D22" s="12">
+      <c r="D22" s="8">
         <v>31</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="8">
         <v>32</v>
       </c>
-      <c r="F22" s="12">
+      <c r="F22" s="8">
         <v>33</v>
       </c>
-      <c r="G22" s="12">
+      <c r="G22" s="8">
         <v>32</v>
       </c>
-      <c r="H22" s="12">
-        <f>'[1]★第2表（特級）'!C24</f>
+      <c r="H22" s="8">
         <v>32</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="9">
         <f t="shared" si="0"/>
         <v>203</v>
       </c>
-      <c r="K22" s="14"/>
+      <c r="K22"/>
     </row>
     <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="10">
+      <c r="A23" s="6">
         <v>51</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C23" s="12">
+      <c r="C23" s="8">
         <v>30</v>
       </c>
-      <c r="D23" s="12">
+      <c r="D23" s="8">
         <v>33</v>
       </c>
-      <c r="E23" s="12">
+      <c r="E23" s="8">
         <v>28</v>
       </c>
-      <c r="F23" s="12">
+      <c r="F23" s="8">
         <v>26</v>
       </c>
-      <c r="G23" s="12">
+      <c r="G23" s="8">
         <v>27</v>
       </c>
-      <c r="H23" s="12">
-        <f>'[1]★第2表（特級）'!C25</f>
+      <c r="H23" s="8">
         <v>32</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="9">
         <f t="shared" si="0"/>
         <v>176</v>
       </c>
-      <c r="K23" s="14"/>
+      <c r="K23"/>
     </row>
     <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="10">
+      <c r="A24" s="6">
         <v>52</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="12">
+      <c r="C24" s="8">
         <v>70</v>
       </c>
-      <c r="D24" s="12">
+      <c r="D24" s="8">
         <v>71</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="8">
         <v>71</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="8">
         <v>85</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="8">
         <v>82</v>
       </c>
-      <c r="H24" s="12">
-        <f>'[1]★第2表（特級）'!C26</f>
+      <c r="H24" s="8">
         <v>76</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="9">
         <f t="shared" si="0"/>
         <v>455</v>
       </c>
-      <c r="K24" s="14"/>
+      <c r="K24"/>
     </row>
     <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="10">
+      <c r="A25" s="6">
         <v>53</v>
       </c>
-      <c r="B25" s="11" t="s">
+      <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C25" s="12">
+      <c r="C25" s="8">
         <v>112</v>
       </c>
-      <c r="D25" s="12">
+      <c r="D25" s="8">
         <v>109</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="8">
         <v>100</v>
       </c>
-      <c r="F25" s="12">
+      <c r="F25" s="8">
         <v>108</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G25" s="8">
         <v>79</v>
       </c>
-      <c r="H25" s="12">
-        <f>'[1]★第2表（特級）'!C27</f>
+      <c r="H25" s="8">
         <v>108</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="9">
         <f t="shared" si="0"/>
         <v>616</v>
       </c>
-      <c r="K25" s="14"/>
+      <c r="K25"/>
     </row>
     <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="10">
+      <c r="A26" s="6">
         <v>55</v>
       </c>
-      <c r="B26" s="11" t="s">
+      <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C26" s="12">
+      <c r="C26" s="8">
         <v>288</v>
       </c>
-      <c r="D26" s="12">
+      <c r="D26" s="8">
         <v>292</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="8">
         <v>265</v>
       </c>
-      <c r="F26" s="12">
+      <c r="F26" s="8">
         <v>284</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="8">
         <v>319</v>
       </c>
-      <c r="H26" s="12">
-        <f>'[1]★第2表（特級）'!C28</f>
+      <c r="H26" s="8">
         <v>340</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="9">
         <f t="shared" si="0"/>
         <v>1788</v>
       </c>
-      <c r="K26" s="14"/>
+      <c r="K26"/>
     </row>
     <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="10">
+      <c r="A27" s="6">
         <v>60</v>
       </c>
-      <c r="B27" s="11" t="s">
+      <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="12">
+      <c r="C27" s="8">
         <v>7</v>
       </c>
-      <c r="D27" s="12">
+      <c r="D27" s="8">
         <v>5</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="8">
         <v>10</v>
       </c>
-      <c r="F27" s="12">
+      <c r="F27" s="8">
         <v>8</v>
       </c>
-      <c r="G27" s="12">
+      <c r="G27" s="8">
         <v>5</v>
       </c>
-      <c r="H27" s="12">
-        <f>'[1]★第2表（特級）'!C29</f>
+      <c r="H27" s="8">
         <v>3</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="9">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
-      <c r="K27" s="14"/>
+      <c r="K27"/>
     </row>
     <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="10">
+      <c r="A28" s="6">
         <v>61</v>
       </c>
-      <c r="B28" s="11" t="s">
+      <c r="B28" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="12">
+      <c r="C28" s="8">
         <v>0</v>
       </c>
-      <c r="D28" s="12">
+      <c r="D28" s="8">
         <v>0</v>
       </c>
-      <c r="E28" s="12">
+      <c r="E28" s="8">
         <v>0</v>
       </c>
-      <c r="F28" s="12">
+      <c r="F28" s="8">
         <v>0</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G28" s="8">
         <v>0</v>
       </c>
-      <c r="H28" s="12">
-        <f>'[1]★第2表（特級）'!C30</f>
+      <c r="H28" s="8">
         <v>1</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="9">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
-      <c r="K28" s="14"/>
+      <c r="K28"/>
     </row>
     <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="10">
+      <c r="A29" s="6">
         <v>73</v>
       </c>
-      <c r="B29" s="11" t="s">
+      <c r="B29" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C29" s="12">
+      <c r="C29" s="8">
         <v>303</v>
       </c>
-      <c r="D29" s="12">
+      <c r="D29" s="8">
         <v>261</v>
       </c>
-      <c r="E29" s="12">
+      <c r="E29" s="8">
         <v>322</v>
       </c>
-      <c r="F29" s="12">
+      <c r="F29" s="8">
         <v>271</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="8">
         <v>294</v>
       </c>
-      <c r="H29" s="12">
-        <f>'[1]★第2表（特級）'!C31</f>
+      <c r="H29" s="8">
         <v>314</v>
       </c>
-      <c r="I29" s="13">
-        <f t="shared" si="0"/>
+      <c r="I29" s="9">
+        <f>IF(COUNT(C29:H29)&gt;0,SUM(C29:H29),"")</f>
         <v>1765</v>
       </c>
-      <c r="K29" s="14"/>
+      <c r="K29"/>
     </row>
     <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="10">
+      <c r="A30" s="6">
         <v>76</v>
       </c>
-      <c r="B30" s="11" t="s">
+      <c r="B30" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="12">
+      <c r="C30" s="8">
         <v>72</v>
       </c>
-      <c r="D30" s="12">
+      <c r="D30" s="8">
         <v>63</v>
       </c>
-      <c r="E30" s="12">
+      <c r="E30" s="8">
         <v>57</v>
       </c>
-      <c r="F30" s="12">
+      <c r="F30" s="8">
         <v>62</v>
       </c>
-      <c r="G30" s="12">
+      <c r="G30" s="8">
         <v>55</v>
       </c>
-      <c r="H30" s="12">
-        <f>'[1]★第2表（特級）'!C32</f>
+      <c r="H30" s="8">
         <v>44</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="9">
         <f t="shared" si="0"/>
         <v>353</v>
       </c>
-      <c r="K30" s="14"/>
+      <c r="K30"/>
     </row>
     <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="15"/>
-[...7 lines deleted...]
-      <c r="I31" s="17"/>
+      <c r="A31" s="10"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="12"/>
     </row>
     <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="18" t="s">
+      <c r="A32" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="19"/>
-      <c r="C32" s="20">
+      <c r="B32" s="25"/>
+      <c r="C32" s="13">
         <f t="shared" ref="C32:H32" si="1">SUM(C5:C30)</f>
         <v>4900</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="13">
         <f t="shared" si="1"/>
         <v>4534</v>
       </c>
-      <c r="E32" s="20">
+      <c r="E32" s="13">
         <f t="shared" si="1"/>
         <v>4825</v>
       </c>
-      <c r="F32" s="20">
+      <c r="F32" s="13">
         <f t="shared" si="1"/>
         <v>4424</v>
       </c>
-      <c r="G32" s="20">
+      <c r="G32" s="13">
         <f t="shared" si="1"/>
         <v>4328</v>
       </c>
-      <c r="H32" s="20">
+      <c r="H32" s="13">
         <f t="shared" si="1"/>
         <v>4341</v>
       </c>
-      <c r="I32" s="21">
+      <c r="I32" s="14">
         <f>SUM(C32:H32)</f>
         <v>27352</v>
       </c>
-      <c r="K32" s="22"/>
+      <c r="K32" s="15"/>
     </row>
     <row r="33" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B33" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C33" s="23"/>
-[...4 lines deleted...]
-      <c r="H33" s="23"/>
+      <c r="C33" s="16"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="16"/>
+      <c r="F33" s="16"/>
+      <c r="G33" s="16"/>
+      <c r="H33" s="16"/>
     </row>
     <row r="34" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B35" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B36" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C37" s="24"/>
+      <c r="C37" s="17"/>
       <c r="D37" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B38" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C38" s="25" t="s">
+      <c r="C38" s="18" t="s">
         <v>42</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="C41" s="26"/>
-[...5 lines deleted...]
-      <c r="I41" s="26"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A32:B32"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="29" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader>&amp;R&amp;8第11表  職種別　受検申請者数の推移（特級、令和元年度～令和６年度）</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...29 lines deleted...]
-    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101000BD993AD4F1B6143BCE2A5914D6F382B" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="b9ea3fa6f32913cb9fa0e79ef57cdddf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da403b65-2863-4fac-9bf3-1b8b0c5a37f2" xmlns:ns3="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a28ed49ce5f809690599d1a2c40f153a" ns2:_="" ns3:_="">
+    <xsd:import namespace="da403b65-2863-4fac-9bf3-1b8b0c5a37f2"/>
+    <xsd:import namespace="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d44c8ac-039a-4195-8d49-abd72f071ad9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da403b65-2863-4fac-9bf3-1b8b0c5a37f2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...31 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...28 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8fc2c1e1-7237-4531-8a47-eeb416e7cb1a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ec9f6cd4-392c-4046-bd7e-4861a11a4501}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -2849,133 +2568,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da403b65-2863-4fac-9bf3-1b8b0c5a37f2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C6130C-5BD2-4979-A49A-6E2DED4F2176}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79E9407B-BF27-4DAC-97D6-177899337C6B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="da403b65-2863-4fac-9bf3-1b8b0c5a37f2"/>
+    <ds:schemaRef ds:uri="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{821E8E86-C6DE-48D9-AD36-015D5440D522}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
+    <ds:schemaRef ds:uri="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47"/>
+    <ds:schemaRef ds:uri="da403b65-2863-4fac-9bf3-1b8b0c5a37f2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E0E5A36-4D02-4C69-AA74-D3BB4276589F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2C6130C-5BD2-4979-A49A-6E2DED4F2176}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>〇第11表（特級申請）</vt:lpstr>
       <vt:lpstr>'〇第11表（特級申請）'!Print_Area</vt:lpstr>
       <vt:lpstr>'〇第11表（特級申請）'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>木村 優(kimura-yuu.ls2)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101004335681FB23F374293649DDF313DF078</vt:lpwstr>
+    <vt:lpwstr>0x0101000BD993AD4F1B6143BCE2A5914D6F382B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>