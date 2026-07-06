--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,338 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{69D955BC-D76D-4586-A2EB-82682CCA8757}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{90D20CA6-D6F8-4204-89D1-D346F04D2057}"/>
+  <xr:revisionPtr revIDLastSave="32" documentId="8_{69D955BC-D76D-4586-A2EB-82682CCA8757}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{86EAEB2F-4E1B-4ECA-A140-90239DD97405}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1560" windowWidth="21600" windowHeight="13605" xr2:uid="{BCA95CBF-E149-4B48-8CCD-57E3E5C1A126}"/>
+    <workbookView xWindow="4995" yWindow="-15525" windowWidth="21600" windowHeight="12645" xr2:uid="{BCA95CBF-E149-4B48-8CCD-57E3E5C1A126}"/>
   </bookViews>
   <sheets>
     <sheet name="○第18表（単一等級申請）" sheetId="3" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
-    <externalReference r:id="rId4"/>
-    <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'○第18表（単一等級申請）'!$A$1:$I$46</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'○第18表（単一等級申請）'!$3:$4</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E38" i="3" l="1"/>
+  <c r="H38" i="3" l="1"/>
+  <c r="E38" i="3"/>
   <c r="D38" i="3"/>
   <c r="C38" i="3"/>
   <c r="I36" i="3"/>
-  <c r="I35" i="3"/>
-  <c r="H35" i="3"/>
   <c r="F35" i="3"/>
-  <c r="I34" i="3"/>
-  <c r="H34" i="3"/>
+  <c r="I35" i="3" s="1"/>
   <c r="F34" i="3"/>
-  <c r="H33" i="3"/>
+  <c r="I34" i="3" s="1"/>
+  <c r="F33" i="3"/>
   <c r="I33" i="3" s="1"/>
-  <c r="F33" i="3"/>
-  <c r="H32" i="3"/>
   <c r="F32" i="3"/>
   <c r="I32" i="3" s="1"/>
-  <c r="H31" i="3"/>
   <c r="F31" i="3"/>
   <c r="I31" i="3" s="1"/>
-  <c r="I30" i="3"/>
-  <c r="H30" i="3"/>
   <c r="F30" i="3"/>
-  <c r="H29" i="3"/>
+  <c r="I30" i="3" s="1"/>
   <c r="F29" i="3"/>
   <c r="I29" i="3" s="1"/>
-  <c r="H28" i="3"/>
   <c r="F28" i="3"/>
   <c r="I28" i="3" s="1"/>
-  <c r="I27" i="3"/>
-  <c r="H27" i="3"/>
   <c r="F27" i="3"/>
-  <c r="I26" i="3"/>
-  <c r="H26" i="3"/>
+  <c r="I27" i="3" s="1"/>
   <c r="F26" i="3"/>
-  <c r="H25" i="3"/>
+  <c r="I26" i="3" s="1"/>
+  <c r="F25" i="3"/>
   <c r="I25" i="3" s="1"/>
-  <c r="F25" i="3"/>
-  <c r="H24" i="3"/>
   <c r="F24" i="3"/>
-  <c r="I24" i="3" s="1"/>
-  <c r="H23" i="3"/>
   <c r="F23" i="3"/>
-  <c r="I23" i="3" s="1"/>
   <c r="I22" i="3"/>
-  <c r="H22" i="3"/>
   <c r="F22" i="3"/>
-  <c r="H21" i="3"/>
+  <c r="F21" i="3"/>
   <c r="I21" i="3" s="1"/>
-  <c r="F21" i="3"/>
-  <c r="H20" i="3"/>
   <c r="F20" i="3"/>
-  <c r="I20" i="3" s="1"/>
-[...1 lines deleted...]
-  <c r="H19" i="3"/>
   <c r="F19" i="3"/>
-  <c r="I18" i="3"/>
-  <c r="H18" i="3"/>
+  <c r="I19" i="3" s="1"/>
   <c r="F18" i="3"/>
+  <c r="I18" i="3" s="1"/>
   <c r="G17" i="3"/>
   <c r="I17" i="3" s="1"/>
   <c r="I16" i="3"/>
   <c r="G16" i="3"/>
   <c r="G15" i="3"/>
   <c r="I15" i="3" s="1"/>
   <c r="G14" i="3"/>
   <c r="I14" i="3" s="1"/>
   <c r="G13" i="3"/>
   <c r="I13" i="3" s="1"/>
-  <c r="I12" i="3"/>
   <c r="G12" i="3"/>
+  <c r="I12" i="3" s="1"/>
   <c r="G11" i="3"/>
   <c r="I11" i="3" s="1"/>
   <c r="G10" i="3"/>
   <c r="I10" i="3" s="1"/>
-  <c r="H9" i="3"/>
-  <c r="I9" i="3" s="1"/>
   <c r="G9" i="3"/>
   <c r="F9" i="3"/>
-  <c r="H8" i="3"/>
+  <c r="I9" i="3" s="1"/>
   <c r="G8" i="3"/>
   <c r="F8" i="3"/>
-  <c r="I8" i="3" s="1"/>
-  <c r="H7" i="3"/>
+  <c r="F7" i="3"/>
   <c r="I7" i="3" s="1"/>
-  <c r="F7" i="3"/>
-[...1 lines deleted...]
-  <c r="H38" i="3" s="1"/>
   <c r="G6" i="3"/>
   <c r="I6" i="3" s="1"/>
   <c r="G5" i="3"/>
-  <c r="G38" i="3" s="1"/>
   <c r="F5" i="3"/>
-  <c r="F38" i="3" s="1"/>
-  <c r="I38" i="3" l="1"/>
+  <c r="F38" i="3" l="1"/>
+  <c r="G38" i="3"/>
+  <c r="I8" i="3"/>
+  <c r="I23" i="3"/>
+  <c r="I24" i="3"/>
+  <c r="I20" i="3"/>
+  <c r="I38" i="3"/>
   <c r="I5" i="3"/>
 </calcChain>
-</file>
-[...134 lines deleted...]
-</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="51">
   <si>
     <t>第18表　職種別　受検申請者数の推移（単一等級、令和元年度～令和６年度）</t>
     <rPh sb="24" eb="26">
       <t>レイワ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>ガン</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　 職種名（※）</t>
   </si>
   <si>
     <t>元年度</t>
     <rPh sb="0" eb="1">
       <t>モト</t>
     </rPh>
@@ -593,115 +429,100 @@
     <rPh sb="0" eb="2">
       <t>キュウシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>設定なし</t>
     <rPh sb="0" eb="2">
       <t>セッテイ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...13 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -831,64 +652,52 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="5" fillId="2" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="38" fontId="5" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -915,88 +724,92 @@
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{868535EE-5D0A-4E49-BF9A-C2025F33F65A}"/>
     <cellStyle name="通貨 2" xfId="1" xr:uid="{EF162888-F6BE-4997-98A8-7854CDAF36CF}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{0FF2E1BD-EE80-4601-93B0-FCB7ABDDF868}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\v-10c8.lansys.mhlw.go.jp\d\&#35506;4\12558000_&#20154;&#26448;&#38283;&#30330;&#32113;&#25324;&#23448;&#12288;&#21442;&#20107;&#23448;&#23460;&#65288;&#33021;&#21147;&#35413;&#20385;&#25285;&#24403;&#65289;\40&#12288;&#26908;&#23450;&#29677;\04&#12288;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;\02%20&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;&#65288;&#30333;&#34920;&#32025;&#65289;\R05&#24180;&#24230;&#29992;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;\&#30333;&#34920;&#32025;&#20316;&#26989;\18_&#31532;18&#34920;&#65288;&#26410;&#65289;\&#12304;&#21442;&#32771;&#12305;&#31532;18&#34920;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/12558000/WorkingDocLib/40&#12288;&#26908;&#23450;&#29677;/&#22823;&#20998;&#39006;04&#12289;12&#12289;14&#12289;15&#12289;21&#12289;24&#12289;27&#12289;28&#12288;&#25216;&#33021;&#26908;&#23450;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#21407;&#35696;&#65288;2024&#24180;&#24230;&#65289;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;/R05&#24180;&#24230;&#29992;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;&#65288;&#30333;&#34920;&#32025;&#65289;/&#30333;&#34920;&#32025;&#20316;&#26989;/18_&#31532;18&#34920;&#65288;&#26410;&#65289;/&#12304;&#21442;&#32771;&#12305;&#31532;18&#34920;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40&#12288;&#26908;&#23450;&#29677;/&#22823;&#20998;&#39006;04&#12289;12&#12289;14&#12289;15&#12289;21&#12289;24&#12289;27&#12289;28&#12288;&#25216;&#33021;&#26908;&#23450;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#21407;&#35696;&#65288;2024&#24180;&#24230;&#65289;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;/R05&#24180;&#24230;&#29992;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;&#65288;&#30333;&#34920;&#32025;&#65289;/&#30333;&#34920;&#32025;&#20316;&#26989;/18_&#31532;18&#34920;&#65288;&#26410;&#65289;/&#31532;18&#34920;&#65288;&#12480;&#12502;&#12523;&#12481;&#12455;&#12483;&#12463;&#28168;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/12558000/WorkingDocLib/40&#12288;&#26908;&#23450;&#29677;/&#22823;&#20998;&#39006;04&#12289;12&#12289;14&#12289;15&#12289;21&#12289;24&#12289;27&#12289;28&#12288;&#25216;&#33021;&#26908;&#23450;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#21407;&#35696;&#65288;2024&#24180;&#24230;&#65289;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;/R05&#24180;&#24230;&#29992;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;&#65288;&#30333;&#34920;&#32025;&#65289;/&#30333;&#34920;&#32025;&#20316;&#26989;/18_&#31532;18&#34920;&#65288;&#26410;&#65289;/&#31532;18&#34920;&#65288;&#12480;&#12502;&#12523;&#12481;&#12455;&#12483;&#12463;&#28168;&#65289;.xlsx" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40&#12288;&#26908;&#23450;&#29677;/&#22823;&#20998;&#39006;04&#12289;12&#12289;14&#12289;15&#12289;21&#12289;24&#12289;27&#12289;28&#12288;&#25216;&#33021;&#26908;&#23450;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#21407;&#35696;&#65288;2025&#24180;&#24230;&#65289;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;/R06&#24180;&#24230;&#29992;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;&#65288;&#30333;&#34920;&#32025;&#65289;/02_&#12480;&#12502;&#12523;&#12481;&#12455;&#12483;&#12463;&#20381;&#38972;/03_&#21463;&#26908;&#32773;&#25512;&#31227;&#65288;&#31532;10&#65374;18&#34920;&#65289;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/12558000/WorkingDocLib/40&#12288;&#26908;&#23450;&#29677;/&#22823;&#20998;&#39006;04&#12289;12&#12289;14&#12289;15&#12289;21&#12289;24&#12289;27&#12289;28&#12288;&#25216;&#33021;&#26908;&#23450;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#21407;&#35696;&#65288;2025&#24180;&#24230;&#65289;/&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;/R06&#24180;&#24230;&#29992;&#25216;&#33021;&#26908;&#23450;&#23455;&#26045;&#29366;&#27841;&#65288;&#30333;&#34920;&#32025;&#65289;/02_&#12480;&#12502;&#12523;&#12481;&#12455;&#12483;&#12463;&#20381;&#38972;/03_&#21463;&#26908;&#32773;&#25512;&#31227;&#65288;&#31532;10&#65374;18&#34920;&#65289;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="単一申請（第20表）"/>
       <sheetName val="○単一等級（第７表）"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1">
         <row r="5">
           <cell r="B5" t="str">
             <v>溶射</v>
           </cell>
           <cell r="C5">
             <v>55</v>
           </cell>
           <cell r="D5">
             <v>34</v>
           </cell>
@@ -1675,472 +1488,50 @@
           </cell>
           <cell r="D43" t="str">
             <v>休止</v>
           </cell>
         </row>
         <row r="44">
           <cell r="B44" t="str">
             <v>　</v>
           </cell>
           <cell r="C44" t="str">
             <v>-</v>
           </cell>
           <cell r="D44" t="str">
             <v>設定なし</v>
           </cell>
         </row>
         <row r="45">
           <cell r="B45" t="str">
             <v>　</v>
           </cell>
           <cell r="C45" t="str">
             <v>（休止又は設定なし以外の空欄は、受検申請者又は合格者がなかったことを示す）</v>
           </cell>
         </row>
       </sheetData>
-    </sheetDataSet>
-[...420 lines deleted...]
-      <sheetData sheetId="8"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2398,1516 +1789,1475 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4E13A48-2BB5-4CF6-97A3-D6299BBEDF0B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4E13A48-2BB5-4CF6-97A3-D6299BBEDF0B}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D49" sqref="D49"/>
+      <selection activeCell="L1" sqref="L1:L1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="3" customWidth="1"/>
     <col min="2" max="2" width="31.5" style="3" customWidth="1"/>
     <col min="3" max="9" width="8.625" style="3" customWidth="1"/>
     <col min="10" max="10" width="4" style="3" customWidth="1"/>
-    <col min="11" max="249" width="8.875" style="3"/>
-[...314 lines deleted...]
-    <col min="16133" max="16384" width="8.875" style="3"/>
+    <col min="11" max="248" width="8.875" style="3"/>
+    <col min="249" max="249" width="3.625" style="3" customWidth="1"/>
+    <col min="250" max="250" width="31.5" style="3" customWidth="1"/>
+    <col min="251" max="258" width="8.625" style="3" customWidth="1"/>
+    <col min="259" max="259" width="4" style="3" customWidth="1"/>
+    <col min="260" max="504" width="8.875" style="3"/>
+    <col min="505" max="505" width="3.625" style="3" customWidth="1"/>
+    <col min="506" max="506" width="31.5" style="3" customWidth="1"/>
+    <col min="507" max="514" width="8.625" style="3" customWidth="1"/>
+    <col min="515" max="515" width="4" style="3" customWidth="1"/>
+    <col min="516" max="760" width="8.875" style="3"/>
+    <col min="761" max="761" width="3.625" style="3" customWidth="1"/>
+    <col min="762" max="762" width="31.5" style="3" customWidth="1"/>
+    <col min="763" max="770" width="8.625" style="3" customWidth="1"/>
+    <col min="771" max="771" width="4" style="3" customWidth="1"/>
+    <col min="772" max="1016" width="8.875" style="3"/>
+    <col min="1017" max="1017" width="3.625" style="3" customWidth="1"/>
+    <col min="1018" max="1018" width="31.5" style="3" customWidth="1"/>
+    <col min="1019" max="1026" width="8.625" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="4" style="3" customWidth="1"/>
+    <col min="1028" max="1272" width="8.875" style="3"/>
+    <col min="1273" max="1273" width="3.625" style="3" customWidth="1"/>
+    <col min="1274" max="1274" width="31.5" style="3" customWidth="1"/>
+    <col min="1275" max="1282" width="8.625" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="4" style="3" customWidth="1"/>
+    <col min="1284" max="1528" width="8.875" style="3"/>
+    <col min="1529" max="1529" width="3.625" style="3" customWidth="1"/>
+    <col min="1530" max="1530" width="31.5" style="3" customWidth="1"/>
+    <col min="1531" max="1538" width="8.625" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="4" style="3" customWidth="1"/>
+    <col min="1540" max="1784" width="8.875" style="3"/>
+    <col min="1785" max="1785" width="3.625" style="3" customWidth="1"/>
+    <col min="1786" max="1786" width="31.5" style="3" customWidth="1"/>
+    <col min="1787" max="1794" width="8.625" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="4" style="3" customWidth="1"/>
+    <col min="1796" max="2040" width="8.875" style="3"/>
+    <col min="2041" max="2041" width="3.625" style="3" customWidth="1"/>
+    <col min="2042" max="2042" width="31.5" style="3" customWidth="1"/>
+    <col min="2043" max="2050" width="8.625" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="4" style="3" customWidth="1"/>
+    <col min="2052" max="2296" width="8.875" style="3"/>
+    <col min="2297" max="2297" width="3.625" style="3" customWidth="1"/>
+    <col min="2298" max="2298" width="31.5" style="3" customWidth="1"/>
+    <col min="2299" max="2306" width="8.625" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="4" style="3" customWidth="1"/>
+    <col min="2308" max="2552" width="8.875" style="3"/>
+    <col min="2553" max="2553" width="3.625" style="3" customWidth="1"/>
+    <col min="2554" max="2554" width="31.5" style="3" customWidth="1"/>
+    <col min="2555" max="2562" width="8.625" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="4" style="3" customWidth="1"/>
+    <col min="2564" max="2808" width="8.875" style="3"/>
+    <col min="2809" max="2809" width="3.625" style="3" customWidth="1"/>
+    <col min="2810" max="2810" width="31.5" style="3" customWidth="1"/>
+    <col min="2811" max="2818" width="8.625" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="4" style="3" customWidth="1"/>
+    <col min="2820" max="3064" width="8.875" style="3"/>
+    <col min="3065" max="3065" width="3.625" style="3" customWidth="1"/>
+    <col min="3066" max="3066" width="31.5" style="3" customWidth="1"/>
+    <col min="3067" max="3074" width="8.625" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="4" style="3" customWidth="1"/>
+    <col min="3076" max="3320" width="8.875" style="3"/>
+    <col min="3321" max="3321" width="3.625" style="3" customWidth="1"/>
+    <col min="3322" max="3322" width="31.5" style="3" customWidth="1"/>
+    <col min="3323" max="3330" width="8.625" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="4" style="3" customWidth="1"/>
+    <col min="3332" max="3576" width="8.875" style="3"/>
+    <col min="3577" max="3577" width="3.625" style="3" customWidth="1"/>
+    <col min="3578" max="3578" width="31.5" style="3" customWidth="1"/>
+    <col min="3579" max="3586" width="8.625" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="4" style="3" customWidth="1"/>
+    <col min="3588" max="3832" width="8.875" style="3"/>
+    <col min="3833" max="3833" width="3.625" style="3" customWidth="1"/>
+    <col min="3834" max="3834" width="31.5" style="3" customWidth="1"/>
+    <col min="3835" max="3842" width="8.625" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="4" style="3" customWidth="1"/>
+    <col min="3844" max="4088" width="8.875" style="3"/>
+    <col min="4089" max="4089" width="3.625" style="3" customWidth="1"/>
+    <col min="4090" max="4090" width="31.5" style="3" customWidth="1"/>
+    <col min="4091" max="4098" width="8.625" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="4" style="3" customWidth="1"/>
+    <col min="4100" max="4344" width="8.875" style="3"/>
+    <col min="4345" max="4345" width="3.625" style="3" customWidth="1"/>
+    <col min="4346" max="4346" width="31.5" style="3" customWidth="1"/>
+    <col min="4347" max="4354" width="8.625" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="4" style="3" customWidth="1"/>
+    <col min="4356" max="4600" width="8.875" style="3"/>
+    <col min="4601" max="4601" width="3.625" style="3" customWidth="1"/>
+    <col min="4602" max="4602" width="31.5" style="3" customWidth="1"/>
+    <col min="4603" max="4610" width="8.625" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="4" style="3" customWidth="1"/>
+    <col min="4612" max="4856" width="8.875" style="3"/>
+    <col min="4857" max="4857" width="3.625" style="3" customWidth="1"/>
+    <col min="4858" max="4858" width="31.5" style="3" customWidth="1"/>
+    <col min="4859" max="4866" width="8.625" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="4" style="3" customWidth="1"/>
+    <col min="4868" max="5112" width="8.875" style="3"/>
+    <col min="5113" max="5113" width="3.625" style="3" customWidth="1"/>
+    <col min="5114" max="5114" width="31.5" style="3" customWidth="1"/>
+    <col min="5115" max="5122" width="8.625" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="4" style="3" customWidth="1"/>
+    <col min="5124" max="5368" width="8.875" style="3"/>
+    <col min="5369" max="5369" width="3.625" style="3" customWidth="1"/>
+    <col min="5370" max="5370" width="31.5" style="3" customWidth="1"/>
+    <col min="5371" max="5378" width="8.625" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="4" style="3" customWidth="1"/>
+    <col min="5380" max="5624" width="8.875" style="3"/>
+    <col min="5625" max="5625" width="3.625" style="3" customWidth="1"/>
+    <col min="5626" max="5626" width="31.5" style="3" customWidth="1"/>
+    <col min="5627" max="5634" width="8.625" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="4" style="3" customWidth="1"/>
+    <col min="5636" max="5880" width="8.875" style="3"/>
+    <col min="5881" max="5881" width="3.625" style="3" customWidth="1"/>
+    <col min="5882" max="5882" width="31.5" style="3" customWidth="1"/>
+    <col min="5883" max="5890" width="8.625" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="4" style="3" customWidth="1"/>
+    <col min="5892" max="6136" width="8.875" style="3"/>
+    <col min="6137" max="6137" width="3.625" style="3" customWidth="1"/>
+    <col min="6138" max="6138" width="31.5" style="3" customWidth="1"/>
+    <col min="6139" max="6146" width="8.625" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="4" style="3" customWidth="1"/>
+    <col min="6148" max="6392" width="8.875" style="3"/>
+    <col min="6393" max="6393" width="3.625" style="3" customWidth="1"/>
+    <col min="6394" max="6394" width="31.5" style="3" customWidth="1"/>
+    <col min="6395" max="6402" width="8.625" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="4" style="3" customWidth="1"/>
+    <col min="6404" max="6648" width="8.875" style="3"/>
+    <col min="6649" max="6649" width="3.625" style="3" customWidth="1"/>
+    <col min="6650" max="6650" width="31.5" style="3" customWidth="1"/>
+    <col min="6651" max="6658" width="8.625" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="4" style="3" customWidth="1"/>
+    <col min="6660" max="6904" width="8.875" style="3"/>
+    <col min="6905" max="6905" width="3.625" style="3" customWidth="1"/>
+    <col min="6906" max="6906" width="31.5" style="3" customWidth="1"/>
+    <col min="6907" max="6914" width="8.625" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="4" style="3" customWidth="1"/>
+    <col min="6916" max="7160" width="8.875" style="3"/>
+    <col min="7161" max="7161" width="3.625" style="3" customWidth="1"/>
+    <col min="7162" max="7162" width="31.5" style="3" customWidth="1"/>
+    <col min="7163" max="7170" width="8.625" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="4" style="3" customWidth="1"/>
+    <col min="7172" max="7416" width="8.875" style="3"/>
+    <col min="7417" max="7417" width="3.625" style="3" customWidth="1"/>
+    <col min="7418" max="7418" width="31.5" style="3" customWidth="1"/>
+    <col min="7419" max="7426" width="8.625" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="4" style="3" customWidth="1"/>
+    <col min="7428" max="7672" width="8.875" style="3"/>
+    <col min="7673" max="7673" width="3.625" style="3" customWidth="1"/>
+    <col min="7674" max="7674" width="31.5" style="3" customWidth="1"/>
+    <col min="7675" max="7682" width="8.625" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="4" style="3" customWidth="1"/>
+    <col min="7684" max="7928" width="8.875" style="3"/>
+    <col min="7929" max="7929" width="3.625" style="3" customWidth="1"/>
+    <col min="7930" max="7930" width="31.5" style="3" customWidth="1"/>
+    <col min="7931" max="7938" width="8.625" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="4" style="3" customWidth="1"/>
+    <col min="7940" max="8184" width="8.875" style="3"/>
+    <col min="8185" max="8185" width="3.625" style="3" customWidth="1"/>
+    <col min="8186" max="8186" width="31.5" style="3" customWidth="1"/>
+    <col min="8187" max="8194" width="8.625" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="4" style="3" customWidth="1"/>
+    <col min="8196" max="8440" width="8.875" style="3"/>
+    <col min="8441" max="8441" width="3.625" style="3" customWidth="1"/>
+    <col min="8442" max="8442" width="31.5" style="3" customWidth="1"/>
+    <col min="8443" max="8450" width="8.625" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="4" style="3" customWidth="1"/>
+    <col min="8452" max="8696" width="8.875" style="3"/>
+    <col min="8697" max="8697" width="3.625" style="3" customWidth="1"/>
+    <col min="8698" max="8698" width="31.5" style="3" customWidth="1"/>
+    <col min="8699" max="8706" width="8.625" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="4" style="3" customWidth="1"/>
+    <col min="8708" max="8952" width="8.875" style="3"/>
+    <col min="8953" max="8953" width="3.625" style="3" customWidth="1"/>
+    <col min="8954" max="8954" width="31.5" style="3" customWidth="1"/>
+    <col min="8955" max="8962" width="8.625" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="4" style="3" customWidth="1"/>
+    <col min="8964" max="9208" width="8.875" style="3"/>
+    <col min="9209" max="9209" width="3.625" style="3" customWidth="1"/>
+    <col min="9210" max="9210" width="31.5" style="3" customWidth="1"/>
+    <col min="9211" max="9218" width="8.625" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="4" style="3" customWidth="1"/>
+    <col min="9220" max="9464" width="8.875" style="3"/>
+    <col min="9465" max="9465" width="3.625" style="3" customWidth="1"/>
+    <col min="9466" max="9466" width="31.5" style="3" customWidth="1"/>
+    <col min="9467" max="9474" width="8.625" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="4" style="3" customWidth="1"/>
+    <col min="9476" max="9720" width="8.875" style="3"/>
+    <col min="9721" max="9721" width="3.625" style="3" customWidth="1"/>
+    <col min="9722" max="9722" width="31.5" style="3" customWidth="1"/>
+    <col min="9723" max="9730" width="8.625" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="4" style="3" customWidth="1"/>
+    <col min="9732" max="9976" width="8.875" style="3"/>
+    <col min="9977" max="9977" width="3.625" style="3" customWidth="1"/>
+    <col min="9978" max="9978" width="31.5" style="3" customWidth="1"/>
+    <col min="9979" max="9986" width="8.625" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="4" style="3" customWidth="1"/>
+    <col min="9988" max="10232" width="8.875" style="3"/>
+    <col min="10233" max="10233" width="3.625" style="3" customWidth="1"/>
+    <col min="10234" max="10234" width="31.5" style="3" customWidth="1"/>
+    <col min="10235" max="10242" width="8.625" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="4" style="3" customWidth="1"/>
+    <col min="10244" max="10488" width="8.875" style="3"/>
+    <col min="10489" max="10489" width="3.625" style="3" customWidth="1"/>
+    <col min="10490" max="10490" width="31.5" style="3" customWidth="1"/>
+    <col min="10491" max="10498" width="8.625" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="4" style="3" customWidth="1"/>
+    <col min="10500" max="10744" width="8.875" style="3"/>
+    <col min="10745" max="10745" width="3.625" style="3" customWidth="1"/>
+    <col min="10746" max="10746" width="31.5" style="3" customWidth="1"/>
+    <col min="10747" max="10754" width="8.625" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="4" style="3" customWidth="1"/>
+    <col min="10756" max="11000" width="8.875" style="3"/>
+    <col min="11001" max="11001" width="3.625" style="3" customWidth="1"/>
+    <col min="11002" max="11002" width="31.5" style="3" customWidth="1"/>
+    <col min="11003" max="11010" width="8.625" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="4" style="3" customWidth="1"/>
+    <col min="11012" max="11256" width="8.875" style="3"/>
+    <col min="11257" max="11257" width="3.625" style="3" customWidth="1"/>
+    <col min="11258" max="11258" width="31.5" style="3" customWidth="1"/>
+    <col min="11259" max="11266" width="8.625" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="4" style="3" customWidth="1"/>
+    <col min="11268" max="11512" width="8.875" style="3"/>
+    <col min="11513" max="11513" width="3.625" style="3" customWidth="1"/>
+    <col min="11514" max="11514" width="31.5" style="3" customWidth="1"/>
+    <col min="11515" max="11522" width="8.625" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="4" style="3" customWidth="1"/>
+    <col min="11524" max="11768" width="8.875" style="3"/>
+    <col min="11769" max="11769" width="3.625" style="3" customWidth="1"/>
+    <col min="11770" max="11770" width="31.5" style="3" customWidth="1"/>
+    <col min="11771" max="11778" width="8.625" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="4" style="3" customWidth="1"/>
+    <col min="11780" max="12024" width="8.875" style="3"/>
+    <col min="12025" max="12025" width="3.625" style="3" customWidth="1"/>
+    <col min="12026" max="12026" width="31.5" style="3" customWidth="1"/>
+    <col min="12027" max="12034" width="8.625" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="4" style="3" customWidth="1"/>
+    <col min="12036" max="12280" width="8.875" style="3"/>
+    <col min="12281" max="12281" width="3.625" style="3" customWidth="1"/>
+    <col min="12282" max="12282" width="31.5" style="3" customWidth="1"/>
+    <col min="12283" max="12290" width="8.625" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="4" style="3" customWidth="1"/>
+    <col min="12292" max="12536" width="8.875" style="3"/>
+    <col min="12537" max="12537" width="3.625" style="3" customWidth="1"/>
+    <col min="12538" max="12538" width="31.5" style="3" customWidth="1"/>
+    <col min="12539" max="12546" width="8.625" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="4" style="3" customWidth="1"/>
+    <col min="12548" max="12792" width="8.875" style="3"/>
+    <col min="12793" max="12793" width="3.625" style="3" customWidth="1"/>
+    <col min="12794" max="12794" width="31.5" style="3" customWidth="1"/>
+    <col min="12795" max="12802" width="8.625" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="4" style="3" customWidth="1"/>
+    <col min="12804" max="13048" width="8.875" style="3"/>
+    <col min="13049" max="13049" width="3.625" style="3" customWidth="1"/>
+    <col min="13050" max="13050" width="31.5" style="3" customWidth="1"/>
+    <col min="13051" max="13058" width="8.625" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="4" style="3" customWidth="1"/>
+    <col min="13060" max="13304" width="8.875" style="3"/>
+    <col min="13305" max="13305" width="3.625" style="3" customWidth="1"/>
+    <col min="13306" max="13306" width="31.5" style="3" customWidth="1"/>
+    <col min="13307" max="13314" width="8.625" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="4" style="3" customWidth="1"/>
+    <col min="13316" max="13560" width="8.875" style="3"/>
+    <col min="13561" max="13561" width="3.625" style="3" customWidth="1"/>
+    <col min="13562" max="13562" width="31.5" style="3" customWidth="1"/>
+    <col min="13563" max="13570" width="8.625" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="4" style="3" customWidth="1"/>
+    <col min="13572" max="13816" width="8.875" style="3"/>
+    <col min="13817" max="13817" width="3.625" style="3" customWidth="1"/>
+    <col min="13818" max="13818" width="31.5" style="3" customWidth="1"/>
+    <col min="13819" max="13826" width="8.625" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="4" style="3" customWidth="1"/>
+    <col min="13828" max="14072" width="8.875" style="3"/>
+    <col min="14073" max="14073" width="3.625" style="3" customWidth="1"/>
+    <col min="14074" max="14074" width="31.5" style="3" customWidth="1"/>
+    <col min="14075" max="14082" width="8.625" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="4" style="3" customWidth="1"/>
+    <col min="14084" max="14328" width="8.875" style="3"/>
+    <col min="14329" max="14329" width="3.625" style="3" customWidth="1"/>
+    <col min="14330" max="14330" width="31.5" style="3" customWidth="1"/>
+    <col min="14331" max="14338" width="8.625" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="4" style="3" customWidth="1"/>
+    <col min="14340" max="14584" width="8.875" style="3"/>
+    <col min="14585" max="14585" width="3.625" style="3" customWidth="1"/>
+    <col min="14586" max="14586" width="31.5" style="3" customWidth="1"/>
+    <col min="14587" max="14594" width="8.625" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="4" style="3" customWidth="1"/>
+    <col min="14596" max="14840" width="8.875" style="3"/>
+    <col min="14841" max="14841" width="3.625" style="3" customWidth="1"/>
+    <col min="14842" max="14842" width="31.5" style="3" customWidth="1"/>
+    <col min="14843" max="14850" width="8.625" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="4" style="3" customWidth="1"/>
+    <col min="14852" max="15096" width="8.875" style="3"/>
+    <col min="15097" max="15097" width="3.625" style="3" customWidth="1"/>
+    <col min="15098" max="15098" width="31.5" style="3" customWidth="1"/>
+    <col min="15099" max="15106" width="8.625" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="4" style="3" customWidth="1"/>
+    <col min="15108" max="15352" width="8.875" style="3"/>
+    <col min="15353" max="15353" width="3.625" style="3" customWidth="1"/>
+    <col min="15354" max="15354" width="31.5" style="3" customWidth="1"/>
+    <col min="15355" max="15362" width="8.625" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="4" style="3" customWidth="1"/>
+    <col min="15364" max="15608" width="8.875" style="3"/>
+    <col min="15609" max="15609" width="3.625" style="3" customWidth="1"/>
+    <col min="15610" max="15610" width="31.5" style="3" customWidth="1"/>
+    <col min="15611" max="15618" width="8.625" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="4" style="3" customWidth="1"/>
+    <col min="15620" max="15864" width="8.875" style="3"/>
+    <col min="15865" max="15865" width="3.625" style="3" customWidth="1"/>
+    <col min="15866" max="15866" width="31.5" style="3" customWidth="1"/>
+    <col min="15867" max="15874" width="8.625" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="4" style="3" customWidth="1"/>
+    <col min="15876" max="16120" width="8.875" style="3"/>
+    <col min="16121" max="16121" width="3.625" style="3" customWidth="1"/>
+    <col min="16122" max="16122" width="31.5" style="3" customWidth="1"/>
+    <col min="16123" max="16130" width="8.625" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="4" style="3" customWidth="1"/>
+    <col min="16132" max="16384" width="8.875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15" customHeight="1">
+    <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+    <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="6"/>
-      <c r="C3" s="7" t="s">
+      <c r="B3" s="34"/>
+      <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15" customHeight="1">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="9"/>
-[...9 lines deleted...]
-      <c r="A5" s="12">
+      <c r="B4" s="36"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="7"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="8">
         <v>32</v>
       </c>
-      <c r="B5" s="13" t="s">
+      <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="10">
         <v>81</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="10">
         <v>0</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="11">
         <v>132</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="11">
         <f>VLOOKUP(B5,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>55</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="11">
         <f>VLOOKUP(B5,'[2]○単一等級（第７表）'!B5:D36,2,FALSE)</f>
         <v>140</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="11">
         <v>57</v>
       </c>
-      <c r="I5" s="16">
+      <c r="I5" s="12">
         <f>IF(COUNT(C5:H5)&gt;0,SUM(C5:H5),"")</f>
         <v>465</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1">
-      <c r="A6" s="17" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="18"/>
-      <c r="D6" s="14">
+      <c r="C6" s="14"/>
+      <c r="D6" s="10">
         <v>0</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="11">
         <v>132</v>
       </c>
-      <c r="F6" s="19"/>
-      <c r="G6" s="15">
+      <c r="F6" s="15"/>
+      <c r="G6" s="11">
         <f>VLOOKUP(B6,'[2]○単一等級（第７表）'!B6:D37,2,FALSE)</f>
         <v>140</v>
       </c>
-      <c r="H6" s="19">
-        <f>VLOOKUP(B6,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H6" s="15">
         <v>1</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="12">
         <f t="shared" ref="I6:I35" si="0">IF(COUNT(C6:H6)&gt;0,SUM(C6:H6),"")</f>
         <v>273</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="15" customHeight="1">
-      <c r="A7" s="20" t="s">
+    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="21" t="s">
+      <c r="B7" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="10">
         <v>81</v>
       </c>
-      <c r="D7" s="18"/>
-[...1 lines deleted...]
-      <c r="F7" s="15">
+      <c r="D7" s="14"/>
+      <c r="E7" s="15"/>
+      <c r="F7" s="11">
         <f>VLOOKUP(B7,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>55</v>
       </c>
-      <c r="G7" s="19"/>
-[...1 lines deleted...]
-        <f>VLOOKUP(B7,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="G7" s="15"/>
+      <c r="H7" s="11">
         <v>56</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I7" s="12">
         <f t="shared" si="0"/>
         <v>192</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1">
-      <c r="A8" s="12">
+    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="8">
         <v>40</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="10">
         <v>211</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="10">
         <v>160</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="11">
         <v>157</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="11">
         <f>VLOOKUP(B8,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>170</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="11">
         <f>VLOOKUP(B8,'[2]○単一等級（第７表）'!B8:D39,2,FALSE)</f>
         <v>186</v>
       </c>
-      <c r="H8" s="15">
-        <f>VLOOKUP(B8,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H8" s="11">
         <v>170</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="12">
         <f t="shared" si="0"/>
         <v>1054</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="15" customHeight="1">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="10">
         <v>211</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="10">
         <v>160</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="11">
         <v>157</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="11">
         <f>VLOOKUP(B9,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>170</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="11">
         <f>VLOOKUP(B9,'[2]○単一等級（第７表）'!B9:D40,2,FALSE)</f>
         <v>186</v>
       </c>
-      <c r="H9" s="15">
-        <f>VLOOKUP(B9,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H9" s="11">
         <v>170</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="12">
         <f t="shared" si="0"/>
         <v>1054</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="15" customHeight="1">
-      <c r="A10" s="12">
+    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="8">
         <v>78</v>
       </c>
-      <c r="B10" s="22" t="s">
+      <c r="B10" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="10">
         <v>108</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="10">
         <v>20</v>
       </c>
-      <c r="E10" s="15">
+      <c r="E10" s="11">
         <v>243</v>
       </c>
-      <c r="F10" s="15"/>
-      <c r="G10" s="15">
+      <c r="F10" s="11"/>
+      <c r="G10" s="11">
         <f>VLOOKUP(B10,'[2]○単一等級（第７表）'!B10:D41,2,FALSE)</f>
         <v>173</v>
       </c>
-      <c r="H10" s="15"/>
-      <c r="I10" s="16">
+      <c r="H10" s="11"/>
+      <c r="I10" s="12">
         <f t="shared" si="0"/>
         <v>544</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="15" customHeight="1">
-      <c r="A11" s="17" t="s">
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="10">
         <v>108</v>
       </c>
-      <c r="D11" s="18"/>
-      <c r="E11" s="15">
+      <c r="D11" s="14"/>
+      <c r="E11" s="11">
         <v>147</v>
       </c>
-      <c r="F11" s="19"/>
-      <c r="G11" s="15">
+      <c r="F11" s="15"/>
+      <c r="G11" s="11">
         <f>VLOOKUP(B11,'[2]○単一等級（第７表）'!B11:D42,2,FALSE)</f>
         <v>83</v>
       </c>
-      <c r="H11" s="19"/>
-      <c r="I11" s="16">
+      <c r="H11" s="15"/>
+      <c r="I11" s="12">
         <f t="shared" si="0"/>
         <v>338</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="15" customHeight="1">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="13" t="s">
+      <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="18"/>
-      <c r="D12" s="14">
+      <c r="C12" s="14"/>
+      <c r="D12" s="10">
         <v>20</v>
       </c>
-      <c r="E12" s="19"/>
-[...1 lines deleted...]
-      <c r="G12" s="15">
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="11">
         <f>VLOOKUP(B12,'[2]○単一等級（第７表）'!B12:D43,2,FALSE)</f>
         <v>33</v>
       </c>
-      <c r="H12" s="19"/>
-      <c r="I12" s="16">
+      <c r="H12" s="15"/>
+      <c r="I12" s="12">
         <f t="shared" si="0"/>
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="15" customHeight="1">
-      <c r="A13" s="20" t="s">
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B13" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="18"/>
-      <c r="D13" s="14">
+      <c r="C13" s="14"/>
+      <c r="D13" s="10">
         <v>0</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="11">
         <v>96</v>
       </c>
-      <c r="F13" s="19"/>
-      <c r="G13" s="15">
+      <c r="F13" s="15"/>
+      <c r="G13" s="11">
         <f>VLOOKUP(B13,'[2]○単一等級（第７表）'!B13:D44,2,FALSE)</f>
         <v>57</v>
       </c>
-      <c r="H13" s="19"/>
-      <c r="I13" s="16">
+      <c r="H13" s="15"/>
+      <c r="I13" s="12">
         <f t="shared" si="0"/>
         <v>153</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="15" customHeight="1">
-      <c r="A14" s="12">
+    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="8">
         <v>85</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="10">
         <v>53</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="10">
         <v>0</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="11">
         <v>68</v>
       </c>
-      <c r="F14" s="23"/>
-      <c r="G14" s="15">
+      <c r="F14" s="19"/>
+      <c r="G14" s="11">
         <f>VLOOKUP(B14,'[2]○単一等級（第７表）'!B14:D45,2,FALSE)</f>
         <v>44</v>
       </c>
-      <c r="H14" s="23"/>
-      <c r="I14" s="16">
+      <c r="H14" s="19"/>
+      <c r="I14" s="12">
         <f t="shared" si="0"/>
         <v>165</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="15" customHeight="1">
-      <c r="A15" s="20" t="s">
+    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="21" t="s">
+      <c r="B15" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="10">
         <v>53</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="10">
         <v>0</v>
       </c>
-      <c r="E15" s="15">
+      <c r="E15" s="11">
         <v>68</v>
       </c>
-      <c r="F15" s="19"/>
-      <c r="G15" s="15">
+      <c r="F15" s="15"/>
+      <c r="G15" s="11">
         <f>VLOOKUP(B15,'[2]○単一等級（第７表）'!B15:D46,2,FALSE)</f>
         <v>44</v>
       </c>
-      <c r="H15" s="19"/>
-      <c r="I15" s="16">
+      <c r="H15" s="15"/>
+      <c r="I15" s="12">
         <f t="shared" si="0"/>
         <v>165</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="15" customHeight="1">
-      <c r="A16" s="12">
+    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="8">
         <v>91</v>
       </c>
-      <c r="B16" s="22" t="s">
+      <c r="B16" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="C16" s="14"/>
-      <c r="D16" s="14">
+      <c r="C16" s="10"/>
+      <c r="D16" s="10">
         <v>106</v>
       </c>
-      <c r="E16" s="23"/>
-[...1 lines deleted...]
-      <c r="G16" s="15">
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="11">
         <f>VLOOKUP(B16,'[2]○単一等級（第７表）'!B16:D47,2,FALSE)</f>
         <v>165</v>
       </c>
-      <c r="H16" s="23"/>
-      <c r="I16" s="16">
+      <c r="H16" s="19"/>
+      <c r="I16" s="12">
         <f t="shared" si="0"/>
         <v>271</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="15" customHeight="1">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="18"/>
-      <c r="D17" s="14">
+      <c r="C17" s="14"/>
+      <c r="D17" s="10">
         <v>106</v>
       </c>
-      <c r="E17" s="19"/>
-[...1 lines deleted...]
-      <c r="G17" s="15">
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="11">
         <f>VLOOKUP(B17,'[2]○単一等級（第７表）'!B17:D48,2,FALSE)</f>
         <v>165</v>
       </c>
-      <c r="H17" s="19"/>
-      <c r="I17" s="16">
+      <c r="H17" s="15"/>
+      <c r="I17" s="12">
         <f t="shared" si="0"/>
         <v>271</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="15" customHeight="1">
-      <c r="A18" s="12">
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="8">
         <v>106</v>
       </c>
-      <c r="B18" s="22" t="s">
+      <c r="B18" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="10">
         <v>87</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="10">
         <v>67</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="11">
         <v>91</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="11">
         <f>VLOOKUP(B18,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>182</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="11">
         <v>147</v>
       </c>
-      <c r="H18" s="15">
-        <f>VLOOKUP(B18,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H18" s="11">
         <v>235</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I18" s="12">
         <f t="shared" si="0"/>
         <v>809</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="15" customHeight="1">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="21" t="s">
+      <c r="B19" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="10">
         <v>87</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D19" s="10">
         <v>67</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="11">
         <v>91</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="11">
         <f>VLOOKUP(B19,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>182</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="11">
         <v>147</v>
       </c>
-      <c r="H19" s="15">
-        <f>VLOOKUP(B19,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H19" s="11">
         <v>235</v>
       </c>
-      <c r="I19" s="16">
+      <c r="I19" s="12">
         <f t="shared" si="0"/>
         <v>809</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="15" customHeight="1">
-      <c r="A20" s="24">
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="20">
         <v>119</v>
       </c>
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="10">
         <v>551</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D20" s="10">
         <v>0</v>
       </c>
-      <c r="E20" s="15">
+      <c r="E20" s="11">
         <v>785</v>
       </c>
-      <c r="F20" s="15">
+      <c r="F20" s="11">
         <f>VLOOKUP(B20,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>650</v>
       </c>
-      <c r="G20" s="15">
+      <c r="G20" s="11">
         <v>660</v>
       </c>
-      <c r="H20" s="15">
-        <f>VLOOKUP(B20,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H20" s="11">
         <v>580</v>
       </c>
-      <c r="I20" s="16">
+      <c r="I20" s="12">
         <f t="shared" si="0"/>
         <v>3226</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="15" customHeight="1">
-      <c r="A21" s="17" t="s">
+    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="13" t="s">
+      <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="10">
         <v>487</v>
       </c>
-      <c r="D21" s="14">
+      <c r="D21" s="10">
         <v>0</v>
       </c>
-      <c r="E21" s="15">
+      <c r="E21" s="11">
         <v>705</v>
       </c>
-      <c r="F21" s="15">
+      <c r="F21" s="11">
         <f>VLOOKUP(B21,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>572</v>
       </c>
-      <c r="G21" s="15">
+      <c r="G21" s="11">
         <v>560</v>
       </c>
-      <c r="H21" s="15">
-        <f>VLOOKUP(B21,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H21" s="11">
         <v>513</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I21" s="12">
         <f t="shared" si="0"/>
         <v>2837</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="15" customHeight="1">
-      <c r="A22" s="17" t="s">
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="13" t="s">
+      <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="10">
         <v>64</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="10">
         <v>0</v>
       </c>
-      <c r="E22" s="15">
+      <c r="E22" s="11">
         <v>80</v>
       </c>
-      <c r="F22" s="15">
+      <c r="F22" s="11">
         <f>VLOOKUP(B22,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>78</v>
       </c>
-      <c r="G22" s="15">
+      <c r="G22" s="11">
         <v>100</v>
       </c>
-      <c r="H22" s="15">
-        <f>VLOOKUP(B22,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H22" s="11">
         <v>67</v>
       </c>
-      <c r="I22" s="16">
+      <c r="I22" s="12">
         <f t="shared" si="0"/>
         <v>389</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="15" customHeight="1">
-      <c r="A23" s="12">
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="8">
         <v>120</v>
       </c>
-      <c r="B23" s="22" t="s">
+      <c r="B23" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="10">
         <v>76</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="10">
         <v>0</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E23" s="11">
         <v>78</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F23" s="11">
         <f>VLOOKUP(B23,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>79</v>
       </c>
-      <c r="G23" s="15">
+      <c r="G23" s="11">
         <v>85</v>
       </c>
-      <c r="H23" s="15">
-        <f>VLOOKUP(B23,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H23" s="11">
         <v>97</v>
       </c>
-      <c r="I23" s="16">
+      <c r="I23" s="12">
         <f t="shared" si="0"/>
         <v>415</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1">
-      <c r="A24" s="20" t="s">
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="21" t="s">
+      <c r="B24" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="10">
         <v>76</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="10">
         <v>0</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E24" s="11">
         <v>78</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F24" s="11">
         <f>VLOOKUP(B24,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>79</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G24" s="11">
         <v>85</v>
       </c>
-      <c r="H24" s="15">
-        <f>VLOOKUP(B24,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H24" s="11">
         <v>97</v>
       </c>
-      <c r="I24" s="16">
+      <c r="I24" s="12">
         <f t="shared" si="0"/>
         <v>415</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1">
-      <c r="A25" s="12">
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="8">
         <v>126</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B25" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="10">
         <v>867</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="10">
         <v>619</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="11">
         <v>740</v>
       </c>
-      <c r="F25" s="15">
+      <c r="F25" s="11">
         <f>VLOOKUP(B25,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>651</v>
       </c>
-      <c r="G25" s="15">
+      <c r="G25" s="11">
         <v>638</v>
       </c>
-      <c r="H25" s="15">
-        <f>VLOOKUP(B25,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H25" s="11">
         <v>506</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="12">
         <f t="shared" si="0"/>
         <v>4021</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15" customHeight="1">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="13" t="s">
+      <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="10">
         <v>222</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="10">
         <v>117</v>
       </c>
-      <c r="E26" s="15">
+      <c r="E26" s="11">
         <v>172</v>
       </c>
-      <c r="F26" s="15">
+      <c r="F26" s="11">
         <f>VLOOKUP(B26,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>119</v>
       </c>
-      <c r="G26" s="15">
+      <c r="G26" s="11">
         <v>154</v>
       </c>
-      <c r="H26" s="15">
-        <f>VLOOKUP(B26,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H26" s="11">
         <v>115</v>
       </c>
-      <c r="I26" s="16">
+      <c r="I26" s="12">
         <f t="shared" si="0"/>
         <v>899</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1">
-      <c r="A27" s="17" t="s">
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="13" t="s">
+      <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="10">
         <v>26</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="10">
         <v>17</v>
       </c>
-      <c r="E27" s="15">
+      <c r="E27" s="11">
         <v>19</v>
       </c>
-      <c r="F27" s="15">
+      <c r="F27" s="11">
         <f>VLOOKUP(B27,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>18</v>
       </c>
-      <c r="G27" s="15">
+      <c r="G27" s="11">
         <v>9</v>
       </c>
-      <c r="H27" s="15">
-        <f>VLOOKUP(B27,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H27" s="11">
         <v>19</v>
       </c>
-      <c r="I27" s="16">
+      <c r="I27" s="12">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15" customHeight="1">
-      <c r="A28" s="17" t="s">
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="13" t="s">
+      <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="10">
         <v>130</v>
       </c>
-      <c r="D28" s="14">
+      <c r="D28" s="10">
         <v>105</v>
       </c>
-      <c r="E28" s="15">
+      <c r="E28" s="11">
         <v>121</v>
       </c>
-      <c r="F28" s="15">
+      <c r="F28" s="11">
         <f>VLOOKUP(B28,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>101</v>
       </c>
-      <c r="G28" s="15">
+      <c r="G28" s="11">
         <v>99</v>
       </c>
-      <c r="H28" s="15">
-        <f>VLOOKUP(B28,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H28" s="11">
         <v>58</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="12">
         <f t="shared" si="0"/>
         <v>614</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="15" customHeight="1">
-      <c r="A29" s="17" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="13" t="s">
+      <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="14">
+      <c r="C29" s="10">
         <v>92</v>
       </c>
-      <c r="D29" s="14">
+      <c r="D29" s="10">
         <v>44</v>
       </c>
-      <c r="E29" s="15">
+      <c r="E29" s="11">
         <v>49</v>
       </c>
-      <c r="F29" s="15">
+      <c r="F29" s="11">
         <f>VLOOKUP(B29,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>54</v>
       </c>
-      <c r="G29" s="15">
+      <c r="G29" s="11">
         <v>66</v>
       </c>
-      <c r="H29" s="15">
-        <f>VLOOKUP(B29,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H29" s="11">
         <v>29</v>
       </c>
-      <c r="I29" s="16">
+      <c r="I29" s="12">
         <f t="shared" si="0"/>
         <v>334</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="15" customHeight="1">
-      <c r="A30" s="17" t="s">
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="13" t="s">
+      <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="14">
+      <c r="C30" s="10">
         <v>17</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D30" s="10">
         <v>12</v>
       </c>
-      <c r="E30" s="15">
+      <c r="E30" s="11">
         <v>12</v>
       </c>
-      <c r="F30" s="15">
+      <c r="F30" s="11">
         <f>VLOOKUP(B30,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>10</v>
       </c>
-      <c r="G30" s="15">
+      <c r="G30" s="11">
         <v>7</v>
       </c>
-      <c r="H30" s="15">
-        <f>VLOOKUP(B30,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H30" s="11">
         <v>7</v>
       </c>
-      <c r="I30" s="16">
+      <c r="I30" s="12">
         <f t="shared" si="0"/>
         <v>65</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1">
-      <c r="A31" s="20" t="s">
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B31" s="21" t="s">
+      <c r="B31" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="14">
+      <c r="C31" s="10">
         <v>380</v>
       </c>
-      <c r="D31" s="14">
+      <c r="D31" s="10">
         <v>324</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="11">
         <v>367</v>
       </c>
-      <c r="F31" s="15">
+      <c r="F31" s="11">
         <f>VLOOKUP(B31,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>349</v>
       </c>
-      <c r="G31" s="15">
+      <c r="G31" s="11">
         <v>303</v>
       </c>
-      <c r="H31" s="15">
-        <f>VLOOKUP(B31,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H31" s="11">
         <v>278</v>
       </c>
-      <c r="I31" s="16">
+      <c r="I31" s="12">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="15" customHeight="1">
-      <c r="A32" s="17">
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="13">
         <v>128</v>
       </c>
-      <c r="B32" s="13" t="s">
+      <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C32" s="10">
         <v>198</v>
       </c>
-      <c r="D32" s="14">
+      <c r="D32" s="10">
         <v>123</v>
       </c>
-      <c r="E32" s="15">
+      <c r="E32" s="11">
         <v>146</v>
       </c>
-      <c r="F32" s="15">
+      <c r="F32" s="11">
         <f>VLOOKUP(B32,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>178</v>
       </c>
-      <c r="G32" s="15">
+      <c r="G32" s="11">
         <v>158</v>
       </c>
-      <c r="H32" s="15">
-        <f>VLOOKUP(B32,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H32" s="11">
         <v>133</v>
       </c>
-      <c r="I32" s="16">
+      <c r="I32" s="12">
         <f t="shared" si="0"/>
         <v>936</v>
       </c>
     </row>
-    <row r="33" spans="1:11" ht="15" customHeight="1">
-      <c r="A33" s="17" t="s">
+    <row r="33" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="13" t="s">
+      <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="10">
         <v>198</v>
       </c>
-      <c r="D33" s="14">
+      <c r="D33" s="10">
         <v>123</v>
       </c>
-      <c r="E33" s="15">
+      <c r="E33" s="11">
         <v>146</v>
       </c>
-      <c r="F33" s="15">
+      <c r="F33" s="11">
         <f>VLOOKUP(B33,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>178</v>
       </c>
-      <c r="G33" s="15">
+      <c r="G33" s="11">
         <v>158</v>
       </c>
-      <c r="H33" s="15">
-        <f>VLOOKUP(B33,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H33" s="11">
         <v>133</v>
       </c>
-      <c r="I33" s="16">
+      <c r="I33" s="12">
         <f t="shared" si="0"/>
         <v>936</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="15" customHeight="1">
-      <c r="A34" s="12">
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="8">
         <v>129</v>
       </c>
-      <c r="B34" s="22" t="s">
+      <c r="B34" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="14">
+      <c r="C34" s="10">
         <v>585</v>
       </c>
-      <c r="D34" s="14">
+      <c r="D34" s="10">
         <v>0</v>
       </c>
-      <c r="E34" s="15">
+      <c r="E34" s="11">
         <v>553</v>
       </c>
-      <c r="F34" s="15">
+      <c r="F34" s="11">
         <f>VLOOKUP(B34,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>555</v>
       </c>
-      <c r="G34" s="15">
+      <c r="G34" s="11">
         <v>545</v>
       </c>
-      <c r="H34" s="15">
-        <f>VLOOKUP(B34,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H34" s="11">
         <v>535</v>
       </c>
-      <c r="I34" s="16">
+      <c r="I34" s="12">
         <f t="shared" si="0"/>
         <v>2773</v>
       </c>
     </row>
-    <row r="35" spans="1:11" ht="15" customHeight="1">
-      <c r="A35" s="17" t="s">
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="13" t="s">
+      <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="14">
+      <c r="C35" s="10">
         <v>585</v>
       </c>
-      <c r="D35" s="14">
+      <c r="D35" s="10">
         <v>0</v>
       </c>
-      <c r="E35" s="15">
+      <c r="E35" s="11">
         <v>553</v>
       </c>
-      <c r="F35" s="15">
+      <c r="F35" s="11">
         <f>VLOOKUP(B35,'[1]○単一等級（第７表）'!$B$5:$D$36,2,)</f>
         <v>555</v>
       </c>
-      <c r="G35" s="15">
+      <c r="G35" s="11">
         <v>545</v>
       </c>
-      <c r="H35" s="15">
-        <f>VLOOKUP(B35,'[3]○単一等級（第７表） R6'!$B$5:$E$36,2,FALSE)</f>
+      <c r="H35" s="11">
         <v>535</v>
       </c>
-      <c r="I35" s="16">
+      <c r="I35" s="12">
         <f t="shared" si="0"/>
         <v>2773</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="15" customHeight="1">
-      <c r="A36" s="17" t="s">
+    <row r="36" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B36" s="13" t="s">
+      <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C36" s="18"/>
-[...5 lines deleted...]
-      <c r="I36" s="16" t="str">
+      <c r="C36" s="14"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="23"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="12" t="str">
         <f t="shared" ref="I36" si="1">IF(COUNT(C36:G36)&gt;0,SUM(C36:G36),"")</f>
         <v/>
       </c>
     </row>
-    <row r="37" spans="1:11" ht="15" customHeight="1">
-[...11 lines deleted...]
-      <c r="A38" s="8" t="s">
+    <row r="37" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="33"/>
+      <c r="B37" s="34"/>
+      <c r="C37" s="24"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
+      <c r="G37" s="26"/>
+      <c r="H37" s="26"/>
+      <c r="I37" s="27"/>
+    </row>
+    <row r="38" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B38" s="9"/>
+      <c r="B38" s="36"/>
       <c r="C38" s="1">
         <f t="shared" ref="C38" si="2">SUM(C5:C36)/2</f>
         <v>2817</v>
       </c>
       <c r="D38" s="2">
         <f>SUM(D5:D36)/2</f>
         <v>1095</v>
       </c>
       <c r="E38" s="2">
         <f>SUM(E5:E36)/2</f>
         <v>2993</v>
       </c>
       <c r="F38" s="2">
         <f>SUM(F5:F36)/2</f>
         <v>2520</v>
       </c>
       <c r="G38" s="2">
         <f>SUM(G5:G36)/2</f>
         <v>2941</v>
       </c>
       <c r="H38" s="2">
         <f>SUM(H5:H36)/2</f>
         <v>2313</v>
       </c>
-      <c r="I38" s="32">
+      <c r="I38" s="28">
         <f>SUM(C38:H38)</f>
         <v>14679</v>
       </c>
-      <c r="K38" s="33"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:11" ht="15" customHeight="1">
+      <c r="K38" s="29"/>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="15" customHeight="1">
+    <row r="40" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B40" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="41" spans="1:11" ht="15" customHeight="1">
+    <row r="41" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B41" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C41" s="34"/>
-[...6 lines deleted...]
-    <row r="42" spans="1:11" ht="12.75" customHeight="1">
+      <c r="C41" s="30"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="30"/>
+    </row>
+    <row r="42" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B42" s="3" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="44" spans="1:11" ht="12.75" customHeight="1">
-      <c r="C44" s="35"/>
+    <row r="44" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C44" s="31"/>
       <c r="D44" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="45" spans="1:11" ht="12.75" customHeight="1">
-      <c r="C45" s="36" t="s">
+    <row r="45" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C45" s="32" t="s">
         <v>50</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:B38"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="96" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader>&amp;R&amp;8第18表　職種別　受検申請者数の推移（単一等級、令和元年度～令和６年度）</oddHeader>
   </headerFooter>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004335681FB23F374293649DDF313DF078" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="978e7ec1a103ea4a60fed06b00413860">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d44c8ac-039a-4195-8d49-abd72f071ad9" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5eaa71030d7b24e12caeeccd36cbe60" ns2:_="" ns3:_="">
     <xsd:import namespace="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -4096,91 +3446,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E05C58DC-F1E8-40B2-8C51-8DDDCD727F45}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A05F4900-3992-4239-9C26-F8A96AE2A4B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E05C58DC-F1E8-40B2-8C51-8DDDCD727F45}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9374B44B-03AF-4AEB-A5C9-E15E348466F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>