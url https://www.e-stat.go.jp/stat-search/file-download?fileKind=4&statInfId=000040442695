--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,150 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{D9389234-5448-4415-BBF6-340EB4369D7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1D5AB79A-FEBE-440D-B7D6-0AA98BCEF188}"/>
+  <xr:revisionPtr revIDLastSave="17" documentId="8_{D9389234-5448-4415-BBF6-340EB4369D7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{46716CF0-78E3-4118-898A-D67CD2B35EFB}"/>
   <bookViews>
-    <workbookView xWindow="3855" yWindow="-14805" windowWidth="21600" windowHeight="13605" xr2:uid="{DD8649CD-F5E4-4A4B-8699-888AB676A95B}"/>
+    <workbookView xWindow="1710" yWindow="-14370" windowWidth="21600" windowHeight="12645" xr2:uid="{DD8649CD-F5E4-4A4B-8699-888AB676A95B}"/>
   </bookViews>
   <sheets>
     <sheet name="〇第20表（特級合格）" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="Ａ" localSheetId="0">#REF!</definedName>
     <definedName name="Ａ">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'〇第20表（特級合格）'!$A$1:$I$39</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H30" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="I29" i="3" s="1"/>
+  <c r="I30" i="3" l="1"/>
+  <c r="I29" i="3"/>
   <c r="I28" i="3"/>
   <c r="I27" i="3"/>
-  <c r="H27" i="3"/>
-[...1 lines deleted...]
-  <c r="I26" i="3" s="1"/>
+  <c r="I26" i="3"/>
   <c r="I25" i="3"/>
-  <c r="H25" i="3"/>
-[...5 lines deleted...]
-  <c r="I22" i="3" s="1"/>
+  <c r="I24" i="3"/>
+  <c r="I23" i="3"/>
+  <c r="I22" i="3"/>
   <c r="I21" i="3"/>
-  <c r="H21" i="3"/>
-[...13 lines deleted...]
-  <c r="I14" i="3" s="1"/>
+  <c r="I20" i="3"/>
+  <c r="I19" i="3"/>
+  <c r="I18" i="3"/>
+  <c r="I17" i="3"/>
+  <c r="I16" i="3"/>
+  <c r="I15" i="3"/>
+  <c r="I14" i="3"/>
   <c r="I13" i="3"/>
-  <c r="H13" i="3"/>
-[...1 lines deleted...]
-  <c r="I12" i="3" s="1"/>
+  <c r="I12" i="3"/>
   <c r="I11" i="3"/>
-  <c r="H11" i="3"/>
-[...1 lines deleted...]
-  <c r="I10" i="3" s="1"/>
+  <c r="I10" i="3"/>
   <c r="I9" i="3"/>
-  <c r="H9" i="3"/>
-[...5 lines deleted...]
-  <c r="I6" i="3" s="1"/>
+  <c r="I8" i="3"/>
+  <c r="I7" i="3"/>
+  <c r="I6" i="3"/>
   <c r="I5" i="3"/>
-  <c r="H5" i="3"/>
   <c r="H32" i="3" l="1"/>
   <c r="I32" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>第20表  職種別　合格者数の推移（特級、令和元年度～令和６年度）</t>
     <rPh sb="9" eb="11">
       <t>ゴウカク</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>レイワ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>モト</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>職種名（※）</t>
@@ -700,362 +671,51 @@
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り 2" xfId="5" xr:uid="{BF96D50F-0D91-4944-B160-DEA090CC294F}"/>
     <cellStyle name="桁区切り 2 2" xfId="1" xr:uid="{104D9FF8-23C0-4FBC-9E1C-6C6AB62DC0CD}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{95CE298F-D77E-49B3-A73B-0DD363FBD0D1}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{939AF960-C136-4EC1-9774-3CC86068E154}"/>
     <cellStyle name="標準 2 3" xfId="4" xr:uid="{21746219-236F-471D-9B05-2D3D0C88E5FB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...310 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1318,54 +978,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{186C5241-C3CE-4EDA-88DB-78C92FB959CC}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:K39"/>
+  <dimension ref="A1:L39"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A21" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M34" sqref="M34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="4" customWidth="1"/>
     <col min="2" max="2" width="29.125" style="4" customWidth="1"/>
     <col min="3" max="9" width="8.625" style="4" customWidth="1"/>
     <col min="10" max="10" width="4.375" style="4" customWidth="1"/>
     <col min="11" max="249" width="9" style="4"/>
     <col min="250" max="250" width="3.625" style="4" customWidth="1"/>
     <col min="251" max="251" width="29.125" style="4" customWidth="1"/>
     <col min="252" max="259" width="8.625" style="4" customWidth="1"/>
     <col min="260" max="260" width="4.375" style="4" customWidth="1"/>
     <col min="261" max="262" width="8.125" style="4" customWidth="1"/>
     <col min="263" max="505" width="9" style="4"/>
     <col min="506" max="506" width="3.625" style="4" customWidth="1"/>
     <col min="507" max="507" width="29.125" style="4" customWidth="1"/>
     <col min="508" max="515" width="8.625" style="4" customWidth="1"/>
     <col min="516" max="516" width="4.375" style="4" customWidth="1"/>
     <col min="517" max="518" width="8.125" style="4" customWidth="1"/>
     <col min="519" max="761" width="9" style="4"/>
     <col min="762" max="762" width="3.625" style="4" customWidth="1"/>
     <col min="763" max="763" width="29.125" style="4" customWidth="1"/>
     <col min="764" max="771" width="8.625" style="4" customWidth="1"/>
     <col min="772" max="772" width="4.375" style="4" customWidth="1"/>
@@ -1711,926 +1371,979 @@
     <col min="15355" max="15355" width="29.125" style="4" customWidth="1"/>
     <col min="15356" max="15363" width="8.625" style="4" customWidth="1"/>
     <col min="15364" max="15364" width="4.375" style="4" customWidth="1"/>
     <col min="15365" max="15366" width="8.125" style="4" customWidth="1"/>
     <col min="15367" max="15609" width="9" style="4"/>
     <col min="15610" max="15610" width="3.625" style="4" customWidth="1"/>
     <col min="15611" max="15611" width="29.125" style="4" customWidth="1"/>
     <col min="15612" max="15619" width="8.625" style="4" customWidth="1"/>
     <col min="15620" max="15620" width="4.375" style="4" customWidth="1"/>
     <col min="15621" max="15622" width="8.125" style="4" customWidth="1"/>
     <col min="15623" max="15865" width="9" style="4"/>
     <col min="15866" max="15866" width="3.625" style="4" customWidth="1"/>
     <col min="15867" max="15867" width="29.125" style="4" customWidth="1"/>
     <col min="15868" max="15875" width="8.625" style="4" customWidth="1"/>
     <col min="15876" max="15876" width="4.375" style="4" customWidth="1"/>
     <col min="15877" max="15878" width="8.125" style="4" customWidth="1"/>
     <col min="15879" max="16121" width="9" style="4"/>
     <col min="16122" max="16122" width="3.625" style="4" customWidth="1"/>
     <col min="16123" max="16123" width="29.125" style="4" customWidth="1"/>
     <col min="16124" max="16131" width="8.625" style="4" customWidth="1"/>
     <col min="16132" max="16132" width="4.375" style="4" customWidth="1"/>
     <col min="16133" max="16134" width="8.125" style="4" customWidth="1"/>
     <col min="16135" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
     </row>
-    <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
     </row>
-    <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="31"/>
       <c r="B4" s="32"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="11"/>
       <c r="I4" s="12"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="13">
         <v>19</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2">
         <v>7</v>
       </c>
       <c r="D5" s="2">
         <v>17</v>
       </c>
       <c r="E5" s="2">
         <v>18</v>
       </c>
       <c r="F5" s="2">
         <v>13</v>
       </c>
       <c r="G5" s="2">
         <v>18</v>
       </c>
       <c r="H5" s="1">
-        <f>VLOOKUP(B5,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>14</v>
       </c>
       <c r="I5" s="15">
         <f>IF(COUNT(C5:H5)&gt;0,SUM(C5:H5),"")</f>
         <v>87</v>
       </c>
-    </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L5" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="13">
         <v>21</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="2">
         <v>23</v>
       </c>
       <c r="D6" s="2">
         <v>50</v>
       </c>
       <c r="E6" s="2">
         <v>147</v>
       </c>
       <c r="F6" s="2">
         <v>89</v>
       </c>
       <c r="G6" s="2">
         <v>118</v>
       </c>
       <c r="H6" s="1">
-        <f>VLOOKUP(B6,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>104</v>
       </c>
       <c r="I6" s="15">
         <f t="shared" ref="I6:I30" si="0">IF(COUNT(C6:H6)&gt;0,SUM(C6:H6),"")</f>
         <v>531</v>
       </c>
-    </row>
-    <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L6" s="4">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="13">
         <v>23</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="2">
         <v>91</v>
       </c>
       <c r="D7" s="2">
         <v>180</v>
       </c>
       <c r="E7" s="2">
         <v>460</v>
       </c>
       <c r="F7" s="2">
         <v>301</v>
       </c>
       <c r="G7" s="2">
         <v>350</v>
       </c>
       <c r="H7" s="1">
-        <f>VLOOKUP(B7,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>395</v>
       </c>
       <c r="I7" s="15">
         <f t="shared" si="0"/>
         <v>1777</v>
       </c>
-    </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L7" s="4">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="13">
         <v>24</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="2">
         <v>10</v>
       </c>
       <c r="D8" s="2">
         <v>6</v>
       </c>
       <c r="E8" s="2">
         <v>21</v>
       </c>
       <c r="F8" s="2">
         <v>12</v>
       </c>
       <c r="G8" s="2">
         <v>19</v>
       </c>
       <c r="H8" s="1">
-        <f>VLOOKUP(B8,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>24</v>
       </c>
       <c r="I8" s="15">
         <f t="shared" si="0"/>
         <v>92</v>
       </c>
-    </row>
-    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L8" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13">
         <v>25</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="2">
         <v>1</v>
       </c>
       <c r="D9" s="2">
         <v>5</v>
       </c>
       <c r="E9" s="2">
         <v>9</v>
       </c>
       <c r="F9" s="2">
         <v>5</v>
       </c>
       <c r="G9" s="2">
         <v>3</v>
       </c>
       <c r="H9" s="1">
-        <f>VLOOKUP(B9,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>2</v>
       </c>
       <c r="I9" s="15">
         <f t="shared" si="0"/>
         <v>25</v>
       </c>
-    </row>
-    <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L9" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="13">
         <v>26</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="2">
         <v>7</v>
       </c>
       <c r="D10" s="2">
         <v>8</v>
       </c>
       <c r="E10" s="2">
         <v>28</v>
       </c>
       <c r="F10" s="2">
         <v>26</v>
       </c>
       <c r="G10" s="2">
         <v>23</v>
       </c>
       <c r="H10" s="1">
-        <f>VLOOKUP(B10,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>29</v>
       </c>
       <c r="I10" s="15">
         <f t="shared" si="0"/>
         <v>121</v>
       </c>
-    </row>
-    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L10" s="4">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="13">
         <v>29</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="2">
         <v>17</v>
       </c>
       <c r="D11" s="2">
         <v>21</v>
       </c>
       <c r="E11" s="2">
         <v>45</v>
       </c>
       <c r="F11" s="2">
         <v>36</v>
       </c>
       <c r="G11" s="2">
         <v>39</v>
       </c>
       <c r="H11" s="1">
-        <f>VLOOKUP(B11,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>50</v>
       </c>
       <c r="I11" s="15">
         <f t="shared" si="0"/>
         <v>208</v>
       </c>
-    </row>
-    <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L11" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="13">
         <v>30</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="2">
         <v>8</v>
       </c>
       <c r="D12" s="2">
         <v>9</v>
       </c>
       <c r="E12" s="2">
         <v>30</v>
       </c>
       <c r="F12" s="2">
         <v>20</v>
       </c>
       <c r="G12" s="2">
         <v>20</v>
       </c>
       <c r="H12" s="1">
-        <f>VLOOKUP(B12,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>33</v>
       </c>
       <c r="I12" s="15">
         <f t="shared" si="0"/>
         <v>120</v>
       </c>
-    </row>
-    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L12" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="13">
         <v>35</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="2">
         <v>34</v>
       </c>
       <c r="D13" s="2">
         <v>94</v>
       </c>
       <c r="E13" s="2">
         <v>150</v>
       </c>
       <c r="F13" s="2">
         <v>110</v>
       </c>
       <c r="G13" s="2">
         <v>87</v>
       </c>
       <c r="H13" s="1">
-        <f>VLOOKUP(B13,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>145</v>
       </c>
       <c r="I13" s="15">
         <f t="shared" si="0"/>
         <v>620</v>
       </c>
-    </row>
-    <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L13" s="4">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="13">
         <v>37</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="2">
         <v>51</v>
       </c>
       <c r="D14" s="2">
         <v>87</v>
       </c>
       <c r="E14" s="2">
         <v>161</v>
       </c>
       <c r="F14" s="2">
         <v>138</v>
       </c>
       <c r="G14" s="2">
         <v>108</v>
       </c>
       <c r="H14" s="1">
-        <f>VLOOKUP(B14,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>132</v>
       </c>
       <c r="I14" s="15">
         <f t="shared" si="0"/>
         <v>677</v>
       </c>
-    </row>
-    <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L14" s="4">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="13">
         <v>38</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="2">
         <v>5</v>
       </c>
       <c r="D15" s="2">
         <v>6</v>
       </c>
       <c r="E15" s="2">
         <v>11</v>
       </c>
       <c r="F15" s="2">
         <v>7</v>
       </c>
       <c r="G15" s="2">
         <v>8</v>
       </c>
       <c r="H15" s="1">
-        <f>VLOOKUP(B15,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>12</v>
       </c>
       <c r="I15" s="15">
         <f t="shared" si="0"/>
         <v>49</v>
       </c>
-    </row>
-    <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L15" s="4">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="13">
         <v>39</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="2">
         <v>161</v>
       </c>
       <c r="D16" s="2">
         <v>156</v>
       </c>
       <c r="E16" s="2">
         <v>296</v>
       </c>
       <c r="F16" s="2">
         <v>174</v>
       </c>
       <c r="G16" s="2">
         <v>141</v>
       </c>
       <c r="H16" s="1">
-        <f>VLOOKUP(B16,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>151</v>
       </c>
       <c r="I16" s="15">
         <f t="shared" si="0"/>
         <v>1079</v>
       </c>
-    </row>
-    <row r="17" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L16" s="4">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="13">
         <v>41</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="2">
         <v>53</v>
       </c>
       <c r="D17" s="2">
         <v>68</v>
       </c>
       <c r="E17" s="2">
         <v>127</v>
       </c>
       <c r="F17" s="2">
         <v>94</v>
       </c>
       <c r="G17" s="2">
         <v>92</v>
       </c>
       <c r="H17" s="1">
-        <f>VLOOKUP(B17,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>89</v>
       </c>
       <c r="I17" s="15">
         <f t="shared" si="0"/>
         <v>523</v>
       </c>
-    </row>
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L17" s="4">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="13">
         <v>42</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="2">
         <v>15</v>
       </c>
       <c r="D18" s="2">
         <v>34</v>
       </c>
       <c r="E18" s="2">
         <v>56</v>
       </c>
       <c r="F18" s="2">
         <v>59</v>
       </c>
       <c r="G18" s="2">
         <v>30</v>
       </c>
       <c r="H18" s="1">
-        <f>VLOOKUP(B18,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>52</v>
       </c>
       <c r="I18" s="15">
         <f t="shared" si="0"/>
         <v>246</v>
       </c>
-    </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L18" s="4">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="13">
         <v>44</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="2">
         <v>26</v>
       </c>
       <c r="D19" s="2">
         <v>36</v>
       </c>
       <c r="E19" s="2">
         <v>38</v>
       </c>
       <c r="F19" s="2">
         <v>41</v>
       </c>
       <c r="G19" s="2">
         <v>29</v>
       </c>
       <c r="H19" s="1">
-        <f>VLOOKUP(B19,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>27</v>
       </c>
       <c r="I19" s="15">
         <f t="shared" si="0"/>
         <v>197</v>
       </c>
-    </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L19" s="4">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="13">
         <v>45</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="2">
         <v>7</v>
       </c>
       <c r="D20" s="2">
         <v>8</v>
       </c>
       <c r="E20" s="2">
         <v>10</v>
       </c>
       <c r="F20" s="2">
         <v>9</v>
       </c>
       <c r="G20" s="2">
         <v>9</v>
       </c>
       <c r="H20" s="1">
-        <f>VLOOKUP(B20,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>7</v>
       </c>
       <c r="I20" s="15">
         <f t="shared" si="0"/>
         <v>50</v>
       </c>
-    </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L20" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="13">
         <v>46</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="2">
         <v>4</v>
       </c>
       <c r="D21" s="2">
         <v>6</v>
       </c>
       <c r="E21" s="2">
         <v>11</v>
       </c>
       <c r="F21" s="2">
         <v>7</v>
       </c>
       <c r="G21" s="2">
         <v>4</v>
       </c>
       <c r="H21" s="1">
-        <f>VLOOKUP(B21,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>6</v>
       </c>
       <c r="I21" s="15">
         <f t="shared" si="0"/>
         <v>38</v>
       </c>
-    </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L21" s="4">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="13">
         <v>50</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="2">
         <v>7</v>
       </c>
       <c r="D22" s="2">
         <v>8</v>
       </c>
       <c r="E22" s="2">
         <v>16</v>
       </c>
       <c r="F22" s="2">
         <v>9</v>
       </c>
       <c r="G22" s="2">
         <v>11</v>
       </c>
       <c r="H22" s="1">
-        <f>VLOOKUP(B22,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>17</v>
       </c>
       <c r="I22" s="15">
         <f t="shared" si="0"/>
         <v>68</v>
       </c>
-    </row>
-    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L22" s="4">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="13">
         <v>51</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="2">
         <v>4</v>
       </c>
       <c r="D23" s="2">
         <v>19</v>
       </c>
       <c r="E23" s="2">
         <v>10</v>
       </c>
       <c r="F23" s="2">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>11</v>
       </c>
       <c r="H23" s="1">
-        <f>VLOOKUP(B23,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>21</v>
       </c>
       <c r="I23" s="15">
         <f t="shared" si="0"/>
         <v>75</v>
       </c>
-    </row>
-    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L23" s="4">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="13">
         <v>52</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="2">
         <v>18</v>
       </c>
       <c r="D24" s="2">
         <v>22</v>
       </c>
       <c r="E24" s="2">
         <v>34</v>
       </c>
       <c r="F24" s="2">
         <v>42</v>
       </c>
       <c r="G24" s="2">
         <v>48</v>
       </c>
       <c r="H24" s="1">
-        <f>VLOOKUP(B24,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>37</v>
       </c>
       <c r="I24" s="15">
         <f t="shared" si="0"/>
         <v>201</v>
       </c>
-    </row>
-    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L24" s="4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="13">
         <v>53</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="2">
         <v>14</v>
       </c>
       <c r="D25" s="2">
         <v>23</v>
       </c>
       <c r="E25" s="2">
         <v>43</v>
       </c>
       <c r="F25" s="2">
         <v>50</v>
       </c>
       <c r="G25" s="2">
         <v>23</v>
       </c>
       <c r="H25" s="1">
-        <f>VLOOKUP(B25,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>50</v>
       </c>
       <c r="I25" s="15">
         <f t="shared" si="0"/>
         <v>203</v>
       </c>
-    </row>
-    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L25" s="4">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="13">
         <v>55</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="2">
         <v>44</v>
       </c>
       <c r="D26" s="2">
         <v>39</v>
       </c>
       <c r="E26" s="2">
         <v>92</v>
       </c>
       <c r="F26" s="2">
         <v>55</v>
       </c>
       <c r="G26" s="2">
         <v>61</v>
       </c>
       <c r="H26" s="1">
-        <f>VLOOKUP(B26,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>128</v>
       </c>
       <c r="I26" s="15">
         <f t="shared" si="0"/>
         <v>419</v>
       </c>
-    </row>
-    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L26" s="4">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="13">
         <v>60</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="3">
         <v>1</v>
       </c>
       <c r="D27" s="2">
         <v>0</v>
       </c>
       <c r="E27" s="3">
         <v>1</v>
       </c>
       <c r="F27" s="2">
         <v>6</v>
       </c>
       <c r="G27" s="2">
         <v>3</v>
       </c>
       <c r="H27" s="1">
-        <f>VLOOKUP(B27,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>1</v>
       </c>
       <c r="I27" s="15">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-    </row>
-    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L27" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="13">
         <v>61</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="2">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="2">
         <v>0</v>
       </c>
       <c r="F28" s="2">
         <v>0</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="1">
         <v>0</v>
       </c>
       <c r="I28" s="15">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L28" s="4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="13">
         <v>73</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="2">
         <v>50</v>
       </c>
       <c r="D29" s="2">
         <v>47</v>
       </c>
       <c r="E29" s="2">
         <v>148</v>
       </c>
       <c r="F29" s="2">
         <v>91</v>
       </c>
       <c r="G29" s="2">
         <v>99</v>
       </c>
       <c r="H29" s="1">
-        <f>VLOOKUP(B29,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>115</v>
       </c>
       <c r="I29" s="15">
         <f t="shared" si="0"/>
         <v>550</v>
       </c>
-    </row>
-    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L29" s="4">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="13">
         <v>76</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="2">
         <v>12</v>
       </c>
       <c r="D30" s="2">
         <v>11</v>
       </c>
       <c r="E30" s="2">
         <v>31</v>
       </c>
       <c r="F30" s="2">
         <v>14</v>
       </c>
       <c r="G30" s="2">
         <v>19</v>
       </c>
       <c r="H30" s="1">
-        <f>VLOOKUP(B30,'[1]○特級（第2表）'!$B$7:$D$32,3,FALSE)</f>
         <v>22</v>
       </c>
       <c r="I30" s="15">
         <f t="shared" si="0"/>
         <v>109</v>
       </c>
-    </row>
-    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="L30" s="4">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="16"/>
       <c r="B31" s="17"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="19"/>
       <c r="I31" s="20"/>
     </row>
-    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="21">
         <v>670</v>
       </c>
       <c r="D32" s="21">
         <v>960</v>
       </c>
       <c r="E32" s="21">
         <v>1993</v>
       </c>
       <c r="F32" s="21">
         <v>1418</v>
       </c>
       <c r="G32" s="21">
         <v>1373</v>
       </c>
       <c r="H32" s="22">
         <f t="shared" ref="H32" si="1">SUM(H5:H30)</f>
         <v>1663</v>
       </c>
       <c r="I32" s="23">
         <f>SUM(C32:H32)</f>
@@ -2703,65 +2416,56 @@
     <mergeCell ref="A32:B32"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;8第20表　職種別　合格者数推移（特級、令和元年度～令和６年度）</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004335681FB23F374293649DDF313DF078" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="978e7ec1a103ea4a60fed06b00413860">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d44c8ac-039a-4195-8d49-abd72f071ad9" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5eaa71030d7b24e12caeeccd36cbe60" ns2:_="" ns3:_="">
     <xsd:import namespace="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -2954,98 +2658,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAECD675-2554-4FBE-A01B-B4ED0DD57290}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E3D3945-D5E2-4321-943C-0AE702A5B8D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{512DAB53-C523-4E67-8601-4C483C966B37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E3D3945-D5E2-4321-943C-0AE702A5B8D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAECD675-2554-4FBE-A01B-B4ED0DD57290}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>