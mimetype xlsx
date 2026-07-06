--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,64 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="78" documentId="8_{77E60C07-5D9B-4F9C-85B6-D5AD3B272D1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3A87384F-B626-454E-8AB1-EBAE0332F2AB}"/>
+  <xr:revisionPtr revIDLastSave="80" documentId="8_{77E60C07-5D9B-4F9C-85B6-D5AD3B272D1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BD899784-9C5B-46ED-8883-7D7BBA7D6AA6}"/>
   <bookViews>
-    <workbookView xWindow="1080" yWindow="1080" windowWidth="21600" windowHeight="13605" xr2:uid="{BB1B35AB-E88D-44BD-9FA3-489746B9516F}"/>
+    <workbookView xWindow="1710" yWindow="-14370" windowWidth="21600" windowHeight="12645" xr2:uid="{BB1B35AB-E88D-44BD-9FA3-489746B9516F}"/>
   </bookViews>
   <sheets>
     <sheet name="〇第24表（3級合格）" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'〇第24表（3級合格）'!$A$4:$I$4</definedName>
     <definedName name="Ａ" localSheetId="0">#REF!</definedName>
     <definedName name="Ａ">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'〇第24表（3級合格）'!$A$1:$I$146</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'〇第24表（3級合格）'!$3:$4</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -175,112 +173,50 @@
   <c r="I26" i="3"/>
   <c r="I25" i="3"/>
   <c r="I24" i="3"/>
   <c r="I23" i="3"/>
   <c r="I22" i="3"/>
   <c r="I21" i="3"/>
   <c r="I20" i="3"/>
   <c r="I19" i="3"/>
   <c r="I18" i="3"/>
   <c r="I17" i="3"/>
   <c r="I16" i="3"/>
   <c r="I15" i="3"/>
   <c r="I14" i="3"/>
   <c r="I13" i="3"/>
   <c r="I12" i="3"/>
   <c r="I11" i="3"/>
   <c r="I10" i="3"/>
   <c r="I9" i="3"/>
   <c r="I8" i="3"/>
   <c r="I7" i="3"/>
   <c r="I6" i="3"/>
   <c r="I5" i="3"/>
 </calcChain>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="154">
   <si>
     <t>　 職種名（※）</t>
   </si>
   <si>
     <t>元年度</t>
     <rPh sb="0" eb="1">
       <t>ガン</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>３年度</t>
     <rPh sb="1" eb="3">
@@ -854,73 +790,73 @@
       <t>ゴウカク</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>レイワ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ガン</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>６年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>シーケンス制御作業（令和５年度から職種として独立）</t>
-    <phoneticPr fontId="11"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>※：林業職種およびシャッター施工職種については、令和6年度まで技能検定の実績がないことから、上表には記載していない。　</t>
   </si>
   <si>
     <t>※：作業名左に(*)があるものは随時３級のみの実施。</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="178" formatCode="#,##0_);\(#,##0\)"/>
     <numFmt numFmtId="179" formatCode="#,##0_ "/>
     <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="181" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
@@ -930,65 +866,50 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
-      <family val="3"/>
-[...13 lines deleted...]
-      <name val="MS P ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -1245,73 +1166,73 @@
     </xf>
     <xf numFmtId="180" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{1EA861E1-5C62-489A-BD81-71259394D106}"/>
     <cellStyle name="桁区切り 2 2" xfId="1" xr:uid="{B544677F-610A-4102-B626-70FB42D85E43}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{57797574-AFCA-47C8-926C-59139D046D47}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{08C928F0-E339-400A-8B91-18E1992C7A94}"/>
     <cellStyle name="標準 2 2 2" xfId="5" xr:uid="{370D04F8-5E43-4D4F-B12D-F16CFD25C55A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1591,65 +1512,65 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D379B3FA-AF6D-435E-A61E-4D028CE51485}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D379B3FA-AF6D-435E-A61E-4D028CE51485}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:Q146"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A132" zoomScale="117" zoomScaleNormal="100" zoomScaleSheetLayoutView="117" workbookViewId="0">
-      <selection activeCell="E141" sqref="E141"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A10" zoomScale="117" zoomScaleNormal="100" zoomScaleSheetLayoutView="117" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="5" customWidth="1"/>
     <col min="2" max="2" width="33.625" style="5" customWidth="1"/>
     <col min="3" max="8" width="8.625" style="7" customWidth="1"/>
     <col min="9" max="9" width="8.625" style="8" customWidth="1"/>
     <col min="10" max="10" width="11.625" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.875" style="9"/>
     <col min="12" max="250" width="8.875" style="5"/>
     <col min="251" max="251" width="3.625" style="5" customWidth="1"/>
     <col min="252" max="252" width="31" style="5" customWidth="1"/>
     <col min="253" max="260" width="8.625" style="5" customWidth="1"/>
     <col min="261" max="263" width="8.875" style="5"/>
     <col min="264" max="264" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="265" max="506" width="8.875" style="5"/>
     <col min="507" max="507" width="3.625" style="5" customWidth="1"/>
     <col min="508" max="508" width="31" style="5" customWidth="1"/>
     <col min="509" max="516" width="8.625" style="5" customWidth="1"/>
     <col min="517" max="519" width="8.875" style="5"/>
     <col min="520" max="520" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="521" max="762" width="8.875" style="5"/>
     <col min="763" max="763" width="3.625" style="5" customWidth="1"/>
     <col min="764" max="764" width="31" style="5" customWidth="1"/>
     <col min="765" max="772" width="8.625" style="5" customWidth="1"/>
     <col min="773" max="775" width="8.875" style="5"/>
     <col min="776" max="776" width="7.5" style="5" bestFit="1" customWidth="1"/>
@@ -1994,4375 +1915,4347 @@
     <col min="15356" max="15356" width="31" style="5" customWidth="1"/>
     <col min="15357" max="15364" width="8.625" style="5" customWidth="1"/>
     <col min="15365" max="15367" width="8.875" style="5"/>
     <col min="15368" max="15368" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="15369" max="15610" width="8.875" style="5"/>
     <col min="15611" max="15611" width="3.625" style="5" customWidth="1"/>
     <col min="15612" max="15612" width="31" style="5" customWidth="1"/>
     <col min="15613" max="15620" width="8.625" style="5" customWidth="1"/>
     <col min="15621" max="15623" width="8.875" style="5"/>
     <col min="15624" max="15624" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="15625" max="15866" width="8.875" style="5"/>
     <col min="15867" max="15867" width="3.625" style="5" customWidth="1"/>
     <col min="15868" max="15868" width="31" style="5" customWidth="1"/>
     <col min="15869" max="15876" width="8.625" style="5" customWidth="1"/>
     <col min="15877" max="15879" width="8.875" style="5"/>
     <col min="15880" max="15880" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="15881" max="16122" width="8.875" style="5"/>
     <col min="16123" max="16123" width="3.625" style="5" customWidth="1"/>
     <col min="16124" max="16124" width="31" style="5" customWidth="1"/>
     <col min="16125" max="16132" width="8.625" style="5" customWidth="1"/>
     <col min="16133" max="16135" width="8.875" style="5"/>
     <col min="16136" max="16136" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="16137" max="16384" width="8.875" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="6" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="46" t="s">
+    <row r="2" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="47"/>
+      <c r="B3" s="49"/>
       <c r="C3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>150</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="15" customHeight="1">
-      <c r="A4" s="48" t="s">
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="49"/>
+      <c r="B4" s="51"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="12"/>
     </row>
-    <row r="5" spans="1:11" ht="15" customHeight="1">
+    <row r="5" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="13">
         <v>1</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
         <v>1446</v>
       </c>
       <c r="D5" s="1">
         <v>1465</v>
       </c>
       <c r="E5" s="1">
         <v>1824</v>
       </c>
       <c r="F5" s="1">
         <v>1740</v>
       </c>
       <c r="G5" s="1">
         <v>2219</v>
       </c>
       <c r="H5" s="1">
         <v>2036</v>
       </c>
       <c r="I5" s="15">
         <f>IF(COUNT(C5:H5)&gt;0,SUM(C5:H5),"")</f>
         <v>10730</v>
       </c>
     </row>
-    <row r="6" spans="1:11" ht="15" customHeight="1">
+    <row r="6" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="16"/>
       <c r="B6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="1">
         <v>1446</v>
       </c>
       <c r="D6" s="1">
         <v>1465</v>
       </c>
       <c r="E6" s="1">
         <v>1824</v>
       </c>
       <c r="F6" s="1">
         <v>1740</v>
       </c>
       <c r="G6" s="1">
         <v>2219</v>
       </c>
       <c r="H6" s="1">
         <v>2036</v>
       </c>
       <c r="I6" s="15">
         <f t="shared" ref="I6:I69" si="0">IF(COUNT(C6:H6)&gt;0,SUM(C6:H6),"")</f>
         <v>10730</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15" customHeight="1">
+    <row r="7" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="13">
         <v>3</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="1">
         <v>63</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="18">
         <v>78</v>
       </c>
       <c r="F7" s="1">
         <v>37</v>
       </c>
       <c r="G7" s="1">
         <v>68</v>
       </c>
       <c r="H7" s="1">
         <v>69</v>
       </c>
       <c r="I7" s="15">
         <f t="shared" si="0"/>
         <v>315</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="15" customHeight="1">
+    <row r="8" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="16"/>
       <c r="B8" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="1">
         <v>63</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="18">
         <v>78</v>
       </c>
       <c r="F8" s="1">
         <v>37</v>
       </c>
       <c r="G8" s="1">
         <v>68</v>
       </c>
       <c r="H8" s="1">
         <v>69</v>
       </c>
       <c r="I8" s="15">
         <f t="shared" si="0"/>
         <v>315</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="15" customHeight="1">
+    <row r="9" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13">
         <v>4</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1">
         <v>86567</v>
       </c>
       <c r="D9" s="1">
         <v>90319</v>
       </c>
       <c r="E9" s="1">
         <v>128734</v>
       </c>
       <c r="F9" s="1">
         <v>124490</v>
       </c>
       <c r="G9" s="1">
         <v>114416</v>
       </c>
       <c r="H9" s="1">
         <v>79537</v>
       </c>
       <c r="I9" s="15">
         <f t="shared" si="0"/>
         <v>624063</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="15" customHeight="1">
+    <row r="10" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="19"/>
       <c r="B10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="2">
         <v>48214</v>
       </c>
       <c r="D10" s="2">
         <v>53882</v>
       </c>
       <c r="E10" s="2">
         <v>91334</v>
       </c>
       <c r="F10" s="2">
         <v>92937</v>
       </c>
       <c r="G10" s="1">
         <v>84813</v>
       </c>
       <c r="H10" s="1">
         <v>60928</v>
       </c>
       <c r="I10" s="15">
         <f t="shared" si="0"/>
         <v>432108</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="15" customHeight="1">
+    <row r="11" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="19"/>
       <c r="B11" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2">
         <v>20065</v>
       </c>
       <c r="D11" s="2">
         <v>15724</v>
       </c>
       <c r="E11" s="2">
         <v>18744</v>
       </c>
       <c r="F11" s="2">
         <v>16006</v>
       </c>
       <c r="G11" s="1">
         <v>14142</v>
       </c>
       <c r="H11" s="1">
         <v>7907</v>
       </c>
       <c r="I11" s="15">
         <f t="shared" si="0"/>
         <v>92588</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="15" customHeight="1">
+    <row r="12" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="16"/>
       <c r="B12" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="2">
         <v>18288</v>
       </c>
       <c r="D12" s="2">
         <v>20713</v>
       </c>
       <c r="E12" s="2">
         <v>18656</v>
       </c>
       <c r="F12" s="2">
         <v>15547</v>
       </c>
       <c r="G12" s="1">
         <v>15461</v>
       </c>
       <c r="H12" s="1">
         <v>10702</v>
       </c>
       <c r="I12" s="15">
         <f t="shared" si="0"/>
         <v>99367</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
     </row>
-    <row r="13" spans="1:11" ht="15" customHeight="1">
+    <row r="13" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="13">
         <v>6</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="2">
         <v>6112</v>
       </c>
       <c r="D13" s="2">
         <v>3893</v>
       </c>
       <c r="E13" s="2">
         <v>4894</v>
       </c>
       <c r="F13" s="2">
         <v>5758</v>
       </c>
       <c r="G13" s="1">
         <v>5923</v>
       </c>
       <c r="H13" s="1">
         <v>5825</v>
       </c>
       <c r="I13" s="15">
         <f t="shared" si="0"/>
         <v>32405</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="15" customHeight="1">
+    <row r="14" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="16"/>
       <c r="B14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2">
         <v>6112</v>
       </c>
       <c r="D14" s="2">
         <v>3893</v>
       </c>
       <c r="E14" s="2">
         <v>4894</v>
       </c>
       <c r="F14" s="2">
         <v>5758</v>
       </c>
       <c r="G14" s="1">
         <v>5923</v>
       </c>
       <c r="H14" s="1">
         <v>5825</v>
       </c>
       <c r="I14" s="15">
         <f t="shared" si="0"/>
         <v>32405</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="15" customHeight="1">
+    <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="13">
         <v>7</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="2">
         <v>1636</v>
       </c>
       <c r="D15" s="2">
         <v>1703</v>
       </c>
       <c r="E15" s="2">
         <v>1186</v>
       </c>
       <c r="F15" s="2">
         <v>753</v>
       </c>
       <c r="G15" s="1">
         <v>605</v>
       </c>
       <c r="H15" s="1">
         <v>580</v>
       </c>
       <c r="I15" s="15">
         <f t="shared" si="0"/>
         <v>6463</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="15" customHeight="1">
+    <row r="16" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="19"/>
       <c r="B16" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="2">
         <v>1144</v>
       </c>
       <c r="D16" s="2">
         <v>1346</v>
       </c>
       <c r="E16" s="2">
         <v>881</v>
       </c>
       <c r="F16" s="2">
         <v>579</v>
       </c>
       <c r="G16" s="1">
         <v>481</v>
       </c>
       <c r="H16" s="1">
         <v>415</v>
       </c>
       <c r="I16" s="15">
         <f t="shared" si="0"/>
         <v>4846</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="15" customHeight="1">
+    <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="16"/>
       <c r="B17" s="17" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="2">
         <v>492</v>
       </c>
       <c r="D17" s="2">
         <v>357</v>
       </c>
       <c r="E17" s="2">
         <v>305</v>
       </c>
       <c r="F17" s="2">
         <v>174</v>
       </c>
       <c r="G17" s="1">
         <v>124</v>
       </c>
       <c r="H17" s="1">
         <v>165</v>
       </c>
       <c r="I17" s="15">
         <f t="shared" si="0"/>
         <v>1617</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="15" customHeight="1">
+    <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="13">
         <v>8</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="21">
         <v>2681</v>
       </c>
       <c r="D18" s="21">
         <v>2508</v>
       </c>
       <c r="E18" s="21">
         <v>2962</v>
       </c>
       <c r="F18" s="21">
         <v>2896</v>
       </c>
       <c r="G18" s="1">
         <v>3084</v>
       </c>
       <c r="H18" s="1">
         <v>2629</v>
       </c>
       <c r="I18" s="15">
         <f t="shared" si="0"/>
         <v>16760</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="15" customHeight="1">
+    <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="16"/>
       <c r="B19" s="17" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="21">
         <v>2681</v>
       </c>
       <c r="D19" s="21">
         <v>2508</v>
       </c>
       <c r="E19" s="21">
         <v>2962</v>
       </c>
       <c r="F19" s="21">
         <v>2896</v>
       </c>
       <c r="G19" s="1">
         <v>3084</v>
       </c>
       <c r="H19" s="1">
         <v>2629</v>
       </c>
       <c r="I19" s="15">
         <f t="shared" si="0"/>
         <v>16760</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="15" customHeight="1">
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="13">
         <v>9</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="2">
         <v>141</v>
       </c>
       <c r="D20" s="2">
         <v>79</v>
       </c>
       <c r="E20" s="2">
         <v>117</v>
       </c>
       <c r="F20" s="2">
         <v>188</v>
       </c>
       <c r="G20" s="1">
         <v>167</v>
       </c>
       <c r="H20" s="1">
         <v>188</v>
       </c>
       <c r="I20" s="15">
         <f t="shared" si="0"/>
         <v>880</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="15" customHeight="1">
+    <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="19"/>
       <c r="B21" s="20" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="2">
         <v>37</v>
       </c>
       <c r="D21" s="2">
         <v>30</v>
       </c>
       <c r="E21" s="2">
         <v>16</v>
       </c>
       <c r="F21" s="2">
         <v>33</v>
       </c>
       <c r="G21" s="1">
         <v>13</v>
       </c>
       <c r="H21" s="1">
         <v>16</v>
       </c>
       <c r="I21" s="15">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="15" customHeight="1">
+    <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="19"/>
       <c r="B22" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2">
         <v>18</v>
       </c>
       <c r="D22" s="2">
         <v>8</v>
       </c>
       <c r="E22" s="2">
         <v>13</v>
       </c>
       <c r="F22" s="2">
         <v>22</v>
       </c>
       <c r="G22" s="1">
         <v>14</v>
       </c>
       <c r="H22" s="1">
         <v>17</v>
       </c>
       <c r="I22" s="15">
         <f t="shared" si="0"/>
         <v>92</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="15" customHeight="1">
+    <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="16"/>
       <c r="B23" s="17" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="2">
         <v>86</v>
       </c>
       <c r="D23" s="2">
         <v>41</v>
       </c>
       <c r="E23" s="2">
         <v>88</v>
       </c>
       <c r="F23" s="2">
         <v>133</v>
       </c>
       <c r="G23" s="1">
         <v>140</v>
       </c>
       <c r="H23" s="1">
         <v>155</v>
       </c>
       <c r="I23" s="15">
         <f t="shared" si="0"/>
         <v>643</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="15" customHeight="1">
+    <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="13">
         <v>11</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="21">
         <v>150</v>
       </c>
       <c r="D24" s="21">
         <v>196</v>
       </c>
       <c r="E24" s="21">
         <v>198</v>
       </c>
       <c r="F24" s="21">
         <v>22</v>
       </c>
       <c r="G24" s="1">
         <v>123</v>
       </c>
       <c r="H24" s="1">
         <v>99</v>
       </c>
       <c r="I24" s="15">
         <f t="shared" si="0"/>
         <v>788</v>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1">
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="16"/>
       <c r="B25" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="21">
         <v>150</v>
       </c>
       <c r="D25" s="21">
         <v>196</v>
       </c>
       <c r="E25" s="21">
         <v>198</v>
       </c>
       <c r="F25" s="21">
         <v>22</v>
       </c>
       <c r="G25" s="1">
         <v>123</v>
       </c>
       <c r="H25" s="1">
         <v>99</v>
       </c>
       <c r="I25" s="15">
         <f t="shared" si="0"/>
         <v>788</v>
       </c>
     </row>
-    <row r="26" spans="1:9" ht="15" customHeight="1">
+    <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="13">
         <v>12</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="2">
         <v>2186</v>
       </c>
       <c r="D26" s="2">
         <v>2124</v>
       </c>
       <c r="E26" s="2">
         <v>2095</v>
       </c>
       <c r="F26" s="2">
         <v>1539</v>
       </c>
       <c r="G26" s="1">
         <v>1514</v>
       </c>
       <c r="H26" s="1">
         <v>1566</v>
       </c>
       <c r="I26" s="15">
         <f t="shared" si="0"/>
         <v>11024</v>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1">
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="16"/>
       <c r="B27" s="17" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="2">
         <v>2186</v>
       </c>
       <c r="D27" s="2">
         <v>2124</v>
       </c>
       <c r="E27" s="2">
         <v>2095</v>
       </c>
       <c r="F27" s="2">
         <v>1539</v>
       </c>
       <c r="G27" s="1">
         <v>1514</v>
       </c>
       <c r="H27" s="1">
         <v>1566</v>
       </c>
       <c r="I27" s="15">
         <f t="shared" si="0"/>
         <v>11024</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="15" customHeight="1">
+    <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="13">
         <v>13</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="21">
         <v>783</v>
       </c>
       <c r="D28" s="21">
         <v>1385</v>
       </c>
       <c r="E28" s="21">
         <v>1074</v>
       </c>
       <c r="F28" s="21">
         <v>1043</v>
       </c>
       <c r="G28" s="1">
         <v>874</v>
       </c>
       <c r="H28" s="1">
         <v>609</v>
       </c>
       <c r="I28" s="15">
         <f t="shared" si="0"/>
         <v>5768</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="15" customHeight="1">
+    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="16"/>
       <c r="B29" s="17" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="21">
         <v>783</v>
       </c>
       <c r="D29" s="21">
         <v>1385</v>
       </c>
       <c r="E29" s="21">
         <v>1074</v>
       </c>
       <c r="F29" s="21">
         <v>1043</v>
       </c>
       <c r="G29" s="1">
         <v>874</v>
       </c>
       <c r="H29" s="1">
         <v>609</v>
       </c>
       <c r="I29" s="15">
         <f t="shared" si="0"/>
         <v>5768</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="15" customHeight="1">
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="13">
         <v>15</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="2">
         <v>755</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>689</v>
       </c>
       <c r="F30" s="2">
         <v>565</v>
       </c>
       <c r="G30" s="1">
         <v>564</v>
       </c>
       <c r="H30" s="1">
         <v>517</v>
       </c>
       <c r="I30" s="15">
         <f t="shared" si="0"/>
         <v>3090</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1">
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="16"/>
       <c r="B31" s="17" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="2">
         <v>755</v>
       </c>
       <c r="D31" s="2">
         <v>0</v>
       </c>
       <c r="E31" s="2">
         <v>689</v>
       </c>
       <c r="F31" s="2">
         <v>565</v>
       </c>
       <c r="G31" s="1">
         <v>564</v>
       </c>
       <c r="H31" s="1">
         <v>517</v>
       </c>
       <c r="I31" s="15">
         <f t="shared" si="0"/>
         <v>3090</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="15" customHeight="1">
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="13">
         <v>16</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="2">
         <v>1382</v>
       </c>
       <c r="D32" s="2">
         <v>939</v>
       </c>
       <c r="E32" s="2">
         <v>1295</v>
       </c>
       <c r="F32" s="2">
         <v>1158</v>
       </c>
       <c r="G32" s="1">
         <v>1254</v>
       </c>
       <c r="H32" s="1">
         <v>1151</v>
       </c>
       <c r="I32" s="15">
         <f t="shared" si="0"/>
         <v>7179</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="15" customHeight="1">
+    <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="16"/>
       <c r="B33" s="17" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="2">
         <v>1382</v>
       </c>
       <c r="D33" s="2">
         <v>939</v>
       </c>
       <c r="E33" s="2">
         <v>1295</v>
       </c>
       <c r="F33" s="2">
         <v>1158</v>
       </c>
       <c r="G33" s="1">
         <v>1254</v>
       </c>
       <c r="H33" s="1">
         <v>1151</v>
       </c>
       <c r="I33" s="15">
         <f t="shared" si="0"/>
         <v>7179</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="15" customHeight="1">
+    <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="13">
         <v>19</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="2">
         <v>209</v>
       </c>
       <c r="D34" s="2">
         <v>86</v>
       </c>
       <c r="E34" s="2">
         <v>173</v>
       </c>
       <c r="F34" s="2">
         <v>147</v>
       </c>
       <c r="G34" s="1">
         <v>120</v>
       </c>
       <c r="H34" s="1">
         <v>91</v>
       </c>
       <c r="I34" s="15">
         <f t="shared" si="0"/>
         <v>826</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="15" customHeight="1">
+    <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="19"/>
       <c r="B35" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="2">
         <v>209</v>
       </c>
       <c r="D35" s="2">
         <v>86</v>
       </c>
       <c r="E35" s="2">
         <v>173</v>
       </c>
       <c r="F35" s="2">
         <v>147</v>
       </c>
       <c r="G35" s="1">
         <v>120</v>
       </c>
       <c r="H35" s="1">
         <v>91</v>
       </c>
       <c r="I35" s="15">
         <f t="shared" si="0"/>
         <v>826</v>
       </c>
     </row>
-    <row r="36" spans="1:9" ht="15" customHeight="1">
+    <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="13">
         <v>21</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="2">
         <v>644</v>
       </c>
       <c r="D36" s="2">
         <v>316</v>
       </c>
       <c r="E36" s="2">
         <v>624</v>
       </c>
       <c r="F36" s="2">
         <v>497</v>
       </c>
       <c r="G36" s="1">
         <v>548</v>
       </c>
       <c r="H36" s="1">
         <v>570</v>
       </c>
       <c r="I36" s="15">
         <f t="shared" si="0"/>
         <v>3199</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="15" customHeight="1">
+    <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="19"/>
       <c r="B37" s="20" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="2">
         <v>574</v>
       </c>
       <c r="D37" s="2">
         <v>290</v>
       </c>
       <c r="E37" s="2">
         <v>567</v>
       </c>
       <c r="F37" s="2">
         <v>434</v>
       </c>
       <c r="G37" s="1">
         <v>464</v>
       </c>
       <c r="H37" s="1">
         <v>511</v>
       </c>
       <c r="I37" s="15">
         <f t="shared" si="0"/>
         <v>2840</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="15" customHeight="1">
+    <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="19"/>
       <c r="B38" s="20" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="2">
         <v>38</v>
       </c>
       <c r="D38" s="2">
         <v>24</v>
       </c>
       <c r="E38" s="2">
         <v>34</v>
       </c>
       <c r="F38" s="2">
         <v>31</v>
       </c>
       <c r="G38" s="1">
         <v>44</v>
       </c>
       <c r="H38" s="1">
         <v>36</v>
       </c>
       <c r="I38" s="15">
         <f t="shared" si="0"/>
         <v>207</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="15" customHeight="1">
+    <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="16"/>
       <c r="B39" s="17" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="2">
         <v>32</v>
       </c>
       <c r="D39" s="2">
         <v>2</v>
       </c>
       <c r="E39" s="2">
         <v>23</v>
       </c>
       <c r="F39" s="2">
         <v>32</v>
       </c>
       <c r="G39" s="1">
         <v>40</v>
       </c>
       <c r="H39" s="1">
         <v>23</v>
       </c>
       <c r="I39" s="15">
         <f t="shared" si="0"/>
         <v>152</v>
       </c>
     </row>
-    <row r="40" spans="1:9" ht="15" customHeight="1">
+    <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="13">
         <v>23</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="2">
         <v>4424</v>
       </c>
       <c r="D40" s="2">
         <v>2737</v>
       </c>
       <c r="E40" s="2">
         <v>3839</v>
       </c>
       <c r="F40" s="2">
         <v>2984</v>
       </c>
       <c r="G40" s="1">
         <v>2960</v>
       </c>
       <c r="H40" s="1">
         <v>2760</v>
       </c>
       <c r="I40" s="15">
         <f t="shared" si="0"/>
         <v>19704</v>
       </c>
     </row>
-    <row r="41" spans="1:9" ht="15" customHeight="1">
+    <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="19"/>
       <c r="B41" s="20" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="2">
         <v>3393</v>
       </c>
       <c r="D41" s="2">
         <v>2247</v>
       </c>
       <c r="E41" s="2">
         <v>2937</v>
       </c>
       <c r="F41" s="2">
         <v>2255</v>
       </c>
       <c r="G41" s="1">
         <v>2123</v>
       </c>
       <c r="H41" s="1">
         <v>1969</v>
       </c>
       <c r="I41" s="15">
         <f t="shared" si="0"/>
         <v>14924</v>
       </c>
     </row>
-    <row r="42" spans="1:9" ht="15" customHeight="1">
+    <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="19"/>
       <c r="B42" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="2">
         <v>212</v>
       </c>
       <c r="D42" s="2">
         <v>128</v>
       </c>
       <c r="E42" s="2">
         <v>208</v>
       </c>
       <c r="F42" s="2">
         <v>170</v>
       </c>
       <c r="G42" s="1">
         <v>169</v>
       </c>
       <c r="H42" s="1">
         <v>153</v>
       </c>
       <c r="I42" s="15">
         <f t="shared" si="0"/>
         <v>1040</v>
       </c>
     </row>
-    <row r="43" spans="1:9" ht="15" customHeight="1">
+    <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="19"/>
       <c r="B43" s="20" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="2">
         <v>360</v>
       </c>
       <c r="D43" s="2">
         <v>151</v>
       </c>
       <c r="E43" s="2">
         <v>304</v>
       </c>
       <c r="F43" s="2">
         <v>214</v>
       </c>
       <c r="G43" s="1">
         <v>242</v>
       </c>
       <c r="H43" s="1">
         <v>220</v>
       </c>
       <c r="I43" s="15">
         <f t="shared" si="0"/>
         <v>1491</v>
       </c>
     </row>
-    <row r="44" spans="1:9" ht="15" customHeight="1">
+    <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="19"/>
       <c r="B44" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="2">
         <v>17</v>
       </c>
       <c r="D44" s="2">
         <v>14</v>
       </c>
       <c r="E44" s="2">
         <v>17</v>
       </c>
       <c r="F44" s="2">
         <v>15</v>
       </c>
       <c r="G44" s="1">
         <v>21</v>
       </c>
       <c r="H44" s="1">
         <v>19</v>
       </c>
       <c r="I44" s="15">
         <f t="shared" si="0"/>
         <v>103</v>
       </c>
     </row>
-    <row r="45" spans="1:9" ht="15" customHeight="1">
+    <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="19"/>
       <c r="B45" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="2">
         <v>442</v>
       </c>
       <c r="D45" s="2">
         <v>197</v>
       </c>
       <c r="E45" s="2">
         <v>373</v>
       </c>
       <c r="F45" s="2">
         <v>330</v>
       </c>
       <c r="G45" s="1">
         <v>405</v>
       </c>
       <c r="H45" s="1">
         <v>399</v>
       </c>
       <c r="I45" s="15">
         <f t="shared" si="0"/>
         <v>2146</v>
       </c>
     </row>
-    <row r="46" spans="1:9" ht="15" customHeight="1">
+    <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="16"/>
       <c r="B46" s="17" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="15"/>
     </row>
-    <row r="47" spans="1:9" ht="15" customHeight="1">
+    <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="13">
         <v>28</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="15"/>
     </row>
-    <row r="48" spans="1:9" ht="15" customHeight="1">
+    <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="19"/>
       <c r="B48" s="24" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="15"/>
     </row>
-    <row r="49" spans="1:11" ht="15" customHeight="1">
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="13">
         <v>29</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="2">
         <v>36</v>
       </c>
       <c r="D49" s="2">
         <v>30</v>
       </c>
       <c r="E49" s="2">
         <v>26</v>
       </c>
       <c r="F49" s="2">
         <v>35</v>
       </c>
       <c r="G49" s="1">
         <v>44</v>
       </c>
       <c r="H49" s="1">
         <v>15</v>
       </c>
       <c r="I49" s="15">
         <f t="shared" si="0"/>
         <v>186</v>
       </c>
     </row>
-    <row r="50" spans="1:11" ht="15" customHeight="1">
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="19"/>
       <c r="B50" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="2">
         <v>32</v>
       </c>
       <c r="D50" s="2">
         <v>17</v>
       </c>
       <c r="E50" s="2">
         <v>17</v>
       </c>
       <c r="F50" s="2">
         <v>26</v>
       </c>
       <c r="G50" s="1">
         <v>35</v>
       </c>
       <c r="H50" s="1">
         <v>7</v>
       </c>
       <c r="I50" s="15">
         <f t="shared" si="0"/>
         <v>134</v>
       </c>
     </row>
-    <row r="51" spans="1:11" ht="15" customHeight="1">
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="19"/>
       <c r="B51" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="2">
         <v>4</v>
       </c>
       <c r="D51" s="2">
         <v>13</v>
       </c>
       <c r="E51" s="2">
         <v>9</v>
       </c>
       <c r="F51" s="2">
         <v>9</v>
       </c>
       <c r="G51" s="1">
         <v>9</v>
       </c>
       <c r="H51" s="1">
         <v>8</v>
       </c>
       <c r="I51" s="15">
         <f t="shared" si="0"/>
         <v>52</v>
       </c>
     </row>
-    <row r="52" spans="1:11" ht="15" customHeight="1">
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="13">
         <v>30</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="2">
         <v>111</v>
       </c>
       <c r="D52" s="2">
         <v>37</v>
       </c>
       <c r="E52" s="2">
         <v>78</v>
       </c>
       <c r="F52" s="2">
         <v>80</v>
       </c>
       <c r="G52" s="1">
         <v>88</v>
       </c>
       <c r="H52" s="1">
         <v>79</v>
       </c>
       <c r="I52" s="15">
         <f t="shared" si="0"/>
         <v>473</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="5"/>
     </row>
-    <row r="53" spans="1:11" ht="15" customHeight="1">
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="19"/>
       <c r="B53" s="20" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="2">
         <v>111</v>
       </c>
       <c r="D53" s="2">
         <v>37</v>
       </c>
       <c r="E53" s="2">
         <v>78</v>
       </c>
       <c r="F53" s="2">
         <v>80</v>
       </c>
       <c r="G53" s="1">
         <v>88</v>
       </c>
       <c r="H53" s="1">
         <v>79</v>
       </c>
       <c r="I53" s="15">
         <f t="shared" si="0"/>
         <v>473</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="5"/>
     </row>
-    <row r="54" spans="1:11" ht="15" customHeight="1">
+    <row r="54" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="13">
         <v>35</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="2">
         <v>83</v>
       </c>
       <c r="D54" s="2">
         <v>40</v>
       </c>
       <c r="E54" s="2">
         <v>68</v>
       </c>
       <c r="F54" s="2">
         <v>59</v>
       </c>
       <c r="G54" s="1">
         <v>42</v>
       </c>
       <c r="H54" s="1">
         <v>45</v>
       </c>
       <c r="I54" s="15">
         <f t="shared" si="0"/>
         <v>337</v>
       </c>
     </row>
-    <row r="55" spans="1:11" ht="15" customHeight="1">
+    <row r="55" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="16"/>
       <c r="B55" s="17" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="2">
         <v>83</v>
       </c>
       <c r="D55" s="2">
         <v>40</v>
       </c>
       <c r="E55" s="2">
         <v>68</v>
       </c>
       <c r="F55" s="2">
         <v>59</v>
       </c>
       <c r="G55" s="1">
         <v>42</v>
       </c>
       <c r="H55" s="1">
         <v>45</v>
       </c>
       <c r="I55" s="15">
         <f t="shared" si="0"/>
         <v>337</v>
       </c>
     </row>
-    <row r="56" spans="1:11" ht="15" customHeight="1">
+    <row r="56" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="13">
         <v>37</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="2">
         <v>6497</v>
       </c>
       <c r="D56" s="2">
         <v>4734</v>
       </c>
       <c r="E56" s="2">
         <v>5729</v>
       </c>
       <c r="F56" s="2">
         <v>4579</v>
       </c>
       <c r="G56" s="1">
         <v>4574</v>
       </c>
       <c r="H56" s="1">
         <v>5156</v>
       </c>
       <c r="I56" s="15">
         <f t="shared" si="0"/>
         <v>31269</v>
       </c>
     </row>
-    <row r="57" spans="1:11" ht="15" customHeight="1">
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="16"/>
       <c r="B57" s="17" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="2">
         <v>6497</v>
       </c>
       <c r="D57" s="2">
         <v>4734</v>
       </c>
       <c r="E57" s="2">
         <v>5729</v>
       </c>
       <c r="F57" s="2">
         <v>4579</v>
       </c>
       <c r="G57" s="1">
         <v>4574</v>
       </c>
       <c r="H57" s="1">
         <v>5156</v>
       </c>
       <c r="I57" s="15">
         <f t="shared" si="0"/>
         <v>31269</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="13">
         <v>39</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="2">
         <v>5289</v>
       </c>
       <c r="D58" s="2">
         <v>26</v>
       </c>
       <c r="E58" s="2">
         <v>6134</v>
       </c>
       <c r="F58" s="2">
         <v>4799</v>
       </c>
       <c r="G58" s="1">
         <v>5049</v>
       </c>
       <c r="H58" s="1">
         <v>5208</v>
       </c>
       <c r="I58" s="15">
         <f t="shared" si="0"/>
         <v>26505</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="5"/>
     </row>
-    <row r="59" spans="1:11" ht="15" customHeight="1">
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="19"/>
       <c r="B59" s="20" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="2">
         <v>4820</v>
       </c>
       <c r="D59" s="2">
         <v>10</v>
       </c>
       <c r="E59" s="2">
         <v>5438</v>
       </c>
       <c r="F59" s="2">
         <v>4189</v>
       </c>
       <c r="G59" s="1">
         <v>4369</v>
       </c>
       <c r="H59" s="1">
         <v>4585</v>
       </c>
       <c r="I59" s="15">
         <f t="shared" si="0"/>
         <v>23411</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="5"/>
     </row>
-    <row r="60" spans="1:11" ht="15" customHeight="1">
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="16"/>
       <c r="B60" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="2">
         <v>469</v>
       </c>
       <c r="D60" s="2">
         <v>16</v>
       </c>
       <c r="E60" s="2">
         <v>696</v>
       </c>
       <c r="F60" s="2">
         <v>610</v>
       </c>
       <c r="G60" s="1">
         <v>680</v>
       </c>
       <c r="H60" s="1">
         <v>623</v>
       </c>
       <c r="I60" s="15">
         <f t="shared" si="0"/>
         <v>3094</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="5"/>
     </row>
-    <row r="61" spans="1:11" ht="15" customHeight="1">
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="13">
         <v>41</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="2">
         <v>2068</v>
       </c>
       <c r="D61" s="2">
         <v>1349</v>
       </c>
       <c r="E61" s="2">
         <v>2008</v>
       </c>
       <c r="F61" s="2">
         <v>1271</v>
       </c>
       <c r="G61" s="1">
         <v>1338</v>
       </c>
       <c r="H61" s="1">
         <v>1373</v>
       </c>
       <c r="I61" s="15">
         <f t="shared" si="0"/>
         <v>9407</v>
       </c>
     </row>
-    <row r="62" spans="1:11" ht="15" customHeight="1">
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="16"/>
       <c r="B62" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="2">
         <v>2068</v>
       </c>
       <c r="D62" s="2">
         <v>1349</v>
       </c>
       <c r="E62" s="2">
         <v>2008</v>
       </c>
       <c r="F62" s="2">
         <v>1271</v>
       </c>
       <c r="G62" s="1">
         <v>1338</v>
       </c>
       <c r="H62" s="1">
         <v>1373</v>
       </c>
       <c r="I62" s="15">
         <f t="shared" si="0"/>
         <v>9407</v>
       </c>
     </row>
-    <row r="63" spans="1:11" ht="15" customHeight="1">
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="13">
         <v>42</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="2">
         <v>1725</v>
       </c>
       <c r="D63" s="2">
         <v>72</v>
       </c>
       <c r="E63" s="2">
         <v>1370</v>
       </c>
       <c r="F63" s="2">
         <v>1239</v>
       </c>
       <c r="G63" s="1">
         <v>105</v>
       </c>
       <c r="H63" s="1">
         <v>51</v>
       </c>
       <c r="I63" s="15">
         <f t="shared" si="0"/>
         <v>4562</v>
       </c>
     </row>
-    <row r="64" spans="1:11" ht="15" customHeight="1">
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B64" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C64" s="2">
         <v>79</v>
       </c>
       <c r="D64" s="2">
         <v>59</v>
       </c>
       <c r="E64" s="2">
         <v>72</v>
       </c>
       <c r="F64" s="2">
         <v>85</v>
       </c>
       <c r="G64" s="1">
         <v>105</v>
       </c>
       <c r="H64" s="1">
         <v>51</v>
       </c>
       <c r="I64" s="15">
         <f>IF(COUNT(C64:H64)&gt;0,SUM(C64:H64),"")</f>
         <v>451</v>
       </c>
     </row>
-    <row r="65" spans="1:17" ht="15" customHeight="1">
+    <row r="65" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>151</v>
       </c>
       <c r="C65" s="2">
         <v>1646</v>
       </c>
       <c r="D65" s="2">
         <v>13</v>
       </c>
       <c r="E65" s="2">
         <v>1298</v>
       </c>
       <c r="F65" s="2">
         <v>1154</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="15">
         <f t="shared" si="0"/>
         <v>4111</v>
       </c>
     </row>
-    <row r="66" spans="1:17" ht="15" customHeight="1">
+    <row r="66" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="27">
         <v>43</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="1"/>
       <c r="D66" s="1"/>
       <c r="E66" s="1"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1">
         <v>1523</v>
       </c>
       <c r="H66" s="1">
         <v>1196</v>
       </c>
       <c r="I66" s="15">
         <f t="shared" si="0"/>
         <v>2719</v>
       </c>
     </row>
-    <row r="67" spans="1:17" ht="15" customHeight="1">
+    <row r="67" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="27"/>
       <c r="B67" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G67" s="1">
         <v>1523</v>
       </c>
       <c r="H67" s="1">
         <v>1196</v>
       </c>
       <c r="I67" s="15">
         <f t="shared" si="0"/>
         <v>2719</v>
       </c>
     </row>
-    <row r="68" spans="1:17" ht="15" customHeight="1">
+    <row r="68" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="13">
         <v>45</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="2">
         <v>41</v>
       </c>
       <c r="D68" s="2">
         <v>28</v>
       </c>
       <c r="E68" s="2">
         <v>11</v>
       </c>
       <c r="F68" s="2">
         <v>17</v>
       </c>
       <c r="G68" s="1">
         <v>14</v>
       </c>
       <c r="H68" s="1">
         <v>17</v>
       </c>
       <c r="I68" s="15">
         <f t="shared" si="0"/>
         <v>128</v>
       </c>
     </row>
-    <row r="69" spans="1:17" ht="15" customHeight="1">
+    <row r="69" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="19"/>
       <c r="B69" s="20" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="2">
         <v>33</v>
       </c>
       <c r="D69" s="2">
         <v>18</v>
       </c>
       <c r="E69" s="2">
         <v>7</v>
       </c>
       <c r="F69" s="2">
         <v>4</v>
       </c>
       <c r="G69" s="1">
         <v>9</v>
       </c>
       <c r="H69" s="1">
         <v>10</v>
       </c>
       <c r="I69" s="15">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
     </row>
-    <row r="70" spans="1:17" ht="15" customHeight="1">
+    <row r="70" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="16"/>
       <c r="B70" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="2">
         <v>8</v>
       </c>
       <c r="D70" s="2">
         <v>10</v>
       </c>
       <c r="E70" s="2">
         <v>4</v>
       </c>
       <c r="F70" s="2">
         <v>13</v>
       </c>
       <c r="G70" s="1">
         <v>5</v>
       </c>
       <c r="H70" s="1">
         <v>7</v>
       </c>
       <c r="I70" s="15">
         <f t="shared" ref="I70:I82" si="1">IF(COUNT(C70:H70)&gt;0,SUM(C70:H70),"")</f>
         <v>47</v>
       </c>
     </row>
-    <row r="71" spans="1:17" ht="15" customHeight="1">
+    <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="13">
         <v>49</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="2">
         <v>446</v>
       </c>
       <c r="D71" s="2">
         <v>115</v>
       </c>
       <c r="E71" s="2">
         <v>240</v>
       </c>
       <c r="F71" s="2">
         <v>223</v>
       </c>
       <c r="G71" s="1">
         <v>157</v>
       </c>
       <c r="H71" s="1">
         <v>189</v>
       </c>
       <c r="I71" s="15">
         <f t="shared" si="1"/>
         <v>1370</v>
       </c>
     </row>
-    <row r="72" spans="1:17" ht="15" customHeight="1">
+    <row r="72" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="16"/>
       <c r="B72" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="2">
         <v>446</v>
       </c>
       <c r="D72" s="2">
         <v>115</v>
       </c>
       <c r="E72" s="2">
         <v>240</v>
       </c>
       <c r="F72" s="2">
         <v>223</v>
       </c>
       <c r="G72" s="1">
         <v>157</v>
       </c>
       <c r="H72" s="1">
         <v>189</v>
       </c>
       <c r="I72" s="15">
         <f t="shared" si="1"/>
         <v>1370</v>
       </c>
     </row>
-    <row r="73" spans="1:17" ht="15" customHeight="1">
+    <row r="73" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="13">
         <v>51</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="2">
         <v>177</v>
       </c>
       <c r="D73" s="2">
         <v>58</v>
       </c>
       <c r="E73" s="2">
         <v>65</v>
       </c>
       <c r="F73" s="2">
         <v>80</v>
       </c>
       <c r="G73" s="1">
         <v>114</v>
       </c>
       <c r="H73" s="1">
         <v>89</v>
       </c>
       <c r="I73" s="15">
         <f t="shared" si="1"/>
         <v>583</v>
       </c>
     </row>
-    <row r="74" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="74" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="16"/>
       <c r="B74" s="17" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="2">
         <v>177</v>
       </c>
       <c r="D74" s="2">
         <v>58</v>
       </c>
       <c r="E74" s="2">
         <v>65</v>
       </c>
       <c r="F74" s="2">
         <v>80</v>
       </c>
       <c r="G74" s="1">
         <v>114</v>
       </c>
       <c r="H74" s="1">
         <v>89</v>
       </c>
       <c r="I74" s="15">
         <f t="shared" si="1"/>
         <v>583</v>
       </c>
       <c r="L74" s="5"/>
       <c r="M74" s="5"/>
       <c r="N74" s="5"/>
       <c r="O74" s="5"/>
       <c r="P74" s="5"/>
       <c r="Q74" s="5"/>
     </row>
-    <row r="75" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="75" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="13">
         <v>57</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="2">
         <v>126</v>
       </c>
       <c r="D75" s="2">
         <v>129</v>
       </c>
       <c r="E75" s="2">
         <v>174</v>
       </c>
       <c r="F75" s="2">
         <v>137</v>
       </c>
       <c r="G75" s="1">
         <v>141</v>
       </c>
       <c r="H75" s="1">
         <v>128</v>
       </c>
       <c r="I75" s="15">
         <f t="shared" si="1"/>
         <v>835</v>
       </c>
       <c r="L75" s="5"/>
       <c r="M75" s="5"/>
       <c r="N75" s="5"/>
       <c r="O75" s="5"/>
       <c r="P75" s="5"/>
       <c r="Q75" s="5"/>
     </row>
-    <row r="76" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="76" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="16"/>
       <c r="B76" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="2">
         <v>126</v>
       </c>
       <c r="D76" s="2">
         <v>129</v>
       </c>
       <c r="E76" s="2">
         <v>174</v>
       </c>
       <c r="F76" s="2">
         <v>137</v>
       </c>
       <c r="G76" s="1">
         <v>141</v>
       </c>
       <c r="H76" s="1">
         <v>128</v>
       </c>
       <c r="I76" s="15">
         <f t="shared" si="1"/>
         <v>835</v>
       </c>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
       <c r="P76" s="5"/>
       <c r="Q76" s="5"/>
     </row>
-    <row r="77" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="77" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="13">
         <v>62</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="2">
         <v>86</v>
       </c>
       <c r="D77" s="2">
         <v>105</v>
       </c>
       <c r="E77" s="2">
         <v>76</v>
       </c>
       <c r="F77" s="2">
         <v>81</v>
       </c>
       <c r="G77" s="1">
         <v>75</v>
       </c>
       <c r="H77" s="1">
         <v>69</v>
       </c>
       <c r="I77" s="15">
         <f t="shared" si="1"/>
         <v>492</v>
       </c>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
       <c r="P77" s="5"/>
       <c r="Q77" s="5"/>
     </row>
-    <row r="78" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="78" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="16"/>
       <c r="B78" s="17" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="2">
         <v>86</v>
       </c>
       <c r="D78" s="2">
         <v>105</v>
       </c>
       <c r="E78" s="2">
         <v>76</v>
       </c>
       <c r="F78" s="2">
         <v>81</v>
       </c>
       <c r="G78" s="1">
         <v>75</v>
       </c>
       <c r="H78" s="1">
         <v>69</v>
       </c>
       <c r="I78" s="15">
         <f t="shared" si="1"/>
         <v>492</v>
       </c>
       <c r="L78" s="5"/>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
       <c r="P78" s="5"/>
       <c r="Q78" s="5"/>
     </row>
-    <row r="79" spans="1:17" s="9" customFormat="1" ht="15.75" customHeight="1">
+    <row r="79" spans="1:17" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="13">
         <v>67</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="18">
         <v>189</v>
       </c>
       <c r="D79" s="18">
         <v>206</v>
       </c>
       <c r="E79" s="18">
         <v>218</v>
       </c>
       <c r="F79" s="18">
         <v>157</v>
       </c>
       <c r="G79" s="1">
         <v>170</v>
       </c>
       <c r="H79" s="1">
         <v>195</v>
       </c>
       <c r="I79" s="15">
         <f t="shared" si="1"/>
         <v>1135</v>
       </c>
       <c r="L79" s="5"/>
       <c r="M79" s="5"/>
       <c r="N79" s="5"/>
       <c r="O79" s="5"/>
       <c r="P79" s="5"/>
       <c r="Q79" s="5"/>
     </row>
-    <row r="80" spans="1:17" s="9" customFormat="1" ht="15.75" customHeight="1">
+    <row r="80" spans="1:17" s="9" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="28"/>
       <c r="B80" s="17" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="18">
         <v>189</v>
       </c>
       <c r="D80" s="18">
         <v>206</v>
       </c>
       <c r="E80" s="18">
         <v>218</v>
       </c>
       <c r="F80" s="18">
         <v>157</v>
       </c>
       <c r="G80" s="1">
         <v>170</v>
       </c>
       <c r="H80" s="1">
         <v>195</v>
       </c>
       <c r="I80" s="15">
         <f t="shared" si="1"/>
         <v>1135</v>
       </c>
       <c r="L80" s="5"/>
       <c r="M80" s="5"/>
       <c r="N80" s="5"/>
       <c r="O80" s="5"/>
       <c r="P80" s="5"/>
       <c r="Q80" s="5"/>
     </row>
-    <row r="81" spans="1:17" ht="15" customHeight="1">
+    <row r="81" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="13">
         <v>73</v>
       </c>
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="2">
         <v>241</v>
       </c>
       <c r="D81" s="2">
         <v>142</v>
       </c>
       <c r="E81" s="2">
         <v>154</v>
       </c>
       <c r="F81" s="2">
         <v>167</v>
       </c>
       <c r="G81" s="1">
         <v>188</v>
       </c>
       <c r="H81" s="1">
         <v>168</v>
       </c>
       <c r="I81" s="15">
         <f t="shared" si="1"/>
         <v>1060</v>
       </c>
     </row>
-    <row r="82" spans="1:17" ht="15" customHeight="1">
+    <row r="82" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B82" s="20" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="2">
         <v>241</v>
       </c>
       <c r="D82" s="2">
         <v>142</v>
       </c>
       <c r="E82" s="2">
         <v>154</v>
       </c>
       <c r="F82" s="2">
         <v>167</v>
       </c>
       <c r="G82" s="1">
         <v>188</v>
       </c>
       <c r="H82" s="1">
         <v>168</v>
       </c>
       <c r="I82" s="15">
         <f t="shared" si="1"/>
         <v>1060</v>
       </c>
     </row>
-    <row r="83" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="83" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="13">
         <v>83</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="2">
         <v>272</v>
       </c>
       <c r="D83" s="2">
         <v>169</v>
       </c>
       <c r="E83" s="2">
         <v>282</v>
       </c>
       <c r="F83" s="2">
         <v>156</v>
       </c>
       <c r="G83" s="1">
         <v>174</v>
       </c>
       <c r="H83" s="1">
         <v>121</v>
       </c>
       <c r="I83" s="15">
         <f>IF(COUNT(C83:H83)&gt;0,SUM(C83:H83),"")</f>
         <v>1174</v>
       </c>
       <c r="L83" s="5"/>
       <c r="M83" s="5"/>
       <c r="N83" s="5"/>
       <c r="O83" s="5"/>
       <c r="P83" s="5"/>
       <c r="Q83" s="5"/>
     </row>
-    <row r="84" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="84" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="16"/>
       <c r="B84" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C84" s="2">
         <v>272</v>
       </c>
       <c r="D84" s="2">
         <v>169</v>
       </c>
       <c r="E84" s="2">
         <v>282</v>
       </c>
       <c r="F84" s="2">
         <v>156</v>
       </c>
       <c r="G84" s="1">
         <v>174</v>
       </c>
       <c r="H84" s="1">
         <v>121</v>
       </c>
       <c r="I84" s="15">
         <f t="shared" ref="I84:I135" si="2">IF(COUNT(C84:H84)&gt;0,SUM(C84:H84),"")</f>
         <v>1174</v>
       </c>
       <c r="L84" s="5"/>
       <c r="M84" s="5"/>
       <c r="N84" s="5"/>
       <c r="O84" s="5"/>
       <c r="P84" s="5"/>
       <c r="Q84" s="5"/>
     </row>
-    <row r="85" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="85" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="13">
         <v>84</v>
       </c>
       <c r="B85" s="14" t="s">
         <v>89</v>
       </c>
       <c r="C85" s="2">
         <v>1910</v>
       </c>
       <c r="D85" s="2">
         <v>1603</v>
       </c>
       <c r="E85" s="2">
         <v>1682</v>
       </c>
       <c r="F85" s="2">
         <v>1511</v>
       </c>
       <c r="G85" s="1">
         <v>1465</v>
       </c>
       <c r="H85" s="1">
         <v>1442</v>
       </c>
       <c r="I85" s="15">
         <f t="shared" si="2"/>
         <v>9613</v>
       </c>
       <c r="L85" s="5"/>
       <c r="M85" s="5"/>
       <c r="N85" s="5"/>
       <c r="O85" s="5"/>
       <c r="P85" s="5"/>
       <c r="Q85" s="5"/>
     </row>
-    <row r="86" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="86" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="16"/>
       <c r="B86" s="17" t="s">
         <v>90</v>
       </c>
       <c r="C86" s="2">
         <v>1910</v>
       </c>
       <c r="D86" s="2">
         <v>1603</v>
       </c>
       <c r="E86" s="2">
         <v>1682</v>
       </c>
       <c r="F86" s="2">
         <v>1511</v>
       </c>
       <c r="G86" s="1">
         <v>1465</v>
       </c>
       <c r="H86" s="1">
         <v>1442</v>
       </c>
       <c r="I86" s="15">
         <f t="shared" si="2"/>
         <v>9613</v>
       </c>
       <c r="L86" s="5"/>
       <c r="M86" s="5"/>
       <c r="N86" s="5"/>
       <c r="O86" s="5"/>
       <c r="P86" s="5"/>
       <c r="Q86" s="5"/>
     </row>
-    <row r="87" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="87" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="13">
         <v>86</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>91</v>
       </c>
       <c r="C87" s="18">
         <v>11</v>
       </c>
       <c r="D87" s="18">
         <v>5</v>
       </c>
       <c r="E87" s="18">
         <v>6</v>
       </c>
       <c r="F87" s="18">
         <v>9</v>
       </c>
       <c r="G87" s="1">
         <v>6</v>
       </c>
       <c r="H87" s="1">
         <v>5</v>
       </c>
       <c r="I87" s="15">
         <f t="shared" si="2"/>
         <v>42</v>
       </c>
       <c r="L87" s="5"/>
       <c r="M87" s="5"/>
       <c r="N87" s="5"/>
       <c r="O87" s="5"/>
       <c r="P87" s="5"/>
       <c r="Q87" s="5"/>
     </row>
-    <row r="88" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="88" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="28"/>
       <c r="B88" s="17" t="s">
         <v>92</v>
       </c>
       <c r="C88" s="18">
         <v>11</v>
       </c>
       <c r="D88" s="18">
         <v>5</v>
       </c>
       <c r="E88" s="18">
         <v>6</v>
       </c>
       <c r="F88" s="18">
         <v>9</v>
       </c>
       <c r="G88" s="1">
         <v>6</v>
       </c>
       <c r="H88" s="1">
         <v>5</v>
       </c>
       <c r="I88" s="15">
         <f t="shared" si="2"/>
         <v>42</v>
       </c>
       <c r="L88" s="5"/>
       <c r="M88" s="5"/>
       <c r="N88" s="5"/>
       <c r="O88" s="5"/>
       <c r="P88" s="5"/>
       <c r="Q88" s="5"/>
     </row>
-    <row r="89" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="89" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="13">
         <v>87</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C89" s="2">
         <v>122</v>
       </c>
       <c r="D89" s="2"/>
       <c r="E89" s="21">
         <v>145</v>
       </c>
       <c r="F89" s="2">
         <v>92</v>
       </c>
       <c r="G89" s="1">
         <v>84</v>
       </c>
       <c r="H89" s="1">
         <v>85</v>
       </c>
       <c r="I89" s="15">
         <f t="shared" si="2"/>
         <v>528</v>
       </c>
       <c r="L89" s="5"/>
       <c r="M89" s="5"/>
       <c r="N89" s="5"/>
       <c r="O89" s="5"/>
       <c r="P89" s="5"/>
       <c r="Q89" s="5"/>
     </row>
-    <row r="90" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="90" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="16"/>
       <c r="B90" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C90" s="2">
         <v>122</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="21">
         <v>145</v>
       </c>
       <c r="F90" s="2">
         <v>92</v>
       </c>
       <c r="G90" s="1">
         <v>84</v>
       </c>
       <c r="H90" s="1">
         <v>85</v>
       </c>
       <c r="I90" s="15">
         <f t="shared" si="2"/>
         <v>528</v>
       </c>
       <c r="L90" s="5"/>
       <c r="M90" s="5"/>
       <c r="N90" s="5"/>
       <c r="O90" s="5"/>
       <c r="P90" s="5"/>
       <c r="Q90" s="5"/>
     </row>
-    <row r="91" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="91" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="13">
         <v>88</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>95</v>
       </c>
       <c r="C91" s="2">
         <v>266</v>
       </c>
       <c r="D91" s="2">
         <v>176</v>
       </c>
       <c r="E91" s="2">
         <v>230</v>
       </c>
       <c r="F91" s="2">
         <v>202</v>
       </c>
       <c r="G91" s="1">
         <v>249</v>
       </c>
       <c r="H91" s="1">
         <v>252</v>
       </c>
       <c r="I91" s="15">
         <f t="shared" si="2"/>
         <v>1375</v>
       </c>
       <c r="L91" s="5"/>
       <c r="M91" s="5"/>
       <c r="N91" s="5"/>
       <c r="O91" s="5"/>
       <c r="P91" s="5"/>
       <c r="Q91" s="5"/>
     </row>
-    <row r="92" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="92" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="16"/>
       <c r="B92" s="17" t="s">
         <v>96</v>
       </c>
       <c r="C92" s="2">
         <v>266</v>
       </c>
       <c r="D92" s="2">
         <v>176</v>
       </c>
       <c r="E92" s="2">
         <v>230</v>
       </c>
       <c r="F92" s="2">
         <v>202</v>
       </c>
       <c r="G92" s="1">
         <v>249</v>
       </c>
       <c r="H92" s="1">
         <v>252</v>
       </c>
       <c r="I92" s="15">
         <f t="shared" si="2"/>
         <v>1375</v>
       </c>
       <c r="L92" s="5"/>
       <c r="M92" s="5"/>
       <c r="N92" s="5"/>
       <c r="O92" s="5"/>
       <c r="P92" s="5"/>
       <c r="Q92" s="5"/>
     </row>
-    <row r="93" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="93" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="13">
         <v>90</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>97</v>
       </c>
       <c r="C93" s="2">
         <v>52</v>
       </c>
       <c r="D93" s="2">
         <v>24</v>
       </c>
       <c r="E93" s="2">
         <v>35</v>
       </c>
       <c r="F93" s="2">
         <v>37</v>
       </c>
       <c r="G93" s="1">
         <v>60</v>
       </c>
       <c r="H93" s="1">
         <v>32</v>
       </c>
       <c r="I93" s="15">
         <f t="shared" si="2"/>
         <v>240</v>
       </c>
       <c r="L93" s="5"/>
       <c r="M93" s="5"/>
       <c r="N93" s="5"/>
       <c r="O93" s="5"/>
       <c r="P93" s="5"/>
       <c r="Q93" s="5"/>
     </row>
-    <row r="94" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="94" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="16"/>
       <c r="B94" s="17" t="s">
         <v>98</v>
       </c>
       <c r="C94" s="2">
         <v>52</v>
       </c>
       <c r="D94" s="2">
         <v>24</v>
       </c>
       <c r="E94" s="2">
         <v>35</v>
       </c>
       <c r="F94" s="2">
         <v>37</v>
       </c>
       <c r="G94" s="1">
         <v>60</v>
       </c>
       <c r="H94" s="1">
         <v>32</v>
       </c>
       <c r="I94" s="15">
         <f t="shared" si="2"/>
         <v>240</v>
       </c>
       <c r="L94" s="5"/>
       <c r="M94" s="5"/>
       <c r="N94" s="5"/>
       <c r="O94" s="5"/>
       <c r="P94" s="5"/>
       <c r="Q94" s="5"/>
     </row>
-    <row r="95" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="95" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="13">
         <v>94</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C95" s="2">
         <v>323</v>
       </c>
       <c r="D95" s="2">
         <v>349</v>
       </c>
       <c r="E95" s="2">
         <v>376</v>
       </c>
       <c r="F95" s="2">
         <v>280</v>
       </c>
       <c r="G95" s="1">
         <v>304</v>
       </c>
       <c r="H95" s="1">
         <v>346</v>
       </c>
       <c r="I95" s="15">
         <f t="shared" si="2"/>
         <v>1978</v>
       </c>
       <c r="L95" s="5"/>
       <c r="M95" s="5"/>
       <c r="N95" s="5"/>
       <c r="O95" s="5"/>
       <c r="P95" s="5"/>
       <c r="Q95" s="5"/>
     </row>
-    <row r="96" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="96" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="19"/>
       <c r="B96" s="20" t="s">
         <v>100</v>
       </c>
       <c r="C96" s="2">
         <v>323</v>
       </c>
       <c r="D96" s="2">
         <v>349</v>
       </c>
       <c r="E96" s="2">
         <v>376</v>
       </c>
       <c r="F96" s="2">
         <v>280</v>
       </c>
       <c r="G96" s="1">
         <v>304</v>
       </c>
       <c r="H96" s="1">
         <v>346</v>
       </c>
       <c r="I96" s="15">
         <f t="shared" si="2"/>
         <v>1978</v>
       </c>
       <c r="L96" s="5"/>
       <c r="M96" s="5"/>
       <c r="N96" s="5"/>
       <c r="O96" s="5"/>
       <c r="P96" s="5"/>
       <c r="Q96" s="5"/>
     </row>
-    <row r="97" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="97" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="28"/>
       <c r="B97" s="17" t="s">
         <v>101</v>
       </c>
       <c r="C97" s="29"/>
       <c r="D97" s="29"/>
       <c r="E97" s="29"/>
       <c r="F97" s="29"/>
       <c r="G97" s="29"/>
       <c r="H97" s="29"/>
       <c r="I97" s="15"/>
       <c r="L97" s="5"/>
       <c r="M97" s="5"/>
       <c r="N97" s="5"/>
       <c r="O97" s="5"/>
       <c r="P97" s="5"/>
       <c r="Q97" s="5"/>
     </row>
-    <row r="98" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="98" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="13">
         <v>96</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>102</v>
       </c>
       <c r="C98" s="18">
         <v>44</v>
       </c>
       <c r="D98" s="18">
         <v>79</v>
       </c>
       <c r="E98" s="18">
         <v>33</v>
       </c>
       <c r="F98" s="18">
         <v>34</v>
       </c>
       <c r="G98" s="1">
         <v>38</v>
       </c>
       <c r="H98" s="1">
         <v>52</v>
       </c>
       <c r="I98" s="15">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
       <c r="L98" s="5"/>
       <c r="M98" s="5"/>
       <c r="N98" s="5"/>
       <c r="O98" s="5"/>
       <c r="P98" s="5"/>
       <c r="Q98" s="5"/>
     </row>
-    <row r="99" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="99" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="28"/>
       <c r="B99" s="17" t="s">
         <v>103</v>
       </c>
       <c r="C99" s="18">
         <v>44</v>
       </c>
       <c r="D99" s="18">
         <v>79</v>
       </c>
       <c r="E99" s="18">
         <v>33</v>
       </c>
       <c r="F99" s="18">
         <v>34</v>
       </c>
       <c r="G99" s="1">
         <v>38</v>
       </c>
       <c r="H99" s="1">
         <v>52</v>
       </c>
       <c r="I99" s="15">
         <f t="shared" si="2"/>
         <v>280</v>
       </c>
       <c r="L99" s="5"/>
       <c r="M99" s="5"/>
       <c r="N99" s="5"/>
       <c r="O99" s="5"/>
       <c r="P99" s="5"/>
       <c r="Q99" s="5"/>
     </row>
-    <row r="100" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="100" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="13">
         <v>97</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>104</v>
       </c>
       <c r="C100" s="2">
         <v>185</v>
       </c>
       <c r="D100" s="2">
         <v>210</v>
       </c>
       <c r="E100" s="2">
         <v>205</v>
       </c>
       <c r="F100" s="2">
         <v>204</v>
       </c>
       <c r="G100" s="1">
         <v>219</v>
       </c>
       <c r="H100" s="1">
         <v>168</v>
       </c>
       <c r="I100" s="15">
         <f t="shared" si="2"/>
         <v>1191</v>
       </c>
       <c r="L100" s="5"/>
       <c r="M100" s="5"/>
       <c r="N100" s="5"/>
       <c r="O100" s="5"/>
       <c r="P100" s="5"/>
       <c r="Q100" s="5"/>
     </row>
-    <row r="101" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="101" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="19"/>
       <c r="B101" s="20" t="s">
         <v>105</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>1</v>
       </c>
       <c r="E101" s="2">
         <v>1</v>
       </c>
       <c r="F101" s="2">
         <v>4</v>
       </c>
       <c r="G101" s="1">
         <v>2</v>
       </c>
       <c r="H101" s="1">
         <v>1</v>
       </c>
       <c r="I101" s="15">
         <f t="shared" si="2"/>
         <v>9</v>
       </c>
       <c r="L101" s="5"/>
       <c r="M101" s="5"/>
       <c r="N101" s="5"/>
       <c r="O101" s="5"/>
       <c r="P101" s="5"/>
       <c r="Q101" s="5"/>
     </row>
-    <row r="102" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="102" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="16"/>
       <c r="B102" s="17" t="s">
         <v>106</v>
       </c>
       <c r="C102" s="2">
         <v>185</v>
       </c>
       <c r="D102" s="2">
         <v>209</v>
       </c>
       <c r="E102" s="2">
         <v>204</v>
       </c>
       <c r="F102" s="2">
         <v>200</v>
       </c>
       <c r="G102" s="1">
         <v>217</v>
       </c>
       <c r="H102" s="1">
         <v>167</v>
       </c>
       <c r="I102" s="15">
         <f t="shared" si="2"/>
         <v>1182</v>
       </c>
       <c r="L102" s="5"/>
       <c r="M102" s="5"/>
       <c r="N102" s="5"/>
       <c r="O102" s="5"/>
       <c r="P102" s="5"/>
       <c r="Q102" s="5"/>
     </row>
-    <row r="103" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="103" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="13">
         <v>101</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C103" s="30"/>
       <c r="D103" s="30"/>
       <c r="E103" s="30"/>
       <c r="F103" s="30"/>
       <c r="G103" s="4"/>
       <c r="H103" s="1"/>
       <c r="I103" s="15"/>
       <c r="L103" s="5"/>
       <c r="M103" s="5"/>
       <c r="N103" s="5"/>
       <c r="O103" s="5"/>
       <c r="P103" s="5"/>
       <c r="Q103" s="5"/>
     </row>
-    <row r="104" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A104" s="52" t="s">
+    <row r="104" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A104" s="46" t="s">
         <v>108</v>
       </c>
       <c r="B104" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C104" s="31"/>
       <c r="D104" s="31"/>
       <c r="E104" s="31"/>
       <c r="F104" s="31"/>
       <c r="G104" s="31"/>
       <c r="H104" s="31"/>
       <c r="I104" s="15"/>
       <c r="L104" s="5"/>
       <c r="M104" s="5"/>
       <c r="N104" s="5"/>
       <c r="O104" s="5"/>
       <c r="P104" s="5"/>
       <c r="Q104" s="5"/>
     </row>
-    <row r="105" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A105" s="52" t="s">
+    <row r="105" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A105" s="46" t="s">
         <v>108</v>
       </c>
       <c r="B105" s="20" t="s">
         <v>110</v>
       </c>
       <c r="C105" s="31"/>
       <c r="D105" s="31"/>
       <c r="E105" s="31"/>
       <c r="F105" s="31"/>
       <c r="G105" s="31"/>
       <c r="H105" s="31"/>
       <c r="I105" s="15"/>
       <c r="L105" s="5"/>
       <c r="M105" s="5"/>
       <c r="N105" s="5"/>
       <c r="O105" s="5"/>
       <c r="P105" s="5"/>
       <c r="Q105" s="5"/>
     </row>
-    <row r="106" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A106" s="52" t="s">
+    <row r="106" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="46" t="s">
         <v>108</v>
       </c>
       <c r="B106" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C106" s="31"/>
       <c r="D106" s="31"/>
       <c r="E106" s="31"/>
       <c r="F106" s="31"/>
       <c r="G106" s="31"/>
       <c r="H106" s="31"/>
       <c r="I106" s="15"/>
       <c r="L106" s="5"/>
       <c r="M106" s="5"/>
       <c r="N106" s="5"/>
       <c r="O106" s="5"/>
       <c r="P106" s="5"/>
       <c r="Q106" s="5"/>
     </row>
-    <row r="107" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A107" s="52" t="s">
+    <row r="107" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="46" t="s">
         <v>108</v>
       </c>
       <c r="B107" s="20" t="s">
         <v>112</v>
       </c>
       <c r="C107" s="31"/>
       <c r="D107" s="31"/>
       <c r="E107" s="31"/>
       <c r="F107" s="31"/>
       <c r="G107" s="31"/>
       <c r="H107" s="31"/>
       <c r="I107" s="15"/>
       <c r="L107" s="5"/>
       <c r="M107" s="5"/>
       <c r="N107" s="5"/>
       <c r="O107" s="5"/>
       <c r="P107" s="5"/>
       <c r="Q107" s="5"/>
     </row>
-    <row r="108" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A108" s="53" t="s">
+    <row r="108" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A108" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B108" s="17" t="s">
         <v>113</v>
       </c>
       <c r="C108" s="31"/>
       <c r="D108" s="31"/>
       <c r="E108" s="31"/>
       <c r="F108" s="31"/>
       <c r="G108" s="31"/>
       <c r="H108" s="31"/>
       <c r="I108" s="15"/>
       <c r="L108" s="5"/>
       <c r="M108" s="5"/>
       <c r="N108" s="5"/>
       <c r="O108" s="5"/>
       <c r="P108" s="5"/>
       <c r="Q108" s="5"/>
     </row>
-    <row r="109" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="109" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="13">
         <v>109</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>114</v>
       </c>
       <c r="C109" s="2">
         <v>259</v>
       </c>
       <c r="D109" s="2">
         <v>307</v>
       </c>
       <c r="E109" s="2">
         <v>331</v>
       </c>
       <c r="F109" s="2">
         <v>233</v>
       </c>
       <c r="G109" s="1">
         <v>230</v>
       </c>
       <c r="H109" s="1">
         <v>164</v>
       </c>
       <c r="I109" s="15">
         <f t="shared" si="2"/>
         <v>1524</v>
       </c>
       <c r="L109" s="5"/>
       <c r="M109" s="5"/>
       <c r="N109" s="5"/>
       <c r="O109" s="5"/>
       <c r="P109" s="5"/>
       <c r="Q109" s="5"/>
     </row>
-    <row r="110" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="110" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="19"/>
       <c r="B110" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C110" s="2">
         <v>38</v>
       </c>
       <c r="D110" s="2">
         <v>32</v>
       </c>
       <c r="E110" s="2">
         <v>42</v>
       </c>
       <c r="F110" s="2">
         <v>28</v>
       </c>
       <c r="G110" s="1">
         <v>20</v>
       </c>
       <c r="H110" s="1">
         <v>13</v>
       </c>
       <c r="I110" s="15">
         <f t="shared" si="2"/>
         <v>173</v>
       </c>
       <c r="L110" s="5"/>
       <c r="M110" s="5"/>
       <c r="N110" s="5"/>
       <c r="O110" s="5"/>
       <c r="P110" s="5"/>
       <c r="Q110" s="5"/>
     </row>
-    <row r="111" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="111" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="16"/>
       <c r="B111" s="17" t="s">
         <v>116</v>
       </c>
       <c r="C111" s="2">
         <v>221</v>
       </c>
       <c r="D111" s="2">
         <v>275</v>
       </c>
       <c r="E111" s="2">
         <v>289</v>
       </c>
       <c r="F111" s="2">
         <v>205</v>
       </c>
       <c r="G111" s="1">
         <v>210</v>
       </c>
       <c r="H111" s="1">
         <v>151</v>
       </c>
       <c r="I111" s="15">
         <f t="shared" si="2"/>
         <v>1351</v>
       </c>
       <c r="L111" s="5"/>
       <c r="M111" s="5"/>
       <c r="N111" s="5"/>
       <c r="O111" s="5"/>
       <c r="P111" s="5"/>
       <c r="Q111" s="5"/>
     </row>
-    <row r="112" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="112" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="13">
         <v>110</v>
       </c>
       <c r="B112" s="14" t="s">
         <v>117</v>
       </c>
       <c r="C112" s="2">
         <v>510</v>
       </c>
       <c r="D112" s="2">
         <v>408</v>
       </c>
       <c r="E112" s="2">
         <v>373</v>
       </c>
       <c r="F112" s="2">
         <v>533</v>
       </c>
       <c r="G112" s="1">
         <v>448</v>
       </c>
       <c r="H112" s="1">
         <v>457</v>
       </c>
       <c r="I112" s="15">
         <f t="shared" si="2"/>
         <v>2729</v>
       </c>
       <c r="L112" s="5"/>
       <c r="M112" s="5"/>
       <c r="N112" s="5"/>
       <c r="O112" s="5"/>
       <c r="P112" s="5"/>
       <c r="Q112" s="5"/>
     </row>
-    <row r="113" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="113" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="19"/>
       <c r="B113" s="20" t="s">
         <v>118</v>
       </c>
       <c r="C113" s="2">
         <v>109</v>
       </c>
       <c r="D113" s="2">
         <v>58</v>
       </c>
       <c r="E113" s="2">
         <v>60</v>
       </c>
       <c r="F113" s="2">
         <v>78</v>
       </c>
       <c r="G113" s="1">
         <v>58</v>
       </c>
       <c r="H113" s="1">
         <v>49</v>
       </c>
       <c r="I113" s="15">
         <f t="shared" si="2"/>
         <v>412</v>
       </c>
       <c r="L113" s="5"/>
       <c r="M113" s="5"/>
       <c r="N113" s="5"/>
       <c r="O113" s="5"/>
       <c r="P113" s="5"/>
       <c r="Q113" s="5"/>
     </row>
-    <row r="114" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="114" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="16"/>
       <c r="B114" s="17" t="s">
         <v>119</v>
       </c>
       <c r="C114" s="2">
         <v>401</v>
       </c>
       <c r="D114" s="2">
         <v>350</v>
       </c>
       <c r="E114" s="2">
         <v>313</v>
       </c>
       <c r="F114" s="2">
         <v>455</v>
       </c>
       <c r="G114" s="1">
         <v>390</v>
       </c>
       <c r="H114" s="1">
         <v>408</v>
       </c>
       <c r="I114" s="15">
         <f t="shared" si="2"/>
         <v>2317</v>
       </c>
       <c r="L114" s="5"/>
       <c r="M114" s="5"/>
       <c r="N114" s="5"/>
       <c r="O114" s="5"/>
       <c r="P114" s="5"/>
       <c r="Q114" s="5"/>
     </row>
-    <row r="115" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="115" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="13">
         <v>111</v>
       </c>
       <c r="B115" s="14" t="s">
         <v>120</v>
       </c>
       <c r="C115" s="2">
         <v>51</v>
       </c>
       <c r="D115" s="2">
         <v>83</v>
       </c>
       <c r="E115" s="2">
         <v>65</v>
       </c>
       <c r="F115" s="2">
         <v>21</v>
       </c>
       <c r="G115" s="1">
         <v>54</v>
       </c>
       <c r="H115" s="1">
         <v>86</v>
       </c>
       <c r="I115" s="15">
         <f t="shared" si="2"/>
         <v>360</v>
       </c>
       <c r="L115" s="5"/>
       <c r="M115" s="5"/>
       <c r="N115" s="5"/>
       <c r="O115" s="5"/>
       <c r="P115" s="5"/>
       <c r="Q115" s="5"/>
     </row>
-    <row r="116" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="116" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="16"/>
       <c r="B116" s="17" t="s">
         <v>121</v>
       </c>
       <c r="C116" s="2">
         <v>51</v>
       </c>
       <c r="D116" s="2">
         <v>83</v>
       </c>
       <c r="E116" s="2">
         <v>65</v>
       </c>
       <c r="F116" s="2">
         <v>21</v>
       </c>
       <c r="G116" s="1">
         <v>54</v>
       </c>
       <c r="H116" s="1">
         <v>86</v>
       </c>
       <c r="I116" s="15">
         <f t="shared" si="2"/>
         <v>360</v>
       </c>
       <c r="L116" s="5"/>
       <c r="M116" s="5"/>
       <c r="N116" s="5"/>
       <c r="O116" s="5"/>
       <c r="P116" s="5"/>
       <c r="Q116" s="5"/>
     </row>
-    <row r="117" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="117" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="13">
         <v>112</v>
       </c>
       <c r="B117" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C117" s="2">
         <v>241</v>
       </c>
       <c r="D117" s="2">
         <v>211</v>
       </c>
       <c r="E117" s="2">
         <v>358</v>
       </c>
       <c r="F117" s="2">
         <v>311</v>
       </c>
       <c r="G117" s="1">
         <v>265</v>
       </c>
       <c r="H117" s="1">
         <v>260</v>
       </c>
       <c r="I117" s="15">
         <f t="shared" si="2"/>
         <v>1646</v>
       </c>
       <c r="L117" s="5"/>
       <c r="M117" s="5"/>
       <c r="N117" s="5"/>
       <c r="O117" s="5"/>
       <c r="P117" s="5"/>
       <c r="Q117" s="5"/>
     </row>
-    <row r="118" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="118" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="16"/>
       <c r="B118" s="17" t="s">
         <v>123</v>
       </c>
       <c r="C118" s="2">
         <v>241</v>
       </c>
       <c r="D118" s="2">
         <v>211</v>
       </c>
       <c r="E118" s="2">
         <v>358</v>
       </c>
       <c r="F118" s="2">
         <v>311</v>
       </c>
       <c r="G118" s="1">
         <v>265</v>
       </c>
       <c r="H118" s="1">
         <v>260</v>
       </c>
       <c r="I118" s="15">
         <f t="shared" si="2"/>
         <v>1646</v>
       </c>
       <c r="L118" s="5"/>
       <c r="M118" s="5"/>
       <c r="N118" s="5"/>
       <c r="O118" s="5"/>
       <c r="P118" s="5"/>
       <c r="Q118" s="5"/>
     </row>
-    <row r="119" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="119" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="13">
         <v>114</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C119" s="2">
         <v>145</v>
       </c>
       <c r="D119" s="2">
         <v>151</v>
       </c>
       <c r="E119" s="2">
         <v>141</v>
       </c>
       <c r="F119" s="2">
         <v>110</v>
       </c>
       <c r="G119" s="1">
         <v>121</v>
       </c>
       <c r="H119" s="1">
         <v>93</v>
       </c>
       <c r="I119" s="15">
         <f t="shared" si="2"/>
         <v>761</v>
       </c>
       <c r="L119" s="5"/>
       <c r="M119" s="5"/>
       <c r="N119" s="5"/>
       <c r="O119" s="5"/>
       <c r="P119" s="5"/>
       <c r="Q119" s="5"/>
     </row>
-    <row r="120" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="120" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="16"/>
       <c r="B120" s="17" t="s">
         <v>125</v>
       </c>
       <c r="C120" s="2">
         <v>145</v>
       </c>
       <c r="D120" s="2">
         <v>151</v>
       </c>
       <c r="E120" s="2">
         <v>141</v>
       </c>
       <c r="F120" s="2">
         <v>110</v>
       </c>
       <c r="G120" s="1">
         <v>121</v>
       </c>
       <c r="H120" s="1">
         <v>93</v>
       </c>
       <c r="I120" s="15">
         <f t="shared" si="2"/>
         <v>761</v>
       </c>
       <c r="L120" s="5"/>
       <c r="M120" s="5"/>
       <c r="N120" s="5"/>
       <c r="O120" s="5"/>
       <c r="P120" s="5"/>
       <c r="Q120" s="5"/>
     </row>
-    <row r="121" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="121" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="13">
         <v>118</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C121" s="2">
         <v>143</v>
       </c>
       <c r="D121" s="2"/>
       <c r="E121" s="2">
         <v>124</v>
       </c>
       <c r="F121" s="2">
         <v>90</v>
       </c>
       <c r="G121" s="1">
         <v>99</v>
       </c>
       <c r="H121" s="1">
         <v>91</v>
       </c>
       <c r="I121" s="15">
         <f t="shared" si="2"/>
         <v>547</v>
       </c>
       <c r="L121" s="5"/>
       <c r="M121" s="5"/>
       <c r="N121" s="5"/>
       <c r="O121" s="5"/>
       <c r="P121" s="5"/>
       <c r="Q121" s="5"/>
     </row>
-    <row r="122" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="122" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B122" s="20" t="s">
         <v>127</v>
       </c>
       <c r="C122" s="3"/>
       <c r="D122" s="3"/>
       <c r="E122" s="3"/>
       <c r="F122" s="3"/>
       <c r="G122" s="22"/>
       <c r="H122" s="22"/>
       <c r="I122" s="15"/>
       <c r="L122" s="5"/>
       <c r="M122" s="5"/>
       <c r="N122" s="5"/>
       <c r="O122" s="5"/>
       <c r="P122" s="5"/>
       <c r="Q122" s="5"/>
     </row>
-    <row r="123" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="123" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="25" t="s">
         <v>68</v>
       </c>
       <c r="B123" s="20" t="s">
         <v>128</v>
       </c>
       <c r="C123" s="2">
         <v>143</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="2">
         <v>124</v>
       </c>
       <c r="F123" s="2">
         <v>90</v>
       </c>
       <c r="G123" s="1">
         <v>99</v>
       </c>
       <c r="H123" s="1">
         <v>91</v>
       </c>
       <c r="I123" s="15">
         <f t="shared" si="2"/>
         <v>547</v>
       </c>
       <c r="L123" s="5"/>
       <c r="M123" s="5"/>
       <c r="N123" s="5"/>
       <c r="O123" s="5"/>
       <c r="P123" s="5"/>
       <c r="Q123" s="5"/>
     </row>
-    <row r="124" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="124" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="13">
         <v>121</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>129</v>
       </c>
       <c r="C124" s="2">
         <v>74</v>
       </c>
       <c r="D124" s="2">
         <v>78</v>
       </c>
       <c r="E124" s="2">
         <v>80</v>
       </c>
       <c r="F124" s="2">
         <v>30</v>
       </c>
       <c r="G124" s="1">
         <v>37</v>
       </c>
       <c r="H124" s="1">
         <v>21</v>
       </c>
       <c r="I124" s="15">
         <f t="shared" si="2"/>
         <v>320</v>
       </c>
       <c r="L124" s="5"/>
       <c r="M124" s="5"/>
       <c r="N124" s="5"/>
       <c r="O124" s="5"/>
       <c r="P124" s="5"/>
       <c r="Q124" s="5"/>
     </row>
-    <row r="125" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="125" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="16"/>
       <c r="B125" s="17" t="s">
         <v>130</v>
       </c>
       <c r="C125" s="2">
         <v>74</v>
       </c>
       <c r="D125" s="2">
         <v>78</v>
       </c>
       <c r="E125" s="2">
         <v>80</v>
       </c>
       <c r="F125" s="2">
         <v>30</v>
       </c>
       <c r="G125" s="1">
         <v>37</v>
       </c>
       <c r="H125" s="1">
         <v>21</v>
       </c>
       <c r="I125" s="15">
         <f t="shared" si="2"/>
         <v>320</v>
       </c>
       <c r="L125" s="5"/>
       <c r="M125" s="5"/>
       <c r="N125" s="5"/>
       <c r="O125" s="5"/>
       <c r="P125" s="5"/>
       <c r="Q125" s="5"/>
     </row>
-    <row r="126" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="126" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="13">
         <v>123</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>131</v>
       </c>
       <c r="C126" s="2">
         <v>435</v>
       </c>
       <c r="D126" s="2">
         <v>235</v>
       </c>
       <c r="E126" s="2">
         <v>673</v>
       </c>
       <c r="F126" s="2">
         <v>565</v>
       </c>
       <c r="G126" s="1">
         <v>381</v>
       </c>
       <c r="H126" s="1">
         <v>611</v>
       </c>
       <c r="I126" s="15">
         <f t="shared" si="2"/>
         <v>2900</v>
       </c>
       <c r="L126" s="5"/>
       <c r="M126" s="5"/>
       <c r="N126" s="5"/>
       <c r="O126" s="5"/>
       <c r="P126" s="5"/>
       <c r="Q126" s="5"/>
     </row>
-    <row r="127" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="127" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="16"/>
       <c r="B127" s="17" t="s">
         <v>132</v>
       </c>
       <c r="C127" s="2">
         <v>435</v>
       </c>
       <c r="D127" s="2">
         <v>235</v>
       </c>
       <c r="E127" s="2">
         <v>673</v>
       </c>
       <c r="F127" s="2">
         <v>565</v>
       </c>
       <c r="G127" s="1">
         <v>381</v>
       </c>
       <c r="H127" s="1">
         <v>611</v>
       </c>
       <c r="I127" s="15">
         <f t="shared" si="2"/>
         <v>2900</v>
       </c>
       <c r="L127" s="5"/>
       <c r="M127" s="5"/>
       <c r="N127" s="5"/>
       <c r="O127" s="5"/>
       <c r="P127" s="5"/>
       <c r="Q127" s="5"/>
     </row>
-    <row r="128" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="128" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="13">
         <v>125</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>133</v>
       </c>
       <c r="C128" s="2">
         <v>69</v>
       </c>
       <c r="D128" s="2">
         <v>97</v>
       </c>
       <c r="E128" s="2">
         <v>80</v>
       </c>
       <c r="F128" s="2">
         <v>84</v>
       </c>
       <c r="G128" s="1">
         <v>82</v>
       </c>
       <c r="H128" s="1">
         <v>78</v>
       </c>
       <c r="I128" s="15">
         <f t="shared" si="2"/>
         <v>490</v>
       </c>
       <c r="L128" s="5"/>
       <c r="M128" s="5"/>
       <c r="N128" s="5"/>
       <c r="O128" s="5"/>
       <c r="P128" s="5"/>
       <c r="Q128" s="5"/>
     </row>
-    <row r="129" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="129" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="16"/>
       <c r="B129" s="17" t="s">
         <v>134</v>
       </c>
       <c r="C129" s="2">
         <v>69</v>
       </c>
       <c r="D129" s="2">
         <v>97</v>
       </c>
       <c r="E129" s="2">
         <v>80</v>
       </c>
       <c r="F129" s="2">
         <v>84</v>
       </c>
       <c r="G129" s="1">
         <v>82</v>
       </c>
       <c r="H129" s="1">
         <v>78</v>
       </c>
       <c r="I129" s="15">
         <f t="shared" si="2"/>
         <v>490</v>
       </c>
       <c r="L129" s="5"/>
       <c r="M129" s="5"/>
       <c r="N129" s="5"/>
       <c r="O129" s="5"/>
       <c r="P129" s="5"/>
       <c r="Q129" s="5"/>
     </row>
-    <row r="130" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="130" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A130" s="13">
         <v>127</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>135</v>
       </c>
       <c r="C130" s="2">
         <v>665</v>
       </c>
       <c r="D130" s="2">
         <v>522</v>
       </c>
       <c r="E130" s="2">
         <v>659</v>
       </c>
       <c r="F130" s="2">
         <v>660</v>
       </c>
       <c r="G130" s="1">
         <v>644</v>
       </c>
       <c r="H130" s="1">
         <v>675</v>
       </c>
       <c r="I130" s="15">
         <f t="shared" si="2"/>
         <v>3825</v>
       </c>
       <c r="L130" s="5"/>
       <c r="M130" s="5"/>
       <c r="N130" s="5"/>
       <c r="O130" s="5"/>
       <c r="P130" s="5"/>
       <c r="Q130" s="5"/>
     </row>
-    <row r="131" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="131" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A131" s="16"/>
       <c r="B131" s="17" t="s">
         <v>136</v>
       </c>
       <c r="C131" s="2">
         <v>665</v>
       </c>
       <c r="D131" s="2">
         <v>522</v>
       </c>
       <c r="E131" s="2">
         <v>659</v>
       </c>
       <c r="F131" s="2">
         <v>660</v>
       </c>
       <c r="G131" s="1">
         <v>644</v>
       </c>
       <c r="H131" s="1">
         <v>675</v>
       </c>
       <c r="I131" s="15">
         <f t="shared" si="2"/>
         <v>3825</v>
       </c>
       <c r="L131" s="5"/>
       <c r="M131" s="5"/>
       <c r="N131" s="5"/>
       <c r="O131" s="5"/>
       <c r="P131" s="5"/>
       <c r="Q131" s="5"/>
     </row>
-    <row r="132" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="132" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A132" s="13">
         <v>130</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C132" s="2">
         <v>202</v>
       </c>
       <c r="D132" s="2">
         <v>78</v>
       </c>
       <c r="E132" s="2">
         <v>295</v>
       </c>
       <c r="F132" s="2">
         <v>184</v>
       </c>
       <c r="G132" s="1">
         <v>213</v>
       </c>
       <c r="H132" s="1">
         <v>195</v>
       </c>
       <c r="I132" s="15">
         <f t="shared" si="2"/>
         <v>1167</v>
       </c>
       <c r="L132" s="5"/>
       <c r="M132" s="5"/>
       <c r="N132" s="5"/>
       <c r="O132" s="5"/>
       <c r="P132" s="5"/>
       <c r="Q132" s="5"/>
     </row>
-    <row r="133" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="133" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="16"/>
       <c r="B133" s="17" t="s">
         <v>138</v>
       </c>
       <c r="C133" s="2">
         <v>202</v>
       </c>
       <c r="D133" s="2">
         <v>78</v>
       </c>
       <c r="E133" s="2">
         <v>295</v>
       </c>
       <c r="F133" s="2">
         <v>184</v>
       </c>
       <c r="G133" s="1">
         <v>213</v>
       </c>
       <c r="H133" s="1">
         <v>195</v>
       </c>
       <c r="I133" s="15">
         <f t="shared" si="2"/>
         <v>1167</v>
       </c>
       <c r="L133" s="5"/>
       <c r="M133" s="5"/>
       <c r="N133" s="5"/>
       <c r="O133" s="5"/>
       <c r="P133" s="5"/>
       <c r="Q133" s="5"/>
     </row>
-    <row r="134" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="134" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="13">
         <v>131</v>
       </c>
       <c r="B134" s="14" t="s">
         <v>139</v>
       </c>
       <c r="C134" s="2">
         <v>1111</v>
       </c>
       <c r="D134" s="2">
         <v>701</v>
       </c>
       <c r="E134" s="2">
         <v>1102</v>
       </c>
       <c r="F134" s="2">
         <v>972</v>
       </c>
       <c r="G134" s="1">
         <v>1090</v>
       </c>
       <c r="H134" s="1">
         <v>1104</v>
       </c>
       <c r="I134" s="15">
         <f t="shared" si="2"/>
         <v>6080</v>
       </c>
       <c r="L134" s="5"/>
       <c r="M134" s="5"/>
       <c r="N134" s="5"/>
       <c r="O134" s="5"/>
       <c r="P134" s="5"/>
       <c r="Q134" s="5"/>
     </row>
-    <row r="135" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="135" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="16"/>
       <c r="B135" s="17" t="s">
         <v>140</v>
       </c>
       <c r="C135" s="2">
         <v>1111</v>
       </c>
       <c r="D135" s="2">
         <v>701</v>
       </c>
       <c r="E135" s="2">
         <v>1102</v>
       </c>
       <c r="F135" s="2">
         <v>972</v>
       </c>
       <c r="G135" s="1">
         <v>1090</v>
       </c>
       <c r="H135" s="1">
         <v>1104</v>
       </c>
       <c r="I135" s="15">
         <f t="shared" si="2"/>
         <v>6080</v>
       </c>
       <c r="L135" s="5"/>
       <c r="M135" s="5"/>
       <c r="N135" s="5"/>
       <c r="O135" s="5"/>
       <c r="P135" s="5"/>
       <c r="Q135" s="5"/>
     </row>
-    <row r="136" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B136" s="49"/>
+    <row r="136" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A136" s="50"/>
+      <c r="B136" s="51"/>
       <c r="C136" s="32"/>
       <c r="D136" s="32"/>
       <c r="E136" s="32"/>
       <c r="F136" s="32"/>
       <c r="G136" s="32"/>
       <c r="H136" s="32"/>
       <c r="I136" s="33"/>
       <c r="L136" s="5"/>
       <c r="M136" s="5"/>
       <c r="N136" s="5"/>
       <c r="O136" s="5"/>
       <c r="P136" s="5"/>
       <c r="Q136" s="5"/>
     </row>
-    <row r="137" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
-      <c r="A137" s="50" t="s">
+    <row r="137" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A137" s="52" t="s">
         <v>141</v>
       </c>
-      <c r="B137" s="51"/>
+      <c r="B137" s="53"/>
       <c r="C137" s="34">
         <v>133384</v>
       </c>
       <c r="D137" s="34">
         <v>120307</v>
       </c>
       <c r="E137" s="34">
         <v>173408</v>
       </c>
       <c r="F137" s="34">
         <v>163059</v>
       </c>
       <c r="G137" s="34">
         <v>154324</v>
       </c>
       <c r="H137" s="34">
         <f>SUM(H5:H135)/2</f>
         <v>118543</v>
       </c>
       <c r="I137" s="34">
         <f>SUM(C137:H137)</f>
         <v>863025</v>
       </c>
       <c r="J137" s="35"/>
       <c r="L137" s="5"/>
       <c r="M137" s="5"/>
       <c r="N137" s="5"/>
       <c r="O137" s="5"/>
       <c r="P137" s="5"/>
       <c r="Q137" s="5"/>
     </row>
-    <row r="138" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="138" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A138" s="5"/>
       <c r="B138" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C138" s="7"/>
       <c r="D138" s="7"/>
       <c r="E138" s="7"/>
       <c r="F138" s="7"/>
       <c r="G138" s="7"/>
       <c r="H138" s="7"/>
       <c r="I138" s="36"/>
       <c r="L138" s="5"/>
       <c r="M138" s="5"/>
       <c r="N138" s="5"/>
       <c r="O138" s="5"/>
       <c r="P138" s="5"/>
       <c r="Q138" s="5"/>
     </row>
-    <row r="139" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="139" spans="1:17" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A139" s="5"/>
       <c r="B139" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C139" s="37"/>
       <c r="D139" s="37"/>
       <c r="E139" s="37"/>
       <c r="F139" s="37"/>
       <c r="G139" s="37"/>
       <c r="H139" s="37"/>
       <c r="I139" s="8"/>
       <c r="L139" s="5"/>
       <c r="M139" s="5"/>
       <c r="N139" s="5"/>
       <c r="O139" s="5"/>
       <c r="P139" s="5"/>
       <c r="Q139" s="5"/>
     </row>
-    <row r="140" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="140" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="5"/>
       <c r="B140" s="5" t="s">
         <v>144</v>
       </c>
       <c r="C140" s="38"/>
       <c r="D140" s="38"/>
       <c r="E140" s="38"/>
       <c r="F140" s="38"/>
       <c r="G140" s="38"/>
       <c r="H140" s="38"/>
       <c r="I140" s="8"/>
       <c r="J140" s="9"/>
       <c r="K140" s="9"/>
       <c r="L140" s="5"/>
       <c r="M140" s="5"/>
       <c r="N140" s="5"/>
       <c r="O140" s="5"/>
       <c r="P140" s="5"/>
       <c r="Q140" s="5"/>
     </row>
-    <row r="141" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="141" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A141" s="5"/>
       <c r="B141" s="5" t="s">
         <v>145</v>
       </c>
       <c r="C141" s="40"/>
       <c r="D141" s="40"/>
       <c r="E141" s="40"/>
       <c r="F141" s="40"/>
       <c r="G141" s="40"/>
       <c r="H141" s="40"/>
       <c r="I141" s="8"/>
       <c r="J141" s="9"/>
       <c r="K141" s="9"/>
       <c r="L141" s="5"/>
       <c r="M141" s="5"/>
       <c r="N141" s="5"/>
       <c r="O141" s="5"/>
       <c r="P141" s="5"/>
       <c r="Q141" s="5"/>
     </row>
-    <row r="142" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="142" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A142" s="5"/>
       <c r="B142" s="5" t="s">
         <v>153</v>
       </c>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="F142" s="7"/>
       <c r="G142" s="7"/>
       <c r="H142" s="7"/>
       <c r="I142" s="8"/>
       <c r="J142" s="9"/>
       <c r="K142" s="9"/>
       <c r="L142" s="5"/>
       <c r="M142" s="5"/>
       <c r="N142" s="5"/>
       <c r="O142" s="5"/>
       <c r="P142" s="5"/>
       <c r="Q142" s="5"/>
     </row>
-    <row r="143" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="143" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A143" s="5"/>
       <c r="B143" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E143" s="7"/>
       <c r="F143" s="7"/>
       <c r="G143" s="7"/>
       <c r="H143" s="7"/>
       <c r="I143" s="8"/>
       <c r="J143" s="9"/>
       <c r="K143" s="9"/>
       <c r="L143" s="5"/>
       <c r="M143" s="5"/>
       <c r="N143" s="5"/>
       <c r="O143" s="5"/>
       <c r="P143" s="5"/>
       <c r="Q143" s="5"/>
     </row>
-    <row r="144" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="144" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A144" s="5"/>
       <c r="B144" s="5"/>
       <c r="C144" s="41"/>
       <c r="D144" s="42" t="s">
         <v>146</v>
       </c>
       <c r="E144" s="7"/>
       <c r="F144" s="7"/>
       <c r="G144" s="7"/>
       <c r="H144" s="7"/>
       <c r="I144" s="8"/>
       <c r="J144" s="9"/>
       <c r="K144" s="9"/>
       <c r="L144" s="5"/>
       <c r="M144" s="5"/>
       <c r="N144" s="5"/>
       <c r="O144" s="5"/>
       <c r="P144" s="5"/>
       <c r="Q144" s="5"/>
     </row>
-    <row r="145" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1">
+    <row r="145" spans="1:17" s="39" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A145" s="5"/>
       <c r="B145" s="5"/>
       <c r="C145" s="43" t="s">
         <v>147</v>
       </c>
       <c r="D145" s="42" t="s">
         <v>148</v>
       </c>
       <c r="E145" s="7"/>
       <c r="F145" s="7"/>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
       <c r="I145" s="8"/>
       <c r="J145" s="9"/>
       <c r="K145" s="9"/>
       <c r="L145" s="5"/>
       <c r="M145" s="5"/>
       <c r="N145" s="5"/>
       <c r="O145" s="5"/>
       <c r="P145" s="5"/>
       <c r="Q145" s="5"/>
     </row>
-    <row r="146" spans="1:17" ht="12.75" customHeight="1">
+    <row r="146" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C146" s="44"/>
       <c r="D146" s="44"/>
       <c r="E146" s="44"/>
       <c r="F146" s="44"/>
       <c r="G146" s="44"/>
       <c r="H146" s="44"/>
       <c r="I146" s="45"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:I4" xr:uid="{D379B3FA-AF6D-435E-A61E-4D028CE51485}">
     <filterColumn colId="0" showButton="0"/>
   </autoFilter>
   <mergeCells count="4">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A136:B136"/>
     <mergeCell ref="A137:B137"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="29" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R&amp;8第24表　職種別　合格者数推移（３級、令和元年度～令和６年度)
 </oddHeader>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="46" max="8" man="1"/>
     <brk id="108" max="8" man="1"/>
   </rowBreaks>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004335681FB23F374293649DDF313DF078" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="978e7ec1a103ea4a60fed06b00413860">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d44c8ac-039a-4195-8d49-abd72f071ad9" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5eaa71030d7b24e12caeeccd36cbe60" ns2:_="" ns3:_="">
     <xsd:import namespace="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -6551,90 +6444,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B766C55-74E6-4983-B9B1-3E7FE3406FAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42FE8AA2-DBBF-4ED6-A742-9931FF581D3A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A6871C8-C893-4CCB-8F97-B5AB6CBF1451}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42FE8AA2-DBBF-4ED6-A742-9931FF581D3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B766C55-74E6-4983-B9B1-3E7FE3406FAD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>