--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,385 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="25" documentId="8_{676B4B05-9DC5-412C-BB4A-A06D7CAA6E5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF11993E-0806-4387-8822-738E003D804D}"/>
+  <xr:revisionPtr revIDLastSave="28" documentId="8_{676B4B05-9DC5-412C-BB4A-A06D7CAA6E5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5BAC4EC8-B86D-4586-965F-FA62FAF4004C}"/>
   <bookViews>
-    <workbookView xWindow="1425" yWindow="1425" windowWidth="21600" windowHeight="13605" xr2:uid="{4A2DEA78-8C40-4F92-8440-C98EF273BCC7}"/>
+    <workbookView xWindow="1710" yWindow="-14370" windowWidth="21600" windowHeight="12645" xr2:uid="{4A2DEA78-8C40-4F92-8440-C98EF273BCC7}"/>
   </bookViews>
   <sheets>
     <sheet name="〇第25表（随３合格）" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'〇第25表（随３合格）'!$A$4:$WVP$147</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'〇第25表（随３合格）'!$A$4:$WVO$147</definedName>
     <definedName name="A" localSheetId="0">'〇第25表（随３合格）'!$E$8</definedName>
     <definedName name="Ａ">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'〇第25表（随３合格）'!$A$1:$I$157</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'〇第25表（随３合格）'!$3:$4</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H147" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="I146" i="3" s="1"/>
+  <c r="I147" i="3" l="1"/>
+  <c r="I146" i="3"/>
   <c r="I145" i="3"/>
-  <c r="H145" i="3"/>
-[...5 lines deleted...]
-  <c r="I142" i="3" s="1"/>
+  <c r="I144" i="3"/>
+  <c r="I143" i="3"/>
+  <c r="I142" i="3"/>
   <c r="I141" i="3"/>
-  <c r="H141" i="3"/>
-[...5 lines deleted...]
-  <c r="I138" i="3" s="1"/>
+  <c r="I140" i="3"/>
+  <c r="I139" i="3"/>
+  <c r="I138" i="3"/>
   <c r="I137" i="3"/>
-  <c r="H137" i="3"/>
-[...5 lines deleted...]
-  <c r="I134" i="3" s="1"/>
+  <c r="I136" i="3"/>
+  <c r="I135" i="3"/>
+  <c r="I134" i="3"/>
   <c r="I133" i="3"/>
-  <c r="H133" i="3"/>
-[...5 lines deleted...]
-  <c r="I130" i="3" s="1"/>
+  <c r="I132" i="3"/>
+  <c r="I131" i="3"/>
+  <c r="I130" i="3"/>
   <c r="I129" i="3"/>
-  <c r="H129" i="3"/>
-[...5 lines deleted...]
-  <c r="I126" i="3" s="1"/>
+  <c r="I128" i="3"/>
+  <c r="I127" i="3"/>
+  <c r="I126" i="3"/>
   <c r="I125" i="3"/>
-  <c r="H125" i="3"/>
-[...5 lines deleted...]
-  <c r="I122" i="3" s="1"/>
+  <c r="I124" i="3"/>
+  <c r="I123" i="3"/>
+  <c r="I122" i="3"/>
   <c r="I121" i="3"/>
-  <c r="H121" i="3"/>
-[...5 lines deleted...]
-  <c r="I118" i="3" s="1"/>
+  <c r="I120" i="3"/>
+  <c r="I119" i="3"/>
+  <c r="I118" i="3"/>
   <c r="I117" i="3"/>
-  <c r="H117" i="3"/>
-[...5 lines deleted...]
-  <c r="I114" i="3" s="1"/>
+  <c r="I116" i="3"/>
+  <c r="I115" i="3"/>
+  <c r="I114" i="3"/>
   <c r="I113" i="3"/>
-  <c r="H113" i="3"/>
-[...5 lines deleted...]
-  <c r="I110" i="3" s="1"/>
+  <c r="I112" i="3"/>
+  <c r="I111" i="3"/>
+  <c r="I110" i="3"/>
   <c r="I109" i="3"/>
-  <c r="H109" i="3"/>
-[...5 lines deleted...]
-  <c r="I106" i="3" s="1"/>
+  <c r="I108" i="3"/>
+  <c r="I107" i="3"/>
+  <c r="I106" i="3"/>
   <c r="I105" i="3"/>
-  <c r="H105" i="3"/>
-[...197 lines deleted...]
-  <c r="H149" i="3" s="1"/>
+  <c r="I104" i="3"/>
+  <c r="I103" i="3"/>
+  <c r="I102" i="3"/>
+  <c r="I101" i="3"/>
+  <c r="I100" i="3"/>
+  <c r="I99" i="3"/>
+  <c r="I98" i="3"/>
+  <c r="I97" i="3"/>
+  <c r="I96" i="3"/>
+  <c r="I95" i="3"/>
+  <c r="I94" i="3"/>
+  <c r="I93" i="3"/>
+  <c r="I92" i="3"/>
+  <c r="I91" i="3"/>
+  <c r="I90" i="3"/>
+  <c r="I89" i="3"/>
+  <c r="I88" i="3"/>
+  <c r="I87" i="3"/>
+  <c r="I86" i="3"/>
+  <c r="I85" i="3"/>
+  <c r="I84" i="3"/>
+  <c r="I83" i="3"/>
+  <c r="I82" i="3"/>
+  <c r="I81" i="3"/>
+  <c r="I80" i="3"/>
+  <c r="I79" i="3"/>
+  <c r="I78" i="3"/>
+  <c r="I77" i="3"/>
+  <c r="I76" i="3"/>
+  <c r="I75" i="3"/>
+  <c r="I74" i="3"/>
+  <c r="I73" i="3"/>
+  <c r="I72" i="3"/>
+  <c r="I71" i="3"/>
+  <c r="I70" i="3"/>
+  <c r="I69" i="3"/>
+  <c r="I68" i="3"/>
+  <c r="I67" i="3"/>
+  <c r="I66" i="3"/>
+  <c r="I65" i="3"/>
+  <c r="I64" i="3"/>
+  <c r="I63" i="3"/>
+  <c r="I62" i="3"/>
+  <c r="I61" i="3"/>
+  <c r="I60" i="3"/>
+  <c r="I59" i="3"/>
+  <c r="I58" i="3"/>
+  <c r="I57" i="3"/>
+  <c r="I56" i="3"/>
+  <c r="I55" i="3"/>
+  <c r="I54" i="3"/>
+  <c r="I52" i="3"/>
+  <c r="I51" i="3"/>
+  <c r="I50" i="3"/>
+  <c r="I49" i="3"/>
+  <c r="I48" i="3"/>
+  <c r="I47" i="3"/>
+  <c r="I46" i="3"/>
+  <c r="I45" i="3"/>
+  <c r="I44" i="3"/>
+  <c r="I43" i="3"/>
+  <c r="I42" i="3"/>
+  <c r="I41" i="3"/>
+  <c r="I40" i="3"/>
+  <c r="I39" i="3"/>
+  <c r="I38" i="3"/>
+  <c r="I37" i="3"/>
+  <c r="I36" i="3"/>
+  <c r="I35" i="3"/>
+  <c r="I34" i="3"/>
+  <c r="I33" i="3"/>
+  <c r="I32" i="3"/>
+  <c r="I31" i="3"/>
+  <c r="I30" i="3"/>
+  <c r="I29" i="3"/>
+  <c r="I28" i="3"/>
+  <c r="I27" i="3"/>
+  <c r="I26" i="3"/>
+  <c r="I25" i="3"/>
+  <c r="I24" i="3"/>
+  <c r="I23" i="3"/>
+  <c r="I22" i="3"/>
+  <c r="I21" i="3"/>
+  <c r="I20" i="3"/>
+  <c r="I19" i="3"/>
+  <c r="I18" i="3"/>
+  <c r="I17" i="3"/>
+  <c r="I16" i="3"/>
+  <c r="I15" i="3"/>
+  <c r="I14" i="3"/>
+  <c r="I13" i="3"/>
+  <c r="I12" i="3"/>
+  <c r="I11" i="3"/>
+  <c r="I10" i="3"/>
+  <c r="I9" i="3"/>
+  <c r="I8" i="3"/>
+  <c r="I7" i="3"/>
+  <c r="I6" i="3"/>
+  <c r="H149" i="3"/>
   <c r="I149" i="3" s="1"/>
   <c r="I5" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="164">
   <si>
     <t>　 職種名（※）</t>
   </si>
   <si>
     <t>元年度</t>
     <rPh sb="0" eb="1">
       <t>ガン</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>２年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
@@ -1014,51 +868,51 @@
     </rPh>
     <rPh sb="33" eb="35">
       <t>ケンテイ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>ジッセキ</t>
     </rPh>
     <rPh sb="46" eb="48">
       <t>ジョウヒョウ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>キサイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0_);\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="178" formatCode="#,##0_ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
-    <numFmt numFmtId="183" formatCode="#,##0.0_);\(#,##0.0\)"/>
+    <numFmt numFmtId="180" formatCode="#,##0.0_);\(#,##0.0\)"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
@@ -1413,5054 +1267,96 @@
     </xf>
     <xf numFmtId="38" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="179" fontId="2" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="桁区切り 2" xfId="5" xr:uid="{AB4128E8-A032-4C3F-B486-8E99ED008A9E}"/>
     <cellStyle name="桁区切り 2 2" xfId="2" xr:uid="{DC0F0DF7-008F-417A-86D2-ABE153EF793D}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="4" xr:uid="{92AF8F41-49B6-4564-AE3D-7734CA2A3BCD}"/>
     <cellStyle name="標準 2 3" xfId="1" xr:uid="{CEAA3CE9-6253-4CDA-B7E0-7EFDFDE434EC}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{C708CE5F-00FE-4E87-BAF0-2B34A44AB527}"/>
     <cellStyle name="標準_H10基礎級申込集計4(和歌山-沖縄)" xfId="3" xr:uid="{E0F67D37-B6A9-4CC6-B48C-571246E8A00C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...4957 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6725,2160 +1621,2112 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBF49AAE-39A1-4D26-BD43-D60621C0F2F5}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="A1:K158"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A134" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="K147" sqref="K147"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A146" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="L146" sqref="L1:L1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="10" customWidth="1"/>
     <col min="2" max="2" width="31" style="10" customWidth="1"/>
     <col min="3" max="8" width="8.625" style="46" customWidth="1"/>
     <col min="9" max="9" width="8.625" style="48" customWidth="1"/>
     <col min="10" max="10" width="3.25" style="12" customWidth="1"/>
     <col min="11" max="11" width="7.5" style="10" bestFit="1" customWidth="1"/>
-    <col min="12" max="249" width="8.875" style="10"/>
-[...566 lines deleted...]
-    <col min="16137" max="16384" width="8.875" style="10"/>
+    <col min="12" max="248" width="8.875" style="10"/>
+    <col min="249" max="249" width="3.625" style="10" customWidth="1"/>
+    <col min="250" max="250" width="31" style="10" customWidth="1"/>
+    <col min="251" max="258" width="8.625" style="10" customWidth="1"/>
+    <col min="259" max="259" width="3.25" style="10" customWidth="1"/>
+    <col min="260" max="260" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="22.25" style="10" customWidth="1"/>
+    <col min="262" max="262" width="8.875" style="10"/>
+    <col min="263" max="263" width="5.625" style="10" customWidth="1"/>
+    <col min="264" max="504" width="8.875" style="10"/>
+    <col min="505" max="505" width="3.625" style="10" customWidth="1"/>
+    <col min="506" max="506" width="31" style="10" customWidth="1"/>
+    <col min="507" max="514" width="8.625" style="10" customWidth="1"/>
+    <col min="515" max="515" width="3.25" style="10" customWidth="1"/>
+    <col min="516" max="516" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="517" max="517" width="22.25" style="10" customWidth="1"/>
+    <col min="518" max="518" width="8.875" style="10"/>
+    <col min="519" max="519" width="5.625" style="10" customWidth="1"/>
+    <col min="520" max="760" width="8.875" style="10"/>
+    <col min="761" max="761" width="3.625" style="10" customWidth="1"/>
+    <col min="762" max="762" width="31" style="10" customWidth="1"/>
+    <col min="763" max="770" width="8.625" style="10" customWidth="1"/>
+    <col min="771" max="771" width="3.25" style="10" customWidth="1"/>
+    <col min="772" max="772" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="773" max="773" width="22.25" style="10" customWidth="1"/>
+    <col min="774" max="774" width="8.875" style="10"/>
+    <col min="775" max="775" width="5.625" style="10" customWidth="1"/>
+    <col min="776" max="1016" width="8.875" style="10"/>
+    <col min="1017" max="1017" width="3.625" style="10" customWidth="1"/>
+    <col min="1018" max="1018" width="31" style="10" customWidth="1"/>
+    <col min="1019" max="1026" width="8.625" style="10" customWidth="1"/>
+    <col min="1027" max="1027" width="3.25" style="10" customWidth="1"/>
+    <col min="1028" max="1028" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="1029" max="1029" width="22.25" style="10" customWidth="1"/>
+    <col min="1030" max="1030" width="8.875" style="10"/>
+    <col min="1031" max="1031" width="5.625" style="10" customWidth="1"/>
+    <col min="1032" max="1272" width="8.875" style="10"/>
+    <col min="1273" max="1273" width="3.625" style="10" customWidth="1"/>
+    <col min="1274" max="1274" width="31" style="10" customWidth="1"/>
+    <col min="1275" max="1282" width="8.625" style="10" customWidth="1"/>
+    <col min="1283" max="1283" width="3.25" style="10" customWidth="1"/>
+    <col min="1284" max="1284" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="1285" max="1285" width="22.25" style="10" customWidth="1"/>
+    <col min="1286" max="1286" width="8.875" style="10"/>
+    <col min="1287" max="1287" width="5.625" style="10" customWidth="1"/>
+    <col min="1288" max="1528" width="8.875" style="10"/>
+    <col min="1529" max="1529" width="3.625" style="10" customWidth="1"/>
+    <col min="1530" max="1530" width="31" style="10" customWidth="1"/>
+    <col min="1531" max="1538" width="8.625" style="10" customWidth="1"/>
+    <col min="1539" max="1539" width="3.25" style="10" customWidth="1"/>
+    <col min="1540" max="1540" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="1541" max="1541" width="22.25" style="10" customWidth="1"/>
+    <col min="1542" max="1542" width="8.875" style="10"/>
+    <col min="1543" max="1543" width="5.625" style="10" customWidth="1"/>
+    <col min="1544" max="1784" width="8.875" style="10"/>
+    <col min="1785" max="1785" width="3.625" style="10" customWidth="1"/>
+    <col min="1786" max="1786" width="31" style="10" customWidth="1"/>
+    <col min="1787" max="1794" width="8.625" style="10" customWidth="1"/>
+    <col min="1795" max="1795" width="3.25" style="10" customWidth="1"/>
+    <col min="1796" max="1796" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="1797" max="1797" width="22.25" style="10" customWidth="1"/>
+    <col min="1798" max="1798" width="8.875" style="10"/>
+    <col min="1799" max="1799" width="5.625" style="10" customWidth="1"/>
+    <col min="1800" max="2040" width="8.875" style="10"/>
+    <col min="2041" max="2041" width="3.625" style="10" customWidth="1"/>
+    <col min="2042" max="2042" width="31" style="10" customWidth="1"/>
+    <col min="2043" max="2050" width="8.625" style="10" customWidth="1"/>
+    <col min="2051" max="2051" width="3.25" style="10" customWidth="1"/>
+    <col min="2052" max="2052" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="2053" max="2053" width="22.25" style="10" customWidth="1"/>
+    <col min="2054" max="2054" width="8.875" style="10"/>
+    <col min="2055" max="2055" width="5.625" style="10" customWidth="1"/>
+    <col min="2056" max="2296" width="8.875" style="10"/>
+    <col min="2297" max="2297" width="3.625" style="10" customWidth="1"/>
+    <col min="2298" max="2298" width="31" style="10" customWidth="1"/>
+    <col min="2299" max="2306" width="8.625" style="10" customWidth="1"/>
+    <col min="2307" max="2307" width="3.25" style="10" customWidth="1"/>
+    <col min="2308" max="2308" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="2309" max="2309" width="22.25" style="10" customWidth="1"/>
+    <col min="2310" max="2310" width="8.875" style="10"/>
+    <col min="2311" max="2311" width="5.625" style="10" customWidth="1"/>
+    <col min="2312" max="2552" width="8.875" style="10"/>
+    <col min="2553" max="2553" width="3.625" style="10" customWidth="1"/>
+    <col min="2554" max="2554" width="31" style="10" customWidth="1"/>
+    <col min="2555" max="2562" width="8.625" style="10" customWidth="1"/>
+    <col min="2563" max="2563" width="3.25" style="10" customWidth="1"/>
+    <col min="2564" max="2564" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="2565" max="2565" width="22.25" style="10" customWidth="1"/>
+    <col min="2566" max="2566" width="8.875" style="10"/>
+    <col min="2567" max="2567" width="5.625" style="10" customWidth="1"/>
+    <col min="2568" max="2808" width="8.875" style="10"/>
+    <col min="2809" max="2809" width="3.625" style="10" customWidth="1"/>
+    <col min="2810" max="2810" width="31" style="10" customWidth="1"/>
+    <col min="2811" max="2818" width="8.625" style="10" customWidth="1"/>
+    <col min="2819" max="2819" width="3.25" style="10" customWidth="1"/>
+    <col min="2820" max="2820" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="2821" max="2821" width="22.25" style="10" customWidth="1"/>
+    <col min="2822" max="2822" width="8.875" style="10"/>
+    <col min="2823" max="2823" width="5.625" style="10" customWidth="1"/>
+    <col min="2824" max="3064" width="8.875" style="10"/>
+    <col min="3065" max="3065" width="3.625" style="10" customWidth="1"/>
+    <col min="3066" max="3066" width="31" style="10" customWidth="1"/>
+    <col min="3067" max="3074" width="8.625" style="10" customWidth="1"/>
+    <col min="3075" max="3075" width="3.25" style="10" customWidth="1"/>
+    <col min="3076" max="3076" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="3077" max="3077" width="22.25" style="10" customWidth="1"/>
+    <col min="3078" max="3078" width="8.875" style="10"/>
+    <col min="3079" max="3079" width="5.625" style="10" customWidth="1"/>
+    <col min="3080" max="3320" width="8.875" style="10"/>
+    <col min="3321" max="3321" width="3.625" style="10" customWidth="1"/>
+    <col min="3322" max="3322" width="31" style="10" customWidth="1"/>
+    <col min="3323" max="3330" width="8.625" style="10" customWidth="1"/>
+    <col min="3331" max="3331" width="3.25" style="10" customWidth="1"/>
+    <col min="3332" max="3332" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="3333" max="3333" width="22.25" style="10" customWidth="1"/>
+    <col min="3334" max="3334" width="8.875" style="10"/>
+    <col min="3335" max="3335" width="5.625" style="10" customWidth="1"/>
+    <col min="3336" max="3576" width="8.875" style="10"/>
+    <col min="3577" max="3577" width="3.625" style="10" customWidth="1"/>
+    <col min="3578" max="3578" width="31" style="10" customWidth="1"/>
+    <col min="3579" max="3586" width="8.625" style="10" customWidth="1"/>
+    <col min="3587" max="3587" width="3.25" style="10" customWidth="1"/>
+    <col min="3588" max="3588" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="3589" max="3589" width="22.25" style="10" customWidth="1"/>
+    <col min="3590" max="3590" width="8.875" style="10"/>
+    <col min="3591" max="3591" width="5.625" style="10" customWidth="1"/>
+    <col min="3592" max="3832" width="8.875" style="10"/>
+    <col min="3833" max="3833" width="3.625" style="10" customWidth="1"/>
+    <col min="3834" max="3834" width="31" style="10" customWidth="1"/>
+    <col min="3835" max="3842" width="8.625" style="10" customWidth="1"/>
+    <col min="3843" max="3843" width="3.25" style="10" customWidth="1"/>
+    <col min="3844" max="3844" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="3845" max="3845" width="22.25" style="10" customWidth="1"/>
+    <col min="3846" max="3846" width="8.875" style="10"/>
+    <col min="3847" max="3847" width="5.625" style="10" customWidth="1"/>
+    <col min="3848" max="4088" width="8.875" style="10"/>
+    <col min="4089" max="4089" width="3.625" style="10" customWidth="1"/>
+    <col min="4090" max="4090" width="31" style="10" customWidth="1"/>
+    <col min="4091" max="4098" width="8.625" style="10" customWidth="1"/>
+    <col min="4099" max="4099" width="3.25" style="10" customWidth="1"/>
+    <col min="4100" max="4100" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="4101" max="4101" width="22.25" style="10" customWidth="1"/>
+    <col min="4102" max="4102" width="8.875" style="10"/>
+    <col min="4103" max="4103" width="5.625" style="10" customWidth="1"/>
+    <col min="4104" max="4344" width="8.875" style="10"/>
+    <col min="4345" max="4345" width="3.625" style="10" customWidth="1"/>
+    <col min="4346" max="4346" width="31" style="10" customWidth="1"/>
+    <col min="4347" max="4354" width="8.625" style="10" customWidth="1"/>
+    <col min="4355" max="4355" width="3.25" style="10" customWidth="1"/>
+    <col min="4356" max="4356" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="4357" max="4357" width="22.25" style="10" customWidth="1"/>
+    <col min="4358" max="4358" width="8.875" style="10"/>
+    <col min="4359" max="4359" width="5.625" style="10" customWidth="1"/>
+    <col min="4360" max="4600" width="8.875" style="10"/>
+    <col min="4601" max="4601" width="3.625" style="10" customWidth="1"/>
+    <col min="4602" max="4602" width="31" style="10" customWidth="1"/>
+    <col min="4603" max="4610" width="8.625" style="10" customWidth="1"/>
+    <col min="4611" max="4611" width="3.25" style="10" customWidth="1"/>
+    <col min="4612" max="4612" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="4613" max="4613" width="22.25" style="10" customWidth="1"/>
+    <col min="4614" max="4614" width="8.875" style="10"/>
+    <col min="4615" max="4615" width="5.625" style="10" customWidth="1"/>
+    <col min="4616" max="4856" width="8.875" style="10"/>
+    <col min="4857" max="4857" width="3.625" style="10" customWidth="1"/>
+    <col min="4858" max="4858" width="31" style="10" customWidth="1"/>
+    <col min="4859" max="4866" width="8.625" style="10" customWidth="1"/>
+    <col min="4867" max="4867" width="3.25" style="10" customWidth="1"/>
+    <col min="4868" max="4868" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="4869" max="4869" width="22.25" style="10" customWidth="1"/>
+    <col min="4870" max="4870" width="8.875" style="10"/>
+    <col min="4871" max="4871" width="5.625" style="10" customWidth="1"/>
+    <col min="4872" max="5112" width="8.875" style="10"/>
+    <col min="5113" max="5113" width="3.625" style="10" customWidth="1"/>
+    <col min="5114" max="5114" width="31" style="10" customWidth="1"/>
+    <col min="5115" max="5122" width="8.625" style="10" customWidth="1"/>
+    <col min="5123" max="5123" width="3.25" style="10" customWidth="1"/>
+    <col min="5124" max="5124" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="5125" max="5125" width="22.25" style="10" customWidth="1"/>
+    <col min="5126" max="5126" width="8.875" style="10"/>
+    <col min="5127" max="5127" width="5.625" style="10" customWidth="1"/>
+    <col min="5128" max="5368" width="8.875" style="10"/>
+    <col min="5369" max="5369" width="3.625" style="10" customWidth="1"/>
+    <col min="5370" max="5370" width="31" style="10" customWidth="1"/>
+    <col min="5371" max="5378" width="8.625" style="10" customWidth="1"/>
+    <col min="5379" max="5379" width="3.25" style="10" customWidth="1"/>
+    <col min="5380" max="5380" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="5381" max="5381" width="22.25" style="10" customWidth="1"/>
+    <col min="5382" max="5382" width="8.875" style="10"/>
+    <col min="5383" max="5383" width="5.625" style="10" customWidth="1"/>
+    <col min="5384" max="5624" width="8.875" style="10"/>
+    <col min="5625" max="5625" width="3.625" style="10" customWidth="1"/>
+    <col min="5626" max="5626" width="31" style="10" customWidth="1"/>
+    <col min="5627" max="5634" width="8.625" style="10" customWidth="1"/>
+    <col min="5635" max="5635" width="3.25" style="10" customWidth="1"/>
+    <col min="5636" max="5636" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="5637" max="5637" width="22.25" style="10" customWidth="1"/>
+    <col min="5638" max="5638" width="8.875" style="10"/>
+    <col min="5639" max="5639" width="5.625" style="10" customWidth="1"/>
+    <col min="5640" max="5880" width="8.875" style="10"/>
+    <col min="5881" max="5881" width="3.625" style="10" customWidth="1"/>
+    <col min="5882" max="5882" width="31" style="10" customWidth="1"/>
+    <col min="5883" max="5890" width="8.625" style="10" customWidth="1"/>
+    <col min="5891" max="5891" width="3.25" style="10" customWidth="1"/>
+    <col min="5892" max="5892" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="5893" max="5893" width="22.25" style="10" customWidth="1"/>
+    <col min="5894" max="5894" width="8.875" style="10"/>
+    <col min="5895" max="5895" width="5.625" style="10" customWidth="1"/>
+    <col min="5896" max="6136" width="8.875" style="10"/>
+    <col min="6137" max="6137" width="3.625" style="10" customWidth="1"/>
+    <col min="6138" max="6138" width="31" style="10" customWidth="1"/>
+    <col min="6139" max="6146" width="8.625" style="10" customWidth="1"/>
+    <col min="6147" max="6147" width="3.25" style="10" customWidth="1"/>
+    <col min="6148" max="6148" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="6149" max="6149" width="22.25" style="10" customWidth="1"/>
+    <col min="6150" max="6150" width="8.875" style="10"/>
+    <col min="6151" max="6151" width="5.625" style="10" customWidth="1"/>
+    <col min="6152" max="6392" width="8.875" style="10"/>
+    <col min="6393" max="6393" width="3.625" style="10" customWidth="1"/>
+    <col min="6394" max="6394" width="31" style="10" customWidth="1"/>
+    <col min="6395" max="6402" width="8.625" style="10" customWidth="1"/>
+    <col min="6403" max="6403" width="3.25" style="10" customWidth="1"/>
+    <col min="6404" max="6404" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="6405" max="6405" width="22.25" style="10" customWidth="1"/>
+    <col min="6406" max="6406" width="8.875" style="10"/>
+    <col min="6407" max="6407" width="5.625" style="10" customWidth="1"/>
+    <col min="6408" max="6648" width="8.875" style="10"/>
+    <col min="6649" max="6649" width="3.625" style="10" customWidth="1"/>
+    <col min="6650" max="6650" width="31" style="10" customWidth="1"/>
+    <col min="6651" max="6658" width="8.625" style="10" customWidth="1"/>
+    <col min="6659" max="6659" width="3.25" style="10" customWidth="1"/>
+    <col min="6660" max="6660" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="6661" max="6661" width="22.25" style="10" customWidth="1"/>
+    <col min="6662" max="6662" width="8.875" style="10"/>
+    <col min="6663" max="6663" width="5.625" style="10" customWidth="1"/>
+    <col min="6664" max="6904" width="8.875" style="10"/>
+    <col min="6905" max="6905" width="3.625" style="10" customWidth="1"/>
+    <col min="6906" max="6906" width="31" style="10" customWidth="1"/>
+    <col min="6907" max="6914" width="8.625" style="10" customWidth="1"/>
+    <col min="6915" max="6915" width="3.25" style="10" customWidth="1"/>
+    <col min="6916" max="6916" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="6917" max="6917" width="22.25" style="10" customWidth="1"/>
+    <col min="6918" max="6918" width="8.875" style="10"/>
+    <col min="6919" max="6919" width="5.625" style="10" customWidth="1"/>
+    <col min="6920" max="7160" width="8.875" style="10"/>
+    <col min="7161" max="7161" width="3.625" style="10" customWidth="1"/>
+    <col min="7162" max="7162" width="31" style="10" customWidth="1"/>
+    <col min="7163" max="7170" width="8.625" style="10" customWidth="1"/>
+    <col min="7171" max="7171" width="3.25" style="10" customWidth="1"/>
+    <col min="7172" max="7172" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="7173" max="7173" width="22.25" style="10" customWidth="1"/>
+    <col min="7174" max="7174" width="8.875" style="10"/>
+    <col min="7175" max="7175" width="5.625" style="10" customWidth="1"/>
+    <col min="7176" max="7416" width="8.875" style="10"/>
+    <col min="7417" max="7417" width="3.625" style="10" customWidth="1"/>
+    <col min="7418" max="7418" width="31" style="10" customWidth="1"/>
+    <col min="7419" max="7426" width="8.625" style="10" customWidth="1"/>
+    <col min="7427" max="7427" width="3.25" style="10" customWidth="1"/>
+    <col min="7428" max="7428" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="7429" max="7429" width="22.25" style="10" customWidth="1"/>
+    <col min="7430" max="7430" width="8.875" style="10"/>
+    <col min="7431" max="7431" width="5.625" style="10" customWidth="1"/>
+    <col min="7432" max="7672" width="8.875" style="10"/>
+    <col min="7673" max="7673" width="3.625" style="10" customWidth="1"/>
+    <col min="7674" max="7674" width="31" style="10" customWidth="1"/>
+    <col min="7675" max="7682" width="8.625" style="10" customWidth="1"/>
+    <col min="7683" max="7683" width="3.25" style="10" customWidth="1"/>
+    <col min="7684" max="7684" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="7685" max="7685" width="22.25" style="10" customWidth="1"/>
+    <col min="7686" max="7686" width="8.875" style="10"/>
+    <col min="7687" max="7687" width="5.625" style="10" customWidth="1"/>
+    <col min="7688" max="7928" width="8.875" style="10"/>
+    <col min="7929" max="7929" width="3.625" style="10" customWidth="1"/>
+    <col min="7930" max="7930" width="31" style="10" customWidth="1"/>
+    <col min="7931" max="7938" width="8.625" style="10" customWidth="1"/>
+    <col min="7939" max="7939" width="3.25" style="10" customWidth="1"/>
+    <col min="7940" max="7940" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="7941" max="7941" width="22.25" style="10" customWidth="1"/>
+    <col min="7942" max="7942" width="8.875" style="10"/>
+    <col min="7943" max="7943" width="5.625" style="10" customWidth="1"/>
+    <col min="7944" max="8184" width="8.875" style="10"/>
+    <col min="8185" max="8185" width="3.625" style="10" customWidth="1"/>
+    <col min="8186" max="8186" width="31" style="10" customWidth="1"/>
+    <col min="8187" max="8194" width="8.625" style="10" customWidth="1"/>
+    <col min="8195" max="8195" width="3.25" style="10" customWidth="1"/>
+    <col min="8196" max="8196" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="8197" max="8197" width="22.25" style="10" customWidth="1"/>
+    <col min="8198" max="8198" width="8.875" style="10"/>
+    <col min="8199" max="8199" width="5.625" style="10" customWidth="1"/>
+    <col min="8200" max="8440" width="8.875" style="10"/>
+    <col min="8441" max="8441" width="3.625" style="10" customWidth="1"/>
+    <col min="8442" max="8442" width="31" style="10" customWidth="1"/>
+    <col min="8443" max="8450" width="8.625" style="10" customWidth="1"/>
+    <col min="8451" max="8451" width="3.25" style="10" customWidth="1"/>
+    <col min="8452" max="8452" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="8453" max="8453" width="22.25" style="10" customWidth="1"/>
+    <col min="8454" max="8454" width="8.875" style="10"/>
+    <col min="8455" max="8455" width="5.625" style="10" customWidth="1"/>
+    <col min="8456" max="8696" width="8.875" style="10"/>
+    <col min="8697" max="8697" width="3.625" style="10" customWidth="1"/>
+    <col min="8698" max="8698" width="31" style="10" customWidth="1"/>
+    <col min="8699" max="8706" width="8.625" style="10" customWidth="1"/>
+    <col min="8707" max="8707" width="3.25" style="10" customWidth="1"/>
+    <col min="8708" max="8708" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="8709" max="8709" width="22.25" style="10" customWidth="1"/>
+    <col min="8710" max="8710" width="8.875" style="10"/>
+    <col min="8711" max="8711" width="5.625" style="10" customWidth="1"/>
+    <col min="8712" max="8952" width="8.875" style="10"/>
+    <col min="8953" max="8953" width="3.625" style="10" customWidth="1"/>
+    <col min="8954" max="8954" width="31" style="10" customWidth="1"/>
+    <col min="8955" max="8962" width="8.625" style="10" customWidth="1"/>
+    <col min="8963" max="8963" width="3.25" style="10" customWidth="1"/>
+    <col min="8964" max="8964" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="8965" max="8965" width="22.25" style="10" customWidth="1"/>
+    <col min="8966" max="8966" width="8.875" style="10"/>
+    <col min="8967" max="8967" width="5.625" style="10" customWidth="1"/>
+    <col min="8968" max="9208" width="8.875" style="10"/>
+    <col min="9209" max="9209" width="3.625" style="10" customWidth="1"/>
+    <col min="9210" max="9210" width="31" style="10" customWidth="1"/>
+    <col min="9211" max="9218" width="8.625" style="10" customWidth="1"/>
+    <col min="9219" max="9219" width="3.25" style="10" customWidth="1"/>
+    <col min="9220" max="9220" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="9221" max="9221" width="22.25" style="10" customWidth="1"/>
+    <col min="9222" max="9222" width="8.875" style="10"/>
+    <col min="9223" max="9223" width="5.625" style="10" customWidth="1"/>
+    <col min="9224" max="9464" width="8.875" style="10"/>
+    <col min="9465" max="9465" width="3.625" style="10" customWidth="1"/>
+    <col min="9466" max="9466" width="31" style="10" customWidth="1"/>
+    <col min="9467" max="9474" width="8.625" style="10" customWidth="1"/>
+    <col min="9475" max="9475" width="3.25" style="10" customWidth="1"/>
+    <col min="9476" max="9476" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="9477" max="9477" width="22.25" style="10" customWidth="1"/>
+    <col min="9478" max="9478" width="8.875" style="10"/>
+    <col min="9479" max="9479" width="5.625" style="10" customWidth="1"/>
+    <col min="9480" max="9720" width="8.875" style="10"/>
+    <col min="9721" max="9721" width="3.625" style="10" customWidth="1"/>
+    <col min="9722" max="9722" width="31" style="10" customWidth="1"/>
+    <col min="9723" max="9730" width="8.625" style="10" customWidth="1"/>
+    <col min="9731" max="9731" width="3.25" style="10" customWidth="1"/>
+    <col min="9732" max="9732" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="9733" max="9733" width="22.25" style="10" customWidth="1"/>
+    <col min="9734" max="9734" width="8.875" style="10"/>
+    <col min="9735" max="9735" width="5.625" style="10" customWidth="1"/>
+    <col min="9736" max="9976" width="8.875" style="10"/>
+    <col min="9977" max="9977" width="3.625" style="10" customWidth="1"/>
+    <col min="9978" max="9978" width="31" style="10" customWidth="1"/>
+    <col min="9979" max="9986" width="8.625" style="10" customWidth="1"/>
+    <col min="9987" max="9987" width="3.25" style="10" customWidth="1"/>
+    <col min="9988" max="9988" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="9989" max="9989" width="22.25" style="10" customWidth="1"/>
+    <col min="9990" max="9990" width="8.875" style="10"/>
+    <col min="9991" max="9991" width="5.625" style="10" customWidth="1"/>
+    <col min="9992" max="10232" width="8.875" style="10"/>
+    <col min="10233" max="10233" width="3.625" style="10" customWidth="1"/>
+    <col min="10234" max="10234" width="31" style="10" customWidth="1"/>
+    <col min="10235" max="10242" width="8.625" style="10" customWidth="1"/>
+    <col min="10243" max="10243" width="3.25" style="10" customWidth="1"/>
+    <col min="10244" max="10244" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="10245" max="10245" width="22.25" style="10" customWidth="1"/>
+    <col min="10246" max="10246" width="8.875" style="10"/>
+    <col min="10247" max="10247" width="5.625" style="10" customWidth="1"/>
+    <col min="10248" max="10488" width="8.875" style="10"/>
+    <col min="10489" max="10489" width="3.625" style="10" customWidth="1"/>
+    <col min="10490" max="10490" width="31" style="10" customWidth="1"/>
+    <col min="10491" max="10498" width="8.625" style="10" customWidth="1"/>
+    <col min="10499" max="10499" width="3.25" style="10" customWidth="1"/>
+    <col min="10500" max="10500" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="10501" max="10501" width="22.25" style="10" customWidth="1"/>
+    <col min="10502" max="10502" width="8.875" style="10"/>
+    <col min="10503" max="10503" width="5.625" style="10" customWidth="1"/>
+    <col min="10504" max="10744" width="8.875" style="10"/>
+    <col min="10745" max="10745" width="3.625" style="10" customWidth="1"/>
+    <col min="10746" max="10746" width="31" style="10" customWidth="1"/>
+    <col min="10747" max="10754" width="8.625" style="10" customWidth="1"/>
+    <col min="10755" max="10755" width="3.25" style="10" customWidth="1"/>
+    <col min="10756" max="10756" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="10757" max="10757" width="22.25" style="10" customWidth="1"/>
+    <col min="10758" max="10758" width="8.875" style="10"/>
+    <col min="10759" max="10759" width="5.625" style="10" customWidth="1"/>
+    <col min="10760" max="11000" width="8.875" style="10"/>
+    <col min="11001" max="11001" width="3.625" style="10" customWidth="1"/>
+    <col min="11002" max="11002" width="31" style="10" customWidth="1"/>
+    <col min="11003" max="11010" width="8.625" style="10" customWidth="1"/>
+    <col min="11011" max="11011" width="3.25" style="10" customWidth="1"/>
+    <col min="11012" max="11012" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="11013" max="11013" width="22.25" style="10" customWidth="1"/>
+    <col min="11014" max="11014" width="8.875" style="10"/>
+    <col min="11015" max="11015" width="5.625" style="10" customWidth="1"/>
+    <col min="11016" max="11256" width="8.875" style="10"/>
+    <col min="11257" max="11257" width="3.625" style="10" customWidth="1"/>
+    <col min="11258" max="11258" width="31" style="10" customWidth="1"/>
+    <col min="11259" max="11266" width="8.625" style="10" customWidth="1"/>
+    <col min="11267" max="11267" width="3.25" style="10" customWidth="1"/>
+    <col min="11268" max="11268" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="11269" max="11269" width="22.25" style="10" customWidth="1"/>
+    <col min="11270" max="11270" width="8.875" style="10"/>
+    <col min="11271" max="11271" width="5.625" style="10" customWidth="1"/>
+    <col min="11272" max="11512" width="8.875" style="10"/>
+    <col min="11513" max="11513" width="3.625" style="10" customWidth="1"/>
+    <col min="11514" max="11514" width="31" style="10" customWidth="1"/>
+    <col min="11515" max="11522" width="8.625" style="10" customWidth="1"/>
+    <col min="11523" max="11523" width="3.25" style="10" customWidth="1"/>
+    <col min="11524" max="11524" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="11525" max="11525" width="22.25" style="10" customWidth="1"/>
+    <col min="11526" max="11526" width="8.875" style="10"/>
+    <col min="11527" max="11527" width="5.625" style="10" customWidth="1"/>
+    <col min="11528" max="11768" width="8.875" style="10"/>
+    <col min="11769" max="11769" width="3.625" style="10" customWidth="1"/>
+    <col min="11770" max="11770" width="31" style="10" customWidth="1"/>
+    <col min="11771" max="11778" width="8.625" style="10" customWidth="1"/>
+    <col min="11779" max="11779" width="3.25" style="10" customWidth="1"/>
+    <col min="11780" max="11780" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="11781" max="11781" width="22.25" style="10" customWidth="1"/>
+    <col min="11782" max="11782" width="8.875" style="10"/>
+    <col min="11783" max="11783" width="5.625" style="10" customWidth="1"/>
+    <col min="11784" max="12024" width="8.875" style="10"/>
+    <col min="12025" max="12025" width="3.625" style="10" customWidth="1"/>
+    <col min="12026" max="12026" width="31" style="10" customWidth="1"/>
+    <col min="12027" max="12034" width="8.625" style="10" customWidth="1"/>
+    <col min="12035" max="12035" width="3.25" style="10" customWidth="1"/>
+    <col min="12036" max="12036" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="12037" max="12037" width="22.25" style="10" customWidth="1"/>
+    <col min="12038" max="12038" width="8.875" style="10"/>
+    <col min="12039" max="12039" width="5.625" style="10" customWidth="1"/>
+    <col min="12040" max="12280" width="8.875" style="10"/>
+    <col min="12281" max="12281" width="3.625" style="10" customWidth="1"/>
+    <col min="12282" max="12282" width="31" style="10" customWidth="1"/>
+    <col min="12283" max="12290" width="8.625" style="10" customWidth="1"/>
+    <col min="12291" max="12291" width="3.25" style="10" customWidth="1"/>
+    <col min="12292" max="12292" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="12293" max="12293" width="22.25" style="10" customWidth="1"/>
+    <col min="12294" max="12294" width="8.875" style="10"/>
+    <col min="12295" max="12295" width="5.625" style="10" customWidth="1"/>
+    <col min="12296" max="12536" width="8.875" style="10"/>
+    <col min="12537" max="12537" width="3.625" style="10" customWidth="1"/>
+    <col min="12538" max="12538" width="31" style="10" customWidth="1"/>
+    <col min="12539" max="12546" width="8.625" style="10" customWidth="1"/>
+    <col min="12547" max="12547" width="3.25" style="10" customWidth="1"/>
+    <col min="12548" max="12548" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="12549" max="12549" width="22.25" style="10" customWidth="1"/>
+    <col min="12550" max="12550" width="8.875" style="10"/>
+    <col min="12551" max="12551" width="5.625" style="10" customWidth="1"/>
+    <col min="12552" max="12792" width="8.875" style="10"/>
+    <col min="12793" max="12793" width="3.625" style="10" customWidth="1"/>
+    <col min="12794" max="12794" width="31" style="10" customWidth="1"/>
+    <col min="12795" max="12802" width="8.625" style="10" customWidth="1"/>
+    <col min="12803" max="12803" width="3.25" style="10" customWidth="1"/>
+    <col min="12804" max="12804" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="12805" max="12805" width="22.25" style="10" customWidth="1"/>
+    <col min="12806" max="12806" width="8.875" style="10"/>
+    <col min="12807" max="12807" width="5.625" style="10" customWidth="1"/>
+    <col min="12808" max="13048" width="8.875" style="10"/>
+    <col min="13049" max="13049" width="3.625" style="10" customWidth="1"/>
+    <col min="13050" max="13050" width="31" style="10" customWidth="1"/>
+    <col min="13051" max="13058" width="8.625" style="10" customWidth="1"/>
+    <col min="13059" max="13059" width="3.25" style="10" customWidth="1"/>
+    <col min="13060" max="13060" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="13061" max="13061" width="22.25" style="10" customWidth="1"/>
+    <col min="13062" max="13062" width="8.875" style="10"/>
+    <col min="13063" max="13063" width="5.625" style="10" customWidth="1"/>
+    <col min="13064" max="13304" width="8.875" style="10"/>
+    <col min="13305" max="13305" width="3.625" style="10" customWidth="1"/>
+    <col min="13306" max="13306" width="31" style="10" customWidth="1"/>
+    <col min="13307" max="13314" width="8.625" style="10" customWidth="1"/>
+    <col min="13315" max="13315" width="3.25" style="10" customWidth="1"/>
+    <col min="13316" max="13316" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="13317" max="13317" width="22.25" style="10" customWidth="1"/>
+    <col min="13318" max="13318" width="8.875" style="10"/>
+    <col min="13319" max="13319" width="5.625" style="10" customWidth="1"/>
+    <col min="13320" max="13560" width="8.875" style="10"/>
+    <col min="13561" max="13561" width="3.625" style="10" customWidth="1"/>
+    <col min="13562" max="13562" width="31" style="10" customWidth="1"/>
+    <col min="13563" max="13570" width="8.625" style="10" customWidth="1"/>
+    <col min="13571" max="13571" width="3.25" style="10" customWidth="1"/>
+    <col min="13572" max="13572" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="13573" max="13573" width="22.25" style="10" customWidth="1"/>
+    <col min="13574" max="13574" width="8.875" style="10"/>
+    <col min="13575" max="13575" width="5.625" style="10" customWidth="1"/>
+    <col min="13576" max="13816" width="8.875" style="10"/>
+    <col min="13817" max="13817" width="3.625" style="10" customWidth="1"/>
+    <col min="13818" max="13818" width="31" style="10" customWidth="1"/>
+    <col min="13819" max="13826" width="8.625" style="10" customWidth="1"/>
+    <col min="13827" max="13827" width="3.25" style="10" customWidth="1"/>
+    <col min="13828" max="13828" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="13829" max="13829" width="22.25" style="10" customWidth="1"/>
+    <col min="13830" max="13830" width="8.875" style="10"/>
+    <col min="13831" max="13831" width="5.625" style="10" customWidth="1"/>
+    <col min="13832" max="14072" width="8.875" style="10"/>
+    <col min="14073" max="14073" width="3.625" style="10" customWidth="1"/>
+    <col min="14074" max="14074" width="31" style="10" customWidth="1"/>
+    <col min="14075" max="14082" width="8.625" style="10" customWidth="1"/>
+    <col min="14083" max="14083" width="3.25" style="10" customWidth="1"/>
+    <col min="14084" max="14084" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="14085" max="14085" width="22.25" style="10" customWidth="1"/>
+    <col min="14086" max="14086" width="8.875" style="10"/>
+    <col min="14087" max="14087" width="5.625" style="10" customWidth="1"/>
+    <col min="14088" max="14328" width="8.875" style="10"/>
+    <col min="14329" max="14329" width="3.625" style="10" customWidth="1"/>
+    <col min="14330" max="14330" width="31" style="10" customWidth="1"/>
+    <col min="14331" max="14338" width="8.625" style="10" customWidth="1"/>
+    <col min="14339" max="14339" width="3.25" style="10" customWidth="1"/>
+    <col min="14340" max="14340" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="14341" max="14341" width="22.25" style="10" customWidth="1"/>
+    <col min="14342" max="14342" width="8.875" style="10"/>
+    <col min="14343" max="14343" width="5.625" style="10" customWidth="1"/>
+    <col min="14344" max="14584" width="8.875" style="10"/>
+    <col min="14585" max="14585" width="3.625" style="10" customWidth="1"/>
+    <col min="14586" max="14586" width="31" style="10" customWidth="1"/>
+    <col min="14587" max="14594" width="8.625" style="10" customWidth="1"/>
+    <col min="14595" max="14595" width="3.25" style="10" customWidth="1"/>
+    <col min="14596" max="14596" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="14597" max="14597" width="22.25" style="10" customWidth="1"/>
+    <col min="14598" max="14598" width="8.875" style="10"/>
+    <col min="14599" max="14599" width="5.625" style="10" customWidth="1"/>
+    <col min="14600" max="14840" width="8.875" style="10"/>
+    <col min="14841" max="14841" width="3.625" style="10" customWidth="1"/>
+    <col min="14842" max="14842" width="31" style="10" customWidth="1"/>
+    <col min="14843" max="14850" width="8.625" style="10" customWidth="1"/>
+    <col min="14851" max="14851" width="3.25" style="10" customWidth="1"/>
+    <col min="14852" max="14852" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="14853" max="14853" width="22.25" style="10" customWidth="1"/>
+    <col min="14854" max="14854" width="8.875" style="10"/>
+    <col min="14855" max="14855" width="5.625" style="10" customWidth="1"/>
+    <col min="14856" max="15096" width="8.875" style="10"/>
+    <col min="15097" max="15097" width="3.625" style="10" customWidth="1"/>
+    <col min="15098" max="15098" width="31" style="10" customWidth="1"/>
+    <col min="15099" max="15106" width="8.625" style="10" customWidth="1"/>
+    <col min="15107" max="15107" width="3.25" style="10" customWidth="1"/>
+    <col min="15108" max="15108" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="15109" max="15109" width="22.25" style="10" customWidth="1"/>
+    <col min="15110" max="15110" width="8.875" style="10"/>
+    <col min="15111" max="15111" width="5.625" style="10" customWidth="1"/>
+    <col min="15112" max="15352" width="8.875" style="10"/>
+    <col min="15353" max="15353" width="3.625" style="10" customWidth="1"/>
+    <col min="15354" max="15354" width="31" style="10" customWidth="1"/>
+    <col min="15355" max="15362" width="8.625" style="10" customWidth="1"/>
+    <col min="15363" max="15363" width="3.25" style="10" customWidth="1"/>
+    <col min="15364" max="15364" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="15365" max="15365" width="22.25" style="10" customWidth="1"/>
+    <col min="15366" max="15366" width="8.875" style="10"/>
+    <col min="15367" max="15367" width="5.625" style="10" customWidth="1"/>
+    <col min="15368" max="15608" width="8.875" style="10"/>
+    <col min="15609" max="15609" width="3.625" style="10" customWidth="1"/>
+    <col min="15610" max="15610" width="31" style="10" customWidth="1"/>
+    <col min="15611" max="15618" width="8.625" style="10" customWidth="1"/>
+    <col min="15619" max="15619" width="3.25" style="10" customWidth="1"/>
+    <col min="15620" max="15620" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="15621" max="15621" width="22.25" style="10" customWidth="1"/>
+    <col min="15622" max="15622" width="8.875" style="10"/>
+    <col min="15623" max="15623" width="5.625" style="10" customWidth="1"/>
+    <col min="15624" max="15864" width="8.875" style="10"/>
+    <col min="15865" max="15865" width="3.625" style="10" customWidth="1"/>
+    <col min="15866" max="15866" width="31" style="10" customWidth="1"/>
+    <col min="15867" max="15874" width="8.625" style="10" customWidth="1"/>
+    <col min="15875" max="15875" width="3.25" style="10" customWidth="1"/>
+    <col min="15876" max="15876" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="15877" max="15877" width="22.25" style="10" customWidth="1"/>
+    <col min="15878" max="15878" width="8.875" style="10"/>
+    <col min="15879" max="15879" width="5.625" style="10" customWidth="1"/>
+    <col min="15880" max="16120" width="8.875" style="10"/>
+    <col min="16121" max="16121" width="3.625" style="10" customWidth="1"/>
+    <col min="16122" max="16122" width="31" style="10" customWidth="1"/>
+    <col min="16123" max="16130" width="8.625" style="10" customWidth="1"/>
+    <col min="16131" max="16131" width="3.25" style="10" customWidth="1"/>
+    <col min="16132" max="16132" width="4" style="10" bestFit="1" customWidth="1"/>
+    <col min="16133" max="16133" width="22.25" style="10" customWidth="1"/>
+    <col min="16134" max="16134" width="8.875" style="10"/>
+    <col min="16135" max="16135" width="5.625" style="10" customWidth="1"/>
+    <col min="16136" max="16384" width="8.875" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
     </row>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="50"/>
+      <c r="B3" s="53"/>
       <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>161</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="52"/>
+      <c r="B4" s="55"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="15"/>
       <c r="J4" s="10"/>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="16">
         <v>17</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="17">
         <v>20</v>
       </c>
       <c r="D5" s="17">
         <v>27</v>
       </c>
       <c r="E5" s="17">
         <v>53</v>
       </c>
       <c r="F5" s="17">
         <v>37</v>
       </c>
       <c r="G5" s="17">
         <v>8</v>
       </c>
       <c r="H5" s="17">
-        <f>VLOOKUP(B5,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>34</v>
       </c>
       <c r="I5" s="18">
         <f>IF(COUNT(C5:H5)&gt;0,SUM(C5:H5),"")</f>
         <v>179</v>
       </c>
       <c r="J5" s="10"/>
     </row>
     <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="16"/>
       <c r="B6" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="17">
         <v>5</v>
       </c>
       <c r="D6" s="17">
         <v>2</v>
       </c>
       <c r="E6" s="17">
         <v>11</v>
       </c>
       <c r="F6" s="17">
         <v>6</v>
       </c>
       <c r="G6" s="17">
         <v>3</v>
       </c>
       <c r="H6" s="17">
-        <f>VLOOKUP(B6,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>5</v>
       </c>
       <c r="I6" s="18">
         <f t="shared" ref="I6:I70" si="0">IF(COUNT(C6:H6)&gt;0,SUM(C6:H6),"")</f>
         <v>32</v>
       </c>
       <c r="J6" s="10"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="17">
         <v>15</v>
       </c>
       <c r="D7" s="17">
         <v>25</v>
       </c>
       <c r="E7" s="17">
         <v>42</v>
       </c>
       <c r="F7" s="17">
         <v>31</v>
       </c>
       <c r="G7" s="17">
         <v>5</v>
       </c>
       <c r="H7" s="17">
-        <f>VLOOKUP(B7,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>29</v>
       </c>
       <c r="I7" s="18">
         <f t="shared" si="0"/>
         <v>147</v>
       </c>
       <c r="J7" s="10"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="16">
         <v>19</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="1">
         <v>232</v>
       </c>
       <c r="D8" s="1">
         <v>333</v>
       </c>
       <c r="E8" s="1">
         <v>352</v>
       </c>
       <c r="F8" s="1">
         <v>152</v>
       </c>
       <c r="G8" s="17">
         <v>62</v>
       </c>
       <c r="H8" s="17">
-        <f>VLOOKUP(B8,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>173</v>
       </c>
       <c r="I8" s="18">
         <f t="shared" si="0"/>
         <v>1304</v>
       </c>
       <c r="J8" s="10"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="16"/>
       <c r="B9" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="1">
         <v>140</v>
       </c>
       <c r="D9" s="1">
         <v>237</v>
       </c>
       <c r="E9" s="1">
         <v>215</v>
       </c>
       <c r="F9" s="1">
         <v>87</v>
       </c>
       <c r="G9" s="17">
         <v>31</v>
       </c>
       <c r="H9" s="17">
-        <f>VLOOKUP(B9,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>91</v>
       </c>
       <c r="I9" s="18">
         <f t="shared" si="0"/>
         <v>801</v>
       </c>
       <c r="J9" s="10"/>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="20"/>
       <c r="B10" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="17">
         <v>92</v>
       </c>
       <c r="D10" s="17">
         <v>96</v>
       </c>
       <c r="E10" s="17">
         <v>137</v>
       </c>
       <c r="F10" s="17">
         <v>65</v>
       </c>
       <c r="G10" s="17">
         <v>31</v>
       </c>
       <c r="H10" s="17">
-        <f>VLOOKUP(B10,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>82</v>
       </c>
       <c r="I10" s="18">
         <f t="shared" si="0"/>
         <v>503</v>
       </c>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="16">
         <v>20</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="17">
         <v>40</v>
       </c>
       <c r="D11" s="17">
         <v>49</v>
       </c>
       <c r="E11" s="17">
         <v>60</v>
       </c>
       <c r="F11" s="17">
         <v>21</v>
       </c>
       <c r="G11" s="17">
         <v>16</v>
       </c>
       <c r="H11" s="17">
-        <f>VLOOKUP(B11,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>40</v>
       </c>
       <c r="I11" s="18">
         <f t="shared" si="0"/>
         <v>226</v>
       </c>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="16"/>
       <c r="B12" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="17">
         <v>9</v>
       </c>
       <c r="D12" s="17">
         <v>8</v>
       </c>
       <c r="E12" s="17">
         <v>22</v>
       </c>
       <c r="F12" s="17">
         <v>6</v>
       </c>
       <c r="G12" s="17">
         <v>5</v>
       </c>
       <c r="H12" s="17">
-        <f>VLOOKUP(B12,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>15</v>
       </c>
       <c r="I12" s="18">
         <f t="shared" si="0"/>
         <v>65</v>
       </c>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="16"/>
       <c r="B13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="17">
         <v>31</v>
       </c>
       <c r="D13" s="17">
         <v>41</v>
       </c>
       <c r="E13" s="17">
         <v>38</v>
       </c>
       <c r="F13" s="17">
         <v>15</v>
       </c>
       <c r="G13" s="17">
         <v>11</v>
       </c>
       <c r="H13" s="17">
-        <f>VLOOKUP(B13,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>25</v>
       </c>
       <c r="I13" s="18">
         <f t="shared" si="0"/>
         <v>161</v>
       </c>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="22">
         <v>23</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="2">
         <v>834</v>
       </c>
       <c r="D14" s="2">
         <v>1001</v>
       </c>
       <c r="E14" s="2">
         <v>1209</v>
       </c>
       <c r="F14" s="2">
         <v>576</v>
       </c>
       <c r="G14" s="17">
         <v>239</v>
       </c>
       <c r="H14" s="17">
-        <f>VLOOKUP(B14,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>603</v>
       </c>
       <c r="I14" s="18">
         <f t="shared" si="0"/>
         <v>4462</v>
       </c>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="16"/>
       <c r="B15" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2">
         <v>438</v>
       </c>
       <c r="D15" s="2">
         <v>417</v>
       </c>
       <c r="E15" s="2">
         <v>416</v>
       </c>
       <c r="F15" s="2">
         <v>135</v>
       </c>
       <c r="G15" s="17">
         <v>71</v>
       </c>
       <c r="H15" s="17">
-        <f>VLOOKUP(B15,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>114</v>
       </c>
       <c r="I15" s="18">
         <f t="shared" si="0"/>
         <v>1591</v>
       </c>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="16"/>
       <c r="B16" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="2">
         <v>138</v>
       </c>
       <c r="D16" s="2">
         <v>183</v>
       </c>
       <c r="E16" s="2">
         <v>256</v>
       </c>
       <c r="F16" s="2">
         <v>155</v>
       </c>
       <c r="G16" s="17">
         <v>47</v>
       </c>
       <c r="H16" s="17">
-        <f>VLOOKUP(B16,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>147</v>
       </c>
       <c r="I16" s="18">
         <f t="shared" si="0"/>
         <v>926</v>
       </c>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="16"/>
       <c r="B17" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="2">
         <v>235</v>
       </c>
       <c r="D17" s="2">
         <v>239</v>
       </c>
       <c r="E17" s="2">
         <v>211</v>
       </c>
       <c r="F17" s="2">
         <v>112</v>
       </c>
       <c r="G17" s="17">
         <v>43</v>
       </c>
       <c r="H17" s="17">
-        <f>VLOOKUP(B17,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>84</v>
       </c>
       <c r="I17" s="18">
         <f t="shared" si="0"/>
         <v>924</v>
       </c>
       <c r="J17" s="10"/>
     </row>
     <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="16"/>
       <c r="B18" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="2">
         <v>23</v>
       </c>
       <c r="D18" s="2">
         <v>162</v>
       </c>
       <c r="E18" s="2">
         <v>326</v>
       </c>
       <c r="F18" s="2">
         <v>174</v>
       </c>
       <c r="G18" s="17">
         <v>78</v>
       </c>
       <c r="H18" s="17">
-        <f>VLOOKUP(B18,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>258</v>
       </c>
       <c r="I18" s="18">
         <f t="shared" si="0"/>
         <v>1021</v>
       </c>
       <c r="J18" s="10"/>
     </row>
     <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="22">
         <v>26</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="2">
         <v>660</v>
       </c>
       <c r="D19" s="2">
         <v>648</v>
       </c>
       <c r="E19" s="2">
         <v>779</v>
       </c>
       <c r="F19" s="2">
         <v>440</v>
       </c>
       <c r="G19" s="17">
         <v>163</v>
       </c>
       <c r="H19" s="17">
-        <f>VLOOKUP(B19,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>353</v>
       </c>
       <c r="I19" s="18">
         <f t="shared" si="0"/>
         <v>3043</v>
       </c>
       <c r="J19" s="10"/>
     </row>
     <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="20"/>
       <c r="B20" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="2">
         <v>660</v>
       </c>
       <c r="D20" s="2">
         <v>648</v>
       </c>
       <c r="E20" s="2">
         <v>779</v>
       </c>
       <c r="F20" s="2">
         <v>440</v>
       </c>
       <c r="G20" s="17">
         <v>163</v>
       </c>
       <c r="H20" s="17">
-        <f>VLOOKUP(B20,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>353</v>
       </c>
       <c r="I20" s="18">
         <f t="shared" si="0"/>
         <v>3043</v>
       </c>
       <c r="J20" s="10"/>
     </row>
     <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="16">
         <v>27</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="17">
         <v>250</v>
       </c>
       <c r="D21" s="17">
         <v>245</v>
       </c>
       <c r="E21" s="17">
         <v>409</v>
       </c>
       <c r="F21" s="17">
         <v>271</v>
       </c>
       <c r="G21" s="17">
         <v>148</v>
       </c>
       <c r="H21" s="17">
-        <f>VLOOKUP(B21,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>263</v>
       </c>
       <c r="I21" s="18">
         <f t="shared" si="0"/>
         <v>1586</v>
       </c>
       <c r="J21" s="10"/>
     </row>
     <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="16"/>
       <c r="B22" s="19" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="17">
         <v>250</v>
       </c>
       <c r="D22" s="17">
         <v>245</v>
       </c>
       <c r="E22" s="17">
         <v>409</v>
       </c>
       <c r="F22" s="17">
         <v>271</v>
       </c>
       <c r="G22" s="17">
         <v>148</v>
       </c>
       <c r="H22" s="17">
-        <f>VLOOKUP(B22,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>263</v>
       </c>
       <c r="I22" s="18">
         <f t="shared" si="0"/>
         <v>1586</v>
       </c>
       <c r="J22" s="10"/>
     </row>
     <row r="23" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="22">
         <v>28</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="1">
         <v>54</v>
       </c>
       <c r="D23" s="1">
         <v>78</v>
       </c>
       <c r="E23" s="1">
         <v>216</v>
       </c>
       <c r="F23" s="1">
         <v>145</v>
       </c>
       <c r="G23" s="17">
         <v>66</v>
       </c>
       <c r="H23" s="17">
-        <f>VLOOKUP(B23,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>130</v>
       </c>
       <c r="I23" s="18">
         <f t="shared" si="0"/>
         <v>689</v>
       </c>
       <c r="J23" s="10"/>
     </row>
     <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="16"/>
       <c r="B24" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="1">
         <v>5</v>
       </c>
       <c r="D24" s="1">
         <v>33</v>
       </c>
       <c r="E24" s="1">
         <v>127</v>
       </c>
       <c r="F24" s="1">
         <v>92</v>
       </c>
       <c r="G24" s="17">
         <v>31</v>
       </c>
       <c r="H24" s="17">
-        <f>VLOOKUP(B24,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>66</v>
       </c>
       <c r="I24" s="18">
         <f t="shared" si="0"/>
         <v>354</v>
       </c>
       <c r="J24" s="10"/>
     </row>
     <row r="25" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="20"/>
       <c r="B25" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="17">
         <v>49</v>
       </c>
       <c r="D25" s="17">
         <v>45</v>
       </c>
       <c r="E25" s="17">
         <v>89</v>
       </c>
       <c r="F25" s="17">
         <v>53</v>
       </c>
       <c r="G25" s="17">
         <v>35</v>
       </c>
       <c r="H25" s="17">
-        <f>VLOOKUP(B25,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>64</v>
       </c>
       <c r="I25" s="18">
         <f t="shared" si="0"/>
         <v>335</v>
       </c>
       <c r="J25" s="10"/>
     </row>
     <row r="26" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="22">
         <v>29</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="2">
         <v>184</v>
       </c>
       <c r="D26" s="2">
         <v>231</v>
       </c>
       <c r="E26" s="2">
         <v>463</v>
       </c>
       <c r="F26" s="2">
         <v>220</v>
       </c>
       <c r="G26" s="17">
         <v>111</v>
       </c>
       <c r="H26" s="17">
-        <f>VLOOKUP(B26,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>224</v>
       </c>
       <c r="I26" s="18">
         <f t="shared" si="0"/>
         <v>1433</v>
       </c>
       <c r="J26" s="10"/>
     </row>
     <row r="27" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="16"/>
       <c r="B27" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="17">
         <v>184</v>
       </c>
       <c r="D27" s="17">
         <v>231</v>
       </c>
       <c r="E27" s="17">
         <v>463</v>
       </c>
       <c r="F27" s="17">
         <v>220</v>
       </c>
       <c r="G27" s="17">
         <v>111</v>
       </c>
       <c r="H27" s="17">
-        <f>VLOOKUP(B27,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>224</v>
       </c>
       <c r="I27" s="18">
         <f t="shared" si="0"/>
         <v>1433</v>
       </c>
       <c r="J27" s="10"/>
     </row>
     <row r="28" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="22">
         <v>30</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="2">
         <v>144</v>
       </c>
       <c r="D28" s="2">
         <v>189</v>
       </c>
       <c r="E28" s="2">
         <v>318</v>
       </c>
       <c r="F28" s="2">
         <v>148</v>
       </c>
       <c r="G28" s="17">
         <v>94</v>
       </c>
       <c r="H28" s="17">
-        <f>VLOOKUP(B28,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>172</v>
       </c>
       <c r="I28" s="18">
         <f t="shared" si="0"/>
         <v>1065</v>
       </c>
       <c r="J28" s="10"/>
     </row>
     <row r="29" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="16"/>
       <c r="B29" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="2">
         <v>125</v>
       </c>
       <c r="D29" s="2">
         <v>159</v>
       </c>
       <c r="E29" s="2">
         <v>219</v>
       </c>
       <c r="F29" s="2">
         <v>115</v>
       </c>
       <c r="G29" s="17">
         <v>82</v>
       </c>
       <c r="H29" s="17">
-        <f>VLOOKUP(B29,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>151</v>
       </c>
       <c r="I29" s="18">
         <f t="shared" si="0"/>
         <v>851</v>
       </c>
       <c r="J29" s="10"/>
     </row>
     <row r="30" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="20"/>
       <c r="B30" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="17">
         <v>19</v>
       </c>
       <c r="D30" s="17">
         <v>30</v>
       </c>
       <c r="E30" s="17">
         <v>99</v>
       </c>
       <c r="F30" s="17">
         <v>33</v>
       </c>
       <c r="G30" s="17">
         <v>12</v>
       </c>
       <c r="H30" s="17">
-        <f>VLOOKUP(B30,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>21</v>
       </c>
       <c r="I30" s="18">
         <f t="shared" si="0"/>
         <v>214</v>
       </c>
       <c r="J30" s="10"/>
     </row>
     <row r="31" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="16">
         <v>31</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="17">
         <v>13</v>
       </c>
       <c r="D31" s="17">
         <v>28</v>
       </c>
       <c r="E31" s="17">
         <v>45</v>
       </c>
       <c r="F31" s="17">
         <v>30</v>
       </c>
       <c r="G31" s="17">
         <v>30</v>
       </c>
       <c r="H31" s="17">
-        <f>VLOOKUP(B31,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>22</v>
       </c>
       <c r="I31" s="18">
         <f t="shared" si="0"/>
         <v>168</v>
       </c>
       <c r="J31" s="10"/>
     </row>
     <row r="32" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="16"/>
       <c r="B32" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="17">
         <v>13</v>
       </c>
       <c r="D32" s="17">
         <v>28</v>
       </c>
       <c r="E32" s="17">
         <v>45</v>
       </c>
       <c r="F32" s="17">
         <v>30</v>
       </c>
       <c r="G32" s="17">
         <v>30</v>
       </c>
       <c r="H32" s="17">
-        <f>VLOOKUP(B32,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>22</v>
       </c>
       <c r="I32" s="18">
         <f t="shared" si="0"/>
         <v>168</v>
       </c>
       <c r="J32" s="10"/>
     </row>
     <row r="33" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="22">
         <v>35</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="2">
         <v>84</v>
       </c>
       <c r="D33" s="2">
         <v>107</v>
       </c>
       <c r="E33" s="2">
         <v>156</v>
       </c>
       <c r="F33" s="2">
         <v>74</v>
       </c>
       <c r="G33" s="17">
         <v>35</v>
       </c>
       <c r="H33" s="17">
-        <f>VLOOKUP(B33,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>66</v>
       </c>
       <c r="I33" s="18">
         <f t="shared" si="0"/>
         <v>522</v>
       </c>
       <c r="J33" s="10"/>
     </row>
     <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="16"/>
       <c r="B34" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="17">
         <v>7</v>
       </c>
       <c r="D34" s="17">
         <v>16</v>
       </c>
       <c r="E34" s="17">
         <v>23</v>
       </c>
       <c r="F34" s="17">
         <v>11</v>
       </c>
       <c r="G34" s="17">
         <v>5</v>
       </c>
       <c r="H34" s="17">
-        <f>VLOOKUP(B34,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>9</v>
       </c>
       <c r="I34" s="18">
         <f t="shared" si="0"/>
         <v>71</v>
       </c>
       <c r="J34" s="10"/>
     </row>
     <row r="35" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="16"/>
       <c r="B35" s="19" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="17">
         <v>26</v>
       </c>
       <c r="D35" s="17">
         <v>26</v>
       </c>
       <c r="E35" s="17">
         <v>34</v>
       </c>
       <c r="F35" s="17">
         <v>20</v>
       </c>
       <c r="G35" s="17">
         <v>8</v>
       </c>
       <c r="H35" s="17">
-        <f>VLOOKUP(B35,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>12</v>
       </c>
       <c r="I35" s="18">
         <f t="shared" si="0"/>
         <v>126</v>
       </c>
       <c r="J35" s="10"/>
     </row>
     <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="20"/>
       <c r="B36" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="2">
         <v>51</v>
       </c>
       <c r="D36" s="2">
         <v>65</v>
       </c>
       <c r="E36" s="2">
         <v>99</v>
       </c>
       <c r="F36" s="2">
         <v>43</v>
       </c>
       <c r="G36" s="17">
         <v>22</v>
       </c>
       <c r="H36" s="17">
-        <f>VLOOKUP(B36,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>45</v>
       </c>
       <c r="I36" s="18">
         <f t="shared" si="0"/>
         <v>325</v>
       </c>
       <c r="J36" s="10"/>
     </row>
     <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="22">
         <v>37</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="2">
         <v>193</v>
       </c>
       <c r="D37" s="2">
         <v>290</v>
       </c>
       <c r="E37" s="2">
         <v>453</v>
       </c>
       <c r="F37" s="2">
         <v>223</v>
       </c>
       <c r="G37" s="17">
         <v>131</v>
       </c>
       <c r="H37" s="17">
-        <f>VLOOKUP(B37,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>245</v>
       </c>
       <c r="I37" s="18">
         <f t="shared" si="0"/>
         <v>1535</v>
       </c>
       <c r="J37" s="10"/>
     </row>
     <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="20"/>
       <c r="B38" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="2">
         <v>193</v>
       </c>
       <c r="D38" s="2">
         <v>290</v>
       </c>
       <c r="E38" s="2">
         <v>453</v>
       </c>
       <c r="F38" s="2">
         <v>223</v>
       </c>
       <c r="G38" s="17">
         <v>131</v>
       </c>
       <c r="H38" s="17">
-        <f>VLOOKUP(B38,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>245</v>
       </c>
       <c r="I38" s="18">
         <f t="shared" si="0"/>
         <v>1535</v>
       </c>
       <c r="J38" s="10"/>
     </row>
     <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="16">
         <v>38</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="17">
         <v>148</v>
       </c>
       <c r="D39" s="17">
         <v>157</v>
       </c>
       <c r="E39" s="17">
         <v>208</v>
       </c>
       <c r="F39" s="17">
         <v>62</v>
       </c>
       <c r="G39" s="17">
         <v>50</v>
       </c>
       <c r="H39" s="17">
-        <f>VLOOKUP(B39,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>105</v>
       </c>
       <c r="I39" s="18">
         <f t="shared" si="0"/>
         <v>730</v>
       </c>
       <c r="J39" s="10"/>
     </row>
     <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="16"/>
       <c r="B40" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="17">
         <v>13</v>
       </c>
       <c r="D40" s="17">
         <v>14</v>
       </c>
       <c r="E40" s="17">
         <v>16</v>
       </c>
       <c r="F40" s="17">
         <v>3</v>
       </c>
       <c r="G40" s="17">
         <v>5</v>
       </c>
       <c r="H40" s="17">
-        <f>VLOOKUP(B40,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>6</v>
       </c>
       <c r="I40" s="18">
         <f t="shared" si="0"/>
         <v>57</v>
       </c>
       <c r="J40" s="10"/>
     </row>
     <row r="41" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="20"/>
       <c r="B41" s="25" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="17">
         <v>135</v>
       </c>
       <c r="D41" s="17">
         <v>143</v>
       </c>
       <c r="E41" s="17">
         <v>192</v>
       </c>
       <c r="F41" s="17">
         <v>59</v>
       </c>
       <c r="G41" s="17">
         <v>45</v>
       </c>
       <c r="H41" s="17">
-        <f>VLOOKUP(B41,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>99</v>
       </c>
       <c r="I41" s="18">
         <f t="shared" si="0"/>
         <v>673</v>
       </c>
       <c r="J41" s="10"/>
     </row>
     <row r="42" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="16">
         <v>39</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="2">
         <v>90</v>
       </c>
       <c r="D42" s="2">
         <v>156</v>
       </c>
       <c r="E42" s="2">
         <v>247</v>
       </c>
       <c r="F42" s="2">
         <v>165</v>
       </c>
       <c r="G42" s="17">
         <v>30</v>
       </c>
       <c r="H42" s="17">
-        <f>VLOOKUP(B42,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>103</v>
       </c>
       <c r="I42" s="18">
         <f t="shared" si="0"/>
         <v>791</v>
       </c>
       <c r="J42" s="10"/>
     </row>
     <row r="43" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="16"/>
       <c r="B43" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="2">
         <v>90</v>
       </c>
       <c r="D43" s="2">
         <v>156</v>
       </c>
       <c r="E43" s="2">
         <v>247</v>
       </c>
       <c r="F43" s="2">
         <v>165</v>
       </c>
       <c r="G43" s="17">
         <v>30</v>
       </c>
       <c r="H43" s="17">
-        <f>VLOOKUP(B43,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>103</v>
       </c>
       <c r="I43" s="18">
         <f t="shared" si="0"/>
         <v>791</v>
       </c>
       <c r="J43" s="10"/>
     </row>
     <row r="44" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="22">
         <v>41</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="2">
         <v>570</v>
       </c>
       <c r="D44" s="2">
         <v>715</v>
       </c>
       <c r="E44" s="2">
         <v>714</v>
       </c>
       <c r="F44" s="2">
         <v>351</v>
       </c>
       <c r="G44" s="17">
         <v>185</v>
       </c>
       <c r="H44" s="17">
-        <f>VLOOKUP(B44,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>434</v>
       </c>
       <c r="I44" s="18">
         <f t="shared" si="0"/>
         <v>2969</v>
       </c>
       <c r="J44" s="10"/>
     </row>
     <row r="45" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="20"/>
       <c r="B45" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="2">
         <v>570</v>
       </c>
       <c r="D45" s="2">
         <v>715</v>
       </c>
       <c r="E45" s="2">
         <v>714</v>
       </c>
       <c r="F45" s="2">
         <v>351</v>
       </c>
       <c r="G45" s="17">
         <v>185</v>
       </c>
       <c r="H45" s="17">
-        <f>VLOOKUP(B45,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>434</v>
       </c>
       <c r="I45" s="18">
         <f t="shared" si="0"/>
         <v>2969</v>
       </c>
       <c r="J45" s="10"/>
     </row>
     <row r="46" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="16">
         <v>42</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="2">
         <v>174</v>
       </c>
       <c r="D46" s="2">
         <v>222</v>
       </c>
       <c r="E46" s="2">
         <v>251</v>
       </c>
       <c r="F46" s="2">
         <v>118</v>
       </c>
       <c r="G46" s="17">
         <v>86</v>
       </c>
       <c r="H46" s="17">
-        <f>VLOOKUP(B46,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>122</v>
       </c>
       <c r="I46" s="18">
         <f t="shared" si="0"/>
         <v>973</v>
       </c>
       <c r="J46" s="10"/>
     </row>
     <row r="47" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="26"/>
       <c r="B47" s="19" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="2">
         <v>4</v>
       </c>
       <c r="D47" s="2">
         <v>19</v>
       </c>
       <c r="E47" s="2">
         <v>42</v>
       </c>
       <c r="F47" s="2">
         <v>6</v>
       </c>
       <c r="G47" s="17">
         <v>0</v>
       </c>
       <c r="H47" s="17">
-        <f>VLOOKUP(B47,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>10</v>
       </c>
       <c r="I47" s="18">
         <f t="shared" si="0"/>
         <v>81</v>
       </c>
       <c r="J47" s="10"/>
     </row>
     <row r="48" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="26"/>
       <c r="B48" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="2">
         <v>1</v>
       </c>
       <c r="D48" s="2">
         <v>5</v>
       </c>
       <c r="E48" s="2">
         <v>2</v>
       </c>
       <c r="F48" s="2">
         <v>0</v>
       </c>
       <c r="G48" s="17">
         <v>0</v>
       </c>
       <c r="H48" s="17">
-        <f>VLOOKUP(B48,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>2</v>
       </c>
       <c r="I48" s="18">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="J48" s="10"/>
     </row>
     <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="26"/>
       <c r="B49" s="19" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="2">
         <v>95</v>
       </c>
       <c r="D49" s="2">
         <v>121</v>
       </c>
       <c r="E49" s="2">
         <v>151</v>
       </c>
       <c r="F49" s="2">
         <v>70</v>
       </c>
       <c r="G49" s="17">
         <v>68</v>
       </c>
       <c r="H49" s="17">
-        <f>VLOOKUP(B49,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>71</v>
       </c>
       <c r="I49" s="18">
         <f t="shared" si="0"/>
         <v>576</v>
       </c>
       <c r="J49" s="10"/>
     </row>
     <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="26"/>
       <c r="B50" s="19" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="2">
         <v>59</v>
       </c>
       <c r="D50" s="2">
         <v>55</v>
       </c>
       <c r="E50" s="2">
         <v>45</v>
       </c>
       <c r="F50" s="2">
         <v>23</v>
       </c>
       <c r="G50" s="17">
         <v>15</v>
       </c>
       <c r="H50" s="17">
-        <f>VLOOKUP(B50,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>30</v>
       </c>
       <c r="I50" s="18">
         <f t="shared" si="0"/>
         <v>227</v>
       </c>
       <c r="J50" s="10"/>
     </row>
     <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="26"/>
       <c r="B51" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="2">
         <v>15</v>
       </c>
       <c r="D51" s="2">
         <v>22</v>
       </c>
       <c r="E51" s="2">
         <v>11</v>
       </c>
       <c r="F51" s="2">
         <v>19</v>
       </c>
       <c r="G51" s="17">
         <v>3</v>
       </c>
       <c r="H51" s="17">
-        <f>VLOOKUP(B51,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>9</v>
       </c>
       <c r="I51" s="18">
         <f t="shared" si="0"/>
         <v>79</v>
       </c>
       <c r="J51" s="10"/>
     </row>
     <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="22">
         <v>45</v>
       </c>
       <c r="B52" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="2">
         <v>46</v>
       </c>
       <c r="D52" s="2">
         <v>82</v>
       </c>
       <c r="E52" s="2">
         <v>156</v>
       </c>
       <c r="F52" s="2">
         <v>71</v>
       </c>
       <c r="G52" s="17">
         <v>47</v>
       </c>
       <c r="H52" s="17">
-        <f>VLOOKUP(B52,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>44</v>
       </c>
       <c r="I52" s="18">
         <f t="shared" si="0"/>
         <v>446</v>
       </c>
       <c r="J52" s="10"/>
     </row>
     <row r="53" spans="1:10" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="27"/>
       <c r="B53" s="28" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="2">
         <v>0</v>
       </c>
       <c r="D53" s="2">
         <v>0</v>
       </c>
       <c r="E53" s="2">
         <v>0</v>
       </c>
       <c r="F53" s="2">
         <v>0</v>
       </c>
@@ -8891,2917 +3739,2823 @@
       <c r="I53" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="20"/>
       <c r="B54" s="25" t="s">
         <v>56</v>
       </c>
       <c r="C54" s="2">
         <v>46</v>
       </c>
       <c r="D54" s="2">
         <v>82</v>
       </c>
       <c r="E54" s="2">
         <v>156</v>
       </c>
       <c r="F54" s="2">
         <v>71</v>
       </c>
       <c r="G54" s="17">
         <v>47</v>
       </c>
       <c r="H54" s="17">
-        <f>VLOOKUP(B54,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>43</v>
       </c>
       <c r="I54" s="18">
         <f t="shared" si="0"/>
         <v>445</v>
       </c>
       <c r="J54" s="10"/>
     </row>
     <row r="55" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="16">
         <v>57</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="2">
         <v>59</v>
       </c>
       <c r="D55" s="2">
         <v>76</v>
       </c>
       <c r="E55" s="2">
         <v>119</v>
       </c>
       <c r="F55" s="2">
         <v>90</v>
       </c>
       <c r="G55" s="17">
         <v>22</v>
       </c>
       <c r="H55" s="17">
-        <f>VLOOKUP(B55,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>61</v>
       </c>
       <c r="I55" s="18">
         <f t="shared" si="0"/>
         <v>427</v>
       </c>
       <c r="J55" s="10"/>
     </row>
     <row r="56" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="20"/>
       <c r="B56" s="25" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="2">
         <v>59</v>
       </c>
       <c r="D56" s="2">
         <v>76</v>
       </c>
       <c r="E56" s="2">
         <v>119</v>
       </c>
       <c r="F56" s="2">
         <v>90</v>
       </c>
       <c r="G56" s="17">
         <v>22</v>
       </c>
       <c r="H56" s="17">
-        <f>VLOOKUP(B56,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>61</v>
       </c>
       <c r="I56" s="18">
         <f t="shared" si="0"/>
         <v>427</v>
       </c>
       <c r="J56" s="10"/>
     </row>
     <row r="57" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="16">
         <v>58</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="17">
         <v>19</v>
       </c>
       <c r="D57" s="17">
         <v>33</v>
       </c>
       <c r="E57" s="17">
         <v>27</v>
       </c>
       <c r="F57" s="17">
         <v>45</v>
       </c>
       <c r="G57" s="17">
         <v>16</v>
       </c>
       <c r="H57" s="17">
-        <f>VLOOKUP(B57,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>23</v>
       </c>
       <c r="I57" s="18">
         <f t="shared" si="0"/>
         <v>163</v>
       </c>
       <c r="J57" s="10"/>
     </row>
     <row r="58" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="16"/>
       <c r="B58" s="19" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="17">
         <v>9</v>
       </c>
       <c r="D58" s="17">
         <v>8</v>
       </c>
       <c r="E58" s="17">
         <v>14</v>
       </c>
       <c r="F58" s="17">
         <v>0</v>
       </c>
       <c r="G58" s="17">
         <v>8</v>
       </c>
       <c r="H58" s="17">
-        <f>VLOOKUP(B58,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>4</v>
       </c>
       <c r="I58" s="18">
         <f t="shared" si="0"/>
         <v>43</v>
       </c>
       <c r="J58" s="10"/>
     </row>
     <row r="59" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="20"/>
       <c r="B59" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="17">
         <v>10</v>
       </c>
       <c r="D59" s="17">
         <v>25</v>
       </c>
       <c r="E59" s="17">
         <v>13</v>
       </c>
       <c r="F59" s="17">
         <v>45</v>
       </c>
       <c r="G59" s="17">
         <v>8</v>
       </c>
       <c r="H59" s="17">
-        <f>VLOOKUP(B59,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>19</v>
       </c>
       <c r="I59" s="18">
         <f t="shared" si="0"/>
         <v>120</v>
       </c>
       <c r="J59" s="10"/>
     </row>
     <row r="60" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="16">
         <v>59</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C60" s="17">
         <v>14</v>
       </c>
       <c r="D60" s="17">
         <v>23</v>
       </c>
       <c r="E60" s="17">
         <v>31</v>
       </c>
       <c r="F60" s="17">
         <v>17</v>
       </c>
       <c r="G60" s="17">
         <v>3</v>
       </c>
       <c r="H60" s="17">
-        <f>VLOOKUP(B60,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>10</v>
       </c>
       <c r="I60" s="18">
         <f t="shared" si="0"/>
         <v>98</v>
       </c>
       <c r="J60" s="10"/>
     </row>
     <row r="61" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="16"/>
       <c r="B61" s="19" t="s">
         <v>63</v>
       </c>
       <c r="C61" s="17">
         <v>0</v>
       </c>
       <c r="D61" s="17">
         <v>0</v>
       </c>
       <c r="E61" s="17">
         <v>11</v>
       </c>
       <c r="F61" s="17">
         <v>1</v>
       </c>
       <c r="G61" s="17">
         <v>0</v>
       </c>
       <c r="H61" s="17">
-        <f>VLOOKUP(B61,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>0</v>
       </c>
       <c r="I61" s="18">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="J61" s="10"/>
     </row>
     <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="20"/>
       <c r="B62" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="17">
         <v>14</v>
       </c>
       <c r="D62" s="17">
         <v>23</v>
       </c>
       <c r="E62" s="17">
         <v>20</v>
       </c>
       <c r="F62" s="17">
         <v>16</v>
       </c>
       <c r="G62" s="17">
         <v>3</v>
       </c>
       <c r="H62" s="17">
-        <f>VLOOKUP(B62,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>10</v>
       </c>
       <c r="I62" s="18">
         <f t="shared" si="0"/>
         <v>86</v>
       </c>
       <c r="J62" s="10"/>
     </row>
     <row r="63" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="16">
         <v>60</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="2">
         <v>2077</v>
       </c>
       <c r="D63" s="2">
         <v>1474</v>
       </c>
       <c r="E63" s="2">
         <v>1541</v>
       </c>
       <c r="F63" s="2">
         <v>823</v>
       </c>
       <c r="G63" s="17">
         <v>438</v>
       </c>
       <c r="H63" s="17">
-        <f>VLOOKUP(B63,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>575</v>
       </c>
       <c r="I63" s="18">
         <f t="shared" si="0"/>
         <v>6928</v>
       </c>
       <c r="J63" s="10"/>
     </row>
     <row r="64" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="16"/>
       <c r="B64" s="19" t="s">
         <v>66</v>
       </c>
       <c r="C64" s="2">
         <v>2077</v>
       </c>
       <c r="D64" s="2">
         <v>1474</v>
       </c>
       <c r="E64" s="2">
         <v>1541</v>
       </c>
       <c r="F64" s="2">
         <v>823</v>
       </c>
       <c r="G64" s="17">
         <v>438</v>
       </c>
       <c r="H64" s="17">
-        <f>VLOOKUP(B64,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>575</v>
       </c>
       <c r="I64" s="18">
         <f t="shared" si="0"/>
         <v>6928</v>
       </c>
       <c r="J64" s="10"/>
     </row>
     <row r="65" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="22">
         <v>61</v>
       </c>
       <c r="B65" s="23" t="s">
         <v>67</v>
       </c>
       <c r="C65" s="17">
         <v>101</v>
       </c>
       <c r="D65" s="17">
         <v>102</v>
       </c>
       <c r="E65" s="17">
         <v>107</v>
       </c>
       <c r="F65" s="17">
         <v>68</v>
       </c>
       <c r="G65" s="17">
         <v>18</v>
       </c>
       <c r="H65" s="17">
-        <f>VLOOKUP(B65,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>33</v>
       </c>
       <c r="I65" s="18">
         <f t="shared" si="0"/>
         <v>429</v>
       </c>
       <c r="J65" s="10"/>
     </row>
     <row r="66" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="20"/>
       <c r="B66" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C66" s="17">
         <v>101</v>
       </c>
       <c r="D66" s="17">
         <v>102</v>
       </c>
       <c r="E66" s="17">
         <v>107</v>
       </c>
       <c r="F66" s="17">
         <v>68</v>
       </c>
       <c r="G66" s="17">
         <v>18</v>
       </c>
       <c r="H66" s="17">
-        <f>VLOOKUP(B66,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>33</v>
       </c>
       <c r="I66" s="18">
         <f t="shared" si="0"/>
         <v>429</v>
       </c>
       <c r="J66" s="10"/>
     </row>
     <row r="67" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="16">
         <v>63</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C67" s="17">
         <v>31</v>
       </c>
       <c r="D67" s="17">
         <v>39</v>
       </c>
       <c r="E67" s="17">
         <v>37</v>
       </c>
       <c r="F67" s="17">
         <v>12</v>
       </c>
       <c r="G67" s="17">
         <v>17</v>
       </c>
       <c r="H67" s="17">
-        <f>VLOOKUP(B67,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>19</v>
       </c>
       <c r="I67" s="18">
         <f t="shared" si="0"/>
         <v>155</v>
       </c>
       <c r="J67" s="10"/>
     </row>
     <row r="68" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="20"/>
       <c r="B68" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C68" s="17">
         <v>31</v>
       </c>
       <c r="D68" s="17">
         <v>39</v>
       </c>
       <c r="E68" s="17">
         <v>37</v>
       </c>
       <c r="F68" s="17">
         <v>12</v>
       </c>
       <c r="G68" s="17">
         <v>17</v>
       </c>
       <c r="H68" s="17">
-        <f>VLOOKUP(B68,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>19</v>
       </c>
       <c r="I68" s="18">
         <f t="shared" si="0"/>
         <v>155</v>
       </c>
       <c r="J68" s="10"/>
     </row>
     <row r="69" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="16">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C69" s="17">
         <v>97</v>
       </c>
       <c r="D69" s="17">
         <v>104</v>
       </c>
       <c r="E69" s="17">
         <v>87</v>
       </c>
       <c r="F69" s="17">
         <v>65</v>
       </c>
       <c r="G69" s="17">
         <v>15</v>
       </c>
       <c r="H69" s="17">
-        <f>VLOOKUP(B69,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>73</v>
       </c>
       <c r="I69" s="18">
         <f t="shared" si="0"/>
         <v>441</v>
       </c>
       <c r="J69" s="10"/>
     </row>
     <row r="70" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="20"/>
       <c r="B70" s="25" t="s">
         <v>72</v>
       </c>
       <c r="C70" s="17">
         <v>97</v>
       </c>
       <c r="D70" s="17">
         <v>104</v>
       </c>
       <c r="E70" s="17">
         <v>87</v>
       </c>
       <c r="F70" s="17">
         <v>65</v>
       </c>
       <c r="G70" s="17">
         <v>15</v>
       </c>
       <c r="H70" s="17">
-        <f>VLOOKUP(B70,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>73</v>
       </c>
       <c r="I70" s="18">
         <f t="shared" si="0"/>
         <v>441</v>
       </c>
       <c r="J70" s="10"/>
     </row>
     <row r="71" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="16">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C71" s="17">
         <v>37</v>
       </c>
       <c r="D71" s="17">
         <v>49</v>
       </c>
       <c r="E71" s="17">
         <v>48</v>
       </c>
       <c r="F71" s="17">
         <v>16</v>
       </c>
       <c r="G71" s="17">
         <v>4</v>
       </c>
       <c r="H71" s="17">
-        <f>VLOOKUP(B71,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>10</v>
       </c>
       <c r="I71" s="18">
         <f t="shared" ref="I71:I134" si="1">IF(COUNT(C71:H71)&gt;0,SUM(C71:H71),"")</f>
         <v>164</v>
       </c>
       <c r="J71" s="10"/>
     </row>
     <row r="72" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="20"/>
       <c r="B72" s="25" t="s">
         <v>74</v>
       </c>
       <c r="C72" s="17">
         <v>37</v>
       </c>
       <c r="D72" s="17">
         <v>49</v>
       </c>
       <c r="E72" s="17">
         <v>48</v>
       </c>
       <c r="F72" s="17">
         <v>16</v>
       </c>
       <c r="G72" s="17">
         <v>4</v>
       </c>
       <c r="H72" s="17">
-        <f>VLOOKUP(B72,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>10</v>
       </c>
       <c r="I72" s="18">
         <f t="shared" si="1"/>
         <v>164</v>
       </c>
       <c r="J72" s="10"/>
     </row>
     <row r="73" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="16">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C73" s="17">
         <v>94</v>
       </c>
       <c r="D73" s="17">
         <v>121</v>
       </c>
       <c r="E73" s="17">
         <v>186</v>
       </c>
       <c r="F73" s="17">
         <v>108</v>
       </c>
       <c r="G73" s="17">
         <v>44</v>
       </c>
       <c r="H73" s="17">
-        <f>VLOOKUP(B73,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>124</v>
       </c>
       <c r="I73" s="18">
         <f t="shared" si="1"/>
         <v>677</v>
       </c>
       <c r="J73" s="10"/>
     </row>
     <row r="74" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="20"/>
       <c r="B74" s="25" t="s">
         <v>76</v>
       </c>
       <c r="C74" s="17">
         <v>94</v>
       </c>
       <c r="D74" s="17">
         <v>121</v>
       </c>
       <c r="E74" s="17">
         <v>186</v>
       </c>
       <c r="F74" s="17">
         <v>108</v>
       </c>
       <c r="G74" s="17">
         <v>44</v>
       </c>
       <c r="H74" s="17">
-        <f>VLOOKUP(B74,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>124</v>
       </c>
       <c r="I74" s="18">
         <f t="shared" si="1"/>
         <v>677</v>
       </c>
       <c r="J74" s="10"/>
     </row>
     <row r="75" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="16">
         <v>68</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C75" s="17">
         <v>18</v>
       </c>
       <c r="D75" s="17">
         <v>22</v>
       </c>
       <c r="E75" s="17">
         <v>21</v>
       </c>
       <c r="F75" s="17">
         <v>35</v>
       </c>
       <c r="G75" s="17">
         <v>1</v>
       </c>
       <c r="H75" s="17">
-        <f>VLOOKUP(B75,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>12</v>
       </c>
       <c r="I75" s="18">
         <f t="shared" si="1"/>
         <v>109</v>
       </c>
       <c r="J75" s="10"/>
     </row>
     <row r="76" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="20"/>
       <c r="B76" s="25" t="s">
         <v>78</v>
       </c>
       <c r="C76" s="17">
         <v>18</v>
       </c>
       <c r="D76" s="17">
         <v>22</v>
       </c>
       <c r="E76" s="17">
         <v>21</v>
       </c>
       <c r="F76" s="17">
         <v>35</v>
       </c>
       <c r="G76" s="17">
         <v>1</v>
       </c>
       <c r="H76" s="17">
-        <f>VLOOKUP(B76,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>12</v>
       </c>
       <c r="I76" s="18">
         <f t="shared" si="1"/>
         <v>109</v>
       </c>
       <c r="J76" s="10"/>
     </row>
     <row r="77" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="16">
         <v>69</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C77" s="30">
         <v>136</v>
       </c>
       <c r="D77" s="30">
         <v>181</v>
       </c>
       <c r="E77" s="30">
         <v>304</v>
       </c>
       <c r="F77" s="30">
         <v>164</v>
       </c>
       <c r="G77" s="17">
         <v>132</v>
       </c>
       <c r="H77" s="17">
-        <f>VLOOKUP(B77,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>204</v>
       </c>
       <c r="I77" s="18">
         <f t="shared" si="1"/>
         <v>1121</v>
       </c>
       <c r="J77" s="10"/>
     </row>
     <row r="78" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="16"/>
       <c r="B78" s="19" t="s">
         <v>80</v>
       </c>
       <c r="C78" s="17">
         <v>18</v>
       </c>
       <c r="D78" s="17">
         <v>31</v>
       </c>
       <c r="E78" s="17">
         <v>85</v>
       </c>
       <c r="F78" s="17">
         <v>49</v>
       </c>
       <c r="G78" s="17">
         <v>42</v>
       </c>
       <c r="H78" s="17">
-        <f>VLOOKUP(B78,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>92</v>
       </c>
       <c r="I78" s="18">
         <f t="shared" si="1"/>
         <v>317</v>
       </c>
       <c r="J78" s="10"/>
     </row>
     <row r="79" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="16"/>
       <c r="B79" s="19" t="s">
         <v>81</v>
       </c>
       <c r="C79" s="17">
         <v>25</v>
       </c>
       <c r="D79" s="17">
         <v>26</v>
       </c>
       <c r="E79" s="17">
         <v>65</v>
       </c>
       <c r="F79" s="17">
         <v>44</v>
       </c>
       <c r="G79" s="17">
         <v>21</v>
       </c>
       <c r="H79" s="17">
-        <f>VLOOKUP(B79,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>15</v>
       </c>
       <c r="I79" s="18">
         <f t="shared" si="1"/>
         <v>196</v>
       </c>
       <c r="J79" s="10"/>
     </row>
     <row r="80" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="16"/>
       <c r="B80" s="19" t="s">
         <v>82</v>
       </c>
       <c r="C80" s="17">
         <v>14</v>
       </c>
       <c r="D80" s="17">
         <v>14</v>
       </c>
       <c r="E80" s="17">
         <v>23</v>
       </c>
       <c r="F80" s="17">
         <v>23</v>
       </c>
       <c r="G80" s="17">
         <v>14</v>
       </c>
       <c r="H80" s="17">
-        <f>VLOOKUP(B80,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>14</v>
       </c>
       <c r="I80" s="18">
         <f t="shared" si="1"/>
         <v>102</v>
       </c>
       <c r="J80" s="10"/>
     </row>
     <row r="81" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="20"/>
       <c r="B81" s="25" t="s">
         <v>83</v>
       </c>
       <c r="C81" s="17">
         <v>79</v>
       </c>
       <c r="D81" s="17">
         <v>110</v>
       </c>
       <c r="E81" s="17">
         <v>131</v>
       </c>
       <c r="F81" s="17">
         <v>48</v>
       </c>
       <c r="G81" s="17">
         <v>55</v>
       </c>
       <c r="H81" s="17">
-        <f>VLOOKUP(B81,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>83</v>
       </c>
       <c r="I81" s="18">
         <f t="shared" si="1"/>
         <v>506</v>
       </c>
       <c r="J81" s="10"/>
     </row>
     <row r="82" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="16">
         <v>71</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C82" s="17">
         <v>63</v>
       </c>
       <c r="D82" s="17">
         <v>71</v>
       </c>
       <c r="E82" s="17">
         <v>118</v>
       </c>
       <c r="F82" s="17">
         <v>65</v>
       </c>
       <c r="G82" s="17">
         <v>32</v>
       </c>
       <c r="H82" s="17">
-        <f>VLOOKUP(B82,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>61</v>
       </c>
       <c r="I82" s="18">
         <f t="shared" si="1"/>
         <v>410</v>
       </c>
       <c r="J82" s="10"/>
     </row>
     <row r="83" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="16"/>
       <c r="B83" s="19" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="17">
         <v>63</v>
       </c>
       <c r="D83" s="17">
         <v>71</v>
       </c>
       <c r="E83" s="17">
         <v>118</v>
       </c>
       <c r="F83" s="17">
         <v>65</v>
       </c>
       <c r="G83" s="17">
         <v>32</v>
       </c>
       <c r="H83" s="17">
-        <f>VLOOKUP(B83,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>61</v>
       </c>
       <c r="I83" s="18">
         <f t="shared" si="1"/>
         <v>410</v>
       </c>
       <c r="J83" s="10"/>
     </row>
     <row r="84" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="22">
         <v>72</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C84" s="2">
         <v>158</v>
       </c>
       <c r="D84" s="2">
         <v>154</v>
       </c>
       <c r="E84" s="2">
         <v>138</v>
       </c>
       <c r="F84" s="2">
         <v>105</v>
       </c>
       <c r="G84" s="17">
         <v>74</v>
       </c>
       <c r="H84" s="17">
-        <f>VLOOKUP(B84,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>109</v>
       </c>
       <c r="I84" s="18">
         <f t="shared" si="1"/>
         <v>738</v>
       </c>
       <c r="J84" s="10"/>
     </row>
     <row r="85" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="20"/>
       <c r="B85" s="31" t="s">
         <v>87</v>
       </c>
       <c r="C85" s="2">
         <v>158</v>
       </c>
       <c r="D85" s="2">
         <v>154</v>
       </c>
       <c r="E85" s="2">
         <v>138</v>
       </c>
       <c r="F85" s="2">
         <v>105</v>
       </c>
       <c r="G85" s="17">
         <v>74</v>
       </c>
       <c r="H85" s="17">
-        <f>VLOOKUP(B85,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>109</v>
       </c>
       <c r="I85" s="18">
         <f t="shared" si="1"/>
         <v>738</v>
       </c>
       <c r="J85" s="10"/>
     </row>
     <row r="86" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="22">
         <v>73</v>
       </c>
       <c r="B86" s="23" t="s">
         <v>88</v>
       </c>
       <c r="C86" s="2">
         <v>1289</v>
       </c>
       <c r="D86" s="2">
         <v>1411</v>
       </c>
       <c r="E86" s="2">
         <v>1900</v>
       </c>
       <c r="F86" s="2">
         <v>1157</v>
       </c>
       <c r="G86" s="17">
         <v>690</v>
       </c>
       <c r="H86" s="17">
-        <f>VLOOKUP(B86,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>1262</v>
       </c>
       <c r="I86" s="18">
         <f t="shared" si="1"/>
         <v>7709</v>
       </c>
       <c r="J86" s="10"/>
     </row>
     <row r="87" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="16"/>
       <c r="B87" s="19" t="s">
         <v>89</v>
       </c>
       <c r="C87" s="2">
         <v>78</v>
       </c>
       <c r="D87" s="2">
         <v>117</v>
       </c>
       <c r="E87" s="2">
         <v>138</v>
       </c>
       <c r="F87" s="2">
         <v>116</v>
       </c>
       <c r="G87" s="17">
         <v>64</v>
       </c>
       <c r="H87" s="17">
-        <f>VLOOKUP(B87,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>78</v>
       </c>
       <c r="I87" s="18">
         <f t="shared" si="1"/>
         <v>591</v>
       </c>
       <c r="J87" s="10"/>
     </row>
     <row r="88" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="16"/>
       <c r="B88" s="19" t="s">
         <v>90</v>
       </c>
       <c r="C88" s="2">
         <v>1119</v>
       </c>
       <c r="D88" s="2">
         <v>1193</v>
       </c>
       <c r="E88" s="2">
         <v>1582</v>
       </c>
       <c r="F88" s="2">
         <v>919</v>
       </c>
       <c r="G88" s="17">
         <v>555</v>
       </c>
       <c r="H88" s="17">
-        <f>VLOOKUP(B88,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>1092</v>
       </c>
       <c r="I88" s="18">
         <f t="shared" si="1"/>
         <v>6460</v>
       </c>
       <c r="J88" s="10"/>
     </row>
     <row r="89" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="16"/>
       <c r="B89" s="19" t="s">
         <v>91</v>
       </c>
       <c r="C89" s="2">
         <v>33</v>
       </c>
       <c r="D89" s="2">
         <v>27</v>
       </c>
       <c r="E89" s="2">
         <v>56</v>
       </c>
       <c r="F89" s="2">
         <v>43</v>
       </c>
       <c r="G89" s="17">
         <v>22</v>
       </c>
       <c r="H89" s="17">
-        <f>VLOOKUP(B89,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>33</v>
       </c>
       <c r="I89" s="18">
         <f t="shared" si="1"/>
         <v>214</v>
       </c>
       <c r="J89" s="10"/>
     </row>
     <row r="90" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="20"/>
       <c r="B90" s="25" t="s">
         <v>92</v>
       </c>
       <c r="C90" s="2">
         <v>59</v>
       </c>
       <c r="D90" s="2">
         <v>74</v>
       </c>
       <c r="E90" s="2">
         <v>124</v>
       </c>
       <c r="F90" s="2">
         <v>79</v>
       </c>
       <c r="G90" s="17">
         <v>49</v>
       </c>
       <c r="H90" s="17">
-        <f>VLOOKUP(B90,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>59</v>
       </c>
       <c r="I90" s="18">
         <f t="shared" si="1"/>
         <v>444</v>
       </c>
       <c r="J90" s="10"/>
     </row>
     <row r="91" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="16">
         <v>74</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C91" s="30">
         <v>36</v>
       </c>
       <c r="D91" s="30">
         <v>24</v>
       </c>
       <c r="E91" s="30">
         <v>47</v>
       </c>
       <c r="F91" s="30">
         <v>39</v>
       </c>
       <c r="G91" s="17">
         <v>20</v>
       </c>
       <c r="H91" s="17">
-        <f>VLOOKUP(B91,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>62</v>
       </c>
       <c r="I91" s="18">
         <f t="shared" si="1"/>
         <v>228</v>
       </c>
       <c r="J91" s="10"/>
     </row>
     <row r="92" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="20"/>
       <c r="B92" s="25" t="s">
         <v>94</v>
       </c>
       <c r="C92" s="30">
         <v>36</v>
       </c>
       <c r="D92" s="30">
         <v>24</v>
       </c>
       <c r="E92" s="30">
         <v>47</v>
       </c>
       <c r="F92" s="30">
         <v>39</v>
       </c>
       <c r="G92" s="17">
         <v>20</v>
       </c>
       <c r="H92" s="17">
-        <f>VLOOKUP(B92,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>62</v>
       </c>
       <c r="I92" s="18">
         <f t="shared" si="1"/>
         <v>228</v>
       </c>
       <c r="J92" s="10"/>
     </row>
     <row r="93" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="16">
         <v>75</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C93" s="30">
         <v>32</v>
       </c>
       <c r="D93" s="30">
         <v>27</v>
       </c>
       <c r="E93" s="30">
         <v>51</v>
       </c>
       <c r="F93" s="30">
         <v>23</v>
       </c>
       <c r="G93" s="17">
         <v>10</v>
       </c>
       <c r="H93" s="17">
-        <f>VLOOKUP(B93,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>29</v>
       </c>
       <c r="I93" s="18">
         <f t="shared" si="1"/>
         <v>172</v>
       </c>
       <c r="J93" s="10"/>
     </row>
     <row r="94" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="16"/>
       <c r="B94" s="19" t="s">
         <v>96</v>
       </c>
       <c r="C94" s="30">
         <v>14</v>
       </c>
       <c r="D94" s="30">
         <v>1</v>
       </c>
       <c r="E94" s="30">
         <v>11</v>
       </c>
       <c r="F94" s="30">
         <v>11</v>
       </c>
       <c r="G94" s="17">
         <v>4</v>
       </c>
       <c r="H94" s="17">
-        <f>VLOOKUP(B94,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>14</v>
       </c>
       <c r="I94" s="18">
         <f t="shared" si="1"/>
         <v>55</v>
       </c>
       <c r="J94" s="10"/>
     </row>
     <row r="95" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="20"/>
       <c r="B95" s="25" t="s">
         <v>97</v>
       </c>
       <c r="C95" s="30">
         <v>18</v>
       </c>
       <c r="D95" s="30">
         <v>26</v>
       </c>
       <c r="E95" s="30">
         <v>40</v>
       </c>
       <c r="F95" s="30">
         <v>12</v>
       </c>
       <c r="G95" s="17">
         <v>6</v>
       </c>
       <c r="H95" s="17">
-        <f>VLOOKUP(B95,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>15</v>
       </c>
       <c r="I95" s="18">
         <f t="shared" si="1"/>
         <v>117</v>
       </c>
       <c r="J95" s="10"/>
     </row>
     <row r="96" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="16">
         <v>76</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C96" s="30">
         <v>202</v>
       </c>
       <c r="D96" s="30">
         <v>404</v>
       </c>
       <c r="E96" s="30">
         <v>694</v>
       </c>
       <c r="F96" s="30">
         <v>629</v>
       </c>
       <c r="G96" s="17">
         <v>251</v>
       </c>
       <c r="H96" s="17">
-        <f>VLOOKUP(B96,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>635</v>
       </c>
       <c r="I96" s="18">
         <f t="shared" si="1"/>
         <v>2815</v>
       </c>
       <c r="J96" s="10"/>
     </row>
     <row r="97" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="16"/>
       <c r="B97" s="19" t="s">
         <v>99</v>
       </c>
       <c r="C97" s="17">
         <v>202</v>
       </c>
       <c r="D97" s="17">
         <v>404</v>
       </c>
       <c r="E97" s="17">
         <v>694</v>
       </c>
       <c r="F97" s="17">
         <v>629</v>
       </c>
       <c r="G97" s="17">
         <v>251</v>
       </c>
       <c r="H97" s="17">
-        <f>VLOOKUP(B97,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>635</v>
       </c>
       <c r="I97" s="18">
         <f t="shared" si="1"/>
         <v>2815</v>
       </c>
       <c r="J97" s="10"/>
     </row>
     <row r="98" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="3">
         <v>79</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>100</v>
       </c>
       <c r="C98" s="17">
         <v>313</v>
       </c>
       <c r="D98" s="17">
         <v>379</v>
       </c>
       <c r="E98" s="17">
         <v>406</v>
       </c>
       <c r="F98" s="17">
         <v>195</v>
       </c>
       <c r="G98" s="17">
         <v>121</v>
       </c>
       <c r="H98" s="17">
-        <f>VLOOKUP(B98,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>286</v>
       </c>
       <c r="I98" s="18">
         <f t="shared" si="1"/>
         <v>1700</v>
       </c>
       <c r="J98" s="10"/>
     </row>
     <row r="99" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="5"/>
       <c r="B99" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C99" s="30">
         <v>313</v>
       </c>
       <c r="D99" s="30">
         <v>379</v>
       </c>
       <c r="E99" s="30">
         <v>406</v>
       </c>
       <c r="F99" s="30">
         <v>195</v>
       </c>
       <c r="G99" s="17">
         <v>121</v>
       </c>
       <c r="H99" s="17">
-        <f>VLOOKUP(B99,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>286</v>
       </c>
       <c r="I99" s="18">
         <f t="shared" si="1"/>
         <v>1700</v>
       </c>
       <c r="J99" s="10"/>
     </row>
     <row r="100" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="7">
         <v>80</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>102</v>
       </c>
       <c r="C100" s="30">
         <v>95</v>
       </c>
       <c r="D100" s="30">
         <v>90</v>
       </c>
       <c r="E100" s="30">
         <v>97</v>
       </c>
       <c r="F100" s="30">
         <v>30</v>
       </c>
       <c r="G100" s="17">
         <v>51</v>
       </c>
       <c r="H100" s="17">
-        <f>VLOOKUP(B100,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>57</v>
       </c>
       <c r="I100" s="18">
         <f t="shared" si="1"/>
         <v>420</v>
       </c>
       <c r="J100" s="10"/>
     </row>
     <row r="101" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="7"/>
       <c r="B101" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C101" s="1">
         <v>95</v>
       </c>
       <c r="D101" s="1">
         <v>90</v>
       </c>
       <c r="E101" s="1">
         <v>97</v>
       </c>
       <c r="F101" s="1">
         <v>30</v>
       </c>
       <c r="G101" s="17">
         <v>51</v>
       </c>
       <c r="H101" s="17">
-        <f>VLOOKUP(B101,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>57</v>
       </c>
       <c r="I101" s="18">
         <f t="shared" si="1"/>
         <v>420</v>
       </c>
       <c r="J101" s="10"/>
     </row>
     <row r="102" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="22">
         <v>84</v>
       </c>
       <c r="B102" s="23" t="s">
         <v>104</v>
       </c>
       <c r="C102" s="2">
         <v>417</v>
       </c>
       <c r="D102" s="2">
         <v>403</v>
       </c>
       <c r="E102" s="2">
         <v>528</v>
       </c>
       <c r="F102" s="2">
         <v>302</v>
       </c>
       <c r="G102" s="17">
         <v>110</v>
       </c>
       <c r="H102" s="17">
-        <f>VLOOKUP(B102,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>277</v>
       </c>
       <c r="I102" s="18">
         <f t="shared" si="1"/>
         <v>2037</v>
       </c>
       <c r="J102" s="10"/>
     </row>
     <row r="103" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="20"/>
       <c r="B103" s="25" t="s">
         <v>105</v>
       </c>
       <c r="C103" s="2">
         <v>417</v>
       </c>
       <c r="D103" s="2">
         <v>403</v>
       </c>
       <c r="E103" s="2">
         <v>528</v>
       </c>
       <c r="F103" s="2">
         <v>302</v>
       </c>
       <c r="G103" s="17">
         <v>110</v>
       </c>
       <c r="H103" s="17">
-        <f>VLOOKUP(B103,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>277</v>
       </c>
       <c r="I103" s="18">
         <f t="shared" si="1"/>
         <v>2037</v>
       </c>
       <c r="J103" s="10"/>
     </row>
     <row r="104" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="16">
         <v>86</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C104" s="17">
         <v>40</v>
       </c>
       <c r="D104" s="17">
         <v>55</v>
       </c>
       <c r="E104" s="17">
         <v>48</v>
       </c>
       <c r="F104" s="17">
         <v>37</v>
       </c>
       <c r="G104" s="17">
         <v>13</v>
       </c>
       <c r="H104" s="17">
-        <f>VLOOKUP(B104,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>35</v>
       </c>
       <c r="I104" s="18">
         <f t="shared" si="1"/>
         <v>228</v>
       </c>
       <c r="J104" s="10"/>
     </row>
     <row r="105" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="16"/>
       <c r="B105" s="19" t="s">
         <v>107</v>
       </c>
       <c r="C105" s="1">
         <v>40</v>
       </c>
       <c r="D105" s="1">
         <v>55</v>
       </c>
       <c r="E105" s="1">
         <v>48</v>
       </c>
       <c r="F105" s="1">
         <v>37</v>
       </c>
       <c r="G105" s="17">
         <v>13</v>
       </c>
       <c r="H105" s="17">
-        <f>VLOOKUP(B105,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>35</v>
       </c>
       <c r="I105" s="18">
         <f t="shared" si="1"/>
         <v>228</v>
       </c>
       <c r="J105" s="10"/>
     </row>
     <row r="106" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="22">
         <v>87</v>
       </c>
       <c r="B106" s="23" t="s">
         <v>108</v>
       </c>
       <c r="C106" s="2">
         <v>1426</v>
       </c>
       <c r="D106" s="2">
         <v>1614</v>
       </c>
       <c r="E106" s="2">
         <v>2396</v>
       </c>
       <c r="F106" s="2">
         <v>1789</v>
       </c>
       <c r="G106" s="17">
         <v>648</v>
       </c>
       <c r="H106" s="17">
-        <f>VLOOKUP(B106,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>1422</v>
       </c>
       <c r="I106" s="18">
         <f t="shared" si="1"/>
         <v>9295</v>
       </c>
       <c r="J106" s="10"/>
     </row>
     <row r="107" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="16"/>
       <c r="B107" s="19" t="s">
         <v>109</v>
       </c>
       <c r="C107" s="2">
         <v>1426</v>
       </c>
       <c r="D107" s="2">
         <v>1614</v>
       </c>
       <c r="E107" s="2">
         <v>2396</v>
       </c>
       <c r="F107" s="2">
         <v>1789</v>
       </c>
       <c r="G107" s="17">
         <v>648</v>
       </c>
       <c r="H107" s="17">
-        <f>VLOOKUP(B107,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>1422</v>
       </c>
       <c r="I107" s="18">
         <f t="shared" si="1"/>
         <v>9295</v>
       </c>
       <c r="J107" s="10"/>
     </row>
     <row r="108" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="22">
         <v>88</v>
       </c>
       <c r="B108" s="23" t="s">
         <v>110</v>
       </c>
       <c r="C108" s="2">
         <v>255</v>
       </c>
       <c r="D108" s="2">
         <v>234</v>
       </c>
       <c r="E108" s="2">
         <v>434</v>
       </c>
       <c r="F108" s="2">
         <v>241</v>
       </c>
       <c r="G108" s="17">
         <v>94</v>
       </c>
       <c r="H108" s="17">
-        <f>VLOOKUP(B108,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>184</v>
       </c>
       <c r="I108" s="18">
         <f t="shared" si="1"/>
         <v>1442</v>
       </c>
       <c r="J108" s="10"/>
     </row>
     <row r="109" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="20"/>
       <c r="B109" s="25" t="s">
         <v>111</v>
       </c>
       <c r="C109" s="2">
         <v>255</v>
       </c>
       <c r="D109" s="2">
         <v>234</v>
       </c>
       <c r="E109" s="2">
         <v>434</v>
       </c>
       <c r="F109" s="2">
         <v>241</v>
       </c>
       <c r="G109" s="17">
         <v>94</v>
       </c>
       <c r="H109" s="17">
-        <f>VLOOKUP(B109,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>184</v>
       </c>
       <c r="I109" s="18">
         <f t="shared" si="1"/>
         <v>1442</v>
       </c>
       <c r="J109" s="10"/>
     </row>
     <row r="110" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="22">
         <v>89</v>
       </c>
       <c r="B110" s="23" t="s">
         <v>112</v>
       </c>
       <c r="C110" s="2">
         <v>0</v>
       </c>
       <c r="D110" s="2">
         <v>20</v>
       </c>
       <c r="E110" s="2">
         <v>36</v>
       </c>
       <c r="F110" s="2">
         <v>29</v>
       </c>
       <c r="G110" s="17">
         <v>9</v>
       </c>
       <c r="H110" s="17">
-        <f>VLOOKUP(B110,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>17</v>
       </c>
       <c r="I110" s="18">
         <f t="shared" si="1"/>
         <v>111</v>
       </c>
       <c r="J110" s="10"/>
     </row>
     <row r="111" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="20"/>
       <c r="B111" s="25" t="s">
         <v>113</v>
       </c>
       <c r="C111" s="2">
         <v>0</v>
       </c>
       <c r="D111" s="2">
         <v>20</v>
       </c>
       <c r="E111" s="2">
         <v>36</v>
       </c>
       <c r="F111" s="2">
         <v>29</v>
       </c>
       <c r="G111" s="17">
         <v>9</v>
       </c>
       <c r="H111" s="17">
-        <f>VLOOKUP(B111,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>17</v>
       </c>
       <c r="I111" s="18">
         <f t="shared" si="1"/>
         <v>111</v>
       </c>
       <c r="J111" s="10"/>
     </row>
     <row r="112" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="16">
         <v>92</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>114</v>
       </c>
       <c r="C112" s="17">
         <v>109</v>
       </c>
       <c r="D112" s="17">
         <v>72</v>
       </c>
       <c r="E112" s="17">
         <v>91</v>
       </c>
       <c r="F112" s="17">
         <v>78</v>
       </c>
       <c r="G112" s="17">
         <v>24</v>
       </c>
       <c r="H112" s="17">
-        <f>VLOOKUP(B112,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>54</v>
       </c>
       <c r="I112" s="18">
         <f t="shared" si="1"/>
         <v>428</v>
       </c>
       <c r="J112" s="10"/>
     </row>
     <row r="113" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="16"/>
       <c r="B113" s="19" t="s">
         <v>115</v>
       </c>
       <c r="C113" s="17">
         <v>109</v>
       </c>
       <c r="D113" s="17">
         <v>72</v>
       </c>
       <c r="E113" s="17">
         <v>91</v>
       </c>
       <c r="F113" s="17">
         <v>78</v>
       </c>
       <c r="G113" s="17">
         <v>24</v>
       </c>
       <c r="H113" s="17">
-        <f>VLOOKUP(B113,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>54</v>
       </c>
       <c r="I113" s="18">
         <f t="shared" si="1"/>
         <v>428</v>
       </c>
       <c r="J113" s="10"/>
     </row>
     <row r="114" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="22">
         <v>94</v>
       </c>
       <c r="B114" s="23" t="s">
         <v>116</v>
       </c>
       <c r="C114" s="2">
         <v>204</v>
       </c>
       <c r="D114" s="2">
         <v>219</v>
       </c>
       <c r="E114" s="2">
         <v>387</v>
       </c>
       <c r="F114" s="2">
         <v>296</v>
       </c>
       <c r="G114" s="17">
         <v>136</v>
       </c>
       <c r="H114" s="17">
-        <f>VLOOKUP(B114,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>183</v>
       </c>
       <c r="I114" s="18">
         <f t="shared" si="1"/>
         <v>1425</v>
       </c>
       <c r="J114" s="10"/>
     </row>
     <row r="115" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="16"/>
       <c r="B115" s="19" t="s">
         <v>117</v>
       </c>
       <c r="C115" s="2">
         <v>180</v>
       </c>
       <c r="D115" s="2">
         <v>197</v>
       </c>
       <c r="E115" s="2">
         <v>317</v>
       </c>
       <c r="F115" s="2">
         <v>232</v>
       </c>
       <c r="G115" s="17">
         <v>104</v>
       </c>
       <c r="H115" s="17">
-        <f>VLOOKUP(B115,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>145</v>
       </c>
       <c r="I115" s="18">
         <f t="shared" si="1"/>
         <v>1175</v>
       </c>
       <c r="J115" s="10"/>
     </row>
     <row r="116" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="20"/>
       <c r="B116" s="25" t="s">
         <v>118</v>
       </c>
       <c r="C116" s="17">
         <v>24</v>
       </c>
       <c r="D116" s="17">
         <v>22</v>
       </c>
       <c r="E116" s="17">
         <v>70</v>
       </c>
       <c r="F116" s="17">
         <v>64</v>
       </c>
       <c r="G116" s="17">
         <v>32</v>
       </c>
       <c r="H116" s="17">
-        <f>VLOOKUP(B116,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>38</v>
       </c>
       <c r="I116" s="18">
         <f t="shared" si="1"/>
         <v>250</v>
       </c>
       <c r="J116" s="10"/>
     </row>
     <row r="117" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="16">
         <v>96</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C117" s="17">
         <v>730</v>
       </c>
       <c r="D117" s="17">
         <v>726</v>
       </c>
       <c r="E117" s="17">
         <v>1196</v>
       </c>
       <c r="F117" s="17">
         <v>669</v>
       </c>
       <c r="G117" s="17">
         <v>302</v>
       </c>
       <c r="H117" s="17">
-        <f>VLOOKUP(B117,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>755</v>
       </c>
       <c r="I117" s="18">
         <f t="shared" si="1"/>
         <v>4378</v>
       </c>
       <c r="J117" s="10"/>
     </row>
     <row r="118" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="20"/>
       <c r="B118" s="25" t="s">
         <v>120</v>
       </c>
       <c r="C118" s="17">
         <v>730</v>
       </c>
       <c r="D118" s="17">
         <v>726</v>
       </c>
       <c r="E118" s="17">
         <v>1196</v>
       </c>
       <c r="F118" s="17">
         <v>669</v>
       </c>
       <c r="G118" s="17">
         <v>302</v>
       </c>
       <c r="H118" s="17">
-        <f>VLOOKUP(B118,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>755</v>
       </c>
       <c r="I118" s="18">
         <f t="shared" si="1"/>
         <v>4378</v>
       </c>
       <c r="J118" s="10"/>
     </row>
     <row r="119" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="16">
         <v>97</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C119" s="2">
         <v>646</v>
       </c>
       <c r="D119" s="2">
         <v>599</v>
       </c>
       <c r="E119" s="2">
         <v>912</v>
       </c>
       <c r="F119" s="2">
         <v>477</v>
       </c>
       <c r="G119" s="17">
         <v>166</v>
       </c>
       <c r="H119" s="17">
-        <f>VLOOKUP(B119,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>492</v>
       </c>
       <c r="I119" s="18">
         <f t="shared" si="1"/>
         <v>3292</v>
       </c>
       <c r="J119" s="10"/>
     </row>
     <row r="120" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="20"/>
       <c r="B120" s="25" t="s">
         <v>122</v>
       </c>
       <c r="C120" s="2">
         <v>646</v>
       </c>
       <c r="D120" s="2">
         <v>599</v>
       </c>
       <c r="E120" s="2">
         <v>912</v>
       </c>
       <c r="F120" s="2">
         <v>477</v>
       </c>
       <c r="G120" s="17">
         <v>166</v>
       </c>
       <c r="H120" s="17">
-        <f>VLOOKUP(B120,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>492</v>
       </c>
       <c r="I120" s="18">
         <f t="shared" si="1"/>
         <v>3292</v>
       </c>
       <c r="J120" s="10"/>
     </row>
     <row r="121" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="16">
         <v>98</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C121" s="17">
         <v>84</v>
       </c>
       <c r="D121" s="17">
         <v>86</v>
       </c>
       <c r="E121" s="17">
         <v>102</v>
       </c>
       <c r="F121" s="17">
         <v>64</v>
       </c>
       <c r="G121" s="17">
         <v>24</v>
       </c>
       <c r="H121" s="17">
-        <f>VLOOKUP(B121,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>58</v>
       </c>
       <c r="I121" s="18">
         <f t="shared" si="1"/>
         <v>418</v>
       </c>
       <c r="J121" s="10"/>
     </row>
     <row r="122" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="20"/>
       <c r="B122" s="25" t="s">
         <v>124</v>
       </c>
       <c r="C122" s="17">
         <v>84</v>
       </c>
       <c r="D122" s="17">
         <v>86</v>
       </c>
       <c r="E122" s="17">
         <v>102</v>
       </c>
       <c r="F122" s="17">
         <v>64</v>
       </c>
       <c r="G122" s="17">
         <v>24</v>
       </c>
       <c r="H122" s="17">
-        <f>VLOOKUP(B122,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>58</v>
       </c>
       <c r="I122" s="18">
         <f t="shared" si="1"/>
         <v>418</v>
       </c>
       <c r="J122" s="10"/>
     </row>
     <row r="123" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="16">
         <v>99</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C123" s="17">
         <v>271</v>
       </c>
       <c r="D123" s="17">
         <v>290</v>
       </c>
       <c r="E123" s="17">
         <v>448</v>
       </c>
       <c r="F123" s="17">
         <v>339</v>
       </c>
       <c r="G123" s="17">
         <v>128</v>
       </c>
       <c r="H123" s="17">
-        <f>VLOOKUP(B123,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>225</v>
       </c>
       <c r="I123" s="18">
         <f t="shared" si="1"/>
         <v>1701</v>
       </c>
       <c r="J123" s="10"/>
     </row>
     <row r="124" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="20"/>
       <c r="B124" s="21" t="s">
         <v>126</v>
       </c>
       <c r="C124" s="17">
         <v>271</v>
       </c>
       <c r="D124" s="17">
         <v>290</v>
       </c>
       <c r="E124" s="17">
         <v>448</v>
       </c>
       <c r="F124" s="17">
         <v>339</v>
       </c>
       <c r="G124" s="17">
         <v>128</v>
       </c>
       <c r="H124" s="17">
-        <f>VLOOKUP(B124,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>225</v>
       </c>
       <c r="I124" s="18">
         <f t="shared" si="1"/>
         <v>1701</v>
       </c>
       <c r="J124" s="10"/>
     </row>
     <row r="125" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="22">
         <v>101</v>
       </c>
       <c r="B125" s="23" t="s">
         <v>127</v>
       </c>
       <c r="C125" s="1">
         <v>450</v>
       </c>
       <c r="D125" s="1">
         <v>500</v>
       </c>
       <c r="E125" s="1">
         <v>777</v>
       </c>
       <c r="F125" s="1">
         <v>539</v>
       </c>
       <c r="G125" s="17">
         <v>233</v>
       </c>
       <c r="H125" s="17">
-        <f>VLOOKUP(B125,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>338</v>
       </c>
       <c r="I125" s="18">
         <f t="shared" si="1"/>
         <v>2837</v>
       </c>
       <c r="J125" s="10"/>
     </row>
     <row r="126" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="16"/>
       <c r="B126" s="19" t="s">
         <v>128</v>
       </c>
       <c r="C126" s="1">
         <v>36</v>
       </c>
       <c r="D126" s="1">
         <v>31</v>
       </c>
       <c r="E126" s="1">
         <v>35</v>
       </c>
       <c r="F126" s="1">
         <v>43</v>
       </c>
       <c r="G126" s="17">
         <v>15</v>
       </c>
       <c r="H126" s="17">
-        <f>VLOOKUP(B126,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>28</v>
       </c>
       <c r="I126" s="18">
         <f t="shared" si="1"/>
         <v>188</v>
       </c>
       <c r="J126" s="10"/>
     </row>
     <row r="127" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="16"/>
       <c r="B127" s="19" t="s">
         <v>129</v>
       </c>
       <c r="C127" s="17">
         <v>11</v>
       </c>
       <c r="D127" s="17">
         <v>12</v>
       </c>
       <c r="E127" s="17">
         <v>26</v>
       </c>
       <c r="F127" s="17">
         <v>38</v>
       </c>
       <c r="G127" s="17">
         <v>3</v>
       </c>
       <c r="H127" s="17">
-        <f>VLOOKUP(B127,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>12</v>
       </c>
       <c r="I127" s="18">
         <f t="shared" si="1"/>
         <v>102</v>
       </c>
       <c r="J127" s="10"/>
     </row>
     <row r="128" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="16"/>
       <c r="B128" s="19" t="s">
         <v>130</v>
       </c>
       <c r="C128" s="17">
         <v>31</v>
       </c>
       <c r="D128" s="17">
         <v>37</v>
       </c>
       <c r="E128" s="17">
         <v>109</v>
       </c>
       <c r="F128" s="17">
         <v>82</v>
       </c>
       <c r="G128" s="17">
         <v>23</v>
       </c>
       <c r="H128" s="17">
-        <f>VLOOKUP(B128,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>56</v>
       </c>
       <c r="I128" s="18">
         <f t="shared" si="1"/>
         <v>338</v>
       </c>
       <c r="J128" s="10"/>
     </row>
     <row r="129" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="16"/>
       <c r="B129" s="19" t="s">
         <v>131</v>
       </c>
       <c r="C129" s="17">
         <v>281</v>
       </c>
       <c r="D129" s="17">
         <v>365</v>
       </c>
       <c r="E129" s="17">
         <v>527</v>
       </c>
       <c r="F129" s="17">
         <v>346</v>
       </c>
       <c r="G129" s="17">
         <v>184</v>
       </c>
       <c r="H129" s="17">
-        <f>VLOOKUP(B129,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>206</v>
       </c>
       <c r="I129" s="18">
         <f t="shared" si="1"/>
         <v>1909</v>
       </c>
       <c r="J129" s="10"/>
     </row>
     <row r="130" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A130" s="20"/>
       <c r="B130" s="25" t="s">
         <v>132</v>
       </c>
       <c r="C130" s="17">
         <v>91</v>
       </c>
       <c r="D130" s="17">
         <v>55</v>
       </c>
       <c r="E130" s="17">
         <v>80</v>
       </c>
       <c r="F130" s="17">
         <v>30</v>
       </c>
       <c r="G130" s="17">
         <v>8</v>
       </c>
       <c r="H130" s="17">
-        <f>VLOOKUP(B130,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>36</v>
       </c>
       <c r="I130" s="18">
         <f t="shared" si="1"/>
         <v>300</v>
       </c>
       <c r="J130" s="10"/>
     </row>
     <row r="131" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A131" s="16">
         <v>102</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C131" s="17">
         <v>62</v>
       </c>
       <c r="D131" s="17">
         <v>92</v>
       </c>
       <c r="E131" s="17">
         <v>93</v>
       </c>
       <c r="F131" s="17">
         <v>88</v>
       </c>
       <c r="G131" s="17">
         <v>56</v>
       </c>
       <c r="H131" s="17">
-        <f>VLOOKUP(B131,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>88</v>
       </c>
       <c r="I131" s="18">
         <f t="shared" si="1"/>
         <v>479</v>
       </c>
       <c r="J131" s="10"/>
     </row>
     <row r="132" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A132" s="20"/>
       <c r="B132" s="25" t="s">
         <v>134</v>
       </c>
       <c r="C132" s="17">
         <v>62</v>
       </c>
       <c r="D132" s="17">
         <v>92</v>
       </c>
       <c r="E132" s="17">
         <v>93</v>
       </c>
       <c r="F132" s="17">
         <v>88</v>
       </c>
       <c r="G132" s="17">
         <v>56</v>
       </c>
       <c r="H132" s="17">
-        <f>VLOOKUP(B132,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>88</v>
       </c>
       <c r="I132" s="18">
         <f t="shared" si="1"/>
         <v>479</v>
       </c>
       <c r="J132" s="10"/>
     </row>
     <row r="133" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="16">
         <v>104</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C133" s="17">
         <v>17</v>
       </c>
       <c r="D133" s="17">
         <v>34</v>
       </c>
       <c r="E133" s="17">
         <v>34</v>
       </c>
       <c r="F133" s="17">
         <v>45</v>
       </c>
       <c r="G133" s="17">
         <v>11</v>
       </c>
       <c r="H133" s="17">
-        <f>VLOOKUP(B133,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>40</v>
       </c>
       <c r="I133" s="18">
         <f t="shared" si="1"/>
         <v>181</v>
       </c>
       <c r="J133" s="10"/>
     </row>
     <row r="134" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="20"/>
       <c r="B134" s="25" t="s">
         <v>136</v>
       </c>
       <c r="C134" s="17">
         <v>17</v>
       </c>
       <c r="D134" s="17">
         <v>34</v>
       </c>
       <c r="E134" s="17">
         <v>34</v>
       </c>
       <c r="F134" s="17">
         <v>45</v>
       </c>
       <c r="G134" s="17">
         <v>11</v>
       </c>
       <c r="H134" s="17">
-        <f>VLOOKUP(B134,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>40</v>
       </c>
       <c r="I134" s="18">
         <f t="shared" si="1"/>
         <v>181</v>
       </c>
       <c r="J134" s="10"/>
     </row>
     <row r="135" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="16">
         <v>108</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C135" s="17">
         <v>5</v>
       </c>
       <c r="D135" s="17">
         <v>4</v>
       </c>
       <c r="E135" s="17">
         <v>5</v>
       </c>
       <c r="F135" s="17">
         <v>8</v>
       </c>
       <c r="G135" s="17">
         <v>0</v>
       </c>
       <c r="H135" s="17">
-        <f>VLOOKUP(B135,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>2</v>
       </c>
       <c r="I135" s="18">
         <f t="shared" ref="I135:I147" si="2">IF(COUNT(C135:H135)&gt;0,SUM(C135:H135),"")</f>
         <v>24</v>
       </c>
       <c r="J135" s="10"/>
     </row>
     <row r="136" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A136" s="20"/>
       <c r="B136" s="21" t="s">
         <v>138</v>
       </c>
       <c r="C136" s="17">
         <v>5</v>
       </c>
       <c r="D136" s="17">
         <v>4</v>
       </c>
       <c r="E136" s="17">
         <v>5</v>
       </c>
       <c r="F136" s="17">
         <v>8</v>
       </c>
       <c r="G136" s="17">
         <v>0</v>
       </c>
       <c r="H136" s="17">
-        <f>VLOOKUP(B136,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>2</v>
       </c>
       <c r="I136" s="18">
         <f t="shared" si="2"/>
         <v>24</v>
       </c>
       <c r="J136" s="10"/>
     </row>
     <row r="137" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A137" s="16">
         <v>117</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C137" s="17">
         <v>73</v>
       </c>
       <c r="D137" s="17">
         <v>54</v>
       </c>
       <c r="E137" s="17">
         <v>111</v>
       </c>
       <c r="F137" s="17">
         <v>91</v>
       </c>
       <c r="G137" s="17">
         <v>35</v>
       </c>
       <c r="H137" s="17">
-        <f>VLOOKUP(B137,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>62</v>
       </c>
       <c r="I137" s="18">
         <f t="shared" si="2"/>
         <v>426</v>
       </c>
       <c r="J137" s="10"/>
     </row>
     <row r="138" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A138" s="20"/>
       <c r="B138" s="25" t="s">
         <v>140</v>
       </c>
       <c r="C138" s="17">
         <v>73</v>
       </c>
       <c r="D138" s="17">
         <v>54</v>
       </c>
       <c r="E138" s="17">
         <v>111</v>
       </c>
       <c r="F138" s="17">
         <v>91</v>
       </c>
       <c r="G138" s="17">
         <v>35</v>
       </c>
       <c r="H138" s="17">
-        <f>VLOOKUP(B138,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>62</v>
       </c>
       <c r="I138" s="18">
         <f t="shared" si="2"/>
         <v>426</v>
       </c>
       <c r="J138" s="10"/>
     </row>
     <row r="139" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A139" s="16">
         <v>118</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C139" s="2">
         <v>919</v>
       </c>
       <c r="D139" s="2">
         <v>869</v>
       </c>
       <c r="E139" s="2">
         <v>1449</v>
       </c>
       <c r="F139" s="2">
         <v>962</v>
       </c>
       <c r="G139" s="17">
         <v>409</v>
       </c>
       <c r="H139" s="17">
-        <f>VLOOKUP(B139,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>694</v>
       </c>
       <c r="I139" s="18">
         <f t="shared" si="2"/>
         <v>5302</v>
       </c>
       <c r="J139" s="10"/>
     </row>
     <row r="140" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="16"/>
       <c r="B140" s="19" t="s">
         <v>142</v>
       </c>
       <c r="C140" s="17">
         <v>216</v>
       </c>
       <c r="D140" s="17">
         <v>222</v>
       </c>
       <c r="E140" s="17">
         <v>384</v>
       </c>
       <c r="F140" s="17">
         <v>299</v>
       </c>
       <c r="G140" s="17">
         <v>116</v>
       </c>
       <c r="H140" s="17">
-        <f>VLOOKUP(B140,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>187</v>
       </c>
       <c r="I140" s="18">
         <f t="shared" si="2"/>
         <v>1424</v>
       </c>
       <c r="J140" s="10"/>
     </row>
     <row r="141" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A141" s="16"/>
       <c r="B141" s="19" t="s">
         <v>143</v>
       </c>
       <c r="C141" s="2">
         <v>435</v>
       </c>
       <c r="D141" s="2">
         <v>380</v>
       </c>
       <c r="E141" s="2">
         <v>569</v>
       </c>
       <c r="F141" s="2">
         <v>371</v>
       </c>
       <c r="G141" s="17">
         <v>173</v>
       </c>
       <c r="H141" s="17">
-        <f>VLOOKUP(B141,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>284</v>
       </c>
       <c r="I141" s="18">
         <f t="shared" si="2"/>
         <v>2212</v>
       </c>
       <c r="J141" s="10"/>
     </row>
     <row r="142" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A142" s="16"/>
       <c r="B142" s="19" t="s">
         <v>144</v>
       </c>
       <c r="C142" s="30">
         <v>19</v>
       </c>
       <c r="D142" s="30">
         <v>18</v>
       </c>
       <c r="E142" s="30">
         <v>62</v>
       </c>
       <c r="F142" s="30">
         <v>27</v>
       </c>
       <c r="G142" s="17">
         <v>13</v>
       </c>
       <c r="H142" s="17">
-        <f>VLOOKUP(B142,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>31</v>
       </c>
       <c r="I142" s="18">
         <f t="shared" si="2"/>
         <v>170</v>
       </c>
       <c r="J142" s="10"/>
     </row>
     <row r="143" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A143" s="20"/>
       <c r="B143" s="21" t="s">
         <v>145</v>
       </c>
       <c r="C143" s="30">
         <v>249</v>
       </c>
       <c r="D143" s="30">
         <v>249</v>
       </c>
       <c r="E143" s="30">
         <v>434</v>
       </c>
       <c r="F143" s="30">
         <v>265</v>
       </c>
       <c r="G143" s="17">
         <v>107</v>
       </c>
       <c r="H143" s="17">
-        <f>VLOOKUP(B143,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>192</v>
       </c>
       <c r="I143" s="18">
         <f t="shared" si="2"/>
         <v>1496</v>
       </c>
       <c r="J143" s="10"/>
     </row>
     <row r="144" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A144" s="16">
         <v>124</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C144" s="17">
         <v>429</v>
       </c>
       <c r="D144" s="17">
         <v>681</v>
       </c>
       <c r="E144" s="17">
         <v>1012</v>
       </c>
       <c r="F144" s="17">
         <v>664</v>
       </c>
       <c r="G144" s="17">
         <v>381</v>
       </c>
       <c r="H144" s="17">
-        <f>VLOOKUP(B144,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>727</v>
       </c>
       <c r="I144" s="18">
         <f t="shared" si="2"/>
         <v>3894</v>
       </c>
       <c r="J144" s="10"/>
     </row>
     <row r="145" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A145" s="20"/>
       <c r="B145" s="21" t="s">
         <v>147</v>
       </c>
       <c r="C145" s="17">
         <v>429</v>
       </c>
       <c r="D145" s="17">
         <v>681</v>
       </c>
       <c r="E145" s="17">
         <v>1012</v>
       </c>
       <c r="F145" s="17">
         <v>664</v>
       </c>
       <c r="G145" s="17">
         <v>381</v>
       </c>
       <c r="H145" s="17">
-        <f>VLOOKUP(B145,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>727</v>
       </c>
       <c r="I145" s="18">
         <f t="shared" si="2"/>
         <v>3894</v>
       </c>
       <c r="J145" s="10"/>
     </row>
     <row r="146" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A146" s="16">
         <v>127</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C146" s="2">
         <v>178</v>
       </c>
       <c r="D146" s="2">
         <v>530</v>
       </c>
       <c r="E146" s="2">
         <v>1019</v>
       </c>
       <c r="F146" s="2">
         <v>1031</v>
       </c>
       <c r="G146" s="17">
         <v>498</v>
       </c>
       <c r="H146" s="17">
-        <f>VLOOKUP(B146,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>616</v>
       </c>
       <c r="I146" s="18">
         <f t="shared" si="2"/>
         <v>3872</v>
       </c>
       <c r="J146" s="10"/>
     </row>
     <row r="147" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A147" s="16"/>
       <c r="B147" s="19" t="s">
         <v>149</v>
       </c>
       <c r="C147" s="2">
         <v>178</v>
       </c>
       <c r="D147" s="2">
         <v>530</v>
       </c>
       <c r="E147" s="2">
         <v>1019</v>
       </c>
       <c r="F147" s="2">
         <v>1031</v>
       </c>
       <c r="G147" s="17">
         <v>498</v>
       </c>
       <c r="H147" s="17">
-        <f>VLOOKUP(B147,'[1]〇第５表（３級・随時３級）'!$B$6:$H$238,6,FALSE)</f>
         <v>616</v>
       </c>
       <c r="I147" s="18">
         <f t="shared" si="2"/>
         <v>3872</v>
       </c>
     </row>
     <row r="148" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A148" s="32"/>
       <c r="B148" s="24"/>
       <c r="C148" s="33"/>
       <c r="D148" s="33"/>
       <c r="E148" s="33"/>
       <c r="F148" s="33"/>
       <c r="G148" s="33"/>
       <c r="H148" s="33"/>
       <c r="I148" s="34"/>
     </row>
     <row r="149" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A149" s="35" t="s">
         <v>150</v>
       </c>
       <c r="B149" s="36"/>
       <c r="C149" s="37">
         <v>14922</v>
@@ -11851,55 +6605,55 @@
       <c r="G151" s="40"/>
       <c r="H151" s="40"/>
       <c r="I151" s="10"/>
     </row>
     <row r="152" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B152" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C152" s="40"/>
       <c r="D152" s="40"/>
       <c r="E152" s="40"/>
       <c r="F152" s="40"/>
       <c r="G152" s="40"/>
       <c r="H152" s="40"/>
       <c r="I152" s="10"/>
     </row>
     <row r="153" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B153" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C153" s="40"/>
       <c r="D153" s="40"/>
       <c r="E153" s="40"/>
       <c r="F153" s="40"/>
       <c r="G153" s="40"/>
-      <c r="H153" s="54"/>
-      <c r="I153" s="55"/>
+      <c r="H153" s="50"/>
+      <c r="I153" s="51"/>
     </row>
     <row r="154" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B154" s="53" t="s">
+      <c r="B154" s="49" t="s">
         <v>163</v>
       </c>
       <c r="C154" s="10"/>
       <c r="D154" s="10"/>
       <c r="E154" s="10"/>
       <c r="F154" s="10"/>
       <c r="G154" s="10"/>
       <c r="H154" s="10"/>
       <c r="I154" s="10"/>
     </row>
     <row r="155" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B155" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C155" s="42"/>
       <c r="D155" s="43" t="s">
         <v>156</v>
       </c>
       <c r="E155" s="10"/>
       <c r="F155" s="10"/>
       <c r="G155" s="10"/>
       <c r="H155" s="10"/>
       <c r="I155" s="10"/>
     </row>
     <row r="156" spans="1:11" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
@@ -11917,100 +6671,91 @@
       <c r="F156" s="10"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="10"/>
       <c r="K156" s="10"/>
     </row>
     <row r="157" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B157" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C157" s="45"/>
       <c r="D157" s="10"/>
       <c r="E157" s="10"/>
       <c r="F157" s="10"/>
       <c r="G157" s="10"/>
       <c r="H157" s="10"/>
       <c r="I157" s="10"/>
     </row>
     <row r="158" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B158" s="10" t="s">
         <v>159</v>
       </c>
       <c r="I158" s="47"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:WVP147" xr:uid="{F787B921-51A4-44A5-955B-8340C46AEB0F}">
+  <autoFilter ref="A4:WVO147" xr:uid="{F787B921-51A4-44A5-955B-8340C46AEB0F}">
     <filterColumn colId="0" showButton="0"/>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="29" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;R&amp;8第25表　職種別　合格者数推移（随時３級、令和元年度～令和６年度）
 </oddHeader>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="59" max="10" man="1"/>
     <brk id="116" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004335681FB23F374293649DDF313DF078" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="978e7ec1a103ea4a60fed06b00413860">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d44c8ac-039a-4195-8d49-abd72f071ad9" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5eaa71030d7b24e12caeeccd36cbe60" ns2:_="" ns3:_="">
     <xsd:import namespace="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -12203,98 +6948,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
+    <Owner xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F26190E5-7303-4FF5-BB25-180E9CB8FB37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD268D36-D301-4A7D-9B1C-875719161A8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E70553E-D925-471A-9C8D-B5D60859FB9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD268D36-D301-4A7D-9B1C-875719161A8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F26190E5-7303-4FF5-BB25-180E9CB8FB37}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>