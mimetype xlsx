--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,387 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{4CCCD8B5-B7AF-4901-8545-2C4BAE26EC29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{35376D6E-DC2B-47F4-83C5-3A0EBA706C45}"/>
+  <xr:revisionPtr revIDLastSave="23" documentId="8_{4CCCD8B5-B7AF-4901-8545-2C4BAE26EC29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFCFD39F-4C16-4BB6-996E-9F313105A86F}"/>
   <bookViews>
-    <workbookView xWindow="1770" yWindow="1770" windowWidth="21600" windowHeight="13605" xr2:uid="{ACEB8504-A6CA-4529-B206-970282172CAD}"/>
+    <workbookView xWindow="1710" yWindow="-14370" windowWidth="21600" windowHeight="12645" xr2:uid="{ACEB8504-A6CA-4529-B206-970282172CAD}"/>
   </bookViews>
   <sheets>
     <sheet name="〇第26表（基礎級合格）" sheetId="3" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'〇第26表（基礎級合格）'!$A$4:$WVQ$147</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'〇第26表（基礎級合格）'!$A$4:$WVP$147</definedName>
     <definedName name="Ａ" localSheetId="0">#REF!</definedName>
     <definedName name="Ａ">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'〇第26表（基礎級合格）'!$A$1:$I$157</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'〇第26表（基礎級合格）'!$3:$4</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H147" i="3" l="1"/>
-[...284 lines deleted...]
-  <c r="H149" i="3" s="1"/>
+  <c r="I147" i="3" l="1"/>
+  <c r="I146" i="3"/>
+  <c r="I145" i="3"/>
+  <c r="I144" i="3"/>
+  <c r="I143" i="3"/>
+  <c r="I142" i="3"/>
+  <c r="I141" i="3"/>
+  <c r="I140" i="3"/>
+  <c r="I139" i="3"/>
+  <c r="I138" i="3"/>
+  <c r="I137" i="3"/>
+  <c r="I136" i="3"/>
+  <c r="I135" i="3"/>
+  <c r="I134" i="3"/>
+  <c r="I133" i="3"/>
+  <c r="I132" i="3"/>
+  <c r="I131" i="3"/>
+  <c r="I130" i="3"/>
+  <c r="I129" i="3"/>
+  <c r="I128" i="3"/>
+  <c r="I127" i="3"/>
+  <c r="I126" i="3"/>
+  <c r="I125" i="3"/>
+  <c r="I124" i="3"/>
+  <c r="I123" i="3"/>
+  <c r="I122" i="3"/>
+  <c r="I121" i="3"/>
+  <c r="I120" i="3"/>
+  <c r="I119" i="3"/>
+  <c r="I118" i="3"/>
+  <c r="I117" i="3"/>
+  <c r="I116" i="3"/>
+  <c r="I115" i="3"/>
+  <c r="I114" i="3"/>
+  <c r="I113" i="3"/>
+  <c r="I112" i="3"/>
+  <c r="I111" i="3"/>
+  <c r="I110" i="3"/>
+  <c r="I109" i="3"/>
+  <c r="I108" i="3"/>
+  <c r="I107" i="3"/>
+  <c r="I106" i="3"/>
+  <c r="I105" i="3"/>
+  <c r="I104" i="3"/>
+  <c r="I103" i="3"/>
+  <c r="I102" i="3"/>
+  <c r="I101" i="3"/>
+  <c r="I100" i="3"/>
+  <c r="I99" i="3"/>
+  <c r="I98" i="3"/>
+  <c r="I97" i="3"/>
+  <c r="I96" i="3"/>
+  <c r="I95" i="3"/>
+  <c r="I94" i="3"/>
+  <c r="I93" i="3"/>
+  <c r="I92" i="3"/>
+  <c r="I91" i="3"/>
+  <c r="I90" i="3"/>
+  <c r="I89" i="3"/>
+  <c r="I88" i="3"/>
+  <c r="I87" i="3"/>
+  <c r="I86" i="3"/>
+  <c r="I85" i="3"/>
+  <c r="I84" i="3"/>
+  <c r="I83" i="3"/>
+  <c r="I82" i="3"/>
+  <c r="I81" i="3"/>
+  <c r="I80" i="3"/>
+  <c r="I79" i="3"/>
+  <c r="I78" i="3"/>
+  <c r="I77" i="3"/>
+  <c r="I76" i="3"/>
+  <c r="I75" i="3"/>
+  <c r="I74" i="3"/>
+  <c r="I73" i="3"/>
+  <c r="I72" i="3"/>
+  <c r="I71" i="3"/>
+  <c r="I70" i="3"/>
+  <c r="I69" i="3"/>
+  <c r="I68" i="3"/>
+  <c r="I67" i="3"/>
+  <c r="I66" i="3"/>
+  <c r="I65" i="3"/>
+  <c r="I64" i="3"/>
+  <c r="I63" i="3"/>
+  <c r="I62" i="3"/>
+  <c r="I61" i="3"/>
+  <c r="I60" i="3"/>
+  <c r="I59" i="3"/>
+  <c r="I58" i="3"/>
+  <c r="I57" i="3"/>
+  <c r="I56" i="3"/>
+  <c r="I55" i="3"/>
+  <c r="I54" i="3"/>
+  <c r="I53" i="3"/>
+  <c r="I52" i="3"/>
+  <c r="I51" i="3"/>
+  <c r="I50" i="3"/>
+  <c r="I49" i="3"/>
+  <c r="I48" i="3"/>
+  <c r="I47" i="3"/>
+  <c r="I46" i="3"/>
+  <c r="I45" i="3"/>
+  <c r="I44" i="3"/>
+  <c r="I43" i="3"/>
+  <c r="I42" i="3"/>
+  <c r="I41" i="3"/>
+  <c r="I40" i="3"/>
+  <c r="I39" i="3"/>
+  <c r="I38" i="3"/>
+  <c r="I37" i="3"/>
+  <c r="I36" i="3"/>
+  <c r="I35" i="3"/>
+  <c r="I34" i="3"/>
+  <c r="I33" i="3"/>
+  <c r="I32" i="3"/>
+  <c r="I31" i="3"/>
+  <c r="I30" i="3"/>
+  <c r="I29" i="3"/>
+  <c r="I28" i="3"/>
+  <c r="I27" i="3"/>
+  <c r="I26" i="3"/>
+  <c r="I25" i="3"/>
+  <c r="I24" i="3"/>
+  <c r="I23" i="3"/>
+  <c r="I22" i="3"/>
+  <c r="I21" i="3"/>
+  <c r="I20" i="3"/>
+  <c r="I19" i="3"/>
+  <c r="I18" i="3"/>
+  <c r="I17" i="3"/>
+  <c r="I16" i="3"/>
+  <c r="I15" i="3"/>
+  <c r="I14" i="3"/>
+  <c r="I13" i="3"/>
+  <c r="I12" i="3"/>
+  <c r="I11" i="3"/>
+  <c r="I10" i="3"/>
+  <c r="I9" i="3"/>
+  <c r="I8" i="3"/>
+  <c r="I7" i="3"/>
+  <c r="I6" i="3"/>
+  <c r="H149" i="3"/>
   <c r="I149" i="3" s="1"/>
   <c r="I5" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="163">
   <si>
     <t>　 職種名（※）</t>
   </si>
   <si>
     <t>元年度</t>
     <rPh sb="0" eb="1">
       <t>ガン</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>２年度</t>
     <rPh sb="1" eb="3">
       <t>ネンド</t>
     </rPh>
@@ -1390,2122 +1243,95 @@
     <xf numFmtId="176" fontId="6" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{74087DF9-2B0B-473A-9694-D1B56114A27D}"/>
     <cellStyle name="桁区切り 2 2" xfId="1" xr:uid="{3D51F69A-2217-4AE5-82C8-4EF768EFEB3E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{2A0BBC24-96A7-4A41-ACC0-C7A242BEDBEA}"/>
     <cellStyle name="標準 2 2" xfId="3" xr:uid="{97D31607-6BF4-4561-8C63-5AA2CFED679F}"/>
     <cellStyle name="標準 2 2 2" xfId="5" xr:uid="{77B08B77-8663-496F-8B8B-7221E67E5D55}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...2026 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3768,4646 +1594,4503 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F8D1773-5CAC-4824-A7BD-83ABF7B68C17}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
   </sheetPr>
-  <dimension ref="A1:M156"/>
+  <dimension ref="A1:L156"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A137" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D142" sqref="D142"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="L140" sqref="L1:L1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="2" customWidth="1"/>
     <col min="2" max="2" width="31.5" style="2" customWidth="1"/>
     <col min="3" max="8" width="8.625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8.625" style="5" customWidth="1"/>
     <col min="10" max="10" width="9" style="2"/>
-    <col min="11" max="13" width="9" style="20"/>
-[...252 lines deleted...]
-    <col min="16138" max="16384" width="9" style="2"/>
+    <col min="11" max="12" width="9" style="20"/>
+    <col min="13" max="254" width="9" style="2"/>
+    <col min="255" max="255" width="3.625" style="2" customWidth="1"/>
+    <col min="256" max="256" width="31.5" style="2" customWidth="1"/>
+    <col min="257" max="264" width="8.625" style="2" customWidth="1"/>
+    <col min="265" max="510" width="9" style="2"/>
+    <col min="511" max="511" width="3.625" style="2" customWidth="1"/>
+    <col min="512" max="512" width="31.5" style="2" customWidth="1"/>
+    <col min="513" max="520" width="8.625" style="2" customWidth="1"/>
+    <col min="521" max="766" width="9" style="2"/>
+    <col min="767" max="767" width="3.625" style="2" customWidth="1"/>
+    <col min="768" max="768" width="31.5" style="2" customWidth="1"/>
+    <col min="769" max="776" width="8.625" style="2" customWidth="1"/>
+    <col min="777" max="1022" width="9" style="2"/>
+    <col min="1023" max="1023" width="3.625" style="2" customWidth="1"/>
+    <col min="1024" max="1024" width="31.5" style="2" customWidth="1"/>
+    <col min="1025" max="1032" width="8.625" style="2" customWidth="1"/>
+    <col min="1033" max="1278" width="9" style="2"/>
+    <col min="1279" max="1279" width="3.625" style="2" customWidth="1"/>
+    <col min="1280" max="1280" width="31.5" style="2" customWidth="1"/>
+    <col min="1281" max="1288" width="8.625" style="2" customWidth="1"/>
+    <col min="1289" max="1534" width="9" style="2"/>
+    <col min="1535" max="1535" width="3.625" style="2" customWidth="1"/>
+    <col min="1536" max="1536" width="31.5" style="2" customWidth="1"/>
+    <col min="1537" max="1544" width="8.625" style="2" customWidth="1"/>
+    <col min="1545" max="1790" width="9" style="2"/>
+    <col min="1791" max="1791" width="3.625" style="2" customWidth="1"/>
+    <col min="1792" max="1792" width="31.5" style="2" customWidth="1"/>
+    <col min="1793" max="1800" width="8.625" style="2" customWidth="1"/>
+    <col min="1801" max="2046" width="9" style="2"/>
+    <col min="2047" max="2047" width="3.625" style="2" customWidth="1"/>
+    <col min="2048" max="2048" width="31.5" style="2" customWidth="1"/>
+    <col min="2049" max="2056" width="8.625" style="2" customWidth="1"/>
+    <col min="2057" max="2302" width="9" style="2"/>
+    <col min="2303" max="2303" width="3.625" style="2" customWidth="1"/>
+    <col min="2304" max="2304" width="31.5" style="2" customWidth="1"/>
+    <col min="2305" max="2312" width="8.625" style="2" customWidth="1"/>
+    <col min="2313" max="2558" width="9" style="2"/>
+    <col min="2559" max="2559" width="3.625" style="2" customWidth="1"/>
+    <col min="2560" max="2560" width="31.5" style="2" customWidth="1"/>
+    <col min="2561" max="2568" width="8.625" style="2" customWidth="1"/>
+    <col min="2569" max="2814" width="9" style="2"/>
+    <col min="2815" max="2815" width="3.625" style="2" customWidth="1"/>
+    <col min="2816" max="2816" width="31.5" style="2" customWidth="1"/>
+    <col min="2817" max="2824" width="8.625" style="2" customWidth="1"/>
+    <col min="2825" max="3070" width="9" style="2"/>
+    <col min="3071" max="3071" width="3.625" style="2" customWidth="1"/>
+    <col min="3072" max="3072" width="31.5" style="2" customWidth="1"/>
+    <col min="3073" max="3080" width="8.625" style="2" customWidth="1"/>
+    <col min="3081" max="3326" width="9" style="2"/>
+    <col min="3327" max="3327" width="3.625" style="2" customWidth="1"/>
+    <col min="3328" max="3328" width="31.5" style="2" customWidth="1"/>
+    <col min="3329" max="3336" width="8.625" style="2" customWidth="1"/>
+    <col min="3337" max="3582" width="9" style="2"/>
+    <col min="3583" max="3583" width="3.625" style="2" customWidth="1"/>
+    <col min="3584" max="3584" width="31.5" style="2" customWidth="1"/>
+    <col min="3585" max="3592" width="8.625" style="2" customWidth="1"/>
+    <col min="3593" max="3838" width="9" style="2"/>
+    <col min="3839" max="3839" width="3.625" style="2" customWidth="1"/>
+    <col min="3840" max="3840" width="31.5" style="2" customWidth="1"/>
+    <col min="3841" max="3848" width="8.625" style="2" customWidth="1"/>
+    <col min="3849" max="4094" width="9" style="2"/>
+    <col min="4095" max="4095" width="3.625" style="2" customWidth="1"/>
+    <col min="4096" max="4096" width="31.5" style="2" customWidth="1"/>
+    <col min="4097" max="4104" width="8.625" style="2" customWidth="1"/>
+    <col min="4105" max="4350" width="9" style="2"/>
+    <col min="4351" max="4351" width="3.625" style="2" customWidth="1"/>
+    <col min="4352" max="4352" width="31.5" style="2" customWidth="1"/>
+    <col min="4353" max="4360" width="8.625" style="2" customWidth="1"/>
+    <col min="4361" max="4606" width="9" style="2"/>
+    <col min="4607" max="4607" width="3.625" style="2" customWidth="1"/>
+    <col min="4608" max="4608" width="31.5" style="2" customWidth="1"/>
+    <col min="4609" max="4616" width="8.625" style="2" customWidth="1"/>
+    <col min="4617" max="4862" width="9" style="2"/>
+    <col min="4863" max="4863" width="3.625" style="2" customWidth="1"/>
+    <col min="4864" max="4864" width="31.5" style="2" customWidth="1"/>
+    <col min="4865" max="4872" width="8.625" style="2" customWidth="1"/>
+    <col min="4873" max="5118" width="9" style="2"/>
+    <col min="5119" max="5119" width="3.625" style="2" customWidth="1"/>
+    <col min="5120" max="5120" width="31.5" style="2" customWidth="1"/>
+    <col min="5121" max="5128" width="8.625" style="2" customWidth="1"/>
+    <col min="5129" max="5374" width="9" style="2"/>
+    <col min="5375" max="5375" width="3.625" style="2" customWidth="1"/>
+    <col min="5376" max="5376" width="31.5" style="2" customWidth="1"/>
+    <col min="5377" max="5384" width="8.625" style="2" customWidth="1"/>
+    <col min="5385" max="5630" width="9" style="2"/>
+    <col min="5631" max="5631" width="3.625" style="2" customWidth="1"/>
+    <col min="5632" max="5632" width="31.5" style="2" customWidth="1"/>
+    <col min="5633" max="5640" width="8.625" style="2" customWidth="1"/>
+    <col min="5641" max="5886" width="9" style="2"/>
+    <col min="5887" max="5887" width="3.625" style="2" customWidth="1"/>
+    <col min="5888" max="5888" width="31.5" style="2" customWidth="1"/>
+    <col min="5889" max="5896" width="8.625" style="2" customWidth="1"/>
+    <col min="5897" max="6142" width="9" style="2"/>
+    <col min="6143" max="6143" width="3.625" style="2" customWidth="1"/>
+    <col min="6144" max="6144" width="31.5" style="2" customWidth="1"/>
+    <col min="6145" max="6152" width="8.625" style="2" customWidth="1"/>
+    <col min="6153" max="6398" width="9" style="2"/>
+    <col min="6399" max="6399" width="3.625" style="2" customWidth="1"/>
+    <col min="6400" max="6400" width="31.5" style="2" customWidth="1"/>
+    <col min="6401" max="6408" width="8.625" style="2" customWidth="1"/>
+    <col min="6409" max="6654" width="9" style="2"/>
+    <col min="6655" max="6655" width="3.625" style="2" customWidth="1"/>
+    <col min="6656" max="6656" width="31.5" style="2" customWidth="1"/>
+    <col min="6657" max="6664" width="8.625" style="2" customWidth="1"/>
+    <col min="6665" max="6910" width="9" style="2"/>
+    <col min="6911" max="6911" width="3.625" style="2" customWidth="1"/>
+    <col min="6912" max="6912" width="31.5" style="2" customWidth="1"/>
+    <col min="6913" max="6920" width="8.625" style="2" customWidth="1"/>
+    <col min="6921" max="7166" width="9" style="2"/>
+    <col min="7167" max="7167" width="3.625" style="2" customWidth="1"/>
+    <col min="7168" max="7168" width="31.5" style="2" customWidth="1"/>
+    <col min="7169" max="7176" width="8.625" style="2" customWidth="1"/>
+    <col min="7177" max="7422" width="9" style="2"/>
+    <col min="7423" max="7423" width="3.625" style="2" customWidth="1"/>
+    <col min="7424" max="7424" width="31.5" style="2" customWidth="1"/>
+    <col min="7425" max="7432" width="8.625" style="2" customWidth="1"/>
+    <col min="7433" max="7678" width="9" style="2"/>
+    <col min="7679" max="7679" width="3.625" style="2" customWidth="1"/>
+    <col min="7680" max="7680" width="31.5" style="2" customWidth="1"/>
+    <col min="7681" max="7688" width="8.625" style="2" customWidth="1"/>
+    <col min="7689" max="7934" width="9" style="2"/>
+    <col min="7935" max="7935" width="3.625" style="2" customWidth="1"/>
+    <col min="7936" max="7936" width="31.5" style="2" customWidth="1"/>
+    <col min="7937" max="7944" width="8.625" style="2" customWidth="1"/>
+    <col min="7945" max="8190" width="9" style="2"/>
+    <col min="8191" max="8191" width="3.625" style="2" customWidth="1"/>
+    <col min="8192" max="8192" width="31.5" style="2" customWidth="1"/>
+    <col min="8193" max="8200" width="8.625" style="2" customWidth="1"/>
+    <col min="8201" max="8446" width="9" style="2"/>
+    <col min="8447" max="8447" width="3.625" style="2" customWidth="1"/>
+    <col min="8448" max="8448" width="31.5" style="2" customWidth="1"/>
+    <col min="8449" max="8456" width="8.625" style="2" customWidth="1"/>
+    <col min="8457" max="8702" width="9" style="2"/>
+    <col min="8703" max="8703" width="3.625" style="2" customWidth="1"/>
+    <col min="8704" max="8704" width="31.5" style="2" customWidth="1"/>
+    <col min="8705" max="8712" width="8.625" style="2" customWidth="1"/>
+    <col min="8713" max="8958" width="9" style="2"/>
+    <col min="8959" max="8959" width="3.625" style="2" customWidth="1"/>
+    <col min="8960" max="8960" width="31.5" style="2" customWidth="1"/>
+    <col min="8961" max="8968" width="8.625" style="2" customWidth="1"/>
+    <col min="8969" max="9214" width="9" style="2"/>
+    <col min="9215" max="9215" width="3.625" style="2" customWidth="1"/>
+    <col min="9216" max="9216" width="31.5" style="2" customWidth="1"/>
+    <col min="9217" max="9224" width="8.625" style="2" customWidth="1"/>
+    <col min="9225" max="9470" width="9" style="2"/>
+    <col min="9471" max="9471" width="3.625" style="2" customWidth="1"/>
+    <col min="9472" max="9472" width="31.5" style="2" customWidth="1"/>
+    <col min="9473" max="9480" width="8.625" style="2" customWidth="1"/>
+    <col min="9481" max="9726" width="9" style="2"/>
+    <col min="9727" max="9727" width="3.625" style="2" customWidth="1"/>
+    <col min="9728" max="9728" width="31.5" style="2" customWidth="1"/>
+    <col min="9729" max="9736" width="8.625" style="2" customWidth="1"/>
+    <col min="9737" max="9982" width="9" style="2"/>
+    <col min="9983" max="9983" width="3.625" style="2" customWidth="1"/>
+    <col min="9984" max="9984" width="31.5" style="2" customWidth="1"/>
+    <col min="9985" max="9992" width="8.625" style="2" customWidth="1"/>
+    <col min="9993" max="10238" width="9" style="2"/>
+    <col min="10239" max="10239" width="3.625" style="2" customWidth="1"/>
+    <col min="10240" max="10240" width="31.5" style="2" customWidth="1"/>
+    <col min="10241" max="10248" width="8.625" style="2" customWidth="1"/>
+    <col min="10249" max="10494" width="9" style="2"/>
+    <col min="10495" max="10495" width="3.625" style="2" customWidth="1"/>
+    <col min="10496" max="10496" width="31.5" style="2" customWidth="1"/>
+    <col min="10497" max="10504" width="8.625" style="2" customWidth="1"/>
+    <col min="10505" max="10750" width="9" style="2"/>
+    <col min="10751" max="10751" width="3.625" style="2" customWidth="1"/>
+    <col min="10752" max="10752" width="31.5" style="2" customWidth="1"/>
+    <col min="10753" max="10760" width="8.625" style="2" customWidth="1"/>
+    <col min="10761" max="11006" width="9" style="2"/>
+    <col min="11007" max="11007" width="3.625" style="2" customWidth="1"/>
+    <col min="11008" max="11008" width="31.5" style="2" customWidth="1"/>
+    <col min="11009" max="11016" width="8.625" style="2" customWidth="1"/>
+    <col min="11017" max="11262" width="9" style="2"/>
+    <col min="11263" max="11263" width="3.625" style="2" customWidth="1"/>
+    <col min="11264" max="11264" width="31.5" style="2" customWidth="1"/>
+    <col min="11265" max="11272" width="8.625" style="2" customWidth="1"/>
+    <col min="11273" max="11518" width="9" style="2"/>
+    <col min="11519" max="11519" width="3.625" style="2" customWidth="1"/>
+    <col min="11520" max="11520" width="31.5" style="2" customWidth="1"/>
+    <col min="11521" max="11528" width="8.625" style="2" customWidth="1"/>
+    <col min="11529" max="11774" width="9" style="2"/>
+    <col min="11775" max="11775" width="3.625" style="2" customWidth="1"/>
+    <col min="11776" max="11776" width="31.5" style="2" customWidth="1"/>
+    <col min="11777" max="11784" width="8.625" style="2" customWidth="1"/>
+    <col min="11785" max="12030" width="9" style="2"/>
+    <col min="12031" max="12031" width="3.625" style="2" customWidth="1"/>
+    <col min="12032" max="12032" width="31.5" style="2" customWidth="1"/>
+    <col min="12033" max="12040" width="8.625" style="2" customWidth="1"/>
+    <col min="12041" max="12286" width="9" style="2"/>
+    <col min="12287" max="12287" width="3.625" style="2" customWidth="1"/>
+    <col min="12288" max="12288" width="31.5" style="2" customWidth="1"/>
+    <col min="12289" max="12296" width="8.625" style="2" customWidth="1"/>
+    <col min="12297" max="12542" width="9" style="2"/>
+    <col min="12543" max="12543" width="3.625" style="2" customWidth="1"/>
+    <col min="12544" max="12544" width="31.5" style="2" customWidth="1"/>
+    <col min="12545" max="12552" width="8.625" style="2" customWidth="1"/>
+    <col min="12553" max="12798" width="9" style="2"/>
+    <col min="12799" max="12799" width="3.625" style="2" customWidth="1"/>
+    <col min="12800" max="12800" width="31.5" style="2" customWidth="1"/>
+    <col min="12801" max="12808" width="8.625" style="2" customWidth="1"/>
+    <col min="12809" max="13054" width="9" style="2"/>
+    <col min="13055" max="13055" width="3.625" style="2" customWidth="1"/>
+    <col min="13056" max="13056" width="31.5" style="2" customWidth="1"/>
+    <col min="13057" max="13064" width="8.625" style="2" customWidth="1"/>
+    <col min="13065" max="13310" width="9" style="2"/>
+    <col min="13311" max="13311" width="3.625" style="2" customWidth="1"/>
+    <col min="13312" max="13312" width="31.5" style="2" customWidth="1"/>
+    <col min="13313" max="13320" width="8.625" style="2" customWidth="1"/>
+    <col min="13321" max="13566" width="9" style="2"/>
+    <col min="13567" max="13567" width="3.625" style="2" customWidth="1"/>
+    <col min="13568" max="13568" width="31.5" style="2" customWidth="1"/>
+    <col min="13569" max="13576" width="8.625" style="2" customWidth="1"/>
+    <col min="13577" max="13822" width="9" style="2"/>
+    <col min="13823" max="13823" width="3.625" style="2" customWidth="1"/>
+    <col min="13824" max="13824" width="31.5" style="2" customWidth="1"/>
+    <col min="13825" max="13832" width="8.625" style="2" customWidth="1"/>
+    <col min="13833" max="14078" width="9" style="2"/>
+    <col min="14079" max="14079" width="3.625" style="2" customWidth="1"/>
+    <col min="14080" max="14080" width="31.5" style="2" customWidth="1"/>
+    <col min="14081" max="14088" width="8.625" style="2" customWidth="1"/>
+    <col min="14089" max="14334" width="9" style="2"/>
+    <col min="14335" max="14335" width="3.625" style="2" customWidth="1"/>
+    <col min="14336" max="14336" width="31.5" style="2" customWidth="1"/>
+    <col min="14337" max="14344" width="8.625" style="2" customWidth="1"/>
+    <col min="14345" max="14590" width="9" style="2"/>
+    <col min="14591" max="14591" width="3.625" style="2" customWidth="1"/>
+    <col min="14592" max="14592" width="31.5" style="2" customWidth="1"/>
+    <col min="14593" max="14600" width="8.625" style="2" customWidth="1"/>
+    <col min="14601" max="14846" width="9" style="2"/>
+    <col min="14847" max="14847" width="3.625" style="2" customWidth="1"/>
+    <col min="14848" max="14848" width="31.5" style="2" customWidth="1"/>
+    <col min="14849" max="14856" width="8.625" style="2" customWidth="1"/>
+    <col min="14857" max="15102" width="9" style="2"/>
+    <col min="15103" max="15103" width="3.625" style="2" customWidth="1"/>
+    <col min="15104" max="15104" width="31.5" style="2" customWidth="1"/>
+    <col min="15105" max="15112" width="8.625" style="2" customWidth="1"/>
+    <col min="15113" max="15358" width="9" style="2"/>
+    <col min="15359" max="15359" width="3.625" style="2" customWidth="1"/>
+    <col min="15360" max="15360" width="31.5" style="2" customWidth="1"/>
+    <col min="15361" max="15368" width="8.625" style="2" customWidth="1"/>
+    <col min="15369" max="15614" width="9" style="2"/>
+    <col min="15615" max="15615" width="3.625" style="2" customWidth="1"/>
+    <col min="15616" max="15616" width="31.5" style="2" customWidth="1"/>
+    <col min="15617" max="15624" width="8.625" style="2" customWidth="1"/>
+    <col min="15625" max="15870" width="9" style="2"/>
+    <col min="15871" max="15871" width="3.625" style="2" customWidth="1"/>
+    <col min="15872" max="15872" width="31.5" style="2" customWidth="1"/>
+    <col min="15873" max="15880" width="8.625" style="2" customWidth="1"/>
+    <col min="15881" max="16126" width="9" style="2"/>
+    <col min="16127" max="16127" width="3.625" style="2" customWidth="1"/>
+    <col min="16128" max="16128" width="31.5" style="2" customWidth="1"/>
+    <col min="16129" max="16136" width="8.625" style="2" customWidth="1"/>
+    <col min="16137" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B1" s="3" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="32"/>
       <c r="C3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>160</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="33"/>
+      <c r="B4" s="34"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="8"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="9">
         <v>17</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="1">
         <v>147</v>
       </c>
       <c r="D5" s="1">
         <v>131</v>
       </c>
       <c r="E5" s="1">
         <v>51</v>
       </c>
       <c r="F5" s="1">
         <v>98</v>
       </c>
       <c r="G5" s="1">
         <v>145</v>
       </c>
       <c r="H5" s="1">
-        <f>VLOOKUP(B5,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>172</v>
       </c>
       <c r="I5" s="11">
         <f>IF(COUNT(C5:H5)&gt;0,SUM(C5:H5),"")</f>
         <v>744</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1">
         <v>34</v>
       </c>
       <c r="D6" s="1">
         <v>28</v>
       </c>
       <c r="E6" s="1">
         <v>16</v>
       </c>
       <c r="F6" s="1">
         <v>28</v>
       </c>
       <c r="G6" s="1">
         <v>23</v>
       </c>
       <c r="H6" s="1">
-        <f>VLOOKUP(B6,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>43</v>
       </c>
       <c r="I6" s="11">
         <f t="shared" ref="I6:I69" si="0">IF(COUNT(C6:H6)&gt;0,SUM(C6:H6),"")</f>
         <v>172</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1">
         <v>113</v>
       </c>
       <c r="D7" s="1">
         <v>103</v>
       </c>
       <c r="E7" s="1">
         <v>35</v>
       </c>
       <c r="F7" s="1">
         <v>70</v>
       </c>
       <c r="G7" s="1">
         <v>122</v>
       </c>
       <c r="H7" s="1">
-        <f>VLOOKUP(B7,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>129</v>
       </c>
       <c r="I7" s="11">
         <f t="shared" si="0"/>
         <v>572</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="9">
         <v>19</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1">
         <v>1662</v>
       </c>
       <c r="D8" s="1">
         <v>980</v>
       </c>
       <c r="E8" s="1">
         <v>344</v>
       </c>
       <c r="F8" s="1">
         <v>897</v>
       </c>
       <c r="G8" s="1">
         <v>1187</v>
       </c>
       <c r="H8" s="1">
-        <f>VLOOKUP(B8,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1001</v>
       </c>
       <c r="I8" s="11">
         <f t="shared" si="0"/>
         <v>6071</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="17"/>
       <c r="B9" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1">
         <v>1149</v>
       </c>
       <c r="D9" s="1">
         <v>653</v>
       </c>
       <c r="E9" s="1">
         <v>235</v>
       </c>
       <c r="F9" s="1">
         <v>588</v>
       </c>
       <c r="G9" s="1">
         <v>831</v>
       </c>
       <c r="H9" s="1">
-        <f>VLOOKUP(B9,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>710</v>
       </c>
       <c r="I9" s="11">
         <f t="shared" si="0"/>
         <v>4166</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="18"/>
       <c r="B10" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="19">
         <v>513</v>
       </c>
       <c r="D10" s="19">
         <v>327</v>
       </c>
       <c r="E10" s="19">
         <v>109</v>
       </c>
       <c r="F10" s="19">
         <v>309</v>
       </c>
       <c r="G10" s="1">
         <v>356</v>
       </c>
       <c r="H10" s="1">
-        <f>VLOOKUP(B10,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>291</v>
       </c>
       <c r="I10" s="11">
         <f t="shared" si="0"/>
         <v>1905</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="9">
         <v>20</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="1">
         <v>220</v>
       </c>
       <c r="D11" s="1">
         <v>137</v>
       </c>
       <c r="E11" s="1">
         <v>37</v>
       </c>
       <c r="F11" s="1">
         <v>98</v>
       </c>
       <c r="G11" s="1">
         <v>148</v>
       </c>
       <c r="H11" s="1">
-        <f>VLOOKUP(B11,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>125</v>
       </c>
       <c r="I11" s="11">
         <f t="shared" si="0"/>
         <v>765</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="17"/>
       <c r="B12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="1">
         <v>50</v>
       </c>
       <c r="D12" s="1">
         <v>19</v>
       </c>
       <c r="E12" s="1">
         <v>11</v>
       </c>
       <c r="F12" s="1">
         <v>28</v>
       </c>
       <c r="G12" s="1">
         <v>40</v>
       </c>
       <c r="H12" s="1">
-        <f>VLOOKUP(B12,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>48</v>
       </c>
       <c r="I12" s="11">
         <f t="shared" si="0"/>
         <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="18"/>
       <c r="B13" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1">
         <v>170</v>
       </c>
       <c r="D13" s="1">
         <v>118</v>
       </c>
       <c r="E13" s="1">
         <v>26</v>
       </c>
       <c r="F13" s="1">
         <v>70</v>
       </c>
       <c r="G13" s="1">
         <v>108</v>
       </c>
       <c r="H13" s="1">
-        <f>VLOOKUP(B13,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>77</v>
       </c>
       <c r="I13" s="11">
         <f t="shared" si="0"/>
         <v>569</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="9">
         <v>23</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="1">
         <v>5918</v>
       </c>
       <c r="D14" s="1">
         <v>3576</v>
       </c>
       <c r="E14" s="1">
         <v>1168</v>
       </c>
       <c r="F14" s="1">
         <v>2664</v>
       </c>
       <c r="G14" s="1">
         <v>3715</v>
       </c>
       <c r="H14" s="1">
-        <f>VLOOKUP(B14,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>3151</v>
       </c>
       <c r="I14" s="11">
         <f t="shared" si="0"/>
         <v>20192</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="17"/>
       <c r="B15" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="1">
         <v>2441</v>
       </c>
       <c r="D15" s="1">
         <v>869</v>
       </c>
       <c r="E15" s="1">
         <v>280</v>
       </c>
       <c r="F15" s="1">
         <v>553</v>
       </c>
       <c r="G15" s="1">
         <v>651</v>
       </c>
       <c r="H15" s="1">
-        <f>VLOOKUP(B15,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>582</v>
       </c>
       <c r="I15" s="11">
         <f t="shared" si="0"/>
         <v>5376</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="17"/>
       <c r="B16" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="1">
         <v>1373</v>
       </c>
       <c r="D16" s="1">
         <v>1286</v>
       </c>
       <c r="E16" s="1">
         <v>380</v>
       </c>
       <c r="F16" s="1">
         <v>1011</v>
       </c>
       <c r="G16" s="1">
         <v>1326</v>
       </c>
       <c r="H16" s="1">
-        <f>VLOOKUP(B16,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1105</v>
       </c>
       <c r="I16" s="11">
         <f t="shared" si="0"/>
         <v>6481</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="17"/>
       <c r="B17" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="1">
         <v>1219</v>
       </c>
       <c r="D17" s="1">
         <v>645</v>
       </c>
       <c r="E17" s="1">
         <v>234</v>
       </c>
       <c r="F17" s="1">
         <v>371</v>
       </c>
       <c r="G17" s="1">
         <v>594</v>
       </c>
       <c r="H17" s="1">
-        <f>VLOOKUP(B17,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>536</v>
       </c>
       <c r="I17" s="11">
         <f t="shared" si="0"/>
         <v>3599</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="18"/>
       <c r="B18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="1">
         <v>885</v>
       </c>
       <c r="D18" s="1">
         <v>776</v>
       </c>
       <c r="E18" s="1">
         <v>274</v>
       </c>
       <c r="F18" s="1">
         <v>729</v>
       </c>
       <c r="G18" s="1">
         <v>1144</v>
       </c>
       <c r="H18" s="1">
-        <f>VLOOKUP(B18,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>928</v>
       </c>
       <c r="I18" s="11">
         <f t="shared" si="0"/>
         <v>4736</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="9">
         <v>26</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="1">
         <v>4393</v>
       </c>
       <c r="D19" s="1">
         <v>2658</v>
       </c>
       <c r="E19" s="1">
         <v>999</v>
       </c>
       <c r="F19" s="1">
         <v>2265</v>
       </c>
       <c r="G19" s="1">
         <v>3044</v>
       </c>
       <c r="H19" s="1">
-        <f>VLOOKUP(B19,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2781</v>
       </c>
       <c r="I19" s="11">
         <f t="shared" si="0"/>
         <v>16140</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="18"/>
       <c r="B20" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="1">
         <v>4393</v>
       </c>
       <c r="D20" s="1">
         <v>2658</v>
       </c>
       <c r="E20" s="1">
         <v>999</v>
       </c>
       <c r="F20" s="1">
         <v>2265</v>
       </c>
       <c r="G20" s="1">
         <v>3044</v>
       </c>
       <c r="H20" s="1">
-        <f>VLOOKUP(B20,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2781</v>
       </c>
       <c r="I20" s="11">
         <f t="shared" si="0"/>
         <v>16140</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="9">
         <v>27</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="1">
         <v>1615</v>
       </c>
       <c r="D21" s="1">
         <v>1304</v>
       </c>
       <c r="E21" s="1">
         <v>551</v>
       </c>
       <c r="F21" s="1">
         <v>1046</v>
       </c>
       <c r="G21" s="1">
         <v>1670</v>
       </c>
       <c r="H21" s="1">
-        <f>VLOOKUP(B21,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1717</v>
       </c>
       <c r="I21" s="11">
         <f t="shared" si="0"/>
         <v>7903</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="18"/>
       <c r="B22" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="1">
         <v>1615</v>
       </c>
       <c r="D22" s="1">
         <v>1304</v>
       </c>
       <c r="E22" s="1">
         <v>551</v>
       </c>
       <c r="F22" s="1">
         <v>1046</v>
       </c>
       <c r="G22" s="1">
         <v>1670</v>
       </c>
       <c r="H22" s="1">
-        <f>VLOOKUP(B22,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1717</v>
       </c>
       <c r="I22" s="11">
         <f t="shared" si="0"/>
         <v>7903</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="9">
         <v>28</v>
       </c>
       <c r="B23" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="1">
         <v>650</v>
       </c>
       <c r="D23" s="1">
         <v>626</v>
       </c>
       <c r="E23" s="1">
         <v>256</v>
       </c>
       <c r="F23" s="1">
         <v>443</v>
       </c>
       <c r="G23" s="1">
         <v>788</v>
       </c>
       <c r="H23" s="1">
-        <f>VLOOKUP(B23,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>860</v>
       </c>
       <c r="I23" s="11">
         <f t="shared" si="0"/>
         <v>3623</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="17"/>
       <c r="B24" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="1">
         <v>370</v>
       </c>
       <c r="D24" s="1">
         <v>381</v>
       </c>
       <c r="E24" s="1">
         <v>156</v>
       </c>
       <c r="F24" s="1">
         <v>285</v>
       </c>
       <c r="G24" s="1">
         <v>499</v>
       </c>
       <c r="H24" s="1">
-        <f>VLOOKUP(B24,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>572</v>
       </c>
       <c r="I24" s="11">
         <f t="shared" si="0"/>
         <v>2263</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="18"/>
       <c r="B25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="1">
         <v>280</v>
       </c>
       <c r="D25" s="1">
         <v>245</v>
       </c>
       <c r="E25" s="1">
         <v>100</v>
       </c>
       <c r="F25" s="1">
         <v>158</v>
       </c>
       <c r="G25" s="1">
         <v>289</v>
       </c>
       <c r="H25" s="1">
-        <f>VLOOKUP(B25,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>288</v>
       </c>
       <c r="I25" s="11">
         <f t="shared" si="0"/>
         <v>1360</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="9">
         <v>29</v>
       </c>
       <c r="B26" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="1">
         <v>1513</v>
       </c>
       <c r="D26" s="1">
         <v>967</v>
       </c>
       <c r="E26" s="1">
         <v>399</v>
       </c>
       <c r="F26" s="1">
         <v>920</v>
       </c>
       <c r="G26" s="1">
         <v>1261</v>
       </c>
       <c r="H26" s="1">
-        <f>VLOOKUP(B26,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1345</v>
       </c>
       <c r="I26" s="11">
         <f t="shared" si="0"/>
         <v>6405</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="18"/>
       <c r="B27" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1">
         <v>1513</v>
       </c>
       <c r="D27" s="1">
         <v>967</v>
       </c>
       <c r="E27" s="1">
         <v>399</v>
       </c>
       <c r="F27" s="1">
         <v>920</v>
       </c>
       <c r="G27" s="1">
         <v>1261</v>
       </c>
       <c r="H27" s="1">
-        <f>VLOOKUP(B27,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1345</v>
       </c>
       <c r="I27" s="11">
         <f t="shared" si="0"/>
         <v>6405</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="9">
         <v>30</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="1">
         <v>1088</v>
       </c>
       <c r="D28" s="1">
         <v>774</v>
       </c>
       <c r="E28" s="1">
         <v>349</v>
       </c>
       <c r="F28" s="1">
         <v>717</v>
       </c>
       <c r="G28" s="1">
         <v>880</v>
       </c>
       <c r="H28" s="1">
-        <f>VLOOKUP(B28,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>918</v>
       </c>
       <c r="I28" s="11">
         <f t="shared" si="0"/>
         <v>4726</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="17"/>
       <c r="B29" s="13" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="1">
         <v>904</v>
       </c>
       <c r="D29" s="1">
         <v>617</v>
       </c>
       <c r="E29" s="1">
         <v>292</v>
       </c>
       <c r="F29" s="1">
         <v>590</v>
       </c>
       <c r="G29" s="1">
         <v>709</v>
       </c>
       <c r="H29" s="1">
-        <f>VLOOKUP(B29,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>712</v>
       </c>
       <c r="I29" s="11">
         <f t="shared" si="0"/>
         <v>3824</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="1">
         <v>184</v>
       </c>
       <c r="D30" s="1">
         <v>157</v>
       </c>
       <c r="E30" s="1">
         <v>57</v>
       </c>
       <c r="F30" s="1">
         <v>127</v>
       </c>
       <c r="G30" s="1">
         <v>171</v>
       </c>
       <c r="H30" s="1">
-        <f>VLOOKUP(B30,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>206</v>
       </c>
       <c r="I30" s="11">
         <f t="shared" si="0"/>
         <v>902</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="9">
         <v>31</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="1">
         <v>153</v>
       </c>
       <c r="D31" s="1">
         <v>119</v>
       </c>
       <c r="E31" s="1">
         <v>62</v>
       </c>
       <c r="F31" s="1">
         <v>91</v>
       </c>
       <c r="G31" s="1">
         <v>134</v>
       </c>
       <c r="H31" s="1">
-        <f>VLOOKUP(B31,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>121</v>
       </c>
       <c r="I31" s="11">
         <f t="shared" si="0"/>
         <v>680</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="1">
         <v>153</v>
       </c>
       <c r="D32" s="1">
         <v>119</v>
       </c>
       <c r="E32" s="1">
         <v>62</v>
       </c>
       <c r="F32" s="1">
         <v>91</v>
       </c>
       <c r="G32" s="1">
         <v>134</v>
       </c>
       <c r="H32" s="1">
-        <f>VLOOKUP(B32,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>121</v>
       </c>
       <c r="I32" s="11">
         <f t="shared" si="0"/>
         <v>680</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="9">
         <v>35</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="1">
         <v>1378</v>
       </c>
       <c r="D33" s="1">
         <v>817</v>
       </c>
       <c r="E33" s="1">
         <v>259</v>
       </c>
       <c r="F33" s="1">
         <v>516</v>
       </c>
       <c r="G33" s="1">
         <v>787</v>
       </c>
       <c r="H33" s="1">
-        <f>VLOOKUP(B33,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>808</v>
       </c>
       <c r="I33" s="11">
         <f t="shared" si="0"/>
         <v>4565</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="17"/>
       <c r="B34" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="1">
         <v>152</v>
       </c>
       <c r="D34" s="1">
         <v>78</v>
       </c>
       <c r="E34" s="1">
         <v>51</v>
       </c>
       <c r="F34" s="1">
         <v>79</v>
       </c>
       <c r="G34" s="1">
         <v>103</v>
       </c>
       <c r="H34" s="1">
-        <f>VLOOKUP(B34,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>75</v>
       </c>
       <c r="I34" s="11">
         <f t="shared" si="0"/>
         <v>538</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="17"/>
       <c r="B35" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="1">
         <v>190</v>
       </c>
       <c r="D35" s="1">
         <v>167</v>
       </c>
       <c r="E35" s="1">
         <v>41</v>
       </c>
       <c r="F35" s="1">
         <v>67</v>
       </c>
       <c r="G35" s="1">
         <v>109</v>
       </c>
       <c r="H35" s="1">
-        <f>VLOOKUP(B35,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>94</v>
       </c>
       <c r="I35" s="11">
         <f t="shared" si="0"/>
         <v>668</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="18"/>
       <c r="B36" s="15" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="1">
         <v>1036</v>
       </c>
       <c r="D36" s="1">
         <v>572</v>
       </c>
       <c r="E36" s="1">
         <v>167</v>
       </c>
       <c r="F36" s="1">
         <v>370</v>
       </c>
       <c r="G36" s="1">
         <v>575</v>
       </c>
       <c r="H36" s="1">
-        <f>VLOOKUP(B36,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>639</v>
       </c>
       <c r="I36" s="11">
         <f t="shared" si="0"/>
         <v>3359</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="9">
         <v>37</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="1">
         <v>3094</v>
       </c>
       <c r="D37" s="1">
         <v>1790</v>
       </c>
       <c r="E37" s="1">
         <v>760</v>
       </c>
       <c r="F37" s="1">
         <v>1562</v>
       </c>
       <c r="G37" s="1">
         <v>2023</v>
       </c>
       <c r="H37" s="1">
-        <f>VLOOKUP(B37,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1999</v>
       </c>
       <c r="I37" s="11">
         <f t="shared" si="0"/>
         <v>11228</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="18"/>
       <c r="B38" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="1">
         <v>3094</v>
       </c>
       <c r="D38" s="1">
         <v>1790</v>
       </c>
       <c r="E38" s="1">
         <v>760</v>
       </c>
       <c r="F38" s="1">
         <v>1562</v>
       </c>
       <c r="G38" s="1">
         <v>2023</v>
       </c>
       <c r="H38" s="1">
-        <f>VLOOKUP(B38,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1999</v>
       </c>
       <c r="I38" s="11">
         <f t="shared" si="0"/>
         <v>11228</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="9">
         <v>38</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="1">
         <v>757</v>
       </c>
       <c r="D39" s="1">
         <v>386</v>
       </c>
       <c r="E39" s="1">
         <v>223</v>
       </c>
       <c r="F39" s="1">
         <v>425</v>
       </c>
       <c r="G39" s="1">
         <v>532</v>
       </c>
       <c r="H39" s="1">
-        <f>VLOOKUP(B39,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>524</v>
       </c>
       <c r="I39" s="11">
         <f t="shared" si="0"/>
         <v>2847</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="17"/>
       <c r="B40" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="1">
         <v>60</v>
       </c>
       <c r="D40" s="1">
         <v>25</v>
       </c>
       <c r="E40" s="1">
         <v>18</v>
       </c>
       <c r="F40" s="1">
         <v>33</v>
       </c>
       <c r="G40" s="1">
         <v>54</v>
       </c>
       <c r="H40" s="1">
-        <f>VLOOKUP(B40,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>41</v>
       </c>
       <c r="I40" s="11">
         <f t="shared" si="0"/>
         <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="18"/>
       <c r="B41" s="15" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="1">
         <v>697</v>
       </c>
       <c r="D41" s="1">
         <v>361</v>
       </c>
       <c r="E41" s="1">
         <v>205</v>
       </c>
       <c r="F41" s="1">
         <v>392</v>
       </c>
       <c r="G41" s="1">
         <v>478</v>
       </c>
       <c r="H41" s="1">
-        <f>VLOOKUP(B41,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>483</v>
       </c>
       <c r="I41" s="11">
         <f t="shared" si="0"/>
         <v>2616</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="9">
         <v>39</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="1">
         <v>1445</v>
       </c>
       <c r="D42" s="1">
         <v>757</v>
       </c>
       <c r="E42" s="1">
         <v>256</v>
       </c>
       <c r="F42" s="1">
         <v>508</v>
       </c>
       <c r="G42" s="1">
         <v>604</v>
       </c>
       <c r="H42" s="1">
-        <f>VLOOKUP(B42,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>558</v>
       </c>
       <c r="I42" s="11">
         <f t="shared" si="0"/>
         <v>4128</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="18"/>
       <c r="B43" s="15" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="1">
         <v>1445</v>
       </c>
       <c r="D43" s="1">
         <v>757</v>
       </c>
       <c r="E43" s="1">
         <v>256</v>
       </c>
       <c r="F43" s="1">
         <v>508</v>
       </c>
       <c r="G43" s="1">
         <v>604</v>
       </c>
       <c r="H43" s="1">
-        <f>VLOOKUP(B43,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>558</v>
       </c>
       <c r="I43" s="11">
         <f t="shared" si="0"/>
         <v>4128</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="9">
         <v>41</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="1">
         <v>4540</v>
       </c>
       <c r="D44" s="1">
         <v>2466</v>
       </c>
       <c r="E44" s="1">
         <v>1060</v>
       </c>
       <c r="F44" s="1">
         <v>1926</v>
       </c>
       <c r="G44" s="1">
         <v>3149</v>
       </c>
       <c r="H44" s="1">
-        <f>VLOOKUP(B44,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2300</v>
       </c>
       <c r="I44" s="11">
         <f t="shared" si="0"/>
         <v>15441</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="18"/>
       <c r="B45" s="15" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="1">
         <v>4540</v>
       </c>
       <c r="D45" s="1">
         <v>2466</v>
       </c>
       <c r="E45" s="1">
         <v>1060</v>
       </c>
       <c r="F45" s="1">
         <v>1926</v>
       </c>
       <c r="G45" s="1">
         <v>3149</v>
       </c>
       <c r="H45" s="1">
-        <f>VLOOKUP(B45,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2300</v>
       </c>
       <c r="I45" s="11">
         <f t="shared" si="0"/>
         <v>15441</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="9">
         <v>42</v>
       </c>
       <c r="B46" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="1">
         <v>1047</v>
       </c>
       <c r="D46" s="1">
         <v>717</v>
       </c>
       <c r="E46" s="1">
         <v>287</v>
       </c>
       <c r="F46" s="1">
         <v>467</v>
       </c>
       <c r="G46" s="1">
         <v>806</v>
       </c>
       <c r="H46" s="1">
-        <f>VLOOKUP(B46,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>698</v>
       </c>
       <c r="I46" s="11">
         <f t="shared" si="0"/>
         <v>4022</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="17"/>
       <c r="B47" s="13" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="1">
         <v>216</v>
       </c>
       <c r="D47" s="1">
         <v>182</v>
       </c>
       <c r="E47" s="1">
         <v>32</v>
       </c>
       <c r="F47" s="1">
         <v>86</v>
       </c>
       <c r="G47" s="1">
         <v>135</v>
       </c>
       <c r="H47" s="1">
-        <f>VLOOKUP(B47,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>88</v>
       </c>
       <c r="I47" s="11">
         <f t="shared" si="0"/>
         <v>739</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="17"/>
       <c r="B48" s="13" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="1">
         <v>33</v>
       </c>
       <c r="D48" s="1">
         <v>18</v>
       </c>
       <c r="E48" s="1">
         <v>12</v>
       </c>
       <c r="F48" s="1">
         <v>6</v>
       </c>
       <c r="G48" s="1">
         <v>36</v>
       </c>
       <c r="H48" s="1">
-        <f>VLOOKUP(B48,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>11</v>
       </c>
       <c r="I48" s="11">
         <f t="shared" si="0"/>
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="17"/>
       <c r="B49" s="13" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="1">
         <v>485</v>
       </c>
       <c r="D49" s="1">
         <v>348</v>
       </c>
       <c r="E49" s="1">
         <v>158</v>
       </c>
       <c r="F49" s="1">
         <v>249</v>
       </c>
       <c r="G49" s="1">
         <v>356</v>
       </c>
       <c r="H49" s="1">
-        <f>VLOOKUP(B49,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>405</v>
       </c>
       <c r="I49" s="11">
         <f t="shared" si="0"/>
         <v>2001</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="17"/>
       <c r="B50" s="13" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="1">
         <v>201</v>
       </c>
       <c r="D50" s="1">
         <v>114</v>
       </c>
       <c r="E50" s="1">
         <v>46</v>
       </c>
       <c r="F50" s="1">
         <v>61</v>
       </c>
       <c r="G50" s="1">
         <v>123</v>
       </c>
       <c r="H50" s="1">
-        <f>VLOOKUP(B50,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>100</v>
       </c>
       <c r="I50" s="11">
         <f t="shared" si="0"/>
         <v>645</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="18"/>
       <c r="B51" s="15" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="1">
         <v>112</v>
       </c>
       <c r="D51" s="1">
         <v>55</v>
       </c>
       <c r="E51" s="1">
         <v>39</v>
       </c>
       <c r="F51" s="1">
         <v>65</v>
       </c>
       <c r="G51" s="1">
         <v>156</v>
       </c>
       <c r="H51" s="1">
-        <f>VLOOKUP(B51,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>94</v>
       </c>
       <c r="I51" s="11">
         <f t="shared" si="0"/>
         <v>521</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="9">
         <v>45</v>
       </c>
       <c r="B52" s="16" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="1">
         <v>516</v>
       </c>
       <c r="D52" s="1">
         <v>309</v>
       </c>
       <c r="E52" s="1">
         <v>202</v>
       </c>
       <c r="F52" s="1">
         <v>277</v>
       </c>
       <c r="G52" s="1">
         <v>356</v>
       </c>
       <c r="H52" s="1">
-        <f>VLOOKUP(B52,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>350</v>
       </c>
       <c r="I52" s="11">
         <f t="shared" si="0"/>
         <v>2010</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="17"/>
       <c r="B53" s="13" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="1">
         <v>6</v>
       </c>
       <c r="D53" s="1">
         <v>3</v>
       </c>
       <c r="E53" s="1">
         <v>0</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1">
         <v>4</v>
       </c>
       <c r="H53" s="1">
-        <f>VLOOKUP(B53,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1</v>
       </c>
       <c r="I53" s="11">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="18"/>
       <c r="B54" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="1">
         <v>510</v>
       </c>
       <c r="D54" s="1">
         <v>306</v>
       </c>
       <c r="E54" s="1">
         <v>202</v>
       </c>
       <c r="F54" s="1">
         <v>277</v>
       </c>
       <c r="G54" s="1">
         <v>352</v>
       </c>
       <c r="H54" s="1">
-        <f>VLOOKUP(B54,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>349</v>
       </c>
       <c r="I54" s="11">
         <f t="shared" si="0"/>
         <v>1996</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="9">
         <v>57</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="1">
         <v>329</v>
       </c>
       <c r="D55" s="1">
         <v>312</v>
       </c>
       <c r="E55" s="1">
         <v>96</v>
       </c>
       <c r="F55" s="1">
         <v>157</v>
       </c>
       <c r="G55" s="1">
         <v>254</v>
       </c>
       <c r="H55" s="1">
-        <f>VLOOKUP(B55,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>295</v>
       </c>
       <c r="I55" s="11">
         <f t="shared" si="0"/>
         <v>1443</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="18"/>
       <c r="B56" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="1">
         <v>329</v>
       </c>
       <c r="D56" s="1">
         <v>312</v>
       </c>
       <c r="E56" s="1">
         <v>96</v>
       </c>
       <c r="F56" s="1">
         <v>157</v>
       </c>
       <c r="G56" s="1">
         <v>254</v>
       </c>
       <c r="H56" s="1">
-        <f>VLOOKUP(B56,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>295</v>
       </c>
       <c r="I56" s="11">
         <f t="shared" si="0"/>
         <v>1443</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="9">
         <v>58</v>
       </c>
       <c r="B57" s="16" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="1">
         <v>249</v>
       </c>
       <c r="D57" s="1">
         <v>183</v>
       </c>
       <c r="E57" s="1">
         <v>35</v>
       </c>
       <c r="F57" s="1">
         <v>107</v>
       </c>
       <c r="G57" s="1">
         <v>191</v>
       </c>
       <c r="H57" s="1">
-        <f>VLOOKUP(B57,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>236</v>
       </c>
       <c r="I57" s="11">
         <f t="shared" si="0"/>
         <v>1001</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="17"/>
       <c r="B58" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="1">
         <v>98</v>
       </c>
       <c r="D58" s="1">
         <v>59</v>
       </c>
       <c r="E58" s="1">
         <v>23</v>
       </c>
       <c r="F58" s="1">
         <v>33</v>
       </c>
       <c r="G58" s="1">
         <v>43</v>
       </c>
       <c r="H58" s="1">
-        <f>VLOOKUP(B58,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>63</v>
       </c>
       <c r="I58" s="11">
         <f t="shared" si="0"/>
         <v>319</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="18"/>
       <c r="B59" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="1">
         <v>151</v>
       </c>
       <c r="D59" s="1">
         <v>124</v>
       </c>
       <c r="E59" s="1">
         <v>12</v>
       </c>
       <c r="F59" s="1">
         <v>74</v>
       </c>
       <c r="G59" s="1">
         <v>148</v>
       </c>
       <c r="H59" s="1">
-        <f>VLOOKUP(B59,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>173</v>
       </c>
       <c r="I59" s="11">
         <f t="shared" si="0"/>
         <v>682</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="9">
         <v>59</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="1">
         <v>159</v>
       </c>
       <c r="D60" s="1">
         <v>79</v>
       </c>
       <c r="E60" s="1">
         <v>39</v>
       </c>
       <c r="F60" s="1">
         <v>36</v>
       </c>
       <c r="G60" s="1">
         <v>147</v>
       </c>
       <c r="H60" s="1">
-        <f>VLOOKUP(B60,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>130</v>
       </c>
       <c r="I60" s="11">
         <f t="shared" si="0"/>
         <v>590</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="17"/>
       <c r="B61" s="13" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="1">
         <v>36</v>
       </c>
       <c r="D61" s="1">
         <v>30</v>
       </c>
       <c r="E61" s="1">
         <v>11</v>
       </c>
       <c r="F61" s="1">
         <v>13</v>
       </c>
       <c r="G61" s="1">
         <v>35</v>
       </c>
       <c r="H61" s="1">
-        <f>VLOOKUP(B61,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>25</v>
       </c>
       <c r="I61" s="11">
         <f t="shared" si="0"/>
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="18"/>
       <c r="B62" s="15" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="1">
         <v>123</v>
       </c>
       <c r="D62" s="1">
         <v>49</v>
       </c>
       <c r="E62" s="1">
         <v>28</v>
       </c>
       <c r="F62" s="1">
         <v>23</v>
       </c>
       <c r="G62" s="1">
         <v>112</v>
       </c>
       <c r="H62" s="1">
-        <f>VLOOKUP(B62,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>105</v>
       </c>
       <c r="I62" s="11">
         <f t="shared" si="0"/>
         <v>440</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="9">
         <v>60</v>
       </c>
       <c r="B63" s="16" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="1">
         <v>6190</v>
       </c>
       <c r="D63" s="1">
         <v>4089</v>
       </c>
       <c r="E63" s="1">
         <v>1460</v>
       </c>
       <c r="F63" s="1">
         <v>2175</v>
       </c>
       <c r="G63" s="1">
         <v>4942</v>
       </c>
       <c r="H63" s="1">
-        <f>VLOOKUP(B63,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>4566</v>
       </c>
       <c r="I63" s="11">
         <f t="shared" si="0"/>
         <v>23422</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="18"/>
       <c r="B64" s="15" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="1">
         <v>6190</v>
       </c>
       <c r="D64" s="1">
         <v>4089</v>
       </c>
       <c r="E64" s="1">
         <v>1460</v>
       </c>
       <c r="F64" s="1">
         <v>2175</v>
       </c>
       <c r="G64" s="1">
         <v>4942</v>
       </c>
       <c r="H64" s="1">
-        <f>VLOOKUP(B64,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>4566</v>
       </c>
       <c r="I64" s="11">
         <f t="shared" si="0"/>
         <v>23422</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="9">
         <v>61</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="1">
         <v>492</v>
       </c>
       <c r="D65" s="1">
         <v>265</v>
       </c>
       <c r="E65" s="1">
         <v>103</v>
       </c>
       <c r="F65" s="1">
         <v>163</v>
       </c>
       <c r="G65" s="1">
         <v>348</v>
       </c>
       <c r="H65" s="1">
-        <f>VLOOKUP(B65,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>409</v>
       </c>
       <c r="I65" s="11">
         <f t="shared" si="0"/>
         <v>1780</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="18"/>
       <c r="B66" s="15" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="1">
         <v>492</v>
       </c>
       <c r="D66" s="1">
         <v>265</v>
       </c>
       <c r="E66" s="1">
         <v>103</v>
       </c>
       <c r="F66" s="1">
         <v>163</v>
       </c>
       <c r="G66" s="1">
         <v>348</v>
       </c>
       <c r="H66" s="1">
-        <f>VLOOKUP(B66,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>409</v>
       </c>
       <c r="I66" s="11">
         <f t="shared" si="0"/>
         <v>1780</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="9">
         <v>63</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="1">
         <v>137</v>
       </c>
       <c r="D67" s="1">
         <v>110</v>
       </c>
       <c r="E67" s="1">
         <v>47</v>
       </c>
       <c r="F67" s="1">
         <v>86</v>
       </c>
       <c r="G67" s="1">
         <v>134</v>
       </c>
       <c r="H67" s="1">
-        <f>VLOOKUP(B67,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>139</v>
       </c>
       <c r="I67" s="11">
         <f t="shared" si="0"/>
         <v>653</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="18"/>
       <c r="B68" s="15" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="1">
         <v>137</v>
       </c>
       <c r="D68" s="1">
         <v>110</v>
       </c>
       <c r="E68" s="1">
         <v>47</v>
       </c>
       <c r="F68" s="1">
         <v>86</v>
       </c>
       <c r="G68" s="1">
         <v>134</v>
       </c>
       <c r="H68" s="1">
-        <f>VLOOKUP(B68,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>139</v>
       </c>
       <c r="I68" s="11">
         <f t="shared" si="0"/>
         <v>653</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="9">
         <v>64</v>
       </c>
       <c r="B69" s="16" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="1">
         <v>313</v>
       </c>
       <c r="D69" s="1">
         <v>237</v>
       </c>
       <c r="E69" s="1">
         <v>62</v>
       </c>
       <c r="F69" s="1">
         <v>205</v>
       </c>
       <c r="G69" s="1">
         <v>329</v>
       </c>
       <c r="H69" s="1">
-        <f>VLOOKUP(B69,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>295</v>
       </c>
       <c r="I69" s="11">
         <f t="shared" si="0"/>
         <v>1441</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A70" s="18"/>
       <c r="B70" s="15" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="1">
         <v>313</v>
       </c>
       <c r="D70" s="1">
         <v>237</v>
       </c>
       <c r="E70" s="1">
         <v>62</v>
       </c>
       <c r="F70" s="1">
         <v>205</v>
       </c>
       <c r="G70" s="1">
         <v>329</v>
       </c>
       <c r="H70" s="1">
-        <f>VLOOKUP(B70,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>295</v>
       </c>
       <c r="I70" s="11">
         <f t="shared" ref="I70:I133" si="1">IF(COUNT(C70:H70)&gt;0,SUM(C70:H70),"")</f>
         <v>1441</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A71" s="9">
         <v>65</v>
       </c>
       <c r="B71" s="16" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="1">
         <v>119</v>
       </c>
       <c r="D71" s="1">
         <v>73</v>
       </c>
       <c r="E71" s="1">
         <v>29</v>
       </c>
       <c r="F71" s="1">
         <v>38</v>
       </c>
       <c r="G71" s="1">
         <v>69</v>
       </c>
       <c r="H71" s="1">
-        <f>VLOOKUP(B71,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>60</v>
       </c>
       <c r="I71" s="11">
         <f t="shared" si="1"/>
         <v>388</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A72" s="18"/>
       <c r="B72" s="15" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="1">
         <v>119</v>
       </c>
       <c r="D72" s="1">
         <v>73</v>
       </c>
       <c r="E72" s="1">
         <v>29</v>
       </c>
       <c r="F72" s="1">
         <v>38</v>
       </c>
       <c r="G72" s="1">
         <v>69</v>
       </c>
       <c r="H72" s="1">
-        <f>VLOOKUP(B72,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>60</v>
       </c>
       <c r="I72" s="11">
         <f t="shared" si="1"/>
         <v>388</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="9">
         <v>67</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="1">
         <v>806</v>
       </c>
       <c r="D73" s="1">
         <v>570</v>
       </c>
       <c r="E73" s="1">
         <v>262</v>
       </c>
       <c r="F73" s="1">
         <v>572</v>
       </c>
       <c r="G73" s="1">
         <v>677</v>
       </c>
       <c r="H73" s="1">
-        <f>VLOOKUP(B73,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>694</v>
       </c>
       <c r="I73" s="11">
         <f t="shared" si="1"/>
         <v>3581</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="18"/>
       <c r="B74" s="15" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="1">
         <v>806</v>
       </c>
       <c r="D74" s="1">
         <v>570</v>
       </c>
       <c r="E74" s="1">
         <v>262</v>
       </c>
       <c r="F74" s="1">
         <v>572</v>
       </c>
       <c r="G74" s="1">
         <v>677</v>
       </c>
       <c r="H74" s="1">
-        <f>VLOOKUP(B74,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>694</v>
       </c>
       <c r="I74" s="11">
         <f t="shared" si="1"/>
         <v>3581</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A75" s="9">
         <v>68</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="1">
         <v>136</v>
       </c>
       <c r="D75" s="1">
         <v>143</v>
       </c>
       <c r="E75" s="1">
         <v>42</v>
       </c>
       <c r="F75" s="1">
         <v>40</v>
       </c>
       <c r="G75" s="1">
         <v>86</v>
       </c>
       <c r="H75" s="1">
-        <f>VLOOKUP(B75,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>120</v>
       </c>
       <c r="I75" s="11">
         <f t="shared" si="1"/>
         <v>567</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A76" s="18"/>
       <c r="B76" s="15" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="1">
         <v>136</v>
       </c>
       <c r="D76" s="1">
         <v>143</v>
       </c>
       <c r="E76" s="1">
         <v>42</v>
       </c>
       <c r="F76" s="1">
         <v>40</v>
       </c>
       <c r="G76" s="1">
         <v>86</v>
       </c>
       <c r="H76" s="1">
-        <f>VLOOKUP(B76,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>120</v>
       </c>
       <c r="I76" s="11">
         <f t="shared" si="1"/>
         <v>567</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A77" s="9">
         <v>69</v>
       </c>
       <c r="B77" s="16" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="1">
         <v>853</v>
       </c>
       <c r="D77" s="1">
         <v>648</v>
       </c>
       <c r="E77" s="1">
         <v>377</v>
       </c>
       <c r="F77" s="1">
         <v>536</v>
       </c>
       <c r="G77" s="1">
         <v>691</v>
       </c>
       <c r="H77" s="1">
-        <f>VLOOKUP(B77,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>798</v>
       </c>
       <c r="I77" s="11">
         <f t="shared" si="1"/>
         <v>3903</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A78" s="17"/>
       <c r="B78" s="13" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="1">
         <v>169</v>
       </c>
       <c r="D78" s="1">
         <v>126</v>
       </c>
       <c r="E78" s="1">
         <v>69</v>
       </c>
       <c r="F78" s="1">
         <v>120</v>
       </c>
       <c r="G78" s="1">
         <v>212</v>
       </c>
       <c r="H78" s="1">
-        <f>VLOOKUP(B78,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>249</v>
       </c>
       <c r="I78" s="11">
         <f t="shared" si="1"/>
         <v>945</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="17"/>
       <c r="B79" s="13" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="1">
         <v>150</v>
       </c>
       <c r="D79" s="1">
         <v>181</v>
       </c>
       <c r="E79" s="1">
         <v>115</v>
       </c>
       <c r="F79" s="1">
         <v>88</v>
       </c>
       <c r="G79" s="1">
         <v>117</v>
       </c>
       <c r="H79" s="1">
-        <f>VLOOKUP(B79,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>168</v>
       </c>
       <c r="I79" s="11">
         <f t="shared" si="1"/>
         <v>819</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="17"/>
       <c r="B80" s="13" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="1">
         <v>122</v>
       </c>
       <c r="D80" s="1">
         <v>88</v>
       </c>
       <c r="E80" s="1">
         <v>48</v>
       </c>
       <c r="F80" s="1">
         <v>50</v>
       </c>
       <c r="G80" s="1">
         <v>62</v>
       </c>
       <c r="H80" s="1">
-        <f>VLOOKUP(B80,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>70</v>
       </c>
       <c r="I80" s="11">
         <f t="shared" si="1"/>
         <v>440</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A81" s="18"/>
       <c r="B81" s="15" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="1">
         <v>412</v>
       </c>
       <c r="D81" s="1">
         <v>253</v>
       </c>
       <c r="E81" s="1">
         <v>145</v>
       </c>
       <c r="F81" s="1">
         <v>278</v>
       </c>
       <c r="G81" s="1">
         <v>300</v>
       </c>
       <c r="H81" s="1">
-        <f>VLOOKUP(B81,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>311</v>
       </c>
       <c r="I81" s="11">
         <f t="shared" si="1"/>
         <v>1699</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="9">
         <v>71</v>
       </c>
       <c r="B82" s="16" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="1">
         <v>655</v>
       </c>
       <c r="D82" s="1">
         <v>432</v>
       </c>
       <c r="E82" s="1">
         <v>207</v>
       </c>
       <c r="F82" s="1">
         <v>278</v>
       </c>
       <c r="G82" s="1">
         <v>414</v>
       </c>
       <c r="H82" s="1">
-        <f>VLOOKUP(B82,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>381</v>
       </c>
       <c r="I82" s="11">
         <f t="shared" si="1"/>
         <v>2367</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="18"/>
       <c r="B83" s="15" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="1">
         <v>655</v>
       </c>
       <c r="D83" s="1">
         <v>432</v>
       </c>
       <c r="E83" s="1">
         <v>207</v>
       </c>
       <c r="F83" s="1">
         <v>278</v>
       </c>
       <c r="G83" s="1">
         <v>414</v>
       </c>
       <c r="H83" s="1">
-        <f>VLOOKUP(B83,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>381</v>
       </c>
       <c r="I83" s="11">
         <f t="shared" si="1"/>
         <v>2367</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A84" s="9">
         <v>72</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>88</v>
       </c>
       <c r="C84" s="1">
         <v>737</v>
       </c>
       <c r="D84" s="1">
         <v>619</v>
       </c>
       <c r="E84" s="1">
         <v>303</v>
       </c>
       <c r="F84" s="1">
         <v>431</v>
       </c>
       <c r="G84" s="1">
         <v>635</v>
       </c>
       <c r="H84" s="1">
-        <f>VLOOKUP(B84,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>559</v>
       </c>
       <c r="I84" s="11">
         <f t="shared" si="1"/>
         <v>3284</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="18"/>
       <c r="B85" s="15" t="s">
         <v>89</v>
       </c>
       <c r="C85" s="1">
         <v>737</v>
       </c>
       <c r="D85" s="1">
         <v>619</v>
       </c>
       <c r="E85" s="1">
         <v>303</v>
       </c>
       <c r="F85" s="1">
         <v>431</v>
       </c>
       <c r="G85" s="1">
         <v>635</v>
       </c>
       <c r="H85" s="1">
-        <f>VLOOKUP(B85,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>559</v>
       </c>
       <c r="I85" s="11">
         <f t="shared" si="1"/>
         <v>3284</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A86" s="9">
         <v>73</v>
       </c>
       <c r="B86" s="16" t="s">
         <v>90</v>
       </c>
       <c r="C86" s="1">
         <v>7840</v>
       </c>
       <c r="D86" s="1">
         <v>5448</v>
       </c>
       <c r="E86" s="1">
         <v>2502</v>
       </c>
       <c r="F86" s="1">
         <v>4432</v>
       </c>
       <c r="G86" s="1">
         <v>6273</v>
       </c>
       <c r="H86" s="1">
-        <f>VLOOKUP(B86,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>6067</v>
       </c>
       <c r="I86" s="11">
         <f t="shared" si="1"/>
         <v>32562</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A87" s="17"/>
       <c r="B87" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C87" s="1">
         <v>592</v>
       </c>
       <c r="D87" s="1">
         <v>530</v>
       </c>
       <c r="E87" s="1">
         <v>247</v>
       </c>
       <c r="F87" s="1">
         <v>341</v>
       </c>
       <c r="G87" s="1">
         <v>588</v>
       </c>
       <c r="H87" s="1">
-        <f>VLOOKUP(B87,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>492</v>
       </c>
       <c r="I87" s="11">
         <f t="shared" si="1"/>
         <v>2790</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A88" s="17"/>
       <c r="B88" s="13" t="s">
         <v>92</v>
       </c>
       <c r="C88" s="1">
         <v>6501</v>
       </c>
       <c r="D88" s="1">
         <v>4428</v>
       </c>
       <c r="E88" s="1">
         <v>1990</v>
       </c>
       <c r="F88" s="1">
         <v>3661</v>
       </c>
       <c r="G88" s="1">
         <v>5091</v>
       </c>
       <c r="H88" s="1">
-        <f>VLOOKUP(B88,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>4999</v>
       </c>
       <c r="I88" s="11">
         <f t="shared" si="1"/>
         <v>26670</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="17"/>
       <c r="B89" s="13" t="s">
         <v>93</v>
       </c>
       <c r="C89" s="1">
         <v>323</v>
       </c>
       <c r="D89" s="1">
         <v>164</v>
       </c>
       <c r="E89" s="1">
         <v>106</v>
       </c>
       <c r="F89" s="1">
         <v>160</v>
       </c>
       <c r="G89" s="1">
         <v>219</v>
       </c>
       <c r="H89" s="1">
-        <f>VLOOKUP(B89,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>216</v>
       </c>
       <c r="I89" s="11">
         <f t="shared" si="1"/>
         <v>1188</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="18"/>
       <c r="B90" s="15" t="s">
         <v>94</v>
       </c>
       <c r="C90" s="1">
         <v>424</v>
       </c>
       <c r="D90" s="1">
         <v>326</v>
       </c>
       <c r="E90" s="1">
         <v>159</v>
       </c>
       <c r="F90" s="1">
         <v>270</v>
       </c>
       <c r="G90" s="1">
         <v>375</v>
       </c>
       <c r="H90" s="1">
-        <f>VLOOKUP(B90,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>360</v>
       </c>
       <c r="I90" s="11">
         <f t="shared" si="1"/>
         <v>1914</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="9">
         <v>74</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>95</v>
       </c>
       <c r="C91" s="1">
         <v>233</v>
       </c>
       <c r="D91" s="1">
         <v>215</v>
       </c>
       <c r="E91" s="1">
         <v>82</v>
       </c>
       <c r="F91" s="1">
         <v>196</v>
       </c>
       <c r="G91" s="1">
         <v>262</v>
       </c>
       <c r="H91" s="1">
-        <f>VLOOKUP(B91,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>237</v>
       </c>
       <c r="I91" s="11">
         <f t="shared" si="1"/>
         <v>1225</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="18"/>
       <c r="B92" s="15" t="s">
         <v>96</v>
       </c>
       <c r="C92" s="1">
         <v>233</v>
       </c>
       <c r="D92" s="1">
         <v>215</v>
       </c>
       <c r="E92" s="1">
         <v>82</v>
       </c>
       <c r="F92" s="1">
         <v>196</v>
       </c>
       <c r="G92" s="1">
         <v>262</v>
       </c>
       <c r="H92" s="1">
-        <f>VLOOKUP(B92,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>237</v>
       </c>
       <c r="I92" s="11">
         <f t="shared" si="1"/>
         <v>1225</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="9">
         <v>75</v>
       </c>
       <c r="B93" s="16" t="s">
         <v>97</v>
       </c>
       <c r="C93" s="1">
         <v>164</v>
       </c>
       <c r="D93" s="1">
         <v>167</v>
       </c>
       <c r="E93" s="1">
         <v>59</v>
       </c>
       <c r="F93" s="1">
         <v>84</v>
       </c>
       <c r="G93" s="1">
         <v>144</v>
       </c>
       <c r="H93" s="1">
-        <f>VLOOKUP(B93,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>150</v>
       </c>
       <c r="I93" s="11">
         <f t="shared" si="1"/>
         <v>768</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A94" s="17"/>
       <c r="B94" s="13" t="s">
         <v>98</v>
       </c>
       <c r="C94" s="1">
         <v>83</v>
       </c>
       <c r="D94" s="1">
         <v>71</v>
       </c>
       <c r="E94" s="1">
         <v>37</v>
       </c>
       <c r="F94" s="1">
         <v>42</v>
       </c>
       <c r="G94" s="1">
         <v>77</v>
       </c>
       <c r="H94" s="1">
-        <f>VLOOKUP(B94,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>69</v>
       </c>
       <c r="I94" s="11">
         <f t="shared" si="1"/>
         <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A95" s="18"/>
       <c r="B95" s="15" t="s">
         <v>99</v>
       </c>
       <c r="C95" s="1">
         <v>81</v>
       </c>
       <c r="D95" s="1">
         <v>96</v>
       </c>
       <c r="E95" s="1">
         <v>22</v>
       </c>
       <c r="F95" s="1">
         <v>42</v>
       </c>
       <c r="G95" s="1">
         <v>67</v>
       </c>
       <c r="H95" s="1">
-        <f>VLOOKUP(B95,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>81</v>
       </c>
       <c r="I95" s="11">
         <f t="shared" si="1"/>
         <v>389</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="9">
         <v>76</v>
       </c>
       <c r="B96" s="16" t="s">
         <v>100</v>
       </c>
       <c r="C96" s="1">
         <v>2139</v>
       </c>
       <c r="D96" s="1">
         <v>1724</v>
       </c>
       <c r="E96" s="1">
         <v>620</v>
       </c>
       <c r="F96" s="1">
         <v>1191</v>
       </c>
       <c r="G96" s="1">
         <v>1948</v>
       </c>
       <c r="H96" s="1">
-        <f>VLOOKUP(B96,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2337</v>
       </c>
       <c r="I96" s="11">
         <f t="shared" si="1"/>
         <v>9959</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A97" s="18"/>
       <c r="B97" s="15" t="s">
         <v>101</v>
       </c>
       <c r="C97" s="1">
         <v>2139</v>
       </c>
       <c r="D97" s="1">
         <v>1724</v>
       </c>
       <c r="E97" s="1">
         <v>620</v>
       </c>
       <c r="F97" s="1">
         <v>1191</v>
       </c>
       <c r="G97" s="1">
         <v>1948</v>
       </c>
       <c r="H97" s="1">
-        <f>VLOOKUP(B97,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2337</v>
       </c>
       <c r="I97" s="11">
         <f t="shared" si="1"/>
         <v>9959</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="9">
         <v>79</v>
       </c>
       <c r="B98" s="16" t="s">
         <v>102</v>
       </c>
       <c r="C98" s="1">
         <v>1349</v>
       </c>
       <c r="D98" s="1">
         <v>842</v>
       </c>
       <c r="E98" s="1">
         <v>486</v>
       </c>
       <c r="F98" s="1">
         <v>717</v>
       </c>
       <c r="G98" s="1">
         <v>896</v>
       </c>
       <c r="H98" s="1">
-        <f>VLOOKUP(B98,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>874</v>
       </c>
       <c r="I98" s="11">
         <f t="shared" si="1"/>
         <v>5164</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A99" s="18"/>
       <c r="B99" s="15" t="s">
         <v>103</v>
       </c>
       <c r="C99" s="1">
         <v>1349</v>
       </c>
       <c r="D99" s="1">
         <v>842</v>
       </c>
       <c r="E99" s="1">
         <v>486</v>
       </c>
       <c r="F99" s="1">
         <v>717</v>
       </c>
       <c r="G99" s="1">
         <v>896</v>
       </c>
       <c r="H99" s="1">
-        <f>VLOOKUP(B99,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>874</v>
       </c>
       <c r="I99" s="11">
         <f t="shared" si="1"/>
         <v>5164</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A100" s="9">
         <v>80</v>
       </c>
       <c r="B100" s="16" t="s">
         <v>104</v>
       </c>
       <c r="C100" s="1">
         <v>810</v>
       </c>
       <c r="D100" s="1">
         <v>416</v>
       </c>
       <c r="E100" s="1">
         <v>283</v>
       </c>
       <c r="F100" s="1">
         <v>324</v>
       </c>
       <c r="G100" s="1">
         <v>520</v>
       </c>
       <c r="H100" s="1">
-        <f>VLOOKUP(B100,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>471</v>
       </c>
       <c r="I100" s="11">
         <f t="shared" si="1"/>
         <v>2824</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A101" s="18"/>
       <c r="B101" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C101" s="1">
         <v>810</v>
       </c>
       <c r="D101" s="1">
         <v>416</v>
       </c>
       <c r="E101" s="1">
         <v>283</v>
       </c>
       <c r="F101" s="1">
         <v>324</v>
       </c>
       <c r="G101" s="1">
         <v>520</v>
       </c>
       <c r="H101" s="1">
-        <f>VLOOKUP(B101,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>471</v>
       </c>
       <c r="I101" s="11">
         <f t="shared" si="1"/>
         <v>2824</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A102" s="9">
         <v>84</v>
       </c>
       <c r="B102" s="16" t="s">
         <v>106</v>
       </c>
       <c r="C102" s="1">
         <v>1857</v>
       </c>
       <c r="D102" s="1">
         <v>1646</v>
       </c>
       <c r="E102" s="1">
         <v>444</v>
       </c>
       <c r="F102" s="1">
         <v>906</v>
       </c>
       <c r="G102" s="1">
         <v>1489</v>
       </c>
       <c r="H102" s="1">
-        <f>VLOOKUP(B102,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1269</v>
       </c>
       <c r="I102" s="11">
         <f t="shared" si="1"/>
         <v>7611</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A103" s="18"/>
       <c r="B103" s="15" t="s">
         <v>107</v>
       </c>
       <c r="C103" s="1">
         <v>1857</v>
       </c>
       <c r="D103" s="1">
         <v>1646</v>
       </c>
       <c r="E103" s="1">
         <v>444</v>
       </c>
       <c r="F103" s="1">
         <v>906</v>
       </c>
       <c r="G103" s="1">
         <v>1489</v>
       </c>
       <c r="H103" s="1">
-        <f>VLOOKUP(B103,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1269</v>
       </c>
       <c r="I103" s="11">
         <f t="shared" si="1"/>
         <v>7611</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A104" s="9">
         <v>86</v>
       </c>
       <c r="B104" s="16" t="s">
         <v>108</v>
       </c>
       <c r="C104" s="1">
         <v>246</v>
       </c>
       <c r="D104" s="1">
         <v>223</v>
       </c>
       <c r="E104" s="1">
         <v>46</v>
       </c>
       <c r="F104" s="1">
         <v>123</v>
       </c>
       <c r="G104" s="1">
         <v>145</v>
       </c>
       <c r="H104" s="1">
-        <f>VLOOKUP(B104,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>155</v>
       </c>
       <c r="I104" s="11">
         <f t="shared" si="1"/>
         <v>938</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="18"/>
       <c r="B105" s="15" t="s">
         <v>109</v>
       </c>
       <c r="C105" s="1">
         <v>246</v>
       </c>
       <c r="D105" s="1">
         <v>223</v>
       </c>
       <c r="E105" s="1">
         <v>46</v>
       </c>
       <c r="F105" s="1">
         <v>123</v>
       </c>
       <c r="G105" s="1">
         <v>145</v>
       </c>
       <c r="H105" s="1">
-        <f>VLOOKUP(B105,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>155</v>
       </c>
       <c r="I105" s="11">
         <f t="shared" si="1"/>
         <v>938</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="9">
         <v>87</v>
       </c>
       <c r="B106" s="16" t="s">
         <v>110</v>
       </c>
       <c r="C106" s="1">
         <v>8693</v>
       </c>
       <c r="D106" s="1">
         <v>8507</v>
       </c>
       <c r="E106" s="1">
         <v>2967</v>
       </c>
       <c r="F106" s="1">
         <v>4745</v>
       </c>
       <c r="G106" s="1">
         <v>9037</v>
       </c>
       <c r="H106" s="1">
-        <f>VLOOKUP(B106,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>10873</v>
       </c>
       <c r="I106" s="11">
         <f t="shared" si="1"/>
         <v>44822</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="18"/>
       <c r="B107" s="15" t="s">
         <v>111</v>
       </c>
       <c r="C107" s="1">
         <v>8693</v>
       </c>
       <c r="D107" s="1">
         <v>8507</v>
       </c>
       <c r="E107" s="1">
         <v>2967</v>
       </c>
       <c r="F107" s="1">
         <v>4745</v>
       </c>
       <c r="G107" s="1">
         <v>9037</v>
       </c>
       <c r="H107" s="1">
-        <f>VLOOKUP(B107,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>10873</v>
       </c>
       <c r="I107" s="11">
         <f t="shared" si="1"/>
         <v>44822</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A108" s="9">
         <v>88</v>
       </c>
       <c r="B108" s="16" t="s">
         <v>112</v>
       </c>
       <c r="C108" s="1">
         <v>1011</v>
       </c>
       <c r="D108" s="1">
         <v>951</v>
       </c>
       <c r="E108" s="1">
         <v>403</v>
       </c>
       <c r="F108" s="1">
         <v>585</v>
       </c>
       <c r="G108" s="1">
         <v>1149</v>
       </c>
       <c r="H108" s="1">
-        <f>VLOOKUP(B108,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1344</v>
       </c>
       <c r="I108" s="11">
         <f t="shared" si="1"/>
         <v>5443</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="18"/>
       <c r="B109" s="15" t="s">
         <v>113</v>
       </c>
       <c r="C109" s="1">
         <v>1011</v>
       </c>
       <c r="D109" s="1">
         <v>951</v>
       </c>
       <c r="E109" s="1">
         <v>403</v>
       </c>
       <c r="F109" s="1">
         <v>585</v>
       </c>
       <c r="G109" s="1">
         <v>1149</v>
       </c>
       <c r="H109" s="1">
-        <f>VLOOKUP(B109,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1344</v>
       </c>
       <c r="I109" s="11">
         <f t="shared" si="1"/>
         <v>5443</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="9">
         <v>89</v>
       </c>
       <c r="B110" s="16" t="s">
         <v>114</v>
       </c>
       <c r="C110" s="1">
         <v>98</v>
       </c>
       <c r="D110" s="1">
         <v>78</v>
       </c>
       <c r="E110" s="1">
         <v>30</v>
       </c>
       <c r="F110" s="1">
         <v>51</v>
       </c>
       <c r="G110" s="1">
         <v>94</v>
       </c>
       <c r="H110" s="1">
-        <f>VLOOKUP(B110,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>136</v>
       </c>
       <c r="I110" s="11">
         <f t="shared" si="1"/>
         <v>487</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="18"/>
       <c r="B111" s="15" t="s">
         <v>115</v>
       </c>
       <c r="C111" s="1">
         <v>98</v>
       </c>
       <c r="D111" s="1">
         <v>78</v>
       </c>
       <c r="E111" s="1">
         <v>30</v>
       </c>
       <c r="F111" s="1">
         <v>51</v>
       </c>
       <c r="G111" s="1">
         <v>94</v>
       </c>
       <c r="H111" s="1">
-        <f>VLOOKUP(B111,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>136</v>
       </c>
       <c r="I111" s="11">
         <f t="shared" si="1"/>
         <v>487</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A112" s="9">
         <v>92</v>
       </c>
       <c r="B112" s="16" t="s">
         <v>116</v>
       </c>
       <c r="C112" s="1">
         <v>270</v>
       </c>
       <c r="D112" s="1">
         <v>281</v>
       </c>
       <c r="E112" s="1">
         <v>72</v>
       </c>
       <c r="F112" s="1">
         <v>149</v>
       </c>
       <c r="G112" s="1">
         <v>298</v>
       </c>
       <c r="H112" s="1">
-        <f>VLOOKUP(B112,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>279</v>
       </c>
       <c r="I112" s="11">
         <f t="shared" si="1"/>
         <v>1349</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A113" s="18"/>
       <c r="B113" s="15" t="s">
         <v>117</v>
       </c>
       <c r="C113" s="1">
         <v>270</v>
       </c>
       <c r="D113" s="1">
         <v>281</v>
       </c>
       <c r="E113" s="1">
         <v>72</v>
       </c>
       <c r="F113" s="1">
         <v>149</v>
       </c>
       <c r="G113" s="1">
         <v>298</v>
       </c>
       <c r="H113" s="1">
-        <f>VLOOKUP(B113,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>279</v>
       </c>
       <c r="I113" s="11">
         <f t="shared" si="1"/>
         <v>1349</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="9">
         <v>94</v>
       </c>
       <c r="B114" s="16" t="s">
         <v>118</v>
       </c>
       <c r="C114" s="1">
         <v>1204</v>
       </c>
       <c r="D114" s="1">
         <v>1251</v>
       </c>
       <c r="E114" s="1">
         <v>520</v>
       </c>
       <c r="F114" s="1">
         <v>729</v>
       </c>
       <c r="G114" s="1">
         <v>1266</v>
       </c>
       <c r="H114" s="1">
-        <f>VLOOKUP(B114,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1499</v>
       </c>
       <c r="I114" s="11">
         <f t="shared" si="1"/>
         <v>6469</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="17"/>
       <c r="B115" s="13" t="s">
         <v>119</v>
       </c>
       <c r="C115" s="1">
         <v>971</v>
       </c>
       <c r="D115" s="1">
         <v>929</v>
       </c>
       <c r="E115" s="1">
         <v>380</v>
       </c>
       <c r="F115" s="1">
         <v>569</v>
       </c>
       <c r="G115" s="1">
         <v>1024</v>
       </c>
       <c r="H115" s="1">
-        <f>VLOOKUP(B115,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1119</v>
       </c>
       <c r="I115" s="11">
         <f t="shared" si="1"/>
         <v>4992</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="18"/>
       <c r="B116" s="15" t="s">
         <v>120</v>
       </c>
       <c r="C116" s="1">
         <v>233</v>
       </c>
       <c r="D116" s="1">
         <v>322</v>
       </c>
       <c r="E116" s="1">
         <v>140</v>
       </c>
       <c r="F116" s="1">
         <v>160</v>
       </c>
       <c r="G116" s="1">
         <v>242</v>
       </c>
       <c r="H116" s="1">
-        <f>VLOOKUP(B116,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>380</v>
       </c>
       <c r="I116" s="11">
         <f t="shared" si="1"/>
         <v>1477</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="9">
         <v>96</v>
       </c>
       <c r="B117" s="16" t="s">
         <v>121</v>
       </c>
       <c r="C117" s="1">
         <v>3851</v>
       </c>
       <c r="D117" s="1">
         <v>3237</v>
       </c>
       <c r="E117" s="1">
         <v>1094</v>
       </c>
       <c r="F117" s="1">
         <v>2343</v>
       </c>
       <c r="G117" s="1">
         <v>3969</v>
       </c>
       <c r="H117" s="1">
-        <f>VLOOKUP(B117,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>4567</v>
       </c>
       <c r="I117" s="11">
         <f t="shared" si="1"/>
         <v>19061</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="18"/>
       <c r="B118" s="15" t="s">
         <v>122</v>
       </c>
       <c r="C118" s="1">
         <v>3851</v>
       </c>
       <c r="D118" s="1">
         <v>3237</v>
       </c>
       <c r="E118" s="1">
         <v>1094</v>
       </c>
       <c r="F118" s="1">
         <v>2343</v>
       </c>
       <c r="G118" s="1">
         <v>3969</v>
       </c>
       <c r="H118" s="1">
-        <f>VLOOKUP(B118,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>4567</v>
       </c>
       <c r="I118" s="11">
         <f t="shared" si="1"/>
         <v>19061</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="9">
         <v>97</v>
       </c>
       <c r="B119" s="16" t="s">
         <v>123</v>
       </c>
       <c r="C119" s="1">
         <v>3726</v>
       </c>
       <c r="D119" s="1">
         <v>2878</v>
       </c>
       <c r="E119" s="1">
         <v>875</v>
       </c>
       <c r="F119" s="1">
         <v>1897</v>
       </c>
       <c r="G119" s="1">
         <v>3372</v>
       </c>
       <c r="H119" s="1">
-        <f>VLOOKUP(B119,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>3479</v>
       </c>
       <c r="I119" s="11">
         <f t="shared" si="1"/>
         <v>16227</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="18"/>
       <c r="B120" s="15" t="s">
         <v>124</v>
       </c>
       <c r="C120" s="1">
         <v>3726</v>
       </c>
       <c r="D120" s="1">
         <v>2878</v>
       </c>
       <c r="E120" s="1">
         <v>875</v>
       </c>
       <c r="F120" s="1">
         <v>1897</v>
       </c>
       <c r="G120" s="1">
         <v>3372</v>
       </c>
       <c r="H120" s="1">
-        <f>VLOOKUP(B120,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>3479</v>
       </c>
       <c r="I120" s="11">
         <f t="shared" si="1"/>
         <v>16227</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="9">
         <v>98</v>
       </c>
       <c r="B121" s="16" t="s">
         <v>125</v>
       </c>
       <c r="C121" s="1">
         <v>278</v>
       </c>
       <c r="D121" s="1">
         <v>282</v>
       </c>
       <c r="E121" s="1">
         <v>84</v>
       </c>
       <c r="F121" s="1">
         <v>164</v>
       </c>
       <c r="G121" s="1">
         <v>283</v>
       </c>
       <c r="H121" s="1">
-        <f>VLOOKUP(B121,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>318</v>
       </c>
       <c r="I121" s="11">
         <f t="shared" si="1"/>
         <v>1409</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="18"/>
       <c r="B122" s="15" t="s">
         <v>126</v>
       </c>
       <c r="C122" s="1">
         <v>278</v>
       </c>
       <c r="D122" s="1">
         <v>282</v>
       </c>
       <c r="E122" s="1">
         <v>84</v>
       </c>
       <c r="F122" s="1">
         <v>164</v>
       </c>
       <c r="G122" s="1">
         <v>283</v>
       </c>
       <c r="H122" s="1">
-        <f>VLOOKUP(B122,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>318</v>
       </c>
       <c r="I122" s="11">
         <f t="shared" si="1"/>
         <v>1409</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="9">
         <v>99</v>
       </c>
       <c r="B123" s="16" t="s">
         <v>127</v>
       </c>
       <c r="C123" s="1">
         <v>1113</v>
       </c>
       <c r="D123" s="1">
         <v>1043</v>
       </c>
       <c r="E123" s="1">
         <v>402</v>
       </c>
       <c r="F123" s="1">
         <v>637</v>
       </c>
       <c r="G123" s="1">
         <v>1238</v>
       </c>
       <c r="H123" s="1">
-        <f>VLOOKUP(B123,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1291</v>
       </c>
       <c r="I123" s="11">
         <f t="shared" si="1"/>
         <v>5724</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A124" s="18"/>
       <c r="B124" s="15" t="s">
         <v>128</v>
       </c>
       <c r="C124" s="1">
         <v>1113</v>
       </c>
       <c r="D124" s="1">
         <v>1043</v>
       </c>
       <c r="E124" s="1">
         <v>402</v>
       </c>
       <c r="F124" s="1">
         <v>637</v>
       </c>
       <c r="G124" s="1">
         <v>1238</v>
       </c>
       <c r="H124" s="1">
-        <f>VLOOKUP(B124,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1291</v>
       </c>
       <c r="I124" s="11">
         <f t="shared" si="1"/>
         <v>5724</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A125" s="9">
         <v>101</v>
       </c>
       <c r="B125" s="16" t="s">
         <v>129</v>
       </c>
       <c r="C125" s="1">
         <v>1905</v>
       </c>
       <c r="D125" s="1">
         <v>1611</v>
       </c>
       <c r="E125" s="1">
         <v>658</v>
       </c>
       <c r="F125" s="1">
         <v>859</v>
       </c>
       <c r="G125" s="1">
         <v>1714</v>
       </c>
       <c r="H125" s="1">
-        <f>VLOOKUP(B125,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>2118</v>
       </c>
       <c r="I125" s="11">
         <f t="shared" si="1"/>
         <v>8865</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A126" s="17"/>
       <c r="B126" s="13" t="s">
         <v>130</v>
       </c>
       <c r="C126" s="1">
         <v>104</v>
       </c>
       <c r="D126" s="1">
         <v>126</v>
       </c>
       <c r="E126" s="1">
         <v>50</v>
       </c>
       <c r="F126" s="1">
         <v>66</v>
       </c>
       <c r="G126" s="1">
         <v>141</v>
       </c>
       <c r="H126" s="1">
-        <f>VLOOKUP(B126,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>163</v>
       </c>
       <c r="I126" s="11">
         <f t="shared" si="1"/>
         <v>650</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A127" s="17"/>
       <c r="B127" s="13" t="s">
         <v>131</v>
       </c>
       <c r="C127" s="1">
         <v>59</v>
       </c>
       <c r="D127" s="1">
         <v>74</v>
       </c>
       <c r="E127" s="1">
         <v>5</v>
       </c>
       <c r="F127" s="1">
         <v>28</v>
       </c>
       <c r="G127" s="1">
         <v>68</v>
       </c>
       <c r="H127" s="1">
-        <f>VLOOKUP(B127,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>76</v>
       </c>
       <c r="I127" s="11">
         <f t="shared" si="1"/>
         <v>310</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="17"/>
       <c r="B128" s="13" t="s">
         <v>132</v>
       </c>
       <c r="C128" s="1">
         <v>228</v>
       </c>
       <c r="D128" s="1">
         <v>238</v>
       </c>
       <c r="E128" s="1">
         <v>79</v>
       </c>
       <c r="F128" s="1">
         <v>137</v>
       </c>
       <c r="G128" s="1">
         <v>238</v>
       </c>
       <c r="H128" s="1">
-        <f>VLOOKUP(B128,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>334</v>
       </c>
       <c r="I128" s="11">
         <f t="shared" si="1"/>
         <v>1254</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="17"/>
       <c r="B129" s="13" t="s">
         <v>133</v>
       </c>
       <c r="C129" s="1">
         <v>1164</v>
       </c>
       <c r="D129" s="1">
         <v>994</v>
       </c>
       <c r="E129" s="1">
         <v>431</v>
       </c>
       <c r="F129" s="1">
         <v>480</v>
       </c>
       <c r="G129" s="1">
         <v>991</v>
       </c>
       <c r="H129" s="1">
-        <f>VLOOKUP(B129,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1330</v>
       </c>
       <c r="I129" s="11">
         <f t="shared" si="1"/>
         <v>5390</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A130" s="18"/>
       <c r="B130" s="15" t="s">
         <v>134</v>
       </c>
       <c r="C130" s="1">
         <v>350</v>
       </c>
       <c r="D130" s="1">
         <v>179</v>
       </c>
       <c r="E130" s="1">
         <v>93</v>
       </c>
       <c r="F130" s="1">
         <v>148</v>
       </c>
       <c r="G130" s="1">
         <v>276</v>
       </c>
       <c r="H130" s="1">
-        <f>VLOOKUP(B130,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>215</v>
       </c>
       <c r="I130" s="11">
         <f t="shared" si="1"/>
         <v>1261</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A131" s="9">
         <v>102</v>
       </c>
       <c r="B131" s="16" t="s">
         <v>135</v>
       </c>
       <c r="C131" s="1">
         <v>313</v>
       </c>
       <c r="D131" s="1">
         <v>349</v>
       </c>
       <c r="E131" s="1">
         <v>188</v>
       </c>
       <c r="F131" s="1">
         <v>267</v>
       </c>
       <c r="G131" s="1">
         <v>500</v>
       </c>
       <c r="H131" s="1">
-        <f>VLOOKUP(B131,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>521</v>
       </c>
       <c r="I131" s="11">
         <f t="shared" si="1"/>
         <v>2138</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A132" s="18"/>
       <c r="B132" s="15" t="s">
         <v>136</v>
       </c>
       <c r="C132" s="1">
         <v>313</v>
       </c>
       <c r="D132" s="1">
         <v>349</v>
       </c>
       <c r="E132" s="1">
         <v>188</v>
       </c>
       <c r="F132" s="1">
         <v>267</v>
       </c>
       <c r="G132" s="1">
         <v>500</v>
       </c>
       <c r="H132" s="1">
-        <f>VLOOKUP(B132,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>521</v>
       </c>
       <c r="I132" s="11">
         <f t="shared" si="1"/>
         <v>2138</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A133" s="9">
         <v>104</v>
       </c>
       <c r="B133" s="16" t="s">
         <v>137</v>
       </c>
       <c r="C133" s="1">
         <v>137</v>
       </c>
       <c r="D133" s="1">
         <v>122</v>
       </c>
       <c r="E133" s="1">
         <v>68</v>
       </c>
       <c r="F133" s="1">
         <v>107</v>
       </c>
       <c r="G133" s="1">
         <v>153</v>
       </c>
       <c r="H133" s="1">
-        <f>VLOOKUP(B133,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>157</v>
       </c>
       <c r="I133" s="11">
         <f t="shared" si="1"/>
         <v>744</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="18"/>
       <c r="B134" s="15" t="s">
         <v>138</v>
       </c>
       <c r="C134" s="1">
         <v>137</v>
       </c>
       <c r="D134" s="1">
         <v>122</v>
       </c>
       <c r="E134" s="1">
         <v>68</v>
       </c>
       <c r="F134" s="1">
         <v>107</v>
       </c>
       <c r="G134" s="1">
         <v>153</v>
       </c>
       <c r="H134" s="1">
-        <f>VLOOKUP(B134,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>157</v>
       </c>
       <c r="I134" s="11">
         <f t="shared" ref="I134:I147" si="2">IF(COUNT(C134:H134)&gt;0,SUM(C134:H134),"")</f>
         <v>744</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="9">
         <v>108</v>
       </c>
       <c r="B135" s="16" t="s">
         <v>139</v>
       </c>
       <c r="C135" s="1">
         <v>15</v>
       </c>
       <c r="D135" s="1">
         <v>14</v>
       </c>
       <c r="E135" s="1">
         <v>8</v>
       </c>
       <c r="F135" s="1">
         <v>13</v>
       </c>
       <c r="G135" s="1">
         <v>11</v>
       </c>
       <c r="H135" s="1">
-        <f>VLOOKUP(B135,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>8</v>
       </c>
       <c r="I135" s="11">
         <f t="shared" si="2"/>
         <v>69</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A136" s="18"/>
       <c r="B136" s="15" t="s">
         <v>140</v>
       </c>
       <c r="C136" s="1">
         <v>15</v>
       </c>
       <c r="D136" s="1">
         <v>14</v>
       </c>
       <c r="E136" s="1">
         <v>8</v>
       </c>
       <c r="F136" s="1">
         <v>13</v>
       </c>
       <c r="G136" s="1">
         <v>11</v>
       </c>
       <c r="H136" s="1">
-        <f>VLOOKUP(B136,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>8</v>
       </c>
       <c r="I136" s="11">
         <f t="shared" si="2"/>
         <v>69</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A137" s="9">
         <v>117</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>141</v>
       </c>
       <c r="C137" s="1">
         <v>270</v>
       </c>
       <c r="D137" s="1">
         <v>237</v>
       </c>
       <c r="E137" s="1">
         <v>85</v>
       </c>
       <c r="F137" s="1">
         <v>129</v>
       </c>
       <c r="G137" s="1">
         <v>248</v>
       </c>
       <c r="H137" s="1">
-        <f>VLOOKUP(B137,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>321</v>
       </c>
       <c r="I137" s="11">
         <f t="shared" si="2"/>
         <v>1290</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A138" s="18"/>
       <c r="B138" s="15" t="s">
         <v>142</v>
       </c>
       <c r="C138" s="1">
         <v>270</v>
       </c>
       <c r="D138" s="1">
         <v>237</v>
       </c>
       <c r="E138" s="1">
         <v>85</v>
       </c>
       <c r="F138" s="1">
         <v>129</v>
       </c>
       <c r="G138" s="1">
         <v>248</v>
       </c>
       <c r="H138" s="1">
-        <f>VLOOKUP(B138,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>321</v>
       </c>
       <c r="I138" s="11">
         <f t="shared" si="2"/>
         <v>1290</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A139" s="9">
         <v>118</v>
       </c>
       <c r="B139" s="16" t="s">
         <v>143</v>
       </c>
       <c r="C139" s="1">
         <v>5014</v>
       </c>
       <c r="D139" s="1">
         <v>3992</v>
       </c>
       <c r="E139" s="1">
         <v>1537</v>
       </c>
       <c r="F139" s="1">
         <v>2752</v>
       </c>
       <c r="G139" s="1">
         <v>4522</v>
       </c>
       <c r="H139" s="1">
-        <f>VLOOKUP(B139,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>4614</v>
       </c>
       <c r="I139" s="11">
         <f t="shared" si="2"/>
         <v>22431</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="17"/>
       <c r="B140" s="13" t="s">
         <v>144</v>
       </c>
       <c r="C140" s="1">
         <v>1077</v>
       </c>
       <c r="D140" s="1">
         <v>1164</v>
       </c>
       <c r="E140" s="1">
         <v>428</v>
       </c>
       <c r="F140" s="1">
         <v>664</v>
       </c>
       <c r="G140" s="1">
         <v>1233</v>
       </c>
       <c r="H140" s="1">
-        <f>VLOOKUP(B140,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1247</v>
       </c>
       <c r="I140" s="11">
         <f t="shared" si="2"/>
         <v>5813</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A141" s="17"/>
       <c r="B141" s="13" t="s">
         <v>145</v>
       </c>
       <c r="C141" s="1">
         <v>2204</v>
       </c>
       <c r="D141" s="1">
         <v>1555</v>
       </c>
       <c r="E141" s="1">
         <v>600</v>
       </c>
       <c r="F141" s="1">
         <v>1190</v>
       </c>
       <c r="G141" s="1">
         <v>1931</v>
       </c>
       <c r="H141" s="1">
-        <f>VLOOKUP(B141,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1977</v>
       </c>
       <c r="I141" s="11">
         <f t="shared" si="2"/>
         <v>9457</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A142" s="17"/>
       <c r="B142" s="13" t="s">
         <v>146</v>
       </c>
       <c r="C142" s="1">
         <v>135</v>
       </c>
       <c r="D142" s="1">
         <v>120</v>
       </c>
       <c r="E142" s="1">
         <v>60</v>
       </c>
       <c r="F142" s="1">
         <v>97</v>
       </c>
       <c r="G142" s="1">
         <v>179</v>
       </c>
       <c r="H142" s="1">
-        <f>VLOOKUP(B142,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>216</v>
       </c>
       <c r="I142" s="11">
         <f t="shared" si="2"/>
         <v>807</v>
       </c>
     </row>
     <row r="143" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A143" s="18"/>
       <c r="B143" s="15" t="s">
         <v>147</v>
       </c>
       <c r="C143" s="1">
         <v>1598</v>
       </c>
       <c r="D143" s="1">
         <v>1153</v>
       </c>
       <c r="E143" s="1">
         <v>449</v>
       </c>
       <c r="F143" s="1">
         <v>801</v>
       </c>
       <c r="G143" s="1">
         <v>1179</v>
       </c>
       <c r="H143" s="1">
-        <f>VLOOKUP(B143,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>1174</v>
       </c>
       <c r="I143" s="11">
         <f t="shared" si="2"/>
         <v>6354</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A144" s="9">
         <v>124</v>
       </c>
       <c r="B144" s="16" t="s">
         <v>148</v>
       </c>
       <c r="C144" s="1">
         <v>4726</v>
       </c>
       <c r="D144" s="1">
         <v>3719</v>
       </c>
       <c r="E144" s="1">
         <v>1687</v>
       </c>
       <c r="F144" s="1">
         <v>3216</v>
       </c>
       <c r="G144" s="1">
         <v>5098</v>
       </c>
       <c r="H144" s="1">
-        <f>VLOOKUP(B144,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>5436</v>
       </c>
       <c r="I144" s="11">
         <f t="shared" si="2"/>
         <v>23882</v>
       </c>
     </row>
     <row r="145" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A145" s="18"/>
       <c r="B145" s="15" t="s">
         <v>149</v>
       </c>
       <c r="C145" s="1">
         <v>4726</v>
       </c>
       <c r="D145" s="1">
         <v>3719</v>
       </c>
       <c r="E145" s="1">
         <v>1687</v>
       </c>
       <c r="F145" s="1">
         <v>3216</v>
       </c>
       <c r="G145" s="1">
         <v>5098</v>
       </c>
       <c r="H145" s="1">
-        <f>VLOOKUP(B145,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>5436</v>
       </c>
       <c r="I145" s="11">
         <f t="shared" si="2"/>
         <v>23882</v>
       </c>
     </row>
     <row r="146" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A146" s="9">
         <v>127</v>
       </c>
       <c r="B146" s="16" t="s">
         <v>150</v>
       </c>
       <c r="C146" s="1">
         <v>2051</v>
       </c>
       <c r="D146" s="1">
         <v>2230</v>
       </c>
       <c r="E146" s="1">
         <v>850</v>
       </c>
       <c r="F146" s="1">
         <v>1243</v>
       </c>
       <c r="G146" s="1">
         <v>2491</v>
       </c>
       <c r="H146" s="1">
-        <f>VLOOKUP(B146,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>3426</v>
       </c>
       <c r="I146" s="11">
         <f t="shared" si="2"/>
         <v>12291</v>
       </c>
     </row>
     <row r="147" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A147" s="18"/>
       <c r="B147" s="15" t="s">
         <v>151</v>
       </c>
       <c r="C147" s="1">
         <v>2051</v>
       </c>
       <c r="D147" s="1">
         <v>2230</v>
       </c>
       <c r="E147" s="1">
         <v>850</v>
       </c>
       <c r="F147" s="1">
         <v>1243</v>
       </c>
       <c r="G147" s="1">
         <v>2491</v>
       </c>
       <c r="H147" s="1">
-        <f>VLOOKUP(B147,'[1]〇第６表（基礎級）'!$B$5:$E$147,3,FALSE)</f>
         <v>3426</v>
       </c>
       <c r="I147" s="11">
         <f t="shared" si="2"/>
         <v>12291</v>
       </c>
     </row>
     <row r="148" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A148" s="34"/>
-      <c r="B148" s="35"/>
+      <c r="A148" s="35"/>
+      <c r="B148" s="36"/>
       <c r="C148" s="21"/>
       <c r="D148" s="22"/>
       <c r="E148" s="22"/>
       <c r="F148" s="22"/>
       <c r="G148" s="22"/>
       <c r="H148" s="22"/>
       <c r="I148" s="23"/>
     </row>
     <row r="149" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A149" s="32" t="s">
+      <c r="A149" s="33" t="s">
         <v>152</v>
       </c>
-      <c r="B149" s="33"/>
+      <c r="B149" s="34"/>
       <c r="C149" s="24">
         <v>90624</v>
       </c>
       <c r="D149" s="24">
         <v>67737</v>
       </c>
       <c r="E149" s="24">
         <v>26375</v>
       </c>
       <c r="F149" s="24">
         <v>47603</v>
       </c>
       <c r="G149" s="24">
         <v>77266</v>
       </c>
       <c r="H149" s="24">
         <f t="shared" ref="H149" si="3">SUM(H5:H147)/2</f>
         <v>80057</v>
       </c>
       <c r="I149" s="24">
         <f>SUM(C149:H149)</f>
         <v>389662</v>
       </c>
       <c r="J149" s="5"/>
     </row>
@@ -8422,105 +6105,114 @@
       </c>
     </row>
     <row r="152" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B152" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C152" s="25"/>
       <c r="D152" s="25"/>
       <c r="E152" s="25"/>
       <c r="F152" s="25"/>
       <c r="G152" s="25"/>
       <c r="H152" s="25"/>
     </row>
     <row r="153" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B153" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C153" s="26"/>
       <c r="D153" s="26"/>
       <c r="E153" s="26"/>
       <c r="F153" s="26"/>
       <c r="G153" s="26"/>
       <c r="H153" s="26"/>
     </row>
     <row r="154" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B154" s="36" t="s">
+      <c r="B154" s="30" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="155" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C155" s="27"/>
       <c r="D155" s="28" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="156" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C156" s="29" t="s">
         <v>158</v>
       </c>
       <c r="D156" s="28" t="s">
         <v>159</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:WVQ147" xr:uid="{622F56ED-859C-46A1-8059-D5FD20192FB7}">
+  <autoFilter ref="A4:WVP147" xr:uid="{622F56ED-859C-46A1-8059-D5FD20192FB7}">
     <filterColumn colId="0" showButton="0"/>
   </autoFilter>
   <mergeCells count="4">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A148:B148"/>
     <mergeCell ref="A149:B149"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="86" fitToWidth="57" fitToHeight="63" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0">
     <oddHeader>&amp;R&amp;8 第26表　職種別　合格者数推移（基礎級、令和元年度～令和６年度）</oddHeader>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="56" max="8" man="1"/>
     <brk id="111" max="8" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004335681FB23F374293649DDF313DF078" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="978e7ec1a103ea4a60fed06b00413860">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3d44c8ac-039a-4195-8d49-abd72f071ad9" xmlns:ns3="263dbbe5-076b-4606-a03b-9598f5f2f35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5eaa71030d7b24e12caeeccd36cbe60" ns2:_="" ns3:_="">
     <xsd:import namespace="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -8709,100 +6401,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="263dbbe5-076b-4606-a03b-9598f5f2f35a" xsi:nil="true"/>
     <Owner xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3d44c8ac-039a-4195-8d49-abd72f071ad9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{911AA934-BFD3-47EA-A00E-FA77DABB2F76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1342C096-FD29-41F9-AAB1-52C68BC9BA1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6F4A82B-77BF-4B53-90FF-AACD7210D1B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
     <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>