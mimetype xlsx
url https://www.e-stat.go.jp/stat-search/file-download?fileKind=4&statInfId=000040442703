--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,353 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan.sharepoint.com/sites/12558000/WorkingDocLib/40　検定班/大分類04、12、14、15、21、24、27、28　技能検定/技能検定実施/技能検定実施原議（2025年度）/技能検定実施状況/R06年度e-stat掲載（第28表まで公開）/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/mhvck_lansys_mhlw_go_jp/Documents/Downloads/★e-sutat/掲載用/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1807" documentId="8_{1159CAAE-35CF-4FE8-ACE0-9651A8B030A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6C203749-157F-4987-A0BC-9B949FEEC40D}"/>
+  <xr:revisionPtr revIDLastSave="15" documentId="13_ncr:1_{DC940C88-7F3F-4362-A1F7-CF4A609181BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D6BD6E04-377D-4BDE-BB0E-F9D9F10013E2}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{8893D46D-FC31-49D2-8520-B65F129DC7EF}"/>
+    <workbookView xWindow="1335" yWindow="1530" windowWidth="21600" windowHeight="13470" xr2:uid="{8893D46D-FC31-49D2-8520-B65F129DC7EF}"/>
   </bookViews>
   <sheets>
     <sheet name="〇第28表（類計）" sheetId="4" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'〇第28表（類計）'!$A$5:$AA$543</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'〇第28表（類計）'!$A$1:$AA$552</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'〇第28表（類計）'!$3:$5</definedName>
     <definedName name="政令順" localSheetId="0">#REF!</definedName>
     <definedName name="政令順">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
-</file>
-[...255 lines deleted...]
-</comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6115" uniqueCount="589">
   <si>
     <t>５．受検申請者数及び合格者数の累計</t>
     <rPh sb="2" eb="4">
       <t>ジュケン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>シンセイシャ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>スウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>オヨ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ゴウカクシャ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>スウ</t>
     </rPh>
     <rPh sb="15" eb="17">
@@ -2570,51 +2307,51 @@
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>-</t>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>設定なし</t>
     <rPh sb="0" eb="2">
       <t>セッテイ</t>
     </rPh>
     <phoneticPr fontId="21"/>
   </si>
   <si>
     <t>※：林業職種およびシャッター施工職種については、令和6年度まで技能検定の実績がないことから、上表には記載していない。　</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -2711,65 +2448,50 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...13 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
@@ -4465,71 +4187,51 @@
     <cellStyle name="桁区切り 2 2" xfId="3" xr:uid="{B737B0A0-2166-48F4-8483-BBFC2897B1E1}"/>
     <cellStyle name="桁区切り 4" xfId="6" xr:uid="{09E042D0-DA69-4B08-B159-DCB0CDF20688}"/>
     <cellStyle name="桁区切り 5" xfId="8" xr:uid="{44131124-BB49-4A48-A49B-29BB32C51EC7}"/>
     <cellStyle name="桁区切り_17-2-13作業等級受検・合格累計(H14)" xfId="2" xr:uid="{6A017E2E-736C-45FB-8B59-8E208A184E5B}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="9" xr:uid="{7E081D87-EAC0-40F5-B097-AAA73CF0EF7A}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{62E32746-48D6-4C50-A652-6D2D652CA5AB}"/>
     <cellStyle name="標準 7" xfId="7" xr:uid="{9E5F6987-1D11-4C5C-8E03-57C969BD2403}"/>
     <cellStyle name="標準_17-1-13職種等級受検・合格累計(H13年度までの累計) 2" xfId="5" xr:uid="{566F5230-0DFC-4634-B463-AB602F61D7CB}"/>
     <cellStyle name="標準_17-2-13作業等級受検・合格累計(H14) 2" xfId="1" xr:uid="{8CA1EC30-8BA6-4461-AD45-4B7AA50A1FE0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...19 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4784,65 +4486,65 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3EF8D55-D843-456E-90D8-AEB6C2CE8E0A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3EF8D55-D843-456E-90D8-AEB6C2CE8E0A}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:BW552"/>
+  <dimension ref="A1:AA552"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A461" zoomScale="66" zoomScaleNormal="80" zoomScaleSheetLayoutView="108" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="J484" sqref="J484"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="80" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="E203" sqref="E203"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.625" style="100" customWidth="1"/>
     <col min="2" max="2" width="47.875" style="78" customWidth="1"/>
     <col min="3" max="3" width="5.75" style="101" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11" style="102" customWidth="1"/>
     <col min="5" max="6" width="9.125" style="102" customWidth="1"/>
     <col min="7" max="7" width="9.75" style="102" customWidth="1"/>
     <col min="8" max="10" width="9.125" style="102" customWidth="1"/>
     <col min="11" max="11" width="9.125" style="104" customWidth="1"/>
     <col min="12" max="13" width="9.125" style="102" customWidth="1"/>
     <col min="14" max="14" width="10.625" style="102" customWidth="1"/>
     <col min="15" max="15" width="11" style="102" customWidth="1"/>
     <col min="16" max="21" width="9.125" style="102" customWidth="1"/>
     <col min="22" max="23" width="9.125" style="104" customWidth="1"/>
     <col min="24" max="24" width="9.125" style="102" customWidth="1"/>
     <col min="25" max="25" width="10.625" style="102" customWidth="1"/>
     <col min="26" max="26" width="4.625" style="105" customWidth="1"/>
     <col min="27" max="27" width="47.625" style="78" customWidth="1"/>
     <col min="28" max="130" width="9" style="182"/>
     <col min="131" max="131" width="4.625" style="182" customWidth="1"/>
     <col min="132" max="132" width="47.875" style="182" customWidth="1"/>
     <col min="133" max="133" width="5.75" style="182" bestFit="1" customWidth="1"/>
     <col min="134" max="134" width="11" style="182" customWidth="1"/>
     <col min="135" max="143" width="9.125" style="182" customWidth="1"/>
     <col min="144" max="144" width="10.625" style="182" customWidth="1"/>
@@ -7781,189 +7483,189 @@
     <col min="16045" max="16045" width="11" style="182" customWidth="1"/>
     <col min="16046" max="16046" width="9" style="182"/>
     <col min="16047" max="16047" width="9.125" style="182" customWidth="1"/>
     <col min="16048" max="16048" width="11" style="182" customWidth="1"/>
     <col min="16049" max="16049" width="9" style="182"/>
     <col min="16050" max="16050" width="11" style="182" customWidth="1"/>
     <col min="16051" max="16051" width="9" style="182"/>
     <col min="16052" max="16053" width="9.125" style="182" customWidth="1"/>
     <col min="16054" max="16055" width="9" style="182"/>
     <col min="16056" max="16056" width="4.625" style="182" customWidth="1"/>
     <col min="16057" max="16057" width="24.5" style="182" customWidth="1"/>
     <col min="16058" max="16058" width="7.5" style="182" customWidth="1"/>
     <col min="16059" max="16059" width="26.625" style="182" customWidth="1"/>
     <col min="16060" max="16060" width="13.25" style="182" customWidth="1"/>
     <col min="16061" max="16069" width="10.25" style="182" customWidth="1"/>
     <col min="16070" max="16070" width="11.625" style="182" customWidth="1"/>
     <col min="16071" max="16071" width="13.125" style="182" customWidth="1"/>
     <col min="16072" max="16080" width="10.25" style="182" customWidth="1"/>
     <col min="16081" max="16081" width="12.125" style="182" customWidth="1"/>
     <col min="16082" max="16082" width="4.625" style="182" customWidth="1"/>
     <col min="16083" max="16083" width="49.625" style="182" customWidth="1"/>
     <col min="16084" max="16084" width="11.375" style="182" customWidth="1"/>
     <col min="16085" max="16384" width="9" style="182"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="18.75">
+    <row r="1" spans="1:27" ht="18.75" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="2"/>
     </row>
-    <row r="2" spans="1:27" ht="19.5" thickBot="1">
+    <row r="2" spans="1:27" ht="19.5" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="6"/>
     </row>
-    <row r="3" spans="1:27" ht="15" thickBot="1">
+    <row r="3" spans="1:27" ht="15" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10"/>
       <c r="C3" s="181" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="173" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="174"/>
       <c r="F3" s="174"/>
       <c r="G3" s="174"/>
       <c r="H3" s="174"/>
       <c r="I3" s="174"/>
       <c r="J3" s="174"/>
       <c r="K3" s="174"/>
       <c r="L3" s="174"/>
       <c r="M3" s="174"/>
       <c r="N3" s="112"/>
       <c r="O3" s="175" t="s">
         <v>4</v>
       </c>
       <c r="P3" s="176"/>
       <c r="Q3" s="176"/>
       <c r="R3" s="176"/>
       <c r="S3" s="176"/>
       <c r="T3" s="176"/>
       <c r="U3" s="176"/>
       <c r="V3" s="176"/>
       <c r="W3" s="176"/>
       <c r="X3" s="176"/>
       <c r="Y3" s="177"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="12"/>
     </row>
-    <row r="4" spans="1:27" ht="26.25" customHeight="1" thickBot="1">
+    <row r="4" spans="1:27" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="219"/>
       <c r="D4" s="144"/>
       <c r="E4" s="178" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="179"/>
       <c r="G4" s="179"/>
       <c r="H4" s="179"/>
       <c r="I4" s="179"/>
       <c r="J4" s="179"/>
       <c r="K4" s="179"/>
       <c r="L4" s="179"/>
       <c r="M4" s="180"/>
       <c r="N4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="145"/>
       <c r="P4" s="178" t="s">
         <v>8</v>
       </c>
       <c r="Q4" s="179"/>
       <c r="R4" s="179"/>
       <c r="S4" s="179"/>
       <c r="T4" s="179"/>
       <c r="U4" s="179"/>
       <c r="V4" s="179"/>
       <c r="W4" s="179"/>
       <c r="X4" s="180"/>
       <c r="Y4" s="146" t="s">
         <v>7</v>
       </c>
       <c r="Z4" s="16"/>
       <c r="AA4" s="17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:27" ht="27">
+    <row r="5" spans="1:27" ht="27" x14ac:dyDescent="0.15">
       <c r="A5" s="18"/>
       <c r="B5" s="113" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="133"/>
       <c r="D5" s="20" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="127" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="114" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="23" t="s">
         <v>16</v>
@@ -7996,51 +7698,51 @@
         <v>14</v>
       </c>
       <c r="T5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="24" t="s">
         <v>18</v>
       </c>
       <c r="X5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="Y5" s="19" t="s">
         <v>20</v>
       </c>
       <c r="Z5" s="25"/>
       <c r="AA5" s="26" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A6" s="183">
         <v>1</v>
       </c>
       <c r="B6" s="184" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="185"/>
       <c r="D6" s="58">
         <v>53994</v>
       </c>
       <c r="E6" s="128" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="29">
         <v>1113</v>
       </c>
       <c r="G6" s="29">
         <v>11345</v>
       </c>
       <c r="H6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="29">
         <v>41536</v>
       </c>
@@ -8073,51 +7775,51 @@
         <v>22</v>
       </c>
       <c r="T6" s="29">
         <v>23841</v>
       </c>
       <c r="U6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W6" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X6" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y6" s="40"/>
       <c r="Z6" s="186">
         <v>1</v>
       </c>
       <c r="AA6" s="187" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A7" s="188"/>
       <c r="B7" s="189" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="190"/>
       <c r="D7" s="32"/>
       <c r="E7" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="43">
         <v>1113</v>
       </c>
       <c r="G7" s="35">
         <v>11345</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I7" s="35">
         <v>41536</v>
       </c>
       <c r="J7" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="34" t="s">
@@ -8142,51 +7844,51 @@
       </c>
       <c r="S7" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T7" s="35">
         <v>23841</v>
       </c>
       <c r="U7" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V7" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W7" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X7" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y7" s="37"/>
       <c r="Z7" s="191"/>
       <c r="AA7" s="192" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A8" s="183">
         <v>2</v>
       </c>
       <c r="B8" s="194" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="185"/>
       <c r="D8" s="58">
         <v>84239</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="38">
         <v>10992</v>
       </c>
       <c r="G8" s="29">
         <v>73247</v>
       </c>
       <c r="H8" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I8" s="29" t="s">
         <v>22</v>
       </c>
@@ -8219,51 +7921,51 @@
         <v>22</v>
       </c>
       <c r="T8" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U8" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V8" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W8" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X8" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y8" s="31"/>
       <c r="Z8" s="195">
         <v>2</v>
       </c>
       <c r="AA8" s="196" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:27">
+    <row r="9" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A9" s="188"/>
       <c r="B9" s="189" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="190"/>
       <c r="D9" s="32"/>
       <c r="E9" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="43">
         <v>10992</v>
       </c>
       <c r="G9" s="43">
         <v>73247</v>
       </c>
       <c r="H9" s="125" t="s">
         <v>22</v>
       </c>
       <c r="I9" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="125" t="s">
         <v>22</v>
       </c>
       <c r="K9" s="125" t="s">
@@ -8288,51 +7990,51 @@
       </c>
       <c r="S9" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T9" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U9" s="125" t="s">
         <v>22</v>
       </c>
       <c r="V9" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W9" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X9" s="163" t="s">
         <v>22</v>
       </c>
       <c r="Y9" s="31"/>
       <c r="Z9" s="195"/>
       <c r="AA9" s="197" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A10" s="183">
         <v>3</v>
       </c>
       <c r="B10" s="194" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="185"/>
       <c r="D10" s="58">
         <v>7825</v>
       </c>
       <c r="E10" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="38">
         <v>3292</v>
       </c>
       <c r="G10" s="38">
         <v>2359</v>
       </c>
       <c r="H10" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="38">
         <v>2174</v>
       </c>
@@ -8365,51 +8067,51 @@
         <v>22</v>
       </c>
       <c r="T10" s="38">
         <v>786</v>
       </c>
       <c r="U10" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V10" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W10" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X10" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y10" s="40"/>
       <c r="Z10" s="186">
         <v>3</v>
       </c>
       <c r="AA10" s="187" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A11" s="188"/>
       <c r="B11" s="189" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="190"/>
       <c r="D11" s="32"/>
       <c r="E11" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="35">
         <v>3292</v>
       </c>
       <c r="G11" s="35">
         <v>2359</v>
       </c>
       <c r="H11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I11" s="35">
         <v>2174</v>
       </c>
       <c r="J11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="34" t="s">
@@ -8434,51 +8136,51 @@
       </c>
       <c r="S11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T11" s="35">
         <v>786</v>
       </c>
       <c r="U11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X11" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y11" s="37"/>
       <c r="Z11" s="195"/>
       <c r="AA11" s="197" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A12" s="183">
         <v>4</v>
       </c>
       <c r="B12" s="194" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="185"/>
       <c r="D12" s="58">
         <v>9567399</v>
       </c>
       <c r="E12" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="29">
         <v>472338</v>
       </c>
       <c r="G12" s="29">
         <v>5166649</v>
       </c>
       <c r="H12" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I12" s="29">
         <v>3928412</v>
       </c>
@@ -8511,51 +8213,51 @@
         <v>22</v>
       </c>
       <c r="T12" s="29">
         <v>1756898</v>
       </c>
       <c r="U12" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V12" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W12" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X12" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y12" s="31"/>
       <c r="Z12" s="186">
         <v>4</v>
       </c>
       <c r="AA12" s="187" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A13" s="188"/>
       <c r="B13" s="198" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="190"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="29">
         <v>39564</v>
       </c>
       <c r="G13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="41" t="s">
@@ -8580,51 +8282,51 @@
       </c>
       <c r="S13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W13" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X13" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y13" s="31"/>
       <c r="Z13" s="195"/>
       <c r="AA13" s="197" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A14" s="188"/>
       <c r="B14" s="198" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="190"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="29">
         <v>26477</v>
       </c>
       <c r="G14" s="29">
         <v>1754603</v>
       </c>
       <c r="H14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="29">
         <v>1105873</v>
       </c>
       <c r="J14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K14" s="41" t="s">
@@ -8649,51 +8351,51 @@
       </c>
       <c r="S14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T14" s="29">
         <v>684830</v>
       </c>
       <c r="U14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W14" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X14" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y14" s="31"/>
       <c r="Z14" s="195"/>
       <c r="AA14" s="197" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A15" s="188"/>
       <c r="B15" s="198" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="190"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="29">
         <v>1708763</v>
       </c>
       <c r="H15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="29">
         <v>1459193</v>
       </c>
       <c r="J15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K15" s="41" t="s">
@@ -8718,51 +8420,51 @@
       </c>
       <c r="S15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T15" s="29">
         <v>671559</v>
       </c>
       <c r="U15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W15" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X15" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y15" s="31"/>
       <c r="Z15" s="195"/>
       <c r="AA15" s="197" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A16" s="188"/>
       <c r="B16" s="198" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="190"/>
       <c r="D16" s="27"/>
       <c r="E16" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="29">
         <v>193818</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K16" s="41" t="s">
@@ -8787,51 +8489,51 @@
       </c>
       <c r="S16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T16" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W16" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X16" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y16" s="31"/>
       <c r="Z16" s="195"/>
       <c r="AA16" s="197" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A17" s="188"/>
       <c r="B17" s="198" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="190"/>
       <c r="D17" s="27"/>
       <c r="E17" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="29">
         <v>1047692</v>
       </c>
       <c r="H17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K17" s="41" t="s">
@@ -8856,51 +8558,51 @@
       </c>
       <c r="S17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T17" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W17" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X17" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y17" s="31"/>
       <c r="Z17" s="195"/>
       <c r="AA17" s="197" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A18" s="188"/>
       <c r="B18" s="198" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="190"/>
       <c r="D18" s="27"/>
       <c r="E18" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="29">
         <v>14876</v>
       </c>
       <c r="H18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="41" t="s">
@@ -8925,51 +8627,51 @@
       </c>
       <c r="S18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T18" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W18" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X18" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y18" s="31"/>
       <c r="Z18" s="195"/>
       <c r="AA18" s="197" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A19" s="188"/>
       <c r="B19" s="198" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="190"/>
       <c r="D19" s="27"/>
       <c r="E19" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="29">
         <v>1261741</v>
       </c>
       <c r="J19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="41" t="s">
@@ -8994,51 +8696,51 @@
       </c>
       <c r="S19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T19" s="29">
         <v>400509</v>
       </c>
       <c r="U19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W19" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X19" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y19" s="31"/>
       <c r="Z19" s="195"/>
       <c r="AA19" s="197" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="20" spans="1:27">
+    <row r="20" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A20" s="188"/>
       <c r="B20" s="200" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="201"/>
       <c r="D20" s="32"/>
       <c r="E20" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="35">
         <v>406297</v>
       </c>
       <c r="G20" s="35">
         <v>446897</v>
       </c>
       <c r="H20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="35">
         <v>101605</v>
       </c>
       <c r="J20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K20" s="34" t="s">
@@ -9063,51 +8765,51 @@
       </c>
       <c r="S20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W20" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X20" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y20" s="37"/>
       <c r="Z20" s="195"/>
       <c r="AA20" s="197" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A21" s="183">
         <v>5</v>
       </c>
       <c r="B21" s="194" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="190"/>
       <c r="D21" s="27">
         <v>14139</v>
       </c>
       <c r="E21" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="29">
         <v>8001</v>
       </c>
       <c r="G21" s="29">
         <v>6138</v>
       </c>
       <c r="H21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="29" t="s">
         <v>22</v>
       </c>
@@ -9140,51 +8842,51 @@
         <v>22</v>
       </c>
       <c r="T21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X21" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y21" s="31"/>
       <c r="Z21" s="186">
         <v>5</v>
       </c>
       <c r="AA21" s="187" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A22" s="188"/>
       <c r="B22" s="189" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="201"/>
       <c r="D22" s="32"/>
       <c r="E22" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="35">
         <v>8001</v>
       </c>
       <c r="G22" s="35">
         <v>6138</v>
       </c>
       <c r="H22" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J22" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K22" s="34" t="s">
@@ -9209,51 +8911,51 @@
       </c>
       <c r="S22" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T22" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U22" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V22" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W22" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X22" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y22" s="37"/>
       <c r="Z22" s="195"/>
       <c r="AA22" s="197" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A23" s="183">
         <v>6</v>
       </c>
       <c r="B23" s="194" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="190"/>
       <c r="D23" s="27">
         <v>304568</v>
       </c>
       <c r="E23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="29">
         <v>17805</v>
       </c>
       <c r="G23" s="29">
         <v>126234</v>
       </c>
       <c r="H23" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="29">
         <v>160529</v>
       </c>
@@ -9286,51 +8988,51 @@
         <v>22</v>
       </c>
       <c r="T23" s="29">
         <v>92239</v>
       </c>
       <c r="U23" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W23" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X23" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y23" s="31"/>
       <c r="Z23" s="186">
         <v>6</v>
       </c>
       <c r="AA23" s="187" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A24" s="188"/>
       <c r="B24" s="198" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="202"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="29">
         <v>126234</v>
       </c>
       <c r="H24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="29">
         <v>160529</v>
       </c>
       <c r="J24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K24" s="41" t="s">
@@ -9355,51 +9057,51 @@
       </c>
       <c r="S24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T24" s="29">
         <v>92239</v>
       </c>
       <c r="U24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W24" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X24" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y24" s="31"/>
       <c r="Z24" s="195"/>
       <c r="AA24" s="197" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A25" s="188"/>
       <c r="B25" s="198" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="202"/>
       <c r="D25" s="27"/>
       <c r="E25" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="29">
         <v>12031</v>
       </c>
       <c r="G25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I25" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K25" s="41" t="s">
@@ -9424,51 +9126,51 @@
       </c>
       <c r="S25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T25" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W25" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X25" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y25" s="31"/>
       <c r="Z25" s="195"/>
       <c r="AA25" s="197" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A26" s="188"/>
       <c r="B26" s="198" t="s">
         <v>44</v>
       </c>
       <c r="C26" s="202"/>
       <c r="D26" s="27"/>
       <c r="E26" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="29">
         <v>3622</v>
       </c>
       <c r="G26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K26" s="41" t="s">
@@ -9493,51 +9195,51 @@
       </c>
       <c r="S26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T26" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W26" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X26" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y26" s="31"/>
       <c r="Z26" s="195"/>
       <c r="AA26" s="197" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A27" s="203"/>
       <c r="B27" s="200" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="204"/>
       <c r="D27" s="32"/>
       <c r="E27" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="43">
         <v>2152</v>
       </c>
       <c r="G27" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="125" t="s">
         <v>22</v>
       </c>
       <c r="I27" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J27" s="125" t="s">
         <v>22</v>
       </c>
       <c r="K27" s="125" t="s">
@@ -9562,51 +9264,51 @@
       </c>
       <c r="S27" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T27" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U27" s="125" t="s">
         <v>22</v>
       </c>
       <c r="V27" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W27" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X27" s="163" t="s">
         <v>22</v>
       </c>
       <c r="Y27" s="31"/>
       <c r="Z27" s="205"/>
       <c r="AA27" s="192" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A28" s="183">
         <v>7</v>
       </c>
       <c r="B28" s="194" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="185"/>
       <c r="D28" s="58">
         <v>309922</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="38">
         <v>17935</v>
       </c>
       <c r="G28" s="38">
         <v>127607</v>
       </c>
       <c r="H28" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I28" s="38">
         <v>164380</v>
       </c>
@@ -9639,51 +9341,51 @@
         <v>22</v>
       </c>
       <c r="T28" s="38">
         <v>82080</v>
       </c>
       <c r="U28" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V28" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W28" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X28" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y28" s="40"/>
       <c r="Z28" s="186">
         <v>7</v>
       </c>
       <c r="AA28" s="187" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A29" s="188"/>
       <c r="B29" s="189" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="190"/>
       <c r="D29" s="27"/>
       <c r="E29" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="29">
         <v>3118</v>
       </c>
       <c r="G29" s="29">
         <v>25004</v>
       </c>
       <c r="H29" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J29" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K29" s="41" t="s">
@@ -9708,51 +9410,51 @@
       </c>
       <c r="S29" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T29" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U29" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V29" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W29" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X29" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y29" s="31"/>
       <c r="Z29" s="195"/>
       <c r="AA29" s="197" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A30" s="188"/>
       <c r="B30" s="189" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="190"/>
       <c r="D30" s="27"/>
       <c r="E30" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F30" s="29">
         <v>10419</v>
       </c>
       <c r="G30" s="29">
         <v>80792</v>
       </c>
       <c r="H30" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I30" s="29">
         <v>135139</v>
       </c>
       <c r="J30" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="41" t="s">
@@ -9777,51 +9479,51 @@
       </c>
       <c r="S30" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T30" s="29">
         <v>65603</v>
       </c>
       <c r="U30" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V30" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W30" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X30" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y30" s="31"/>
       <c r="Z30" s="195"/>
       <c r="AA30" s="197" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A31" s="188"/>
       <c r="B31" s="189" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="190"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F31" s="29">
         <v>4398</v>
       </c>
       <c r="G31" s="29">
         <v>21811</v>
       </c>
       <c r="H31" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="29">
         <v>27422</v>
       </c>
       <c r="J31" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K31" s="41" t="s">
@@ -9846,51 +9548,51 @@
       </c>
       <c r="S31" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T31" s="29">
         <v>16477</v>
       </c>
       <c r="U31" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V31" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W31" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X31" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y31" s="31"/>
       <c r="Z31" s="195"/>
       <c r="AA31" s="197" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A32" s="188"/>
       <c r="B32" s="189" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="190"/>
       <c r="D32" s="32"/>
       <c r="E32" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="35">
         <v>1819</v>
       </c>
       <c r="J32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K32" s="34" t="s">
@@ -9915,51 +9617,51 @@
       </c>
       <c r="S32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T32" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W32" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X32" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y32" s="37"/>
       <c r="Z32" s="195"/>
       <c r="AA32" s="197" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="33" spans="1:27">
+    <row r="33" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A33" s="183">
         <v>8</v>
       </c>
       <c r="B33" s="194" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="185"/>
       <c r="D33" s="27">
         <v>29252</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="29">
         <v>869</v>
       </c>
       <c r="G33" s="29">
         <v>1378</v>
       </c>
       <c r="H33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="29">
         <v>27005</v>
       </c>
@@ -9992,51 +9694,51 @@
         <v>22</v>
       </c>
       <c r="T33" s="29">
         <v>19307</v>
       </c>
       <c r="U33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X33" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y33" s="31"/>
       <c r="Z33" s="186">
         <v>8</v>
       </c>
       <c r="AA33" s="187" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A34" s="188"/>
       <c r="B34" s="189" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="190"/>
       <c r="D34" s="32"/>
       <c r="E34" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="43">
         <v>869</v>
       </c>
       <c r="G34" s="43">
         <v>1378</v>
       </c>
       <c r="H34" s="125" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="43">
         <v>27005</v>
       </c>
       <c r="J34" s="125" t="s">
         <v>22</v>
       </c>
       <c r="K34" s="125" t="s">
@@ -10061,51 +9763,51 @@
       </c>
       <c r="S34" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T34" s="43">
         <v>19307</v>
       </c>
       <c r="U34" s="125" t="s">
         <v>22</v>
       </c>
       <c r="V34" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W34" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X34" s="163" t="s">
         <v>22</v>
       </c>
       <c r="Y34" s="31"/>
       <c r="Z34" s="195"/>
       <c r="AA34" s="197" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="35" spans="1:27">
+    <row r="35" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A35" s="183">
         <v>9</v>
       </c>
       <c r="B35" s="194" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="185"/>
       <c r="D35" s="58">
         <v>9386</v>
       </c>
       <c r="E35" s="126" t="s">
         <v>22</v>
       </c>
       <c r="F35" s="38">
         <v>753</v>
       </c>
       <c r="G35" s="38">
         <v>7047</v>
       </c>
       <c r="H35" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="38">
         <v>1586</v>
       </c>
@@ -10138,51 +9840,51 @@
         <v>22</v>
       </c>
       <c r="T35" s="38">
         <v>1052</v>
       </c>
       <c r="U35" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V35" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W35" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X35" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y35" s="40"/>
       <c r="Z35" s="186">
         <v>9</v>
       </c>
       <c r="AA35" s="187" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A36" s="188"/>
       <c r="B36" s="189" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="190"/>
       <c r="D36" s="27"/>
       <c r="E36" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F36" s="29">
         <v>244</v>
       </c>
       <c r="G36" s="29">
         <v>1915</v>
       </c>
       <c r="H36" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="29">
         <v>399</v>
       </c>
       <c r="J36" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K36" s="41" t="s">
@@ -10207,51 +9909,51 @@
       </c>
       <c r="S36" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T36" s="29">
         <v>181</v>
       </c>
       <c r="U36" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V36" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W36" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X36" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y36" s="31"/>
       <c r="Z36" s="195"/>
       <c r="AA36" s="197" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A37" s="188"/>
       <c r="B37" s="189" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="190"/>
       <c r="D37" s="27"/>
       <c r="E37" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="29">
         <v>138</v>
       </c>
       <c r="G37" s="29">
         <v>940</v>
       </c>
       <c r="H37" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="29">
         <v>256</v>
       </c>
       <c r="J37" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K37" s="41" t="s">
@@ -10276,51 +9978,51 @@
       </c>
       <c r="S37" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T37" s="29">
         <v>112</v>
       </c>
       <c r="U37" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V37" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W37" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X37" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y37" s="31"/>
       <c r="Z37" s="195"/>
       <c r="AA37" s="197" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="38" spans="1:27">
+    <row r="38" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A38" s="188"/>
       <c r="B38" s="189" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="190"/>
       <c r="D38" s="32"/>
       <c r="E38" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F38" s="35">
         <v>371</v>
       </c>
       <c r="G38" s="35">
         <v>4192</v>
       </c>
       <c r="H38" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="35">
         <v>931</v>
       </c>
       <c r="J38" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K38" s="34" t="s">
@@ -10345,51 +10047,51 @@
       </c>
       <c r="S38" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T38" s="35">
         <v>759</v>
       </c>
       <c r="U38" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V38" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W38" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X38" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y38" s="37"/>
       <c r="Z38" s="195"/>
       <c r="AA38" s="197" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A39" s="183">
         <v>10</v>
       </c>
       <c r="B39" s="194" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="185"/>
       <c r="D39" s="58">
         <v>21917</v>
       </c>
       <c r="E39" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F39" s="29">
         <v>17972</v>
       </c>
       <c r="G39" s="29">
         <v>3945</v>
       </c>
       <c r="H39" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I39" s="29" t="s">
         <v>22</v>
       </c>
@@ -10422,51 +10124,51 @@
         <v>22</v>
       </c>
       <c r="T39" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U39" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V39" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W39" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X39" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y39" s="31"/>
       <c r="Z39" s="186">
         <v>10</v>
       </c>
       <c r="AA39" s="187" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A40" s="188"/>
       <c r="B40" s="189" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="190"/>
       <c r="D40" s="32"/>
       <c r="E40" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F40" s="43">
         <v>17972</v>
       </c>
       <c r="G40" s="43">
         <v>3945</v>
       </c>
       <c r="H40" s="125" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J40" s="125" t="s">
         <v>22</v>
       </c>
       <c r="K40" s="125" t="s">
@@ -10491,51 +10193,51 @@
       </c>
       <c r="S40" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U40" s="125" t="s">
         <v>22</v>
       </c>
       <c r="V40" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W40" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X40" s="163" t="s">
         <v>22</v>
       </c>
       <c r="Y40" s="31"/>
       <c r="Z40" s="195"/>
       <c r="AA40" s="197" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A41" s="183">
         <v>11</v>
       </c>
       <c r="B41" s="194" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="185"/>
       <c r="D41" s="58">
         <v>2707</v>
       </c>
       <c r="E41" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F41" s="38">
         <v>179</v>
       </c>
       <c r="G41" s="38">
         <v>354</v>
       </c>
       <c r="H41" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I41" s="38">
         <v>2174</v>
       </c>
@@ -10568,51 +10270,51 @@
         <v>22</v>
       </c>
       <c r="T41" s="38">
         <v>841</v>
       </c>
       <c r="U41" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V41" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W41" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X41" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y41" s="40"/>
       <c r="Z41" s="186">
         <v>11</v>
       </c>
       <c r="AA41" s="187" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A42" s="188"/>
       <c r="B42" s="189" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="190"/>
       <c r="D42" s="32"/>
       <c r="E42" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F42" s="35">
         <v>179</v>
       </c>
       <c r="G42" s="35">
         <v>354</v>
       </c>
       <c r="H42" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I42" s="35">
         <v>2174</v>
       </c>
       <c r="J42" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K42" s="34" t="s">
@@ -10637,51 +10339,51 @@
       </c>
       <c r="S42" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="35">
         <v>841</v>
       </c>
       <c r="U42" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V42" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W42" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X42" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y42" s="37"/>
       <c r="Z42" s="195"/>
       <c r="AA42" s="197" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A43" s="183">
         <v>12</v>
       </c>
       <c r="B43" s="194" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="185"/>
       <c r="D43" s="58">
         <v>111753</v>
       </c>
       <c r="E43" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="29">
         <v>11389</v>
       </c>
       <c r="G43" s="29">
         <v>21434</v>
       </c>
       <c r="H43" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="29">
         <v>78930</v>
       </c>
@@ -10714,51 +10416,51 @@
         <v>22</v>
       </c>
       <c r="T43" s="29">
         <v>36498</v>
       </c>
       <c r="U43" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V43" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W43" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X43" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y43" s="31"/>
       <c r="Z43" s="186">
         <v>12</v>
       </c>
       <c r="AA43" s="187" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A44" s="188"/>
       <c r="B44" s="189" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="190"/>
       <c r="D44" s="32"/>
       <c r="E44" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F44" s="43">
         <v>11389</v>
       </c>
       <c r="G44" s="43">
         <v>21434</v>
       </c>
       <c r="H44" s="125" t="s">
         <v>22</v>
       </c>
       <c r="I44" s="43">
         <v>78930</v>
       </c>
       <c r="J44" s="125" t="s">
         <v>22</v>
       </c>
       <c r="K44" s="125" t="s">
@@ -10783,51 +10485,51 @@
       </c>
       <c r="S44" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T44" s="43">
         <v>36498</v>
       </c>
       <c r="U44" s="125" t="s">
         <v>22</v>
       </c>
       <c r="V44" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W44" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X44" s="163" t="s">
         <v>22</v>
       </c>
       <c r="Y44" s="31"/>
       <c r="Z44" s="195"/>
       <c r="AA44" s="197" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A45" s="183">
         <v>13</v>
       </c>
       <c r="B45" s="194" t="s">
         <v>63</v>
       </c>
       <c r="C45" s="185"/>
       <c r="D45" s="58">
         <v>14956</v>
       </c>
       <c r="E45" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="38">
         <v>773</v>
       </c>
       <c r="G45" s="38">
         <v>2206</v>
       </c>
       <c r="H45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I45" s="38">
         <v>11977</v>
       </c>
@@ -10860,51 +10562,51 @@
         <v>22</v>
       </c>
       <c r="T45" s="38">
         <v>6096</v>
       </c>
       <c r="U45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W45" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X45" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y45" s="40"/>
       <c r="Z45" s="186">
         <v>13</v>
       </c>
       <c r="AA45" s="187" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A46" s="188"/>
       <c r="B46" s="189" t="s">
         <v>64</v>
       </c>
       <c r="C46" s="190"/>
       <c r="D46" s="32"/>
       <c r="E46" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F46" s="35">
         <v>773</v>
       </c>
       <c r="G46" s="35">
         <v>2206</v>
       </c>
       <c r="H46" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I46" s="35">
         <v>11977</v>
       </c>
       <c r="J46" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K46" s="34" t="s">
@@ -10929,51 +10631,51 @@
       </c>
       <c r="S46" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T46" s="35">
         <v>6096</v>
       </c>
       <c r="U46" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V46" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W46" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X46" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y46" s="37"/>
       <c r="Z46" s="195"/>
       <c r="AA46" s="197" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A47" s="183">
         <v>14</v>
       </c>
       <c r="B47" s="194" t="s">
         <v>65</v>
       </c>
       <c r="C47" s="185"/>
       <c r="D47" s="58">
         <v>5794</v>
       </c>
       <c r="E47" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="29">
         <v>1983</v>
       </c>
       <c r="G47" s="29">
         <v>3811</v>
       </c>
       <c r="H47" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I47" s="29" t="s">
         <v>22</v>
       </c>
@@ -11006,51 +10708,51 @@
         <v>22</v>
       </c>
       <c r="T47" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U47" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V47" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W47" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X47" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y47" s="31"/>
       <c r="Z47" s="186">
         <v>14</v>
       </c>
       <c r="AA47" s="187" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A48" s="188"/>
       <c r="B48" s="189" t="s">
         <v>66</v>
       </c>
       <c r="C48" s="190"/>
       <c r="D48" s="32"/>
       <c r="E48" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F48" s="43">
         <v>1983</v>
       </c>
       <c r="G48" s="43">
         <v>3811</v>
       </c>
       <c r="H48" s="125" t="s">
         <v>22</v>
       </c>
       <c r="I48" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J48" s="125" t="s">
         <v>22</v>
       </c>
       <c r="K48" s="125" t="s">
@@ -11075,51 +10777,51 @@
       </c>
       <c r="S48" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T48" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U48" s="125" t="s">
         <v>22</v>
       </c>
       <c r="V48" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W48" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X48" s="163" t="s">
         <v>22</v>
       </c>
       <c r="Y48" s="31"/>
       <c r="Z48" s="195"/>
       <c r="AA48" s="197" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A49" s="183">
         <v>15</v>
       </c>
       <c r="B49" s="194" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="185"/>
       <c r="D49" s="58">
         <v>34254</v>
       </c>
       <c r="E49" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="38">
         <v>3775</v>
       </c>
       <c r="G49" s="38">
         <v>6573</v>
       </c>
       <c r="H49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I49" s="38">
         <v>23906</v>
       </c>
@@ -11152,51 +10854,51 @@
         <v>22</v>
       </c>
       <c r="T49" s="38">
         <v>18848</v>
       </c>
       <c r="U49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W49" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X49" s="160" t="s">
         <v>22</v>
       </c>
       <c r="Y49" s="40"/>
       <c r="Z49" s="186">
         <v>15</v>
       </c>
       <c r="AA49" s="187" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="50" spans="1:27">
+    <row r="50" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A50" s="188"/>
       <c r="B50" s="189" t="s">
         <v>68</v>
       </c>
       <c r="C50" s="190"/>
       <c r="D50" s="32"/>
       <c r="E50" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F50" s="35">
         <v>3775</v>
       </c>
       <c r="G50" s="35">
         <v>6573</v>
       </c>
       <c r="H50" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I50" s="35">
         <v>23906</v>
       </c>
       <c r="J50" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K50" s="34" t="s">
@@ -11221,51 +10923,51 @@
       </c>
       <c r="S50" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T50" s="35">
         <v>18848</v>
       </c>
       <c r="U50" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V50" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W50" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X50" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y50" s="37"/>
       <c r="Z50" s="195"/>
       <c r="AA50" s="197" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="51" spans="1:27">
+    <row r="51" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A51" s="183">
         <v>16</v>
       </c>
       <c r="B51" s="194" t="s">
         <v>69</v>
       </c>
       <c r="C51" s="185"/>
       <c r="D51" s="58">
         <v>267938</v>
       </c>
       <c r="E51" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="29">
         <v>85991</v>
       </c>
       <c r="G51" s="29">
         <v>123872</v>
       </c>
       <c r="H51" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I51" s="29">
         <v>58075</v>
       </c>
@@ -11298,51 +11000,51 @@
         <v>22</v>
       </c>
       <c r="T51" s="29">
         <v>40160</v>
       </c>
       <c r="U51" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V51" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W51" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X51" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y51" s="31"/>
       <c r="Z51" s="186">
         <v>16</v>
       </c>
       <c r="AA51" s="187" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="52" spans="1:27">
+    <row r="52" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A52" s="188"/>
       <c r="B52" s="189" t="s">
         <v>70</v>
       </c>
       <c r="C52" s="201"/>
       <c r="D52" s="32"/>
       <c r="E52" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F52" s="35">
         <v>85991</v>
       </c>
       <c r="G52" s="35">
         <v>123872</v>
       </c>
       <c r="H52" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I52" s="35">
         <v>58075</v>
       </c>
       <c r="J52" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K52" s="34" t="s">
@@ -11367,51 +11069,51 @@
       </c>
       <c r="S52" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T52" s="35">
         <v>40160</v>
       </c>
       <c r="U52" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V52" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W52" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X52" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y52" s="37"/>
       <c r="Z52" s="195"/>
       <c r="AA52" s="197" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="53" spans="1:27">
+    <row r="53" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A53" s="183">
         <v>17</v>
       </c>
       <c r="B53" s="194" t="s">
         <v>71</v>
       </c>
       <c r="C53" s="190"/>
       <c r="D53" s="27">
         <v>30285</v>
       </c>
       <c r="E53" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="29">
         <v>16773</v>
       </c>
       <c r="G53" s="29">
         <v>11549</v>
       </c>
       <c r="H53" s="29">
         <v>133</v>
       </c>
       <c r="I53" s="29" t="s">
         <v>22</v>
       </c>
@@ -11444,51 +11146,51 @@
         <v>4</v>
       </c>
       <c r="T53" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U53" s="29">
         <v>195</v>
       </c>
       <c r="V53" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W53" s="29">
         <v>226</v>
       </c>
       <c r="X53" s="162">
         <v>831</v>
       </c>
       <c r="Y53" s="31"/>
       <c r="Z53" s="186">
         <v>17</v>
       </c>
       <c r="AA53" s="187" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="54" spans="1:27">
+    <row r="54" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A54" s="188"/>
       <c r="B54" s="189" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="190"/>
       <c r="D54" s="27"/>
       <c r="E54" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F54" s="29">
         <v>3833</v>
       </c>
       <c r="G54" s="29">
         <v>3452</v>
       </c>
       <c r="H54" s="29">
         <v>32</v>
       </c>
       <c r="I54" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J54" s="29">
         <v>152</v>
       </c>
       <c r="K54" s="41" t="s">
@@ -11513,51 +11215,51 @@
       </c>
       <c r="S54" s="29">
         <v>1</v>
       </c>
       <c r="T54" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U54" s="29">
         <v>32</v>
       </c>
       <c r="V54" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W54" s="29">
         <v>33</v>
       </c>
       <c r="X54" s="162">
         <v>196</v>
       </c>
       <c r="Y54" s="31"/>
       <c r="Z54" s="195"/>
       <c r="AA54" s="197" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="55" spans="1:27">
+    <row r="55" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A55" s="188"/>
       <c r="B55" s="189" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="190"/>
       <c r="D55" s="32"/>
       <c r="E55" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F55" s="35">
         <v>12940</v>
       </c>
       <c r="G55" s="35">
         <v>8097</v>
       </c>
       <c r="H55" s="35">
         <v>101</v>
       </c>
       <c r="I55" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J55" s="35">
         <v>506</v>
       </c>
       <c r="K55" s="34" t="s">
@@ -11582,51 +11284,51 @@
       </c>
       <c r="S55" s="35">
         <v>3</v>
       </c>
       <c r="T55" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U55" s="35">
         <v>163</v>
       </c>
       <c r="V55" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W55" s="35">
         <v>193</v>
       </c>
       <c r="X55" s="165">
         <v>635</v>
       </c>
       <c r="Y55" s="37"/>
       <c r="Z55" s="195"/>
       <c r="AA55" s="197" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A56" s="183">
         <v>18</v>
       </c>
       <c r="B56" s="194" t="s">
         <v>74</v>
       </c>
       <c r="C56" s="185"/>
       <c r="D56" s="58">
         <v>5988</v>
       </c>
       <c r="E56" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F56" s="29">
         <v>2404</v>
       </c>
       <c r="G56" s="29">
         <v>3584</v>
       </c>
       <c r="H56" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I56" s="29" t="s">
         <v>22</v>
       </c>
@@ -11659,51 +11361,51 @@
         <v>22</v>
       </c>
       <c r="T56" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U56" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V56" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W56" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X56" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y56" s="31"/>
       <c r="Z56" s="186">
         <v>18</v>
       </c>
       <c r="AA56" s="187" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A57" s="188"/>
       <c r="B57" s="189" t="s">
         <v>75</v>
       </c>
       <c r="C57" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D57" s="27"/>
       <c r="E57" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F57" s="29">
         <v>415</v>
       </c>
       <c r="G57" s="29">
         <v>581</v>
       </c>
       <c r="H57" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I57" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J57" s="41" t="s">
         <v>22</v>
@@ -11730,51 +11432,51 @@
       </c>
       <c r="S57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U57" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V57" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W57" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X57" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y57" s="31"/>
       <c r="Z57" s="195"/>
       <c r="AA57" s="197" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A58" s="188"/>
       <c r="B58" s="189" t="s">
         <v>77</v>
       </c>
       <c r="C58" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D58" s="27"/>
       <c r="E58" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F58" s="29">
         <v>479</v>
       </c>
       <c r="G58" s="29">
         <v>716</v>
       </c>
       <c r="H58" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I58" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J58" s="41" t="s">
         <v>22</v>
@@ -11801,51 +11503,51 @@
       </c>
       <c r="S58" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T58" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U58" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V58" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W58" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X58" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y58" s="31"/>
       <c r="Z58" s="195"/>
       <c r="AA58" s="197" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A59" s="188"/>
       <c r="B59" s="189" t="s">
         <v>78</v>
       </c>
       <c r="C59" s="190"/>
       <c r="D59" s="27"/>
       <c r="E59" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F59" s="29">
         <v>137</v>
       </c>
       <c r="G59" s="29">
         <v>87</v>
       </c>
       <c r="H59" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I59" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J59" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K59" s="41" t="s">
@@ -11870,51 +11572,51 @@
       </c>
       <c r="S59" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T59" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U59" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V59" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W59" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X59" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y59" s="31"/>
       <c r="Z59" s="195"/>
       <c r="AA59" s="197" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="60" spans="1:27">
+    <row r="60" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A60" s="188"/>
       <c r="B60" s="189" t="s">
         <v>79</v>
       </c>
       <c r="C60" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D60" s="27"/>
       <c r="E60" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F60" s="29">
         <v>548</v>
       </c>
       <c r="G60" s="29">
         <v>578</v>
       </c>
       <c r="H60" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I60" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J60" s="41" t="s">
         <v>22</v>
@@ -11941,51 +11643,51 @@
       </c>
       <c r="S60" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T60" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U60" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V60" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W60" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X60" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y60" s="31"/>
       <c r="Z60" s="195"/>
       <c r="AA60" s="197" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A61" s="188"/>
       <c r="B61" s="189" t="s">
         <v>80</v>
       </c>
       <c r="C61" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="27"/>
       <c r="E61" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F61" s="29">
         <v>217</v>
       </c>
       <c r="G61" s="29">
         <v>181</v>
       </c>
       <c r="H61" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I61" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J61" s="41" t="s">
         <v>22</v>
@@ -12012,51 +11714,51 @@
       </c>
       <c r="S61" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T61" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U61" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V61" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W61" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X61" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y61" s="31"/>
       <c r="Z61" s="195"/>
       <c r="AA61" s="197" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="62" spans="1:27">
+    <row r="62" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A62" s="188"/>
       <c r="B62" s="189" t="s">
         <v>81</v>
       </c>
       <c r="C62" s="190"/>
       <c r="D62" s="27"/>
       <c r="E62" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F62" s="29">
         <v>65</v>
       </c>
       <c r="G62" s="29">
         <v>23</v>
       </c>
       <c r="H62" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I62" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J62" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K62" s="41" t="s">
@@ -12081,51 +11783,51 @@
       </c>
       <c r="S62" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T62" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U62" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V62" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W62" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X62" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y62" s="31"/>
       <c r="Z62" s="195"/>
       <c r="AA62" s="197" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="63" spans="1:27">
+    <row r="63" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A63" s="188"/>
       <c r="B63" s="189" t="s">
         <v>82</v>
       </c>
       <c r="C63" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D63" s="27"/>
       <c r="E63" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F63" s="29">
         <v>165</v>
       </c>
       <c r="G63" s="29">
         <v>180</v>
       </c>
       <c r="H63" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I63" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J63" s="41" t="s">
         <v>22</v>
@@ -12152,51 +11854,51 @@
       </c>
       <c r="S63" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T63" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U63" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V63" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W63" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X63" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y63" s="31"/>
       <c r="Z63" s="195"/>
       <c r="AA63" s="197" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="64" spans="1:27">
+    <row r="64" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A64" s="188"/>
       <c r="B64" s="189" t="s">
         <v>83</v>
       </c>
       <c r="C64" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D64" s="27"/>
       <c r="E64" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F64" s="29">
         <v>6</v>
       </c>
       <c r="G64" s="29">
         <v>6</v>
       </c>
       <c r="H64" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I64" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J64" s="41" t="s">
         <v>22</v>
@@ -12223,51 +11925,51 @@
       </c>
       <c r="S64" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T64" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U64" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V64" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W64" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X64" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y64" s="31"/>
       <c r="Z64" s="195"/>
       <c r="AA64" s="197" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="65" spans="1:27">
+    <row r="65" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A65" s="188"/>
       <c r="B65" s="189" t="s">
         <v>84</v>
       </c>
       <c r="C65" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D65" s="27"/>
       <c r="E65" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F65" s="29">
         <v>40</v>
       </c>
       <c r="G65" s="29">
         <v>44</v>
       </c>
       <c r="H65" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I65" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J65" s="41" t="s">
         <v>22</v>
@@ -12294,51 +11996,51 @@
       </c>
       <c r="S65" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T65" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U65" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V65" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W65" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X65" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y65" s="31"/>
       <c r="Z65" s="195"/>
       <c r="AA65" s="197" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="66" spans="1:27">
+    <row r="66" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A66" s="188"/>
       <c r="B66" s="189" t="s">
         <v>85</v>
       </c>
       <c r="C66" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="27"/>
       <c r="E66" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F66" s="29">
         <v>93</v>
       </c>
       <c r="G66" s="29">
         <v>268</v>
       </c>
       <c r="H66" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I66" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J66" s="41" t="s">
         <v>22</v>
@@ -12365,51 +12067,51 @@
       </c>
       <c r="S66" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T66" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U66" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V66" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W66" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X66" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y66" s="31"/>
       <c r="Z66" s="195"/>
       <c r="AA66" s="197" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="67" spans="1:27">
+    <row r="67" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A67" s="188"/>
       <c r="B67" s="189" t="s">
         <v>86</v>
       </c>
       <c r="C67" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D67" s="27"/>
       <c r="E67" s="28" t="s">
         <v>25</v>
       </c>
       <c r="F67" s="29">
         <v>201</v>
       </c>
       <c r="G67" s="29">
         <v>881</v>
       </c>
       <c r="H67" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I67" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J67" s="41" t="s">
         <v>22</v>
@@ -12436,51 +12138,51 @@
       </c>
       <c r="S67" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T67" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U67" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V67" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W67" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X67" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y67" s="31"/>
       <c r="Z67" s="195"/>
       <c r="AA67" s="197" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="68" spans="1:27">
+    <row r="68" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A68" s="188"/>
       <c r="B68" s="189" t="s">
         <v>88</v>
       </c>
       <c r="C68" s="201"/>
       <c r="D68" s="32"/>
       <c r="E68" s="33" t="s">
         <v>25</v>
       </c>
       <c r="F68" s="35">
         <v>38</v>
       </c>
       <c r="G68" s="35">
         <v>39</v>
       </c>
       <c r="H68" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I68" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J68" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K68" s="34" t="s">
@@ -12505,51 +12207,51 @@
       </c>
       <c r="S68" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T68" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U68" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V68" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W68" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X68" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y68" s="37"/>
       <c r="Z68" s="195"/>
       <c r="AA68" s="197" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="69" spans="1:27">
+    <row r="69" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A69" s="183">
         <v>19</v>
       </c>
       <c r="B69" s="194" t="s">
         <v>89</v>
       </c>
       <c r="C69" s="190"/>
       <c r="D69" s="27">
         <v>93664</v>
       </c>
       <c r="E69" s="129">
         <v>711</v>
       </c>
       <c r="F69" s="29">
         <v>23518</v>
       </c>
       <c r="G69" s="29">
         <v>32536</v>
       </c>
       <c r="H69" s="29">
         <v>1227</v>
       </c>
       <c r="I69" s="29">
         <v>3023</v>
       </c>
@@ -12582,51 +12284,51 @@
         <v>25</v>
       </c>
       <c r="T69" s="29">
         <v>2693</v>
       </c>
       <c r="U69" s="29">
         <v>1697</v>
       </c>
       <c r="V69" s="29">
         <v>33</v>
       </c>
       <c r="W69" s="29">
         <v>15874</v>
       </c>
       <c r="X69" s="162">
         <v>7985</v>
       </c>
       <c r="Y69" s="31"/>
       <c r="Z69" s="186">
         <v>19</v>
       </c>
       <c r="AA69" s="187" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="70" spans="1:27">
+    <row r="70" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A70" s="188"/>
       <c r="B70" s="189" t="s">
         <v>90</v>
       </c>
       <c r="C70" s="190"/>
       <c r="D70" s="27"/>
       <c r="E70" s="28"/>
       <c r="F70" s="29">
         <v>17520</v>
       </c>
       <c r="G70" s="29">
         <v>24972</v>
       </c>
       <c r="H70" s="29">
         <v>910</v>
       </c>
       <c r="I70" s="29">
         <v>3018</v>
       </c>
       <c r="J70" s="29">
         <v>5166</v>
       </c>
       <c r="K70" s="29">
         <v>37</v>
       </c>
@@ -12649,51 +12351,51 @@
       </c>
       <c r="S70" s="29">
         <v>24</v>
       </c>
       <c r="T70" s="29">
         <v>2689</v>
       </c>
       <c r="U70" s="29">
         <v>1095</v>
       </c>
       <c r="V70" s="29">
         <v>33</v>
       </c>
       <c r="W70" s="29">
         <v>11606</v>
       </c>
       <c r="X70" s="162">
         <v>5577</v>
       </c>
       <c r="Y70" s="31"/>
       <c r="Z70" s="195"/>
       <c r="AA70" s="197" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="71" spans="1:27">
+    <row r="71" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A71" s="188"/>
       <c r="B71" s="189" t="s">
         <v>91</v>
       </c>
       <c r="C71" s="190"/>
       <c r="D71" s="27"/>
       <c r="E71" s="28"/>
       <c r="F71" s="29">
         <v>4286</v>
       </c>
       <c r="G71" s="29">
         <v>5327</v>
       </c>
       <c r="H71" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I71" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J71" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K71" s="41" t="s">
         <v>22</v>
       </c>
@@ -12716,51 +12418,51 @@
       </c>
       <c r="S71" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T71" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U71" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V71" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W71" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X71" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y71" s="31"/>
       <c r="Z71" s="195"/>
       <c r="AA71" s="197" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="72" spans="1:27">
+    <row r="72" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A72" s="188"/>
       <c r="B72" s="189" t="s">
         <v>92</v>
       </c>
       <c r="C72" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D72" s="27"/>
       <c r="E72" s="28"/>
       <c r="F72" s="29">
         <v>775</v>
       </c>
       <c r="G72" s="29">
         <v>1175</v>
       </c>
       <c r="H72" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I72" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J72" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K72" s="41" t="s">
@@ -12785,51 +12487,51 @@
       </c>
       <c r="S72" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T72" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U72" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V72" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W72" s="29">
         <v>765</v>
       </c>
       <c r="X72" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y72" s="31"/>
       <c r="Z72" s="195"/>
       <c r="AA72" s="197" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="73" spans="1:27">
+    <row r="73" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A73" s="188"/>
       <c r="B73" s="189" t="s">
         <v>93</v>
       </c>
       <c r="C73" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D73" s="27"/>
       <c r="E73" s="28"/>
       <c r="F73" s="29">
         <v>800</v>
       </c>
       <c r="G73" s="29">
         <v>942</v>
       </c>
       <c r="H73" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I73" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J73" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K73" s="41" t="s">
@@ -12854,51 +12556,51 @@
       </c>
       <c r="S73" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T73" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U73" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V73" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W73" s="29">
         <v>2496</v>
       </c>
       <c r="X73" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y73" s="31"/>
       <c r="Z73" s="195"/>
       <c r="AA73" s="197" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="74" spans="1:27">
+    <row r="74" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A74" s="188"/>
       <c r="B74" s="189" t="s">
         <v>94</v>
       </c>
       <c r="C74" s="201"/>
       <c r="D74" s="32"/>
       <c r="E74" s="33"/>
       <c r="F74" s="35">
         <v>137</v>
       </c>
       <c r="G74" s="35">
         <v>120</v>
       </c>
       <c r="H74" s="35">
         <v>317</v>
       </c>
       <c r="I74" s="35">
         <v>5</v>
       </c>
       <c r="J74" s="35">
         <v>2218</v>
       </c>
       <c r="K74" s="34" t="s">
         <v>22</v>
       </c>
@@ -12921,51 +12623,51 @@
       </c>
       <c r="S74" s="35">
         <v>1</v>
       </c>
       <c r="T74" s="35">
         <v>4</v>
       </c>
       <c r="U74" s="35">
         <v>602</v>
       </c>
       <c r="V74" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W74" s="35">
         <v>1007</v>
       </c>
       <c r="X74" s="165">
         <v>2408</v>
       </c>
       <c r="Y74" s="37"/>
       <c r="Z74" s="195"/>
       <c r="AA74" s="197" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="75" spans="1:27">
+    <row r="75" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A75" s="183">
         <v>20</v>
       </c>
       <c r="B75" s="194" t="s">
         <v>95</v>
       </c>
       <c r="C75" s="190"/>
       <c r="D75" s="27">
         <v>9946</v>
       </c>
       <c r="E75" s="28"/>
       <c r="F75" s="29">
         <v>2269</v>
       </c>
       <c r="G75" s="29">
         <v>3972</v>
       </c>
       <c r="H75" s="29">
         <v>122</v>
       </c>
       <c r="I75" s="29">
         <v>8</v>
       </c>
       <c r="J75" s="29">
         <v>788</v>
@@ -12996,51 +12698,51 @@
         <v>2</v>
       </c>
       <c r="T75" s="29">
         <v>8</v>
       </c>
       <c r="U75" s="29">
         <v>248</v>
       </c>
       <c r="V75" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W75" s="29">
         <v>1730</v>
       </c>
       <c r="X75" s="162">
         <v>1001</v>
       </c>
       <c r="Y75" s="31"/>
       <c r="Z75" s="186">
         <v>20</v>
       </c>
       <c r="AA75" s="187" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="76" spans="1:27">
+    <row r="76" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A76" s="188"/>
       <c r="B76" s="189" t="s">
         <v>96</v>
       </c>
       <c r="C76" s="190"/>
       <c r="D76" s="27"/>
       <c r="E76" s="129"/>
       <c r="F76" s="29">
         <v>294</v>
       </c>
       <c r="G76" s="29">
         <v>296</v>
       </c>
       <c r="H76" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I76" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J76" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K76" s="41" t="s">
         <v>22</v>
       </c>
@@ -13063,51 +12765,51 @@
       </c>
       <c r="S76" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T76" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U76" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V76" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W76" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X76" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y76" s="31"/>
       <c r="Z76" s="195"/>
       <c r="AA76" s="197" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="77" spans="1:27">
+    <row r="77" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A77" s="188"/>
       <c r="B77" s="189" t="s">
         <v>97</v>
       </c>
       <c r="C77" s="190"/>
       <c r="D77" s="27"/>
       <c r="E77" s="28"/>
       <c r="F77" s="29">
         <v>719</v>
       </c>
       <c r="G77" s="29">
         <v>1180</v>
       </c>
       <c r="H77" s="29">
         <v>15</v>
       </c>
       <c r="I77" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J77" s="29">
         <v>180</v>
       </c>
       <c r="K77" s="29" t="s">
         <v>22</v>
       </c>
@@ -13130,51 +12832,51 @@
       </c>
       <c r="S77" s="29">
         <v>1</v>
       </c>
       <c r="T77" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U77" s="29">
         <v>76</v>
       </c>
       <c r="V77" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W77" s="29">
         <v>424</v>
       </c>
       <c r="X77" s="162">
         <v>249</v>
       </c>
       <c r="Y77" s="31"/>
       <c r="Z77" s="195"/>
       <c r="AA77" s="197" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="78" spans="1:27">
+    <row r="78" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A78" s="188"/>
       <c r="B78" s="189" t="s">
         <v>98</v>
       </c>
       <c r="C78" s="190"/>
       <c r="D78" s="32"/>
       <c r="E78" s="33"/>
       <c r="F78" s="35">
         <v>1256</v>
       </c>
       <c r="G78" s="35">
         <v>2496</v>
       </c>
       <c r="H78" s="35">
         <v>107</v>
       </c>
       <c r="I78" s="35">
         <v>8</v>
       </c>
       <c r="J78" s="35">
         <v>608</v>
       </c>
       <c r="K78" s="34" t="s">
         <v>22</v>
       </c>
@@ -13197,51 +12899,51 @@
       </c>
       <c r="S78" s="35">
         <v>1</v>
       </c>
       <c r="T78" s="35">
         <v>8</v>
       </c>
       <c r="U78" s="35">
         <v>172</v>
       </c>
       <c r="V78" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W78" s="35">
         <v>1306</v>
       </c>
       <c r="X78" s="165">
         <v>752</v>
       </c>
       <c r="Y78" s="37"/>
       <c r="Z78" s="195"/>
       <c r="AA78" s="197" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="79" spans="1:27">
+    <row r="79" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A79" s="183">
         <v>21</v>
       </c>
       <c r="B79" s="194" t="s">
         <v>99</v>
       </c>
       <c r="C79" s="185"/>
       <c r="D79" s="27">
         <v>145769</v>
       </c>
       <c r="E79" s="129">
         <v>6591</v>
       </c>
       <c r="F79" s="29">
         <v>43711</v>
       </c>
       <c r="G79" s="29">
         <v>83738</v>
       </c>
       <c r="H79" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I79" s="29">
         <v>11729</v>
       </c>
@@ -13274,51 +12976,51 @@
         <v>22</v>
       </c>
       <c r="T79" s="29">
         <v>8900</v>
       </c>
       <c r="U79" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V79" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W79" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X79" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y79" s="31"/>
       <c r="Z79" s="186">
         <v>21</v>
       </c>
       <c r="AA79" s="187" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="80" spans="1:27">
+    <row r="80" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A80" s="188"/>
       <c r="B80" s="189" t="s">
         <v>100</v>
       </c>
       <c r="C80" s="190"/>
       <c r="D80" s="27"/>
       <c r="E80" s="28"/>
       <c r="F80" s="29">
         <v>28467</v>
       </c>
       <c r="G80" s="29">
         <v>59366</v>
       </c>
       <c r="H80" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I80" s="29">
         <v>9536</v>
       </c>
       <c r="J80" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K80" s="41" t="s">
         <v>22</v>
       </c>
@@ -13341,51 +13043,51 @@
       </c>
       <c r="S80" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T80" s="29">
         <v>7244</v>
       </c>
       <c r="U80" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V80" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W80" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X80" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y80" s="31"/>
       <c r="Z80" s="195"/>
       <c r="AA80" s="197" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="81" spans="1:27">
+    <row r="81" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A81" s="188"/>
       <c r="B81" s="189" t="s">
         <v>101</v>
       </c>
       <c r="C81" s="190"/>
       <c r="D81" s="27"/>
       <c r="E81" s="28"/>
       <c r="F81" s="29">
         <v>8921</v>
       </c>
       <c r="G81" s="29">
         <v>13783</v>
       </c>
       <c r="H81" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I81" s="29">
         <v>1037</v>
       </c>
       <c r="J81" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K81" s="41" t="s">
         <v>22</v>
       </c>
@@ -13408,51 +13110,51 @@
       </c>
       <c r="S81" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T81" s="29">
         <v>766</v>
       </c>
       <c r="U81" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V81" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W81" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X81" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y81" s="31"/>
       <c r="Z81" s="195"/>
       <c r="AA81" s="197" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="82" spans="1:27">
+    <row r="82" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A82" s="206"/>
       <c r="B82" s="207" t="s">
         <v>102</v>
       </c>
       <c r="C82" s="201"/>
       <c r="D82" s="32"/>
       <c r="E82" s="33"/>
       <c r="F82" s="35">
         <v>6323</v>
       </c>
       <c r="G82" s="35">
         <v>10589</v>
       </c>
       <c r="H82" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I82" s="35">
         <v>1156</v>
       </c>
       <c r="J82" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K82" s="34" t="s">
         <v>22</v>
       </c>
@@ -13475,51 +13177,51 @@
       </c>
       <c r="S82" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T82" s="35">
         <v>890</v>
       </c>
       <c r="U82" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V82" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W82" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X82" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y82" s="37"/>
       <c r="Z82" s="191"/>
       <c r="AA82" s="192" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="83" spans="1:27">
+    <row r="83" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A83" s="183">
         <v>22</v>
       </c>
       <c r="B83" s="194" t="s">
         <v>103</v>
       </c>
       <c r="C83" s="190"/>
       <c r="D83" s="27">
         <v>5258</v>
       </c>
       <c r="E83" s="28"/>
       <c r="F83" s="29">
         <v>1681</v>
       </c>
       <c r="G83" s="29">
         <v>3577</v>
       </c>
       <c r="H83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J83" s="29" t="s">
         <v>22</v>
@@ -13550,51 +13252,51 @@
         <v>22</v>
       </c>
       <c r="T83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W83" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X83" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y83" s="31"/>
       <c r="Z83" s="195">
         <v>22</v>
       </c>
       <c r="AA83" s="196" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="84" spans="1:27">
+    <row r="84" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A84" s="188"/>
       <c r="B84" s="189" t="s">
         <v>104</v>
       </c>
       <c r="C84" s="190"/>
       <c r="D84" s="27"/>
       <c r="E84" s="28"/>
       <c r="F84" s="29">
         <v>1067</v>
       </c>
       <c r="G84" s="29">
         <v>2147</v>
       </c>
       <c r="H84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J84" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K84" s="41" t="s">
         <v>22</v>
       </c>
@@ -13617,51 +13319,51 @@
       </c>
       <c r="S84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U84" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V84" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W84" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X84" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y84" s="31"/>
       <c r="Z84" s="195"/>
       <c r="AA84" s="197" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="85" spans="1:27">
+    <row r="85" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A85" s="206"/>
       <c r="B85" s="207" t="s">
         <v>105</v>
       </c>
       <c r="C85" s="201"/>
       <c r="D85" s="32"/>
       <c r="E85" s="33"/>
       <c r="F85" s="35">
         <v>614</v>
       </c>
       <c r="G85" s="35">
         <v>1430</v>
       </c>
       <c r="H85" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I85" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J85" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K85" s="34" t="s">
         <v>22</v>
       </c>
@@ -13684,51 +13386,51 @@
       </c>
       <c r="S85" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T85" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U85" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V85" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W85" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X85" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y85" s="37"/>
       <c r="Z85" s="191"/>
       <c r="AA85" s="192" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="86" spans="1:27">
+    <row r="86" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A86" s="183">
         <v>23</v>
       </c>
       <c r="B86" s="194" t="s">
         <v>106</v>
       </c>
       <c r="C86" s="185"/>
       <c r="D86" s="27">
         <v>959600</v>
       </c>
       <c r="E86" s="129">
         <v>29331</v>
       </c>
       <c r="F86" s="29">
         <v>246158</v>
       </c>
       <c r="G86" s="29">
         <v>483504</v>
       </c>
       <c r="H86" s="29">
         <v>3307</v>
       </c>
       <c r="I86" s="29">
         <v>103145</v>
       </c>
@@ -13761,51 +13463,51 @@
         <v>32</v>
       </c>
       <c r="T86" s="29">
         <v>73260</v>
       </c>
       <c r="U86" s="29">
         <v>5363</v>
       </c>
       <c r="V86" s="29">
         <v>25</v>
       </c>
       <c r="W86" s="29">
         <v>39314</v>
       </c>
       <c r="X86" s="162">
         <v>26661</v>
       </c>
       <c r="Y86" s="31"/>
       <c r="Z86" s="186">
         <v>23</v>
       </c>
       <c r="AA86" s="187" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="87" spans="1:27">
+    <row r="87" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A87" s="188"/>
       <c r="B87" s="189" t="s">
         <v>107</v>
       </c>
       <c r="C87" s="190"/>
       <c r="D87" s="27"/>
       <c r="E87" s="28"/>
       <c r="F87" s="29">
         <v>59312</v>
       </c>
       <c r="G87" s="29">
         <v>144209</v>
       </c>
       <c r="H87" s="29">
         <v>1468</v>
       </c>
       <c r="I87" s="29">
         <v>78839</v>
       </c>
       <c r="J87" s="29">
         <v>9104</v>
       </c>
       <c r="K87" s="29">
         <v>16</v>
       </c>
@@ -13828,51 +13530,51 @@
       </c>
       <c r="S87" s="29">
         <v>22</v>
       </c>
       <c r="T87" s="29">
         <v>56207</v>
       </c>
       <c r="U87" s="29">
         <v>2143</v>
       </c>
       <c r="V87" s="29">
         <v>15</v>
       </c>
       <c r="W87" s="29">
         <v>28242</v>
       </c>
       <c r="X87" s="162">
         <v>9784</v>
       </c>
       <c r="Y87" s="31"/>
       <c r="Z87" s="195"/>
       <c r="AA87" s="197" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="88" spans="1:27">
+    <row r="88" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A88" s="188"/>
       <c r="B88" s="189" t="s">
         <v>108</v>
       </c>
       <c r="C88" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D88" s="27"/>
       <c r="E88" s="28"/>
       <c r="F88" s="29">
         <v>1168</v>
       </c>
       <c r="G88" s="29">
         <v>3228</v>
       </c>
       <c r="H88" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I88" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J88" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K88" s="41" t="s">
@@ -13897,51 +13599,51 @@
       </c>
       <c r="S88" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T88" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U88" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V88" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W88" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X88" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y88" s="31"/>
       <c r="Z88" s="195"/>
       <c r="AA88" s="197" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="89" spans="1:27">
+    <row r="89" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A89" s="188"/>
       <c r="B89" s="189" t="s">
         <v>109</v>
       </c>
       <c r="C89" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D89" s="27"/>
       <c r="E89" s="28"/>
       <c r="F89" s="29">
         <v>486</v>
       </c>
       <c r="G89" s="29">
         <v>1242</v>
       </c>
       <c r="H89" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I89" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J89" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K89" s="41" t="s">
@@ -13966,51 +13668,51 @@
       </c>
       <c r="S89" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T89" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U89" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V89" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W89" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X89" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y89" s="31"/>
       <c r="Z89" s="195"/>
       <c r="AA89" s="197" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="90" spans="1:27">
+    <row r="90" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A90" s="188"/>
       <c r="B90" s="189" t="s">
         <v>110</v>
       </c>
       <c r="C90" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D90" s="27"/>
       <c r="E90" s="28"/>
       <c r="F90" s="29">
         <v>58</v>
       </c>
       <c r="G90" s="29">
         <v>86</v>
       </c>
       <c r="H90" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I90" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J90" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K90" s="41" t="s">
@@ -14035,51 +13737,51 @@
       </c>
       <c r="S90" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T90" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U90" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V90" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W90" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X90" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y90" s="31"/>
       <c r="Z90" s="195"/>
       <c r="AA90" s="197" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="91" spans="1:27">
+    <row r="91" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A91" s="188"/>
       <c r="B91" s="189" t="s">
         <v>111</v>
       </c>
       <c r="C91" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D91" s="27"/>
       <c r="E91" s="28"/>
       <c r="F91" s="29">
         <v>591</v>
       </c>
       <c r="G91" s="29">
         <v>586</v>
       </c>
       <c r="H91" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I91" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J91" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K91" s="41" t="s">
@@ -14104,51 +13806,51 @@
       </c>
       <c r="S91" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T91" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U91" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V91" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W91" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X91" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y91" s="31"/>
       <c r="Z91" s="195"/>
       <c r="AA91" s="197" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="92" spans="1:27">
+    <row r="92" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A92" s="188"/>
       <c r="B92" s="189" t="s">
         <v>112</v>
       </c>
       <c r="C92" s="190"/>
       <c r="D92" s="27"/>
       <c r="E92" s="28"/>
       <c r="F92" s="29">
         <v>21590</v>
       </c>
       <c r="G92" s="29">
         <v>42968</v>
       </c>
       <c r="H92" s="29">
         <v>668</v>
       </c>
       <c r="I92" s="29">
         <v>4974</v>
       </c>
       <c r="J92" s="29">
         <v>6089</v>
       </c>
       <c r="K92" s="41" t="s">
         <v>22</v>
       </c>
@@ -14171,51 +13873,51 @@
       </c>
       <c r="S92" s="29">
         <v>6</v>
       </c>
       <c r="T92" s="29">
         <v>3570</v>
       </c>
       <c r="U92" s="29">
         <v>959</v>
       </c>
       <c r="V92" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W92" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X92" s="162">
         <v>6798</v>
       </c>
       <c r="Y92" s="31"/>
       <c r="Z92" s="195"/>
       <c r="AA92" s="197" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="93" spans="1:27">
+    <row r="93" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A93" s="188"/>
       <c r="B93" s="189" t="s">
         <v>113</v>
       </c>
       <c r="C93" s="190"/>
       <c r="D93" s="27"/>
       <c r="E93" s="28"/>
       <c r="F93" s="29">
         <v>1227</v>
       </c>
       <c r="G93" s="29">
         <v>942</v>
       </c>
       <c r="H93" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I93" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J93" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K93" s="41" t="s">
         <v>22</v>
       </c>
@@ -14238,51 +13940,51 @@
       </c>
       <c r="S93" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T93" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U93" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V93" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W93" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X93" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y93" s="31"/>
       <c r="Z93" s="195"/>
       <c r="AA93" s="197" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="94" spans="1:27">
+    <row r="94" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A94" s="188"/>
       <c r="B94" s="189" t="s">
         <v>114</v>
       </c>
       <c r="C94" s="190"/>
       <c r="D94" s="27"/>
       <c r="E94" s="28"/>
       <c r="F94" s="29">
         <v>33388</v>
       </c>
       <c r="G94" s="29">
         <v>69977</v>
       </c>
       <c r="H94" s="29">
         <v>894</v>
       </c>
       <c r="I94" s="29">
         <v>8645</v>
       </c>
       <c r="J94" s="29">
         <v>5267</v>
       </c>
       <c r="K94" s="29">
         <v>11</v>
       </c>
@@ -14305,51 +14007,51 @@
       </c>
       <c r="S94" s="29">
         <v>4</v>
       </c>
       <c r="T94" s="29">
         <v>5560</v>
       </c>
       <c r="U94" s="29">
         <v>1240</v>
       </c>
       <c r="V94" s="29">
         <v>10</v>
       </c>
       <c r="W94" s="29">
         <v>11072</v>
       </c>
       <c r="X94" s="162">
         <v>5284</v>
       </c>
       <c r="Y94" s="31"/>
       <c r="Z94" s="195"/>
       <c r="AA94" s="197" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="95" spans="1:27">
+    <row r="95" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A95" s="188"/>
       <c r="B95" s="189" t="s">
         <v>115</v>
       </c>
       <c r="C95" s="190"/>
       <c r="D95" s="27"/>
       <c r="E95" s="28"/>
       <c r="F95" s="29">
         <v>19430</v>
       </c>
       <c r="G95" s="29">
         <v>28076</v>
       </c>
       <c r="H95" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I95" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J95" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K95" s="41" t="s">
         <v>22</v>
       </c>
@@ -14372,51 +14074,51 @@
       </c>
       <c r="S95" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T95" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U95" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V95" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W95" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X95" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y95" s="31"/>
       <c r="Z95" s="195"/>
       <c r="AA95" s="197" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="96" spans="1:27">
+    <row r="96" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A96" s="188"/>
       <c r="B96" s="189" t="s">
         <v>116</v>
       </c>
       <c r="C96" s="190"/>
       <c r="D96" s="27"/>
       <c r="E96" s="28"/>
       <c r="F96" s="29">
         <v>159</v>
       </c>
       <c r="G96" s="29">
         <v>82</v>
       </c>
       <c r="H96" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I96" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J96" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K96" s="41" t="s">
         <v>22</v>
       </c>
@@ -14439,51 +14141,51 @@
       </c>
       <c r="S96" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T96" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U96" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V96" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W96" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X96" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y96" s="31"/>
       <c r="Z96" s="195"/>
       <c r="AA96" s="197" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="97" spans="1:27">
+    <row r="97" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A97" s="188"/>
       <c r="B97" s="189" t="s">
         <v>117</v>
       </c>
       <c r="C97" s="190"/>
       <c r="D97" s="27"/>
       <c r="E97" s="28"/>
       <c r="F97" s="29">
         <v>6217</v>
       </c>
       <c r="G97" s="29">
         <v>12980</v>
       </c>
       <c r="H97" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I97" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J97" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K97" s="41" t="s">
         <v>22</v>
       </c>
@@ -14506,51 +14208,51 @@
       </c>
       <c r="S97" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T97" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U97" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V97" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W97" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X97" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y97" s="31"/>
       <c r="Z97" s="195"/>
       <c r="AA97" s="197" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="98" spans="1:27">
+    <row r="98" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A98" s="188"/>
       <c r="B98" s="189" t="s">
         <v>118</v>
       </c>
       <c r="C98" s="190"/>
       <c r="D98" s="27"/>
       <c r="E98" s="28"/>
       <c r="F98" s="29">
         <v>680</v>
       </c>
       <c r="G98" s="29">
         <v>1280</v>
       </c>
       <c r="H98" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I98" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J98" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K98" s="41" t="s">
         <v>22</v>
       </c>
@@ -14573,51 +14275,51 @@
       </c>
       <c r="S98" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T98" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U98" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V98" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W98" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X98" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y98" s="31"/>
       <c r="Z98" s="195"/>
       <c r="AA98" s="197" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="99" spans="1:27">
+    <row r="99" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A99" s="188"/>
       <c r="B99" s="189" t="s">
         <v>119</v>
       </c>
       <c r="C99" s="190"/>
       <c r="D99" s="27"/>
       <c r="E99" s="28"/>
       <c r="F99" s="29">
         <v>3912</v>
       </c>
       <c r="G99" s="29">
         <v>4242</v>
       </c>
       <c r="H99" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I99" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J99" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K99" s="41" t="s">
         <v>22</v>
       </c>
@@ -14640,51 +14342,51 @@
       </c>
       <c r="S99" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T99" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U99" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V99" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W99" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X99" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y99" s="31"/>
       <c r="Z99" s="195"/>
       <c r="AA99" s="197" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="100" spans="1:27">
+    <row r="100" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A100" s="188"/>
       <c r="B100" s="189" t="s">
         <v>120</v>
       </c>
       <c r="C100" s="190"/>
       <c r="D100" s="27"/>
       <c r="E100" s="28"/>
       <c r="F100" s="29">
         <v>2523</v>
       </c>
       <c r="G100" s="29">
         <v>2305</v>
       </c>
       <c r="H100" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I100" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J100" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K100" s="41" t="s">
         <v>22</v>
       </c>
@@ -14707,51 +14409,51 @@
       </c>
       <c r="S100" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T100" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U100" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V100" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W100" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X100" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y100" s="31"/>
       <c r="Z100" s="195"/>
       <c r="AA100" s="197" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="101" spans="1:27">
+    <row r="101" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A101" s="188"/>
       <c r="B101" s="189" t="s">
         <v>121</v>
       </c>
       <c r="C101" s="190"/>
       <c r="D101" s="27"/>
       <c r="E101" s="28"/>
       <c r="F101" s="29">
         <v>18735</v>
       </c>
       <c r="G101" s="29">
         <v>36670</v>
       </c>
       <c r="H101" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I101" s="29">
         <v>802</v>
       </c>
       <c r="J101" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K101" s="41" t="s">
         <v>22</v>
       </c>
@@ -14774,51 +14476,51 @@
       </c>
       <c r="S101" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T101" s="29">
         <v>537</v>
       </c>
       <c r="U101" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V101" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W101" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X101" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y101" s="31"/>
       <c r="Z101" s="195"/>
       <c r="AA101" s="197" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="102" spans="1:27">
+    <row r="102" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A102" s="188"/>
       <c r="B102" s="189" t="s">
         <v>122</v>
       </c>
       <c r="C102" s="190"/>
       <c r="D102" s="27"/>
       <c r="E102" s="28"/>
       <c r="F102" s="29">
         <v>14</v>
       </c>
       <c r="G102" s="29">
         <v>6</v>
       </c>
       <c r="H102" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I102" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J102" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K102" s="41" t="s">
         <v>22</v>
       </c>
@@ -14841,51 +14543,51 @@
       </c>
       <c r="S102" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T102" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U102" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V102" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W102" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X102" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y102" s="31"/>
       <c r="Z102" s="195"/>
       <c r="AA102" s="197" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="103" spans="1:27">
+    <row r="103" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A103" s="188"/>
       <c r="B103" s="189" t="s">
         <v>123</v>
       </c>
       <c r="C103" s="190"/>
       <c r="D103" s="27"/>
       <c r="E103" s="28"/>
       <c r="F103" s="29">
         <v>7380</v>
       </c>
       <c r="G103" s="29">
         <v>20969</v>
       </c>
       <c r="H103" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I103" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J103" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K103" s="41" t="s">
         <v>22</v>
       </c>
@@ -14908,51 +14610,51 @@
       </c>
       <c r="S103" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T103" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U103" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V103" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W103" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X103" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y103" s="31"/>
       <c r="Z103" s="195"/>
       <c r="AA103" s="197" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="104" spans="1:27">
+    <row r="104" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A104" s="188"/>
       <c r="B104" s="189" t="s">
         <v>124</v>
       </c>
       <c r="C104" s="190"/>
       <c r="D104" s="27"/>
       <c r="E104" s="28"/>
       <c r="F104" s="29">
         <v>3</v>
       </c>
       <c r="G104" s="29">
         <v>17</v>
       </c>
       <c r="H104" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I104" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J104" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K104" s="41" t="s">
         <v>22</v>
       </c>
@@ -14975,51 +14677,51 @@
       </c>
       <c r="S104" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T104" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U104" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V104" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W104" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X104" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y104" s="31"/>
       <c r="Z104" s="195"/>
       <c r="AA104" s="197" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="105" spans="1:27">
+    <row r="105" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A105" s="188"/>
       <c r="B105" s="189" t="s">
         <v>125</v>
       </c>
       <c r="C105" s="190"/>
       <c r="D105" s="27"/>
       <c r="E105" s="28"/>
       <c r="F105" s="29">
         <v>383</v>
       </c>
       <c r="G105" s="29">
         <v>1794</v>
       </c>
       <c r="H105" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I105" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J105" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K105" s="41" t="s">
         <v>22</v>
       </c>
@@ -15042,51 +14744,51 @@
       </c>
       <c r="S105" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T105" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U105" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V105" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W105" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X105" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y105" s="31"/>
       <c r="Z105" s="195"/>
       <c r="AA105" s="197" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="106" spans="1:27">
+    <row r="106" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A106" s="188"/>
       <c r="B106" s="189" t="s">
         <v>126</v>
       </c>
       <c r="C106" s="190"/>
       <c r="D106" s="27"/>
       <c r="E106" s="28"/>
       <c r="F106" s="29">
         <v>3286</v>
       </c>
       <c r="G106" s="29">
         <v>7071</v>
       </c>
       <c r="H106" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I106" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J106" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K106" s="41" t="s">
         <v>22</v>
       </c>
@@ -15109,51 +14811,51 @@
       </c>
       <c r="S106" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T106" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U106" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V106" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W106" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X106" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y106" s="31"/>
       <c r="Z106" s="195"/>
       <c r="AA106" s="197" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="107" spans="1:27">
+    <row r="107" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A107" s="188"/>
       <c r="B107" s="189" t="s">
         <v>127</v>
       </c>
       <c r="C107" s="190"/>
       <c r="D107" s="27"/>
       <c r="E107" s="28"/>
       <c r="F107" s="29">
         <v>89</v>
       </c>
       <c r="G107" s="29">
         <v>120</v>
       </c>
       <c r="H107" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I107" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J107" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K107" s="41" t="s">
         <v>22</v>
       </c>
@@ -15176,51 +14878,51 @@
       </c>
       <c r="S107" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T107" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U107" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V107" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W107" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X107" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y107" s="31"/>
       <c r="Z107" s="195"/>
       <c r="AA107" s="197" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="108" spans="1:27">
+    <row r="108" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A108" s="188"/>
       <c r="B108" s="189" t="s">
         <v>128</v>
       </c>
       <c r="C108" s="190"/>
       <c r="D108" s="27"/>
       <c r="E108" s="28"/>
       <c r="F108" s="29">
         <v>61</v>
       </c>
       <c r="G108" s="29">
         <v>184</v>
       </c>
       <c r="H108" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I108" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J108" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K108" s="41" t="s">
         <v>22</v>
       </c>
@@ -15243,51 +14945,51 @@
       </c>
       <c r="S108" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T108" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U108" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V108" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W108" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X108" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y108" s="31"/>
       <c r="Z108" s="195"/>
       <c r="AA108" s="197" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="109" spans="1:27">
+    <row r="109" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A109" s="188"/>
       <c r="B109" s="189" t="s">
         <v>129</v>
       </c>
       <c r="C109" s="190"/>
       <c r="D109" s="27"/>
       <c r="E109" s="28"/>
       <c r="F109" s="29">
         <v>58</v>
       </c>
       <c r="G109" s="29">
         <v>166</v>
       </c>
       <c r="H109" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I109" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J109" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K109" s="41" t="s">
         <v>22</v>
       </c>
@@ -15310,51 +15012,51 @@
       </c>
       <c r="S109" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T109" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U109" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V109" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W109" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X109" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y109" s="31"/>
       <c r="Z109" s="195"/>
       <c r="AA109" s="197" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="110" spans="1:27">
+    <row r="110" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A110" s="188"/>
       <c r="B110" s="189" t="s">
         <v>130</v>
       </c>
       <c r="C110" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D110" s="27"/>
       <c r="E110" s="28"/>
       <c r="F110" s="29">
         <v>213</v>
       </c>
       <c r="G110" s="29">
         <v>469</v>
       </c>
       <c r="H110" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I110" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J110" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K110" s="41" t="s">
@@ -15379,51 +15081,51 @@
       </c>
       <c r="S110" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T110" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U110" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V110" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W110" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X110" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y110" s="31"/>
       <c r="Z110" s="195"/>
       <c r="AA110" s="197" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="111" spans="1:27">
+    <row r="111" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A111" s="188"/>
       <c r="B111" s="189" t="s">
         <v>131</v>
       </c>
       <c r="C111" s="190"/>
       <c r="D111" s="27"/>
       <c r="E111" s="28"/>
       <c r="F111" s="29">
         <v>40</v>
       </c>
       <c r="G111" s="29">
         <v>109</v>
       </c>
       <c r="H111" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I111" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J111" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K111" s="41" t="s">
         <v>22</v>
       </c>
@@ -15446,51 +15148,51 @@
       </c>
       <c r="S111" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T111" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U111" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V111" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W111" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X111" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y111" s="31"/>
       <c r="Z111" s="195"/>
       <c r="AA111" s="197" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="112" spans="1:27">
+    <row r="112" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A112" s="188"/>
       <c r="B112" s="189" t="s">
         <v>132</v>
       </c>
       <c r="C112" s="190"/>
       <c r="D112" s="27"/>
       <c r="E112" s="28"/>
       <c r="F112" s="29">
         <v>31509</v>
       </c>
       <c r="G112" s="29">
         <v>45657</v>
       </c>
       <c r="H112" s="29">
         <v>277</v>
       </c>
       <c r="I112" s="29">
         <v>9885</v>
       </c>
       <c r="J112" s="29">
         <v>3473</v>
       </c>
       <c r="K112" s="41" t="s">
         <v>22</v>
       </c>
@@ -15513,51 +15215,51 @@
       </c>
       <c r="S112" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T112" s="29">
         <v>7386</v>
       </c>
       <c r="U112" s="29">
         <v>1021</v>
       </c>
       <c r="V112" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W112" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X112" s="162">
         <v>4795</v>
       </c>
       <c r="Y112" s="31"/>
       <c r="Z112" s="195"/>
       <c r="AA112" s="197" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="113" spans="1:27">
+    <row r="113" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A113" s="188"/>
       <c r="B113" s="189" t="s">
         <v>133</v>
       </c>
       <c r="C113" s="190"/>
       <c r="D113" s="27"/>
       <c r="E113" s="28"/>
       <c r="F113" s="29">
         <v>1157</v>
       </c>
       <c r="G113" s="29">
         <v>819</v>
       </c>
       <c r="H113" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I113" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J113" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K113" s="41" t="s">
         <v>22</v>
       </c>
@@ -15580,51 +15282,51 @@
       </c>
       <c r="S113" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T113" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U113" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V113" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W113" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X113" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y113" s="31"/>
       <c r="Z113" s="195"/>
       <c r="AA113" s="197" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="114" spans="1:27">
+    <row r="114" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A114" s="188"/>
       <c r="B114" s="189" t="s">
         <v>134</v>
       </c>
       <c r="C114" s="190"/>
       <c r="D114" s="27"/>
       <c r="E114" s="28"/>
       <c r="F114" s="29">
         <v>1252</v>
       </c>
       <c r="G114" s="29">
         <v>1595</v>
       </c>
       <c r="H114" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I114" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J114" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K114" s="41" t="s">
         <v>22</v>
       </c>
@@ -15647,51 +15349,51 @@
       </c>
       <c r="S114" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T114" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U114" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V114" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W114" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X114" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y114" s="31"/>
       <c r="Z114" s="195"/>
       <c r="AA114" s="197" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="115" spans="1:27">
+    <row r="115" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A115" s="188"/>
       <c r="B115" s="189" t="s">
         <v>135</v>
       </c>
       <c r="C115" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D115" s="27"/>
       <c r="E115" s="28"/>
       <c r="F115" s="29">
         <v>253</v>
       </c>
       <c r="G115" s="29">
         <v>84</v>
       </c>
       <c r="H115" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I115" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J115" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K115" s="41" t="s">
@@ -15716,51 +15418,51 @@
       </c>
       <c r="S115" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T115" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U115" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V115" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W115" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X115" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y115" s="31"/>
       <c r="Z115" s="195"/>
       <c r="AA115" s="197" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="116" spans="1:27">
+    <row r="116" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A116" s="206"/>
       <c r="B116" s="207" t="s">
         <v>136</v>
       </c>
       <c r="C116" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D116" s="32"/>
       <c r="E116" s="33"/>
       <c r="F116" s="35">
         <v>30984</v>
       </c>
       <c r="G116" s="35">
         <v>55571</v>
       </c>
       <c r="H116" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I116" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J116" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K116" s="34" t="s">
@@ -15785,51 +15487,51 @@
       </c>
       <c r="S116" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T116" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U116" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V116" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W116" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X116" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y116" s="37"/>
       <c r="Z116" s="191"/>
       <c r="AA116" s="192" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="117" spans="1:27">
+    <row r="117" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A117" s="183">
         <v>24</v>
       </c>
       <c r="B117" s="194" t="s">
         <v>137</v>
       </c>
       <c r="C117" s="190"/>
       <c r="D117" s="27">
         <v>29076</v>
       </c>
       <c r="E117" s="129">
         <v>1135</v>
       </c>
       <c r="F117" s="29">
         <v>8790</v>
       </c>
       <c r="G117" s="29">
         <v>19151</v>
       </c>
       <c r="H117" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I117" s="29" t="s">
         <v>22</v>
       </c>
@@ -15862,51 +15564,51 @@
         <v>22</v>
       </c>
       <c r="T117" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U117" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V117" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W117" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X117" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y117" s="31"/>
       <c r="Z117" s="186">
         <v>24</v>
       </c>
       <c r="AA117" s="187" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="118" spans="1:27">
+    <row r="118" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A118" s="188"/>
       <c r="B118" s="189" t="s">
         <v>138</v>
       </c>
       <c r="C118" s="190"/>
       <c r="D118" s="27"/>
       <c r="E118" s="28"/>
       <c r="F118" s="29">
         <v>1404</v>
       </c>
       <c r="G118" s="29">
         <v>3220</v>
       </c>
       <c r="H118" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I118" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J118" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K118" s="41" t="s">
         <v>22</v>
       </c>
@@ -15929,51 +15631,51 @@
       </c>
       <c r="S118" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T118" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U118" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V118" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W118" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X118" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y118" s="31"/>
       <c r="Z118" s="195"/>
       <c r="AA118" s="197" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="119" spans="1:27">
+    <row r="119" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A119" s="188"/>
       <c r="B119" s="189" t="s">
         <v>139</v>
       </c>
       <c r="C119" s="190"/>
       <c r="D119" s="27"/>
       <c r="E119" s="28"/>
       <c r="F119" s="29">
         <v>2304</v>
       </c>
       <c r="G119" s="29">
         <v>5185</v>
       </c>
       <c r="H119" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I119" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J119" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K119" s="41" t="s">
         <v>22</v>
       </c>
@@ -15996,51 +15698,51 @@
       </c>
       <c r="S119" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T119" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U119" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V119" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W119" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X119" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y119" s="31"/>
       <c r="Z119" s="195"/>
       <c r="AA119" s="197" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="120" spans="1:27">
+    <row r="120" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A120" s="188"/>
       <c r="B120" s="189" t="s">
         <v>140</v>
       </c>
       <c r="C120" s="190"/>
       <c r="D120" s="27"/>
       <c r="E120" s="28"/>
       <c r="F120" s="29">
         <v>4905</v>
       </c>
       <c r="G120" s="29">
         <v>10612</v>
       </c>
       <c r="H120" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I120" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J120" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K120" s="41" t="s">
         <v>22</v>
       </c>
@@ -16063,51 +15765,51 @@
       </c>
       <c r="S120" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T120" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U120" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V120" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W120" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X120" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y120" s="31"/>
       <c r="Z120" s="195"/>
       <c r="AA120" s="197" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="121" spans="1:27">
+    <row r="121" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A121" s="188"/>
       <c r="B121" s="189" t="s">
         <v>141</v>
       </c>
       <c r="C121" s="201"/>
       <c r="D121" s="32"/>
       <c r="E121" s="33"/>
       <c r="F121" s="35">
         <v>177</v>
       </c>
       <c r="G121" s="35">
         <v>134</v>
       </c>
       <c r="H121" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I121" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J121" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K121" s="34" t="s">
         <v>22</v>
       </c>
@@ -16130,51 +15832,51 @@
       </c>
       <c r="S121" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T121" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U121" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V121" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W121" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X121" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y121" s="37"/>
       <c r="Z121" s="195"/>
       <c r="AA121" s="192" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="122" spans="1:27">
+    <row r="122" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A122" s="183">
         <v>25</v>
       </c>
       <c r="B122" s="194" t="s">
         <v>142</v>
       </c>
       <c r="C122" s="190"/>
       <c r="D122" s="27">
         <v>8019</v>
       </c>
       <c r="E122" s="129">
         <v>348</v>
       </c>
       <c r="F122" s="29">
         <v>2848</v>
       </c>
       <c r="G122" s="29">
         <v>4823</v>
       </c>
       <c r="H122" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I122" s="29" t="s">
         <v>22</v>
       </c>
@@ -16207,51 +15909,51 @@
         <v>22</v>
       </c>
       <c r="T122" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U122" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V122" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W122" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X122" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y122" s="31"/>
       <c r="Z122" s="186">
         <v>25</v>
       </c>
       <c r="AA122" s="187" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="123" spans="1:27">
+    <row r="123" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A123" s="188"/>
       <c r="B123" s="189" t="s">
         <v>143</v>
       </c>
       <c r="C123" s="190"/>
       <c r="D123" s="27"/>
       <c r="E123" s="28"/>
       <c r="F123" s="29">
         <v>1803</v>
       </c>
       <c r="G123" s="29">
         <v>3448</v>
       </c>
       <c r="H123" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I123" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J123" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K123" s="41" t="s">
         <v>22</v>
       </c>
@@ -16274,51 +15976,51 @@
       </c>
       <c r="S123" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T123" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U123" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V123" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W123" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X123" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y123" s="31"/>
       <c r="Z123" s="195"/>
       <c r="AA123" s="197" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="124" spans="1:27">
+    <row r="124" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A124" s="188"/>
       <c r="B124" s="189" t="s">
         <v>144</v>
       </c>
       <c r="C124" s="201"/>
       <c r="D124" s="32"/>
       <c r="E124" s="33"/>
       <c r="F124" s="35">
         <v>1045</v>
       </c>
       <c r="G124" s="35">
         <v>1375</v>
       </c>
       <c r="H124" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I124" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J124" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K124" s="34" t="s">
         <v>22</v>
       </c>
@@ -16341,51 +16043,51 @@
       </c>
       <c r="S124" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T124" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U124" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V124" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W124" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X124" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y124" s="37"/>
       <c r="Z124" s="195"/>
       <c r="AA124" s="197" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="125" spans="1:27">
+    <row r="125" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A125" s="183">
         <v>26</v>
       </c>
       <c r="B125" s="194" t="s">
         <v>145</v>
       </c>
       <c r="C125" s="190"/>
       <c r="D125" s="27">
         <v>168387</v>
       </c>
       <c r="E125" s="129">
         <v>2604</v>
       </c>
       <c r="F125" s="29">
         <v>26885</v>
       </c>
       <c r="G125" s="29">
         <v>61163</v>
       </c>
       <c r="H125" s="29">
         <v>2680</v>
       </c>
       <c r="I125" s="29">
         <v>22</v>
       </c>
@@ -16418,51 +16120,51 @@
         <v>39</v>
       </c>
       <c r="T125" s="29">
         <v>19</v>
       </c>
       <c r="U125" s="29">
         <v>3696</v>
       </c>
       <c r="V125" s="29">
         <v>12</v>
       </c>
       <c r="W125" s="29">
         <v>31828</v>
       </c>
       <c r="X125" s="162">
         <v>20995</v>
       </c>
       <c r="Y125" s="31"/>
       <c r="Z125" s="186">
         <v>26</v>
       </c>
       <c r="AA125" s="187" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="126" spans="1:27">
+    <row r="126" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A126" s="206"/>
       <c r="B126" s="207" t="s">
         <v>146</v>
       </c>
       <c r="C126" s="201"/>
       <c r="D126" s="32"/>
       <c r="E126" s="33"/>
       <c r="F126" s="35">
         <v>26885</v>
       </c>
       <c r="G126" s="35">
         <v>61163</v>
       </c>
       <c r="H126" s="35">
         <v>2680</v>
       </c>
       <c r="I126" s="35">
         <v>22</v>
       </c>
       <c r="J126" s="35">
         <v>18225</v>
       </c>
       <c r="K126" s="35">
         <v>12</v>
       </c>
@@ -16485,51 +16187,51 @@
       </c>
       <c r="S126" s="35">
         <v>39</v>
       </c>
       <c r="T126" s="35">
         <v>19</v>
       </c>
       <c r="U126" s="35">
         <v>3696</v>
       </c>
       <c r="V126" s="35">
         <v>12</v>
       </c>
       <c r="W126" s="35">
         <v>31828</v>
       </c>
       <c r="X126" s="165">
         <v>20995</v>
       </c>
       <c r="Y126" s="37"/>
       <c r="Z126" s="191"/>
       <c r="AA126" s="192" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="127" spans="1:27">
+    <row r="127" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A127" s="183">
         <v>27</v>
       </c>
       <c r="B127" s="194" t="s">
         <v>147</v>
       </c>
       <c r="C127" s="190"/>
       <c r="D127" s="27">
         <v>150500</v>
       </c>
       <c r="E127" s="28"/>
       <c r="F127" s="29">
         <v>50490</v>
       </c>
       <c r="G127" s="29">
         <v>66416</v>
       </c>
       <c r="H127" s="29">
         <v>1888</v>
       </c>
       <c r="I127" s="29">
         <v>21</v>
       </c>
       <c r="J127" s="29">
         <v>7889</v>
@@ -16560,51 +16262,51 @@
         <v>25</v>
       </c>
       <c r="T127" s="29">
         <v>10</v>
       </c>
       <c r="U127" s="29">
         <v>1839</v>
       </c>
       <c r="V127" s="29">
         <v>14</v>
       </c>
       <c r="W127" s="29">
         <v>12262</v>
       </c>
       <c r="X127" s="162">
         <v>9457</v>
       </c>
       <c r="Y127" s="31"/>
       <c r="Z127" s="186">
         <v>27</v>
       </c>
       <c r="AA127" s="187" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="128" spans="1:27">
+    <row r="128" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A128" s="188"/>
       <c r="B128" s="189" t="s">
         <v>148</v>
       </c>
       <c r="C128" s="190"/>
       <c r="D128" s="27"/>
       <c r="E128" s="28"/>
       <c r="F128" s="29">
         <v>12640</v>
       </c>
       <c r="G128" s="29">
         <v>16275</v>
       </c>
       <c r="H128" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I128" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J128" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K128" s="41" t="s">
         <v>22</v>
       </c>
@@ -16627,51 +16329,51 @@
       </c>
       <c r="S128" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T128" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U128" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V128" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W128" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X128" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y128" s="31"/>
       <c r="Z128" s="195"/>
       <c r="AA128" s="197" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="129" spans="1:27">
+    <row r="129" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A129" s="188"/>
       <c r="B129" s="189" t="s">
         <v>149</v>
       </c>
       <c r="C129" s="190"/>
       <c r="D129" s="27"/>
       <c r="E129" s="28"/>
       <c r="F129" s="29">
         <v>34418</v>
       </c>
       <c r="G129" s="29">
         <v>45356</v>
       </c>
       <c r="H129" s="29">
         <v>1888</v>
       </c>
       <c r="I129" s="29">
         <v>21</v>
       </c>
       <c r="J129" s="29">
         <v>7889</v>
       </c>
       <c r="K129" s="29">
         <v>14</v>
       </c>
@@ -16694,51 +16396,51 @@
       </c>
       <c r="S129" s="29">
         <v>25</v>
       </c>
       <c r="T129" s="29">
         <v>10</v>
       </c>
       <c r="U129" s="29">
         <v>1839</v>
       </c>
       <c r="V129" s="29">
         <v>14</v>
       </c>
       <c r="W129" s="29">
         <v>12262</v>
       </c>
       <c r="X129" s="162">
         <v>9457</v>
       </c>
       <c r="Y129" s="31"/>
       <c r="Z129" s="195"/>
       <c r="AA129" s="197" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="130" spans="1:27">
+    <row r="130" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A130" s="188"/>
       <c r="B130" s="189" t="s">
         <v>150</v>
       </c>
       <c r="C130" s="190"/>
       <c r="D130" s="27"/>
       <c r="E130" s="28"/>
       <c r="F130" s="29">
         <v>3205</v>
       </c>
       <c r="G130" s="29">
         <v>4506</v>
       </c>
       <c r="H130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J130" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K130" s="41" t="s">
         <v>22</v>
       </c>
@@ -16761,51 +16463,51 @@
       </c>
       <c r="S130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U130" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V130" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W130" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X130" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y130" s="31"/>
       <c r="Z130" s="195"/>
       <c r="AA130" s="197" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="131" spans="1:27">
+    <row r="131" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A131" s="188"/>
       <c r="B131" s="189" t="s">
         <v>151</v>
       </c>
       <c r="C131" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D131" s="32"/>
       <c r="E131" s="130"/>
       <c r="F131" s="35">
         <v>227</v>
       </c>
       <c r="G131" s="35">
         <v>279</v>
       </c>
       <c r="H131" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I131" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J131" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K131" s="34" t="s">
@@ -16830,51 +16532,51 @@
       </c>
       <c r="S131" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T131" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U131" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V131" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W131" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X131" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y131" s="37"/>
       <c r="Z131" s="195"/>
       <c r="AA131" s="197" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="132" spans="1:27">
+    <row r="132" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A132" s="183">
         <v>28</v>
       </c>
       <c r="B132" s="194" t="s">
         <v>152</v>
       </c>
       <c r="C132" s="190"/>
       <c r="D132" s="27">
         <v>125271</v>
       </c>
       <c r="E132" s="28"/>
       <c r="F132" s="29">
         <v>68361</v>
       </c>
       <c r="G132" s="29">
         <v>48228</v>
       </c>
       <c r="H132" s="29">
         <v>473</v>
       </c>
       <c r="I132" s="29">
         <v>24</v>
       </c>
       <c r="J132" s="29">
         <v>2638</v>
@@ -16905,51 +16607,51 @@
         <v>15</v>
       </c>
       <c r="T132" s="29">
         <v>14</v>
       </c>
       <c r="U132" s="29">
         <v>764</v>
       </c>
       <c r="V132" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W132" s="29">
         <v>1056</v>
       </c>
       <c r="X132" s="162">
         <v>3977</v>
       </c>
       <c r="Y132" s="31"/>
       <c r="Z132" s="186">
         <v>28</v>
       </c>
       <c r="AA132" s="187" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="133" spans="1:27">
+    <row r="133" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A133" s="188"/>
       <c r="B133" s="189" t="s">
         <v>153</v>
       </c>
       <c r="C133" s="190"/>
       <c r="D133" s="27"/>
       <c r="E133" s="28"/>
       <c r="F133" s="29">
         <v>53753</v>
       </c>
       <c r="G133" s="29">
         <v>40912</v>
       </c>
       <c r="H133" s="29">
         <v>127</v>
       </c>
       <c r="I133" s="29">
         <v>21</v>
       </c>
       <c r="J133" s="29">
         <v>1251</v>
       </c>
       <c r="K133" s="41" t="s">
         <v>22</v>
       </c>
@@ -16972,51 +16674,51 @@
       </c>
       <c r="S133" s="29">
         <v>3</v>
       </c>
       <c r="T133" s="29">
         <v>11</v>
       </c>
       <c r="U133" s="29">
         <v>354</v>
       </c>
       <c r="V133" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W133" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X133" s="162">
         <v>2360</v>
       </c>
       <c r="Y133" s="31"/>
       <c r="Z133" s="195"/>
       <c r="AA133" s="197" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="134" spans="1:27">
+    <row r="134" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A134" s="188"/>
       <c r="B134" s="189" t="s">
         <v>154</v>
       </c>
       <c r="C134" s="201"/>
       <c r="D134" s="32"/>
       <c r="E134" s="33"/>
       <c r="F134" s="35">
         <v>14608</v>
       </c>
       <c r="G134" s="35">
         <v>7316</v>
       </c>
       <c r="H134" s="35">
         <v>346</v>
       </c>
       <c r="I134" s="35">
         <v>3</v>
       </c>
       <c r="J134" s="35">
         <v>1387</v>
       </c>
       <c r="K134" s="34" t="s">
         <v>22</v>
       </c>
@@ -17039,51 +16741,51 @@
       </c>
       <c r="S134" s="35">
         <v>12</v>
       </c>
       <c r="T134" s="35">
         <v>3</v>
       </c>
       <c r="U134" s="35">
         <v>410</v>
       </c>
       <c r="V134" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W134" s="35">
         <v>1056</v>
       </c>
       <c r="X134" s="165">
         <v>1617</v>
       </c>
       <c r="Y134" s="37"/>
       <c r="Z134" s="191"/>
       <c r="AA134" s="197" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="135" spans="1:27">
+    <row r="135" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A135" s="183">
         <v>29</v>
       </c>
       <c r="B135" s="194" t="s">
         <v>155</v>
       </c>
       <c r="C135" s="190"/>
       <c r="D135" s="27">
         <v>133022</v>
       </c>
       <c r="E135" s="129">
         <v>2697</v>
       </c>
       <c r="F135" s="29">
         <v>36382</v>
       </c>
       <c r="G135" s="29">
         <v>70818</v>
       </c>
       <c r="H135" s="29">
         <v>1410</v>
       </c>
       <c r="I135" s="29">
         <v>743</v>
       </c>
@@ -17116,51 +16818,51 @@
         <v>30</v>
       </c>
       <c r="T135" s="29">
         <v>618</v>
       </c>
       <c r="U135" s="29">
         <v>1667</v>
       </c>
       <c r="V135" s="29">
         <v>6</v>
       </c>
       <c r="W135" s="29">
         <v>6182</v>
       </c>
       <c r="X135" s="162">
         <v>7681</v>
       </c>
       <c r="Y135" s="31"/>
       <c r="Z135" s="195">
         <v>29</v>
       </c>
       <c r="AA135" s="187" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="136" spans="1:27">
+    <row r="136" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A136" s="188"/>
       <c r="B136" s="189" t="s">
         <v>157</v>
       </c>
       <c r="C136" s="190"/>
       <c r="D136" s="27"/>
       <c r="E136" s="28"/>
       <c r="F136" s="29">
         <v>17720</v>
       </c>
       <c r="G136" s="29">
         <v>37663</v>
       </c>
       <c r="H136" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I136" s="29">
         <v>561</v>
       </c>
       <c r="J136" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K136" s="41" t="s">
         <v>22</v>
       </c>
@@ -17183,51 +16885,51 @@
       </c>
       <c r="S136" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T136" s="29">
         <v>477</v>
       </c>
       <c r="U136" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V136" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W136" s="41" t="s">
         <v>23</v>
       </c>
       <c r="X136" s="164" t="s">
         <v>23</v>
       </c>
       <c r="Y136" s="31"/>
       <c r="Z136" s="195"/>
       <c r="AA136" s="197" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="137" spans="1:27">
+    <row r="137" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A137" s="188"/>
       <c r="B137" s="189" t="s">
         <v>158</v>
       </c>
       <c r="C137" s="190"/>
       <c r="D137" s="27"/>
       <c r="E137" s="28"/>
       <c r="F137" s="29">
         <v>7168</v>
       </c>
       <c r="G137" s="29">
         <v>10785</v>
       </c>
       <c r="H137" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I137" s="29">
         <v>146</v>
       </c>
       <c r="J137" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K137" s="41" t="s">
         <v>22</v>
       </c>
@@ -17250,51 +16952,51 @@
       </c>
       <c r="S137" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T137" s="29">
         <v>118</v>
       </c>
       <c r="U137" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V137" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W137" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X137" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y137" s="31"/>
       <c r="Z137" s="195"/>
       <c r="AA137" s="197" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="138" spans="1:27">
+    <row r="138" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A138" s="188"/>
       <c r="B138" s="189" t="s">
         <v>159</v>
       </c>
       <c r="C138" s="190"/>
       <c r="D138" s="27"/>
       <c r="E138" s="28"/>
       <c r="F138" s="29">
         <v>7791</v>
       </c>
       <c r="G138" s="29">
         <v>15033</v>
       </c>
       <c r="H138" s="29">
         <v>1410</v>
       </c>
       <c r="I138" s="29">
         <v>36</v>
       </c>
       <c r="J138" s="29">
         <v>6135</v>
       </c>
       <c r="K138" s="29">
         <v>7</v>
       </c>
@@ -17317,51 +17019,51 @@
       </c>
       <c r="S138" s="29">
         <v>30</v>
       </c>
       <c r="T138" s="29">
         <v>23</v>
       </c>
       <c r="U138" s="29">
         <v>1667</v>
       </c>
       <c r="V138" s="29">
         <v>6</v>
       </c>
       <c r="W138" s="29">
         <v>6182</v>
       </c>
       <c r="X138" s="162">
         <v>7681</v>
       </c>
       <c r="Y138" s="31"/>
       <c r="Z138" s="195"/>
       <c r="AA138" s="197" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="139" spans="1:27">
+    <row r="139" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A139" s="188"/>
       <c r="B139" s="189" t="s">
         <v>160</v>
       </c>
       <c r="C139" s="201"/>
       <c r="D139" s="32"/>
       <c r="E139" s="33"/>
       <c r="F139" s="35">
         <v>3703</v>
       </c>
       <c r="G139" s="35">
         <v>7337</v>
       </c>
       <c r="H139" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I139" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J139" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K139" s="34" t="s">
         <v>22</v>
       </c>
@@ -17384,51 +17086,51 @@
       </c>
       <c r="S139" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T139" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U139" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V139" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W139" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X139" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y139" s="37"/>
       <c r="Z139" s="195"/>
       <c r="AA139" s="197" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="140" spans="1:27">
+    <row r="140" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A140" s="183">
         <v>30</v>
       </c>
       <c r="B140" s="194" t="s">
         <v>161</v>
       </c>
       <c r="C140" s="190"/>
       <c r="D140" s="27">
         <v>65068</v>
       </c>
       <c r="E140" s="129">
         <v>1258</v>
       </c>
       <c r="F140" s="29">
         <v>11673</v>
       </c>
       <c r="G140" s="29">
         <v>31729</v>
       </c>
       <c r="H140" s="29">
         <v>945</v>
       </c>
       <c r="I140" s="29">
         <v>1482</v>
       </c>
@@ -17461,51 +17163,51 @@
         <v>4</v>
       </c>
       <c r="T140" s="29">
         <v>1235</v>
       </c>
       <c r="U140" s="29">
         <v>1259</v>
       </c>
       <c r="V140" s="29">
         <v>8</v>
       </c>
       <c r="W140" s="29">
         <v>6761</v>
       </c>
       <c r="X140" s="162">
         <v>5827</v>
       </c>
       <c r="Y140" s="31"/>
       <c r="Z140" s="186">
         <v>30</v>
       </c>
       <c r="AA140" s="187" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="141" spans="1:27">
+    <row r="141" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A141" s="188"/>
       <c r="B141" s="189" t="s">
         <v>162</v>
       </c>
       <c r="C141" s="190"/>
       <c r="D141" s="27"/>
       <c r="E141" s="28"/>
       <c r="F141" s="29">
         <v>10078</v>
       </c>
       <c r="G141" s="29">
         <v>29447</v>
       </c>
       <c r="H141" s="29">
         <v>697</v>
       </c>
       <c r="I141" s="29">
         <v>1469</v>
       </c>
       <c r="J141" s="29">
         <v>3938</v>
       </c>
       <c r="K141" s="29">
         <v>6</v>
       </c>
@@ -17528,51 +17230,51 @@
       </c>
       <c r="S141" s="29">
         <v>3</v>
       </c>
       <c r="T141" s="29">
         <v>1233</v>
       </c>
       <c r="U141" s="29">
         <v>1022</v>
       </c>
       <c r="V141" s="29">
         <v>6</v>
       </c>
       <c r="W141" s="29">
         <v>5280</v>
       </c>
       <c r="X141" s="162">
         <v>4765</v>
       </c>
       <c r="Y141" s="31"/>
       <c r="Z141" s="195"/>
       <c r="AA141" s="197" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="142" spans="1:27">
+    <row r="142" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A142" s="206"/>
       <c r="B142" s="207" t="s">
         <v>163</v>
       </c>
       <c r="C142" s="201"/>
       <c r="D142" s="32"/>
       <c r="E142" s="33"/>
       <c r="F142" s="35">
         <v>1595</v>
       </c>
       <c r="G142" s="35">
         <v>2282</v>
       </c>
       <c r="H142" s="35">
         <v>248</v>
       </c>
       <c r="I142" s="35">
         <v>13</v>
       </c>
       <c r="J142" s="35">
         <v>873</v>
       </c>
       <c r="K142" s="35">
         <v>5</v>
       </c>
@@ -17595,51 +17297,51 @@
       </c>
       <c r="S142" s="35">
         <v>1</v>
       </c>
       <c r="T142" s="35">
         <v>2</v>
       </c>
       <c r="U142" s="35">
         <v>237</v>
       </c>
       <c r="V142" s="35">
         <v>2</v>
       </c>
       <c r="W142" s="35">
         <v>1481</v>
       </c>
       <c r="X142" s="165">
         <v>1062</v>
       </c>
       <c r="Y142" s="37"/>
       <c r="Z142" s="191"/>
       <c r="AA142" s="192" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="143" spans="1:27">
+    <row r="143" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A143" s="183">
         <v>31</v>
       </c>
       <c r="B143" s="194" t="s">
         <v>164</v>
       </c>
       <c r="C143" s="190"/>
       <c r="D143" s="27">
         <v>7735</v>
       </c>
       <c r="E143" s="28"/>
       <c r="F143" s="29">
         <v>1017</v>
       </c>
       <c r="G143" s="29">
         <v>3928</v>
       </c>
       <c r="H143" s="29">
         <v>118</v>
       </c>
       <c r="I143" s="29">
         <v>3</v>
       </c>
       <c r="J143" s="29">
         <v>725</v>
@@ -17670,51 +17372,51 @@
         <v>8</v>
       </c>
       <c r="T143" s="29">
         <v>1</v>
       </c>
       <c r="U143" s="29">
         <v>179</v>
       </c>
       <c r="V143" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W143" s="29">
         <v>920</v>
       </c>
       <c r="X143" s="162">
         <v>906</v>
       </c>
       <c r="Y143" s="31"/>
       <c r="Z143" s="186">
         <v>31</v>
       </c>
       <c r="AA143" s="187" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="144" spans="1:27">
+    <row r="144" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A144" s="206"/>
       <c r="B144" s="207" t="s">
         <v>165</v>
       </c>
       <c r="C144" s="201"/>
       <c r="D144" s="32"/>
       <c r="E144" s="33"/>
       <c r="F144" s="35">
         <v>1017</v>
       </c>
       <c r="G144" s="35">
         <v>3928</v>
       </c>
       <c r="H144" s="35">
         <v>118</v>
       </c>
       <c r="I144" s="35">
         <v>3</v>
       </c>
       <c r="J144" s="35">
         <v>725</v>
       </c>
       <c r="K144" s="34" t="s">
         <v>22</v>
       </c>
@@ -17737,176 +17439,176 @@
       </c>
       <c r="S144" s="35">
         <v>8</v>
       </c>
       <c r="T144" s="35">
         <v>1</v>
       </c>
       <c r="U144" s="35">
         <v>179</v>
       </c>
       <c r="V144" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W144" s="35">
         <v>920</v>
       </c>
       <c r="X144" s="165">
         <v>906</v>
       </c>
       <c r="Y144" s="37"/>
       <c r="Z144" s="191"/>
       <c r="AA144" s="192" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="145" spans="1:27">
+    <row r="145" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A145" s="183">
         <v>32</v>
       </c>
       <c r="B145" s="194" t="s">
         <v>166</v>
       </c>
       <c r="C145" s="185"/>
       <c r="D145" s="58">
         <v>3562</v>
       </c>
       <c r="E145" s="47"/>
       <c r="F145" s="49"/>
       <c r="G145" s="49"/>
       <c r="H145" s="49"/>
       <c r="I145" s="49"/>
       <c r="J145" s="49"/>
       <c r="K145" s="49" t="s">
         <v>22</v>
       </c>
       <c r="L145" s="49"/>
       <c r="M145" s="118"/>
       <c r="N145" s="147">
         <v>3562</v>
       </c>
       <c r="O145" s="27">
         <v>1715</v>
       </c>
       <c r="P145" s="48"/>
       <c r="Q145" s="49"/>
       <c r="R145" s="49"/>
       <c r="S145" s="49"/>
       <c r="T145" s="49"/>
       <c r="U145" s="49"/>
       <c r="V145" s="49"/>
       <c r="W145" s="49"/>
       <c r="X145" s="49"/>
       <c r="Y145" s="123">
         <v>1715</v>
       </c>
       <c r="Z145" s="186">
         <v>32</v>
       </c>
       <c r="AA145" s="187" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="146" spans="1:27">
+    <row r="146" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A146" s="188"/>
       <c r="B146" s="189" t="s">
         <v>167</v>
       </c>
       <c r="C146" s="190"/>
       <c r="D146" s="27"/>
       <c r="E146" s="49"/>
       <c r="F146" s="49"/>
       <c r="G146" s="49"/>
       <c r="H146" s="49"/>
       <c r="I146" s="49"/>
       <c r="J146" s="49"/>
       <c r="K146" s="49" t="s">
         <v>22</v>
       </c>
       <c r="L146" s="49"/>
       <c r="M146" s="118"/>
       <c r="N146" s="148">
         <v>2353</v>
       </c>
       <c r="O146" s="27"/>
       <c r="P146" s="48"/>
       <c r="Q146" s="49"/>
       <c r="R146" s="49"/>
       <c r="S146" s="49"/>
       <c r="T146" s="49"/>
       <c r="U146" s="49"/>
       <c r="V146" s="49"/>
       <c r="W146" s="49"/>
       <c r="X146" s="49"/>
       <c r="Y146" s="149">
         <v>1049</v>
       </c>
       <c r="Z146" s="195"/>
       <c r="AA146" s="197" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="147" spans="1:27">
+    <row r="147" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A147" s="188"/>
       <c r="B147" s="189" t="s">
         <v>168</v>
       </c>
       <c r="C147" s="190"/>
       <c r="D147" s="32"/>
       <c r="E147" s="51"/>
       <c r="F147" s="51"/>
       <c r="G147" s="51"/>
       <c r="H147" s="51"/>
       <c r="I147" s="51"/>
       <c r="J147" s="51"/>
       <c r="K147" s="51" t="s">
         <v>22</v>
       </c>
       <c r="L147" s="51"/>
       <c r="M147" s="119"/>
       <c r="N147" s="150">
         <v>1209</v>
       </c>
       <c r="O147" s="32"/>
       <c r="P147" s="50"/>
       <c r="Q147" s="51"/>
       <c r="R147" s="51"/>
       <c r="S147" s="51"/>
       <c r="T147" s="51"/>
       <c r="U147" s="51"/>
       <c r="V147" s="51"/>
       <c r="W147" s="51"/>
       <c r="X147" s="51"/>
       <c r="Y147" s="150">
         <v>666</v>
       </c>
       <c r="Z147" s="195"/>
       <c r="AA147" s="197" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="148" spans="1:27">
+    <row r="148" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A148" s="183">
         <v>33</v>
       </c>
       <c r="B148" s="194" t="s">
         <v>169</v>
       </c>
       <c r="C148" s="185"/>
       <c r="D148" s="58">
         <v>18101</v>
       </c>
       <c r="E148" s="28"/>
       <c r="F148" s="29">
         <v>6310</v>
       </c>
       <c r="G148" s="29">
         <v>11791</v>
       </c>
       <c r="H148" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I148" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J148" s="41" t="s">
         <v>22</v>
@@ -17937,51 +17639,51 @@
         <v>22</v>
       </c>
       <c r="T148" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U148" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V148" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W148" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X148" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y148" s="40"/>
       <c r="Z148" s="186">
         <v>33</v>
       </c>
       <c r="AA148" s="187" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="149" spans="1:27">
+    <row r="149" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A149" s="188"/>
       <c r="B149" s="189" t="s">
         <v>170</v>
       </c>
       <c r="C149" s="190"/>
       <c r="D149" s="27"/>
       <c r="E149" s="129"/>
       <c r="F149" s="29">
         <v>4030</v>
       </c>
       <c r="G149" s="29">
         <v>7800</v>
       </c>
       <c r="H149" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I149" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J149" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K149" s="41" t="s">
         <v>22</v>
       </c>
@@ -18004,51 +17706,51 @@
       </c>
       <c r="S149" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T149" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U149" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V149" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W149" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X149" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y149" s="31"/>
       <c r="Z149" s="195"/>
       <c r="AA149" s="197" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="150" spans="1:27">
+    <row r="150" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A150" s="188"/>
       <c r="B150" s="189" t="s">
         <v>171</v>
       </c>
       <c r="C150" s="201"/>
       <c r="D150" s="32"/>
       <c r="E150" s="33"/>
       <c r="F150" s="35">
         <v>2280</v>
       </c>
       <c r="G150" s="35">
         <v>3991</v>
       </c>
       <c r="H150" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I150" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J150" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K150" s="34" t="s">
         <v>22</v>
       </c>
@@ -18071,51 +17773,51 @@
       </c>
       <c r="S150" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T150" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U150" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V150" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W150" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X150" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y150" s="37"/>
       <c r="Z150" s="195"/>
       <c r="AA150" s="197" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="151" spans="1:27">
+    <row r="151" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A151" s="183">
         <v>34</v>
       </c>
       <c r="B151" s="194" t="s">
         <v>172</v>
       </c>
       <c r="C151" s="190"/>
       <c r="D151" s="27">
         <v>5636</v>
       </c>
       <c r="E151" s="28"/>
       <c r="F151" s="29">
         <v>1171</v>
       </c>
       <c r="G151" s="29">
         <v>4465</v>
       </c>
       <c r="H151" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I151" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J151" s="29" t="s">
         <v>22</v>
@@ -18146,51 +17848,51 @@
         <v>22</v>
       </c>
       <c r="T151" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U151" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V151" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W151" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X151" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y151" s="31"/>
       <c r="Z151" s="186">
         <v>34</v>
       </c>
       <c r="AA151" s="187" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="152" spans="1:27">
+    <row r="152" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A152" s="188"/>
       <c r="B152" s="189" t="s">
         <v>173</v>
       </c>
       <c r="C152" s="201"/>
       <c r="D152" s="32"/>
       <c r="E152" s="53"/>
       <c r="F152" s="35">
         <v>1171</v>
       </c>
       <c r="G152" s="35">
         <v>4465</v>
       </c>
       <c r="H152" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I152" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J152" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K152" s="34" t="s">
         <v>22</v>
       </c>
@@ -18213,51 +17915,51 @@
       </c>
       <c r="S152" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T152" s="34" t="s">
         <v>22</v>
       </c>
       <c r="U152" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V152" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W152" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X152" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y152" s="37"/>
       <c r="Z152" s="195"/>
       <c r="AA152" s="197" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="153" spans="1:27">
+    <row r="153" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A153" s="183">
         <v>35</v>
       </c>
       <c r="B153" s="194" t="s">
         <v>174</v>
       </c>
       <c r="C153" s="190"/>
       <c r="D153" s="27">
         <v>454073</v>
       </c>
       <c r="E153" s="129">
         <v>16791</v>
       </c>
       <c r="F153" s="29">
         <v>142804</v>
       </c>
       <c r="G153" s="29">
         <v>271170</v>
       </c>
       <c r="H153" s="29">
         <v>793</v>
       </c>
       <c r="I153" s="29">
         <v>3229</v>
       </c>
@@ -18290,51 +17992,51 @@
         <v>13</v>
       </c>
       <c r="T153" s="29">
         <v>1912</v>
       </c>
       <c r="U153" s="29">
         <v>636</v>
       </c>
       <c r="V153" s="29">
         <v>9</v>
       </c>
       <c r="W153" s="29">
         <v>6724</v>
       </c>
       <c r="X153" s="162">
         <v>6067</v>
       </c>
       <c r="Y153" s="31"/>
       <c r="Z153" s="186">
         <v>35</v>
       </c>
       <c r="AA153" s="187" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="154" spans="1:27">
+    <row r="154" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A154" s="188"/>
       <c r="B154" s="189" t="s">
         <v>175</v>
       </c>
       <c r="C154" s="190"/>
       <c r="D154" s="27"/>
       <c r="E154" s="129"/>
       <c r="F154" s="29">
         <v>35106</v>
       </c>
       <c r="G154" s="29">
         <v>70190</v>
       </c>
       <c r="H154" s="29">
         <v>134</v>
       </c>
       <c r="I154" s="29">
         <v>1</v>
       </c>
       <c r="J154" s="29">
         <v>696</v>
       </c>
       <c r="K154" s="41" t="s">
         <v>22</v>
       </c>
@@ -18357,51 +18059,51 @@
       </c>
       <c r="S154" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T154" s="29">
         <v>1</v>
       </c>
       <c r="U154" s="29">
         <v>95</v>
       </c>
       <c r="V154" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W154" s="29">
         <v>1011</v>
       </c>
       <c r="X154" s="162">
         <v>701</v>
       </c>
       <c r="Y154" s="31"/>
       <c r="Z154" s="195"/>
       <c r="AA154" s="197" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="155" spans="1:27">
+    <row r="155" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A155" s="188"/>
       <c r="B155" s="189" t="s">
         <v>176</v>
       </c>
       <c r="C155" s="190"/>
       <c r="D155" s="27"/>
       <c r="E155" s="129"/>
       <c r="F155" s="29">
         <v>14869</v>
       </c>
       <c r="G155" s="29">
         <v>24195</v>
       </c>
       <c r="H155" s="29">
         <v>110</v>
       </c>
       <c r="I155" s="29">
         <v>1</v>
       </c>
       <c r="J155" s="29">
         <v>887</v>
       </c>
       <c r="K155" s="41" t="s">
         <v>22</v>
       </c>
@@ -18424,51 +18126,51 @@
       </c>
       <c r="S155" s="29">
         <v>1</v>
       </c>
       <c r="T155" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U155" s="29">
         <v>151</v>
       </c>
       <c r="V155" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W155" s="29">
         <v>1297</v>
       </c>
       <c r="X155" s="162">
         <v>916</v>
       </c>
       <c r="Y155" s="31"/>
       <c r="Z155" s="195"/>
       <c r="AA155" s="197" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="156" spans="1:27">
+    <row r="156" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A156" s="188"/>
       <c r="B156" s="189" t="s">
         <v>177</v>
       </c>
       <c r="C156" s="190"/>
       <c r="D156" s="27"/>
       <c r="E156" s="129"/>
       <c r="F156" s="29">
         <v>68838</v>
       </c>
       <c r="G156" s="29">
         <v>137144</v>
       </c>
       <c r="H156" s="29">
         <v>549</v>
       </c>
       <c r="I156" s="29">
         <v>3227</v>
       </c>
       <c r="J156" s="29">
         <v>3857</v>
       </c>
       <c r="K156" s="29">
         <v>14</v>
       </c>
@@ -18491,51 +18193,51 @@
       </c>
       <c r="S156" s="29">
         <v>12</v>
       </c>
       <c r="T156" s="29">
         <v>1911</v>
       </c>
       <c r="U156" s="29">
         <v>390</v>
       </c>
       <c r="V156" s="29">
         <v>9</v>
       </c>
       <c r="W156" s="29">
         <v>4416</v>
       </c>
       <c r="X156" s="162">
         <v>4450</v>
       </c>
       <c r="Y156" s="31"/>
       <c r="Z156" s="195"/>
       <c r="AA156" s="197" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="157" spans="1:27">
+    <row r="157" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A157" s="188"/>
       <c r="B157" s="189" t="s">
         <v>178</v>
       </c>
       <c r="C157" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D157" s="32"/>
       <c r="E157" s="130"/>
       <c r="F157" s="35">
         <v>23991</v>
       </c>
       <c r="G157" s="35">
         <v>39641</v>
       </c>
       <c r="H157" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I157" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J157" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K157" s="34" t="s">
@@ -18560,51 +18262,51 @@
       </c>
       <c r="S157" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T157" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U157" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V157" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W157" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X157" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y157" s="37"/>
       <c r="Z157" s="195"/>
       <c r="AA157" s="197" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="158" spans="1:27">
+    <row r="158" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A158" s="183">
         <v>36</v>
       </c>
       <c r="B158" s="194" t="s">
         <v>179</v>
       </c>
       <c r="C158" s="190"/>
       <c r="D158" s="27">
         <v>13877</v>
       </c>
       <c r="E158" s="129"/>
       <c r="F158" s="29">
         <v>6480</v>
       </c>
       <c r="G158" s="29">
         <v>7397</v>
       </c>
       <c r="H158" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I158" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J158" s="29" t="s">
         <v>22</v>
@@ -18635,51 +18337,51 @@
         <v>22</v>
       </c>
       <c r="T158" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U158" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V158" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W158" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X158" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y158" s="31"/>
       <c r="Z158" s="186">
         <v>36</v>
       </c>
       <c r="AA158" s="187" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="159" spans="1:27">
+    <row r="159" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A159" s="188"/>
       <c r="B159" s="189" t="s">
         <v>180</v>
       </c>
       <c r="C159" s="190"/>
       <c r="D159" s="27"/>
       <c r="E159" s="129"/>
       <c r="F159" s="29">
         <v>6106</v>
       </c>
       <c r="G159" s="29">
         <v>7120</v>
       </c>
       <c r="H159" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I159" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J159" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K159" s="41" t="s">
         <v>22</v>
       </c>
@@ -18702,51 +18404,51 @@
       </c>
       <c r="S159" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T159" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U159" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V159" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W159" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X159" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y159" s="31"/>
       <c r="Z159" s="195"/>
       <c r="AA159" s="197" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="160" spans="1:27">
+    <row r="160" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A160" s="188"/>
       <c r="B160" s="189" t="s">
         <v>181</v>
       </c>
       <c r="C160" s="201"/>
       <c r="D160" s="32"/>
       <c r="E160" s="53"/>
       <c r="F160" s="34">
         <v>374</v>
       </c>
       <c r="G160" s="34">
         <v>277</v>
       </c>
       <c r="H160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K160" s="34" t="s">
         <v>22</v>
       </c>
@@ -18769,51 +18471,51 @@
       </c>
       <c r="S160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="U160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W160" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X160" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y160" s="37"/>
       <c r="Z160" s="195"/>
       <c r="AA160" s="197" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="161" spans="1:27">
+    <row r="161" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A161" s="183">
         <v>37</v>
       </c>
       <c r="B161" s="194" t="s">
         <v>182</v>
       </c>
       <c r="C161" s="190"/>
       <c r="D161" s="27">
         <v>358805</v>
       </c>
       <c r="E161" s="129">
         <v>7661</v>
       </c>
       <c r="F161" s="29">
         <v>62225</v>
       </c>
       <c r="G161" s="29">
         <v>139259</v>
       </c>
       <c r="H161" s="29">
         <v>1489</v>
       </c>
       <c r="I161" s="29">
         <v>111821</v>
       </c>
@@ -18846,51 +18548,51 @@
         <v>15</v>
       </c>
       <c r="T161" s="29">
         <v>77858</v>
       </c>
       <c r="U161" s="29">
         <v>1695</v>
       </c>
       <c r="V161" s="29">
         <v>16</v>
       </c>
       <c r="W161" s="29">
         <v>8557</v>
       </c>
       <c r="X161" s="162">
         <v>13631</v>
       </c>
       <c r="Y161" s="31"/>
       <c r="Z161" s="186">
         <v>37</v>
       </c>
       <c r="AA161" s="187" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="162" spans="1:27">
+    <row r="162" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A162" s="206"/>
       <c r="B162" s="207" t="s">
         <v>183</v>
       </c>
       <c r="C162" s="201"/>
       <c r="D162" s="32"/>
       <c r="E162" s="130"/>
       <c r="F162" s="43">
         <v>62225</v>
       </c>
       <c r="G162" s="43">
         <v>139259</v>
       </c>
       <c r="H162" s="43">
         <v>1489</v>
       </c>
       <c r="I162" s="43">
         <v>111821</v>
       </c>
       <c r="J162" s="43">
         <v>11263</v>
       </c>
       <c r="K162" s="43">
         <v>16</v>
       </c>
@@ -18913,51 +18615,51 @@
       </c>
       <c r="S162" s="43">
         <v>15</v>
       </c>
       <c r="T162" s="43">
         <v>77858</v>
       </c>
       <c r="U162" s="43">
         <v>1695</v>
       </c>
       <c r="V162" s="43">
         <v>16</v>
       </c>
       <c r="W162" s="43">
         <v>8557</v>
       </c>
       <c r="X162" s="57">
         <v>13631</v>
       </c>
       <c r="Y162" s="31"/>
       <c r="Z162" s="191"/>
       <c r="AA162" s="192" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="163" spans="1:27">
+    <row r="163" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A163" s="183">
         <v>38</v>
       </c>
       <c r="B163" s="194" t="s">
         <v>184</v>
       </c>
       <c r="C163" s="185"/>
       <c r="D163" s="58">
         <v>47260</v>
       </c>
       <c r="E163" s="128">
         <v>640</v>
       </c>
       <c r="F163" s="38">
         <v>8930</v>
       </c>
       <c r="G163" s="38">
         <v>25773</v>
       </c>
       <c r="H163" s="38">
         <v>532</v>
       </c>
       <c r="I163" s="38">
         <v>5</v>
       </c>
@@ -18990,51 +18692,51 @@
         <v>2</v>
       </c>
       <c r="T163" s="38">
         <v>3</v>
       </c>
       <c r="U163" s="38">
         <v>861</v>
       </c>
       <c r="V163" s="38">
         <v>2</v>
       </c>
       <c r="W163" s="38">
         <v>4486</v>
       </c>
       <c r="X163" s="160">
         <v>3616</v>
       </c>
       <c r="Y163" s="40"/>
       <c r="Z163" s="186">
         <v>38</v>
       </c>
       <c r="AA163" s="187" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="164" spans="1:27">
+    <row r="164" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A164" s="188"/>
       <c r="B164" s="189" t="s">
         <v>185</v>
       </c>
       <c r="C164" s="190"/>
       <c r="D164" s="27"/>
       <c r="E164" s="129"/>
       <c r="F164" s="29">
         <v>331</v>
       </c>
       <c r="G164" s="29">
         <v>1182</v>
       </c>
       <c r="H164" s="29">
         <v>23</v>
       </c>
       <c r="I164" s="29">
         <v>1</v>
       </c>
       <c r="J164" s="29">
         <v>200</v>
       </c>
       <c r="K164" s="41" t="s">
         <v>22</v>
       </c>
@@ -19057,51 +18759,51 @@
       </c>
       <c r="S164" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T164" s="29">
         <v>1</v>
       </c>
       <c r="U164" s="29">
         <v>62</v>
       </c>
       <c r="V164" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W164" s="29">
         <v>347</v>
       </c>
       <c r="X164" s="162">
         <v>280</v>
       </c>
       <c r="Y164" s="31"/>
       <c r="Z164" s="195"/>
       <c r="AA164" s="197" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="165" spans="1:27">
+    <row r="165" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A165" s="188"/>
       <c r="B165" s="189" t="s">
         <v>186</v>
       </c>
       <c r="C165" s="201"/>
       <c r="D165" s="32"/>
       <c r="E165" s="130"/>
       <c r="F165" s="35">
         <v>8599</v>
       </c>
       <c r="G165" s="35">
         <v>24591</v>
       </c>
       <c r="H165" s="35">
         <v>509</v>
       </c>
       <c r="I165" s="35">
         <v>4</v>
       </c>
       <c r="J165" s="35">
         <v>2775</v>
       </c>
       <c r="K165" s="35">
         <v>2</v>
       </c>
@@ -19124,51 +18826,51 @@
       </c>
       <c r="S165" s="35">
         <v>2</v>
       </c>
       <c r="T165" s="35">
         <v>2</v>
       </c>
       <c r="U165" s="35">
         <v>799</v>
       </c>
       <c r="V165" s="35">
         <v>2</v>
       </c>
       <c r="W165" s="35">
         <v>4139</v>
       </c>
       <c r="X165" s="165">
         <v>3336</v>
       </c>
       <c r="Y165" s="37"/>
       <c r="Z165" s="195"/>
       <c r="AA165" s="197" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="166" spans="1:27">
+    <row r="166" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A166" s="183">
         <v>39</v>
       </c>
       <c r="B166" s="194" t="s">
         <v>187</v>
       </c>
       <c r="C166" s="190"/>
       <c r="D166" s="27">
         <v>1025521</v>
       </c>
       <c r="E166" s="129">
         <v>14082</v>
       </c>
       <c r="F166" s="29">
         <v>321314</v>
       </c>
       <c r="G166" s="29">
         <v>579927</v>
       </c>
       <c r="H166" s="29">
         <v>706</v>
       </c>
       <c r="I166" s="29">
         <v>92076</v>
       </c>
@@ -19201,51 +18903,51 @@
         <v>5</v>
       </c>
       <c r="T166" s="29">
         <v>67826</v>
       </c>
       <c r="U166" s="29">
         <v>879</v>
       </c>
       <c r="V166" s="29">
         <v>16</v>
       </c>
       <c r="W166" s="29">
         <v>4918</v>
       </c>
       <c r="X166" s="162">
         <v>5395</v>
       </c>
       <c r="Y166" s="31"/>
       <c r="Z166" s="186">
         <v>39</v>
       </c>
       <c r="AA166" s="187" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="167" spans="1:27">
+    <row r="167" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A167" s="188"/>
       <c r="B167" s="189" t="s">
         <v>188</v>
       </c>
       <c r="C167" s="190"/>
       <c r="D167" s="27"/>
       <c r="E167" s="129"/>
       <c r="F167" s="29">
         <v>226447</v>
       </c>
       <c r="G167" s="29">
         <v>442445</v>
       </c>
       <c r="H167" s="29">
         <v>706</v>
       </c>
       <c r="I167" s="29">
         <v>77940</v>
       </c>
       <c r="J167" s="29">
         <v>5502</v>
       </c>
       <c r="K167" s="29">
         <v>16</v>
       </c>
@@ -19268,51 +18970,51 @@
       </c>
       <c r="S167" s="29">
         <v>5</v>
       </c>
       <c r="T167" s="29">
         <v>59774</v>
       </c>
       <c r="U167" s="29">
         <v>879</v>
       </c>
       <c r="V167" s="29">
         <v>14</v>
       </c>
       <c r="W167" s="29">
         <v>4495</v>
       </c>
       <c r="X167" s="162">
         <v>5395</v>
       </c>
       <c r="Y167" s="31"/>
       <c r="Z167" s="195"/>
       <c r="AA167" s="197" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="168" spans="1:27">
+    <row r="168" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A168" s="188"/>
       <c r="B168" s="189" t="s">
         <v>189</v>
       </c>
       <c r="C168" s="190"/>
       <c r="D168" s="27"/>
       <c r="E168" s="129"/>
       <c r="F168" s="29">
         <v>46915</v>
       </c>
       <c r="G168" s="29">
         <v>88171</v>
       </c>
       <c r="H168" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I168" s="29">
         <v>13976</v>
       </c>
       <c r="J168" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K168" s="41" t="s">
         <v>22</v>
       </c>
@@ -19335,51 +19037,51 @@
       </c>
       <c r="S168" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T168" s="29">
         <v>7933</v>
       </c>
       <c r="U168" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V168" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W168" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X168" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y168" s="31"/>
       <c r="Z168" s="195"/>
       <c r="AA168" s="197" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="169" spans="1:27">
+    <row r="169" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A169" s="188"/>
       <c r="B169" s="189" t="s">
         <v>190</v>
       </c>
       <c r="C169" s="190"/>
       <c r="D169" s="27"/>
       <c r="E169" s="129"/>
       <c r="F169" s="29">
         <v>21489</v>
       </c>
       <c r="G169" s="29">
         <v>10514</v>
       </c>
       <c r="H169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J169" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K169" s="41" t="s">
         <v>22</v>
       </c>
@@ -19402,51 +19104,51 @@
       </c>
       <c r="S169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U169" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V169" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W169" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X169" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y169" s="31"/>
       <c r="Z169" s="195"/>
       <c r="AA169" s="197" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="170" spans="1:27">
+    <row r="170" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A170" s="188"/>
       <c r="B170" s="189" t="s">
         <v>191</v>
       </c>
       <c r="C170" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D170" s="32"/>
       <c r="E170" s="53"/>
       <c r="F170" s="35">
         <v>26463</v>
       </c>
       <c r="G170" s="35">
         <v>38797</v>
       </c>
       <c r="H170" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I170" s="35">
         <v>160</v>
       </c>
       <c r="J170" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K170" s="35">
@@ -19471,133 +19173,133 @@
       </c>
       <c r="S170" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T170" s="35">
         <v>119</v>
       </c>
       <c r="U170" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V170" s="35">
         <v>2</v>
       </c>
       <c r="W170" s="35">
         <v>423</v>
       </c>
       <c r="X170" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y170" s="37"/>
       <c r="Z170" s="195"/>
       <c r="AA170" s="197" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="171" spans="1:27">
+    <row r="171" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A171" s="183">
         <v>40</v>
       </c>
       <c r="B171" s="194" t="s">
         <v>192</v>
       </c>
       <c r="C171" s="185"/>
       <c r="D171" s="27">
         <v>18804</v>
       </c>
       <c r="E171" s="49"/>
       <c r="F171" s="49"/>
       <c r="G171" s="49"/>
       <c r="H171" s="49"/>
       <c r="I171" s="49"/>
       <c r="J171" s="49"/>
       <c r="K171" s="49"/>
       <c r="L171" s="49"/>
       <c r="M171" s="118"/>
       <c r="N171" s="151">
         <v>18804</v>
       </c>
       <c r="O171" s="27">
         <v>8973</v>
       </c>
       <c r="P171" s="48"/>
       <c r="Q171" s="49"/>
       <c r="R171" s="49"/>
       <c r="S171" s="49"/>
       <c r="T171" s="49"/>
       <c r="U171" s="49"/>
       <c r="V171" s="49"/>
       <c r="W171" s="49"/>
       <c r="X171" s="49"/>
       <c r="Y171" s="123">
         <v>8973</v>
       </c>
       <c r="Z171" s="186">
         <v>40</v>
       </c>
       <c r="AA171" s="187" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="172" spans="1:27">
+    <row r="172" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A172" s="188"/>
       <c r="B172" s="189" t="s">
         <v>193</v>
       </c>
       <c r="C172" s="190"/>
       <c r="D172" s="32"/>
       <c r="E172" s="51"/>
       <c r="F172" s="51"/>
       <c r="G172" s="51"/>
       <c r="H172" s="51"/>
       <c r="I172" s="51"/>
       <c r="J172" s="51"/>
       <c r="K172" s="51"/>
       <c r="L172" s="51"/>
       <c r="M172" s="119"/>
       <c r="N172" s="155">
         <v>18804</v>
       </c>
       <c r="O172" s="32"/>
       <c r="P172" s="50"/>
       <c r="Q172" s="51"/>
       <c r="R172" s="51"/>
       <c r="S172" s="51"/>
       <c r="T172" s="51"/>
       <c r="U172" s="51"/>
       <c r="V172" s="51"/>
       <c r="W172" s="51"/>
       <c r="X172" s="51"/>
       <c r="Y172" s="150">
         <v>8973</v>
       </c>
       <c r="Z172" s="195"/>
       <c r="AA172" s="197" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="173" spans="1:27">
+    <row r="173" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A173" s="183">
         <v>41</v>
       </c>
       <c r="B173" s="194" t="s">
         <v>194</v>
       </c>
       <c r="C173" s="185"/>
       <c r="D173" s="58">
         <v>389295</v>
       </c>
       <c r="E173" s="128">
         <v>13281</v>
       </c>
       <c r="F173" s="29">
         <v>70172</v>
       </c>
       <c r="G173" s="29">
         <v>177846</v>
       </c>
       <c r="H173" s="29">
         <v>2323</v>
       </c>
       <c r="I173" s="29">
         <v>41387</v>
       </c>
@@ -19630,51 +19332,51 @@
         <v>26</v>
       </c>
       <c r="T173" s="29">
         <v>27958</v>
       </c>
       <c r="U173" s="29">
         <v>3519</v>
       </c>
       <c r="V173" s="29">
         <v>11</v>
       </c>
       <c r="W173" s="29">
         <v>39365</v>
       </c>
       <c r="X173" s="162">
         <v>21227</v>
       </c>
       <c r="Y173" s="40"/>
       <c r="Z173" s="186">
         <v>41</v>
       </c>
       <c r="AA173" s="187" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="174" spans="1:27">
+    <row r="174" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A174" s="206"/>
       <c r="B174" s="207" t="s">
         <v>195</v>
       </c>
       <c r="C174" s="201"/>
       <c r="D174" s="32"/>
       <c r="E174" s="33"/>
       <c r="F174" s="35">
         <v>70172</v>
       </c>
       <c r="G174" s="35">
         <v>177846</v>
       </c>
       <c r="H174" s="35">
         <v>2323</v>
       </c>
       <c r="I174" s="35">
         <v>41387</v>
       </c>
       <c r="J174" s="35">
         <v>19795</v>
       </c>
       <c r="K174" s="35">
         <v>12</v>
       </c>
@@ -19697,51 +19399,51 @@
       </c>
       <c r="S174" s="35">
         <v>26</v>
       </c>
       <c r="T174" s="35">
         <v>27958</v>
       </c>
       <c r="U174" s="35">
         <v>3519</v>
       </c>
       <c r="V174" s="35">
         <v>11</v>
       </c>
       <c r="W174" s="35">
         <v>39365</v>
       </c>
       <c r="X174" s="165">
         <v>21227</v>
       </c>
       <c r="Y174" s="37"/>
       <c r="Z174" s="191"/>
       <c r="AA174" s="192" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="175" spans="1:27">
+    <row r="175" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A175" s="183">
         <v>42</v>
       </c>
       <c r="B175" s="194" t="s">
         <v>196</v>
       </c>
       <c r="C175" s="185"/>
       <c r="D175" s="27">
         <v>227233</v>
       </c>
       <c r="E175" s="129">
         <v>5794</v>
       </c>
       <c r="F175" s="29">
         <v>60437</v>
       </c>
       <c r="G175" s="29">
         <v>113031</v>
       </c>
       <c r="H175" s="29">
         <v>603</v>
       </c>
       <c r="I175" s="29">
         <v>30323</v>
       </c>
@@ -19774,51 +19476,51 @@
         <v>17</v>
       </c>
       <c r="T175" s="29">
         <v>19943</v>
       </c>
       <c r="U175" s="29">
         <v>1085</v>
       </c>
       <c r="V175" s="29">
         <v>6</v>
       </c>
       <c r="W175" s="29">
         <v>6758</v>
       </c>
       <c r="X175" s="162">
         <v>5274</v>
       </c>
       <c r="Y175" s="31"/>
       <c r="Z175" s="186">
         <v>42</v>
       </c>
       <c r="AA175" s="187" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="176" spans="1:27">
+    <row r="176" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A176" s="188"/>
       <c r="B176" s="189" t="s">
         <v>197</v>
       </c>
       <c r="C176" s="190"/>
       <c r="D176" s="27"/>
       <c r="E176" s="129"/>
       <c r="F176" s="29">
         <v>5300</v>
       </c>
       <c r="G176" s="29">
         <v>7757</v>
       </c>
       <c r="H176" s="29">
         <v>111</v>
       </c>
       <c r="I176" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J176" s="29">
         <v>952</v>
       </c>
       <c r="K176" s="41" t="s">
         <v>22</v>
       </c>
@@ -19841,51 +19543,51 @@
       </c>
       <c r="S176" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T176" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U176" s="29">
         <v>84</v>
       </c>
       <c r="V176" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W176" s="29">
         <v>2485</v>
       </c>
       <c r="X176" s="162">
         <v>1095</v>
       </c>
       <c r="Y176" s="31"/>
       <c r="Z176" s="195"/>
       <c r="AA176" s="197" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="177" spans="1:27">
+    <row r="177" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A177" s="188"/>
       <c r="B177" s="189" t="s">
         <v>198</v>
       </c>
       <c r="C177" s="190"/>
       <c r="D177" s="27"/>
       <c r="E177" s="129"/>
       <c r="F177" s="29">
         <v>6085</v>
       </c>
       <c r="G177" s="29">
         <v>9064</v>
       </c>
       <c r="H177" s="29">
         <v>16</v>
       </c>
       <c r="I177" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J177" s="29">
         <v>139</v>
       </c>
       <c r="K177" s="41" t="s">
         <v>22</v>
       </c>
@@ -19908,51 +19610,51 @@
       </c>
       <c r="S177" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T177" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U177" s="29">
         <v>15</v>
       </c>
       <c r="V177" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W177" s="29">
         <v>460</v>
       </c>
       <c r="X177" s="162">
         <v>151</v>
       </c>
       <c r="Y177" s="31"/>
       <c r="Z177" s="195"/>
       <c r="AA177" s="197" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="178" spans="1:27">
+    <row r="178" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A178" s="188"/>
       <c r="B178" s="189" t="s">
         <v>199</v>
       </c>
       <c r="C178" s="190"/>
       <c r="D178" s="27"/>
       <c r="E178" s="129"/>
       <c r="F178" s="29">
         <v>30792</v>
       </c>
       <c r="G178" s="29">
         <v>67229</v>
       </c>
       <c r="H178" s="29">
         <v>308</v>
       </c>
       <c r="I178" s="29">
         <v>1920</v>
       </c>
       <c r="J178" s="29">
         <v>2211</v>
       </c>
       <c r="K178" s="29">
         <v>6</v>
       </c>
@@ -19975,51 +19677,51 @@
       </c>
       <c r="S178" s="29">
         <v>8</v>
       </c>
       <c r="T178" s="29">
         <v>1262</v>
       </c>
       <c r="U178" s="29">
         <v>632</v>
       </c>
       <c r="V178" s="29">
         <v>6</v>
       </c>
       <c r="W178" s="29">
         <v>2275</v>
       </c>
       <c r="X178" s="162">
         <v>2583</v>
       </c>
       <c r="Y178" s="31"/>
       <c r="Z178" s="195"/>
       <c r="AA178" s="197" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="179" spans="1:27">
+    <row r="179" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A179" s="188"/>
       <c r="B179" s="189" t="s">
         <v>200</v>
       </c>
       <c r="C179" s="190"/>
       <c r="D179" s="27"/>
       <c r="E179" s="129"/>
       <c r="F179" s="29">
         <v>4430</v>
       </c>
       <c r="G179" s="29">
         <v>6265</v>
       </c>
       <c r="H179" s="29">
         <v>142</v>
       </c>
       <c r="I179" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J179" s="29">
         <v>760</v>
       </c>
       <c r="K179" s="41" t="s">
         <v>22</v>
       </c>
@@ -20042,51 +19744,51 @@
       </c>
       <c r="S179" s="29">
         <v>3</v>
       </c>
       <c r="T179" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U179" s="29">
         <v>263</v>
       </c>
       <c r="V179" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W179" s="29">
         <v>1088</v>
       </c>
       <c r="X179" s="162">
         <v>837</v>
       </c>
       <c r="Y179" s="31"/>
       <c r="Z179" s="195"/>
       <c r="AA179" s="197" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="180" spans="1:27">
+    <row r="180" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A180" s="188"/>
       <c r="B180" s="189" t="s">
         <v>201</v>
       </c>
       <c r="C180" s="190"/>
       <c r="D180" s="27"/>
       <c r="E180" s="129"/>
       <c r="F180" s="29">
         <v>4124</v>
       </c>
       <c r="G180" s="29">
         <v>4786</v>
       </c>
       <c r="H180" s="29">
         <v>26</v>
       </c>
       <c r="I180" s="29">
         <v>2</v>
       </c>
       <c r="J180" s="29">
         <v>429</v>
       </c>
       <c r="K180" s="41" t="s">
         <v>22</v>
       </c>
@@ -20109,51 +19811,51 @@
       </c>
       <c r="S180" s="29">
         <v>6</v>
       </c>
       <c r="T180" s="29">
         <v>2</v>
       </c>
       <c r="U180" s="29">
         <v>91</v>
       </c>
       <c r="V180" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W180" s="29">
         <v>450</v>
       </c>
       <c r="X180" s="162">
         <v>608</v>
       </c>
       <c r="Y180" s="31"/>
       <c r="Z180" s="195"/>
       <c r="AA180" s="197" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="181" spans="1:27">
+    <row r="181" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A181" s="188"/>
       <c r="B181" s="189" t="s">
         <v>202</v>
       </c>
       <c r="C181" s="190" t="s">
         <v>203</v>
       </c>
       <c r="D181" s="32"/>
       <c r="E181" s="130"/>
       <c r="F181" s="35">
         <v>9706</v>
       </c>
       <c r="G181" s="35">
         <v>17930</v>
       </c>
       <c r="H181" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I181" s="35">
         <v>28401</v>
       </c>
       <c r="J181" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K181" s="34" t="s">
@@ -20178,51 +19880,51 @@
       </c>
       <c r="S181" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T181" s="35">
         <v>18679</v>
       </c>
       <c r="U181" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V181" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W181" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X181" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y181" s="37"/>
       <c r="Z181" s="191"/>
       <c r="AA181" s="192" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="182" spans="1:27">
+    <row r="182" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A182" s="183">
         <v>43</v>
       </c>
       <c r="B182" s="194" t="s">
         <v>204</v>
       </c>
       <c r="C182" s="185"/>
       <c r="D182" s="27">
         <v>7223</v>
       </c>
       <c r="E182" s="129"/>
       <c r="F182" s="29">
         <v>1049</v>
       </c>
       <c r="G182" s="29">
         <v>2476</v>
       </c>
       <c r="H182" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I182" s="29">
         <v>3698</v>
       </c>
       <c r="J182" s="29" t="s">
         <v>22</v>
@@ -20253,51 +19955,51 @@
         <v>22</v>
       </c>
       <c r="T182" s="29">
         <v>2719</v>
       </c>
       <c r="U182" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V182" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W182" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X182" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y182" s="31"/>
       <c r="Z182" s="208">
         <v>43</v>
       </c>
       <c r="AA182" s="187" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="183" spans="1:27">
+    <row r="183" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A183" s="188"/>
       <c r="B183" s="189" t="s">
         <v>205</v>
       </c>
       <c r="C183" s="201"/>
       <c r="D183" s="32"/>
       <c r="E183" s="130"/>
       <c r="F183" s="35">
         <v>1049</v>
       </c>
       <c r="G183" s="35">
         <v>2476</v>
       </c>
       <c r="H183" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I183" s="35">
         <v>3698</v>
       </c>
       <c r="J183" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K183" s="34" t="s">
         <v>22</v>
       </c>
@@ -20320,51 +20022,51 @@
       </c>
       <c r="S183" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T183" s="35">
         <v>2719</v>
       </c>
       <c r="U183" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V183" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W183" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X183" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y183" s="37"/>
       <c r="Z183" s="209"/>
       <c r="AA183" s="197" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="184" spans="1:27">
+    <row r="184" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A184" s="183">
         <v>44</v>
       </c>
       <c r="B184" s="194" t="s">
         <v>206</v>
       </c>
       <c r="C184" s="190"/>
       <c r="D184" s="27">
         <v>155711</v>
       </c>
       <c r="E184" s="129">
         <v>6291</v>
       </c>
       <c r="F184" s="29">
         <v>61849</v>
       </c>
       <c r="G184" s="29">
         <v>87571</v>
       </c>
       <c r="H184" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I184" s="29" t="s">
         <v>22</v>
       </c>
@@ -20397,51 +20099,51 @@
         <v>22</v>
       </c>
       <c r="T184" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U184" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V184" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W184" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X184" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y184" s="31"/>
       <c r="Z184" s="186">
         <v>44</v>
       </c>
       <c r="AA184" s="187" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="185" spans="1:27">
+    <row r="185" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A185" s="188"/>
       <c r="B185" s="189" t="s">
         <v>207</v>
       </c>
       <c r="C185" s="190"/>
       <c r="D185" s="27"/>
       <c r="E185" s="129"/>
       <c r="F185" s="29">
         <v>44313</v>
       </c>
       <c r="G185" s="29">
         <v>60616</v>
       </c>
       <c r="H185" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I185" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J185" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K185" s="41" t="s">
         <v>22</v>
       </c>
@@ -20464,51 +20166,51 @@
       </c>
       <c r="S185" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T185" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U185" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V185" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W185" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X185" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y185" s="31"/>
       <c r="Z185" s="195"/>
       <c r="AA185" s="197" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="186" spans="1:27">
+    <row r="186" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A186" s="206"/>
       <c r="B186" s="207" t="s">
         <v>208</v>
       </c>
       <c r="C186" s="201"/>
       <c r="D186" s="32"/>
       <c r="E186" s="130"/>
       <c r="F186" s="35">
         <v>17536</v>
       </c>
       <c r="G186" s="35">
         <v>26955</v>
       </c>
       <c r="H186" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I186" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J186" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K186" s="34" t="s">
         <v>22</v>
       </c>
@@ -20531,51 +20233,51 @@
       </c>
       <c r="S186" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T186" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U186" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V186" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W186" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X186" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y186" s="37"/>
       <c r="Z186" s="191"/>
       <c r="AA186" s="192" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="187" spans="1:27">
+    <row r="187" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A187" s="183">
         <v>45</v>
       </c>
       <c r="B187" s="194" t="s">
         <v>210</v>
       </c>
       <c r="C187" s="185"/>
       <c r="D187" s="58">
         <v>44298</v>
       </c>
       <c r="E187" s="128">
         <v>592</v>
       </c>
       <c r="F187" s="38">
         <v>10025</v>
       </c>
       <c r="G187" s="38">
         <v>23331</v>
       </c>
       <c r="H187" s="38">
         <v>252</v>
       </c>
       <c r="I187" s="38">
         <v>2104</v>
       </c>
@@ -20608,51 +20310,51 @@
         <v>8</v>
       </c>
       <c r="T187" s="38">
         <v>1471</v>
       </c>
       <c r="U187" s="38">
         <v>460</v>
       </c>
       <c r="V187" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W187" s="38">
         <v>3041</v>
       </c>
       <c r="X187" s="160">
         <v>2379</v>
       </c>
       <c r="Y187" s="40"/>
       <c r="Z187" s="186">
         <v>45</v>
       </c>
       <c r="AA187" s="187" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="188" spans="1:27">
+    <row r="188" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A188" s="188"/>
       <c r="B188" s="189" t="s">
         <v>211</v>
       </c>
       <c r="C188" s="190"/>
       <c r="D188" s="27"/>
       <c r="E188" s="129"/>
       <c r="F188" s="29">
         <v>4621</v>
       </c>
       <c r="G188" s="29">
         <v>7645</v>
       </c>
       <c r="H188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I188" s="29">
         <v>1027</v>
       </c>
       <c r="J188" s="29">
         <v>9</v>
       </c>
       <c r="K188" s="41" t="s">
         <v>22</v>
       </c>
@@ -20675,51 +20377,51 @@
       </c>
       <c r="S188" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T188" s="29">
         <v>697</v>
       </c>
       <c r="U188" s="29">
         <v>1</v>
       </c>
       <c r="V188" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W188" s="29">
         <v>91</v>
       </c>
       <c r="X188" s="162">
         <v>16</v>
       </c>
       <c r="Y188" s="31"/>
       <c r="Z188" s="195"/>
       <c r="AA188" s="197" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="189" spans="1:27">
+    <row r="189" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A189" s="206"/>
       <c r="B189" s="200" t="s">
         <v>212</v>
       </c>
       <c r="C189" s="210"/>
       <c r="D189" s="32"/>
       <c r="E189" s="130"/>
       <c r="F189" s="35">
         <v>5404</v>
       </c>
       <c r="G189" s="35">
         <v>15686</v>
       </c>
       <c r="H189" s="35">
         <v>252</v>
       </c>
       <c r="I189" s="35">
         <v>1077</v>
       </c>
       <c r="J189" s="35">
         <v>1870</v>
       </c>
       <c r="K189" s="34" t="s">
         <v>22</v>
       </c>
@@ -20742,51 +20444,51 @@
       </c>
       <c r="S189" s="35">
         <v>8</v>
       </c>
       <c r="T189" s="35">
         <v>774</v>
       </c>
       <c r="U189" s="35">
         <v>459</v>
       </c>
       <c r="V189" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W189" s="35">
         <v>2950</v>
       </c>
       <c r="X189" s="165">
         <v>2363</v>
       </c>
       <c r="Y189" s="37"/>
       <c r="Z189" s="193"/>
       <c r="AA189" s="192" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="190" spans="1:27">
+    <row r="190" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A190" s="183">
         <v>46</v>
       </c>
       <c r="B190" s="184" t="s">
         <v>214</v>
       </c>
       <c r="C190" s="185"/>
       <c r="D190" s="27">
         <v>50983</v>
       </c>
       <c r="E190" s="129">
         <v>3113</v>
       </c>
       <c r="F190" s="29">
         <v>16385</v>
       </c>
       <c r="G190" s="29">
         <v>31485</v>
       </c>
       <c r="H190" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I190" s="29" t="s">
         <v>22</v>
       </c>
@@ -20819,51 +20521,51 @@
         <v>22</v>
       </c>
       <c r="T190" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U190" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V190" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W190" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X190" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y190" s="31"/>
       <c r="Z190" s="199">
         <v>46</v>
       </c>
       <c r="AA190" s="187" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="191" spans="1:27">
+    <row r="191" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A191" s="188"/>
       <c r="B191" s="189" t="s">
         <v>215</v>
       </c>
       <c r="C191" s="201"/>
       <c r="D191" s="32"/>
       <c r="E191" s="130"/>
       <c r="F191" s="35">
         <v>16385</v>
       </c>
       <c r="G191" s="35">
         <v>31485</v>
       </c>
       <c r="H191" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I191" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J191" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K191" s="34" t="s">
         <v>22</v>
       </c>
@@ -20886,51 +20588,51 @@
       </c>
       <c r="S191" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T191" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U191" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V191" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W191" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X191" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y191" s="37"/>
       <c r="Z191" s="195"/>
       <c r="AA191" s="197" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="192" spans="1:27">
+    <row r="192" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A192" s="183">
         <v>47</v>
       </c>
       <c r="B192" s="194" t="s">
         <v>216</v>
       </c>
       <c r="C192" s="190"/>
       <c r="D192" s="27">
         <v>10317</v>
       </c>
       <c r="E192" s="129"/>
       <c r="F192" s="29">
         <v>5140</v>
       </c>
       <c r="G192" s="29">
         <v>5177</v>
       </c>
       <c r="H192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J192" s="29" t="s">
         <v>22</v>
@@ -20961,51 +20663,51 @@
         <v>22</v>
       </c>
       <c r="T192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W192" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X192" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y192" s="31"/>
       <c r="Z192" s="186">
         <v>47</v>
       </c>
       <c r="AA192" s="187" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="193" spans="1:27">
+    <row r="193" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A193" s="188"/>
       <c r="B193" s="189" t="s">
         <v>217</v>
       </c>
       <c r="C193" s="201"/>
       <c r="D193" s="32"/>
       <c r="E193" s="130"/>
       <c r="F193" s="35">
         <v>5140</v>
       </c>
       <c r="G193" s="35">
         <v>5177</v>
       </c>
       <c r="H193" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I193" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J193" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K193" s="34" t="s">
         <v>22</v>
       </c>
@@ -21028,51 +20730,51 @@
       </c>
       <c r="S193" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T193" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U193" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V193" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W193" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X193" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y193" s="37"/>
       <c r="Z193" s="195"/>
       <c r="AA193" s="197" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="194" spans="1:27">
+    <row r="194" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A194" s="183">
         <v>48</v>
       </c>
       <c r="B194" s="194" t="s">
         <v>218</v>
       </c>
       <c r="C194" s="190"/>
       <c r="D194" s="27">
         <v>37855</v>
       </c>
       <c r="E194" s="129"/>
       <c r="F194" s="29">
         <v>12726</v>
       </c>
       <c r="G194" s="29">
         <v>25129</v>
       </c>
       <c r="H194" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I194" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J194" s="29" t="s">
         <v>22</v>
@@ -21103,51 +20805,51 @@
         <v>22</v>
       </c>
       <c r="T194" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U194" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V194" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W194" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X194" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y194" s="31"/>
       <c r="Z194" s="186">
         <v>48</v>
       </c>
       <c r="AA194" s="187" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="195" spans="1:27">
+    <row r="195" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A195" s="188"/>
       <c r="B195" s="189" t="s">
         <v>219</v>
       </c>
       <c r="C195" s="190"/>
       <c r="D195" s="27"/>
       <c r="E195" s="129"/>
       <c r="F195" s="29">
         <v>1035</v>
       </c>
       <c r="G195" s="29">
         <v>895</v>
       </c>
       <c r="H195" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I195" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J195" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K195" s="41" t="s">
         <v>22</v>
       </c>
@@ -21170,51 +20872,51 @@
       </c>
       <c r="S195" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T195" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U195" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V195" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W195" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X195" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y195" s="31"/>
       <c r="Z195" s="195"/>
       <c r="AA195" s="197" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="196" spans="1:27">
+    <row r="196" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A196" s="188"/>
       <c r="B196" s="189" t="s">
         <v>220</v>
       </c>
       <c r="C196" s="190"/>
       <c r="D196" s="27"/>
       <c r="E196" s="129"/>
       <c r="F196" s="29">
         <v>2321</v>
       </c>
       <c r="G196" s="29">
         <v>3178</v>
       </c>
       <c r="H196" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I196" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J196" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K196" s="41" t="s">
         <v>22</v>
       </c>
@@ -21237,51 +20939,51 @@
       </c>
       <c r="S196" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T196" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U196" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V196" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W196" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X196" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y196" s="31"/>
       <c r="Z196" s="195"/>
       <c r="AA196" s="197" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="197" spans="1:27">
+    <row r="197" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A197" s="188"/>
       <c r="B197" s="189" t="s">
         <v>221</v>
       </c>
       <c r="C197" s="190"/>
       <c r="D197" s="27"/>
       <c r="E197" s="129"/>
       <c r="F197" s="29">
         <v>1418</v>
       </c>
       <c r="G197" s="29">
         <v>2648</v>
       </c>
       <c r="H197" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I197" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J197" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K197" s="41" t="s">
         <v>22</v>
       </c>
@@ -21304,51 +21006,51 @@
       </c>
       <c r="S197" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T197" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U197" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V197" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W197" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X197" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y197" s="31"/>
       <c r="Z197" s="195"/>
       <c r="AA197" s="197" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="198" spans="1:27">
+    <row r="198" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A198" s="188"/>
       <c r="B198" s="189" t="s">
         <v>222</v>
       </c>
       <c r="C198" s="190"/>
       <c r="D198" s="27"/>
       <c r="E198" s="129"/>
       <c r="F198" s="29">
         <v>3791</v>
       </c>
       <c r="G198" s="29">
         <v>6847</v>
       </c>
       <c r="H198" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I198" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J198" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K198" s="41" t="s">
         <v>22</v>
       </c>
@@ -21371,51 +21073,51 @@
       </c>
       <c r="S198" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T198" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U198" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V198" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W198" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X198" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y198" s="31"/>
       <c r="Z198" s="195"/>
       <c r="AA198" s="197" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="199" spans="1:27">
+    <row r="199" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A199" s="188"/>
       <c r="B199" s="189" t="s">
         <v>223</v>
       </c>
       <c r="C199" s="190"/>
       <c r="D199" s="27"/>
       <c r="E199" s="129"/>
       <c r="F199" s="29">
         <v>518</v>
       </c>
       <c r="G199" s="29">
         <v>580</v>
       </c>
       <c r="H199" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I199" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J199" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K199" s="41" t="s">
         <v>22</v>
       </c>
@@ -21438,51 +21140,51 @@
       </c>
       <c r="S199" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T199" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U199" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V199" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W199" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X199" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y199" s="31"/>
       <c r="Z199" s="195"/>
       <c r="AA199" s="197" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="200" spans="1:27">
+    <row r="200" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A200" s="188"/>
       <c r="B200" s="189" t="s">
         <v>224</v>
       </c>
       <c r="C200" s="190"/>
       <c r="D200" s="27"/>
       <c r="E200" s="129"/>
       <c r="F200" s="29">
         <v>1240</v>
       </c>
       <c r="G200" s="29">
         <v>5550</v>
       </c>
       <c r="H200" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I200" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J200" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K200" s="41" t="s">
         <v>22</v>
       </c>
@@ -21505,51 +21207,51 @@
       </c>
       <c r="S200" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T200" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U200" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V200" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W200" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X200" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y200" s="31"/>
       <c r="Z200" s="195"/>
       <c r="AA200" s="197" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="201" spans="1:27">
+    <row r="201" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A201" s="188"/>
       <c r="B201" s="189" t="s">
         <v>225</v>
       </c>
       <c r="C201" s="190"/>
       <c r="D201" s="27"/>
       <c r="E201" s="129"/>
       <c r="F201" s="29">
         <v>162</v>
       </c>
       <c r="G201" s="29">
         <v>91</v>
       </c>
       <c r="H201" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I201" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J201" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K201" s="41" t="s">
         <v>22</v>
       </c>
@@ -21572,51 +21274,51 @@
       </c>
       <c r="S201" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T201" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U201" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V201" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W201" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X201" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y201" s="31"/>
       <c r="Z201" s="195"/>
       <c r="AA201" s="197" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="202" spans="1:27">
+    <row r="202" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A202" s="188"/>
       <c r="B202" s="189" t="s">
         <v>226</v>
       </c>
       <c r="C202" s="190"/>
       <c r="D202" s="32"/>
       <c r="E202" s="130"/>
       <c r="F202" s="35">
         <v>2241</v>
       </c>
       <c r="G202" s="35">
         <v>5340</v>
       </c>
       <c r="H202" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I202" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J202" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K202" s="34" t="s">
         <v>22</v>
       </c>
@@ -21639,51 +21341,51 @@
       </c>
       <c r="S202" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T202" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U202" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V202" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W202" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X202" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y202" s="37"/>
       <c r="Z202" s="195"/>
       <c r="AA202" s="197" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="203" spans="1:27">
+    <row r="203" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A203" s="183">
         <v>49</v>
       </c>
       <c r="B203" s="194" t="s">
         <v>227</v>
       </c>
       <c r="C203" s="185"/>
       <c r="D203" s="27">
         <v>57245</v>
       </c>
       <c r="E203" s="28"/>
       <c r="F203" s="29">
         <v>23679</v>
       </c>
       <c r="G203" s="29">
         <v>24855</v>
       </c>
       <c r="H203" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I203" s="29">
         <v>8711</v>
       </c>
       <c r="J203" s="29" t="s">
         <v>22</v>
@@ -21714,51 +21416,51 @@
         <v>22</v>
       </c>
       <c r="T203" s="29">
         <v>6623</v>
       </c>
       <c r="U203" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V203" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W203" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X203" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y203" s="31"/>
       <c r="Z203" s="186">
         <v>49</v>
       </c>
       <c r="AA203" s="187" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="204" spans="1:27">
+    <row r="204" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A204" s="188"/>
       <c r="B204" s="189" t="s">
         <v>228</v>
       </c>
       <c r="C204" s="190"/>
       <c r="D204" s="32"/>
       <c r="E204" s="33"/>
       <c r="F204" s="35">
         <v>23679</v>
       </c>
       <c r="G204" s="35">
         <v>24855</v>
       </c>
       <c r="H204" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I204" s="35">
         <v>8711</v>
       </c>
       <c r="J204" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K204" s="34" t="s">
         <v>22</v>
       </c>
@@ -21781,51 +21483,51 @@
       </c>
       <c r="S204" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T204" s="35">
         <v>6623</v>
       </c>
       <c r="U204" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V204" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W204" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X204" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y204" s="37"/>
       <c r="Z204" s="195"/>
       <c r="AA204" s="197" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="205" spans="1:27">
+    <row r="205" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A205" s="183">
         <v>50</v>
       </c>
       <c r="B205" s="194" t="s">
         <v>229</v>
       </c>
       <c r="C205" s="185"/>
       <c r="D205" s="27">
         <v>25224</v>
       </c>
       <c r="E205" s="129">
         <v>1106</v>
       </c>
       <c r="F205" s="29">
         <v>9439</v>
       </c>
       <c r="G205" s="29">
         <v>14679</v>
       </c>
       <c r="H205" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I205" s="29" t="s">
         <v>22</v>
       </c>
@@ -21858,51 +21560,51 @@
         <v>22</v>
       </c>
       <c r="T205" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U205" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V205" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W205" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X205" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y205" s="31"/>
       <c r="Z205" s="186">
         <v>50</v>
       </c>
       <c r="AA205" s="187" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="206" spans="1:27">
+    <row r="206" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A206" s="188"/>
       <c r="B206" s="189" t="s">
         <v>230</v>
       </c>
       <c r="C206" s="190"/>
       <c r="D206" s="27"/>
       <c r="E206" s="28"/>
       <c r="F206" s="29">
         <v>3719</v>
       </c>
       <c r="G206" s="29">
         <v>6288</v>
       </c>
       <c r="H206" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I206" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J206" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K206" s="41" t="s">
         <v>22</v>
       </c>
@@ -21925,51 +21627,51 @@
       </c>
       <c r="S206" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T206" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U206" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V206" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W206" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X206" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y206" s="31"/>
       <c r="Z206" s="195"/>
       <c r="AA206" s="197" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="207" spans="1:27">
+    <row r="207" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A207" s="188"/>
       <c r="B207" s="189" t="s">
         <v>231</v>
       </c>
       <c r="C207" s="190"/>
       <c r="D207" s="32"/>
       <c r="E207" s="33"/>
       <c r="F207" s="35">
         <v>5720</v>
       </c>
       <c r="G207" s="35">
         <v>8391</v>
       </c>
       <c r="H207" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I207" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J207" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K207" s="34" t="s">
         <v>22</v>
       </c>
@@ -21992,51 +21694,51 @@
       </c>
       <c r="S207" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T207" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U207" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V207" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W207" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X207" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y207" s="37"/>
       <c r="Z207" s="195"/>
       <c r="AA207" s="197" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="208" spans="1:27">
+    <row r="208" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A208" s="183">
         <v>51</v>
       </c>
       <c r="B208" s="194" t="s">
         <v>232</v>
       </c>
       <c r="C208" s="185"/>
       <c r="D208" s="27">
         <v>32330</v>
       </c>
       <c r="E208" s="129">
         <v>982</v>
       </c>
       <c r="F208" s="29">
         <v>12728</v>
       </c>
       <c r="G208" s="29">
         <v>15736</v>
       </c>
       <c r="H208" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I208" s="29">
         <v>2884</v>
       </c>
@@ -22069,51 +21771,51 @@
         <v>22</v>
       </c>
       <c r="T208" s="29">
         <v>2132</v>
       </c>
       <c r="U208" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V208" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W208" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X208" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y208" s="31"/>
       <c r="Z208" s="186">
         <v>51</v>
       </c>
       <c r="AA208" s="187" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="209" spans="1:27">
+    <row r="209" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A209" s="188"/>
       <c r="B209" s="189" t="s">
         <v>233</v>
       </c>
       <c r="C209" s="190"/>
       <c r="D209" s="27"/>
       <c r="E209" s="28"/>
       <c r="F209" s="29">
         <v>12611</v>
       </c>
       <c r="G209" s="29">
         <v>15603</v>
       </c>
       <c r="H209" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I209" s="29">
         <v>2588</v>
       </c>
       <c r="J209" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K209" s="41" t="s">
         <v>22</v>
       </c>
@@ -22136,51 +21838,51 @@
       </c>
       <c r="S209" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T209" s="29">
         <v>1955</v>
       </c>
       <c r="U209" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V209" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W209" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X209" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y209" s="31"/>
       <c r="Z209" s="195"/>
       <c r="AA209" s="197" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="210" spans="1:27">
+    <row r="210" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A210" s="188"/>
       <c r="B210" s="189" t="s">
         <v>234</v>
       </c>
       <c r="C210" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D210" s="27"/>
       <c r="E210" s="28"/>
       <c r="F210" s="29">
         <v>117</v>
       </c>
       <c r="G210" s="29">
         <v>133</v>
       </c>
       <c r="H210" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I210" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J210" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K210" s="41" t="s">
@@ -22205,51 +21907,51 @@
       </c>
       <c r="S210" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T210" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U210" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V210" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W210" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X210" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y210" s="31"/>
       <c r="Z210" s="195"/>
       <c r="AA210" s="197" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="211" spans="1:27">
+    <row r="211" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A211" s="188"/>
       <c r="B211" s="189" t="s">
         <v>235</v>
       </c>
       <c r="C211" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D211" s="32"/>
       <c r="E211" s="33"/>
       <c r="F211" s="34" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="34" t="s">
         <v>22</v>
       </c>
       <c r="H211" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I211" s="35">
         <v>296</v>
       </c>
       <c r="J211" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K211" s="34" t="s">
@@ -22274,51 +21976,51 @@
       </c>
       <c r="S211" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T211" s="35">
         <v>177</v>
       </c>
       <c r="U211" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V211" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W211" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X211" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y211" s="37"/>
       <c r="Z211" s="195"/>
       <c r="AA211" s="197" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="212" spans="1:27">
+    <row r="212" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A212" s="183">
         <v>52</v>
       </c>
       <c r="B212" s="194" t="s">
         <v>236</v>
       </c>
       <c r="C212" s="185"/>
       <c r="D212" s="27">
         <v>75315</v>
       </c>
       <c r="E212" s="129">
         <v>1390</v>
       </c>
       <c r="F212" s="29">
         <v>25206</v>
       </c>
       <c r="G212" s="29">
         <v>48719</v>
       </c>
       <c r="H212" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I212" s="29" t="s">
         <v>22</v>
       </c>
@@ -22351,51 +22053,51 @@
         <v>22</v>
       </c>
       <c r="T212" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U212" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V212" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W212" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X212" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y212" s="31"/>
       <c r="Z212" s="186">
         <v>52</v>
       </c>
       <c r="AA212" s="187" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="213" spans="1:27">
+    <row r="213" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A213" s="188"/>
       <c r="B213" s="189" t="s">
         <v>237</v>
       </c>
       <c r="C213" s="190"/>
       <c r="D213" s="32"/>
       <c r="E213" s="33"/>
       <c r="F213" s="35">
         <v>25206</v>
       </c>
       <c r="G213" s="35">
         <v>48719</v>
       </c>
       <c r="H213" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I213" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J213" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K213" s="34" t="s">
         <v>22</v>
       </c>
@@ -22418,51 +22120,51 @@
       </c>
       <c r="S213" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T213" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U213" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V213" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W213" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X213" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y213" s="37"/>
       <c r="Z213" s="195"/>
       <c r="AA213" s="197" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="214" spans="1:27">
+    <row r="214" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A214" s="183">
         <v>53</v>
       </c>
       <c r="B214" s="194" t="s">
         <v>238</v>
       </c>
       <c r="C214" s="185"/>
       <c r="D214" s="27">
         <v>69149</v>
       </c>
       <c r="E214" s="129">
         <v>2429</v>
       </c>
       <c r="F214" s="29">
         <v>28692</v>
       </c>
       <c r="G214" s="29">
         <v>38028</v>
       </c>
       <c r="H214" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I214" s="29" t="s">
         <v>22</v>
       </c>
@@ -22495,51 +22197,51 @@
         <v>22</v>
       </c>
       <c r="T214" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U214" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V214" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W214" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X214" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y214" s="31"/>
       <c r="Z214" s="186">
         <v>53</v>
       </c>
       <c r="AA214" s="187" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="215" spans="1:27">
+    <row r="215" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A215" s="188"/>
       <c r="B215" s="189" t="s">
         <v>239</v>
       </c>
       <c r="C215" s="190"/>
       <c r="D215" s="32"/>
       <c r="E215" s="52"/>
       <c r="F215" s="35">
         <v>28692</v>
       </c>
       <c r="G215" s="35">
         <v>38028</v>
       </c>
       <c r="H215" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I215" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J215" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K215" s="34" t="s">
         <v>22</v>
       </c>
@@ -22562,51 +22264,51 @@
       </c>
       <c r="S215" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T215" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U215" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V215" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W215" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X215" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y215" s="37"/>
       <c r="Z215" s="195"/>
       <c r="AA215" s="197" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="216" spans="1:27">
+    <row r="216" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A216" s="183">
         <v>54</v>
       </c>
       <c r="B216" s="194" t="s">
         <v>240</v>
       </c>
       <c r="C216" s="185"/>
       <c r="D216" s="58">
         <v>12527</v>
       </c>
       <c r="E216" s="28"/>
       <c r="F216" s="29">
         <v>4860</v>
       </c>
       <c r="G216" s="29">
         <v>7667</v>
       </c>
       <c r="H216" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I216" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J216" s="29" t="s">
         <v>22</v>
@@ -22637,51 +22339,51 @@
         <v>22</v>
       </c>
       <c r="T216" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U216" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V216" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W216" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X216" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y216" s="31"/>
       <c r="Z216" s="186">
         <v>54</v>
       </c>
       <c r="AA216" s="187" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="217" spans="1:27">
+    <row r="217" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A217" s="188"/>
       <c r="B217" s="189" t="s">
         <v>241</v>
       </c>
       <c r="C217" s="190"/>
       <c r="D217" s="32"/>
       <c r="E217" s="52"/>
       <c r="F217" s="35">
         <v>4860</v>
       </c>
       <c r="G217" s="35">
         <v>7667</v>
       </c>
       <c r="H217" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I217" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J217" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K217" s="34" t="s">
         <v>22</v>
       </c>
@@ -22704,51 +22406,51 @@
       </c>
       <c r="S217" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T217" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U217" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V217" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W217" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X217" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y217" s="37"/>
       <c r="Z217" s="195"/>
       <c r="AA217" s="197" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="218" spans="1:27">
+    <row r="218" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A218" s="183">
         <v>55</v>
       </c>
       <c r="B218" s="194" t="s">
         <v>242</v>
       </c>
       <c r="C218" s="185"/>
       <c r="D218" s="58">
         <v>173230</v>
       </c>
       <c r="E218" s="129">
         <v>5774</v>
       </c>
       <c r="F218" s="29">
         <v>45821</v>
       </c>
       <c r="G218" s="29">
         <v>121635</v>
       </c>
       <c r="H218" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I218" s="29" t="s">
         <v>22</v>
       </c>
@@ -22781,51 +22483,51 @@
         <v>22</v>
       </c>
       <c r="T218" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U218" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V218" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W218" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X218" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y218" s="31"/>
       <c r="Z218" s="186">
         <v>55</v>
       </c>
       <c r="AA218" s="187" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="219" spans="1:27">
+    <row r="219" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A219" s="188"/>
       <c r="B219" s="189" t="s">
         <v>243</v>
       </c>
       <c r="C219" s="190"/>
       <c r="D219" s="32"/>
       <c r="E219" s="52"/>
       <c r="F219" s="35">
         <v>45821</v>
       </c>
       <c r="G219" s="35">
         <v>121635</v>
       </c>
       <c r="H219" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I219" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J219" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K219" s="34" t="s">
         <v>22</v>
       </c>
@@ -22848,51 +22550,51 @@
       </c>
       <c r="S219" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T219" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U219" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V219" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W219" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X219" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y219" s="31"/>
       <c r="Z219" s="195"/>
       <c r="AA219" s="197" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="220" spans="1:27">
+    <row r="220" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A220" s="183">
         <v>56</v>
       </c>
       <c r="B220" s="194" t="s">
         <v>244</v>
       </c>
       <c r="C220" s="185"/>
       <c r="D220" s="58">
         <v>128157</v>
       </c>
       <c r="E220" s="129"/>
       <c r="F220" s="29">
         <v>58059</v>
       </c>
       <c r="G220" s="29">
         <v>70098</v>
       </c>
       <c r="H220" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I220" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J220" s="29" t="s">
         <v>22</v>
@@ -22923,51 +22625,51 @@
         <v>22</v>
       </c>
       <c r="T220" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U220" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V220" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W220" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X220" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y220" s="40"/>
       <c r="Z220" s="186">
         <v>56</v>
       </c>
       <c r="AA220" s="187" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="221" spans="1:27">
+    <row r="221" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A221" s="188"/>
       <c r="B221" s="189" t="s">
         <v>245</v>
       </c>
       <c r="C221" s="201"/>
       <c r="D221" s="32"/>
       <c r="E221" s="53"/>
       <c r="F221" s="35">
         <v>58059</v>
       </c>
       <c r="G221" s="35">
         <v>70098</v>
       </c>
       <c r="H221" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I221" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J221" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K221" s="34" t="s">
         <v>22</v>
       </c>
@@ -22990,51 +22692,51 @@
       </c>
       <c r="S221" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T221" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U221" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V221" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W221" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X221" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y221" s="37"/>
       <c r="Z221" s="195"/>
       <c r="AA221" s="197" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="222" spans="1:27">
+    <row r="222" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A222" s="183">
         <v>57</v>
       </c>
       <c r="B222" s="194" t="s">
         <v>246</v>
       </c>
       <c r="C222" s="190"/>
       <c r="D222" s="27">
         <v>91455</v>
       </c>
       <c r="E222" s="129"/>
       <c r="F222" s="29">
         <v>34577</v>
       </c>
       <c r="G222" s="29">
         <v>49728</v>
       </c>
       <c r="H222" s="29">
         <v>288</v>
       </c>
       <c r="I222" s="29">
         <v>2693</v>
       </c>
       <c r="J222" s="29">
         <v>1314</v>
@@ -23065,51 +22767,51 @@
         <v>7</v>
       </c>
       <c r="T222" s="29">
         <v>1876</v>
       </c>
       <c r="U222" s="29">
         <v>481</v>
       </c>
       <c r="V222" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W222" s="29">
         <v>843</v>
       </c>
       <c r="X222" s="162">
         <v>1679</v>
       </c>
       <c r="Y222" s="31"/>
       <c r="Z222" s="186">
         <v>57</v>
       </c>
       <c r="AA222" s="187" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="223" spans="1:27">
+    <row r="223" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A223" s="206"/>
       <c r="B223" s="207" t="s">
         <v>247</v>
       </c>
       <c r="C223" s="201"/>
       <c r="D223" s="32"/>
       <c r="E223" s="33"/>
       <c r="F223" s="35">
         <v>34577</v>
       </c>
       <c r="G223" s="35">
         <v>49728</v>
       </c>
       <c r="H223" s="35">
         <v>288</v>
       </c>
       <c r="I223" s="35">
         <v>2693</v>
       </c>
       <c r="J223" s="35">
         <v>1314</v>
       </c>
       <c r="K223" s="34" t="s">
         <v>22</v>
       </c>
@@ -23132,51 +22834,51 @@
       </c>
       <c r="S223" s="35">
         <v>7</v>
       </c>
       <c r="T223" s="35">
         <v>1876</v>
       </c>
       <c r="U223" s="35">
         <v>481</v>
       </c>
       <c r="V223" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W223" s="35">
         <v>843</v>
       </c>
       <c r="X223" s="165">
         <v>1679</v>
       </c>
       <c r="Y223" s="37"/>
       <c r="Z223" s="191"/>
       <c r="AA223" s="192" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="224" spans="1:27">
+    <row r="224" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A224" s="183">
         <v>58</v>
       </c>
       <c r="B224" s="194" t="s">
         <v>248</v>
       </c>
       <c r="C224" s="185"/>
       <c r="D224" s="27">
         <v>11019</v>
       </c>
       <c r="E224" s="129"/>
       <c r="F224" s="29">
         <v>2455</v>
       </c>
       <c r="G224" s="29">
         <v>1668</v>
       </c>
       <c r="H224" s="29">
         <v>221</v>
       </c>
       <c r="I224" s="29">
         <v>6</v>
       </c>
       <c r="J224" s="29">
         <v>1043</v>
@@ -23207,51 +22909,51 @@
         <v>4</v>
       </c>
       <c r="T224" s="29">
         <v>1</v>
       </c>
       <c r="U224" s="29">
         <v>193</v>
       </c>
       <c r="V224" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W224" s="29">
         <v>3949</v>
       </c>
       <c r="X224" s="162">
         <v>1332</v>
       </c>
       <c r="Y224" s="31"/>
       <c r="Z224" s="186">
         <v>58</v>
       </c>
       <c r="AA224" s="187" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="225" spans="1:27">
+    <row r="225" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A225" s="188"/>
       <c r="B225" s="189" t="s">
         <v>249</v>
       </c>
       <c r="C225" s="190"/>
       <c r="D225" s="27"/>
       <c r="E225" s="129"/>
       <c r="F225" s="29">
         <v>513</v>
       </c>
       <c r="G225" s="29">
         <v>337</v>
       </c>
       <c r="H225" s="29">
         <v>79</v>
       </c>
       <c r="I225" s="29">
         <v>2</v>
       </c>
       <c r="J225" s="29">
         <v>373</v>
       </c>
       <c r="K225" s="41" t="s">
         <v>22</v>
       </c>
@@ -23274,51 +22976,51 @@
       </c>
       <c r="S225" s="29">
         <v>1</v>
       </c>
       <c r="T225" s="29">
         <v>1</v>
       </c>
       <c r="U225" s="29">
         <v>60</v>
       </c>
       <c r="V225" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W225" s="29">
         <v>2928</v>
       </c>
       <c r="X225" s="162">
         <v>456</v>
       </c>
       <c r="Y225" s="31"/>
       <c r="Z225" s="195"/>
       <c r="AA225" s="197" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="226" spans="1:27">
+    <row r="226" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A226" s="188"/>
       <c r="B226" s="189" t="s">
         <v>250</v>
       </c>
       <c r="C226" s="190"/>
       <c r="D226" s="27"/>
       <c r="E226" s="28"/>
       <c r="F226" s="29">
         <v>10</v>
       </c>
       <c r="G226" s="29">
         <v>19</v>
       </c>
       <c r="H226" s="29">
         <v>142</v>
       </c>
       <c r="I226" s="29">
         <v>4</v>
       </c>
       <c r="J226" s="29">
         <v>670</v>
       </c>
       <c r="K226" s="41" t="s">
         <v>22</v>
       </c>
@@ -23341,51 +23043,51 @@
       </c>
       <c r="S226" s="29">
         <v>3</v>
       </c>
       <c r="T226" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U226" s="29">
         <v>133</v>
       </c>
       <c r="V226" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W226" s="29">
         <v>1021</v>
       </c>
       <c r="X226" s="162">
         <v>876</v>
       </c>
       <c r="Y226" s="31"/>
       <c r="Z226" s="195"/>
       <c r="AA226" s="197" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="227" spans="1:27">
+    <row r="227" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A227" s="188"/>
       <c r="B227" s="189" t="s">
         <v>251</v>
       </c>
       <c r="C227" s="190" t="s">
         <v>252</v>
       </c>
       <c r="D227" s="27"/>
       <c r="E227" s="28"/>
       <c r="F227" s="29">
         <v>418</v>
       </c>
       <c r="G227" s="29">
         <v>219</v>
       </c>
       <c r="H227" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I227" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J227" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K227" s="41" t="s">
@@ -23410,51 +23112,51 @@
       </c>
       <c r="S227" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T227" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U227" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V227" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W227" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X227" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y227" s="31"/>
       <c r="Z227" s="195"/>
       <c r="AA227" s="197" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="228" spans="1:27">
+    <row r="228" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A228" s="188"/>
       <c r="B228" s="189" t="s">
         <v>253</v>
       </c>
       <c r="C228" s="190" t="s">
         <v>252</v>
       </c>
       <c r="D228" s="27"/>
       <c r="E228" s="28"/>
       <c r="F228" s="29">
         <v>124</v>
       </c>
       <c r="G228" s="29">
         <v>80</v>
       </c>
       <c r="H228" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I228" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J228" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K228" s="41" t="s">
@@ -23479,51 +23181,51 @@
       </c>
       <c r="S228" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T228" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U228" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V228" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W228" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X228" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y228" s="31"/>
       <c r="Z228" s="195"/>
       <c r="AA228" s="197" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="229" spans="1:27">
+    <row r="229" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A229" s="188"/>
       <c r="B229" s="189" t="s">
         <v>254</v>
       </c>
       <c r="C229" s="201"/>
       <c r="D229" s="32"/>
       <c r="E229" s="33"/>
       <c r="F229" s="35">
         <v>1390</v>
       </c>
       <c r="G229" s="35">
         <v>1013</v>
       </c>
       <c r="H229" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I229" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J229" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K229" s="34" t="s">
         <v>22</v>
       </c>
@@ -23546,51 +23248,51 @@
       </c>
       <c r="S229" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T229" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U229" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V229" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W229" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X229" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y229" s="37"/>
       <c r="Z229" s="195"/>
       <c r="AA229" s="197" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="230" spans="1:27">
+    <row r="230" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A230" s="183">
         <v>59</v>
       </c>
       <c r="B230" s="194" t="s">
         <v>255</v>
       </c>
       <c r="C230" s="190"/>
       <c r="D230" s="27">
         <v>13874</v>
       </c>
       <c r="E230" s="28"/>
       <c r="F230" s="29">
         <v>2384</v>
       </c>
       <c r="G230" s="29">
         <v>7799</v>
       </c>
       <c r="H230" s="29">
         <v>186</v>
       </c>
       <c r="I230" s="29">
         <v>1</v>
       </c>
       <c r="J230" s="29">
         <v>678</v>
@@ -23621,51 +23323,51 @@
         <v>7</v>
       </c>
       <c r="T230" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U230" s="29">
         <v>127</v>
       </c>
       <c r="V230" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W230" s="29">
         <v>1943</v>
       </c>
       <c r="X230" s="162">
         <v>783</v>
       </c>
       <c r="Y230" s="31"/>
       <c r="Z230" s="186">
         <v>59</v>
       </c>
       <c r="AA230" s="187" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="231" spans="1:27">
+    <row r="231" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A231" s="188"/>
       <c r="B231" s="189" t="s">
         <v>256</v>
       </c>
       <c r="C231" s="190" t="s">
         <v>257</v>
       </c>
       <c r="D231" s="27"/>
       <c r="E231" s="28"/>
       <c r="F231" s="29">
         <v>665</v>
       </c>
       <c r="G231" s="29">
         <v>1344</v>
       </c>
       <c r="H231" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I231" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J231" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K231" s="41" t="s">
@@ -23690,51 +23392,51 @@
       </c>
       <c r="S231" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T231" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U231" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V231" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W231" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X231" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y231" s="31"/>
       <c r="Z231" s="195"/>
       <c r="AA231" s="197" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="232" spans="1:27">
+    <row r="232" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A232" s="188"/>
       <c r="B232" s="189" t="s">
         <v>258</v>
       </c>
       <c r="C232" s="190"/>
       <c r="D232" s="27"/>
       <c r="E232" s="28"/>
       <c r="F232" s="29">
         <v>350</v>
       </c>
       <c r="G232" s="29">
         <v>817</v>
       </c>
       <c r="H232" s="29">
         <v>32</v>
       </c>
       <c r="I232" s="29">
         <v>1</v>
       </c>
       <c r="J232" s="29">
         <v>157</v>
       </c>
       <c r="K232" s="41" t="s">
         <v>22</v>
       </c>
@@ -23757,51 +23459,51 @@
       </c>
       <c r="S232" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T232" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U232" s="29">
         <v>13</v>
       </c>
       <c r="V232" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W232" s="29">
         <v>649</v>
       </c>
       <c r="X232" s="162">
         <v>194</v>
       </c>
       <c r="Y232" s="31"/>
       <c r="Z232" s="195"/>
       <c r="AA232" s="197" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="233" spans="1:27">
+    <row r="233" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A233" s="188"/>
       <c r="B233" s="189" t="s">
         <v>259</v>
       </c>
       <c r="C233" s="190"/>
       <c r="D233" s="27"/>
       <c r="E233" s="28"/>
       <c r="F233" s="29">
         <v>1221</v>
       </c>
       <c r="G233" s="29">
         <v>4698</v>
       </c>
       <c r="H233" s="29">
         <v>154</v>
       </c>
       <c r="I233" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J233" s="29">
         <v>521</v>
       </c>
       <c r="K233" s="41" t="s">
         <v>22</v>
       </c>
@@ -23824,51 +23526,51 @@
       </c>
       <c r="S233" s="29">
         <v>7</v>
       </c>
       <c r="T233" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U233" s="29">
         <v>114</v>
       </c>
       <c r="V233" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W233" s="29">
         <v>1294</v>
       </c>
       <c r="X233" s="162">
         <v>589</v>
       </c>
       <c r="Y233" s="31"/>
       <c r="Z233" s="195"/>
       <c r="AA233" s="197" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="234" spans="1:27">
+    <row r="234" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A234" s="188"/>
       <c r="B234" s="189" t="s">
         <v>260</v>
       </c>
       <c r="C234" s="190" t="s">
         <v>257</v>
       </c>
       <c r="D234" s="27"/>
       <c r="E234" s="28"/>
       <c r="F234" s="29">
         <v>43</v>
       </c>
       <c r="G234" s="29">
         <v>134</v>
       </c>
       <c r="H234" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I234" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J234" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K234" s="41" t="s">
@@ -23893,51 +23595,51 @@
       </c>
       <c r="S234" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T234" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U234" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V234" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W234" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X234" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y234" s="31"/>
       <c r="Z234" s="195"/>
       <c r="AA234" s="197" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="235" spans="1:27">
+    <row r="235" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A235" s="188"/>
       <c r="B235" s="189" t="s">
         <v>261</v>
       </c>
       <c r="C235" s="190" t="s">
         <v>257</v>
       </c>
       <c r="D235" s="32"/>
       <c r="E235" s="33"/>
       <c r="F235" s="43">
         <v>105</v>
       </c>
       <c r="G235" s="43">
         <v>806</v>
       </c>
       <c r="H235" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I235" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J235" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K235" s="125" t="s">
@@ -23962,51 +23664,51 @@
       </c>
       <c r="S235" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T235" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U235" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V235" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W235" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X235" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y235" s="31"/>
       <c r="Z235" s="195"/>
       <c r="AA235" s="197" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="236" spans="1:27">
+    <row r="236" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A236" s="183">
         <v>60</v>
       </c>
       <c r="B236" s="194" t="s">
         <v>262</v>
       </c>
       <c r="C236" s="185"/>
       <c r="D236" s="58">
         <v>341158</v>
       </c>
       <c r="E236" s="128">
         <v>327</v>
       </c>
       <c r="F236" s="38">
         <v>19212</v>
       </c>
       <c r="G236" s="38">
         <v>49475</v>
       </c>
       <c r="H236" s="38">
         <v>10717</v>
       </c>
       <c r="I236" s="38">
         <v>2620</v>
       </c>
@@ -24039,51 +23741,51 @@
         <v>220</v>
       </c>
       <c r="T236" s="38">
         <v>2247</v>
       </c>
       <c r="U236" s="38">
         <v>10131</v>
       </c>
       <c r="V236" s="38">
         <v>2406</v>
       </c>
       <c r="W236" s="38">
         <v>177298</v>
       </c>
       <c r="X236" s="160">
         <v>32172</v>
       </c>
       <c r="Y236" s="40"/>
       <c r="Z236" s="186">
         <v>60</v>
       </c>
       <c r="AA236" s="187" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="237" spans="1:27">
+    <row r="237" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A237" s="188"/>
       <c r="B237" s="189" t="s">
         <v>263</v>
       </c>
       <c r="C237" s="190"/>
       <c r="D237" s="27"/>
       <c r="E237" s="28"/>
       <c r="F237" s="29">
         <v>13923</v>
       </c>
       <c r="G237" s="29">
         <v>28999</v>
       </c>
       <c r="H237" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I237" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J237" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K237" s="41" t="s">
         <v>22</v>
       </c>
@@ -24106,51 +23808,51 @@
       </c>
       <c r="S237" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T237" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U237" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V237" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W237" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X237" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y237" s="31"/>
       <c r="Z237" s="195"/>
       <c r="AA237" s="197" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="238" spans="1:27">
+    <row r="238" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A238" s="188"/>
       <c r="B238" s="189" t="s">
         <v>264</v>
       </c>
       <c r="C238" s="190"/>
       <c r="D238" s="27"/>
       <c r="E238" s="28"/>
       <c r="F238" s="29">
         <v>1552</v>
       </c>
       <c r="G238" s="29">
         <v>2655</v>
       </c>
       <c r="H238" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I238" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J238" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K238" s="41" t="s">
         <v>22</v>
       </c>
@@ -24173,51 +23875,51 @@
       </c>
       <c r="S238" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T238" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U238" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V238" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W238" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X238" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y238" s="31"/>
       <c r="Z238" s="195"/>
       <c r="AA238" s="197" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="239" spans="1:27">
+    <row r="239" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A239" s="188"/>
       <c r="B239" s="189" t="s">
         <v>265</v>
       </c>
       <c r="C239" s="190"/>
       <c r="D239" s="27"/>
       <c r="E239" s="28"/>
       <c r="F239" s="29">
         <v>3737</v>
       </c>
       <c r="G239" s="29">
         <v>17821</v>
       </c>
       <c r="H239" s="29">
         <v>10717</v>
       </c>
       <c r="I239" s="29">
         <v>424</v>
       </c>
       <c r="J239" s="29">
         <v>33880</v>
       </c>
       <c r="K239" s="29">
         <v>78</v>
       </c>
@@ -24240,51 +23942,51 @@
       </c>
       <c r="S239" s="29">
         <v>220</v>
       </c>
       <c r="T239" s="29">
         <v>239</v>
       </c>
       <c r="U239" s="29">
         <v>10131</v>
       </c>
       <c r="V239" s="29">
         <v>70</v>
       </c>
       <c r="W239" s="29">
         <v>11725</v>
       </c>
       <c r="X239" s="162">
         <v>32172</v>
       </c>
       <c r="Y239" s="31"/>
       <c r="Z239" s="195"/>
       <c r="AA239" s="197" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="240" spans="1:27">
+    <row r="240" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A240" s="206"/>
       <c r="B240" s="207" t="s">
         <v>266</v>
       </c>
       <c r="C240" s="201" t="s">
         <v>87</v>
       </c>
       <c r="D240" s="32"/>
       <c r="E240" s="33"/>
       <c r="F240" s="34" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="34" t="s">
         <v>22</v>
       </c>
       <c r="H240" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I240" s="35">
         <v>2196</v>
       </c>
       <c r="J240" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K240" s="35">
@@ -24309,51 +24011,51 @@
       </c>
       <c r="S240" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T240" s="35">
         <v>2008</v>
       </c>
       <c r="U240" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V240" s="35">
         <v>2336</v>
       </c>
       <c r="W240" s="35">
         <v>165573</v>
       </c>
       <c r="X240" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y240" s="37"/>
       <c r="Z240" s="191"/>
       <c r="AA240" s="192" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="241" spans="1:27">
+    <row r="241" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A241" s="183">
         <v>61</v>
       </c>
       <c r="B241" s="194" t="s">
         <v>267</v>
       </c>
       <c r="C241" s="190"/>
       <c r="D241" s="27">
         <v>42793</v>
       </c>
       <c r="E241" s="129">
         <v>189</v>
       </c>
       <c r="F241" s="29">
         <v>10398</v>
       </c>
       <c r="G241" s="29">
         <v>11387</v>
       </c>
       <c r="H241" s="29">
         <v>656</v>
       </c>
       <c r="I241" s="29">
         <v>264</v>
       </c>
@@ -24386,51 +24088,51 @@
         <v>7</v>
       </c>
       <c r="T241" s="29">
         <v>236</v>
       </c>
       <c r="U241" s="29">
         <v>579</v>
       </c>
       <c r="V241" s="29">
         <v>318</v>
       </c>
       <c r="W241" s="29">
         <v>14141</v>
       </c>
       <c r="X241" s="162">
         <v>2431</v>
       </c>
       <c r="Y241" s="31"/>
       <c r="Z241" s="186">
         <v>61</v>
       </c>
       <c r="AA241" s="187" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="242" spans="1:27">
+    <row r="242" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A242" s="188"/>
       <c r="B242" s="189" t="s">
         <v>268</v>
       </c>
       <c r="C242" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D242" s="27"/>
       <c r="E242" s="28"/>
       <c r="F242" s="29">
         <v>8779</v>
       </c>
       <c r="G242" s="29">
         <v>7990</v>
       </c>
       <c r="H242" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I242" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J242" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K242" s="41" t="s">
@@ -24455,51 +24157,51 @@
       </c>
       <c r="S242" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T242" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U242" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V242" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W242" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X242" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y242" s="31"/>
       <c r="Z242" s="195"/>
       <c r="AA242" s="197" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="243" spans="1:27">
+    <row r="243" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A243" s="188"/>
       <c r="B243" s="189" t="s">
         <v>269</v>
       </c>
       <c r="C243" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D243" s="27"/>
       <c r="E243" s="28"/>
       <c r="F243" s="29">
         <v>292</v>
       </c>
       <c r="G243" s="29">
         <v>376</v>
       </c>
       <c r="H243" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I243" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J243" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K243" s="41" t="s">
@@ -24524,51 +24226,51 @@
       </c>
       <c r="S243" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T243" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U243" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V243" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W243" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X243" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y243" s="31"/>
       <c r="Z243" s="195"/>
       <c r="AA243" s="197" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="244" spans="1:27">
+    <row r="244" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A244" s="188"/>
       <c r="B244" s="189" t="s">
         <v>270</v>
       </c>
       <c r="C244" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D244" s="27"/>
       <c r="E244" s="28"/>
       <c r="F244" s="29">
         <v>403</v>
       </c>
       <c r="G244" s="29">
         <v>1709</v>
       </c>
       <c r="H244" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I244" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J244" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K244" s="41" t="s">
@@ -24593,51 +24295,51 @@
       </c>
       <c r="S244" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T244" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U244" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V244" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W244" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X244" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y244" s="31"/>
       <c r="Z244" s="195"/>
       <c r="AA244" s="197" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="245" spans="1:27">
+    <row r="245" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A245" s="206"/>
       <c r="B245" s="207" t="s">
         <v>271</v>
       </c>
       <c r="C245" s="201"/>
       <c r="D245" s="32"/>
       <c r="E245" s="33"/>
       <c r="F245" s="35">
         <v>924</v>
       </c>
       <c r="G245" s="35">
         <v>1312</v>
       </c>
       <c r="H245" s="35">
         <v>656</v>
       </c>
       <c r="I245" s="35">
         <v>264</v>
       </c>
       <c r="J245" s="35">
         <v>2341</v>
       </c>
       <c r="K245" s="35">
         <v>342</v>
       </c>
@@ -24660,51 +24362,51 @@
       </c>
       <c r="S245" s="35">
         <v>7</v>
       </c>
       <c r="T245" s="35">
         <v>236</v>
       </c>
       <c r="U245" s="35">
         <v>579</v>
       </c>
       <c r="V245" s="35">
         <v>318</v>
       </c>
       <c r="W245" s="35">
         <v>14141</v>
       </c>
       <c r="X245" s="165">
         <v>2431</v>
       </c>
       <c r="Y245" s="37"/>
       <c r="Z245" s="191"/>
       <c r="AA245" s="192" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="246" spans="1:27">
+    <row r="246" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A246" s="183">
         <v>62</v>
       </c>
       <c r="B246" s="194" t="s">
         <v>272</v>
       </c>
       <c r="C246" s="190"/>
       <c r="D246" s="27">
         <v>94100</v>
       </c>
       <c r="E246" s="28"/>
       <c r="F246" s="29">
         <v>16101</v>
       </c>
       <c r="G246" s="29">
         <v>67069</v>
       </c>
       <c r="H246" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I246" s="29">
         <v>10930</v>
       </c>
       <c r="J246" s="29" t="s">
         <v>22</v>
@@ -24735,51 +24437,51 @@
         <v>22</v>
       </c>
       <c r="T246" s="29">
         <v>8683</v>
       </c>
       <c r="U246" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V246" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W246" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X246" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y246" s="31"/>
       <c r="Z246" s="186">
         <v>62</v>
       </c>
       <c r="AA246" s="187" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="247" spans="1:27">
+    <row r="247" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A247" s="188"/>
       <c r="B247" s="189" t="s">
         <v>273</v>
       </c>
       <c r="C247" s="201"/>
       <c r="D247" s="32"/>
       <c r="E247" s="33"/>
       <c r="F247" s="35">
         <v>16101</v>
       </c>
       <c r="G247" s="35">
         <v>67069</v>
       </c>
       <c r="H247" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I247" s="35">
         <v>10930</v>
       </c>
       <c r="J247" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K247" s="34" t="s">
         <v>22</v>
       </c>
@@ -24802,51 +24504,51 @@
       </c>
       <c r="S247" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T247" s="35">
         <v>8683</v>
       </c>
       <c r="U247" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V247" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W247" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X247" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y247" s="37"/>
       <c r="Z247" s="195"/>
       <c r="AA247" s="197" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="248" spans="1:27">
+    <row r="248" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A248" s="183">
         <v>63</v>
       </c>
       <c r="B248" s="194" t="s">
         <v>274</v>
       </c>
       <c r="C248" s="190"/>
       <c r="D248" s="27">
         <v>11859</v>
       </c>
       <c r="E248" s="28"/>
       <c r="F248" s="29">
         <v>3150</v>
       </c>
       <c r="G248" s="29">
         <v>4733</v>
       </c>
       <c r="H248" s="29">
         <v>153</v>
       </c>
       <c r="I248" s="29">
         <v>8</v>
       </c>
       <c r="J248" s="29">
         <v>701</v>
@@ -24877,51 +24579,51 @@
         <v>2</v>
       </c>
       <c r="T248" s="29">
         <v>7</v>
       </c>
       <c r="U248" s="29">
         <v>203</v>
       </c>
       <c r="V248" s="29">
         <v>10</v>
       </c>
       <c r="W248" s="29">
         <v>2174</v>
       </c>
       <c r="X248" s="162">
         <v>846</v>
       </c>
       <c r="Y248" s="31"/>
       <c r="Z248" s="186">
         <v>63</v>
       </c>
       <c r="AA248" s="187" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="249" spans="1:27">
+    <row r="249" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A249" s="206"/>
       <c r="B249" s="207" t="s">
         <v>275</v>
       </c>
       <c r="C249" s="201"/>
       <c r="D249" s="32"/>
       <c r="E249" s="33"/>
       <c r="F249" s="35">
         <v>3150</v>
       </c>
       <c r="G249" s="35">
         <v>4733</v>
       </c>
       <c r="H249" s="35">
         <v>153</v>
       </c>
       <c r="I249" s="35">
         <v>8</v>
       </c>
       <c r="J249" s="35">
         <v>701</v>
       </c>
       <c r="K249" s="35">
         <v>10</v>
       </c>
@@ -24944,51 +24646,51 @@
       </c>
       <c r="S249" s="35">
         <v>2</v>
       </c>
       <c r="T249" s="35">
         <v>7</v>
       </c>
       <c r="U249" s="35">
         <v>203</v>
       </c>
       <c r="V249" s="35">
         <v>10</v>
       </c>
       <c r="W249" s="35">
         <v>2174</v>
       </c>
       <c r="X249" s="165">
         <v>846</v>
       </c>
       <c r="Y249" s="31"/>
       <c r="Z249" s="191"/>
       <c r="AA249" s="192" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="250" spans="1:27">
+    <row r="250" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A250" s="183">
         <v>64</v>
       </c>
       <c r="B250" s="194" t="s">
         <v>276</v>
       </c>
       <c r="C250" s="190"/>
       <c r="D250" s="27">
         <v>17709</v>
       </c>
       <c r="E250" s="28"/>
       <c r="F250" s="29">
         <v>3156</v>
       </c>
       <c r="G250" s="29">
         <v>1605</v>
       </c>
       <c r="H250" s="29">
         <v>327</v>
       </c>
       <c r="I250" s="29">
         <v>98</v>
       </c>
       <c r="J250" s="29">
         <v>1734</v>
@@ -25019,51 +24721,51 @@
         <v>2</v>
       </c>
       <c r="T250" s="29">
         <v>72</v>
       </c>
       <c r="U250" s="29">
         <v>636</v>
       </c>
       <c r="V250" s="29">
         <v>57</v>
       </c>
       <c r="W250" s="29">
         <v>8491</v>
       </c>
       <c r="X250" s="162">
         <v>1826</v>
       </c>
       <c r="Y250" s="40"/>
       <c r="Z250" s="186">
         <v>64</v>
       </c>
       <c r="AA250" s="187" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="251" spans="1:27">
+    <row r="251" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A251" s="188"/>
       <c r="B251" s="189" t="s">
         <v>277</v>
       </c>
       <c r="C251" s="201"/>
       <c r="D251" s="32"/>
       <c r="E251" s="33"/>
       <c r="F251" s="35">
         <v>3156</v>
       </c>
       <c r="G251" s="35">
         <v>1605</v>
       </c>
       <c r="H251" s="35">
         <v>327</v>
       </c>
       <c r="I251" s="35">
         <v>98</v>
       </c>
       <c r="J251" s="35">
         <v>1734</v>
       </c>
       <c r="K251" s="35">
         <v>58</v>
       </c>
@@ -25086,51 +24788,51 @@
       </c>
       <c r="S251" s="35">
         <v>2</v>
       </c>
       <c r="T251" s="35">
         <v>72</v>
       </c>
       <c r="U251" s="35">
         <v>636</v>
       </c>
       <c r="V251" s="35">
         <v>57</v>
       </c>
       <c r="W251" s="35">
         <v>8491</v>
       </c>
       <c r="X251" s="165">
         <v>1826</v>
       </c>
       <c r="Y251" s="37"/>
       <c r="Z251" s="195"/>
       <c r="AA251" s="197" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="252" spans="1:27">
+    <row r="252" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A252" s="183">
         <v>65</v>
       </c>
       <c r="B252" s="194" t="s">
         <v>278</v>
       </c>
       <c r="C252" s="190"/>
       <c r="D252" s="27">
         <v>9496</v>
       </c>
       <c r="E252" s="28"/>
       <c r="F252" s="29">
         <v>999</v>
       </c>
       <c r="G252" s="29">
         <v>4335</v>
       </c>
       <c r="H252" s="29">
         <v>164</v>
       </c>
       <c r="I252" s="29">
         <v>7</v>
       </c>
       <c r="J252" s="29">
         <v>674</v>
@@ -25161,51 +24863,51 @@
         <v>16</v>
       </c>
       <c r="T252" s="29">
         <v>3</v>
       </c>
       <c r="U252" s="29">
         <v>226</v>
       </c>
       <c r="V252" s="29">
         <v>94</v>
       </c>
       <c r="W252" s="29">
         <v>2444</v>
       </c>
       <c r="X252" s="162">
         <v>572</v>
       </c>
       <c r="Y252" s="31"/>
       <c r="Z252" s="186">
         <v>65</v>
       </c>
       <c r="AA252" s="187" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="253" spans="1:27">
+    <row r="253" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A253" s="188"/>
       <c r="B253" s="189" t="s">
         <v>279</v>
       </c>
       <c r="C253" s="190"/>
       <c r="D253" s="27"/>
       <c r="E253" s="28"/>
       <c r="F253" s="29">
         <v>464</v>
       </c>
       <c r="G253" s="29">
         <v>3262</v>
       </c>
       <c r="H253" s="29">
         <v>164</v>
       </c>
       <c r="I253" s="29">
         <v>7</v>
       </c>
       <c r="J253" s="29">
         <v>674</v>
       </c>
       <c r="K253" s="29">
         <v>95</v>
       </c>
@@ -25228,51 +24930,51 @@
       </c>
       <c r="S253" s="29">
         <v>16</v>
       </c>
       <c r="T253" s="29">
         <v>3</v>
       </c>
       <c r="U253" s="29">
         <v>226</v>
       </c>
       <c r="V253" s="29">
         <v>94</v>
       </c>
       <c r="W253" s="29">
         <v>2444</v>
       </c>
       <c r="X253" s="162">
         <v>572</v>
       </c>
       <c r="Y253" s="31"/>
       <c r="Z253" s="195"/>
       <c r="AA253" s="197" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="254" spans="1:27">
+    <row r="254" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A254" s="188"/>
       <c r="B254" s="189" t="s">
         <v>280</v>
       </c>
       <c r="C254" s="190" t="s">
         <v>257</v>
       </c>
       <c r="D254" s="27"/>
       <c r="E254" s="28"/>
       <c r="F254" s="29">
         <v>27</v>
       </c>
       <c r="G254" s="29">
         <v>95</v>
       </c>
       <c r="H254" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I254" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J254" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K254" s="41" t="s">
@@ -25297,51 +24999,51 @@
       </c>
       <c r="S254" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T254" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U254" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V254" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W254" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X254" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y254" s="31"/>
       <c r="Z254" s="195"/>
       <c r="AA254" s="197" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="255" spans="1:27">
+    <row r="255" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A255" s="188"/>
       <c r="B255" s="189" t="s">
         <v>281</v>
       </c>
       <c r="C255" s="190"/>
       <c r="D255" s="27"/>
       <c r="E255" s="28"/>
       <c r="F255" s="29">
         <v>91</v>
       </c>
       <c r="G255" s="29">
         <v>62</v>
       </c>
       <c r="H255" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I255" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J255" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K255" s="41" t="s">
         <v>22</v>
       </c>
@@ -25364,51 +25066,51 @@
       </c>
       <c r="S255" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T255" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U255" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V255" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W255" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X255" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y255" s="31"/>
       <c r="Z255" s="195"/>
       <c r="AA255" s="197" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="256" spans="1:27">
+    <row r="256" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A256" s="188"/>
       <c r="B256" s="189" t="s">
         <v>282</v>
       </c>
       <c r="C256" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D256" s="32"/>
       <c r="E256" s="33"/>
       <c r="F256" s="35">
         <v>417</v>
       </c>
       <c r="G256" s="35">
         <v>916</v>
       </c>
       <c r="H256" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I256" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J256" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K256" s="34" t="s">
@@ -25433,51 +25135,51 @@
       </c>
       <c r="S256" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T256" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U256" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V256" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W256" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X256" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y256" s="31"/>
       <c r="Z256" s="195"/>
       <c r="AA256" s="197" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="257" spans="1:27">
+    <row r="257" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A257" s="183">
         <v>66</v>
       </c>
       <c r="B257" s="194" t="s">
         <v>283</v>
       </c>
       <c r="C257" s="185" t="s">
         <v>284</v>
       </c>
       <c r="D257" s="27">
         <v>10388</v>
       </c>
       <c r="E257" s="28"/>
       <c r="F257" s="29">
         <v>4878</v>
       </c>
       <c r="G257" s="29">
         <v>5510</v>
       </c>
       <c r="H257" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I257" s="29" t="s">
         <v>22</v>
       </c>
@@ -25510,51 +25212,51 @@
         <v>22</v>
       </c>
       <c r="T257" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U257" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V257" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W257" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X257" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y257" s="40"/>
       <c r="Z257" s="186">
         <v>66</v>
       </c>
       <c r="AA257" s="187" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="258" spans="1:27">
+    <row r="258" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A258" s="188"/>
       <c r="B258" s="189" t="s">
         <v>285</v>
       </c>
       <c r="C258" s="190" t="s">
         <v>284</v>
       </c>
       <c r="D258" s="27"/>
       <c r="E258" s="28"/>
       <c r="F258" s="29">
         <v>395</v>
       </c>
       <c r="G258" s="29">
         <v>828</v>
       </c>
       <c r="H258" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I258" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J258" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K258" s="41" t="s">
@@ -25579,51 +25281,51 @@
       </c>
       <c r="S258" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T258" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U258" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V258" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W258" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X258" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y258" s="31"/>
       <c r="Z258" s="195"/>
       <c r="AA258" s="197" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="259" spans="1:27">
+    <row r="259" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A259" s="188"/>
       <c r="B259" s="189" t="s">
         <v>286</v>
       </c>
       <c r="C259" s="190" t="s">
         <v>284</v>
       </c>
       <c r="D259" s="32"/>
       <c r="E259" s="33"/>
       <c r="F259" s="35">
         <v>4483</v>
       </c>
       <c r="G259" s="35">
         <v>4682</v>
       </c>
       <c r="H259" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I259" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J259" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K259" s="34" t="s">
@@ -25648,51 +25350,51 @@
       </c>
       <c r="S259" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T259" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U259" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V259" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W259" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X259" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y259" s="37"/>
       <c r="Z259" s="195"/>
       <c r="AA259" s="197" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="260" spans="1:27">
+    <row r="260" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A260" s="183">
         <v>67</v>
       </c>
       <c r="B260" s="194" t="s">
         <v>287</v>
       </c>
       <c r="C260" s="185"/>
       <c r="D260" s="27">
         <v>57594</v>
       </c>
       <c r="E260" s="28"/>
       <c r="F260" s="29">
         <v>17493</v>
       </c>
       <c r="G260" s="29">
         <v>21659</v>
       </c>
       <c r="H260" s="29">
         <v>756</v>
       </c>
       <c r="I260" s="29">
         <v>2274</v>
       </c>
       <c r="J260" s="29">
         <v>3825</v>
@@ -25723,51 +25425,51 @@
         <v>11</v>
       </c>
       <c r="T260" s="29">
         <v>1654</v>
       </c>
       <c r="U260" s="29">
         <v>808</v>
       </c>
       <c r="V260" s="29">
         <v>12</v>
       </c>
       <c r="W260" s="29">
         <v>6319</v>
       </c>
       <c r="X260" s="162">
         <v>4404</v>
       </c>
       <c r="Y260" s="31"/>
       <c r="Z260" s="186">
         <v>67</v>
       </c>
       <c r="AA260" s="187" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="261" spans="1:27">
+    <row r="261" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A261" s="188"/>
       <c r="B261" s="189" t="s">
         <v>288</v>
       </c>
       <c r="C261" s="190"/>
       <c r="D261" s="27"/>
       <c r="E261" s="28"/>
       <c r="F261" s="29">
         <v>10290</v>
       </c>
       <c r="G261" s="29">
         <v>12172</v>
       </c>
       <c r="H261" s="29">
         <v>756</v>
       </c>
       <c r="I261" s="29">
         <v>2274</v>
       </c>
       <c r="J261" s="29">
         <v>3825</v>
       </c>
       <c r="K261" s="29">
         <v>12</v>
       </c>
@@ -25790,51 +25492,51 @@
       </c>
       <c r="S261" s="29">
         <v>11</v>
       </c>
       <c r="T261" s="29">
         <v>1654</v>
       </c>
       <c r="U261" s="29">
         <v>808</v>
       </c>
       <c r="V261" s="29">
         <v>12</v>
       </c>
       <c r="W261" s="29">
         <v>6319</v>
       </c>
       <c r="X261" s="162">
         <v>4404</v>
       </c>
       <c r="Y261" s="31"/>
       <c r="Z261" s="195"/>
       <c r="AA261" s="197" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="262" spans="1:27">
+    <row r="262" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A262" s="188"/>
       <c r="B262" s="189" t="s">
         <v>289</v>
       </c>
       <c r="C262" s="190"/>
       <c r="D262" s="27"/>
       <c r="E262" s="28"/>
       <c r="F262" s="29">
         <v>869</v>
       </c>
       <c r="G262" s="29">
         <v>922</v>
       </c>
       <c r="H262" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I262" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J262" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K262" s="41" t="s">
         <v>22</v>
       </c>
@@ -25857,51 +25559,51 @@
       </c>
       <c r="S262" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T262" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U262" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V262" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W262" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X262" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y262" s="31"/>
       <c r="Z262" s="195"/>
       <c r="AA262" s="197" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="263" spans="1:27">
+    <row r="263" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A263" s="188"/>
       <c r="B263" s="189" t="s">
         <v>290</v>
       </c>
       <c r="C263" s="190"/>
       <c r="D263" s="27"/>
       <c r="E263" s="28"/>
       <c r="F263" s="29">
         <v>1983</v>
       </c>
       <c r="G263" s="29">
         <v>2085</v>
       </c>
       <c r="H263" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I263" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J263" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K263" s="41" t="s">
         <v>22</v>
       </c>
@@ -25924,51 +25626,51 @@
       </c>
       <c r="S263" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T263" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U263" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V263" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W263" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X263" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y263" s="31"/>
       <c r="Z263" s="195"/>
       <c r="AA263" s="197" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="264" spans="1:27">
+    <row r="264" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A264" s="206"/>
       <c r="B264" s="207" t="s">
         <v>291</v>
       </c>
       <c r="C264" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D264" s="32"/>
       <c r="E264" s="33"/>
       <c r="F264" s="35">
         <v>4351</v>
       </c>
       <c r="G264" s="35">
         <v>6480</v>
       </c>
       <c r="H264" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I264" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J264" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K264" s="34" t="s">
@@ -25993,51 +25695,51 @@
       </c>
       <c r="S264" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T264" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U264" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V264" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W264" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X264" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y264" s="37"/>
       <c r="Z264" s="191"/>
       <c r="AA264" s="192" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="265" spans="1:27">
+    <row r="265" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A265" s="183">
         <v>68</v>
       </c>
       <c r="B265" s="194" t="s">
         <v>292</v>
       </c>
       <c r="C265" s="185"/>
       <c r="D265" s="27">
         <v>71722</v>
       </c>
       <c r="E265" s="28"/>
       <c r="F265" s="29">
         <v>36113</v>
       </c>
       <c r="G265" s="29">
         <v>31638</v>
       </c>
       <c r="H265" s="29">
         <v>94</v>
       </c>
       <c r="I265" s="29">
         <v>1</v>
       </c>
       <c r="J265" s="29">
         <v>638</v>
@@ -26068,51 +25770,51 @@
         <v>22</v>
       </c>
       <c r="T265" s="29">
         <v>1</v>
       </c>
       <c r="U265" s="29">
         <v>122</v>
       </c>
       <c r="V265" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W265" s="29">
         <v>2217</v>
       </c>
       <c r="X265" s="162">
         <v>706</v>
       </c>
       <c r="Y265" s="31"/>
       <c r="Z265" s="186">
         <v>68</v>
       </c>
       <c r="AA265" s="187" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="266" spans="1:27">
+    <row r="266" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A266" s="188"/>
       <c r="B266" s="189" t="s">
         <v>293</v>
       </c>
       <c r="C266" s="190"/>
       <c r="D266" s="27"/>
       <c r="E266" s="28"/>
       <c r="F266" s="29">
         <v>31999</v>
       </c>
       <c r="G266" s="29">
         <v>27973</v>
       </c>
       <c r="H266" s="29">
         <v>94</v>
       </c>
       <c r="I266" s="29">
         <v>1</v>
       </c>
       <c r="J266" s="29">
         <v>638</v>
       </c>
       <c r="K266" s="41" t="s">
         <v>22</v>
       </c>
@@ -26135,51 +25837,51 @@
       </c>
       <c r="S266" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T266" s="29">
         <v>1</v>
       </c>
       <c r="U266" s="29">
         <v>122</v>
       </c>
       <c r="V266" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W266" s="29">
         <v>2217</v>
       </c>
       <c r="X266" s="162">
         <v>706</v>
       </c>
       <c r="Y266" s="31"/>
       <c r="Z266" s="195"/>
       <c r="AA266" s="197" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="267" spans="1:27">
+    <row r="267" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A267" s="188"/>
       <c r="B267" s="189" t="s">
         <v>294</v>
       </c>
       <c r="C267" s="190"/>
       <c r="D267" s="27"/>
       <c r="E267" s="28"/>
       <c r="F267" s="29">
         <v>1034</v>
       </c>
       <c r="G267" s="29">
         <v>596</v>
       </c>
       <c r="H267" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I267" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J267" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K267" s="41" t="s">
         <v>22</v>
       </c>
@@ -26202,51 +25904,51 @@
       </c>
       <c r="S267" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T267" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U267" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V267" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W267" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X267" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y267" s="31"/>
       <c r="Z267" s="195"/>
       <c r="AA267" s="197" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="268" spans="1:27">
+    <row r="268" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A268" s="188"/>
       <c r="B268" s="189" t="s">
         <v>295</v>
       </c>
       <c r="C268" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D268" s="32"/>
       <c r="E268" s="33"/>
       <c r="F268" s="35">
         <v>3080</v>
       </c>
       <c r="G268" s="35">
         <v>3069</v>
       </c>
       <c r="H268" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I268" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J268" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K268" s="34" t="s">
@@ -26271,51 +25973,51 @@
       </c>
       <c r="S268" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T268" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U268" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V268" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W268" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X268" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y268" s="37"/>
       <c r="Z268" s="195"/>
       <c r="AA268" s="197" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="269" spans="1:27">
+    <row r="269" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A269" s="183">
         <v>69</v>
       </c>
       <c r="B269" s="194" t="s">
         <v>296</v>
       </c>
       <c r="C269" s="190"/>
       <c r="D269" s="27">
         <v>15915</v>
       </c>
       <c r="E269" s="28"/>
       <c r="F269" s="29">
         <v>2146</v>
       </c>
       <c r="G269" s="29">
         <v>3566</v>
       </c>
       <c r="H269" s="29">
         <v>365</v>
       </c>
       <c r="I269" s="29">
         <v>2</v>
       </c>
       <c r="J269" s="29">
         <v>3229</v>
@@ -26346,51 +26048,51 @@
         <v>9</v>
       </c>
       <c r="T269" s="29">
         <v>2</v>
       </c>
       <c r="U269" s="29">
         <v>1225</v>
       </c>
       <c r="V269" s="29">
         <v>2</v>
       </c>
       <c r="W269" s="29">
         <v>1687</v>
       </c>
       <c r="X269" s="162">
         <v>4639</v>
       </c>
       <c r="Y269" s="31"/>
       <c r="Z269" s="186">
         <v>69</v>
       </c>
       <c r="AA269" s="187" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="270" spans="1:27">
+    <row r="270" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A270" s="188"/>
       <c r="B270" s="189" t="s">
         <v>297</v>
       </c>
       <c r="C270" s="190"/>
       <c r="D270" s="27"/>
       <c r="E270" s="28"/>
       <c r="F270" s="29">
         <v>515</v>
       </c>
       <c r="G270" s="29">
         <v>751</v>
       </c>
       <c r="H270" s="29">
         <v>61</v>
       </c>
       <c r="I270" s="29">
         <v>1</v>
       </c>
       <c r="J270" s="29">
         <v>656</v>
       </c>
       <c r="K270" s="41" t="s">
         <v>22</v>
       </c>
@@ -26413,51 +26115,51 @@
       </c>
       <c r="S270" s="29">
         <v>3</v>
       </c>
       <c r="T270" s="29">
         <v>1</v>
       </c>
       <c r="U270" s="29">
         <v>341</v>
       </c>
       <c r="V270" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W270" s="29">
         <v>214</v>
       </c>
       <c r="X270" s="162">
         <v>1037</v>
       </c>
       <c r="Y270" s="31"/>
       <c r="Z270" s="195"/>
       <c r="AA270" s="197" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="271" spans="1:27">
+    <row r="271" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A271" s="188"/>
       <c r="B271" s="189" t="s">
         <v>298</v>
       </c>
       <c r="C271" s="190"/>
       <c r="D271" s="27"/>
       <c r="E271" s="28"/>
       <c r="F271" s="29">
         <v>257</v>
       </c>
       <c r="G271" s="29">
         <v>432</v>
       </c>
       <c r="H271" s="29">
         <v>79</v>
       </c>
       <c r="I271" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J271" s="29">
         <v>685</v>
       </c>
       <c r="K271" s="41" t="s">
         <v>22</v>
       </c>
@@ -26480,51 +26182,51 @@
       </c>
       <c r="S271" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T271" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U271" s="29">
         <v>216</v>
       </c>
       <c r="V271" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W271" s="29">
         <v>471</v>
       </c>
       <c r="X271" s="162">
         <v>1004</v>
       </c>
       <c r="Y271" s="31"/>
       <c r="Z271" s="195"/>
       <c r="AA271" s="197" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="272" spans="1:27">
+    <row r="272" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A272" s="188"/>
       <c r="B272" s="189" t="s">
         <v>299</v>
       </c>
       <c r="C272" s="190"/>
       <c r="D272" s="27"/>
       <c r="E272" s="28"/>
       <c r="F272" s="29">
         <v>416</v>
       </c>
       <c r="G272" s="29">
         <v>202</v>
       </c>
       <c r="H272" s="29">
         <v>38</v>
       </c>
       <c r="I272" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J272" s="29">
         <v>369</v>
       </c>
       <c r="K272" s="41" t="s">
         <v>22</v>
       </c>
@@ -26547,51 +26249,51 @@
       </c>
       <c r="S272" s="29">
         <v>2</v>
       </c>
       <c r="T272" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U272" s="29">
         <v>118</v>
       </c>
       <c r="V272" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W272" s="29">
         <v>214</v>
       </c>
       <c r="X272" s="162">
         <v>537</v>
       </c>
       <c r="Y272" s="31"/>
       <c r="Z272" s="195"/>
       <c r="AA272" s="197" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="273" spans="1:27">
+    <row r="273" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A273" s="188"/>
       <c r="B273" s="189" t="s">
         <v>300</v>
       </c>
       <c r="C273" s="190"/>
       <c r="D273" s="27"/>
       <c r="E273" s="28"/>
       <c r="F273" s="29">
         <v>819</v>
       </c>
       <c r="G273" s="29">
         <v>2134</v>
       </c>
       <c r="H273" s="29">
         <v>187</v>
       </c>
       <c r="I273" s="29">
         <v>1</v>
       </c>
       <c r="J273" s="29">
         <v>1519</v>
       </c>
       <c r="K273" s="29">
         <v>3</v>
       </c>
@@ -26614,51 +26316,51 @@
       </c>
       <c r="S273" s="29">
         <v>4</v>
       </c>
       <c r="T273" s="29">
         <v>1</v>
       </c>
       <c r="U273" s="29">
         <v>550</v>
       </c>
       <c r="V273" s="29">
         <v>2</v>
       </c>
       <c r="W273" s="29">
         <v>788</v>
       </c>
       <c r="X273" s="162">
         <v>2061</v>
       </c>
       <c r="Y273" s="31"/>
       <c r="Z273" s="195"/>
       <c r="AA273" s="197" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="274" spans="1:27">
+    <row r="274" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A274" s="206"/>
       <c r="B274" s="207" t="s">
         <v>301</v>
       </c>
       <c r="C274" s="201" t="s">
         <v>257</v>
       </c>
       <c r="D274" s="32"/>
       <c r="E274" s="33"/>
       <c r="F274" s="35">
         <v>139</v>
       </c>
       <c r="G274" s="35">
         <v>47</v>
       </c>
       <c r="H274" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I274" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J274" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K274" s="34" t="s">
@@ -26683,51 +26385,51 @@
       </c>
       <c r="S274" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T274" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U274" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V274" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W274" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X274" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y274" s="37"/>
       <c r="Z274" s="191"/>
       <c r="AA274" s="192" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="275" spans="1:27">
+    <row r="275" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A275" s="183">
         <v>70</v>
       </c>
       <c r="B275" s="194" t="s">
         <v>302</v>
       </c>
       <c r="C275" s="185"/>
       <c r="D275" s="27">
         <v>25874</v>
       </c>
       <c r="E275" s="28"/>
       <c r="F275" s="29">
         <v>7617</v>
       </c>
       <c r="G275" s="29">
         <v>18257</v>
       </c>
       <c r="H275" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I275" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J275" s="29" t="s">
         <v>22</v>
@@ -26758,51 +26460,51 @@
         <v>22</v>
       </c>
       <c r="T275" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U275" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V275" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W275" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X275" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y275" s="31"/>
       <c r="Z275" s="186">
         <v>70</v>
       </c>
       <c r="AA275" s="187" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="276" spans="1:27">
+    <row r="276" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A276" s="188"/>
       <c r="B276" s="189" t="s">
         <v>303</v>
       </c>
       <c r="C276" s="190"/>
       <c r="D276" s="27"/>
       <c r="E276" s="28"/>
       <c r="F276" s="29">
         <v>1256</v>
       </c>
       <c r="G276" s="29">
         <v>2514</v>
       </c>
       <c r="H276" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I276" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J276" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K276" s="41" t="s">
         <v>22</v>
       </c>
@@ -26825,51 +26527,51 @@
       </c>
       <c r="S276" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T276" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U276" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V276" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W276" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X276" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y276" s="31"/>
       <c r="Z276" s="195"/>
       <c r="AA276" s="197" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="277" spans="1:27">
+    <row r="277" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A277" s="188"/>
       <c r="B277" s="189" t="s">
         <v>305</v>
       </c>
       <c r="C277" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D277" s="27"/>
       <c r="E277" s="28"/>
       <c r="F277" s="29">
         <v>39</v>
       </c>
       <c r="G277" s="29">
         <v>91</v>
       </c>
       <c r="H277" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I277" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J277" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K277" s="41" t="s">
@@ -26894,51 +26596,51 @@
       </c>
       <c r="S277" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T277" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U277" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V277" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W277" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X277" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y277" s="31"/>
       <c r="Z277" s="195"/>
       <c r="AA277" s="197" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="278" spans="1:27">
+    <row r="278" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A278" s="188"/>
       <c r="B278" s="189" t="s">
         <v>306</v>
       </c>
       <c r="C278" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D278" s="27"/>
       <c r="E278" s="28"/>
       <c r="F278" s="29">
         <v>899</v>
       </c>
       <c r="G278" s="29">
         <v>1630</v>
       </c>
       <c r="H278" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I278" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J278" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K278" s="41" t="s">
@@ -26963,51 +26665,51 @@
       </c>
       <c r="S278" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T278" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U278" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V278" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W278" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X278" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y278" s="31"/>
       <c r="Z278" s="195"/>
       <c r="AA278" s="197" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="279" spans="1:27">
+    <row r="279" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A279" s="188"/>
       <c r="B279" s="189" t="s">
         <v>307</v>
       </c>
       <c r="C279" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D279" s="27"/>
       <c r="E279" s="28"/>
       <c r="F279" s="29">
         <v>240</v>
       </c>
       <c r="G279" s="29">
         <v>536</v>
       </c>
       <c r="H279" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I279" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J279" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K279" s="41" t="s">
@@ -27032,51 +26734,51 @@
       </c>
       <c r="S279" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T279" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U279" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V279" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W279" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X279" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y279" s="31"/>
       <c r="Z279" s="195"/>
       <c r="AA279" s="197" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="280" spans="1:27">
+    <row r="280" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A280" s="188"/>
       <c r="B280" s="189" t="s">
         <v>308</v>
       </c>
       <c r="C280" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D280" s="27"/>
       <c r="E280" s="28"/>
       <c r="F280" s="29">
         <v>71</v>
       </c>
       <c r="G280" s="29">
         <v>185</v>
       </c>
       <c r="H280" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I280" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J280" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K280" s="41" t="s">
@@ -27101,51 +26803,51 @@
       </c>
       <c r="S280" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T280" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U280" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V280" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W280" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X280" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y280" s="31"/>
       <c r="Z280" s="195"/>
       <c r="AA280" s="197" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="281" spans="1:27">
+    <row r="281" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A281" s="188"/>
       <c r="B281" s="189" t="s">
         <v>309</v>
       </c>
       <c r="C281" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D281" s="27"/>
       <c r="E281" s="28"/>
       <c r="F281" s="29">
         <v>336</v>
       </c>
       <c r="G281" s="29">
         <v>446</v>
       </c>
       <c r="H281" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I281" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J281" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K281" s="41" t="s">
@@ -27170,51 +26872,51 @@
       </c>
       <c r="S281" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T281" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U281" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V281" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W281" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X281" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y281" s="31"/>
       <c r="Z281" s="195"/>
       <c r="AA281" s="197" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="282" spans="1:27">
+    <row r="282" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A282" s="188"/>
       <c r="B282" s="189" t="s">
         <v>310</v>
       </c>
       <c r="C282" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D282" s="27"/>
       <c r="E282" s="28"/>
       <c r="F282" s="29">
         <v>620</v>
       </c>
       <c r="G282" s="29">
         <v>2810</v>
       </c>
       <c r="H282" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I282" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J282" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K282" s="41" t="s">
@@ -27239,51 +26941,51 @@
       </c>
       <c r="S282" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T282" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U282" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V282" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W282" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X282" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y282" s="31"/>
       <c r="Z282" s="195"/>
       <c r="AA282" s="197" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="283" spans="1:27">
+    <row r="283" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A283" s="188"/>
       <c r="B283" s="189" t="s">
         <v>311</v>
       </c>
       <c r="C283" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D283" s="27"/>
       <c r="E283" s="28"/>
       <c r="F283" s="29">
         <v>41</v>
       </c>
       <c r="G283" s="29">
         <v>183</v>
       </c>
       <c r="H283" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I283" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J283" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K283" s="41" t="s">
@@ -27308,51 +27010,51 @@
       </c>
       <c r="S283" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T283" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U283" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V283" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W283" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X283" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y283" s="31"/>
       <c r="Z283" s="195"/>
       <c r="AA283" s="197" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="284" spans="1:27">
+    <row r="284" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A284" s="188"/>
       <c r="B284" s="189" t="s">
         <v>312</v>
       </c>
       <c r="C284" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D284" s="27"/>
       <c r="E284" s="28"/>
       <c r="F284" s="29">
         <v>252</v>
       </c>
       <c r="G284" s="29">
         <v>823</v>
       </c>
       <c r="H284" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I284" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J284" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K284" s="41" t="s">
@@ -27377,51 +27079,51 @@
       </c>
       <c r="S284" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T284" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U284" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V284" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W284" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X284" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y284" s="31"/>
       <c r="Z284" s="195"/>
       <c r="AA284" s="197" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="285" spans="1:27">
+    <row r="285" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A285" s="188"/>
       <c r="B285" s="189" t="s">
         <v>313</v>
       </c>
       <c r="C285" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D285" s="27"/>
       <c r="E285" s="28"/>
       <c r="F285" s="29">
         <v>317</v>
       </c>
       <c r="G285" s="29">
         <v>961</v>
       </c>
       <c r="H285" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I285" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J285" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K285" s="41" t="s">
@@ -27446,51 +27148,51 @@
       </c>
       <c r="S285" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T285" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U285" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V285" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W285" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X285" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y285" s="31"/>
       <c r="Z285" s="195"/>
       <c r="AA285" s="197" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="286" spans="1:27">
+    <row r="286" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A286" s="188"/>
       <c r="B286" s="189" t="s">
         <v>314</v>
       </c>
       <c r="C286" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D286" s="27"/>
       <c r="E286" s="28"/>
       <c r="F286" s="29">
         <v>398</v>
       </c>
       <c r="G286" s="29">
         <v>1399</v>
       </c>
       <c r="H286" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I286" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J286" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K286" s="41" t="s">
@@ -27515,51 +27217,51 @@
       </c>
       <c r="S286" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T286" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U286" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V286" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W286" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X286" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y286" s="31"/>
       <c r="Z286" s="195"/>
       <c r="AA286" s="197" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="287" spans="1:27">
+    <row r="287" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A287" s="188"/>
       <c r="B287" s="189" t="s">
         <v>315</v>
       </c>
       <c r="C287" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D287" s="27"/>
       <c r="E287" s="28"/>
       <c r="F287" s="29">
         <v>921</v>
       </c>
       <c r="G287" s="29">
         <v>2158</v>
       </c>
       <c r="H287" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I287" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J287" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K287" s="41" t="s">
@@ -27584,51 +27286,51 @@
       </c>
       <c r="S287" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T287" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U287" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V287" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W287" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X287" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y287" s="31"/>
       <c r="Z287" s="195"/>
       <c r="AA287" s="197" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="288" spans="1:27">
+    <row r="288" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A288" s="188"/>
       <c r="B288" s="189" t="s">
         <v>316</v>
       </c>
       <c r="C288" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D288" s="27"/>
       <c r="E288" s="28"/>
       <c r="F288" s="29">
         <v>623</v>
       </c>
       <c r="G288" s="29">
         <v>1625</v>
       </c>
       <c r="H288" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I288" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J288" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K288" s="41" t="s">
@@ -27653,51 +27355,51 @@
       </c>
       <c r="S288" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T288" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U288" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V288" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W288" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X288" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y288" s="31"/>
       <c r="Z288" s="195"/>
       <c r="AA288" s="197" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="289" spans="1:27">
+    <row r="289" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A289" s="206"/>
       <c r="B289" s="207" t="s">
         <v>317</v>
       </c>
       <c r="C289" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D289" s="32"/>
       <c r="E289" s="33"/>
       <c r="F289" s="35">
         <v>1604</v>
       </c>
       <c r="G289" s="35">
         <v>2896</v>
       </c>
       <c r="H289" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I289" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J289" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K289" s="34" t="s">
@@ -27722,51 +27424,51 @@
       </c>
       <c r="S289" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T289" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U289" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V289" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W289" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X289" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y289" s="37"/>
       <c r="Z289" s="191"/>
       <c r="AA289" s="192" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="290" spans="1:27">
+    <row r="290" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A290" s="183">
         <v>71</v>
       </c>
       <c r="B290" s="194" t="s">
         <v>318</v>
       </c>
       <c r="C290" s="185"/>
       <c r="D290" s="27">
         <v>48622</v>
       </c>
       <c r="E290" s="28"/>
       <c r="F290" s="29">
         <v>13950</v>
       </c>
       <c r="G290" s="29">
         <v>22409</v>
       </c>
       <c r="H290" s="29">
         <v>369</v>
       </c>
       <c r="I290" s="29">
         <v>7</v>
       </c>
       <c r="J290" s="29">
         <v>2342</v>
@@ -27797,51 +27499,51 @@
         <v>16</v>
       </c>
       <c r="T290" s="29">
         <v>3</v>
       </c>
       <c r="U290" s="29">
         <v>512</v>
       </c>
       <c r="V290" s="29">
         <v>15</v>
       </c>
       <c r="W290" s="29">
         <v>5875</v>
       </c>
       <c r="X290" s="162">
         <v>3043</v>
       </c>
       <c r="Y290" s="31"/>
       <c r="Z290" s="186">
         <v>71</v>
       </c>
       <c r="AA290" s="187" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="291" spans="1:27">
+    <row r="291" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A291" s="188"/>
       <c r="B291" s="189" t="s">
         <v>319</v>
       </c>
       <c r="C291" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D291" s="27"/>
       <c r="E291" s="28"/>
       <c r="F291" s="29">
         <v>1708</v>
       </c>
       <c r="G291" s="29">
         <v>4069</v>
       </c>
       <c r="H291" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I291" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J291" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K291" s="41" t="s">
@@ -27866,51 +27568,51 @@
       </c>
       <c r="S291" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T291" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U291" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V291" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W291" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X291" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y291" s="31"/>
       <c r="Z291" s="195"/>
       <c r="AA291" s="197" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="292" spans="1:27">
+    <row r="292" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A292" s="206"/>
       <c r="B292" s="207" t="s">
         <v>320</v>
       </c>
       <c r="C292" s="201"/>
       <c r="D292" s="32"/>
       <c r="E292" s="33"/>
       <c r="F292" s="35">
         <v>12242</v>
       </c>
       <c r="G292" s="35">
         <v>18340</v>
       </c>
       <c r="H292" s="35">
         <v>369</v>
       </c>
       <c r="I292" s="35">
         <v>7</v>
       </c>
       <c r="J292" s="35">
         <v>2342</v>
       </c>
       <c r="K292" s="35">
         <v>17</v>
       </c>
@@ -27933,51 +27635,51 @@
       </c>
       <c r="S292" s="35">
         <v>16</v>
       </c>
       <c r="T292" s="35">
         <v>3</v>
       </c>
       <c r="U292" s="35">
         <v>512</v>
       </c>
       <c r="V292" s="35">
         <v>15</v>
       </c>
       <c r="W292" s="35">
         <v>5875</v>
       </c>
       <c r="X292" s="165">
         <v>3043</v>
       </c>
       <c r="Y292" s="37"/>
       <c r="Z292" s="191"/>
       <c r="AA292" s="192" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="293" spans="1:27">
+    <row r="293" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A293" s="183">
         <v>72</v>
       </c>
       <c r="B293" s="194" t="s">
         <v>321</v>
       </c>
       <c r="C293" s="185"/>
       <c r="D293" s="58">
         <v>15418</v>
       </c>
       <c r="E293" s="28"/>
       <c r="F293" s="38">
         <v>672</v>
       </c>
       <c r="G293" s="38">
         <v>1130</v>
       </c>
       <c r="H293" s="38">
         <v>514</v>
       </c>
       <c r="I293" s="38">
         <v>24</v>
       </c>
       <c r="J293" s="38">
         <v>3569</v>
@@ -28008,51 +27710,51 @@
         <v>10</v>
       </c>
       <c r="T293" s="38">
         <v>19</v>
       </c>
       <c r="U293" s="38">
         <v>962</v>
       </c>
       <c r="V293" s="38">
         <v>10</v>
       </c>
       <c r="W293" s="38">
         <v>4788</v>
       </c>
       <c r="X293" s="160">
         <v>4102</v>
       </c>
       <c r="Y293" s="40"/>
       <c r="Z293" s="186">
         <v>72</v>
       </c>
       <c r="AA293" s="187" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="294" spans="1:27">
+    <row r="294" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A294" s="188"/>
       <c r="B294" s="189" t="s">
         <v>322</v>
       </c>
       <c r="C294" s="190"/>
       <c r="D294" s="27"/>
       <c r="E294" s="28"/>
       <c r="F294" s="29">
         <v>139</v>
       </c>
       <c r="G294" s="29">
         <v>304</v>
       </c>
       <c r="H294" s="29">
         <v>514</v>
       </c>
       <c r="I294" s="29">
         <v>21</v>
       </c>
       <c r="J294" s="29">
         <v>3569</v>
       </c>
       <c r="K294" s="29">
         <v>7</v>
       </c>
@@ -28075,51 +27777,51 @@
       </c>
       <c r="S294" s="29">
         <v>10</v>
       </c>
       <c r="T294" s="29">
         <v>16</v>
       </c>
       <c r="U294" s="29">
         <v>962</v>
       </c>
       <c r="V294" s="29">
         <v>6</v>
       </c>
       <c r="W294" s="29">
         <v>2354</v>
       </c>
       <c r="X294" s="162">
         <v>4102</v>
       </c>
       <c r="Y294" s="31"/>
       <c r="Z294" s="195"/>
       <c r="AA294" s="197" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="295" spans="1:27">
+    <row r="295" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A295" s="188"/>
       <c r="B295" s="189" t="s">
         <v>323</v>
       </c>
       <c r="C295" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D295" s="27"/>
       <c r="E295" s="28"/>
       <c r="F295" s="29">
         <v>192</v>
       </c>
       <c r="G295" s="29">
         <v>420</v>
       </c>
       <c r="H295" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I295" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J295" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K295" s="41" t="s">
@@ -28144,51 +27846,51 @@
       </c>
       <c r="S295" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T295" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U295" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V295" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W295" s="29">
         <v>455</v>
       </c>
       <c r="X295" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y295" s="31"/>
       <c r="Z295" s="195"/>
       <c r="AA295" s="197" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="296" spans="1:27">
+    <row r="296" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A296" s="188"/>
       <c r="B296" s="189" t="s">
         <v>324</v>
       </c>
       <c r="C296" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D296" s="27"/>
       <c r="E296" s="28"/>
       <c r="F296" s="29">
         <v>185</v>
       </c>
       <c r="G296" s="29">
         <v>229</v>
       </c>
       <c r="H296" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I296" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J296" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K296" s="41" t="s">
@@ -28213,51 +27915,51 @@
       </c>
       <c r="S296" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T296" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U296" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V296" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W296" s="29">
         <v>1083</v>
       </c>
       <c r="X296" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y296" s="31"/>
       <c r="Z296" s="195"/>
       <c r="AA296" s="197" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="297" spans="1:27">
+    <row r="297" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A297" s="188"/>
       <c r="B297" s="189" t="s">
         <v>325</v>
       </c>
       <c r="C297" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D297" s="32"/>
       <c r="E297" s="33"/>
       <c r="F297" s="35">
         <v>156</v>
       </c>
       <c r="G297" s="35">
         <v>177</v>
       </c>
       <c r="H297" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I297" s="35">
         <v>3</v>
       </c>
       <c r="J297" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K297" s="35">
@@ -28282,51 +27984,51 @@
       </c>
       <c r="S297" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T297" s="35">
         <v>3</v>
       </c>
       <c r="U297" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V297" s="35">
         <v>4</v>
       </c>
       <c r="W297" s="35">
         <v>896</v>
       </c>
       <c r="X297" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y297" s="37"/>
       <c r="Z297" s="195"/>
       <c r="AA297" s="197" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="298" spans="1:27">
+    <row r="298" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A298" s="183">
         <v>73</v>
       </c>
       <c r="B298" s="194" t="s">
         <v>326</v>
       </c>
       <c r="C298" s="185"/>
       <c r="D298" s="27">
         <v>375441</v>
       </c>
       <c r="E298" s="129">
         <v>7591</v>
       </c>
       <c r="F298" s="29">
         <v>62087</v>
       </c>
       <c r="G298" s="29">
         <v>156128</v>
       </c>
       <c r="H298" s="29">
         <v>5265</v>
       </c>
       <c r="I298" s="29">
         <v>5899</v>
       </c>
@@ -28359,51 +28061,51 @@
         <v>110</v>
       </c>
       <c r="T298" s="29">
         <v>4649</v>
       </c>
       <c r="U298" s="29">
         <v>8778</v>
       </c>
       <c r="V298" s="29">
         <v>14</v>
       </c>
       <c r="W298" s="29">
         <v>54865</v>
       </c>
       <c r="X298" s="162">
         <v>40995</v>
       </c>
       <c r="Y298" s="31"/>
       <c r="Z298" s="186">
         <v>73</v>
       </c>
       <c r="AA298" s="187" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="299" spans="1:27">
+    <row r="299" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A299" s="188"/>
       <c r="B299" s="189" t="s">
         <v>327</v>
       </c>
       <c r="C299" s="190"/>
       <c r="D299" s="27"/>
       <c r="E299" s="28"/>
       <c r="F299" s="29">
         <v>1002</v>
       </c>
       <c r="G299" s="29">
         <v>2732</v>
       </c>
       <c r="H299" s="29">
         <v>210</v>
       </c>
       <c r="I299" s="29">
         <v>8</v>
       </c>
       <c r="J299" s="29">
         <v>2747</v>
       </c>
       <c r="K299" s="29">
         <v>5</v>
       </c>
@@ -28426,51 +28128,51 @@
       </c>
       <c r="S299" s="29">
         <v>2</v>
       </c>
       <c r="T299" s="29">
         <v>6</v>
       </c>
       <c r="U299" s="29">
         <v>651</v>
       </c>
       <c r="V299" s="29">
         <v>3</v>
       </c>
       <c r="W299" s="29">
         <v>5786</v>
       </c>
       <c r="X299" s="162">
         <v>3562</v>
       </c>
       <c r="Y299" s="31"/>
       <c r="Z299" s="195"/>
       <c r="AA299" s="197" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="300" spans="1:27">
+    <row r="300" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A300" s="188"/>
       <c r="B300" s="189" t="s">
         <v>328</v>
       </c>
       <c r="C300" s="190"/>
       <c r="D300" s="27"/>
       <c r="E300" s="28"/>
       <c r="F300" s="29">
         <v>56835</v>
       </c>
       <c r="G300" s="29">
         <v>144731</v>
       </c>
       <c r="H300" s="29">
         <v>4727</v>
       </c>
       <c r="I300" s="29">
         <v>5086</v>
       </c>
       <c r="J300" s="29">
         <v>26567</v>
       </c>
       <c r="K300" s="29">
         <v>14</v>
       </c>
@@ -28493,51 +28195,51 @@
       </c>
       <c r="S300" s="29">
         <v>104</v>
       </c>
       <c r="T300" s="29">
         <v>4029</v>
       </c>
       <c r="U300" s="29">
         <v>7350</v>
       </c>
       <c r="V300" s="29">
         <v>11</v>
       </c>
       <c r="W300" s="29">
         <v>45804</v>
       </c>
       <c r="X300" s="162">
         <v>33612</v>
       </c>
       <c r="Y300" s="31"/>
       <c r="Z300" s="195"/>
       <c r="AA300" s="197" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="301" spans="1:27">
+    <row r="301" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A301" s="188"/>
       <c r="B301" s="189" t="s">
         <v>329</v>
       </c>
       <c r="C301" s="190"/>
       <c r="D301" s="27"/>
       <c r="E301" s="28"/>
       <c r="F301" s="29">
         <v>3093</v>
       </c>
       <c r="G301" s="29">
         <v>6457</v>
       </c>
       <c r="H301" s="29">
         <v>154</v>
       </c>
       <c r="I301" s="29">
         <v>1</v>
       </c>
       <c r="J301" s="29">
         <v>1210</v>
       </c>
       <c r="K301" s="41" t="s">
         <v>22</v>
       </c>
@@ -28560,51 +28262,51 @@
       </c>
       <c r="S301" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T301" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U301" s="29">
         <v>245</v>
       </c>
       <c r="V301" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W301" s="29">
         <v>1835</v>
       </c>
       <c r="X301" s="162">
         <v>1499</v>
       </c>
       <c r="Y301" s="31"/>
       <c r="Z301" s="195"/>
       <c r="AA301" s="197" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="302" spans="1:27">
+    <row r="302" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A302" s="188"/>
       <c r="B302" s="189" t="s">
         <v>330</v>
       </c>
       <c r="C302" s="190"/>
       <c r="D302" s="27"/>
       <c r="E302" s="28"/>
       <c r="F302" s="29">
         <v>521</v>
       </c>
       <c r="G302" s="29">
         <v>1324</v>
       </c>
       <c r="H302" s="29">
         <v>174</v>
       </c>
       <c r="I302" s="29">
         <v>1</v>
       </c>
       <c r="J302" s="29">
         <v>1711</v>
       </c>
       <c r="K302" s="41" t="s">
         <v>22</v>
       </c>
@@ -28627,51 +28329,51 @@
       </c>
       <c r="S302" s="29">
         <v>4</v>
       </c>
       <c r="T302" s="29">
         <v>1</v>
       </c>
       <c r="U302" s="29">
         <v>532</v>
       </c>
       <c r="V302" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W302" s="29">
         <v>1440</v>
       </c>
       <c r="X302" s="162">
         <v>2322</v>
       </c>
       <c r="Y302" s="31"/>
       <c r="Z302" s="195"/>
       <c r="AA302" s="197" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="303" spans="1:27">
+    <row r="303" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A303" s="188"/>
       <c r="B303" s="189" t="s">
         <v>331</v>
       </c>
       <c r="C303" s="190"/>
       <c r="D303" s="27"/>
       <c r="E303" s="28"/>
       <c r="F303" s="29">
         <v>636</v>
       </c>
       <c r="G303" s="29">
         <v>884</v>
       </c>
       <c r="H303" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I303" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J303" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K303" s="41" t="s">
         <v>22</v>
       </c>
@@ -28694,51 +28396,51 @@
       </c>
       <c r="S303" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T303" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U303" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V303" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W303" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X303" s="44" t="s">
         <v>22</v>
       </c>
       <c r="Y303" s="31"/>
       <c r="Z303" s="195"/>
       <c r="AA303" s="197" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="304" spans="1:27">
+    <row r="304" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A304" s="188"/>
       <c r="B304" s="189" t="s">
         <v>332</v>
       </c>
       <c r="C304" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D304" s="32"/>
       <c r="E304" s="33"/>
       <c r="F304" s="34" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="34" t="s">
         <v>22</v>
       </c>
       <c r="H304" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I304" s="35">
         <v>803</v>
       </c>
       <c r="J304" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K304" s="34" t="s">
@@ -28763,51 +28465,51 @@
       </c>
       <c r="S304" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T304" s="35">
         <v>613</v>
       </c>
       <c r="U304" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V304" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W304" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X304" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y304" s="31"/>
       <c r="Z304" s="195"/>
       <c r="AA304" s="197" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="305" spans="1:27">
+    <row r="305" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A305" s="183">
         <v>74</v>
       </c>
       <c r="B305" s="194" t="s">
         <v>333</v>
       </c>
       <c r="C305" s="185"/>
       <c r="D305" s="27">
         <v>17060</v>
       </c>
       <c r="E305" s="28"/>
       <c r="F305" s="29">
         <v>5784</v>
       </c>
       <c r="G305" s="29">
         <v>5913</v>
       </c>
       <c r="H305" s="29">
         <v>212</v>
       </c>
       <c r="I305" s="29">
         <v>3</v>
       </c>
       <c r="J305" s="29">
         <v>1207</v>
@@ -28838,51 +28540,51 @@
         <v>3</v>
       </c>
       <c r="T305" s="29">
         <v>2</v>
       </c>
       <c r="U305" s="29">
         <v>269</v>
       </c>
       <c r="V305" s="29">
         <v>5</v>
       </c>
       <c r="W305" s="29">
         <v>2174</v>
       </c>
       <c r="X305" s="162">
         <v>1461</v>
       </c>
       <c r="Y305" s="40"/>
       <c r="Z305" s="186">
         <v>74</v>
       </c>
       <c r="AA305" s="187" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="306" spans="1:27">
+    <row r="306" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A306" s="188"/>
       <c r="B306" s="189" t="s">
         <v>334</v>
       </c>
       <c r="C306" s="190"/>
       <c r="D306" s="27"/>
       <c r="E306" s="28"/>
       <c r="F306" s="29">
         <v>3415</v>
       </c>
       <c r="G306" s="29">
         <v>5620</v>
       </c>
       <c r="H306" s="29">
         <v>212</v>
       </c>
       <c r="I306" s="29">
         <v>3</v>
       </c>
       <c r="J306" s="29">
         <v>1207</v>
       </c>
       <c r="K306" s="29">
         <v>5</v>
       </c>
@@ -28905,51 +28607,51 @@
       </c>
       <c r="S306" s="29">
         <v>3</v>
       </c>
       <c r="T306" s="29">
         <v>2</v>
       </c>
       <c r="U306" s="29">
         <v>269</v>
       </c>
       <c r="V306" s="29">
         <v>5</v>
       </c>
       <c r="W306" s="29">
         <v>2174</v>
       </c>
       <c r="X306" s="162">
         <v>1461</v>
       </c>
       <c r="Y306" s="31"/>
       <c r="Z306" s="195"/>
       <c r="AA306" s="197" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="307" spans="1:27">
+    <row r="307" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A307" s="188"/>
       <c r="B307" s="189" t="s">
         <v>335</v>
       </c>
       <c r="C307" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D307" s="27"/>
       <c r="E307" s="28"/>
       <c r="F307" s="29">
         <v>18</v>
       </c>
       <c r="G307" s="29">
         <v>14</v>
       </c>
       <c r="H307" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I307" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J307" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K307" s="41" t="s">
@@ -28974,51 +28676,51 @@
       </c>
       <c r="S307" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T307" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U307" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V307" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W307" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X307" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y307" s="31"/>
       <c r="Z307" s="195"/>
       <c r="AA307" s="197" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="308" spans="1:27">
+    <row r="308" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A308" s="188"/>
       <c r="B308" s="189" t="s">
         <v>336</v>
       </c>
       <c r="C308" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D308" s="27"/>
       <c r="E308" s="28"/>
       <c r="F308" s="29">
         <v>1193</v>
       </c>
       <c r="G308" s="29">
         <v>108</v>
       </c>
       <c r="H308" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I308" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J308" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K308" s="41" t="s">
@@ -29043,51 +28745,51 @@
       </c>
       <c r="S308" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T308" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U308" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V308" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W308" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X308" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y308" s="31"/>
       <c r="Z308" s="195"/>
       <c r="AA308" s="197" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="309" spans="1:27">
+    <row r="309" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A309" s="188"/>
       <c r="B309" s="189" t="s">
         <v>337</v>
       </c>
       <c r="C309" s="190"/>
       <c r="D309" s="27"/>
       <c r="E309" s="28"/>
       <c r="F309" s="29">
         <v>505</v>
       </c>
       <c r="G309" s="29">
         <v>52</v>
       </c>
       <c r="H309" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I309" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J309" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K309" s="41" t="s">
         <v>22</v>
       </c>
@@ -29110,51 +28812,51 @@
       </c>
       <c r="S309" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T309" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U309" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V309" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W309" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X309" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y309" s="31"/>
       <c r="Z309" s="195"/>
       <c r="AA309" s="197" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="310" spans="1:27">
+    <row r="310" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A310" s="188"/>
       <c r="B310" s="189" t="s">
         <v>338</v>
       </c>
       <c r="C310" s="190"/>
       <c r="D310" s="32"/>
       <c r="E310" s="52"/>
       <c r="F310" s="35">
         <v>653</v>
       </c>
       <c r="G310" s="35">
         <v>119</v>
       </c>
       <c r="H310" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I310" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J310" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K310" s="34" t="s">
         <v>22</v>
       </c>
@@ -29177,51 +28879,51 @@
       </c>
       <c r="S310" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T310" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U310" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V310" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W310" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X310" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y310" s="37"/>
       <c r="Z310" s="195"/>
       <c r="AA310" s="197" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="311" spans="1:27">
+    <row r="311" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A311" s="183">
         <v>75</v>
       </c>
       <c r="B311" s="194" t="s">
         <v>339</v>
       </c>
       <c r="C311" s="185"/>
       <c r="D311" s="58">
         <v>30642</v>
       </c>
       <c r="E311" s="28"/>
       <c r="F311" s="29">
         <v>19294</v>
       </c>
       <c r="G311" s="29">
         <v>7724</v>
       </c>
       <c r="H311" s="29">
         <v>194</v>
       </c>
       <c r="I311" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J311" s="29">
         <v>834</v>
@@ -29252,51 +28954,51 @@
         <v>2</v>
       </c>
       <c r="T311" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U311" s="29">
         <v>198</v>
       </c>
       <c r="V311" s="29">
         <v>1</v>
       </c>
       <c r="W311" s="29">
         <v>1252</v>
       </c>
       <c r="X311" s="162">
         <v>975</v>
       </c>
       <c r="Y311" s="31"/>
       <c r="Z311" s="186">
         <v>75</v>
       </c>
       <c r="AA311" s="187" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="312" spans="1:27">
+    <row r="312" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A312" s="188"/>
       <c r="B312" s="189" t="s">
         <v>340</v>
       </c>
       <c r="C312" s="190"/>
       <c r="D312" s="27"/>
       <c r="E312" s="28"/>
       <c r="F312" s="29">
         <v>7738</v>
       </c>
       <c r="G312" s="29">
         <v>3143</v>
       </c>
       <c r="H312" s="29">
         <v>87</v>
       </c>
       <c r="I312" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J312" s="29">
         <v>379</v>
       </c>
       <c r="K312" s="29">
         <v>1</v>
       </c>
@@ -29319,51 +29021,51 @@
       </c>
       <c r="S312" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T312" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U312" s="29">
         <v>67</v>
       </c>
       <c r="V312" s="29">
         <v>1</v>
       </c>
       <c r="W312" s="29">
         <v>982</v>
       </c>
       <c r="X312" s="162">
         <v>482</v>
       </c>
       <c r="Y312" s="31"/>
       <c r="Z312" s="195"/>
       <c r="AA312" s="197" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="313" spans="1:27">
+    <row r="313" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A313" s="188"/>
       <c r="B313" s="189" t="s">
         <v>341</v>
       </c>
       <c r="C313" s="190"/>
       <c r="D313" s="27"/>
       <c r="E313" s="28"/>
       <c r="F313" s="29">
         <v>10244</v>
       </c>
       <c r="G313" s="29">
         <v>4021</v>
       </c>
       <c r="H313" s="29">
         <v>107</v>
       </c>
       <c r="I313" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J313" s="29">
         <v>455</v>
       </c>
       <c r="K313" s="41" t="s">
         <v>22</v>
       </c>
@@ -29386,51 +29088,51 @@
       </c>
       <c r="S313" s="29">
         <v>2</v>
       </c>
       <c r="T313" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U313" s="29">
         <v>131</v>
       </c>
       <c r="V313" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W313" s="29">
         <v>270</v>
       </c>
       <c r="X313" s="162">
         <v>493</v>
       </c>
       <c r="Y313" s="31"/>
       <c r="Z313" s="195"/>
       <c r="AA313" s="197" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="314" spans="1:27">
+    <row r="314" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A314" s="206"/>
       <c r="B314" s="207" t="s">
         <v>342</v>
       </c>
       <c r="C314" s="201"/>
       <c r="D314" s="32"/>
       <c r="E314" s="52"/>
       <c r="F314" s="35">
         <v>1312</v>
       </c>
       <c r="G314" s="35">
         <v>560</v>
       </c>
       <c r="H314" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I314" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J314" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K314" s="34" t="s">
         <v>22</v>
       </c>
@@ -29453,51 +29155,51 @@
       </c>
       <c r="S314" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T314" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U314" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V314" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W314" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X314" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y314" s="31"/>
       <c r="Z314" s="191"/>
       <c r="AA314" s="192" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="315" spans="1:27">
+    <row r="315" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A315" s="183">
         <v>76</v>
       </c>
       <c r="B315" s="194" t="s">
         <v>343</v>
       </c>
       <c r="C315" s="185"/>
       <c r="D315" s="27">
         <v>68868</v>
       </c>
       <c r="E315" s="128">
         <v>1856</v>
       </c>
       <c r="F315" s="38">
         <v>17888</v>
       </c>
       <c r="G315" s="38">
         <v>22230</v>
       </c>
       <c r="H315" s="38">
         <v>1709</v>
       </c>
       <c r="I315" s="38">
         <v>11</v>
       </c>
@@ -29530,51 +29232,51 @@
         <v>5</v>
       </c>
       <c r="T315" s="38">
         <v>2</v>
       </c>
       <c r="U315" s="38">
         <v>3098</v>
       </c>
       <c r="V315" s="38">
         <v>51</v>
       </c>
       <c r="W315" s="38">
         <v>3997</v>
       </c>
       <c r="X315" s="160">
         <v>11828</v>
       </c>
       <c r="Y315" s="40"/>
       <c r="Z315" s="186">
         <v>76</v>
       </c>
       <c r="AA315" s="187" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="316" spans="1:27">
+    <row r="316" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A316" s="188"/>
       <c r="B316" s="189" t="s">
         <v>344</v>
       </c>
       <c r="C316" s="190"/>
       <c r="D316" s="32"/>
       <c r="E316" s="33"/>
       <c r="F316" s="35">
         <v>17888</v>
       </c>
       <c r="G316" s="35">
         <v>22230</v>
       </c>
       <c r="H316" s="35">
         <v>1709</v>
       </c>
       <c r="I316" s="35">
         <v>11</v>
       </c>
       <c r="J316" s="35">
         <v>8811</v>
       </c>
       <c r="K316" s="35">
         <v>57</v>
       </c>
@@ -29597,51 +29299,51 @@
       </c>
       <c r="S316" s="35">
         <v>5</v>
       </c>
       <c r="T316" s="35">
         <v>2</v>
       </c>
       <c r="U316" s="35">
         <v>3098</v>
       </c>
       <c r="V316" s="35">
         <v>51</v>
       </c>
       <c r="W316" s="35">
         <v>3997</v>
       </c>
       <c r="X316" s="45">
         <v>11828</v>
       </c>
       <c r="Y316" s="37"/>
       <c r="Z316" s="195"/>
       <c r="AA316" s="197" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="317" spans="1:27">
+    <row r="317" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A317" s="183">
         <v>77</v>
       </c>
       <c r="B317" s="194" t="s">
         <v>345</v>
       </c>
       <c r="C317" s="185"/>
       <c r="D317" s="27">
         <v>25003</v>
       </c>
       <c r="E317" s="28"/>
       <c r="F317" s="29">
         <v>11801</v>
       </c>
       <c r="G317" s="29">
         <v>13202</v>
       </c>
       <c r="H317" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I317" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J317" s="29" t="s">
         <v>22</v>
@@ -29672,51 +29374,51 @@
         <v>22</v>
       </c>
       <c r="T317" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U317" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V317" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W317" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X317" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y317" s="31"/>
       <c r="Z317" s="186">
         <v>77</v>
       </c>
       <c r="AA317" s="187" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="318" spans="1:27">
+    <row r="318" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A318" s="188"/>
       <c r="B318" s="189" t="s">
         <v>346</v>
       </c>
       <c r="C318" s="190"/>
       <c r="D318" s="27"/>
       <c r="E318" s="28"/>
       <c r="F318" s="29">
         <v>6426</v>
       </c>
       <c r="G318" s="29">
         <v>9160</v>
       </c>
       <c r="H318" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I318" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J318" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K318" s="41" t="s">
         <v>22</v>
       </c>
@@ -29739,51 +29441,51 @@
       </c>
       <c r="S318" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T318" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U318" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V318" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W318" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X318" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y318" s="31"/>
       <c r="Z318" s="195"/>
       <c r="AA318" s="197" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="319" spans="1:27">
+    <row r="319" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A319" s="188"/>
       <c r="B319" s="189" t="s">
         <v>347</v>
       </c>
       <c r="C319" s="190"/>
       <c r="D319" s="32"/>
       <c r="E319" s="33"/>
       <c r="F319" s="43">
         <v>5375</v>
       </c>
       <c r="G319" s="43">
         <v>4042</v>
       </c>
       <c r="H319" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I319" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J319" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K319" s="125" t="s">
         <v>22</v>
       </c>
@@ -29806,207 +29508,207 @@
       </c>
       <c r="S319" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T319" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U319" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V319" s="125" t="s">
         <v>22</v>
       </c>
       <c r="W319" s="125" t="s">
         <v>22</v>
       </c>
       <c r="X319" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y319" s="37"/>
       <c r="Z319" s="195"/>
       <c r="AA319" s="197" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="320" spans="1:27">
+    <row r="320" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A320" s="183">
         <v>78</v>
       </c>
       <c r="B320" s="194" t="s">
         <v>348</v>
       </c>
       <c r="C320" s="185"/>
       <c r="D320" s="27">
         <v>8996</v>
       </c>
       <c r="E320" s="46"/>
       <c r="F320" s="47"/>
       <c r="G320" s="47"/>
       <c r="H320" s="47"/>
       <c r="I320" s="47"/>
       <c r="J320" s="47"/>
       <c r="K320" s="47"/>
       <c r="L320" s="47"/>
       <c r="M320" s="117"/>
       <c r="N320" s="147">
         <v>8996</v>
       </c>
       <c r="O320" s="27">
         <v>5560</v>
       </c>
       <c r="P320" s="46"/>
       <c r="Q320" s="47"/>
       <c r="R320" s="47"/>
       <c r="S320" s="47"/>
       <c r="T320" s="47"/>
       <c r="U320" s="47"/>
       <c r="V320" s="47"/>
       <c r="W320" s="47"/>
       <c r="X320" s="47"/>
       <c r="Y320" s="151">
         <v>5560</v>
       </c>
       <c r="Z320" s="186">
         <v>78</v>
       </c>
       <c r="AA320" s="187" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="321" spans="1:27">
+    <row r="321" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A321" s="188"/>
       <c r="B321" s="189" t="s">
         <v>349</v>
       </c>
       <c r="C321" s="190"/>
       <c r="D321" s="54"/>
       <c r="E321" s="48"/>
       <c r="F321" s="49"/>
       <c r="G321" s="49"/>
       <c r="H321" s="49"/>
       <c r="I321" s="49"/>
       <c r="J321" s="49"/>
       <c r="K321" s="49"/>
       <c r="L321" s="49"/>
       <c r="M321" s="118"/>
       <c r="N321" s="148">
         <v>5479</v>
       </c>
       <c r="O321" s="27"/>
       <c r="P321" s="48"/>
       <c r="Q321" s="49"/>
       <c r="R321" s="49"/>
       <c r="S321" s="49"/>
       <c r="T321" s="49"/>
       <c r="U321" s="49"/>
       <c r="V321" s="49"/>
       <c r="W321" s="49"/>
       <c r="X321" s="49"/>
       <c r="Y321" s="148">
         <v>3468</v>
       </c>
       <c r="Z321" s="195"/>
       <c r="AA321" s="197" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="322" spans="1:27">
+    <row r="322" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A322" s="188"/>
       <c r="B322" s="189" t="s">
         <v>350</v>
       </c>
       <c r="C322" s="190"/>
       <c r="D322" s="54"/>
       <c r="E322" s="48"/>
       <c r="F322" s="49"/>
       <c r="G322" s="49"/>
       <c r="H322" s="49"/>
       <c r="I322" s="49"/>
       <c r="J322" s="49"/>
       <c r="K322" s="49"/>
       <c r="L322" s="49"/>
       <c r="M322" s="118"/>
       <c r="N322" s="148">
         <v>1011</v>
       </c>
       <c r="O322" s="27"/>
       <c r="P322" s="48"/>
       <c r="Q322" s="49"/>
       <c r="R322" s="49"/>
       <c r="S322" s="49"/>
       <c r="T322" s="49"/>
       <c r="U322" s="49"/>
       <c r="V322" s="49"/>
       <c r="W322" s="49"/>
       <c r="X322" s="49"/>
       <c r="Y322" s="148">
         <v>632</v>
       </c>
       <c r="Z322" s="195"/>
       <c r="AA322" s="197" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="323" spans="1:27">
+    <row r="323" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A323" s="188"/>
       <c r="B323" s="189" t="s">
         <v>351</v>
       </c>
       <c r="C323" s="190"/>
       <c r="D323" s="55"/>
       <c r="E323" s="50"/>
       <c r="F323" s="51"/>
       <c r="G323" s="51"/>
       <c r="H323" s="51"/>
       <c r="I323" s="51"/>
       <c r="J323" s="51"/>
       <c r="K323" s="51"/>
       <c r="L323" s="51"/>
       <c r="M323" s="119"/>
       <c r="N323" s="150">
         <v>2506</v>
       </c>
       <c r="O323" s="32"/>
       <c r="P323" s="50"/>
       <c r="Q323" s="51"/>
       <c r="R323" s="51"/>
       <c r="S323" s="51"/>
       <c r="T323" s="51"/>
       <c r="U323" s="51"/>
       <c r="V323" s="51"/>
       <c r="W323" s="51"/>
       <c r="X323" s="51"/>
       <c r="Y323" s="150">
         <v>1460</v>
       </c>
       <c r="Z323" s="195"/>
       <c r="AA323" s="197" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="324" spans="1:27">
+    <row r="324" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A324" s="183">
         <v>79</v>
       </c>
       <c r="B324" s="194" t="s">
         <v>352</v>
       </c>
       <c r="C324" s="185"/>
       <c r="D324" s="27">
         <v>36694</v>
       </c>
       <c r="E324" s="28"/>
       <c r="F324" s="29">
         <v>5860</v>
       </c>
       <c r="G324" s="29">
         <v>6862</v>
       </c>
       <c r="H324" s="29">
         <v>512</v>
       </c>
       <c r="I324" s="29">
         <v>41</v>
       </c>
       <c r="J324" s="29">
         <v>5992</v>
@@ -30037,51 +29739,51 @@
         <v>23</v>
       </c>
       <c r="T324" s="29">
         <v>33</v>
       </c>
       <c r="U324" s="29">
         <v>2188</v>
       </c>
       <c r="V324" s="29">
         <v>3</v>
       </c>
       <c r="W324" s="29">
         <v>10238</v>
       </c>
       <c r="X324" s="162">
         <v>6650</v>
       </c>
       <c r="Y324" s="31"/>
       <c r="Z324" s="186">
         <v>79</v>
       </c>
       <c r="AA324" s="187" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="325" spans="1:27">
+    <row r="325" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A325" s="188"/>
       <c r="B325" s="189" t="s">
         <v>353</v>
       </c>
       <c r="C325" s="190"/>
       <c r="D325" s="32"/>
       <c r="E325" s="33"/>
       <c r="F325" s="43">
         <v>5860</v>
       </c>
       <c r="G325" s="43">
         <v>6862</v>
       </c>
       <c r="H325" s="43">
         <v>512</v>
       </c>
       <c r="I325" s="43">
         <v>41</v>
       </c>
       <c r="J325" s="43">
         <v>5992</v>
       </c>
       <c r="K325" s="43">
         <v>6</v>
       </c>
@@ -30104,51 +29806,51 @@
       </c>
       <c r="S325" s="43">
         <v>23</v>
       </c>
       <c r="T325" s="43">
         <v>33</v>
       </c>
       <c r="U325" s="43">
         <v>2188</v>
       </c>
       <c r="V325" s="43">
         <v>3</v>
       </c>
       <c r="W325" s="43">
         <v>10238</v>
       </c>
       <c r="X325" s="57">
         <v>6650</v>
       </c>
       <c r="Y325" s="31"/>
       <c r="Z325" s="195"/>
       <c r="AA325" s="197" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="326" spans="1:27">
+    <row r="326" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A326" s="183">
         <v>80</v>
       </c>
       <c r="B326" s="194" t="s">
         <v>354</v>
       </c>
       <c r="C326" s="185"/>
       <c r="D326" s="27">
         <v>20814</v>
       </c>
       <c r="E326" s="28"/>
       <c r="F326" s="38">
         <v>621</v>
       </c>
       <c r="G326" s="38">
         <v>1187</v>
       </c>
       <c r="H326" s="38">
         <v>157</v>
       </c>
       <c r="I326" s="38">
         <v>8</v>
       </c>
       <c r="J326" s="38">
         <v>3407</v>
@@ -30179,51 +29881,51 @@
         <v>3</v>
       </c>
       <c r="T326" s="38">
         <v>3</v>
       </c>
       <c r="U326" s="38">
         <v>507</v>
       </c>
       <c r="V326" s="38">
         <v>5</v>
       </c>
       <c r="W326" s="38">
         <v>10864</v>
       </c>
       <c r="X326" s="160">
         <v>3677</v>
       </c>
       <c r="Y326" s="40"/>
       <c r="Z326" s="186">
         <v>80</v>
       </c>
       <c r="AA326" s="187" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="327" spans="1:27">
+    <row r="327" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A327" s="188"/>
       <c r="B327" s="189" t="s">
         <v>355</v>
       </c>
       <c r="C327" s="190"/>
       <c r="D327" s="32"/>
       <c r="E327" s="33"/>
       <c r="F327" s="35">
         <v>621</v>
       </c>
       <c r="G327" s="35">
         <v>1187</v>
       </c>
       <c r="H327" s="35">
         <v>157</v>
       </c>
       <c r="I327" s="35">
         <v>8</v>
       </c>
       <c r="J327" s="35">
         <v>3407</v>
       </c>
       <c r="K327" s="35">
         <v>5</v>
       </c>
@@ -30246,51 +29948,51 @@
       </c>
       <c r="S327" s="35">
         <v>3</v>
       </c>
       <c r="T327" s="35">
         <v>3</v>
       </c>
       <c r="U327" s="35">
         <v>507</v>
       </c>
       <c r="V327" s="35">
         <v>5</v>
       </c>
       <c r="W327" s="35">
         <v>10864</v>
       </c>
       <c r="X327" s="165">
         <v>3677</v>
       </c>
       <c r="Y327" s="37"/>
       <c r="Z327" s="195"/>
       <c r="AA327" s="197" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="328" spans="1:27">
+    <row r="328" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A328" s="183">
         <v>81</v>
       </c>
       <c r="B328" s="194" t="s">
         <v>356</v>
       </c>
       <c r="C328" s="185"/>
       <c r="D328" s="27">
         <v>6081</v>
       </c>
       <c r="E328" s="28"/>
       <c r="F328" s="29">
         <v>2311</v>
       </c>
       <c r="G328" s="29">
         <v>3770</v>
       </c>
       <c r="H328" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I328" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J328" s="41" t="s">
         <v>22</v>
@@ -30321,51 +30023,51 @@
         <v>22</v>
       </c>
       <c r="T328" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U328" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V328" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W328" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X328" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y328" s="31"/>
       <c r="Z328" s="186">
         <v>81</v>
       </c>
       <c r="AA328" s="187" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="329" spans="1:27">
+    <row r="329" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A329" s="188"/>
       <c r="B329" s="189" t="s">
         <v>357</v>
       </c>
       <c r="C329" s="201"/>
       <c r="D329" s="32"/>
       <c r="E329" s="33"/>
       <c r="F329" s="35">
         <v>2311</v>
       </c>
       <c r="G329" s="35">
         <v>3770</v>
       </c>
       <c r="H329" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I329" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J329" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K329" s="34" t="s">
         <v>22</v>
       </c>
@@ -30388,51 +30090,51 @@
       </c>
       <c r="S329" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T329" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U329" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V329" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W329" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X329" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y329" s="37"/>
       <c r="Z329" s="195"/>
       <c r="AA329" s="197" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="330" spans="1:27">
+    <row r="330" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A330" s="183">
         <v>82</v>
       </c>
       <c r="B330" s="194" t="s">
         <v>358</v>
       </c>
       <c r="C330" s="190"/>
       <c r="D330" s="27">
         <v>9575</v>
       </c>
       <c r="E330" s="28"/>
       <c r="F330" s="29">
         <v>6317</v>
       </c>
       <c r="G330" s="29">
         <v>3258</v>
       </c>
       <c r="H330" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I330" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J330" s="29" t="s">
         <v>22</v>
@@ -30463,51 +30165,51 @@
         <v>22</v>
       </c>
       <c r="T330" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U330" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V330" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W330" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X330" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y330" s="31"/>
       <c r="Z330" s="186">
         <v>82</v>
       </c>
       <c r="AA330" s="187" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="331" spans="1:27">
+    <row r="331" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A331" s="188"/>
       <c r="B331" s="189" t="s">
         <v>359</v>
       </c>
       <c r="C331" s="190"/>
       <c r="D331" s="32"/>
       <c r="E331" s="33"/>
       <c r="F331" s="35">
         <v>6317</v>
       </c>
       <c r="G331" s="35">
         <v>3258</v>
       </c>
       <c r="H331" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I331" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J331" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K331" s="34" t="s">
         <v>22</v>
       </c>
@@ -30530,51 +30232,51 @@
       </c>
       <c r="S331" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T331" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U331" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V331" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W331" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X331" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y331" s="37"/>
       <c r="Z331" s="195"/>
       <c r="AA331" s="197" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="332" spans="1:27">
+    <row r="332" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A332" s="183">
         <v>83</v>
       </c>
       <c r="B332" s="194" t="s">
         <v>360</v>
       </c>
       <c r="C332" s="185"/>
       <c r="D332" s="27">
         <v>9537</v>
       </c>
       <c r="E332" s="28"/>
       <c r="F332" s="29">
         <v>432</v>
       </c>
       <c r="G332" s="29">
         <v>2176</v>
       </c>
       <c r="H332" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I332" s="29">
         <v>6929</v>
       </c>
       <c r="J332" s="29" t="s">
         <v>22</v>
@@ -30605,51 +30307,51 @@
         <v>22</v>
       </c>
       <c r="T332" s="29">
         <v>4226</v>
       </c>
       <c r="U332" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V332" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W332" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X332" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y332" s="31"/>
       <c r="Z332" s="186">
         <v>83</v>
       </c>
       <c r="AA332" s="187" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="333" spans="1:27">
+    <row r="333" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A333" s="188"/>
       <c r="B333" s="189" t="s">
         <v>361</v>
       </c>
       <c r="C333" s="190"/>
       <c r="D333" s="32"/>
       <c r="E333" s="33"/>
       <c r="F333" s="35">
         <v>432</v>
       </c>
       <c r="G333" s="35">
         <v>2176</v>
       </c>
       <c r="H333" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I333" s="35">
         <v>6929</v>
       </c>
       <c r="J333" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K333" s="34" t="s">
         <v>22</v>
       </c>
@@ -30672,51 +30374,51 @@
       </c>
       <c r="S333" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T333" s="35">
         <v>4226</v>
       </c>
       <c r="U333" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V333" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W333" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X333" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y333" s="37"/>
       <c r="Z333" s="195"/>
       <c r="AA333" s="197" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="334" spans="1:27">
+    <row r="334" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A334" s="183">
         <v>84</v>
       </c>
       <c r="B334" s="194" t="s">
         <v>362</v>
       </c>
       <c r="C334" s="185"/>
       <c r="D334" s="27">
         <v>447221</v>
       </c>
       <c r="E334" s="28"/>
       <c r="F334" s="29">
         <v>188915</v>
       </c>
       <c r="G334" s="29">
         <v>189619</v>
       </c>
       <c r="H334" s="29">
         <v>1719</v>
       </c>
       <c r="I334" s="29">
         <v>37235</v>
       </c>
       <c r="J334" s="29">
         <v>9906</v>
@@ -30747,51 +30449,51 @@
         <v>10</v>
       </c>
       <c r="T334" s="29">
         <v>28534</v>
       </c>
       <c r="U334" s="29">
         <v>2573</v>
       </c>
       <c r="V334" s="29">
         <v>8</v>
       </c>
       <c r="W334" s="29">
         <v>8041</v>
       </c>
       <c r="X334" s="162">
         <v>9500</v>
       </c>
       <c r="Y334" s="31"/>
       <c r="Z334" s="186">
         <v>84</v>
       </c>
       <c r="AA334" s="187" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="335" spans="1:27">
+    <row r="335" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A335" s="206"/>
       <c r="B335" s="207" t="s">
         <v>363</v>
       </c>
       <c r="C335" s="201"/>
       <c r="D335" s="32"/>
       <c r="E335" s="33"/>
       <c r="F335" s="29">
         <v>188915</v>
       </c>
       <c r="G335" s="29">
         <v>189619</v>
       </c>
       <c r="H335" s="29">
         <v>1719</v>
       </c>
       <c r="I335" s="29">
         <v>37235</v>
       </c>
       <c r="J335" s="29">
         <v>9906</v>
       </c>
       <c r="K335" s="29">
         <v>11</v>
       </c>
@@ -30814,137 +30516,137 @@
       </c>
       <c r="S335" s="29">
         <v>10</v>
       </c>
       <c r="T335" s="29">
         <v>28534</v>
       </c>
       <c r="U335" s="29">
         <v>2573</v>
       </c>
       <c r="V335" s="29">
         <v>8</v>
       </c>
       <c r="W335" s="29">
         <v>8041</v>
       </c>
       <c r="X335" s="162">
         <v>9500</v>
       </c>
       <c r="Y335" s="37"/>
       <c r="Z335" s="191"/>
       <c r="AA335" s="192" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="336" spans="1:27">
+    <row r="336" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A336" s="183">
         <v>85</v>
       </c>
       <c r="B336" s="194" t="s">
         <v>364</v>
       </c>
       <c r="C336" s="185"/>
       <c r="D336" s="27">
         <v>9830</v>
       </c>
       <c r="E336" s="47"/>
       <c r="F336" s="47"/>
       <c r="G336" s="47"/>
       <c r="H336" s="47"/>
       <c r="I336" s="47"/>
       <c r="J336" s="47"/>
       <c r="K336" s="47" t="s">
         <v>25</v>
       </c>
       <c r="L336" s="47"/>
       <c r="M336" s="117"/>
       <c r="N336" s="147">
         <v>9830</v>
       </c>
       <c r="O336" s="27">
         <v>2972</v>
       </c>
       <c r="P336" s="46"/>
       <c r="Q336" s="47"/>
       <c r="R336" s="47"/>
       <c r="S336" s="47"/>
       <c r="T336" s="47"/>
       <c r="U336" s="47"/>
       <c r="V336" s="47"/>
       <c r="W336" s="47"/>
       <c r="X336" s="47"/>
       <c r="Y336" s="147">
         <v>2972</v>
       </c>
       <c r="Z336" s="186">
         <v>85</v>
       </c>
       <c r="AA336" s="187" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="337" spans="1:27">
+    <row r="337" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A337" s="188"/>
       <c r="B337" s="189" t="s">
         <v>365</v>
       </c>
       <c r="C337" s="190"/>
       <c r="D337" s="55"/>
       <c r="E337" s="51"/>
       <c r="F337" s="51"/>
       <c r="G337" s="51"/>
       <c r="H337" s="51"/>
       <c r="I337" s="51"/>
       <c r="J337" s="51"/>
       <c r="K337" s="51" t="s">
         <v>25</v>
       </c>
       <c r="L337" s="51"/>
       <c r="M337" s="119"/>
       <c r="N337" s="150">
         <v>9830</v>
       </c>
       <c r="O337" s="32"/>
       <c r="P337" s="50"/>
       <c r="Q337" s="51"/>
       <c r="R337" s="51"/>
       <c r="S337" s="51"/>
       <c r="T337" s="51"/>
       <c r="U337" s="51"/>
       <c r="V337" s="51"/>
       <c r="W337" s="51"/>
       <c r="X337" s="51"/>
       <c r="Y337" s="150">
         <v>2972</v>
       </c>
       <c r="Z337" s="195"/>
       <c r="AA337" s="197" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="338" spans="1:27">
+    <row r="338" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A338" s="183">
         <v>86</v>
       </c>
       <c r="B338" s="194" t="s">
         <v>366</v>
       </c>
       <c r="C338" s="185"/>
       <c r="D338" s="27">
         <v>46573</v>
       </c>
       <c r="E338" s="28"/>
       <c r="F338" s="29">
         <v>22169</v>
       </c>
       <c r="G338" s="29">
         <v>21208</v>
       </c>
       <c r="H338" s="29">
         <v>178</v>
       </c>
       <c r="I338" s="29">
         <v>83</v>
       </c>
       <c r="J338" s="29">
         <v>881</v>
@@ -30975,51 +30677,51 @@
         <v>13</v>
       </c>
       <c r="T338" s="29">
         <v>67</v>
       </c>
       <c r="U338" s="29">
         <v>280</v>
       </c>
       <c r="V338" s="29">
         <v>1</v>
       </c>
       <c r="W338" s="29">
         <v>720</v>
       </c>
       <c r="X338" s="162">
         <v>1136</v>
       </c>
       <c r="Y338" s="40"/>
       <c r="Z338" s="186">
         <v>86</v>
       </c>
       <c r="AA338" s="187" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="339" spans="1:27">
+    <row r="339" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A339" s="188"/>
       <c r="B339" s="189" t="s">
         <v>367</v>
       </c>
       <c r="C339" s="190"/>
       <c r="D339" s="32"/>
       <c r="E339" s="33"/>
       <c r="F339" s="43">
         <v>22169</v>
       </c>
       <c r="G339" s="43">
         <v>21208</v>
       </c>
       <c r="H339" s="43">
         <v>178</v>
       </c>
       <c r="I339" s="43">
         <v>83</v>
       </c>
       <c r="J339" s="43">
         <v>881</v>
       </c>
       <c r="K339" s="43">
         <v>1</v>
       </c>
@@ -31042,51 +30744,51 @@
       </c>
       <c r="S339" s="43">
         <v>13</v>
       </c>
       <c r="T339" s="43">
         <v>67</v>
       </c>
       <c r="U339" s="43">
         <v>280</v>
       </c>
       <c r="V339" s="43">
         <v>1</v>
       </c>
       <c r="W339" s="43">
         <v>720</v>
       </c>
       <c r="X339" s="57">
         <v>1136</v>
       </c>
       <c r="Y339" s="31"/>
       <c r="Z339" s="195"/>
       <c r="AA339" s="197" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="340" spans="1:27">
+    <row r="340" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A340" s="183">
         <v>87</v>
       </c>
       <c r="B340" s="194" t="s">
         <v>368</v>
       </c>
       <c r="C340" s="185"/>
       <c r="D340" s="27">
         <v>251460</v>
       </c>
       <c r="E340" s="28"/>
       <c r="F340" s="38">
         <v>84692</v>
       </c>
       <c r="G340" s="38">
         <v>34492</v>
       </c>
       <c r="H340" s="38">
         <v>8191</v>
       </c>
       <c r="I340" s="38">
         <v>2577</v>
       </c>
       <c r="J340" s="38">
         <v>37533</v>
@@ -31117,51 +30819,51 @@
         <v>163</v>
       </c>
       <c r="T340" s="38">
         <v>1915</v>
       </c>
       <c r="U340" s="38">
         <v>10872</v>
       </c>
       <c r="V340" s="38">
         <v>30</v>
       </c>
       <c r="W340" s="38">
         <v>20472</v>
       </c>
       <c r="X340" s="160">
         <v>52304</v>
       </c>
       <c r="Y340" s="40"/>
       <c r="Z340" s="186">
         <v>87</v>
       </c>
       <c r="AA340" s="187" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="341" spans="1:27">
+    <row r="341" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A341" s="188"/>
       <c r="B341" s="189" t="s">
         <v>369</v>
       </c>
       <c r="C341" s="190"/>
       <c r="D341" s="32"/>
       <c r="E341" s="33"/>
       <c r="F341" s="35">
         <v>84692</v>
       </c>
       <c r="G341" s="35">
         <v>34492</v>
       </c>
       <c r="H341" s="35">
         <v>8191</v>
       </c>
       <c r="I341" s="35">
         <v>2577</v>
       </c>
       <c r="J341" s="35">
         <v>37533</v>
       </c>
       <c r="K341" s="35">
         <v>34</v>
       </c>
@@ -31184,51 +30886,51 @@
       </c>
       <c r="S341" s="35">
         <v>163</v>
       </c>
       <c r="T341" s="35">
         <v>1915</v>
       </c>
       <c r="U341" s="35">
         <v>10872</v>
       </c>
       <c r="V341" s="35">
         <v>30</v>
       </c>
       <c r="W341" s="35">
         <v>20472</v>
       </c>
       <c r="X341" s="165">
         <v>52304</v>
       </c>
       <c r="Y341" s="37"/>
       <c r="Z341" s="195"/>
       <c r="AA341" s="197" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="342" spans="1:27">
+    <row r="342" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A342" s="183">
         <v>88</v>
       </c>
       <c r="B342" s="194" t="s">
         <v>370</v>
       </c>
       <c r="C342" s="185"/>
       <c r="D342" s="27">
         <v>217479</v>
       </c>
       <c r="E342" s="28"/>
       <c r="F342" s="29">
         <v>106560</v>
       </c>
       <c r="G342" s="29">
         <v>91471</v>
       </c>
       <c r="H342" s="29">
         <v>879</v>
       </c>
       <c r="I342" s="29">
         <v>2943</v>
       </c>
       <c r="J342" s="29">
         <v>4693</v>
@@ -31259,51 +30961,51 @@
         <v>12</v>
       </c>
       <c r="T342" s="29">
         <v>2586</v>
       </c>
       <c r="U342" s="29">
         <v>1727</v>
       </c>
       <c r="V342" s="29">
         <v>2</v>
       </c>
       <c r="W342" s="29">
         <v>3408</v>
       </c>
       <c r="X342" s="162">
         <v>6331</v>
       </c>
       <c r="Y342" s="31"/>
       <c r="Z342" s="186">
         <v>88</v>
       </c>
       <c r="AA342" s="187" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="343" spans="1:27">
+    <row r="343" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A343" s="188"/>
       <c r="B343" s="189" t="s">
         <v>371</v>
       </c>
       <c r="C343" s="190"/>
       <c r="D343" s="32"/>
       <c r="E343" s="33"/>
       <c r="F343" s="43">
         <v>106560</v>
       </c>
       <c r="G343" s="43">
         <v>91471</v>
       </c>
       <c r="H343" s="43">
         <v>879</v>
       </c>
       <c r="I343" s="43">
         <v>2943</v>
       </c>
       <c r="J343" s="43">
         <v>4693</v>
       </c>
       <c r="K343" s="43">
         <v>2</v>
       </c>
@@ -31326,51 +31028,51 @@
       </c>
       <c r="S343" s="43">
         <v>12</v>
       </c>
       <c r="T343" s="43">
         <v>2586</v>
       </c>
       <c r="U343" s="43">
         <v>1727</v>
       </c>
       <c r="V343" s="43">
         <v>2</v>
       </c>
       <c r="W343" s="43">
         <v>3408</v>
       </c>
       <c r="X343" s="57">
         <v>6331</v>
       </c>
       <c r="Y343" s="31"/>
       <c r="Z343" s="195"/>
       <c r="AA343" s="197" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="344" spans="1:27">
+    <row r="344" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A344" s="183">
         <v>89</v>
       </c>
       <c r="B344" s="194" t="s">
         <v>372</v>
       </c>
       <c r="C344" s="185"/>
       <c r="D344" s="27">
         <v>16723</v>
       </c>
       <c r="E344" s="28"/>
       <c r="F344" s="38">
         <v>6022</v>
       </c>
       <c r="G344" s="38">
         <v>9846</v>
       </c>
       <c r="H344" s="38">
         <v>71</v>
       </c>
       <c r="I344" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J344" s="38">
         <v>254</v>
@@ -31401,51 +31103,51 @@
         <v>16</v>
       </c>
       <c r="T344" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U344" s="38">
         <v>111</v>
       </c>
       <c r="V344" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W344" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X344" s="160">
         <v>500</v>
       </c>
       <c r="Y344" s="40"/>
       <c r="Z344" s="186">
         <v>89</v>
       </c>
       <c r="AA344" s="187" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="345" spans="1:27">
+    <row r="345" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A345" s="188"/>
       <c r="B345" s="189" t="s">
         <v>373</v>
       </c>
       <c r="C345" s="190"/>
       <c r="D345" s="32"/>
       <c r="E345" s="33"/>
       <c r="F345" s="35">
         <v>6022</v>
       </c>
       <c r="G345" s="35">
         <v>9846</v>
       </c>
       <c r="H345" s="35">
         <v>71</v>
       </c>
       <c r="I345" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J345" s="35">
         <v>254</v>
       </c>
       <c r="K345" s="34" t="s">
         <v>22</v>
       </c>
@@ -31468,51 +31170,51 @@
       </c>
       <c r="S345" s="35">
         <v>16</v>
       </c>
       <c r="T345" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U345" s="35">
         <v>111</v>
       </c>
       <c r="V345" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W345" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X345" s="165">
         <v>500</v>
       </c>
       <c r="Y345" s="37"/>
       <c r="Z345" s="195"/>
       <c r="AA345" s="197" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="346" spans="1:27">
+    <row r="346" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A346" s="183">
         <v>90</v>
       </c>
       <c r="B346" s="194" t="s">
         <v>374</v>
       </c>
       <c r="C346" s="185"/>
       <c r="D346" s="27">
         <v>44790</v>
       </c>
       <c r="E346" s="28"/>
       <c r="F346" s="29">
         <v>16820</v>
       </c>
       <c r="G346" s="29">
         <v>27152</v>
       </c>
       <c r="H346" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I346" s="29">
         <v>818</v>
       </c>
       <c r="J346" s="41" t="s">
         <v>22</v>
@@ -31543,51 +31245,51 @@
         <v>22</v>
       </c>
       <c r="T346" s="29">
         <v>578</v>
       </c>
       <c r="U346" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V346" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W346" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X346" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y346" s="31"/>
       <c r="Z346" s="186">
         <v>90</v>
       </c>
       <c r="AA346" s="187" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="347" spans="1:27">
+    <row r="347" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A347" s="206"/>
       <c r="B347" s="207" t="s">
         <v>375</v>
       </c>
       <c r="C347" s="201"/>
       <c r="D347" s="32"/>
       <c r="E347" s="33"/>
       <c r="F347" s="29">
         <v>16820</v>
       </c>
       <c r="G347" s="29">
         <v>27152</v>
       </c>
       <c r="H347" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I347" s="29">
         <v>818</v>
       </c>
       <c r="J347" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K347" s="41" t="s">
         <v>22</v>
       </c>
@@ -31610,137 +31312,137 @@
       </c>
       <c r="S347" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T347" s="29">
         <v>578</v>
       </c>
       <c r="U347" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V347" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W347" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X347" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y347" s="37"/>
       <c r="Z347" s="191"/>
       <c r="AA347" s="192" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="348" spans="1:27">
+    <row r="348" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A348" s="183">
         <v>91</v>
       </c>
       <c r="B348" s="194" t="s">
         <v>376</v>
       </c>
       <c r="C348" s="185"/>
       <c r="D348" s="27">
         <v>6316</v>
       </c>
       <c r="E348" s="47"/>
       <c r="F348" s="47"/>
       <c r="G348" s="47"/>
       <c r="H348" s="47"/>
       <c r="I348" s="47"/>
       <c r="J348" s="47"/>
       <c r="K348" s="47" t="s">
         <v>25</v>
       </c>
       <c r="L348" s="47"/>
       <c r="M348" s="117"/>
       <c r="N348" s="147">
         <v>6316</v>
       </c>
       <c r="O348" s="27">
         <v>5140</v>
       </c>
       <c r="P348" s="46"/>
       <c r="Q348" s="47"/>
       <c r="R348" s="47"/>
       <c r="S348" s="47"/>
       <c r="T348" s="47"/>
       <c r="U348" s="47"/>
       <c r="V348" s="47"/>
       <c r="W348" s="47"/>
       <c r="X348" s="47"/>
       <c r="Y348" s="147">
         <v>5140</v>
       </c>
       <c r="Z348" s="186">
         <v>91</v>
       </c>
       <c r="AA348" s="187" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="349" spans="1:27">
+    <row r="349" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A349" s="188"/>
       <c r="B349" s="189" t="s">
         <v>377</v>
       </c>
       <c r="C349" s="190"/>
       <c r="D349" s="32"/>
       <c r="E349" s="51"/>
       <c r="F349" s="51"/>
       <c r="G349" s="51"/>
       <c r="H349" s="51"/>
       <c r="I349" s="51"/>
       <c r="J349" s="51"/>
       <c r="K349" s="51" t="s">
         <v>25</v>
       </c>
       <c r="L349" s="51"/>
       <c r="M349" s="119"/>
       <c r="N349" s="150">
         <v>6316</v>
       </c>
       <c r="O349" s="32"/>
       <c r="P349" s="50"/>
       <c r="Q349" s="51"/>
       <c r="R349" s="51"/>
       <c r="S349" s="51"/>
       <c r="T349" s="51"/>
       <c r="U349" s="51"/>
       <c r="V349" s="51"/>
       <c r="W349" s="51"/>
       <c r="X349" s="51"/>
       <c r="Y349" s="150">
         <v>5140</v>
       </c>
       <c r="Z349" s="195"/>
       <c r="AA349" s="197" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="350" spans="1:27">
+    <row r="350" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A350" s="183">
         <v>92</v>
       </c>
       <c r="B350" s="194" t="s">
         <v>378</v>
       </c>
       <c r="C350" s="185"/>
       <c r="D350" s="27">
         <v>58652</v>
       </c>
       <c r="E350" s="28"/>
       <c r="F350" s="29">
         <v>30894</v>
       </c>
       <c r="G350" s="29">
         <v>22381</v>
       </c>
       <c r="H350" s="29">
         <v>439</v>
       </c>
       <c r="I350" s="29">
         <v>3</v>
       </c>
       <c r="J350" s="29">
         <v>1402</v>
@@ -31771,51 +31473,51 @@
         <v>3</v>
       </c>
       <c r="T350" s="29">
         <v>2</v>
       </c>
       <c r="U350" s="29">
         <v>526</v>
       </c>
       <c r="V350" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W350" s="29">
         <v>1407</v>
       </c>
       <c r="X350" s="162">
         <v>1678</v>
       </c>
       <c r="Y350" s="40"/>
       <c r="Z350" s="186">
         <v>92</v>
       </c>
       <c r="AA350" s="187" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="351" spans="1:27">
+    <row r="351" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A351" s="188"/>
       <c r="B351" s="189" t="s">
         <v>379</v>
       </c>
       <c r="C351" s="190"/>
       <c r="D351" s="32"/>
       <c r="E351" s="33"/>
       <c r="F351" s="35">
         <v>30894</v>
       </c>
       <c r="G351" s="35">
         <v>22381</v>
       </c>
       <c r="H351" s="35">
         <v>439</v>
       </c>
       <c r="I351" s="35">
         <v>3</v>
       </c>
       <c r="J351" s="35">
         <v>1402</v>
       </c>
       <c r="K351" s="34" t="s">
         <v>22</v>
       </c>
@@ -31838,51 +31540,51 @@
       </c>
       <c r="S351" s="35">
         <v>3</v>
       </c>
       <c r="T351" s="35">
         <v>2</v>
       </c>
       <c r="U351" s="35">
         <v>526</v>
       </c>
       <c r="V351" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W351" s="35">
         <v>1407</v>
       </c>
       <c r="X351" s="165">
         <v>1678</v>
       </c>
       <c r="Y351" s="37"/>
       <c r="Z351" s="195"/>
       <c r="AA351" s="197" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="352" spans="1:27">
+    <row r="352" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A352" s="183">
         <v>93</v>
       </c>
       <c r="B352" s="194" t="s">
         <v>380</v>
       </c>
       <c r="C352" s="185"/>
       <c r="D352" s="27">
         <v>41043</v>
       </c>
       <c r="E352" s="28"/>
       <c r="F352" s="29">
         <v>26551</v>
       </c>
       <c r="G352" s="29">
         <v>14492</v>
       </c>
       <c r="H352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J352" s="29" t="s">
         <v>22</v>
@@ -31913,51 +31615,51 @@
         <v>22</v>
       </c>
       <c r="T352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X352" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y352" s="31"/>
       <c r="Z352" s="186">
         <v>93</v>
       </c>
       <c r="AA352" s="187" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="353" spans="1:27">
+    <row r="353" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A353" s="188"/>
       <c r="B353" s="189" t="s">
         <v>381</v>
       </c>
       <c r="C353" s="190"/>
       <c r="D353" s="32"/>
       <c r="E353" s="33"/>
       <c r="F353" s="35">
         <v>26551</v>
       </c>
       <c r="G353" s="35">
         <v>14492</v>
       </c>
       <c r="H353" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I353" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J353" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K353" s="34" t="s">
         <v>22</v>
       </c>
@@ -31980,51 +31682,51 @@
       </c>
       <c r="S353" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T353" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U353" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V353" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W353" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X353" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y353" s="37"/>
       <c r="Z353" s="195"/>
       <c r="AA353" s="197" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="354" spans="1:27">
+    <row r="354" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A354" s="183">
         <v>94</v>
       </c>
       <c r="B354" s="194" t="s">
         <v>382</v>
       </c>
       <c r="C354" s="185"/>
       <c r="D354" s="27">
         <v>351591</v>
       </c>
       <c r="E354" s="28"/>
       <c r="F354" s="29">
         <v>119746</v>
       </c>
       <c r="G354" s="29">
         <v>202707</v>
       </c>
       <c r="H354" s="29">
         <v>1057</v>
       </c>
       <c r="I354" s="29">
         <v>9989</v>
       </c>
       <c r="J354" s="29">
         <v>5415</v>
@@ -32055,51 +31757,51 @@
         <v>24</v>
       </c>
       <c r="T354" s="29">
         <v>7051</v>
       </c>
       <c r="U354" s="29">
         <v>1727</v>
       </c>
       <c r="V354" s="29">
         <v>4</v>
       </c>
       <c r="W354" s="29">
         <v>3430</v>
       </c>
       <c r="X354" s="162">
         <v>7438</v>
       </c>
       <c r="Y354" s="31"/>
       <c r="Z354" s="186">
         <v>94</v>
       </c>
       <c r="AA354" s="187" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="355" spans="1:27">
+    <row r="355" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A355" s="188"/>
       <c r="B355" s="189" t="s">
         <v>383</v>
       </c>
       <c r="C355" s="190"/>
       <c r="D355" s="27"/>
       <c r="E355" s="28"/>
       <c r="F355" s="29">
         <v>101768</v>
       </c>
       <c r="G355" s="29">
         <v>170602</v>
       </c>
       <c r="H355" s="29">
         <v>960</v>
       </c>
       <c r="I355" s="29">
         <v>9971</v>
       </c>
       <c r="J355" s="29">
         <v>4410</v>
       </c>
       <c r="K355" s="29">
         <v>4</v>
       </c>
@@ -32122,51 +31824,51 @@
       </c>
       <c r="S355" s="29">
         <v>23</v>
       </c>
       <c r="T355" s="29">
         <v>7044</v>
       </c>
       <c r="U355" s="29">
         <v>1459</v>
       </c>
       <c r="V355" s="29">
         <v>4</v>
       </c>
       <c r="W355" s="29">
         <v>2852</v>
       </c>
       <c r="X355" s="162">
         <v>5814</v>
       </c>
       <c r="Y355" s="31"/>
       <c r="Z355" s="195"/>
       <c r="AA355" s="197" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="356" spans="1:27">
+    <row r="356" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A356" s="188"/>
       <c r="B356" s="189" t="s">
         <v>384</v>
       </c>
       <c r="C356" s="190"/>
       <c r="D356" s="27"/>
       <c r="E356" s="28"/>
       <c r="F356" s="29">
         <v>4137</v>
       </c>
       <c r="G356" s="29">
         <v>5283</v>
       </c>
       <c r="H356" s="29">
         <v>97</v>
       </c>
       <c r="I356" s="29">
         <v>18</v>
       </c>
       <c r="J356" s="29">
         <v>1005</v>
       </c>
       <c r="K356" s="41" t="s">
         <v>22</v>
       </c>
@@ -32189,51 +31891,51 @@
       </c>
       <c r="S356" s="29">
         <v>1</v>
       </c>
       <c r="T356" s="29">
         <v>7</v>
       </c>
       <c r="U356" s="29">
         <v>268</v>
       </c>
       <c r="V356" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W356" s="29">
         <v>578</v>
       </c>
       <c r="X356" s="162">
         <v>1624</v>
       </c>
       <c r="Y356" s="31"/>
       <c r="Z356" s="195"/>
       <c r="AA356" s="197" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="357" spans="1:27">
+    <row r="357" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A357" s="206"/>
       <c r="B357" s="207" t="s">
         <v>385</v>
       </c>
       <c r="C357" s="201" t="s">
         <v>76</v>
       </c>
       <c r="D357" s="32"/>
       <c r="E357" s="33"/>
       <c r="F357" s="35">
         <v>13841</v>
       </c>
       <c r="G357" s="35">
         <v>26822</v>
       </c>
       <c r="H357" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I357" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J357" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K357" s="34" t="s">
@@ -32258,51 +31960,51 @@
       </c>
       <c r="S357" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T357" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U357" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V357" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W357" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X357" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y357" s="37"/>
       <c r="Z357" s="191"/>
       <c r="AA357" s="192" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="358" spans="1:27">
+    <row r="358" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A358" s="183">
         <v>95</v>
       </c>
       <c r="B358" s="194" t="s">
         <v>386</v>
       </c>
       <c r="C358" s="185"/>
       <c r="D358" s="27">
         <v>12515</v>
       </c>
       <c r="E358" s="28"/>
       <c r="F358" s="29">
         <v>6049</v>
       </c>
       <c r="G358" s="29">
         <v>6466</v>
       </c>
       <c r="H358" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I358" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J358" s="29" t="s">
         <v>22</v>
@@ -32333,51 +32035,51 @@
         <v>22</v>
       </c>
       <c r="T358" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U358" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V358" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W358" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X358" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y358" s="31"/>
       <c r="Z358" s="186">
         <v>95</v>
       </c>
       <c r="AA358" s="187" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="359" spans="1:27">
+    <row r="359" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A359" s="206"/>
       <c r="B359" s="207" t="s">
         <v>387</v>
       </c>
       <c r="C359" s="201"/>
       <c r="D359" s="32"/>
       <c r="E359" s="33"/>
       <c r="F359" s="35">
         <v>6049</v>
       </c>
       <c r="G359" s="35">
         <v>6466</v>
       </c>
       <c r="H359" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I359" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J359" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K359" s="34" t="s">
         <v>22</v>
       </c>
@@ -32400,51 +32102,51 @@
       </c>
       <c r="S359" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T359" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U359" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V359" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W359" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X359" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y359" s="37"/>
       <c r="Z359" s="191"/>
       <c r="AA359" s="192" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="360" spans="1:27">
+    <row r="360" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A360" s="183">
         <v>96</v>
       </c>
       <c r="B360" s="194" t="s">
         <v>388</v>
       </c>
       <c r="C360" s="185"/>
       <c r="D360" s="27">
         <v>155213</v>
       </c>
       <c r="E360" s="28"/>
       <c r="F360" s="29">
         <v>70081</v>
       </c>
       <c r="G360" s="29">
         <v>16691</v>
       </c>
       <c r="H360" s="29">
         <v>3710</v>
       </c>
       <c r="I360" s="29">
         <v>576</v>
       </c>
       <c r="J360" s="29">
         <v>18429</v>
@@ -32475,51 +32177,51 @@
         <v>66</v>
       </c>
       <c r="T360" s="29">
         <v>378</v>
       </c>
       <c r="U360" s="29">
         <v>5289</v>
       </c>
       <c r="V360" s="29">
         <v>36</v>
       </c>
       <c r="W360" s="29">
         <v>18441</v>
       </c>
       <c r="X360" s="162">
         <v>22595</v>
       </c>
       <c r="Y360" s="31"/>
       <c r="Z360" s="186">
         <v>96</v>
       </c>
       <c r="AA360" s="187" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="361" spans="1:27">
+    <row r="361" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A361" s="188"/>
       <c r="B361" s="189" t="s">
         <v>389</v>
       </c>
       <c r="C361" s="190"/>
       <c r="D361" s="32"/>
       <c r="E361" s="33"/>
       <c r="F361" s="35">
         <v>70081</v>
       </c>
       <c r="G361" s="35">
         <v>16691</v>
       </c>
       <c r="H361" s="35">
         <v>3710</v>
       </c>
       <c r="I361" s="35">
         <v>576</v>
       </c>
       <c r="J361" s="35">
         <v>18429</v>
       </c>
       <c r="K361" s="35">
         <v>52</v>
       </c>
@@ -32542,51 +32244,51 @@
       </c>
       <c r="S361" s="35">
         <v>66</v>
       </c>
       <c r="T361" s="35">
         <v>378</v>
       </c>
       <c r="U361" s="35">
         <v>5289</v>
       </c>
       <c r="V361" s="35">
         <v>36</v>
       </c>
       <c r="W361" s="35">
         <v>18441</v>
       </c>
       <c r="X361" s="165">
         <v>22595</v>
       </c>
       <c r="Y361" s="37"/>
       <c r="Z361" s="195"/>
       <c r="AA361" s="197" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="362" spans="1:27">
+    <row r="362" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A362" s="183">
         <v>97</v>
       </c>
       <c r="B362" s="194" t="s">
         <v>390</v>
       </c>
       <c r="C362" s="185"/>
       <c r="D362" s="27">
         <v>195849</v>
       </c>
       <c r="E362" s="28"/>
       <c r="F362" s="29">
         <v>83291</v>
       </c>
       <c r="G362" s="29">
         <v>46366</v>
       </c>
       <c r="H362" s="29">
         <v>5170</v>
       </c>
       <c r="I362" s="29">
         <v>1959</v>
       </c>
       <c r="J362" s="29">
         <v>16651</v>
@@ -32617,51 +32319,51 @@
         <v>153</v>
       </c>
       <c r="T362" s="29">
         <v>1606</v>
       </c>
       <c r="U362" s="29">
         <v>4291</v>
       </c>
       <c r="V362" s="29">
         <v>17</v>
       </c>
       <c r="W362" s="29">
         <v>16797</v>
       </c>
       <c r="X362" s="162">
         <v>19941</v>
       </c>
       <c r="Y362" s="31"/>
       <c r="Z362" s="186">
         <v>97</v>
       </c>
       <c r="AA362" s="187" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="363" spans="1:27">
+    <row r="363" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A363" s="188"/>
       <c r="B363" s="189" t="s">
         <v>391</v>
       </c>
       <c r="C363" s="190"/>
       <c r="D363" s="27"/>
       <c r="E363" s="28"/>
       <c r="F363" s="29">
         <v>10457</v>
       </c>
       <c r="G363" s="29">
         <v>1312</v>
       </c>
       <c r="H363" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I363" s="29">
         <v>16</v>
       </c>
       <c r="J363" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K363" s="41" t="s">
         <v>22</v>
       </c>
@@ -32684,51 +32386,51 @@
       </c>
       <c r="S363" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T363" s="29">
         <v>9</v>
       </c>
       <c r="U363" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V363" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W363" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X363" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y363" s="31"/>
       <c r="Z363" s="195"/>
       <c r="AA363" s="197" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="364" spans="1:27">
+    <row r="364" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A364" s="188"/>
       <c r="B364" s="189" t="s">
         <v>392</v>
       </c>
       <c r="C364" s="190"/>
       <c r="D364" s="32"/>
       <c r="E364" s="33"/>
       <c r="F364" s="35">
         <v>72834</v>
       </c>
       <c r="G364" s="35">
         <v>45054</v>
       </c>
       <c r="H364" s="35">
         <v>5170</v>
       </c>
       <c r="I364" s="35">
         <v>1943</v>
       </c>
       <c r="J364" s="35">
         <v>16651</v>
       </c>
       <c r="K364" s="35">
         <v>19</v>
       </c>
@@ -32751,51 +32453,51 @@
       </c>
       <c r="S364" s="35">
         <v>153</v>
       </c>
       <c r="T364" s="35">
         <v>1597</v>
       </c>
       <c r="U364" s="35">
         <v>4291</v>
       </c>
       <c r="V364" s="35">
         <v>17</v>
       </c>
       <c r="W364" s="35">
         <v>16797</v>
       </c>
       <c r="X364" s="45">
         <v>19941</v>
       </c>
       <c r="Y364" s="37"/>
       <c r="Z364" s="195"/>
       <c r="AA364" s="197" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="365" spans="1:27">
+    <row r="365" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A365" s="183">
         <v>98</v>
       </c>
       <c r="B365" s="194" t="s">
         <v>393</v>
       </c>
       <c r="C365" s="185"/>
       <c r="D365" s="27">
         <v>37645</v>
       </c>
       <c r="E365" s="28"/>
       <c r="F365" s="29">
         <v>17435</v>
       </c>
       <c r="G365" s="29">
         <v>15586</v>
       </c>
       <c r="H365" s="29">
         <v>289</v>
       </c>
       <c r="I365" s="29">
         <v>3</v>
       </c>
       <c r="J365" s="29">
         <v>1379</v>
@@ -32826,51 +32528,51 @@
         <v>7</v>
       </c>
       <c r="T365" s="29">
         <v>1</v>
       </c>
       <c r="U365" s="29">
         <v>531</v>
       </c>
       <c r="V365" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W365" s="29">
         <v>1027</v>
       </c>
       <c r="X365" s="162">
         <v>1700</v>
       </c>
       <c r="Y365" s="31"/>
       <c r="Z365" s="186">
         <v>98</v>
       </c>
       <c r="AA365" s="187" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="366" spans="1:27">
+    <row r="366" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A366" s="188"/>
       <c r="B366" s="189" t="s">
         <v>394</v>
       </c>
       <c r="C366" s="190"/>
       <c r="D366" s="32"/>
       <c r="E366" s="33"/>
       <c r="F366" s="35">
         <v>17435</v>
       </c>
       <c r="G366" s="35">
         <v>15586</v>
       </c>
       <c r="H366" s="35">
         <v>289</v>
       </c>
       <c r="I366" s="35">
         <v>3</v>
       </c>
       <c r="J366" s="35">
         <v>1379</v>
       </c>
       <c r="K366" s="34" t="s">
         <v>22</v>
       </c>
@@ -32893,51 +32595,51 @@
       </c>
       <c r="S366" s="35">
         <v>7</v>
       </c>
       <c r="T366" s="35">
         <v>1</v>
       </c>
       <c r="U366" s="35">
         <v>531</v>
       </c>
       <c r="V366" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W366" s="35">
         <v>1027</v>
       </c>
       <c r="X366" s="45">
         <v>1700</v>
       </c>
       <c r="Y366" s="31"/>
       <c r="Z366" s="195"/>
       <c r="AA366" s="197" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="367" spans="1:27">
+    <row r="367" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A367" s="183">
         <v>99</v>
       </c>
       <c r="B367" s="194" t="s">
         <v>395</v>
       </c>
       <c r="C367" s="185"/>
       <c r="D367" s="27">
         <v>177892</v>
       </c>
       <c r="E367" s="28"/>
       <c r="F367" s="29">
         <v>117354</v>
       </c>
       <c r="G367" s="29">
         <v>44234</v>
       </c>
       <c r="H367" s="29">
         <v>1189</v>
       </c>
       <c r="I367" s="29">
         <v>4</v>
       </c>
       <c r="J367" s="29">
         <v>4923</v>
@@ -32968,51 +32670,51 @@
         <v>44</v>
       </c>
       <c r="T367" s="29">
         <v>2</v>
       </c>
       <c r="U367" s="29">
         <v>1975</v>
       </c>
       <c r="V367" s="29">
         <v>12</v>
       </c>
       <c r="W367" s="29">
         <v>2254</v>
       </c>
       <c r="X367" s="162">
         <v>6736</v>
       </c>
       <c r="Y367" s="40"/>
       <c r="Z367" s="186">
         <v>99</v>
       </c>
       <c r="AA367" s="187" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="368" spans="1:27">
+    <row r="368" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A368" s="188"/>
       <c r="B368" s="189" t="s">
         <v>396</v>
       </c>
       <c r="C368" s="190"/>
       <c r="D368" s="27"/>
       <c r="E368" s="28"/>
       <c r="F368" s="29">
         <v>8433</v>
       </c>
       <c r="G368" s="29">
         <v>3118</v>
       </c>
       <c r="H368" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I368" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J368" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K368" s="41" t="s">
         <v>22</v>
       </c>
@@ -33035,51 +32737,51 @@
       </c>
       <c r="S368" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T368" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U368" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V368" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W368" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X368" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y368" s="31"/>
       <c r="Z368" s="195"/>
       <c r="AA368" s="197" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="369" spans="1:27">
+    <row r="369" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A369" s="188"/>
       <c r="B369" s="189" t="s">
         <v>397</v>
       </c>
       <c r="C369" s="190"/>
       <c r="D369" s="27"/>
       <c r="E369" s="28"/>
       <c r="F369" s="29">
         <v>31148</v>
       </c>
       <c r="G369" s="29">
         <v>10999</v>
       </c>
       <c r="H369" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I369" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J369" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K369" s="41" t="s">
         <v>22</v>
       </c>
@@ -33102,51 +32804,51 @@
       </c>
       <c r="S369" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T369" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U369" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V369" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W369" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X369" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y369" s="31"/>
       <c r="Z369" s="195"/>
       <c r="AA369" s="197" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="370" spans="1:27">
+    <row r="370" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A370" s="188"/>
       <c r="B370" s="189" t="s">
         <v>398</v>
       </c>
       <c r="C370" s="190"/>
       <c r="D370" s="27"/>
       <c r="E370" s="28"/>
       <c r="F370" s="29">
         <v>6955</v>
       </c>
       <c r="G370" s="29">
         <v>2053</v>
       </c>
       <c r="H370" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I370" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J370" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K370" s="41" t="s">
         <v>22</v>
       </c>
@@ -33169,51 +32871,51 @@
       </c>
       <c r="S370" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T370" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U370" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V370" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W370" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X370" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y370" s="31"/>
       <c r="Z370" s="195"/>
       <c r="AA370" s="197" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="371" spans="1:27">
+    <row r="371" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A371" s="188"/>
       <c r="B371" s="189" t="s">
         <v>399</v>
       </c>
       <c r="C371" s="190"/>
       <c r="D371" s="27"/>
       <c r="E371" s="28"/>
       <c r="F371" s="29">
         <v>9419</v>
       </c>
       <c r="G371" s="29">
         <v>6055</v>
       </c>
       <c r="H371" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I371" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J371" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K371" s="41" t="s">
         <v>22</v>
       </c>
@@ -33236,51 +32938,51 @@
       </c>
       <c r="S371" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T371" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U371" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V371" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W371" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X371" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y371" s="31"/>
       <c r="Z371" s="195"/>
       <c r="AA371" s="197" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="372" spans="1:27">
+    <row r="372" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A372" s="188"/>
       <c r="B372" s="189" t="s">
         <v>400</v>
       </c>
       <c r="C372" s="190"/>
       <c r="D372" s="27"/>
       <c r="E372" s="28"/>
       <c r="F372" s="29">
         <v>12609</v>
       </c>
       <c r="G372" s="29">
         <v>2866</v>
       </c>
       <c r="H372" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I372" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J372" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K372" s="41" t="s">
         <v>22</v>
       </c>
@@ -33303,51 +33005,51 @@
       </c>
       <c r="S372" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T372" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U372" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V372" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W372" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X372" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y372" s="31"/>
       <c r="Z372" s="195"/>
       <c r="AA372" s="197" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="373" spans="1:27">
+    <row r="373" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A373" s="188"/>
       <c r="B373" s="189" t="s">
         <v>401</v>
       </c>
       <c r="C373" s="190"/>
       <c r="D373" s="27"/>
       <c r="E373" s="28"/>
       <c r="F373" s="29">
         <v>3110</v>
       </c>
       <c r="G373" s="29">
         <v>343</v>
       </c>
       <c r="H373" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I373" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J373" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K373" s="41" t="s">
         <v>22</v>
       </c>
@@ -33370,51 +33072,51 @@
       </c>
       <c r="S373" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T373" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U373" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V373" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W373" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X373" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y373" s="31"/>
       <c r="Z373" s="195"/>
       <c r="AA373" s="197" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="374" spans="1:27">
+    <row r="374" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A374" s="188"/>
       <c r="B374" s="189" t="s">
         <v>402</v>
       </c>
       <c r="C374" s="190"/>
       <c r="D374" s="27"/>
       <c r="E374" s="28"/>
       <c r="F374" s="29">
         <v>29756</v>
       </c>
       <c r="G374" s="29">
         <v>16102</v>
       </c>
       <c r="H374" s="29">
         <v>1189</v>
       </c>
       <c r="I374" s="29">
         <v>4</v>
       </c>
       <c r="J374" s="29">
         <v>4923</v>
       </c>
       <c r="K374" s="29">
         <v>12</v>
       </c>
@@ -33437,51 +33139,51 @@
       </c>
       <c r="S374" s="29">
         <v>44</v>
       </c>
       <c r="T374" s="29">
         <v>2</v>
       </c>
       <c r="U374" s="29">
         <v>1975</v>
       </c>
       <c r="V374" s="29">
         <v>12</v>
       </c>
       <c r="W374" s="29">
         <v>2254</v>
       </c>
       <c r="X374" s="162">
         <v>6736</v>
       </c>
       <c r="Y374" s="31"/>
       <c r="Z374" s="195"/>
       <c r="AA374" s="197" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="375" spans="1:27">
+    <row r="375" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A375" s="188"/>
       <c r="B375" s="189" t="s">
         <v>403</v>
       </c>
       <c r="C375" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D375" s="27"/>
       <c r="E375" s="28"/>
       <c r="F375" s="29">
         <v>241</v>
       </c>
       <c r="G375" s="29">
         <v>225</v>
       </c>
       <c r="H375" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I375" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J375" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K375" s="41" t="s">
@@ -33506,51 +33208,51 @@
       </c>
       <c r="S375" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T375" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U375" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V375" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W375" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X375" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y375" s="31"/>
       <c r="Z375" s="195"/>
       <c r="AA375" s="197" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="376" spans="1:27">
+    <row r="376" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A376" s="188"/>
       <c r="B376" s="189" t="s">
         <v>404</v>
       </c>
       <c r="C376" s="190"/>
       <c r="D376" s="27"/>
       <c r="E376" s="28"/>
       <c r="F376" s="29">
         <v>6613</v>
       </c>
       <c r="G376" s="29">
         <v>648</v>
       </c>
       <c r="H376" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I376" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J376" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K376" s="41" t="s">
         <v>22</v>
       </c>
@@ -33573,51 +33275,51 @@
       </c>
       <c r="S376" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T376" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U376" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V376" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W376" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X376" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y376" s="31"/>
       <c r="Z376" s="195"/>
       <c r="AA376" s="197" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="377" spans="1:27">
+    <row r="377" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A377" s="188"/>
       <c r="B377" s="189" t="s">
         <v>405</v>
       </c>
       <c r="C377" s="190"/>
       <c r="D377" s="27"/>
       <c r="E377" s="28"/>
       <c r="F377" s="29">
         <v>1511</v>
       </c>
       <c r="G377" s="29">
         <v>35</v>
       </c>
       <c r="H377" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I377" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J377" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K377" s="41" t="s">
         <v>22</v>
       </c>
@@ -33640,51 +33342,51 @@
       </c>
       <c r="S377" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T377" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U377" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V377" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W377" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X377" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y377" s="31"/>
       <c r="Z377" s="195"/>
       <c r="AA377" s="197" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="378" spans="1:27">
+    <row r="378" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A378" s="188"/>
       <c r="B378" s="189" t="s">
         <v>406</v>
       </c>
       <c r="C378" s="190"/>
       <c r="D378" s="32"/>
       <c r="E378" s="33"/>
       <c r="F378" s="35">
         <v>7559</v>
       </c>
       <c r="G378" s="35">
         <v>1790</v>
       </c>
       <c r="H378" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I378" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J378" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K378" s="34" t="s">
         <v>22</v>
       </c>
@@ -33707,51 +33409,51 @@
       </c>
       <c r="S378" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T378" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U378" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V378" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W378" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X378" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y378" s="37"/>
       <c r="Z378" s="195"/>
       <c r="AA378" s="197" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="379" spans="1:27">
+    <row r="379" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A379" s="183">
         <v>100</v>
       </c>
       <c r="B379" s="194" t="s">
         <v>408</v>
       </c>
       <c r="C379" s="185"/>
       <c r="D379" s="27">
         <v>28014</v>
       </c>
       <c r="E379" s="28"/>
       <c r="F379" s="29">
         <v>2986</v>
       </c>
       <c r="G379" s="29">
         <v>398</v>
       </c>
       <c r="H379" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I379" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J379" s="29" t="s">
         <v>22</v>
@@ -33786,51 +33488,51 @@
       <c r="T379" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U379" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V379" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W379" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X379" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y379" s="123">
         <v>12413</v>
       </c>
       <c r="Z379" s="186">
         <v>100</v>
       </c>
       <c r="AA379" s="187" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="380" spans="1:27">
+    <row r="380" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A380" s="206"/>
       <c r="B380" s="207" t="s">
         <v>409</v>
       </c>
       <c r="C380" s="201"/>
       <c r="D380" s="32"/>
       <c r="E380" s="33"/>
       <c r="F380" s="35">
         <v>2986</v>
       </c>
       <c r="G380" s="35">
         <v>398</v>
       </c>
       <c r="H380" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I380" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J380" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K380" s="34" t="s">
         <v>22</v>
       </c>
@@ -33857,51 +33559,51 @@
         <v>22</v>
       </c>
       <c r="T380" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U380" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V380" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W380" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X380" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y380" s="123">
         <v>12413</v>
       </c>
       <c r="Z380" s="191"/>
       <c r="AA380" s="192" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="381" spans="1:27">
+    <row r="381" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A381" s="183">
         <v>101</v>
       </c>
       <c r="B381" s="194" t="s">
         <v>410</v>
       </c>
       <c r="C381" s="185"/>
       <c r="D381" s="27">
         <v>131353</v>
       </c>
       <c r="E381" s="28"/>
       <c r="F381" s="29">
         <v>70618</v>
       </c>
       <c r="G381" s="29">
         <v>30191</v>
       </c>
       <c r="H381" s="29">
         <v>1264</v>
       </c>
       <c r="I381" s="29">
         <v>993</v>
       </c>
       <c r="J381" s="29">
         <v>8205</v>
@@ -33932,51 +33634,51 @@
         <v>69</v>
       </c>
       <c r="T381" s="29">
         <v>596</v>
       </c>
       <c r="U381" s="29">
         <v>3375</v>
       </c>
       <c r="V381" s="29">
         <v>3</v>
       </c>
       <c r="W381" s="29">
         <v>8243</v>
       </c>
       <c r="X381" s="162">
         <v>10548</v>
       </c>
       <c r="Y381" s="40"/>
       <c r="Z381" s="186">
         <v>101</v>
       </c>
       <c r="AA381" s="187" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="382" spans="1:27">
+    <row r="382" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A382" s="188"/>
       <c r="B382" s="189" t="s">
         <v>411</v>
       </c>
       <c r="C382" s="190"/>
       <c r="D382" s="27"/>
       <c r="E382" s="28"/>
       <c r="F382" s="29">
         <v>14489</v>
       </c>
       <c r="G382" s="29">
         <v>10992</v>
       </c>
       <c r="H382" s="29">
         <v>122</v>
       </c>
       <c r="I382" s="29">
         <v>647</v>
       </c>
       <c r="J382" s="29">
         <v>596</v>
       </c>
       <c r="K382" s="41" t="s">
         <v>22</v>
       </c>
@@ -33999,51 +33701,51 @@
       </c>
       <c r="S382" s="29">
         <v>4</v>
       </c>
       <c r="T382" s="29">
         <v>370</v>
       </c>
       <c r="U382" s="29">
         <v>243</v>
       </c>
       <c r="V382" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W382" s="29">
         <v>520</v>
       </c>
       <c r="X382" s="162">
         <v>772</v>
       </c>
       <c r="Y382" s="31"/>
       <c r="Z382" s="195"/>
       <c r="AA382" s="197" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="383" spans="1:27">
+    <row r="383" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A383" s="188"/>
       <c r="B383" s="189" t="s">
         <v>412</v>
       </c>
       <c r="C383" s="190"/>
       <c r="D383" s="27"/>
       <c r="E383" s="28"/>
       <c r="F383" s="29">
         <v>4138</v>
       </c>
       <c r="G383" s="29">
         <v>8438</v>
       </c>
       <c r="H383" s="29">
         <v>36</v>
       </c>
       <c r="I383" s="29">
         <v>221</v>
       </c>
       <c r="J383" s="29">
         <v>255</v>
       </c>
       <c r="K383" s="41" t="s">
         <v>22</v>
       </c>
@@ -34066,51 +33768,51 @@
       </c>
       <c r="S383" s="29">
         <v>1</v>
       </c>
       <c r="T383" s="29">
         <v>160</v>
       </c>
       <c r="U383" s="29">
         <v>105</v>
       </c>
       <c r="V383" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W383" s="29">
         <v>279</v>
       </c>
       <c r="X383" s="162">
         <v>366</v>
       </c>
       <c r="Y383" s="31"/>
       <c r="Z383" s="195"/>
       <c r="AA383" s="197" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="384" spans="1:27">
+    <row r="384" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A384" s="188"/>
       <c r="B384" s="189" t="s">
         <v>413</v>
       </c>
       <c r="C384" s="190"/>
       <c r="D384" s="27"/>
       <c r="E384" s="28"/>
       <c r="F384" s="29">
         <v>901</v>
       </c>
       <c r="G384" s="29">
         <v>84</v>
       </c>
       <c r="H384" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I384" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J384" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K384" s="41" t="s">
         <v>22</v>
       </c>
@@ -34133,51 +33835,51 @@
       </c>
       <c r="S384" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T384" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U384" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V384" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W384" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X384" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y384" s="31"/>
       <c r="Z384" s="195"/>
       <c r="AA384" s="197" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="385" spans="1:27">
+    <row r="385" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A385" s="188"/>
       <c r="B385" s="189" t="s">
         <v>414</v>
       </c>
       <c r="C385" s="190"/>
       <c r="D385" s="27"/>
       <c r="E385" s="28"/>
       <c r="F385" s="29">
         <v>23538</v>
       </c>
       <c r="G385" s="29">
         <v>4633</v>
       </c>
       <c r="H385" s="29">
         <v>129</v>
       </c>
       <c r="I385" s="29">
         <v>36</v>
       </c>
       <c r="J385" s="29">
         <v>876</v>
       </c>
       <c r="K385" s="29">
         <v>1</v>
       </c>
@@ -34200,51 +33902,51 @@
       </c>
       <c r="S385" s="29">
         <v>4</v>
       </c>
       <c r="T385" s="29">
         <v>18</v>
       </c>
       <c r="U385" s="29">
         <v>384</v>
       </c>
       <c r="V385" s="29">
         <v>1</v>
       </c>
       <c r="W385" s="29">
         <v>444</v>
       </c>
       <c r="X385" s="162">
         <v>1384</v>
       </c>
       <c r="Y385" s="31"/>
       <c r="Z385" s="195"/>
       <c r="AA385" s="197" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="386" spans="1:27">
+    <row r="386" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A386" s="188"/>
       <c r="B386" s="189" t="s">
         <v>415</v>
       </c>
       <c r="C386" s="190"/>
       <c r="D386" s="27"/>
       <c r="E386" s="28"/>
       <c r="F386" s="29">
         <v>25173</v>
       </c>
       <c r="G386" s="29">
         <v>4883</v>
       </c>
       <c r="H386" s="29">
         <v>696</v>
       </c>
       <c r="I386" s="29">
         <v>31</v>
       </c>
       <c r="J386" s="29">
         <v>5051</v>
       </c>
       <c r="K386" s="41" t="s">
         <v>22</v>
       </c>
@@ -34267,51 +33969,51 @@
       </c>
       <c r="S386" s="29">
         <v>55</v>
       </c>
       <c r="T386" s="29">
         <v>23</v>
       </c>
       <c r="U386" s="29">
         <v>2203</v>
       </c>
       <c r="V386" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W386" s="29">
         <v>2794</v>
       </c>
       <c r="X386" s="162">
         <v>6391</v>
       </c>
       <c r="Y386" s="31"/>
       <c r="Z386" s="195"/>
       <c r="AA386" s="197" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="387" spans="1:27">
+    <row r="387" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A387" s="188"/>
       <c r="B387" s="189" t="s">
         <v>416</v>
       </c>
       <c r="C387" s="190"/>
       <c r="D387" s="27"/>
       <c r="E387" s="28"/>
       <c r="F387" s="29">
         <v>1284</v>
       </c>
       <c r="G387" s="29">
         <v>931</v>
       </c>
       <c r="H387" s="29">
         <v>281</v>
       </c>
       <c r="I387" s="29">
         <v>58</v>
       </c>
       <c r="J387" s="29">
         <v>1427</v>
       </c>
       <c r="K387" s="29">
         <v>2</v>
       </c>
@@ -34334,51 +34036,51 @@
       </c>
       <c r="S387" s="29">
         <v>5</v>
       </c>
       <c r="T387" s="29">
         <v>25</v>
       </c>
       <c r="U387" s="29">
         <v>440</v>
       </c>
       <c r="V387" s="29">
         <v>2</v>
       </c>
       <c r="W387" s="29">
         <v>4206</v>
       </c>
       <c r="X387" s="162">
         <v>1635</v>
       </c>
       <c r="Y387" s="31"/>
       <c r="Z387" s="195"/>
       <c r="AA387" s="197" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="388" spans="1:27">
+    <row r="388" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A388" s="206"/>
       <c r="B388" s="207" t="s">
         <v>417</v>
       </c>
       <c r="C388" s="201"/>
       <c r="D388" s="32"/>
       <c r="E388" s="33"/>
       <c r="F388" s="35">
         <v>1095</v>
       </c>
       <c r="G388" s="35">
         <v>230</v>
       </c>
       <c r="H388" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I388" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J388" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K388" s="34" t="s">
         <v>22</v>
       </c>
@@ -34401,51 +34103,51 @@
       </c>
       <c r="S388" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T388" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U388" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V388" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W388" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X388" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y388" s="37"/>
       <c r="Z388" s="191"/>
       <c r="AA388" s="192" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="389" spans="1:27">
+    <row r="389" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A389" s="183">
         <v>102</v>
       </c>
       <c r="B389" s="194" t="s">
         <v>418</v>
       </c>
       <c r="C389" s="190"/>
       <c r="D389" s="27">
         <v>43276</v>
       </c>
       <c r="E389" s="28"/>
       <c r="F389" s="29">
         <v>24804</v>
       </c>
       <c r="G389" s="29">
         <v>13075</v>
       </c>
       <c r="H389" s="29">
         <v>365</v>
       </c>
       <c r="I389" s="29">
         <v>1</v>
       </c>
       <c r="J389" s="29">
         <v>1744</v>
@@ -34476,51 +34178,51 @@
         <v>15</v>
       </c>
       <c r="T389" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U389" s="29">
         <v>524</v>
       </c>
       <c r="V389" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W389" s="29">
         <v>520</v>
       </c>
       <c r="X389" s="162">
         <v>2449</v>
       </c>
       <c r="Y389" s="31"/>
       <c r="Z389" s="186">
         <v>102</v>
       </c>
       <c r="AA389" s="187" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="390" spans="1:27">
+    <row r="390" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A390" s="188"/>
       <c r="B390" s="189" t="s">
         <v>419</v>
       </c>
       <c r="C390" s="190"/>
       <c r="D390" s="27"/>
       <c r="E390" s="28"/>
       <c r="F390" s="29">
         <v>23192</v>
       </c>
       <c r="G390" s="29">
         <v>10673</v>
       </c>
       <c r="H390" s="29">
         <v>365</v>
       </c>
       <c r="I390" s="29">
         <v>1</v>
       </c>
       <c r="J390" s="29">
         <v>1744</v>
       </c>
       <c r="K390" s="41" t="s">
         <v>22</v>
       </c>
@@ -34543,51 +34245,51 @@
       </c>
       <c r="S390" s="29">
         <v>15</v>
       </c>
       <c r="T390" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U390" s="29">
         <v>524</v>
       </c>
       <c r="V390" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W390" s="29">
         <v>520</v>
       </c>
       <c r="X390" s="162">
         <v>2449</v>
       </c>
       <c r="Y390" s="31"/>
       <c r="Z390" s="195"/>
       <c r="AA390" s="197" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="391" spans="1:27">
+    <row r="391" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A391" s="188"/>
       <c r="B391" s="189" t="s">
         <v>420</v>
       </c>
       <c r="C391" s="190"/>
       <c r="D391" s="32"/>
       <c r="E391" s="33"/>
       <c r="F391" s="35">
         <v>1612</v>
       </c>
       <c r="G391" s="35">
         <v>2402</v>
       </c>
       <c r="H391" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I391" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J391" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K391" s="34" t="s">
         <v>22</v>
       </c>
@@ -34610,51 +34312,51 @@
       </c>
       <c r="S391" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T391" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U391" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V391" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W391" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X391" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y391" s="37"/>
       <c r="Z391" s="195"/>
       <c r="AA391" s="197" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="392" spans="1:27">
+    <row r="392" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A392" s="183">
         <v>103</v>
       </c>
       <c r="B392" s="194" t="s">
         <v>421</v>
       </c>
       <c r="C392" s="185"/>
       <c r="D392" s="27">
         <v>13771</v>
       </c>
       <c r="E392" s="28"/>
       <c r="F392" s="29">
         <v>11594</v>
       </c>
       <c r="G392" s="29">
         <v>2177</v>
       </c>
       <c r="H392" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I392" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J392" s="29" t="s">
         <v>22</v>
@@ -34685,51 +34387,51 @@
         <v>22</v>
       </c>
       <c r="T392" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U392" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V392" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W392" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X392" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y392" s="31"/>
       <c r="Z392" s="186">
         <v>103</v>
       </c>
       <c r="AA392" s="187" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="393" spans="1:27">
+    <row r="393" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A393" s="188"/>
       <c r="B393" s="189" t="s">
         <v>422</v>
       </c>
       <c r="C393" s="190"/>
       <c r="D393" s="32"/>
       <c r="E393" s="33"/>
       <c r="F393" s="35">
         <v>11594</v>
       </c>
       <c r="G393" s="35">
         <v>2177</v>
       </c>
       <c r="H393" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I393" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J393" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K393" s="34" t="s">
         <v>22</v>
       </c>
@@ -34752,51 +34454,51 @@
       </c>
       <c r="S393" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T393" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U393" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V393" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W393" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X393" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y393" s="37"/>
       <c r="Z393" s="195"/>
       <c r="AA393" s="197" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="394" spans="1:27">
+    <row r="394" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A394" s="183">
         <v>104</v>
       </c>
       <c r="B394" s="194" t="s">
         <v>423</v>
       </c>
       <c r="C394" s="185"/>
       <c r="D394" s="27">
         <v>60482</v>
       </c>
       <c r="E394" s="28"/>
       <c r="F394" s="29">
         <v>37002</v>
       </c>
       <c r="G394" s="29">
         <v>20937</v>
       </c>
       <c r="H394" s="29">
         <v>121</v>
       </c>
       <c r="I394" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J394" s="29">
         <v>666</v>
@@ -34827,51 +34529,51 @@
         <v>1</v>
       </c>
       <c r="T394" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U394" s="29">
         <v>205</v>
       </c>
       <c r="V394" s="29">
         <v>1</v>
       </c>
       <c r="W394" s="29">
         <v>675</v>
       </c>
       <c r="X394" s="162">
         <v>862</v>
       </c>
       <c r="Y394" s="31"/>
       <c r="Z394" s="186">
         <v>104</v>
       </c>
       <c r="AA394" s="187" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="395" spans="1:27">
+    <row r="395" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A395" s="206"/>
       <c r="B395" s="200" t="s">
         <v>424</v>
       </c>
       <c r="C395" s="201"/>
       <c r="D395" s="32"/>
       <c r="E395" s="33"/>
       <c r="F395" s="35">
         <v>37002</v>
       </c>
       <c r="G395" s="35">
         <v>20937</v>
       </c>
       <c r="H395" s="35">
         <v>121</v>
       </c>
       <c r="I395" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J395" s="35">
         <v>666</v>
       </c>
       <c r="K395" s="35">
         <v>1</v>
       </c>
@@ -34894,51 +34596,51 @@
       </c>
       <c r="S395" s="35">
         <v>1</v>
       </c>
       <c r="T395" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U395" s="35">
         <v>205</v>
       </c>
       <c r="V395" s="35">
         <v>1</v>
       </c>
       <c r="W395" s="35">
         <v>675</v>
       </c>
       <c r="X395" s="165">
         <v>862</v>
       </c>
       <c r="Y395" s="37"/>
       <c r="Z395" s="191"/>
       <c r="AA395" s="192" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="396" spans="1:27">
+    <row r="396" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A396" s="183">
         <v>105</v>
       </c>
       <c r="B396" s="194" t="s">
         <v>425</v>
       </c>
       <c r="C396" s="185"/>
       <c r="D396" s="27">
         <v>11203</v>
       </c>
       <c r="E396" s="28"/>
       <c r="F396" s="29">
         <v>5581</v>
       </c>
       <c r="G396" s="29">
         <v>5622</v>
       </c>
       <c r="H396" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I396" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J396" s="29" t="s">
         <v>22</v>
@@ -34969,51 +34671,51 @@
         <v>22</v>
       </c>
       <c r="T396" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U396" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V396" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W396" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X396" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y396" s="31"/>
       <c r="Z396" s="186">
         <v>105</v>
       </c>
       <c r="AA396" s="187" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="397" spans="1:27">
+    <row r="397" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A397" s="206"/>
       <c r="B397" s="207" t="s">
         <v>426</v>
       </c>
       <c r="C397" s="201"/>
       <c r="D397" s="32"/>
       <c r="E397" s="33"/>
       <c r="F397" s="29">
         <v>5581</v>
       </c>
       <c r="G397" s="29">
         <v>5622</v>
       </c>
       <c r="H397" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I397" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J397" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K397" s="41" t="s">
         <v>22</v>
       </c>
@@ -35036,133 +34738,133 @@
       </c>
       <c r="S397" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T397" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U397" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V397" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W397" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X397" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y397" s="37"/>
       <c r="Z397" s="191"/>
       <c r="AA397" s="192" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="398" spans="1:27">
+    <row r="398" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A398" s="183">
         <v>106</v>
       </c>
       <c r="B398" s="194" t="s">
         <v>427</v>
       </c>
       <c r="C398" s="185"/>
       <c r="D398" s="27">
         <v>28403</v>
       </c>
       <c r="E398" s="60"/>
       <c r="F398" s="60"/>
       <c r="G398" s="60"/>
       <c r="H398" s="60"/>
       <c r="I398" s="60"/>
       <c r="J398" s="60"/>
       <c r="K398" s="60"/>
       <c r="L398" s="60"/>
       <c r="M398" s="120"/>
       <c r="N398" s="147">
         <v>28403</v>
       </c>
       <c r="O398" s="27">
         <v>15741</v>
       </c>
       <c r="P398" s="59"/>
       <c r="Q398" s="60"/>
       <c r="R398" s="60"/>
       <c r="S398" s="60"/>
       <c r="T398" s="60"/>
       <c r="U398" s="60"/>
       <c r="V398" s="60"/>
       <c r="W398" s="60"/>
       <c r="X398" s="60"/>
       <c r="Y398" s="123">
         <v>15741</v>
       </c>
       <c r="Z398" s="186">
         <v>106</v>
       </c>
       <c r="AA398" s="187" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="399" spans="1:27">
+    <row r="399" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A399" s="188"/>
       <c r="B399" s="189" t="s">
         <v>428</v>
       </c>
       <c r="C399" s="190"/>
       <c r="D399" s="55"/>
       <c r="E399" s="62"/>
       <c r="F399" s="62"/>
       <c r="G399" s="62"/>
       <c r="H399" s="62"/>
       <c r="I399" s="62"/>
       <c r="J399" s="62"/>
       <c r="K399" s="62"/>
       <c r="L399" s="62"/>
       <c r="M399" s="121"/>
       <c r="N399" s="150">
         <v>28403</v>
       </c>
       <c r="O399" s="32"/>
       <c r="P399" s="61"/>
       <c r="Q399" s="62"/>
       <c r="R399" s="62"/>
       <c r="S399" s="62"/>
       <c r="T399" s="62"/>
       <c r="U399" s="62"/>
       <c r="V399" s="62"/>
       <c r="W399" s="62"/>
       <c r="X399" s="62"/>
       <c r="Y399" s="123">
         <v>15741</v>
       </c>
       <c r="Z399" s="195"/>
       <c r="AA399" s="197" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="400" spans="1:27">
+    <row r="400" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A400" s="183">
         <v>107</v>
       </c>
       <c r="B400" s="194" t="s">
         <v>429</v>
       </c>
       <c r="C400" s="185"/>
       <c r="D400" s="27">
         <v>51907</v>
       </c>
       <c r="E400" s="28"/>
       <c r="F400" s="29">
         <v>27647</v>
       </c>
       <c r="G400" s="29">
         <v>24260</v>
       </c>
       <c r="H400" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I400" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J400" s="41" t="s">
         <v>22</v>
@@ -35193,51 +34895,51 @@
         <v>22</v>
       </c>
       <c r="T400" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U400" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V400" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W400" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X400" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y400" s="40"/>
       <c r="Z400" s="186">
         <v>107</v>
       </c>
       <c r="AA400" s="187" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="401" spans="1:27">
+    <row r="401" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A401" s="188"/>
       <c r="B401" s="189" t="s">
         <v>430</v>
       </c>
       <c r="C401" s="201"/>
       <c r="D401" s="32"/>
       <c r="E401" s="33"/>
       <c r="F401" s="35">
         <v>27647</v>
       </c>
       <c r="G401" s="35">
         <v>24260</v>
       </c>
       <c r="H401" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I401" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J401" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K401" s="34" t="s">
         <v>22</v>
       </c>
@@ -35260,51 +34962,51 @@
       </c>
       <c r="S401" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T401" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U401" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V401" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W401" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X401" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y401" s="37"/>
       <c r="Z401" s="195"/>
       <c r="AA401" s="197" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="402" spans="1:27">
+    <row r="402" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A402" s="183">
         <v>108</v>
       </c>
       <c r="B402" s="194" t="s">
         <v>431</v>
       </c>
       <c r="C402" s="190"/>
       <c r="D402" s="27">
         <v>2086</v>
       </c>
       <c r="E402" s="28"/>
       <c r="F402" s="29">
         <v>985</v>
       </c>
       <c r="G402" s="29">
         <v>880</v>
       </c>
       <c r="H402" s="29">
         <v>2</v>
       </c>
       <c r="I402" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J402" s="29">
         <v>96</v>
@@ -35335,51 +35037,51 @@
         <v>22</v>
       </c>
       <c r="T402" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U402" s="29">
         <v>31</v>
       </c>
       <c r="V402" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W402" s="29">
         <v>24</v>
       </c>
       <c r="X402" s="162">
         <v>90</v>
       </c>
       <c r="Y402" s="31"/>
       <c r="Z402" s="186">
         <v>108</v>
       </c>
       <c r="AA402" s="187" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="403" spans="1:27">
+    <row r="403" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A403" s="188"/>
       <c r="B403" s="189" t="s">
         <v>432</v>
       </c>
       <c r="C403" s="201"/>
       <c r="D403" s="32"/>
       <c r="E403" s="33"/>
       <c r="F403" s="35">
         <v>985</v>
       </c>
       <c r="G403" s="35">
         <v>880</v>
       </c>
       <c r="H403" s="35">
         <v>2</v>
       </c>
       <c r="I403" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J403" s="35">
         <v>96</v>
       </c>
       <c r="K403" s="34" t="s">
         <v>22</v>
       </c>
@@ -35402,51 +35104,51 @@
       </c>
       <c r="S403" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T403" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U403" s="35">
         <v>31</v>
       </c>
       <c r="V403" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W403" s="35">
         <v>24</v>
       </c>
       <c r="X403" s="165">
         <v>90</v>
       </c>
       <c r="Y403" s="37"/>
       <c r="Z403" s="195"/>
       <c r="AA403" s="197" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="404" spans="1:27">
+    <row r="404" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A404" s="183">
         <v>109</v>
       </c>
       <c r="B404" s="194" t="s">
         <v>433</v>
       </c>
       <c r="C404" s="190"/>
       <c r="D404" s="27">
         <v>34395</v>
       </c>
       <c r="E404" s="28"/>
       <c r="F404" s="29">
         <v>3898</v>
       </c>
       <c r="G404" s="29">
         <v>21203</v>
       </c>
       <c r="H404" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I404" s="29">
         <v>9294</v>
       </c>
       <c r="J404" s="29" t="s">
         <v>22</v>
@@ -35477,51 +35179,51 @@
         <v>22</v>
       </c>
       <c r="T404" s="29">
         <v>5433</v>
       </c>
       <c r="U404" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V404" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W404" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X404" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y404" s="31"/>
       <c r="Z404" s="186">
         <v>109</v>
       </c>
       <c r="AA404" s="187" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="405" spans="1:27">
+    <row r="405" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A405" s="188"/>
       <c r="B405" s="189" t="s">
         <v>434</v>
       </c>
       <c r="C405" s="190"/>
       <c r="D405" s="27"/>
       <c r="E405" s="28"/>
       <c r="F405" s="29">
         <v>109</v>
       </c>
       <c r="G405" s="29">
         <v>429</v>
       </c>
       <c r="H405" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I405" s="29">
         <v>1505</v>
       </c>
       <c r="J405" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K405" s="41" t="s">
         <v>22</v>
       </c>
@@ -35544,51 +35246,51 @@
       </c>
       <c r="S405" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T405" s="29">
         <v>954</v>
       </c>
       <c r="U405" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V405" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W405" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X405" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y405" s="31"/>
       <c r="Z405" s="195"/>
       <c r="AA405" s="197" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="406" spans="1:27">
+    <row r="406" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A406" s="188"/>
       <c r="B406" s="189" t="s">
         <v>435</v>
       </c>
       <c r="C406" s="190"/>
       <c r="D406" s="27"/>
       <c r="E406" s="28"/>
       <c r="F406" s="29">
         <v>61</v>
       </c>
       <c r="G406" s="29">
         <v>208</v>
       </c>
       <c r="H406" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I406" s="29">
         <v>3911</v>
       </c>
       <c r="J406" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K406" s="41" t="s">
         <v>22</v>
       </c>
@@ -35611,51 +35313,51 @@
       </c>
       <c r="S406" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T406" s="29">
         <v>2633</v>
       </c>
       <c r="U406" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V406" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W406" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X406" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y406" s="31"/>
       <c r="Z406" s="195"/>
       <c r="AA406" s="197" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="407" spans="1:27">
+    <row r="407" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A407" s="188"/>
       <c r="B407" s="189" t="s">
         <v>436</v>
       </c>
       <c r="C407" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D407" s="27"/>
       <c r="E407" s="28"/>
       <c r="F407" s="29">
         <v>3411</v>
       </c>
       <c r="G407" s="29">
         <v>15476</v>
       </c>
       <c r="H407" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I407" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J407" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K407" s="41" t="s">
@@ -35680,51 +35382,51 @@
       </c>
       <c r="S407" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T407" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U407" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V407" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W407" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X407" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y407" s="31"/>
       <c r="Z407" s="195"/>
       <c r="AA407" s="197" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="408" spans="1:27">
+    <row r="408" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A408" s="188"/>
       <c r="B408" s="189" t="s">
         <v>437</v>
       </c>
       <c r="C408" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D408" s="27"/>
       <c r="E408" s="28"/>
       <c r="F408" s="29">
         <v>317</v>
       </c>
       <c r="G408" s="29">
         <v>5090</v>
       </c>
       <c r="H408" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I408" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J408" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K408" s="41" t="s">
@@ -35749,51 +35451,51 @@
       </c>
       <c r="S408" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T408" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U408" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V408" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W408" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X408" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y408" s="31"/>
       <c r="Z408" s="195"/>
       <c r="AA408" s="197" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="409" spans="1:27">
+    <row r="409" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A409" s="188"/>
       <c r="B409" s="189" t="s">
         <v>438</v>
       </c>
       <c r="C409" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D409" s="27"/>
       <c r="E409" s="28"/>
       <c r="F409" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G409" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H409" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I409" s="29">
         <v>3878</v>
       </c>
       <c r="J409" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K409" s="41" t="s">
@@ -35818,51 +35520,51 @@
       </c>
       <c r="S409" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T409" s="29">
         <v>1846</v>
       </c>
       <c r="U409" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V409" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W409" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X409" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y409" s="31"/>
       <c r="Z409" s="195"/>
       <c r="AA409" s="197" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="410" spans="1:27">
+    <row r="410" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A410" s="188"/>
       <c r="B410" s="189" t="s">
         <v>440</v>
       </c>
       <c r="C410" s="190" t="s">
         <v>76</v>
       </c>
       <c r="D410" s="32"/>
       <c r="E410" s="33"/>
       <c r="F410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="G410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="H410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K410" s="34" t="s">
@@ -35887,51 +35589,51 @@
       </c>
       <c r="S410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T410" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U410" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W410" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X410" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y410" s="37"/>
       <c r="Z410" s="195"/>
       <c r="AA410" s="197" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="411" spans="1:27">
+    <row r="411" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A411" s="183">
         <v>110</v>
       </c>
       <c r="B411" s="194" t="s">
         <v>441</v>
       </c>
       <c r="C411" s="185"/>
       <c r="D411" s="27">
         <v>313673</v>
       </c>
       <c r="E411" s="28"/>
       <c r="F411" s="29">
         <v>74528</v>
       </c>
       <c r="G411" s="29">
         <v>226522</v>
       </c>
       <c r="H411" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I411" s="29">
         <v>12623</v>
       </c>
       <c r="J411" s="29" t="s">
         <v>22</v>
@@ -35962,51 +35664,51 @@
         <v>22</v>
       </c>
       <c r="T411" s="29">
         <v>5585</v>
       </c>
       <c r="U411" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V411" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W411" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X411" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y411" s="31"/>
       <c r="Z411" s="186">
         <v>110</v>
       </c>
       <c r="AA411" s="187" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="412" spans="1:27">
+    <row r="412" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A412" s="188"/>
       <c r="B412" s="189" t="s">
         <v>442</v>
       </c>
       <c r="C412" s="190"/>
       <c r="D412" s="27"/>
       <c r="E412" s="28"/>
       <c r="F412" s="29">
         <v>44965</v>
       </c>
       <c r="G412" s="29">
         <v>149823</v>
       </c>
       <c r="H412" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I412" s="29">
         <v>3729</v>
       </c>
       <c r="J412" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K412" s="41" t="s">
         <v>22</v>
       </c>
@@ -36029,51 +35731,51 @@
       </c>
       <c r="S412" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T412" s="29">
         <v>1578</v>
       </c>
       <c r="U412" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V412" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W412" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X412" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y412" s="31"/>
       <c r="Z412" s="195"/>
       <c r="AA412" s="197" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="413" spans="1:27">
+    <row r="413" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A413" s="188"/>
       <c r="B413" s="189" t="s">
         <v>443</v>
       </c>
       <c r="C413" s="190"/>
       <c r="D413" s="27"/>
       <c r="E413" s="28"/>
       <c r="F413" s="29">
         <v>27692</v>
       </c>
       <c r="G413" s="29">
         <v>74169</v>
       </c>
       <c r="H413" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I413" s="29">
         <v>8894</v>
       </c>
       <c r="J413" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K413" s="41" t="s">
         <v>22</v>
       </c>
@@ -36096,51 +35798,51 @@
       </c>
       <c r="S413" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T413" s="29">
         <v>4007</v>
       </c>
       <c r="U413" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V413" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W413" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X413" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y413" s="31"/>
       <c r="Z413" s="195"/>
       <c r="AA413" s="197" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="414" spans="1:27">
+    <row r="414" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A414" s="188"/>
       <c r="B414" s="189" t="s">
         <v>445</v>
       </c>
       <c r="C414" s="201"/>
       <c r="D414" s="32"/>
       <c r="E414" s="33"/>
       <c r="F414" s="35">
         <v>1871</v>
       </c>
       <c r="G414" s="35">
         <v>2530</v>
       </c>
       <c r="H414" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I414" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J414" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K414" s="34" t="s">
         <v>22</v>
       </c>
@@ -36163,51 +35865,51 @@
       </c>
       <c r="S414" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T414" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U414" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V414" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W414" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X414" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y414" s="37"/>
       <c r="Z414" s="195"/>
       <c r="AA414" s="197" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="415" spans="1:27">
+    <row r="415" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A415" s="183">
         <v>111</v>
       </c>
       <c r="B415" s="194" t="s">
         <v>446</v>
       </c>
       <c r="C415" s="190"/>
       <c r="D415" s="27">
         <v>37891</v>
       </c>
       <c r="E415" s="28"/>
       <c r="F415" s="29">
         <v>10560</v>
       </c>
       <c r="G415" s="29">
         <v>26336</v>
       </c>
       <c r="H415" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I415" s="29">
         <v>995</v>
       </c>
       <c r="J415" s="29" t="s">
         <v>22</v>
@@ -36238,51 +35940,51 @@
         <v>22</v>
       </c>
       <c r="T415" s="29">
         <v>634</v>
       </c>
       <c r="U415" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V415" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W415" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X415" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y415" s="31"/>
       <c r="Z415" s="186">
         <v>111</v>
       </c>
       <c r="AA415" s="187" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="416" spans="1:27">
+    <row r="416" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A416" s="188"/>
       <c r="B416" s="189" t="s">
         <v>447</v>
       </c>
       <c r="C416" s="201"/>
       <c r="D416" s="32"/>
       <c r="E416" s="33"/>
       <c r="F416" s="35">
         <v>10560</v>
       </c>
       <c r="G416" s="35">
         <v>26336</v>
       </c>
       <c r="H416" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I416" s="35">
         <v>995</v>
       </c>
       <c r="J416" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K416" s="34" t="s">
         <v>22</v>
       </c>
@@ -36305,51 +36007,51 @@
       </c>
       <c r="S416" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T416" s="35">
         <v>634</v>
       </c>
       <c r="U416" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V416" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W416" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X416" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y416" s="37"/>
       <c r="Z416" s="195"/>
       <c r="AA416" s="197" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="417" spans="1:27">
+    <row r="417" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A417" s="183">
         <v>112</v>
       </c>
       <c r="B417" s="194" t="s">
         <v>448</v>
       </c>
       <c r="C417" s="190"/>
       <c r="D417" s="27">
         <v>21065</v>
       </c>
       <c r="E417" s="28"/>
       <c r="F417" s="29">
         <v>6206</v>
       </c>
       <c r="G417" s="29">
         <v>11098</v>
       </c>
       <c r="H417" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I417" s="29">
         <v>3761</v>
       </c>
       <c r="J417" s="29" t="s">
         <v>22</v>
@@ -36380,51 +36082,51 @@
         <v>22</v>
       </c>
       <c r="T417" s="29">
         <v>2227</v>
       </c>
       <c r="U417" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V417" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W417" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X417" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y417" s="31"/>
       <c r="Z417" s="186">
         <v>112</v>
       </c>
       <c r="AA417" s="187" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="418" spans="1:27">
+    <row r="418" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A418" s="188"/>
       <c r="B418" s="189" t="s">
         <v>449</v>
       </c>
       <c r="C418" s="201"/>
       <c r="D418" s="32"/>
       <c r="E418" s="33"/>
       <c r="F418" s="35">
         <v>6206</v>
       </c>
       <c r="G418" s="35">
         <v>11098</v>
       </c>
       <c r="H418" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I418" s="35">
         <v>3761</v>
       </c>
       <c r="J418" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K418" s="34" t="s">
         <v>22</v>
       </c>
@@ -36447,51 +36149,51 @@
       </c>
       <c r="S418" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T418" s="35">
         <v>2227</v>
       </c>
       <c r="U418" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V418" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W418" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X418" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y418" s="37"/>
       <c r="Z418" s="195"/>
       <c r="AA418" s="197" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="419" spans="1:27">
+    <row r="419" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A419" s="183">
         <v>113</v>
       </c>
       <c r="B419" s="194" t="s">
         <v>450</v>
       </c>
       <c r="C419" s="190"/>
       <c r="D419" s="27">
         <v>31677</v>
       </c>
       <c r="E419" s="28"/>
       <c r="F419" s="29">
         <v>11654</v>
       </c>
       <c r="G419" s="29">
         <v>20023</v>
       </c>
       <c r="H419" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I419" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J419" s="29" t="s">
         <v>22</v>
@@ -36522,51 +36224,51 @@
         <v>22</v>
       </c>
       <c r="T419" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U419" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V419" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W419" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X419" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y419" s="31"/>
       <c r="Z419" s="186">
         <v>113</v>
       </c>
       <c r="AA419" s="187" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="420" spans="1:27">
+    <row r="420" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A420" s="188"/>
       <c r="B420" s="189" t="s">
         <v>451</v>
       </c>
       <c r="C420" s="190"/>
       <c r="D420" s="27"/>
       <c r="E420" s="28"/>
       <c r="F420" s="29">
         <v>3601</v>
       </c>
       <c r="G420" s="29">
         <v>5731</v>
       </c>
       <c r="H420" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I420" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J420" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K420" s="41" t="s">
         <v>22</v>
       </c>
@@ -36589,51 +36291,51 @@
       </c>
       <c r="S420" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T420" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U420" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V420" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W420" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X420" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y420" s="31"/>
       <c r="Z420" s="195"/>
       <c r="AA420" s="197" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="421" spans="1:27">
+    <row r="421" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A421" s="188"/>
       <c r="B421" s="189" t="s">
         <v>452</v>
       </c>
       <c r="C421" s="201"/>
       <c r="D421" s="32"/>
       <c r="E421" s="33"/>
       <c r="F421" s="35">
         <v>8053</v>
       </c>
       <c r="G421" s="35">
         <v>14292</v>
       </c>
       <c r="H421" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I421" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J421" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K421" s="34" t="s">
         <v>22</v>
       </c>
@@ -36656,51 +36358,51 @@
       </c>
       <c r="S421" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T421" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U421" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V421" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W421" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X421" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y421" s="37"/>
       <c r="Z421" s="195"/>
       <c r="AA421" s="197" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="422" spans="1:27">
+    <row r="422" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A422" s="183">
         <v>114</v>
       </c>
       <c r="B422" s="194" t="s">
         <v>453</v>
       </c>
       <c r="C422" s="190"/>
       <c r="D422" s="27">
         <v>9874</v>
       </c>
       <c r="E422" s="28"/>
       <c r="F422" s="29">
         <v>3700</v>
       </c>
       <c r="G422" s="29">
         <v>3613</v>
       </c>
       <c r="H422" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I422" s="29">
         <v>2561</v>
       </c>
       <c r="J422" s="29" t="s">
         <v>22</v>
@@ -36731,51 +36433,51 @@
         <v>22</v>
       </c>
       <c r="T422" s="29">
         <v>1627</v>
       </c>
       <c r="U422" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V422" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W422" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X422" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y422" s="31"/>
       <c r="Z422" s="186">
         <v>114</v>
       </c>
       <c r="AA422" s="187" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="423" spans="1:27">
+    <row r="423" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A423" s="188"/>
       <c r="B423" s="189" t="s">
         <v>454</v>
       </c>
       <c r="C423" s="190"/>
       <c r="D423" s="32"/>
       <c r="E423" s="33"/>
       <c r="F423" s="35">
         <v>3700</v>
       </c>
       <c r="G423" s="35">
         <v>3613</v>
       </c>
       <c r="H423" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I423" s="35">
         <v>2561</v>
       </c>
       <c r="J423" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K423" s="34" t="s">
         <v>22</v>
       </c>
@@ -36798,51 +36500,51 @@
       </c>
       <c r="S423" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T423" s="35">
         <v>1627</v>
       </c>
       <c r="U423" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V423" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W423" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X423" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y423" s="37"/>
       <c r="Z423" s="195"/>
       <c r="AA423" s="197" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="424" spans="1:27">
+    <row r="424" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A424" s="183">
         <v>115</v>
       </c>
       <c r="B424" s="194" t="s">
         <v>455</v>
       </c>
       <c r="C424" s="185"/>
       <c r="D424" s="27">
         <v>6190</v>
       </c>
       <c r="E424" s="28"/>
       <c r="F424" s="29">
         <v>4039</v>
       </c>
       <c r="G424" s="29">
         <v>2151</v>
       </c>
       <c r="H424" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I424" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J424" s="29" t="s">
         <v>22</v>
@@ -36873,51 +36575,51 @@
         <v>22</v>
       </c>
       <c r="T424" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U424" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V424" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W424" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X424" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y424" s="31"/>
       <c r="Z424" s="186">
         <v>115</v>
       </c>
       <c r="AA424" s="187" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="425" spans="1:27">
+    <row r="425" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A425" s="188"/>
       <c r="B425" s="189" t="s">
         <v>456</v>
       </c>
       <c r="C425" s="190"/>
       <c r="D425" s="27"/>
       <c r="E425" s="28"/>
       <c r="F425" s="29">
         <v>3873</v>
       </c>
       <c r="G425" s="29">
         <v>2109</v>
       </c>
       <c r="H425" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I425" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J425" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K425" s="41" t="s">
         <v>22</v>
       </c>
@@ -36940,51 +36642,51 @@
       </c>
       <c r="S425" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T425" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U425" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V425" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W425" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X425" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y425" s="31"/>
       <c r="Z425" s="195"/>
       <c r="AA425" s="197" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="426" spans="1:27">
+    <row r="426" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A426" s="188"/>
       <c r="B426" s="189" t="s">
         <v>457</v>
       </c>
       <c r="C426" s="190" t="s">
         <v>252</v>
       </c>
       <c r="D426" s="32"/>
       <c r="E426" s="33"/>
       <c r="F426" s="35">
         <v>166</v>
       </c>
       <c r="G426" s="35">
         <v>42</v>
       </c>
       <c r="H426" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I426" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J426" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K426" s="34" t="s">
@@ -37009,51 +36711,51 @@
       </c>
       <c r="S426" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T426" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U426" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V426" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W426" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X426" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y426" s="37"/>
       <c r="Z426" s="195"/>
       <c r="AA426" s="197" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="427" spans="1:27">
+    <row r="427" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A427" s="183">
         <v>116</v>
       </c>
       <c r="B427" s="194" t="s">
         <v>458</v>
       </c>
       <c r="C427" s="185"/>
       <c r="D427" s="27">
         <v>4750</v>
       </c>
       <c r="E427" s="28"/>
       <c r="F427" s="29">
         <v>2286</v>
       </c>
       <c r="G427" s="29">
         <v>2464</v>
       </c>
       <c r="H427" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I427" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J427" s="29" t="s">
         <v>22</v>
@@ -37084,51 +36786,51 @@
         <v>22</v>
       </c>
       <c r="T427" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U427" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V427" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W427" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X427" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y427" s="31"/>
       <c r="Z427" s="186">
         <v>116</v>
       </c>
       <c r="AA427" s="187" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="428" spans="1:27">
+    <row r="428" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A428" s="188"/>
       <c r="B428" s="189" t="s">
         <v>459</v>
       </c>
       <c r="C428" s="190"/>
       <c r="D428" s="27"/>
       <c r="E428" s="28"/>
       <c r="F428" s="29">
         <v>442</v>
       </c>
       <c r="G428" s="29">
         <v>406</v>
       </c>
       <c r="H428" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I428" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J428" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K428" s="41" t="s">
         <v>22</v>
       </c>
@@ -37151,51 +36853,51 @@
       </c>
       <c r="S428" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T428" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U428" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V428" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W428" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X428" s="44" t="s">
         <v>22</v>
       </c>
       <c r="Y428" s="31"/>
       <c r="Z428" s="195"/>
       <c r="AA428" s="197" t="s">
         <v>459</v>
       </c>
     </row>
-    <row r="429" spans="1:27">
+    <row r="429" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A429" s="188"/>
       <c r="B429" s="189" t="s">
         <v>460</v>
       </c>
       <c r="C429" s="190"/>
       <c r="D429" s="32"/>
       <c r="E429" s="33"/>
       <c r="F429" s="35">
         <v>1844</v>
       </c>
       <c r="G429" s="35">
         <v>2058</v>
       </c>
       <c r="H429" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I429" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J429" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K429" s="34" t="s">
         <v>22</v>
       </c>
@@ -37218,51 +36920,51 @@
       </c>
       <c r="S429" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T429" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U429" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V429" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W429" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X429" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y429" s="37"/>
       <c r="Z429" s="195"/>
       <c r="AA429" s="197" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="430" spans="1:27">
+    <row r="430" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A430" s="183">
         <v>117</v>
       </c>
       <c r="B430" s="194" t="s">
         <v>461</v>
       </c>
       <c r="C430" s="185"/>
       <c r="D430" s="27">
         <v>68501</v>
       </c>
       <c r="E430" s="28"/>
       <c r="F430" s="29">
         <v>37798</v>
       </c>
       <c r="G430" s="29">
         <v>26720</v>
       </c>
       <c r="H430" s="29">
         <v>200</v>
       </c>
       <c r="I430" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J430" s="29">
         <v>1226</v>
@@ -37293,51 +36995,51 @@
         <v>12</v>
       </c>
       <c r="T430" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U430" s="29">
         <v>488</v>
       </c>
       <c r="V430" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W430" s="29">
         <v>663</v>
       </c>
       <c r="X430" s="162">
         <v>1507</v>
       </c>
       <c r="Y430" s="31"/>
       <c r="Z430" s="186">
         <v>117</v>
       </c>
       <c r="AA430" s="187" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="431" spans="1:27">
+    <row r="431" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A431" s="188"/>
       <c r="B431" s="189" t="s">
         <v>462</v>
       </c>
       <c r="C431" s="190"/>
       <c r="D431" s="27"/>
       <c r="E431" s="28"/>
       <c r="F431" s="29">
         <v>13361</v>
       </c>
       <c r="G431" s="29">
         <v>8548</v>
       </c>
       <c r="H431" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I431" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J431" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K431" s="41" t="s">
         <v>22</v>
       </c>
@@ -37360,51 +37062,51 @@
       </c>
       <c r="S431" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T431" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U431" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V431" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W431" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X431" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y431" s="31"/>
       <c r="Z431" s="195"/>
       <c r="AA431" s="197" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="432" spans="1:27">
+    <row r="432" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A432" s="206"/>
       <c r="B432" s="207" t="s">
         <v>463</v>
       </c>
       <c r="C432" s="201"/>
       <c r="D432" s="32"/>
       <c r="E432" s="33"/>
       <c r="F432" s="34">
         <v>24437</v>
       </c>
       <c r="G432" s="35">
         <v>18172</v>
       </c>
       <c r="H432" s="35">
         <v>200</v>
       </c>
       <c r="I432" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J432" s="35">
         <v>1226</v>
       </c>
       <c r="K432" s="34" t="s">
         <v>22</v>
       </c>
@@ -37427,51 +37129,51 @@
       </c>
       <c r="S432" s="35">
         <v>12</v>
       </c>
       <c r="T432" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U432" s="35">
         <v>488</v>
       </c>
       <c r="V432" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W432" s="35">
         <v>663</v>
       </c>
       <c r="X432" s="165">
         <v>1507</v>
       </c>
       <c r="Y432" s="37"/>
       <c r="Z432" s="191"/>
       <c r="AA432" s="192" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="433" spans="1:27">
+    <row r="433" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A433" s="183">
         <v>118</v>
       </c>
       <c r="B433" s="194" t="s">
         <v>464</v>
       </c>
       <c r="C433" s="185"/>
       <c r="D433" s="27">
         <v>519208</v>
       </c>
       <c r="E433" s="28"/>
       <c r="F433" s="29">
         <v>233422</v>
       </c>
       <c r="G433" s="29">
         <v>201342</v>
       </c>
       <c r="H433" s="29">
         <v>4367</v>
       </c>
       <c r="I433" s="29">
         <v>1625</v>
       </c>
       <c r="J433" s="29">
         <v>22001</v>
@@ -37502,51 +37204,51 @@
         <v>59</v>
       </c>
       <c r="T433" s="29">
         <v>1300</v>
       </c>
       <c r="U433" s="29">
         <v>6265</v>
       </c>
       <c r="V433" s="29">
         <v>18</v>
       </c>
       <c r="W433" s="29">
         <v>24176</v>
       </c>
       <c r="X433" s="162">
         <v>27117</v>
       </c>
       <c r="Y433" s="31"/>
       <c r="Z433" s="186">
         <v>118</v>
       </c>
       <c r="AA433" s="187" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="434" spans="1:27">
+    <row r="434" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A434" s="188"/>
       <c r="B434" s="189" t="s">
         <v>465</v>
       </c>
       <c r="C434" s="190"/>
       <c r="D434" s="27"/>
       <c r="E434" s="28"/>
       <c r="F434" s="29">
         <v>4414</v>
       </c>
       <c r="G434" s="29">
         <v>5664</v>
       </c>
       <c r="H434" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I434" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J434" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K434" s="41" t="s">
         <v>22</v>
       </c>
@@ -37569,51 +37271,51 @@
       </c>
       <c r="S434" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T434" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U434" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V434" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W434" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X434" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y434" s="31"/>
       <c r="Z434" s="195"/>
       <c r="AA434" s="197" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="435" spans="1:27">
+    <row r="435" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A435" s="188"/>
       <c r="B435" s="189" t="s">
         <v>466</v>
       </c>
       <c r="C435" s="190"/>
       <c r="D435" s="27"/>
       <c r="E435" s="28"/>
       <c r="F435" s="29">
         <v>141923</v>
       </c>
       <c r="G435" s="29">
         <v>84153</v>
       </c>
       <c r="H435" s="29">
         <v>1099</v>
       </c>
       <c r="I435" s="29">
         <v>3</v>
       </c>
       <c r="J435" s="29">
         <v>4947</v>
       </c>
       <c r="K435" s="29">
         <v>5</v>
       </c>
@@ -37636,51 +37338,51 @@
       </c>
       <c r="S435" s="29">
         <v>14</v>
       </c>
       <c r="T435" s="29">
         <v>2</v>
       </c>
       <c r="U435" s="29">
         <v>1634</v>
       </c>
       <c r="V435" s="29">
         <v>5</v>
       </c>
       <c r="W435" s="29">
         <v>2994</v>
       </c>
       <c r="X435" s="162">
         <v>6757</v>
       </c>
       <c r="Y435" s="31"/>
       <c r="Z435" s="195"/>
       <c r="AA435" s="197" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="436" spans="1:27">
+    <row r="436" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A436" s="188"/>
       <c r="B436" s="189" t="s">
         <v>467</v>
       </c>
       <c r="C436" s="190"/>
       <c r="D436" s="27"/>
       <c r="E436" s="28"/>
       <c r="F436" s="29">
         <v>49825</v>
       </c>
       <c r="G436" s="29">
         <v>86936</v>
       </c>
       <c r="H436" s="29">
         <v>2019</v>
       </c>
       <c r="I436" s="29">
         <v>1606</v>
       </c>
       <c r="J436" s="29">
         <v>9880</v>
       </c>
       <c r="K436" s="29">
         <v>8</v>
       </c>
@@ -37703,51 +37405,51 @@
       </c>
       <c r="S436" s="29">
         <v>28</v>
       </c>
       <c r="T436" s="29">
         <v>1287</v>
       </c>
       <c r="U436" s="29">
         <v>2716</v>
       </c>
       <c r="V436" s="29">
         <v>4</v>
       </c>
       <c r="W436" s="29">
         <v>12774</v>
       </c>
       <c r="X436" s="162">
         <v>11592</v>
       </c>
       <c r="Y436" s="31"/>
       <c r="Z436" s="195"/>
       <c r="AA436" s="197" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="437" spans="1:27">
+    <row r="437" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A437" s="188"/>
       <c r="B437" s="189" t="s">
         <v>468</v>
       </c>
       <c r="C437" s="190"/>
       <c r="D437" s="27"/>
       <c r="E437" s="28"/>
       <c r="F437" s="29">
         <v>29865</v>
       </c>
       <c r="G437" s="29">
         <v>11189</v>
       </c>
       <c r="H437" s="29">
         <v>175</v>
       </c>
       <c r="I437" s="29">
         <v>4</v>
       </c>
       <c r="J437" s="29">
         <v>672</v>
       </c>
       <c r="K437" s="41" t="s">
         <v>22</v>
       </c>
@@ -37770,51 +37472,51 @@
       </c>
       <c r="S437" s="29">
         <v>6</v>
       </c>
       <c r="T437" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U437" s="29">
         <v>189</v>
       </c>
       <c r="V437" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W437" s="29">
         <v>310</v>
       </c>
       <c r="X437" s="162">
         <v>902</v>
       </c>
       <c r="Y437" s="31"/>
       <c r="Z437" s="195"/>
       <c r="AA437" s="197" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="438" spans="1:27">
+    <row r="438" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A438" s="188"/>
       <c r="B438" s="189" t="s">
         <v>469</v>
       </c>
       <c r="C438" s="190"/>
       <c r="D438" s="32"/>
       <c r="E438" s="33"/>
       <c r="F438" s="35">
         <v>7395</v>
       </c>
       <c r="G438" s="35">
         <v>13400</v>
       </c>
       <c r="H438" s="35">
         <v>1074</v>
       </c>
       <c r="I438" s="35">
         <v>12</v>
       </c>
       <c r="J438" s="35">
         <v>6502</v>
       </c>
       <c r="K438" s="35">
         <v>10</v>
       </c>
@@ -37837,252 +37539,252 @@
       </c>
       <c r="S438" s="35">
         <v>11</v>
       </c>
       <c r="T438" s="35">
         <v>11</v>
       </c>
       <c r="U438" s="35">
         <v>1726</v>
       </c>
       <c r="V438" s="35">
         <v>9</v>
       </c>
       <c r="W438" s="35">
         <v>8098</v>
       </c>
       <c r="X438" s="165">
         <v>7866</v>
       </c>
       <c r="Y438" s="37"/>
       <c r="Z438" s="195"/>
       <c r="AA438" s="197" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="439" spans="1:27">
+    <row r="439" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A439" s="183">
         <v>119</v>
       </c>
       <c r="B439" s="194" t="s">
         <v>470</v>
       </c>
       <c r="C439" s="185"/>
       <c r="D439" s="27">
         <v>29431</v>
       </c>
       <c r="E439" s="60"/>
       <c r="F439" s="65"/>
       <c r="G439" s="65"/>
       <c r="H439" s="65"/>
       <c r="I439" s="65"/>
       <c r="J439" s="65"/>
       <c r="K439" s="65"/>
       <c r="L439" s="65"/>
       <c r="M439" s="122"/>
       <c r="N439" s="147">
         <v>29431</v>
       </c>
       <c r="O439" s="27">
         <v>16429</v>
       </c>
       <c r="P439" s="64"/>
       <c r="Q439" s="65"/>
       <c r="R439" s="65"/>
       <c r="S439" s="65"/>
       <c r="T439" s="65"/>
       <c r="U439" s="65"/>
       <c r="V439" s="65"/>
       <c r="W439" s="65"/>
       <c r="X439" s="65"/>
       <c r="Y439" s="123">
         <v>16429</v>
       </c>
       <c r="Z439" s="186">
         <v>119</v>
       </c>
       <c r="AA439" s="187" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="440" spans="1:27">
+    <row r="440" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A440" s="188"/>
       <c r="B440" s="189" t="s">
         <v>471</v>
       </c>
       <c r="C440" s="190"/>
       <c r="D440" s="54"/>
       <c r="E440" s="65"/>
       <c r="F440" s="65"/>
       <c r="G440" s="65"/>
       <c r="H440" s="65"/>
       <c r="I440" s="65"/>
       <c r="J440" s="65"/>
       <c r="K440" s="65"/>
       <c r="L440" s="65"/>
       <c r="M440" s="122"/>
       <c r="N440" s="148">
         <v>25250</v>
       </c>
       <c r="O440" s="27"/>
       <c r="P440" s="64"/>
       <c r="Q440" s="65"/>
       <c r="R440" s="65"/>
       <c r="S440" s="65"/>
       <c r="T440" s="65"/>
       <c r="U440" s="65"/>
       <c r="V440" s="65"/>
       <c r="W440" s="65"/>
       <c r="X440" s="65"/>
       <c r="Y440" s="149">
         <v>14208</v>
       </c>
       <c r="Z440" s="195"/>
       <c r="AA440" s="197" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="441" spans="1:27">
+    <row r="441" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A441" s="188"/>
       <c r="B441" s="189" t="s">
         <v>472</v>
       </c>
       <c r="C441" s="190"/>
       <c r="D441" s="55"/>
       <c r="E441" s="61"/>
       <c r="F441" s="62"/>
       <c r="G441" s="62"/>
       <c r="H441" s="62"/>
       <c r="I441" s="62"/>
       <c r="J441" s="62"/>
       <c r="K441" s="62"/>
       <c r="L441" s="62"/>
       <c r="M441" s="63"/>
       <c r="N441" s="150">
         <v>4181</v>
       </c>
       <c r="O441" s="32"/>
       <c r="P441" s="61"/>
       <c r="Q441" s="62"/>
       <c r="R441" s="62"/>
       <c r="S441" s="62"/>
       <c r="T441" s="62"/>
       <c r="U441" s="62"/>
       <c r="V441" s="62"/>
       <c r="W441" s="62"/>
       <c r="X441" s="62"/>
       <c r="Y441" s="150">
         <v>2221</v>
       </c>
       <c r="Z441" s="195"/>
       <c r="AA441" s="197" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="442" spans="1:27">
+    <row r="442" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A442" s="183">
         <v>120</v>
       </c>
       <c r="B442" s="194" t="s">
         <v>473</v>
       </c>
       <c r="C442" s="185"/>
       <c r="D442" s="27">
         <v>7718</v>
       </c>
       <c r="E442" s="65"/>
       <c r="F442" s="65"/>
       <c r="G442" s="65"/>
       <c r="H442" s="65"/>
       <c r="I442" s="65"/>
       <c r="J442" s="65"/>
       <c r="K442" s="65"/>
       <c r="L442" s="65"/>
       <c r="M442" s="122"/>
       <c r="N442" s="147">
         <v>7718</v>
       </c>
       <c r="O442" s="27">
         <v>3828</v>
       </c>
       <c r="P442" s="64"/>
       <c r="Q442" s="65"/>
       <c r="R442" s="65"/>
       <c r="S442" s="65"/>
       <c r="T442" s="65"/>
       <c r="U442" s="65"/>
       <c r="V442" s="65"/>
       <c r="W442" s="65"/>
       <c r="X442" s="65"/>
       <c r="Y442" s="56">
         <v>3828</v>
       </c>
       <c r="Z442" s="186">
         <v>120</v>
       </c>
       <c r="AA442" s="187" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="443" spans="1:27">
+    <row r="443" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A443" s="188"/>
       <c r="B443" s="189" t="s">
         <v>474</v>
       </c>
       <c r="C443" s="190"/>
       <c r="D443" s="55"/>
       <c r="E443" s="62"/>
       <c r="F443" s="62"/>
       <c r="G443" s="62"/>
       <c r="H443" s="62"/>
       <c r="I443" s="62"/>
       <c r="J443" s="62"/>
       <c r="K443" s="62"/>
       <c r="L443" s="62"/>
       <c r="M443" s="121"/>
       <c r="N443" s="150">
         <v>7718</v>
       </c>
       <c r="O443" s="32"/>
       <c r="P443" s="61"/>
       <c r="Q443" s="62"/>
       <c r="R443" s="62"/>
       <c r="S443" s="62"/>
       <c r="T443" s="62"/>
       <c r="U443" s="62"/>
       <c r="V443" s="62"/>
       <c r="W443" s="62"/>
       <c r="X443" s="62"/>
       <c r="Y443" s="150">
         <v>3828</v>
       </c>
       <c r="Z443" s="195"/>
       <c r="AA443" s="197" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="444" spans="1:27">
+    <row r="444" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A444" s="183">
         <v>121</v>
       </c>
       <c r="B444" s="194" t="s">
         <v>475</v>
       </c>
       <c r="C444" s="185"/>
       <c r="D444" s="27">
         <v>26608</v>
       </c>
       <c r="E444" s="28"/>
       <c r="F444" s="29">
         <v>12553</v>
       </c>
       <c r="G444" s="29">
         <v>12882</v>
       </c>
       <c r="H444" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I444" s="29">
         <v>1173</v>
       </c>
       <c r="J444" s="41" t="s">
         <v>22</v>
@@ -38113,51 +37815,51 @@
         <v>22</v>
       </c>
       <c r="T444" s="29">
         <v>899</v>
       </c>
       <c r="U444" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V444" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W444" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X444" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y444" s="40"/>
       <c r="Z444" s="186">
         <v>121</v>
       </c>
       <c r="AA444" s="187" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="445" spans="1:27">
+    <row r="445" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A445" s="188"/>
       <c r="B445" s="189" t="s">
         <v>476</v>
       </c>
       <c r="C445" s="190"/>
       <c r="D445" s="27"/>
       <c r="E445" s="28"/>
       <c r="F445" s="29">
         <v>9200</v>
       </c>
       <c r="G445" s="29">
         <v>8899</v>
       </c>
       <c r="H445" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I445" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J445" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K445" s="41" t="s">
         <v>22</v>
       </c>
@@ -38180,51 +37882,51 @@
       </c>
       <c r="S445" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T445" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U445" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V445" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W445" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X445" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y445" s="31"/>
       <c r="Z445" s="195"/>
       <c r="AA445" s="197" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="446" spans="1:27">
+    <row r="446" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A446" s="188"/>
       <c r="B446" s="189" t="s">
         <v>477</v>
       </c>
       <c r="C446" s="190"/>
       <c r="D446" s="27"/>
       <c r="E446" s="28"/>
       <c r="F446" s="29">
         <v>755</v>
       </c>
       <c r="G446" s="29">
         <v>643</v>
       </c>
       <c r="H446" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I446" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J446" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K446" s="41" t="s">
         <v>22</v>
       </c>
@@ -38247,51 +37949,51 @@
       </c>
       <c r="S446" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T446" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U446" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V446" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W446" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X446" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y446" s="31"/>
       <c r="Z446" s="195"/>
       <c r="AA446" s="197" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="447" spans="1:27">
+    <row r="447" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A447" s="188"/>
       <c r="B447" s="189" t="s">
         <v>478</v>
       </c>
       <c r="C447" s="190"/>
       <c r="D447" s="32"/>
       <c r="E447" s="33"/>
       <c r="F447" s="35">
         <v>2598</v>
       </c>
       <c r="G447" s="35">
         <v>3340</v>
       </c>
       <c r="H447" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I447" s="35">
         <v>1173</v>
       </c>
       <c r="J447" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K447" s="34" t="s">
         <v>22</v>
       </c>
@@ -38314,51 +38016,51 @@
       </c>
       <c r="S447" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T447" s="35">
         <v>899</v>
       </c>
       <c r="U447" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V447" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W447" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X447" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y447" s="31"/>
       <c r="Z447" s="195"/>
       <c r="AA447" s="197" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="448" spans="1:27">
+    <row r="448" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A448" s="183">
         <v>122</v>
       </c>
       <c r="B448" s="194" t="s">
         <v>479</v>
       </c>
       <c r="C448" s="185"/>
       <c r="D448" s="27">
         <v>10899</v>
       </c>
       <c r="E448" s="28"/>
       <c r="F448" s="29">
         <v>4738</v>
       </c>
       <c r="G448" s="29">
         <v>6161</v>
       </c>
       <c r="H448" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I448" s="29" t="s">
         <v>22</v>
       </c>
       <c r="J448" s="29" t="s">
         <v>22</v>
@@ -38389,51 +38091,51 @@
         <v>22</v>
       </c>
       <c r="T448" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U448" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V448" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W448" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X448" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y448" s="40"/>
       <c r="Z448" s="186">
         <v>122</v>
       </c>
       <c r="AA448" s="187" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="449" spans="1:27">
+    <row r="449" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A449" s="188"/>
       <c r="B449" s="189" t="s">
         <v>480</v>
       </c>
       <c r="C449" s="190"/>
       <c r="D449" s="27"/>
       <c r="E449" s="28"/>
       <c r="F449" s="29">
         <v>2272</v>
       </c>
       <c r="G449" s="29">
         <v>2177</v>
       </c>
       <c r="H449" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I449" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J449" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K449" s="41" t="s">
         <v>22</v>
       </c>
@@ -38456,51 +38158,51 @@
       </c>
       <c r="S449" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T449" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U449" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V449" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W449" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X449" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y449" s="31"/>
       <c r="Z449" s="195"/>
       <c r="AA449" s="197" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="450" spans="1:27">
+    <row r="450" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A450" s="188"/>
       <c r="B450" s="189" t="s">
         <v>481</v>
       </c>
       <c r="C450" s="190"/>
       <c r="D450" s="32"/>
       <c r="E450" s="33"/>
       <c r="F450" s="35">
         <v>2466</v>
       </c>
       <c r="G450" s="35">
         <v>3984</v>
       </c>
       <c r="H450" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I450" s="34" t="s">
         <v>22</v>
       </c>
       <c r="J450" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K450" s="34" t="s">
         <v>22</v>
       </c>
@@ -38523,51 +38225,51 @@
       </c>
       <c r="S450" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T450" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U450" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V450" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W450" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X450" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y450" s="37"/>
       <c r="Z450" s="195"/>
       <c r="AA450" s="197" t="s">
         <v>481</v>
       </c>
     </row>
-    <row r="451" spans="1:27">
+    <row r="451" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A451" s="183">
         <v>123</v>
       </c>
       <c r="B451" s="194" t="s">
         <v>482</v>
       </c>
       <c r="C451" s="185"/>
       <c r="D451" s="27">
         <v>32008</v>
       </c>
       <c r="E451" s="28"/>
       <c r="F451" s="29">
         <v>2501</v>
       </c>
       <c r="G451" s="29">
         <v>6504</v>
       </c>
       <c r="H451" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I451" s="29">
         <v>23003</v>
       </c>
       <c r="J451" s="29" t="s">
         <v>22</v>
@@ -38598,51 +38300,51 @@
         <v>22</v>
       </c>
       <c r="T451" s="29">
         <v>12778</v>
       </c>
       <c r="U451" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V451" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W451" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X451" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y451" s="31"/>
       <c r="Z451" s="186">
         <v>123</v>
       </c>
       <c r="AA451" s="187" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="452" spans="1:27">
+    <row r="452" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A452" s="188"/>
       <c r="B452" s="189" t="s">
         <v>483</v>
       </c>
       <c r="C452" s="190"/>
       <c r="D452" s="32"/>
       <c r="E452" s="33"/>
       <c r="F452" s="35">
         <v>2501</v>
       </c>
       <c r="G452" s="35">
         <v>6504</v>
       </c>
       <c r="H452" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I452" s="35">
         <v>23003</v>
       </c>
       <c r="J452" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K452" s="34" t="s">
         <v>22</v>
       </c>
@@ -38665,51 +38367,51 @@
       </c>
       <c r="S452" s="35" t="s">
         <v>22</v>
       </c>
       <c r="T452" s="35">
         <v>12778</v>
       </c>
       <c r="U452" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V452" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W452" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X452" s="152" t="s">
         <v>22</v>
       </c>
       <c r="Y452" s="31"/>
       <c r="Z452" s="195"/>
       <c r="AA452" s="197" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="453" spans="1:27">
+    <row r="453" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A453" s="183">
         <v>124</v>
       </c>
       <c r="B453" s="194" t="s">
         <v>484</v>
       </c>
       <c r="C453" s="185"/>
       <c r="D453" s="27">
         <v>66176</v>
       </c>
       <c r="E453" s="28"/>
       <c r="F453" s="29">
         <v>1619</v>
       </c>
       <c r="G453" s="29">
         <v>1542</v>
       </c>
       <c r="H453" s="29">
         <v>3025</v>
       </c>
       <c r="I453" s="29">
         <v>7</v>
       </c>
       <c r="J453" s="29">
         <v>19656</v>
@@ -38740,51 +38442,51 @@
         <v>27</v>
       </c>
       <c r="T453" s="29">
         <v>5</v>
       </c>
       <c r="U453" s="29">
         <v>4200</v>
       </c>
       <c r="V453" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W453" s="29">
         <v>8821</v>
       </c>
       <c r="X453" s="162">
         <v>28268</v>
       </c>
       <c r="Y453" s="40"/>
       <c r="Z453" s="186">
         <v>124</v>
       </c>
       <c r="AA453" s="187" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="454" spans="1:27">
+    <row r="454" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A454" s="206"/>
       <c r="B454" s="207" t="s">
         <v>485</v>
       </c>
       <c r="C454" s="201"/>
       <c r="D454" s="32"/>
       <c r="E454" s="33"/>
       <c r="F454" s="35">
         <v>1619</v>
       </c>
       <c r="G454" s="35">
         <v>1542</v>
       </c>
       <c r="H454" s="35">
         <v>3025</v>
       </c>
       <c r="I454" s="35">
         <v>7</v>
       </c>
       <c r="J454" s="35">
         <v>19656</v>
       </c>
       <c r="K454" s="34" t="s">
         <v>22</v>
       </c>
@@ -38807,51 +38509,51 @@
       </c>
       <c r="S454" s="35">
         <v>27</v>
       </c>
       <c r="T454" s="35">
         <v>5</v>
       </c>
       <c r="U454" s="35">
         <v>4200</v>
       </c>
       <c r="V454" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W454" s="35">
         <v>8821</v>
       </c>
       <c r="X454" s="45">
         <v>28268</v>
       </c>
       <c r="Y454" s="37"/>
       <c r="Z454" s="191"/>
       <c r="AA454" s="192" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="455" spans="1:27">
+    <row r="455" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A455" s="183">
         <v>125</v>
       </c>
       <c r="B455" s="194" t="s">
         <v>486</v>
       </c>
       <c r="C455" s="185"/>
       <c r="D455" s="27">
         <v>16373</v>
       </c>
       <c r="E455" s="28"/>
       <c r="F455" s="29">
         <v>9590</v>
       </c>
       <c r="G455" s="29">
         <v>4143</v>
       </c>
       <c r="H455" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I455" s="29">
         <v>2640</v>
       </c>
       <c r="J455" s="29" t="s">
         <v>22</v>
@@ -38882,51 +38584,51 @@
         <v>22</v>
       </c>
       <c r="T455" s="29">
         <v>2172</v>
       </c>
       <c r="U455" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V455" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W455" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X455" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y455" s="31"/>
       <c r="Z455" s="186">
         <v>125</v>
       </c>
       <c r="AA455" s="187" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="456" spans="1:27">
+    <row r="456" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A456" s="188"/>
       <c r="B456" s="189" t="s">
         <v>487</v>
       </c>
       <c r="C456" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D456" s="27"/>
       <c r="E456" s="28"/>
       <c r="F456" s="41" t="s">
         <v>22</v>
       </c>
       <c r="G456" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H456" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I456" s="29">
         <v>1822</v>
       </c>
       <c r="J456" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K456" s="41" t="s">
@@ -38951,51 +38653,51 @@
       </c>
       <c r="S456" s="125" t="s">
         <v>22</v>
       </c>
       <c r="T456" s="29">
         <v>1501</v>
       </c>
       <c r="U456" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V456" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W456" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X456" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y456" s="31"/>
       <c r="Z456" s="195"/>
       <c r="AA456" s="197" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="457" spans="1:27">
+    <row r="457" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A457" s="188"/>
       <c r="B457" s="189" t="s">
         <v>488</v>
       </c>
       <c r="C457" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D457" s="27"/>
       <c r="E457" s="28"/>
       <c r="F457" s="29">
         <v>8995</v>
       </c>
       <c r="G457" s="29">
         <v>3815</v>
       </c>
       <c r="H457" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I457" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J457" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K457" s="41" t="s">
@@ -39020,51 +38722,51 @@
       </c>
       <c r="S457" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T457" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U457" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V457" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W457" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X457" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y457" s="31"/>
       <c r="Z457" s="195"/>
       <c r="AA457" s="197" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="458" spans="1:27">
+    <row r="458" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A458" s="206"/>
       <c r="B458" s="207" t="s">
         <v>489</v>
       </c>
       <c r="C458" s="201"/>
       <c r="D458" s="32"/>
       <c r="E458" s="33"/>
       <c r="F458" s="29">
         <v>595</v>
       </c>
       <c r="G458" s="29">
         <v>328</v>
       </c>
       <c r="H458" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I458" s="29">
         <v>818</v>
       </c>
       <c r="J458" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K458" s="41" t="s">
         <v>22</v>
       </c>
@@ -39087,318 +38789,318 @@
       </c>
       <c r="S458" s="29" t="s">
         <v>22</v>
       </c>
       <c r="T458" s="29">
         <v>671</v>
       </c>
       <c r="U458" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V458" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W458" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X458" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y458" s="37"/>
       <c r="Z458" s="191"/>
       <c r="AA458" s="192" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="459" spans="1:27">
+    <row r="459" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A459" s="183">
         <v>126</v>
       </c>
       <c r="B459" s="194" t="s">
         <v>490</v>
       </c>
       <c r="C459" s="185"/>
       <c r="D459" s="27">
         <v>68718</v>
       </c>
       <c r="E459" s="60"/>
       <c r="F459" s="60"/>
       <c r="G459" s="60"/>
       <c r="H459" s="60"/>
       <c r="I459" s="60"/>
       <c r="J459" s="60"/>
       <c r="K459" s="60"/>
       <c r="L459" s="60"/>
       <c r="M459" s="120"/>
       <c r="N459" s="147">
         <v>68718</v>
       </c>
       <c r="O459" s="27">
         <v>40903</v>
       </c>
       <c r="P459" s="59"/>
       <c r="Q459" s="60"/>
       <c r="R459" s="60"/>
       <c r="S459" s="60"/>
       <c r="T459" s="60"/>
       <c r="U459" s="60"/>
       <c r="V459" s="60"/>
       <c r="W459" s="60"/>
       <c r="X459" s="60"/>
       <c r="Y459" s="149">
         <v>40903</v>
       </c>
       <c r="Z459" s="186">
         <v>126</v>
       </c>
       <c r="AA459" s="187" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="460" spans="1:27">
+    <row r="460" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A460" s="188"/>
       <c r="B460" s="189" t="s">
         <v>491</v>
       </c>
       <c r="C460" s="190"/>
       <c r="D460" s="54"/>
       <c r="E460" s="65"/>
       <c r="F460" s="65"/>
       <c r="G460" s="65"/>
       <c r="H460" s="65"/>
       <c r="I460" s="65"/>
       <c r="J460" s="65"/>
       <c r="K460" s="65"/>
       <c r="L460" s="65"/>
       <c r="M460" s="122"/>
       <c r="N460" s="149">
         <v>22223</v>
       </c>
       <c r="O460" s="27"/>
       <c r="P460" s="64"/>
       <c r="Q460" s="65"/>
       <c r="R460" s="65"/>
       <c r="S460" s="65"/>
       <c r="T460" s="65"/>
       <c r="U460" s="65"/>
       <c r="V460" s="65"/>
       <c r="W460" s="65"/>
       <c r="X460" s="65"/>
       <c r="Y460" s="148">
         <v>14253</v>
       </c>
       <c r="Z460" s="195"/>
       <c r="AA460" s="197" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="461" spans="1:27">
+    <row r="461" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A461" s="188"/>
       <c r="B461" s="189" t="s">
         <v>493</v>
       </c>
       <c r="C461" s="190"/>
       <c r="D461" s="54"/>
       <c r="E461" s="65"/>
       <c r="F461" s="65"/>
       <c r="G461" s="65"/>
       <c r="H461" s="65"/>
       <c r="I461" s="65"/>
       <c r="J461" s="65"/>
       <c r="K461" s="65"/>
       <c r="L461" s="65"/>
       <c r="M461" s="122"/>
       <c r="N461" s="149">
         <v>2401</v>
       </c>
       <c r="O461" s="27"/>
       <c r="P461" s="64"/>
       <c r="Q461" s="65"/>
       <c r="R461" s="65"/>
       <c r="S461" s="65"/>
       <c r="T461" s="65"/>
       <c r="U461" s="65"/>
       <c r="V461" s="65"/>
       <c r="W461" s="65"/>
       <c r="X461" s="65"/>
       <c r="Y461" s="148">
         <v>1532</v>
       </c>
       <c r="Z461" s="195"/>
       <c r="AA461" s="197" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="462" spans="1:27">
+    <row r="462" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A462" s="188"/>
       <c r="B462" s="189" t="s">
         <v>495</v>
       </c>
       <c r="C462" s="190"/>
       <c r="D462" s="54"/>
       <c r="E462" s="65"/>
       <c r="F462" s="65"/>
       <c r="G462" s="65"/>
       <c r="H462" s="65"/>
       <c r="I462" s="65"/>
       <c r="J462" s="65"/>
       <c r="K462" s="65"/>
       <c r="L462" s="65"/>
       <c r="M462" s="122"/>
       <c r="N462" s="148">
         <v>11042</v>
       </c>
       <c r="O462" s="27"/>
       <c r="P462" s="64"/>
       <c r="Q462" s="65"/>
       <c r="R462" s="65"/>
       <c r="S462" s="65"/>
       <c r="T462" s="65"/>
       <c r="U462" s="65"/>
       <c r="V462" s="65"/>
       <c r="W462" s="65"/>
       <c r="X462" s="65"/>
       <c r="Y462" s="148">
         <v>6915</v>
       </c>
       <c r="Z462" s="195"/>
       <c r="AA462" s="197" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="463" spans="1:27">
+    <row r="463" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A463" s="188"/>
       <c r="B463" s="189" t="s">
         <v>497</v>
       </c>
       <c r="C463" s="190"/>
       <c r="D463" s="54"/>
       <c r="E463" s="65"/>
       <c r="F463" s="65"/>
       <c r="G463" s="65"/>
       <c r="H463" s="65"/>
       <c r="I463" s="65"/>
       <c r="J463" s="65"/>
       <c r="K463" s="65"/>
       <c r="L463" s="65"/>
       <c r="M463" s="122"/>
       <c r="N463" s="123">
         <v>5665</v>
       </c>
       <c r="O463" s="27"/>
       <c r="P463" s="64"/>
       <c r="Q463" s="65"/>
       <c r="R463" s="65"/>
       <c r="S463" s="65"/>
       <c r="T463" s="65"/>
       <c r="U463" s="65"/>
       <c r="V463" s="65"/>
       <c r="W463" s="65"/>
       <c r="X463" s="65"/>
       <c r="Y463" s="123">
         <v>3936</v>
       </c>
       <c r="Z463" s="195"/>
       <c r="AA463" s="197" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="464" spans="1:27">
+    <row r="464" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A464" s="188"/>
       <c r="B464" s="189" t="s">
         <v>499</v>
       </c>
       <c r="C464" s="190"/>
       <c r="D464" s="54"/>
       <c r="E464" s="65"/>
       <c r="F464" s="65"/>
       <c r="G464" s="65"/>
       <c r="H464" s="65"/>
       <c r="I464" s="65"/>
       <c r="J464" s="65"/>
       <c r="K464" s="65"/>
       <c r="L464" s="65"/>
       <c r="M464" s="122"/>
       <c r="N464" s="148">
         <v>1084</v>
       </c>
       <c r="O464" s="27"/>
       <c r="P464" s="64"/>
       <c r="Q464" s="65"/>
       <c r="R464" s="65"/>
       <c r="S464" s="65"/>
       <c r="T464" s="65"/>
       <c r="U464" s="65"/>
       <c r="V464" s="65"/>
       <c r="W464" s="65"/>
       <c r="X464" s="65"/>
       <c r="Y464" s="148">
         <v>630</v>
       </c>
       <c r="Z464" s="195"/>
       <c r="AA464" s="197" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="465" spans="1:27">
+    <row r="465" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A465" s="188"/>
       <c r="B465" s="189" t="s">
         <v>501</v>
       </c>
       <c r="C465" s="190"/>
       <c r="D465" s="55"/>
       <c r="E465" s="62"/>
       <c r="F465" s="62"/>
       <c r="G465" s="62"/>
       <c r="H465" s="62"/>
       <c r="I465" s="62"/>
       <c r="J465" s="62"/>
       <c r="K465" s="62"/>
       <c r="L465" s="62"/>
       <c r="M465" s="121"/>
       <c r="N465" s="149">
         <v>26303</v>
       </c>
       <c r="O465" s="32"/>
       <c r="P465" s="61"/>
       <c r="Q465" s="62"/>
       <c r="R465" s="62"/>
       <c r="S465" s="62"/>
       <c r="T465" s="62"/>
       <c r="U465" s="62"/>
       <c r="V465" s="62"/>
       <c r="W465" s="62"/>
       <c r="X465" s="62"/>
       <c r="Y465" s="150">
         <v>13637</v>
       </c>
       <c r="Z465" s="195"/>
       <c r="AA465" s="197" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="466" spans="1:27">
+    <row r="466" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A466" s="183">
         <v>127</v>
       </c>
       <c r="B466" s="194" t="s">
         <v>503</v>
       </c>
       <c r="C466" s="185"/>
       <c r="D466" s="27">
         <v>148955</v>
       </c>
       <c r="E466" s="28"/>
       <c r="F466" s="29">
         <v>17576</v>
       </c>
       <c r="G466" s="29">
         <v>5113</v>
       </c>
       <c r="H466" s="29">
         <v>820</v>
       </c>
       <c r="I466" s="29">
         <v>8319</v>
       </c>
       <c r="J466" s="29">
         <v>7993</v>
@@ -39433,51 +39135,51 @@
       <c r="T466" s="29">
         <v>5057</v>
       </c>
       <c r="U466" s="29">
         <v>3890</v>
       </c>
       <c r="V466" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W466" s="29">
         <v>136</v>
       </c>
       <c r="X466" s="162">
         <v>13302</v>
       </c>
       <c r="Y466" s="56">
         <v>55402</v>
       </c>
       <c r="Z466" s="186">
         <v>127</v>
       </c>
       <c r="AA466" s="187" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="467" spans="1:27">
+    <row r="467" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A467" s="188"/>
       <c r="B467" s="189" t="s">
         <v>504</v>
       </c>
       <c r="C467" s="190"/>
       <c r="D467" s="32"/>
       <c r="E467" s="33"/>
       <c r="F467" s="29">
         <v>17576</v>
       </c>
       <c r="G467" s="29">
         <v>5113</v>
       </c>
       <c r="H467" s="29">
         <v>820</v>
       </c>
       <c r="I467" s="29">
         <v>8319</v>
       </c>
       <c r="J467" s="29">
         <v>7993</v>
       </c>
       <c r="K467" s="41" t="s">
         <v>22</v>
       </c>
@@ -39504,252 +39206,252 @@
         <v>79</v>
       </c>
       <c r="T467" s="29">
         <v>5057</v>
       </c>
       <c r="U467" s="29">
         <v>3890</v>
       </c>
       <c r="V467" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W467" s="29">
         <v>136</v>
       </c>
       <c r="X467" s="162">
         <v>13302</v>
       </c>
       <c r="Y467" s="150">
         <v>55402</v>
       </c>
       <c r="Z467" s="195"/>
       <c r="AA467" s="197" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="468" spans="1:27">
+    <row r="468" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A468" s="183">
         <v>128</v>
       </c>
       <c r="B468" s="194" t="s">
         <v>505</v>
       </c>
       <c r="C468" s="185"/>
       <c r="D468" s="27">
         <v>3089</v>
       </c>
       <c r="E468" s="60"/>
       <c r="F468" s="60"/>
       <c r="G468" s="60"/>
       <c r="H468" s="60"/>
       <c r="I468" s="60"/>
       <c r="J468" s="60"/>
       <c r="K468" s="60"/>
       <c r="L468" s="60"/>
       <c r="M468" s="120"/>
       <c r="N468" s="147">
         <v>3089</v>
       </c>
       <c r="O468" s="27">
         <v>899</v>
       </c>
       <c r="P468" s="59"/>
       <c r="Q468" s="60"/>
       <c r="R468" s="60"/>
       <c r="S468" s="60"/>
       <c r="T468" s="60"/>
       <c r="U468" s="60"/>
       <c r="V468" s="60"/>
       <c r="W468" s="60"/>
       <c r="X468" s="60"/>
       <c r="Y468" s="56">
         <v>899</v>
       </c>
       <c r="Z468" s="186">
         <v>128</v>
       </c>
       <c r="AA468" s="187" t="s">
         <v>505</v>
       </c>
     </row>
-    <row r="469" spans="1:27">
+    <row r="469" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A469" s="188"/>
       <c r="B469" s="189" t="s">
         <v>506</v>
       </c>
       <c r="C469" s="190"/>
       <c r="D469" s="32"/>
       <c r="E469" s="61"/>
       <c r="F469" s="62"/>
       <c r="G469" s="62"/>
       <c r="H469" s="62"/>
       <c r="I469" s="62"/>
       <c r="J469" s="62"/>
       <c r="K469" s="62"/>
       <c r="L469" s="62"/>
       <c r="M469" s="63"/>
       <c r="N469" s="150">
         <v>3089</v>
       </c>
       <c r="O469" s="32"/>
       <c r="P469" s="61"/>
       <c r="Q469" s="62"/>
       <c r="R469" s="62"/>
       <c r="S469" s="62"/>
       <c r="T469" s="62"/>
       <c r="U469" s="62"/>
       <c r="V469" s="62"/>
       <c r="W469" s="62"/>
       <c r="X469" s="62"/>
       <c r="Y469" s="150">
         <v>899</v>
       </c>
       <c r="Z469" s="195"/>
       <c r="AA469" s="197" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="470" spans="1:27">
+    <row r="470" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A470" s="183">
         <v>129</v>
       </c>
       <c r="B470" s="194" t="s">
         <v>507</v>
       </c>
       <c r="C470" s="185"/>
       <c r="D470" s="27">
         <v>21678</v>
       </c>
       <c r="E470" s="65"/>
       <c r="F470" s="65"/>
       <c r="G470" s="65"/>
       <c r="H470" s="65"/>
       <c r="I470" s="65"/>
       <c r="J470" s="65"/>
       <c r="K470" s="65"/>
       <c r="L470" s="65"/>
       <c r="M470" s="122"/>
       <c r="N470" s="123">
         <v>21678</v>
       </c>
       <c r="O470" s="27">
         <v>12298</v>
       </c>
       <c r="P470" s="64"/>
       <c r="Q470" s="65"/>
       <c r="R470" s="65"/>
       <c r="S470" s="65"/>
       <c r="T470" s="65"/>
       <c r="U470" s="65"/>
       <c r="V470" s="65"/>
       <c r="W470" s="65"/>
       <c r="X470" s="65"/>
       <c r="Y470" s="56">
         <v>12298</v>
       </c>
       <c r="Z470" s="186">
         <v>129</v>
       </c>
       <c r="AA470" s="187" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="471" spans="1:27">
+    <row r="471" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A471" s="188"/>
       <c r="B471" s="189" t="s">
         <v>508</v>
       </c>
       <c r="C471" s="190"/>
       <c r="D471" s="54"/>
       <c r="E471" s="65"/>
       <c r="F471" s="65"/>
       <c r="G471" s="65"/>
       <c r="H471" s="65"/>
       <c r="I471" s="65"/>
       <c r="J471" s="65"/>
       <c r="K471" s="65"/>
       <c r="L471" s="65"/>
       <c r="M471" s="122"/>
       <c r="N471" s="149">
         <v>20673</v>
       </c>
       <c r="O471" s="27"/>
       <c r="P471" s="64"/>
       <c r="Q471" s="65"/>
       <c r="R471" s="65"/>
       <c r="S471" s="65"/>
       <c r="T471" s="65"/>
       <c r="U471" s="65"/>
       <c r="V471" s="65"/>
       <c r="W471" s="65"/>
       <c r="X471" s="65"/>
       <c r="Y471" s="148">
         <v>11834</v>
       </c>
       <c r="Z471" s="195"/>
       <c r="AA471" s="197" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="472" spans="1:27">
+    <row r="472" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A472" s="188"/>
       <c r="B472" s="189" t="s">
         <v>509</v>
       </c>
       <c r="C472" s="190"/>
       <c r="D472" s="55"/>
       <c r="E472" s="62"/>
       <c r="F472" s="62"/>
       <c r="G472" s="62"/>
       <c r="H472" s="62"/>
       <c r="I472" s="62"/>
       <c r="J472" s="62"/>
       <c r="K472" s="62"/>
       <c r="L472" s="62"/>
       <c r="M472" s="121"/>
       <c r="N472" s="149">
         <v>1005</v>
       </c>
       <c r="O472" s="32"/>
       <c r="P472" s="61"/>
       <c r="Q472" s="62"/>
       <c r="R472" s="62"/>
       <c r="S472" s="62"/>
       <c r="T472" s="62"/>
       <c r="U472" s="62"/>
       <c r="V472" s="62"/>
       <c r="W472" s="62"/>
       <c r="X472" s="62"/>
       <c r="Y472" s="150">
         <v>464</v>
       </c>
       <c r="Z472" s="195"/>
       <c r="AA472" s="197" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="473" spans="1:27">
+    <row r="473" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A473" s="183">
         <v>130</v>
       </c>
       <c r="B473" s="194" t="s">
         <v>510</v>
       </c>
       <c r="C473" s="185"/>
       <c r="D473" s="27">
         <v>12138</v>
       </c>
       <c r="E473" s="28"/>
       <c r="F473" s="29">
         <v>700</v>
       </c>
       <c r="G473" s="29">
         <v>3638</v>
       </c>
       <c r="H473" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I473" s="29">
         <v>7800</v>
       </c>
       <c r="J473" s="41" t="s">
         <v>22</v>
@@ -39780,51 +39482,51 @@
         <v>22</v>
       </c>
       <c r="T473" s="29">
         <v>5827</v>
       </c>
       <c r="U473" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V473" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W473" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X473" s="164" t="s">
         <v>22</v>
       </c>
       <c r="Y473" s="31"/>
       <c r="Z473" s="186">
         <v>130</v>
       </c>
       <c r="AA473" s="187" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="474" spans="1:27">
+    <row r="474" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A474" s="188"/>
       <c r="B474" s="189" t="s">
         <v>511</v>
       </c>
       <c r="C474" s="190"/>
       <c r="D474" s="32"/>
       <c r="E474" s="52"/>
       <c r="F474" s="35">
         <v>700</v>
       </c>
       <c r="G474" s="35">
         <v>3638</v>
       </c>
       <c r="H474" s="34" t="s">
         <v>22</v>
       </c>
       <c r="I474" s="35">
         <v>7800</v>
       </c>
       <c r="J474" s="34" t="s">
         <v>22</v>
       </c>
       <c r="K474" s="34" t="s">
         <v>22</v>
       </c>
@@ -39847,51 +39549,51 @@
       </c>
       <c r="S474" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T474" s="35">
         <v>5827</v>
       </c>
       <c r="U474" s="34" t="s">
         <v>22</v>
       </c>
       <c r="V474" s="34" t="s">
         <v>22</v>
       </c>
       <c r="W474" s="34" t="s">
         <v>22</v>
       </c>
       <c r="X474" s="161" t="s">
         <v>22</v>
       </c>
       <c r="Y474" s="37"/>
       <c r="Z474" s="195"/>
       <c r="AA474" s="197" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="475" spans="1:27">
+    <row r="475" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A475" s="183">
         <v>131</v>
       </c>
       <c r="B475" s="194" t="s">
         <v>512</v>
       </c>
       <c r="C475" s="185"/>
       <c r="D475" s="27">
         <v>69519</v>
       </c>
       <c r="E475" s="28"/>
       <c r="F475" s="29">
         <v>20733</v>
       </c>
       <c r="G475" s="29">
         <v>27047</v>
       </c>
       <c r="H475" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I475" s="29">
         <v>21739</v>
       </c>
       <c r="J475" s="29" t="s">
         <v>22</v>
@@ -39922,51 +39624,51 @@
         <v>22</v>
       </c>
       <c r="T475" s="29">
         <v>17542</v>
       </c>
       <c r="U475" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V475" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W475" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X475" s="162" t="s">
         <v>22</v>
       </c>
       <c r="Y475" s="31"/>
       <c r="Z475" s="186">
         <v>131</v>
       </c>
       <c r="AA475" s="187" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="476" spans="1:27" ht="14.25" thickBot="1">
+    <row r="476" spans="1:27" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A476" s="211"/>
       <c r="B476" s="212" t="s">
         <v>513</v>
       </c>
       <c r="C476" s="213"/>
       <c r="D476" s="66"/>
       <c r="E476" s="67"/>
       <c r="F476" s="68">
         <v>20733</v>
       </c>
       <c r="G476" s="68">
         <v>27047</v>
       </c>
       <c r="H476" s="124" t="s">
         <v>22</v>
       </c>
       <c r="I476" s="68">
         <v>21739</v>
       </c>
       <c r="J476" s="124" t="s">
         <v>22</v>
       </c>
       <c r="K476" s="124" t="s">
         <v>22</v>
       </c>
@@ -39989,51 +39691,51 @@
       </c>
       <c r="S476" s="124" t="s">
         <v>22</v>
       </c>
       <c r="T476" s="68">
         <v>17542</v>
       </c>
       <c r="U476" s="124" t="s">
         <v>22</v>
       </c>
       <c r="V476" s="124" t="s">
         <v>22</v>
       </c>
       <c r="W476" s="124" t="s">
         <v>22</v>
       </c>
       <c r="X476" s="166" t="s">
         <v>22</v>
       </c>
       <c r="Y476" s="70"/>
       <c r="Z476" s="214"/>
       <c r="AA476" s="215" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="477" spans="1:27" ht="14.25" thickTop="1">
+    <row r="477" spans="1:27" ht="14.25" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A477" s="71">
         <v>901</v>
       </c>
       <c r="B477" s="72" t="s">
         <v>514</v>
       </c>
       <c r="C477" s="134" t="s">
         <v>76</v>
       </c>
       <c r="D477" s="27">
         <v>24788</v>
       </c>
       <c r="E477" s="28"/>
       <c r="F477" s="29">
         <v>10446</v>
       </c>
       <c r="G477" s="29">
         <v>14342</v>
       </c>
       <c r="H477" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I477" s="29" t="s">
         <v>22</v>
       </c>
@@ -40064,51 +39766,51 @@
         <v>22</v>
       </c>
       <c r="T477" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U477" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V477" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W477" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X477" s="167" t="s">
         <v>22</v>
       </c>
       <c r="Y477" s="170"/>
       <c r="Z477" s="138">
         <v>901</v>
       </c>
       <c r="AA477" s="73" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="478" spans="1:27">
+    <row r="478" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A478" s="74"/>
       <c r="B478" s="75" t="s">
         <v>516</v>
       </c>
       <c r="C478" s="135" t="s">
         <v>76</v>
       </c>
       <c r="D478" s="32"/>
       <c r="E478" s="33"/>
       <c r="F478" s="35">
         <v>10446</v>
       </c>
       <c r="G478" s="35">
         <v>14342</v>
       </c>
       <c r="H478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K478" s="35" t="s">
@@ -40131,51 +39833,51 @@
       </c>
       <c r="S478" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W478" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X478" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y478" s="76"/>
       <c r="Z478" s="139"/>
       <c r="AA478" s="77" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="479" spans="1:27">
+    <row r="479" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A479" s="79">
         <v>902</v>
       </c>
       <c r="B479" s="80" t="s">
         <v>517</v>
       </c>
       <c r="C479" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D479" s="27">
         <v>22277</v>
       </c>
       <c r="E479" s="28"/>
       <c r="F479" s="38">
         <v>9469</v>
       </c>
       <c r="G479" s="38">
         <v>12808</v>
       </c>
       <c r="H479" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I479" s="38" t="s">
         <v>22</v>
       </c>
@@ -40206,51 +39908,51 @@
         <v>22</v>
       </c>
       <c r="T479" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U479" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V479" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W479" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X479" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y479" s="81"/>
       <c r="Z479" s="140">
         <v>902</v>
       </c>
       <c r="AA479" s="82" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="480" spans="1:27">
+    <row r="480" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A480" s="74"/>
       <c r="B480" s="75" t="s">
         <v>518</v>
       </c>
       <c r="C480" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D480" s="32"/>
       <c r="E480" s="33"/>
       <c r="F480" s="35">
         <v>9469</v>
       </c>
       <c r="G480" s="35">
         <v>12808</v>
       </c>
       <c r="H480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K480" s="35" t="s">
@@ -40273,51 +39975,51 @@
       </c>
       <c r="S480" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W480" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X480" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y480" s="83"/>
       <c r="Z480" s="139"/>
       <c r="AA480" s="77" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="481" spans="1:27">
+    <row r="481" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A481" s="79">
         <v>903</v>
       </c>
       <c r="B481" s="80" t="s">
         <v>519</v>
       </c>
       <c r="C481" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D481" s="27">
         <v>267</v>
       </c>
       <c r="E481" s="28"/>
       <c r="F481" s="38">
         <v>63</v>
       </c>
       <c r="G481" s="38">
         <v>204</v>
       </c>
       <c r="H481" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I481" s="38" t="s">
         <v>22</v>
       </c>
@@ -40348,51 +40050,51 @@
         <v>22</v>
       </c>
       <c r="T481" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U481" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V481" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W481" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X481" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y481" s="84"/>
       <c r="Z481" s="140">
         <v>903</v>
       </c>
       <c r="AA481" s="82" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="482" spans="1:27">
+    <row r="482" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A482" s="18"/>
       <c r="B482" s="85" t="s">
         <v>520</v>
       </c>
       <c r="C482" s="135" t="s">
         <v>76</v>
       </c>
       <c r="D482" s="32"/>
       <c r="E482" s="33"/>
       <c r="F482" s="35">
         <v>63</v>
       </c>
       <c r="G482" s="35">
         <v>204</v>
       </c>
       <c r="H482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K482" s="35" t="s">
@@ -40415,51 +40117,51 @@
       </c>
       <c r="S482" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W482" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X482" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y482" s="76"/>
       <c r="Z482" s="141"/>
       <c r="AA482" s="86" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="483" spans="1:27">
+    <row r="483" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A483" s="79">
         <v>904</v>
       </c>
       <c r="B483" s="80" t="s">
         <v>521</v>
       </c>
       <c r="C483" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D483" s="27">
         <v>4596</v>
       </c>
       <c r="E483" s="28"/>
       <c r="F483" s="29">
         <v>1924</v>
       </c>
       <c r="G483" s="29">
         <v>2672</v>
       </c>
       <c r="H483" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I483" s="29" t="s">
         <v>22</v>
       </c>
@@ -40490,51 +40192,51 @@
         <v>22</v>
       </c>
       <c r="T483" s="29" t="s">
         <v>22</v>
       </c>
       <c r="U483" s="29" t="s">
         <v>22</v>
       </c>
       <c r="V483" s="29" t="s">
         <v>22</v>
       </c>
       <c r="W483" s="29" t="s">
         <v>22</v>
       </c>
       <c r="X483" s="167" t="s">
         <v>22</v>
       </c>
       <c r="Y483" s="87"/>
       <c r="Z483" s="140">
         <v>904</v>
       </c>
       <c r="AA483" s="82" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="484" spans="1:27">
+    <row r="484" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A484" s="18"/>
       <c r="B484" s="85" t="s">
         <v>522</v>
       </c>
       <c r="C484" s="135" t="s">
         <v>76</v>
       </c>
       <c r="D484" s="32"/>
       <c r="E484" s="33"/>
       <c r="F484" s="35">
         <v>1924</v>
       </c>
       <c r="G484" s="35">
         <v>2672</v>
       </c>
       <c r="H484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K484" s="35" t="s">
@@ -40557,51 +40259,51 @@
       </c>
       <c r="S484" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W484" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X484" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y484" s="76"/>
       <c r="Z484" s="141"/>
       <c r="AA484" s="86" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="485" spans="1:27">
+    <row r="485" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A485" s="79">
         <v>905</v>
       </c>
       <c r="B485" s="80" t="s">
         <v>523</v>
       </c>
       <c r="C485" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D485" s="27">
         <v>1931</v>
       </c>
       <c r="E485" s="28"/>
       <c r="F485" s="38">
         <v>727</v>
       </c>
       <c r="G485" s="38">
         <v>1204</v>
       </c>
       <c r="H485" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I485" s="38" t="s">
         <v>22</v>
       </c>
@@ -40632,51 +40334,51 @@
         <v>22</v>
       </c>
       <c r="T485" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U485" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V485" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W485" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X485" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y485" s="87"/>
       <c r="Z485" s="140">
         <v>905</v>
       </c>
       <c r="AA485" s="82" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="486" spans="1:27">
+    <row r="486" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A486" s="74"/>
       <c r="B486" s="75" t="s">
         <v>221</v>
       </c>
       <c r="C486" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D486" s="32"/>
       <c r="E486" s="33"/>
       <c r="F486" s="35">
         <v>727</v>
       </c>
       <c r="G486" s="35">
         <v>1204</v>
       </c>
       <c r="H486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K486" s="35" t="s">
@@ -40699,51 +40401,51 @@
       </c>
       <c r="S486" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W486" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X486" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y486" s="76"/>
       <c r="Z486" s="139"/>
       <c r="AA486" s="77" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="487" spans="1:27">
+    <row r="487" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A487" s="79">
         <v>906</v>
       </c>
       <c r="B487" s="80" t="s">
         <v>524</v>
       </c>
       <c r="C487" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D487" s="27">
         <v>1409</v>
       </c>
       <c r="E487" s="28"/>
       <c r="F487" s="38">
         <v>311</v>
       </c>
       <c r="G487" s="38">
         <v>1098</v>
       </c>
       <c r="H487" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I487" s="38" t="s">
         <v>22</v>
       </c>
@@ -40774,51 +40476,51 @@
         <v>22</v>
       </c>
       <c r="T487" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U487" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V487" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W487" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X487" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y487" s="81"/>
       <c r="Z487" s="140">
         <v>906</v>
       </c>
       <c r="AA487" s="82" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="488" spans="1:27">
+    <row r="488" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A488" s="74"/>
       <c r="B488" s="75" t="s">
         <v>525</v>
       </c>
       <c r="C488" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D488" s="32"/>
       <c r="E488" s="33"/>
       <c r="F488" s="35">
         <v>311</v>
       </c>
       <c r="G488" s="35">
         <v>1098</v>
       </c>
       <c r="H488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K488" s="35" t="s">
@@ -40841,51 +40543,51 @@
       </c>
       <c r="S488" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W488" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X488" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y488" s="83"/>
       <c r="Z488" s="139"/>
       <c r="AA488" s="77" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="489" spans="1:27">
+    <row r="489" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A489" s="79">
         <v>907</v>
       </c>
       <c r="B489" s="80" t="s">
         <v>526</v>
       </c>
       <c r="C489" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D489" s="27">
         <v>7319</v>
       </c>
       <c r="E489" s="28"/>
       <c r="F489" s="43">
         <v>3123</v>
       </c>
       <c r="G489" s="43">
         <v>4196</v>
       </c>
       <c r="H489" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I489" s="43" t="s">
         <v>22</v>
       </c>
@@ -40916,51 +40618,51 @@
         <v>22</v>
       </c>
       <c r="T489" s="43" t="s">
         <v>22</v>
       </c>
       <c r="U489" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V489" s="43" t="s">
         <v>22</v>
       </c>
       <c r="W489" s="43" t="s">
         <v>22</v>
       </c>
       <c r="X489" s="28" t="s">
         <v>22</v>
       </c>
       <c r="Y489" s="84"/>
       <c r="Z489" s="140">
         <v>907</v>
       </c>
       <c r="AA489" s="82" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="490" spans="1:27">
+    <row r="490" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A490" s="74"/>
       <c r="B490" s="75" t="s">
         <v>527</v>
       </c>
       <c r="C490" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D490" s="27"/>
       <c r="E490" s="28"/>
       <c r="F490" s="41">
         <v>1590</v>
       </c>
       <c r="G490" s="41">
         <v>2735</v>
       </c>
       <c r="H490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K490" s="41" t="s">
@@ -40983,51 +40685,51 @@
       </c>
       <c r="S490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W490" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X490" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y490" s="87"/>
       <c r="Z490" s="139"/>
       <c r="AA490" s="77" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="491" spans="1:27">
+    <row r="491" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A491" s="74"/>
       <c r="B491" s="75" t="s">
         <v>528</v>
       </c>
       <c r="C491" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D491" s="32"/>
       <c r="E491" s="33"/>
       <c r="F491" s="35">
         <v>1533</v>
       </c>
       <c r="G491" s="35">
         <v>1461</v>
       </c>
       <c r="H491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K491" s="35" t="s">
@@ -41050,51 +40752,51 @@
       </c>
       <c r="S491" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W491" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X491" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y491" s="76"/>
       <c r="Z491" s="139"/>
       <c r="AA491" s="77" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="492" spans="1:27">
+    <row r="492" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A492" s="79">
         <v>908</v>
       </c>
       <c r="B492" s="80" t="s">
         <v>529</v>
       </c>
       <c r="C492" s="136" t="s">
         <v>76</v>
       </c>
       <c r="D492" s="27">
         <v>562</v>
       </c>
       <c r="E492" s="28"/>
       <c r="F492" s="38">
         <v>154</v>
       </c>
       <c r="G492" s="38">
         <v>408</v>
       </c>
       <c r="H492" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I492" s="38" t="s">
         <v>22</v>
       </c>
@@ -41125,51 +40827,51 @@
         <v>22</v>
       </c>
       <c r="T492" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U492" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V492" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W492" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X492" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y492" s="81"/>
       <c r="Z492" s="140">
         <v>908</v>
       </c>
       <c r="AA492" s="82" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="493" spans="1:27">
+    <row r="493" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A493" s="74"/>
       <c r="B493" s="75" t="s">
         <v>530</v>
       </c>
       <c r="C493" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D493" s="32"/>
       <c r="E493" s="33"/>
       <c r="F493" s="35">
         <v>154</v>
       </c>
       <c r="G493" s="35">
         <v>408</v>
       </c>
       <c r="H493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K493" s="35" t="s">
@@ -41192,51 +40894,51 @@
       </c>
       <c r="S493" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W493" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X493" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y493" s="83"/>
       <c r="Z493" s="139"/>
       <c r="AA493" s="77" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="494" spans="1:27">
+    <row r="494" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A494" s="79">
         <v>909</v>
       </c>
       <c r="B494" s="80" t="s">
         <v>531</v>
       </c>
       <c r="C494" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D494" s="27">
         <v>798</v>
       </c>
       <c r="E494" s="28"/>
       <c r="F494" s="38">
         <v>91</v>
       </c>
       <c r="G494" s="38">
         <v>707</v>
       </c>
       <c r="H494" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I494" s="38" t="s">
         <v>22</v>
       </c>
@@ -41267,51 +40969,51 @@
         <v>22</v>
       </c>
       <c r="T494" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U494" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V494" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W494" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X494" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y494" s="84"/>
       <c r="Z494" s="140">
         <v>909</v>
       </c>
       <c r="AA494" s="82" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="495" spans="1:27">
+    <row r="495" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A495" s="74"/>
       <c r="B495" s="75" t="s">
         <v>532</v>
       </c>
       <c r="C495" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D495" s="32"/>
       <c r="E495" s="33"/>
       <c r="F495" s="35">
         <v>91</v>
       </c>
       <c r="G495" s="35">
         <v>707</v>
       </c>
       <c r="H495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K495" s="35" t="s">
@@ -41334,51 +41036,51 @@
       </c>
       <c r="S495" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W495" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X495" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y495" s="83"/>
       <c r="Z495" s="139"/>
       <c r="AA495" s="77" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="496" spans="1:27">
+    <row r="496" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A496" s="79">
         <v>910</v>
       </c>
       <c r="B496" s="80" t="s">
         <v>533</v>
       </c>
       <c r="C496" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D496" s="27">
         <v>1426</v>
       </c>
       <c r="E496" s="28"/>
       <c r="F496" s="38">
         <v>372</v>
       </c>
       <c r="G496" s="38">
         <v>1054</v>
       </c>
       <c r="H496" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I496" s="38" t="s">
         <v>22</v>
       </c>
@@ -41409,51 +41111,51 @@
         <v>22</v>
       </c>
       <c r="T496" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U496" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V496" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W496" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X496" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y496" s="84"/>
       <c r="Z496" s="140">
         <v>910</v>
       </c>
       <c r="AA496" s="82" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="497" spans="1:27">
+    <row r="497" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A497" s="74"/>
       <c r="B497" s="75" t="s">
         <v>534</v>
       </c>
       <c r="C497" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D497" s="32"/>
       <c r="E497" s="33"/>
       <c r="F497" s="35">
         <v>372</v>
       </c>
       <c r="G497" s="35">
         <v>1054</v>
       </c>
       <c r="H497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K497" s="35" t="s">
@@ -41476,145 +41178,145 @@
       </c>
       <c r="S497" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W497" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X497" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y497" s="76"/>
       <c r="Z497" s="139"/>
       <c r="AA497" s="77" t="s">
         <v>534</v>
       </c>
     </row>
-    <row r="498" spans="1:27">
+    <row r="498" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A498" s="79">
         <v>911</v>
       </c>
       <c r="B498" s="80" t="s">
         <v>535</v>
       </c>
       <c r="C498" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D498" s="27">
         <v>8386</v>
       </c>
       <c r="E498" s="89"/>
       <c r="F498" s="89"/>
       <c r="G498" s="89"/>
       <c r="H498" s="89"/>
       <c r="I498" s="89"/>
       <c r="J498" s="89"/>
       <c r="K498" s="89" t="s">
         <v>22</v>
       </c>
       <c r="L498" s="89"/>
       <c r="M498" s="90"/>
       <c r="N498" s="147">
         <v>8386</v>
       </c>
       <c r="O498" s="27">
         <v>4761</v>
       </c>
       <c r="P498" s="88"/>
       <c r="Q498" s="89"/>
       <c r="R498" s="89"/>
       <c r="S498" s="89"/>
       <c r="T498" s="89"/>
       <c r="U498" s="89"/>
       <c r="V498" s="89"/>
       <c r="W498" s="89"/>
       <c r="X498" s="89"/>
       <c r="Y498" s="149">
         <v>4761</v>
       </c>
       <c r="Z498" s="140">
         <v>911</v>
       </c>
       <c r="AA498" s="82" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="499" spans="1:27">
+    <row r="499" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A499" s="74"/>
       <c r="B499" s="75" t="s">
         <v>536</v>
       </c>
       <c r="C499" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D499" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E499" s="93"/>
       <c r="F499" s="93"/>
       <c r="G499" s="93"/>
       <c r="H499" s="93"/>
       <c r="I499" s="93"/>
       <c r="J499" s="93"/>
       <c r="K499" s="93" t="s">
         <v>22</v>
       </c>
       <c r="L499" s="93"/>
       <c r="M499" s="94"/>
       <c r="N499" s="149">
         <v>8386</v>
       </c>
       <c r="O499" s="91" t="s">
         <v>25</v>
       </c>
       <c r="P499" s="92"/>
       <c r="Q499" s="93"/>
       <c r="R499" s="93"/>
       <c r="S499" s="93"/>
       <c r="T499" s="93"/>
       <c r="U499" s="93"/>
       <c r="V499" s="93"/>
       <c r="W499" s="93"/>
       <c r="X499" s="93"/>
       <c r="Y499" s="149">
         <v>4761</v>
       </c>
       <c r="Z499" s="139"/>
       <c r="AA499" s="77" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="500" spans="1:27">
+    <row r="500" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A500" s="79">
         <v>912</v>
       </c>
       <c r="B500" s="80" t="s">
         <v>537</v>
       </c>
       <c r="C500" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D500" s="27">
         <v>8045</v>
       </c>
       <c r="E500" s="28"/>
       <c r="F500" s="38">
         <v>4024</v>
       </c>
       <c r="G500" s="38">
         <v>4021</v>
       </c>
       <c r="H500" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I500" s="38" t="s">
         <v>22</v>
       </c>
@@ -41645,51 +41347,51 @@
         <v>22</v>
       </c>
       <c r="T500" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U500" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V500" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W500" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X500" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y500" s="81"/>
       <c r="Z500" s="140">
         <v>912</v>
       </c>
       <c r="AA500" s="82" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="501" spans="1:27">
+    <row r="501" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A501" s="74"/>
       <c r="B501" s="75" t="s">
         <v>538</v>
       </c>
       <c r="C501" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D501" s="32"/>
       <c r="E501" s="33"/>
       <c r="F501" s="35">
         <v>4024</v>
       </c>
       <c r="G501" s="35">
         <v>4021</v>
       </c>
       <c r="H501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K501" s="35" t="s">
@@ -41712,51 +41414,51 @@
       </c>
       <c r="S501" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W501" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X501" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y501" s="76"/>
       <c r="Z501" s="139"/>
       <c r="AA501" s="77" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="502" spans="1:27">
+    <row r="502" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A502" s="79">
         <v>913</v>
       </c>
       <c r="B502" s="80" t="s">
         <v>539</v>
       </c>
       <c r="C502" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D502" s="27">
         <v>745</v>
       </c>
       <c r="E502" s="28"/>
       <c r="F502" s="38">
         <v>432</v>
       </c>
       <c r="G502" s="38">
         <v>313</v>
       </c>
       <c r="H502" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I502" s="38" t="s">
         <v>22</v>
       </c>
@@ -41787,51 +41489,51 @@
         <v>22</v>
       </c>
       <c r="T502" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U502" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V502" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W502" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X502" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y502" s="81"/>
       <c r="Z502" s="140">
         <v>913</v>
       </c>
       <c r="AA502" s="82" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="503" spans="1:27">
+    <row r="503" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A503" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B503" s="75" t="s">
         <v>540</v>
       </c>
       <c r="C503" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D503" s="32"/>
       <c r="E503" s="33"/>
       <c r="F503" s="35">
         <v>432</v>
       </c>
       <c r="G503" s="35">
         <v>313</v>
       </c>
       <c r="H503" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I503" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J503" s="35" t="s">
         <v>22</v>
@@ -41858,51 +41560,51 @@
         <v>22</v>
       </c>
       <c r="T503" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U503" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V503" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W503" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X503" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y503" s="76"/>
       <c r="Z503" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA503" s="77" t="s">
         <v>540</v>
       </c>
     </row>
-    <row r="504" spans="1:27">
+    <row r="504" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A504" s="79">
         <v>914</v>
       </c>
       <c r="B504" s="80" t="s">
         <v>541</v>
       </c>
       <c r="C504" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D504" s="27">
         <v>807</v>
       </c>
       <c r="E504" s="28"/>
       <c r="F504" s="43">
         <v>692</v>
       </c>
       <c r="G504" s="43">
         <v>115</v>
       </c>
       <c r="H504" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I504" s="43" t="s">
         <v>22</v>
       </c>
@@ -41933,51 +41635,51 @@
         <v>22</v>
       </c>
       <c r="T504" s="43" t="s">
         <v>22</v>
       </c>
       <c r="U504" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V504" s="43" t="s">
         <v>22</v>
       </c>
       <c r="W504" s="43" t="s">
         <v>22</v>
       </c>
       <c r="X504" s="28" t="s">
         <v>22</v>
       </c>
       <c r="Y504" s="81"/>
       <c r="Z504" s="140">
         <v>914</v>
       </c>
       <c r="AA504" s="82" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="505" spans="1:27">
+    <row r="505" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A505" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B505" s="75" t="s">
         <v>542</v>
       </c>
       <c r="C505" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D505" s="27"/>
       <c r="E505" s="28"/>
       <c r="F505" s="41">
         <v>34</v>
       </c>
       <c r="G505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="H505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J505" s="41" t="s">
         <v>22</v>
@@ -42004,51 +41706,51 @@
         <v>22</v>
       </c>
       <c r="T505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W505" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X505" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y505" s="87"/>
       <c r="Z505" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA505" s="77" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="506" spans="1:27">
+    <row r="506" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A506" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B506" s="75" t="s">
         <v>543</v>
       </c>
       <c r="C506" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D506" s="27"/>
       <c r="E506" s="28"/>
       <c r="F506" s="41">
         <v>93</v>
       </c>
       <c r="G506" s="41">
         <v>11</v>
       </c>
       <c r="H506" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I506" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J506" s="41" t="s">
         <v>22</v>
@@ -42075,51 +41777,51 @@
         <v>22</v>
       </c>
       <c r="T506" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U506" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V506" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W506" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X506" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y506" s="87"/>
       <c r="Z506" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA506" s="77" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="507" spans="1:27">
+    <row r="507" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A507" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B507" s="75" t="s">
         <v>544</v>
       </c>
       <c r="C507" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D507" s="27"/>
       <c r="E507" s="28"/>
       <c r="F507" s="41">
         <v>18</v>
       </c>
       <c r="G507" s="41">
         <v>5</v>
       </c>
       <c r="H507" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I507" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J507" s="41" t="s">
         <v>22</v>
@@ -42146,51 +41848,51 @@
         <v>22</v>
       </c>
       <c r="T507" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U507" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V507" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W507" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X507" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y507" s="87"/>
       <c r="Z507" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA507" s="77" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="508" spans="1:27">
+    <row r="508" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A508" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B508" s="75" t="s">
         <v>545</v>
       </c>
       <c r="C508" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D508" s="27"/>
       <c r="E508" s="28"/>
       <c r="F508" s="41">
         <v>76</v>
       </c>
       <c r="G508" s="41">
         <v>54</v>
       </c>
       <c r="H508" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I508" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J508" s="41" t="s">
         <v>22</v>
@@ -42217,51 +41919,51 @@
         <v>22</v>
       </c>
       <c r="T508" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U508" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V508" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W508" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X508" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y508" s="87"/>
       <c r="Z508" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA508" s="77" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="509" spans="1:27">
+    <row r="509" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A509" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B509" s="75" t="s">
         <v>546</v>
       </c>
       <c r="C509" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D509" s="27"/>
       <c r="E509" s="28"/>
       <c r="F509" s="41">
         <v>248</v>
       </c>
       <c r="G509" s="41">
         <v>14</v>
       </c>
       <c r="H509" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I509" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J509" s="41" t="s">
         <v>22</v>
@@ -42288,51 +41990,51 @@
         <v>22</v>
       </c>
       <c r="T509" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U509" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V509" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W509" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X509" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y509" s="87"/>
       <c r="Z509" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA509" s="77" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="510" spans="1:27">
+    <row r="510" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A510" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B510" s="75" t="s">
         <v>547</v>
       </c>
       <c r="C510" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D510" s="27"/>
       <c r="E510" s="28"/>
       <c r="F510" s="41">
         <v>126</v>
       </c>
       <c r="G510" s="41">
         <v>11</v>
       </c>
       <c r="H510" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I510" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J510" s="41" t="s">
         <v>22</v>
@@ -42359,51 +42061,51 @@
         <v>22</v>
       </c>
       <c r="T510" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U510" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V510" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W510" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X510" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y510" s="87"/>
       <c r="Z510" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA510" s="77" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="511" spans="1:27">
+    <row r="511" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A511" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B511" s="75" t="s">
         <v>548</v>
       </c>
       <c r="C511" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D511" s="27"/>
       <c r="E511" s="28"/>
       <c r="F511" s="41">
         <v>25</v>
       </c>
       <c r="G511" s="41">
         <v>2</v>
       </c>
       <c r="H511" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I511" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J511" s="41" t="s">
         <v>22</v>
@@ -42430,51 +42132,51 @@
         <v>22</v>
       </c>
       <c r="T511" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U511" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V511" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W511" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X511" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y511" s="87"/>
       <c r="Z511" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA511" s="77" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="512" spans="1:27">
+    <row r="512" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A512" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B512" s="75" t="s">
         <v>549</v>
       </c>
       <c r="C512" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D512" s="27"/>
       <c r="E512" s="28"/>
       <c r="F512" s="41">
         <v>65</v>
       </c>
       <c r="G512" s="41">
         <v>14</v>
       </c>
       <c r="H512" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I512" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J512" s="41" t="s">
         <v>22</v>
@@ -42501,51 +42203,51 @@
         <v>22</v>
       </c>
       <c r="T512" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U512" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V512" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W512" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X512" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y512" s="87"/>
       <c r="Z512" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA512" s="77" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="513" spans="1:27">
+    <row r="513" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A513" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B513" s="75" t="s">
         <v>550</v>
       </c>
       <c r="C513" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D513" s="32"/>
       <c r="E513" s="33"/>
       <c r="F513" s="35">
         <v>7</v>
       </c>
       <c r="G513" s="35">
         <v>4</v>
       </c>
       <c r="H513" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I513" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J513" s="35" t="s">
         <v>22</v>
@@ -42572,149 +42274,149 @@
         <v>22</v>
       </c>
       <c r="T513" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U513" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V513" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W513" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X513" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y513" s="76"/>
       <c r="Z513" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA513" s="77" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="514" spans="1:27">
+    <row r="514" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A514" s="95">
         <v>915</v>
       </c>
       <c r="B514" s="80" t="s">
         <v>551</v>
       </c>
       <c r="C514" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D514" s="27">
         <v>624</v>
       </c>
       <c r="E514" s="89"/>
       <c r="F514" s="89"/>
       <c r="G514" s="89"/>
       <c r="H514" s="89"/>
       <c r="I514" s="89"/>
       <c r="J514" s="89"/>
       <c r="K514" s="89" t="s">
         <v>22</v>
       </c>
       <c r="L514" s="89"/>
       <c r="M514" s="90"/>
       <c r="N514" s="123">
         <v>624</v>
       </c>
       <c r="O514" s="27">
         <v>306</v>
       </c>
       <c r="P514" s="88"/>
       <c r="Q514" s="89"/>
       <c r="R514" s="89"/>
       <c r="S514" s="89"/>
       <c r="T514" s="89"/>
       <c r="U514" s="89"/>
       <c r="V514" s="89"/>
       <c r="W514" s="89"/>
       <c r="X514" s="89"/>
       <c r="Y514" s="149">
         <v>306</v>
       </c>
       <c r="Z514" s="142">
         <v>915</v>
       </c>
       <c r="AA514" s="82" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="515" spans="1:27">
+    <row r="515" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A515" s="96" t="s">
         <v>25</v>
       </c>
       <c r="B515" s="75" t="s">
         <v>552</v>
       </c>
       <c r="C515" s="135" t="s">
         <v>87</v>
       </c>
       <c r="D515" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E515" s="93"/>
       <c r="F515" s="93"/>
       <c r="G515" s="93"/>
       <c r="H515" s="93"/>
       <c r="I515" s="93"/>
       <c r="J515" s="93"/>
       <c r="K515" s="93" t="s">
         <v>22</v>
       </c>
       <c r="L515" s="93"/>
       <c r="M515" s="94"/>
       <c r="N515" s="149">
         <v>624</v>
       </c>
       <c r="O515" s="91" t="s">
         <v>25</v>
       </c>
       <c r="P515" s="92"/>
       <c r="Q515" s="93"/>
       <c r="R515" s="93"/>
       <c r="S515" s="93"/>
       <c r="T515" s="93"/>
       <c r="U515" s="93"/>
       <c r="V515" s="93"/>
       <c r="W515" s="93"/>
       <c r="X515" s="93"/>
       <c r="Y515" s="149">
         <v>306</v>
       </c>
       <c r="Z515" s="143" t="s">
         <v>25</v>
       </c>
       <c r="AA515" s="77" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="516" spans="1:27">
+    <row r="516" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A516" s="95">
         <v>916</v>
       </c>
       <c r="B516" s="80" t="s">
         <v>553</v>
       </c>
       <c r="C516" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D516" s="27">
         <v>4188</v>
       </c>
       <c r="E516" s="28"/>
       <c r="F516" s="38">
         <v>2729</v>
       </c>
       <c r="G516" s="38">
         <v>1459</v>
       </c>
       <c r="H516" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I516" s="38" t="s">
         <v>22</v>
       </c>
@@ -42745,51 +42447,51 @@
         <v>22</v>
       </c>
       <c r="T516" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U516" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V516" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W516" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X516" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y516" s="81"/>
       <c r="Z516" s="142">
         <v>916</v>
       </c>
       <c r="AA516" s="82" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="517" spans="1:27">
+    <row r="517" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A517" s="96" t="s">
         <v>25</v>
       </c>
       <c r="B517" s="75" t="s">
         <v>554</v>
       </c>
       <c r="C517" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D517" s="32"/>
       <c r="E517" s="33"/>
       <c r="F517" s="35">
         <v>2729</v>
       </c>
       <c r="G517" s="35">
         <v>1459</v>
       </c>
       <c r="H517" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I517" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J517" s="35" t="s">
         <v>22</v>
@@ -42816,51 +42518,51 @@
         <v>22</v>
       </c>
       <c r="T517" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U517" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V517" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W517" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X517" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y517" s="76"/>
       <c r="Z517" s="143" t="s">
         <v>25</v>
       </c>
       <c r="AA517" s="77" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="518" spans="1:27">
+    <row r="518" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A518" s="79">
         <v>917</v>
       </c>
       <c r="B518" s="80" t="s">
         <v>555</v>
       </c>
       <c r="C518" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D518" s="27">
         <v>568</v>
       </c>
       <c r="E518" s="28"/>
       <c r="F518" s="43">
         <v>381</v>
       </c>
       <c r="G518" s="43">
         <v>187</v>
       </c>
       <c r="H518" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I518" s="43" t="s">
         <v>22</v>
       </c>
@@ -42891,51 +42593,51 @@
         <v>22</v>
       </c>
       <c r="T518" s="43" t="s">
         <v>22</v>
       </c>
       <c r="U518" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V518" s="43" t="s">
         <v>22</v>
       </c>
       <c r="W518" s="43" t="s">
         <v>22</v>
       </c>
       <c r="X518" s="28" t="s">
         <v>22</v>
       </c>
       <c r="Y518" s="81"/>
       <c r="Z518" s="140">
         <v>917</v>
       </c>
       <c r="AA518" s="82" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="519" spans="1:27">
+    <row r="519" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A519" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B519" s="75" t="s">
         <v>556</v>
       </c>
       <c r="C519" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D519" s="27"/>
       <c r="E519" s="28"/>
       <c r="F519" s="41">
         <v>285</v>
       </c>
       <c r="G519" s="41">
         <v>153</v>
       </c>
       <c r="H519" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I519" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J519" s="41" t="s">
         <v>22</v>
@@ -42962,51 +42664,51 @@
         <v>22</v>
       </c>
       <c r="T519" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U519" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V519" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W519" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X519" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y519" s="87"/>
       <c r="Z519" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA519" s="77" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="520" spans="1:27">
+    <row r="520" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A520" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B520" s="75" t="s">
         <v>557</v>
       </c>
       <c r="C520" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D520" s="27"/>
       <c r="E520" s="28"/>
       <c r="F520" s="41">
         <v>36</v>
       </c>
       <c r="G520" s="41">
         <v>16</v>
       </c>
       <c r="H520" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I520" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J520" s="41" t="s">
         <v>22</v>
@@ -43033,51 +42735,51 @@
         <v>22</v>
       </c>
       <c r="T520" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U520" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V520" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W520" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X520" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y520" s="87"/>
       <c r="Z520" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA520" s="77" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="521" spans="1:27">
+    <row r="521" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A521" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B521" s="75" t="s">
         <v>558</v>
       </c>
       <c r="C521" s="135" t="s">
         <v>87</v>
       </c>
       <c r="D521" s="32"/>
       <c r="E521" s="33"/>
       <c r="F521" s="35">
         <v>60</v>
       </c>
       <c r="G521" s="35">
         <v>18</v>
       </c>
       <c r="H521" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I521" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J521" s="35" t="s">
         <v>22</v>
@@ -43104,51 +42806,51 @@
         <v>22</v>
       </c>
       <c r="T521" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U521" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V521" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W521" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X521" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y521" s="76"/>
       <c r="Z521" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA521" s="77" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="522" spans="1:27">
+    <row r="522" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A522" s="79">
         <v>918</v>
       </c>
       <c r="B522" s="80" t="s">
         <v>559</v>
       </c>
       <c r="C522" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D522" s="27">
         <v>967</v>
       </c>
       <c r="E522" s="28"/>
       <c r="F522" s="43">
         <v>763</v>
       </c>
       <c r="G522" s="43">
         <v>204</v>
       </c>
       <c r="H522" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I522" s="43" t="s">
         <v>22</v>
       </c>
@@ -43179,51 +42881,51 @@
         <v>22</v>
       </c>
       <c r="T522" s="43" t="s">
         <v>22</v>
       </c>
       <c r="U522" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V522" s="43" t="s">
         <v>22</v>
       </c>
       <c r="W522" s="43" t="s">
         <v>22</v>
       </c>
       <c r="X522" s="28" t="s">
         <v>22</v>
       </c>
       <c r="Y522" s="81"/>
       <c r="Z522" s="140">
         <v>918</v>
       </c>
       <c r="AA522" s="82" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="523" spans="1:27">
+    <row r="523" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A523" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B523" s="75" t="s">
         <v>560</v>
       </c>
       <c r="C523" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D523" s="27"/>
       <c r="E523" s="28"/>
       <c r="F523" s="41">
         <v>246</v>
       </c>
       <c r="G523" s="41">
         <v>30</v>
       </c>
       <c r="H523" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I523" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J523" s="41" t="s">
         <v>22</v>
@@ -43250,51 +42952,51 @@
         <v>22</v>
       </c>
       <c r="T523" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U523" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V523" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W523" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X523" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y523" s="87"/>
       <c r="Z523" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA523" s="77" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="524" spans="1:27">
+    <row r="524" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A524" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B524" s="75" t="s">
         <v>561</v>
       </c>
       <c r="C524" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D524" s="32"/>
       <c r="E524" s="33"/>
       <c r="F524" s="35">
         <v>517</v>
       </c>
       <c r="G524" s="35">
         <v>174</v>
       </c>
       <c r="H524" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I524" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J524" s="35" t="s">
         <v>22</v>
@@ -43321,247 +43023,247 @@
         <v>22</v>
       </c>
       <c r="T524" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U524" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V524" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W524" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X524" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y524" s="76"/>
       <c r="Z524" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA524" s="77" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="525" spans="1:27">
+    <row r="525" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A525" s="79">
         <v>919</v>
       </c>
       <c r="B525" s="80" t="s">
         <v>562</v>
       </c>
       <c r="C525" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D525" s="27">
         <v>592</v>
       </c>
       <c r="E525" s="89"/>
       <c r="F525" s="89"/>
       <c r="G525" s="89"/>
       <c r="H525" s="89"/>
       <c r="I525" s="89"/>
       <c r="J525" s="89"/>
       <c r="K525" s="89" t="s">
         <v>22</v>
       </c>
       <c r="L525" s="89"/>
       <c r="M525" s="90"/>
       <c r="N525" s="151">
         <v>592</v>
       </c>
       <c r="O525" s="27">
         <v>275</v>
       </c>
       <c r="P525" s="88"/>
       <c r="Q525" s="89"/>
       <c r="R525" s="89"/>
       <c r="S525" s="89"/>
       <c r="T525" s="89"/>
       <c r="U525" s="89"/>
       <c r="V525" s="89"/>
       <c r="W525" s="89"/>
       <c r="X525" s="89"/>
       <c r="Y525" s="149">
         <v>275</v>
       </c>
       <c r="Z525" s="140">
         <v>919</v>
       </c>
       <c r="AA525" s="82" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="526" spans="1:27">
+    <row r="526" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A526" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B526" s="75" t="s">
         <v>563</v>
       </c>
       <c r="C526" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D526" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E526" s="92"/>
       <c r="F526" s="93"/>
       <c r="G526" s="93"/>
       <c r="H526" s="93"/>
       <c r="I526" s="93"/>
       <c r="J526" s="93"/>
       <c r="K526" s="93" t="s">
         <v>22</v>
       </c>
       <c r="L526" s="93"/>
       <c r="M526" s="94"/>
       <c r="N526" s="123">
         <v>592</v>
       </c>
       <c r="O526" s="91" t="s">
         <v>25</v>
       </c>
       <c r="P526" s="92"/>
       <c r="Q526" s="93"/>
       <c r="R526" s="93"/>
       <c r="S526" s="93"/>
       <c r="T526" s="93"/>
       <c r="U526" s="93"/>
       <c r="V526" s="93"/>
       <c r="W526" s="93"/>
       <c r="X526" s="93"/>
       <c r="Y526" s="149">
         <v>275</v>
       </c>
       <c r="Z526" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA526" s="77" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="527" spans="1:27">
+    <row r="527" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A527" s="79">
         <v>920</v>
       </c>
       <c r="B527" s="80" t="s">
         <v>564</v>
       </c>
       <c r="C527" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D527" s="27">
         <v>1939</v>
       </c>
       <c r="E527" s="156"/>
       <c r="F527" s="156"/>
       <c r="G527" s="156"/>
       <c r="H527" s="156"/>
       <c r="I527" s="156"/>
       <c r="J527" s="156"/>
       <c r="K527" s="156" t="s">
         <v>22</v>
       </c>
       <c r="L527" s="156"/>
       <c r="M527" s="157"/>
       <c r="N527" s="147">
         <v>1939</v>
       </c>
       <c r="O527" s="27">
         <v>677</v>
       </c>
       <c r="P527" s="158"/>
       <c r="Q527" s="156"/>
       <c r="R527" s="156"/>
       <c r="S527" s="156"/>
       <c r="T527" s="156"/>
       <c r="U527" s="156"/>
       <c r="V527" s="156"/>
       <c r="W527" s="156"/>
       <c r="X527" s="156"/>
       <c r="Y527" s="171">
         <v>677</v>
       </c>
       <c r="Z527" s="140">
         <v>920</v>
       </c>
       <c r="AA527" s="82" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="528" spans="1:27">
+    <row r="528" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A528" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B528" s="75" t="s">
         <v>565</v>
       </c>
       <c r="C528" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D528" s="91" t="s">
         <v>25</v>
       </c>
       <c r="E528" s="93"/>
       <c r="F528" s="93"/>
       <c r="G528" s="93"/>
       <c r="H528" s="93"/>
       <c r="I528" s="93"/>
       <c r="J528" s="93"/>
       <c r="K528" s="93" t="s">
         <v>22</v>
       </c>
       <c r="L528" s="93"/>
       <c r="M528" s="94"/>
       <c r="N528" s="150">
         <v>1939</v>
       </c>
       <c r="O528" s="91" t="s">
         <v>25</v>
       </c>
       <c r="P528" s="92"/>
       <c r="Q528" s="93"/>
       <c r="R528" s="93"/>
       <c r="S528" s="93"/>
       <c r="T528" s="93"/>
       <c r="U528" s="93"/>
       <c r="V528" s="93"/>
       <c r="W528" s="93"/>
       <c r="X528" s="93"/>
       <c r="Y528" s="172">
         <v>677</v>
       </c>
       <c r="Z528" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA528" s="77" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="529" spans="1:27">
+    <row r="529" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A529" s="79">
         <v>921</v>
       </c>
       <c r="B529" s="80" t="s">
         <v>566</v>
       </c>
       <c r="C529" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D529" s="27">
         <v>7214</v>
       </c>
       <c r="E529" s="28"/>
       <c r="F529" s="43">
         <v>2534</v>
       </c>
       <c r="G529" s="43">
         <v>4680</v>
       </c>
       <c r="H529" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I529" s="43" t="s">
         <v>22</v>
       </c>
@@ -43592,51 +43294,51 @@
         <v>22</v>
       </c>
       <c r="T529" s="43" t="s">
         <v>22</v>
       </c>
       <c r="U529" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V529" s="43" t="s">
         <v>22</v>
       </c>
       <c r="W529" s="43" t="s">
         <v>22</v>
       </c>
       <c r="X529" s="28" t="s">
         <v>22</v>
       </c>
       <c r="Y529" s="81"/>
       <c r="Z529" s="140">
         <v>921</v>
       </c>
       <c r="AA529" s="82" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="530" spans="1:27">
+    <row r="530" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A530" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B530" s="75" t="s">
         <v>567</v>
       </c>
       <c r="C530" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D530" s="27"/>
       <c r="E530" s="28"/>
       <c r="F530" s="41">
         <v>2183</v>
       </c>
       <c r="G530" s="41">
         <v>3562</v>
       </c>
       <c r="H530" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I530" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J530" s="41" t="s">
         <v>22</v>
@@ -43663,51 +43365,51 @@
         <v>22</v>
       </c>
       <c r="T530" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U530" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V530" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W530" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X530" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y530" s="87"/>
       <c r="Z530" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA530" s="77" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="531" spans="1:27">
+    <row r="531" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A531" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B531" s="75" t="s">
         <v>568</v>
       </c>
       <c r="C531" s="137" t="s">
         <v>87</v>
       </c>
       <c r="D531" s="27"/>
       <c r="E531" s="28"/>
       <c r="F531" s="41">
         <v>27</v>
       </c>
       <c r="G531" s="41">
         <v>39</v>
       </c>
       <c r="H531" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I531" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J531" s="41" t="s">
         <v>22</v>
@@ -43734,51 +43436,51 @@
         <v>22</v>
       </c>
       <c r="T531" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U531" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V531" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W531" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X531" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y531" s="87"/>
       <c r="Z531" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA531" s="77" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="532" spans="1:27">
+    <row r="532" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A532" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B532" s="85" t="s">
         <v>569</v>
       </c>
       <c r="C532" s="135" t="s">
         <v>87</v>
       </c>
       <c r="D532" s="32"/>
       <c r="E532" s="33"/>
       <c r="F532" s="35">
         <v>324</v>
       </c>
       <c r="G532" s="35">
         <v>1079</v>
       </c>
       <c r="H532" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I532" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J532" s="35" t="s">
         <v>22</v>
@@ -43805,51 +43507,51 @@
         <v>22</v>
       </c>
       <c r="T532" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U532" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V532" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W532" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X532" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y532" s="76"/>
       <c r="Z532" s="141" t="s">
         <v>25</v>
       </c>
       <c r="AA532" s="86" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="533" spans="1:27">
+    <row r="533" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A533" s="79">
         <v>922</v>
       </c>
       <c r="B533" s="80" t="s">
         <v>570</v>
       </c>
       <c r="C533" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D533" s="27">
         <v>10387</v>
       </c>
       <c r="E533" s="28"/>
       <c r="F533" s="38">
         <v>2767</v>
       </c>
       <c r="G533" s="38">
         <v>7620</v>
       </c>
       <c r="H533" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I533" s="38" t="s">
         <v>22</v>
       </c>
@@ -43880,51 +43582,51 @@
         <v>22</v>
       </c>
       <c r="T533" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U533" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V533" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W533" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X533" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y533" s="81"/>
       <c r="Z533" s="140">
         <v>922</v>
       </c>
       <c r="AA533" s="82" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="534" spans="1:27">
+    <row r="534" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A534" s="74" t="s">
         <v>25</v>
       </c>
       <c r="B534" s="75" t="s">
         <v>571</v>
       </c>
       <c r="C534" s="137" t="s">
         <v>76</v>
       </c>
       <c r="D534" s="32"/>
       <c r="E534" s="33"/>
       <c r="F534" s="35">
         <v>2767</v>
       </c>
       <c r="G534" s="35">
         <v>7620</v>
       </c>
       <c r="H534" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I534" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J534" s="35" t="s">
         <v>22</v>
@@ -43951,51 +43653,51 @@
         <v>22</v>
       </c>
       <c r="T534" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U534" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V534" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W534" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X534" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y534" s="76"/>
       <c r="Z534" s="139" t="s">
         <v>25</v>
       </c>
       <c r="AA534" s="77" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="535" spans="1:27">
+    <row r="535" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A535" s="79">
         <v>923</v>
       </c>
       <c r="B535" s="80" t="s">
         <v>572</v>
       </c>
       <c r="C535" s="136" t="s">
         <v>87</v>
       </c>
       <c r="D535" s="27">
         <v>13959</v>
       </c>
       <c r="E535" s="28"/>
       <c r="F535" s="38">
         <v>6730</v>
       </c>
       <c r="G535" s="38">
         <v>7229</v>
       </c>
       <c r="H535" s="38" t="s">
         <v>22</v>
       </c>
       <c r="I535" s="38" t="s">
         <v>22</v>
       </c>
@@ -44026,51 +43728,51 @@
         <v>22</v>
       </c>
       <c r="T535" s="38" t="s">
         <v>22</v>
       </c>
       <c r="U535" s="38" t="s">
         <v>22</v>
       </c>
       <c r="V535" s="38" t="s">
         <v>22</v>
       </c>
       <c r="W535" s="38" t="s">
         <v>22</v>
       </c>
       <c r="X535" s="168" t="s">
         <v>22</v>
       </c>
       <c r="Y535" s="81"/>
       <c r="Z535" s="140">
         <v>923</v>
       </c>
       <c r="AA535" s="82" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="536" spans="1:27">
+    <row r="536" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A536" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B536" s="85" t="s">
         <v>573</v>
       </c>
       <c r="C536" s="135" t="s">
         <v>76</v>
       </c>
       <c r="D536" s="32"/>
       <c r="E536" s="33"/>
       <c r="F536" s="35">
         <v>6730</v>
       </c>
       <c r="G536" s="35">
         <v>7229</v>
       </c>
       <c r="H536" s="35" t="s">
         <v>22</v>
       </c>
       <c r="I536" s="35" t="s">
         <v>22</v>
       </c>
       <c r="J536" s="35" t="s">
         <v>22</v>
@@ -44097,51 +43799,51 @@
         <v>22</v>
       </c>
       <c r="T536" s="35" t="s">
         <v>22</v>
       </c>
       <c r="U536" s="35" t="s">
         <v>22</v>
       </c>
       <c r="V536" s="35" t="s">
         <v>22</v>
       </c>
       <c r="W536" s="35" t="s">
         <v>22</v>
       </c>
       <c r="X536" s="33" t="s">
         <v>22</v>
       </c>
       <c r="Y536" s="76"/>
       <c r="Z536" s="141" t="s">
         <v>25</v>
       </c>
       <c r="AA536" s="86" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="537" spans="1:27">
+    <row r="537" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A537" s="183">
         <v>924</v>
       </c>
       <c r="B537" s="194" t="s">
         <v>574</v>
       </c>
       <c r="C537" s="185" t="s">
         <v>252</v>
       </c>
       <c r="D537" s="27">
         <v>1987</v>
       </c>
       <c r="E537" s="28"/>
       <c r="F537" s="43">
         <v>1342</v>
       </c>
       <c r="G537" s="43">
         <v>645</v>
       </c>
       <c r="H537" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I537" s="43" t="s">
         <v>22</v>
       </c>
@@ -44172,51 +43874,51 @@
         <v>22</v>
       </c>
       <c r="T537" s="43" t="s">
         <v>22</v>
       </c>
       <c r="U537" s="43" t="s">
         <v>22</v>
       </c>
       <c r="V537" s="43" t="s">
         <v>22</v>
       </c>
       <c r="W537" s="43" t="s">
         <v>22</v>
       </c>
       <c r="X537" s="28" t="s">
         <v>22</v>
       </c>
       <c r="Y537" s="31"/>
       <c r="Z537" s="186">
         <v>924</v>
       </c>
       <c r="AA537" s="187" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="538" spans="1:27">
+    <row r="538" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A538" s="188"/>
       <c r="B538" s="189" t="s">
         <v>575</v>
       </c>
       <c r="C538" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D538" s="27"/>
       <c r="E538" s="28"/>
       <c r="F538" s="41">
         <v>222</v>
       </c>
       <c r="G538" s="41">
         <v>107</v>
       </c>
       <c r="H538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K538" s="41" t="s">
@@ -44239,51 +43941,51 @@
       </c>
       <c r="S538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W538" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X538" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y538" s="31"/>
       <c r="Z538" s="195"/>
       <c r="AA538" s="197" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="539" spans="1:27">
+    <row r="539" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A539" s="188"/>
       <c r="B539" s="189" t="s">
         <v>576</v>
       </c>
       <c r="C539" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D539" s="27"/>
       <c r="E539" s="28"/>
       <c r="F539" s="41">
         <v>90</v>
       </c>
       <c r="G539" s="41">
         <v>29</v>
       </c>
       <c r="H539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K539" s="41" t="s">
@@ -44306,51 +44008,51 @@
       </c>
       <c r="S539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W539" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X539" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y539" s="31"/>
       <c r="Z539" s="195"/>
       <c r="AA539" s="197" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="540" spans="1:27">
+    <row r="540" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A540" s="188"/>
       <c r="B540" s="189" t="s">
         <v>577</v>
       </c>
       <c r="C540" s="190" t="s">
         <v>87</v>
       </c>
       <c r="D540" s="27"/>
       <c r="E540" s="28"/>
       <c r="F540" s="41">
         <v>61</v>
       </c>
       <c r="G540" s="41">
         <v>33</v>
       </c>
       <c r="H540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K540" s="41" t="s">
@@ -44373,51 +44075,51 @@
       </c>
       <c r="S540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W540" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X540" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y540" s="31"/>
       <c r="Z540" s="195"/>
       <c r="AA540" s="197" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="541" spans="1:27">
+    <row r="541" spans="1:27" x14ac:dyDescent="0.15">
       <c r="A541" s="188"/>
       <c r="B541" s="189" t="s">
         <v>578</v>
       </c>
       <c r="C541" s="190" t="s">
         <v>257</v>
       </c>
       <c r="D541" s="27"/>
       <c r="E541" s="28"/>
       <c r="F541" s="41">
         <v>842</v>
       </c>
       <c r="G541" s="41">
         <v>461</v>
       </c>
       <c r="H541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="I541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="J541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="K541" s="41" t="s">
@@ -44440,51 +44142,51 @@
       </c>
       <c r="S541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="T541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="U541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="V541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="W541" s="41" t="s">
         <v>22</v>
       </c>
       <c r="X541" s="169" t="s">
         <v>22</v>
       </c>
       <c r="Y541" s="31"/>
       <c r="Z541" s="195"/>
       <c r="AA541" s="197" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="542" spans="1:27" ht="14.25" thickBot="1">
+    <row r="542" spans="1:27" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A542" s="188"/>
       <c r="B542" s="189" t="s">
         <v>579</v>
       </c>
       <c r="C542" s="190" t="s">
         <v>252</v>
       </c>
       <c r="D542" s="66"/>
       <c r="E542" s="67"/>
       <c r="F542" s="68">
         <v>127</v>
       </c>
       <c r="G542" s="68">
         <v>15</v>
       </c>
       <c r="H542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="I542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="J542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="K542" s="68" t="s">
@@ -44507,51 +44209,51 @@
       </c>
       <c r="S542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="T542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="U542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="V542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="W542" s="68" t="s">
         <v>22</v>
       </c>
       <c r="X542" s="67" t="s">
         <v>22</v>
       </c>
       <c r="Y542" s="70"/>
       <c r="Z542" s="195"/>
       <c r="AA542" s="197" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="543" spans="1:27" ht="15" thickTop="1" thickBot="1">
+    <row r="543" spans="1:27" ht="15" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A543" s="216" t="s">
         <v>580</v>
       </c>
       <c r="B543" s="217"/>
       <c r="C543" s="218"/>
       <c r="D543" s="132">
         <v>21834671</v>
       </c>
       <c r="E543" s="131">
         <v>134564</v>
       </c>
       <c r="F543" s="98">
         <v>4086288</v>
       </c>
       <c r="G543" s="98">
         <v>10498497</v>
       </c>
       <c r="H543" s="98">
         <v>74916</v>
       </c>
       <c r="I543" s="98">
         <v>5101672</v>
       </c>
       <c r="J543" s="98">
         <v>396038</v>
@@ -44584,354 +44286,360 @@
         <v>1500</v>
       </c>
       <c r="T543" s="98">
         <v>2501970</v>
       </c>
       <c r="U543" s="98">
         <v>106165</v>
       </c>
       <c r="V543" s="98">
         <v>3293</v>
       </c>
       <c r="W543" s="98">
         <v>624816</v>
       </c>
       <c r="X543" s="153">
         <v>481033</v>
       </c>
       <c r="Y543" s="99">
         <v>188292</v>
       </c>
       <c r="Z543" s="216" t="s">
         <v>515</v>
       </c>
       <c r="AA543" s="218"/>
     </row>
-    <row r="544" spans="1:27">
+    <row r="544" spans="1:27" x14ac:dyDescent="0.15">
       <c r="K544" s="103"/>
     </row>
-    <row r="545" spans="1:27">
+    <row r="545" spans="1:27" x14ac:dyDescent="0.15">
       <c r="V545" s="102"/>
       <c r="W545" s="102"/>
       <c r="Z545" s="102"/>
     </row>
-    <row r="546" spans="1:27">
+    <row r="546" spans="1:27" x14ac:dyDescent="0.15">
       <c r="P546" s="107" t="s">
         <v>581</v>
       </c>
       <c r="Q546" s="108"/>
       <c r="R546" s="108"/>
       <c r="S546" s="108"/>
       <c r="T546" s="106"/>
       <c r="U546" s="106"/>
       <c r="V546" s="106"/>
       <c r="W546" s="106"/>
       <c r="X546" s="106"/>
       <c r="Y546" s="106"/>
     </row>
-    <row r="547" spans="1:27">
+    <row r="547" spans="1:27" x14ac:dyDescent="0.15">
       <c r="P547" s="107" t="s">
         <v>582</v>
       </c>
       <c r="Q547" s="108"/>
       <c r="R547" s="108"/>
       <c r="S547" s="108"/>
       <c r="T547" s="106"/>
       <c r="U547" s="104"/>
     </row>
-    <row r="548" spans="1:27">
+    <row r="548" spans="1:27" x14ac:dyDescent="0.15">
       <c r="P548" s="107" t="s">
         <v>583</v>
       </c>
       <c r="Q548" s="108"/>
       <c r="R548" s="108"/>
       <c r="S548" s="108"/>
       <c r="T548" s="106"/>
       <c r="U548" s="104"/>
     </row>
-    <row r="549" spans="1:27">
+    <row r="549" spans="1:27" x14ac:dyDescent="0.15">
       <c r="P549" s="107" t="s">
         <v>588</v>
       </c>
       <c r="S549" s="107"/>
       <c r="U549" s="104"/>
     </row>
-    <row r="550" spans="1:27" s="105" customFormat="1" ht="12">
+    <row r="550" spans="1:27" s="105" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="A550" s="100"/>
       <c r="B550" s="78"/>
       <c r="C550" s="101"/>
       <c r="D550" s="102"/>
       <c r="E550" s="102"/>
       <c r="F550" s="102"/>
       <c r="G550" s="102"/>
       <c r="H550" s="102"/>
       <c r="I550" s="102"/>
       <c r="J550" s="102"/>
       <c r="K550" s="104"/>
       <c r="L550" s="102"/>
       <c r="M550" s="102"/>
       <c r="N550" s="102"/>
       <c r="O550" s="102"/>
       <c r="P550" s="107" t="s">
         <v>584</v>
       </c>
       <c r="Q550" s="109"/>
       <c r="R550" s="107" t="s">
         <v>585</v>
       </c>
       <c r="S550" s="107"/>
       <c r="T550" s="102"/>
       <c r="U550" s="104"/>
       <c r="V550" s="104"/>
       <c r="W550" s="104"/>
       <c r="X550" s="102"/>
       <c r="Y550" s="102"/>
       <c r="AA550" s="78"/>
     </row>
-    <row r="551" spans="1:27" s="105" customFormat="1">
+    <row r="551" spans="1:27" s="105" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A551" s="100"/>
       <c r="B551" s="78"/>
       <c r="C551" s="101"/>
       <c r="D551" s="102"/>
       <c r="E551" s="102"/>
       <c r="F551" s="104"/>
       <c r="G551" s="102"/>
       <c r="H551" s="102"/>
       <c r="I551" s="102"/>
       <c r="J551" s="102"/>
       <c r="K551" s="104"/>
       <c r="L551" s="102"/>
       <c r="M551" s="102"/>
       <c r="N551" s="102"/>
       <c r="O551" s="102"/>
       <c r="P551" s="107" t="s">
         <v>584</v>
       </c>
       <c r="Q551" s="110" t="s">
         <v>586</v>
       </c>
       <c r="R551" s="107" t="s">
         <v>587</v>
       </c>
       <c r="S551" s="111"/>
       <c r="T551" s="102"/>
       <c r="U551" s="104"/>
       <c r="V551" s="104"/>
       <c r="W551" s="104"/>
       <c r="X551" s="102"/>
       <c r="Y551" s="102"/>
       <c r="AA551" s="78"/>
     </row>
-    <row r="552" spans="1:27" s="105" customFormat="1" ht="12">
+    <row r="552" spans="1:27" s="105" customFormat="1" ht="12" x14ac:dyDescent="0.15">
       <c r="A552" s="100"/>
       <c r="B552" s="78"/>
       <c r="C552" s="101"/>
       <c r="D552" s="102"/>
       <c r="E552" s="102"/>
       <c r="F552" s="102"/>
       <c r="G552" s="102"/>
       <c r="H552" s="102"/>
       <c r="I552" s="102"/>
       <c r="J552" s="102"/>
       <c r="K552" s="104"/>
       <c r="L552" s="102"/>
       <c r="M552" s="102"/>
       <c r="N552" s="102"/>
       <c r="O552" s="102"/>
       <c r="P552" s="102"/>
       <c r="S552" s="102"/>
       <c r="T552" s="102"/>
       <c r="U552" s="104"/>
       <c r="V552" s="104"/>
       <c r="W552" s="104"/>
       <c r="X552" s="102"/>
       <c r="Y552" s="102"/>
       <c r="AA552" s="78"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:AA543" xr:uid="{B89453D9-4B13-41A7-B658-046052C08A70}"/>
   <phoneticPr fontId="10"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="85" max="26" man="1"/>
     <brk id="189" max="26" man="1"/>
     <brk id="292" max="26" man="1"/>
     <brk id="395" max="26" man="1"/>
     <brk id="476" max="26" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="551" man="1"/>
   </colBreaks>
-  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101004335681FB23F374293649DDF313DF078" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="978e7ec1a103ea4a60fed06b00413860">
-[...2 lines deleted...]
-    <xsd:import namespace="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da403b65-2863-4fac-9bf3-1b8b0c5a37f2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101000BD993AD4F1B6143BCE2A5914D6F382B" ma:contentTypeVersion="14" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="b9ea3fa6f32913cb9fa0e79ef57cdddf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da403b65-2863-4fac-9bf3-1b8b0c5a37f2" xmlns:ns3="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a28ed49ce5f809690599d1a2c40f153a" ns2:_="" ns3:_="">
+    <xsd:import namespace="da403b65-2863-4fac-9bf3-1b8b0c5a37f2"/>
+    <xsd:import namespace="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d44c8ac-039a-4195-8d49-abd72f071ad9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da403b65-2863-4fac-9bf3-1b8b0c5a37f2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Owner" ma:index="8" nillable="true" ma:displayName="所有者" ma:internalName="Owner">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0347f584-7be2-4218-8e94-402d99aedf0b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...31 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...28 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8fc2c1e1-7237-4531-8a47-eeb416e7cb1a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="263dbbe5-076b-4606-a03b-9598f5f2f35a">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ec9f6cd4-392c-4046-bd7e-4861a11a4501}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -44998,151 +44706,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEF49180-3407-4040-9F71-EF2B3E371BB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C56F9D4A-8AF1-49C3-9E89-6820B6A8E795}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40DBAD4A-D7E1-423B-8E50-B440BF078222}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47"/>
+    <ds:schemaRef ds:uri="da403b65-2863-4fac-9bf3-1b8b0c5a37f2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85D72B78-4523-45A2-9D43-6F24D6FA4ADE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="3d44c8ac-039a-4195-8d49-abd72f071ad9"/>
-    <ds:schemaRef ds:uri="263dbbe5-076b-4606-a03b-9598f5f2f35a"/>
+    <ds:schemaRef ds:uri="da403b65-2863-4fac-9bf3-1b8b0c5a37f2"/>
+    <ds:schemaRef ds:uri="8f04e03f-9209-46ee-9f7e-bd4ad17f0b47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>〇第28表（類計）</vt:lpstr>
       <vt:lpstr>'〇第28表（類計）'!Print_Area</vt:lpstr>
       <vt:lpstr>'〇第28表（類計）'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>木村 優(kimura-yuu.ls2)</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101004335681FB23F374293649DDF313DF078</vt:lpwstr>
+    <vt:lpwstr>0x0101000BD993AD4F1B6143BCE2A5914D6F382B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>