--- v0 (2026-05-23)
+++ v1 (2026-09-05)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02_作業中フォルダ（保存期間１年未満）\07_統計調査\02_貨物・旅客地域流動調査関係\令和７年度\04_報告書作成作業\04_出力データ\府県相互間輸送人員表修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\01_重要文書フォルダ（保存期間１年以上）\07_統計調査\02_貨物・旅客地域流動調査関係\令和７年度\01_旅客県間流動調査\02_令和6年度　旅客県間流動調査　公表・提供関係　決裁\02_報告書公表（R6d）\02_公表\02_e-stat\旅客\訂正（R8.8～）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A1D512D-8F38-43D6-A034-FCD4D5958B21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11A4AE89-6DC8-4419-8853-F3BA884CBC81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-16200" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="旅客" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">旅客!$A$1:$J$32</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="19">
   <si>
     <t>２．　総括表</t>
   </si>
   <si>
     <t xml:space="preserve">  　　輸送機関別旅客輸送量（全国輸送量）</t>
   </si>
   <si>
     <t>令和6年度</t>
   </si>
   <si>
     <t>輸送機関</t>
   </si>
@@ -120,50 +120,52 @@
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="MS Mincho"/>
+      <family val="1"/>
+      <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
@@ -235,158 +237,170 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -693,517 +707,517 @@
     <col min="5" max="5" width="18.6328125" customWidth="1"/>
     <col min="6" max="6" width="2.6328125" customWidth="1"/>
     <col min="7" max="8" width="12.6328125" customWidth="1"/>
     <col min="9" max="10" width="8.6328125" customWidth="1"/>
     <col min="12" max="12" width="8.90625" style="20" customWidth="1"/>
     <col min="13" max="13" width="9" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="30" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="6" customHeight="1"/>
     <row r="3" spans="1:12" ht="24" customHeight="1">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="15" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="6" customHeight="1"/>
     <row r="5" spans="1:12" ht="24" customHeight="1">
       <c r="A5" s="3"/>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="26"/>
-[...1 lines deleted...]
-      <c r="E5" s="26"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
       <c r="F5" s="4"/>
-      <c r="G5" s="28" t="s">
+      <c r="G5" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="29"/>
-      <c r="I5" s="40" t="s">
+      <c r="H5" s="24"/>
+      <c r="I5" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="J5" s="41"/>
+      <c r="J5" s="32"/>
     </row>
     <row r="6" spans="1:12" ht="24" customHeight="1">
       <c r="A6" s="5"/>
-      <c r="B6" s="27"/>
-[...2 lines deleted...]
-      <c r="E6" s="27"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
       <c r="F6" s="6"/>
-      <c r="G6" s="30"/>
-[...1 lines deleted...]
-      <c r="I6" s="42" t="s">
+      <c r="G6" s="25"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="J6" s="43"/>
+      <c r="J6" s="34"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12" ht="24" customHeight="1">
       <c r="A7" s="3"/>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="26"/>
-[...1 lines deleted...]
-      <c r="E7" s="26"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
       <c r="F7" s="4"/>
-      <c r="G7" s="32">
+      <c r="G7" s="40">
         <v>28478065</v>
       </c>
-      <c r="H7" s="33"/>
-      <c r="I7" s="36">
+      <c r="H7" s="41"/>
+      <c r="I7" s="27">
         <v>3</v>
       </c>
-      <c r="J7" s="37"/>
+      <c r="J7" s="28"/>
     </row>
     <row r="8" spans="1:12" ht="24" customHeight="1">
       <c r="A8" s="5"/>
-      <c r="B8" s="27"/>
-[...2 lines deleted...]
-      <c r="E8" s="27"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
       <c r="F8" s="6"/>
-      <c r="G8" s="34"/>
-[...2 lines deleted...]
-      <c r="J8" s="39"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="30"/>
     </row>
     <row r="9" spans="1:12" ht="6" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="7"/>
       <c r="C9" s="8"/>
       <c r="D9" s="3"/>
       <c r="E9" s="7"/>
       <c r="F9" s="8"/>
       <c r="G9" s="3"/>
       <c r="H9" s="8"/>
       <c r="I9" s="3"/>
       <c r="J9" s="8"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:12" ht="24" customHeight="1">
       <c r="A10" s="9"/>
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="35" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="9"/>
       <c r="E10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="11"/>
-      <c r="G10" s="21">
+      <c r="G10" s="36">
         <v>8523253</v>
       </c>
-      <c r="H10" s="22"/>
-      <c r="I10" s="23">
+      <c r="H10" s="37"/>
+      <c r="I10" s="38">
         <v>2.7</v>
       </c>
-      <c r="J10" s="24"/>
+      <c r="J10" s="39"/>
     </row>
     <row r="11" spans="1:12" ht="24" customHeight="1">
       <c r="A11" s="9"/>
-      <c r="B11" s="25"/>
+      <c r="B11" s="35"/>
       <c r="C11" s="11"/>
       <c r="D11" s="9"/>
       <c r="E11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="11"/>
-      <c r="G11" s="21">
+      <c r="G11" s="36">
         <v>4998895</v>
       </c>
-      <c r="H11" s="22"/>
-      <c r="I11" s="23">
+      <c r="H11" s="37"/>
+      <c r="I11" s="38">
         <v>1.6</v>
       </c>
-      <c r="J11" s="24"/>
+      <c r="J11" s="39"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12" ht="24" customHeight="1">
       <c r="A12" s="9"/>
-      <c r="B12" s="25"/>
+      <c r="B12" s="35"/>
       <c r="C12" s="11"/>
       <c r="D12" s="9"/>
       <c r="E12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="11"/>
-      <c r="G12" s="21">
+      <c r="G12" s="36">
         <v>3524357</v>
       </c>
-      <c r="H12" s="22"/>
-      <c r="I12" s="23">
+      <c r="H12" s="37"/>
+      <c r="I12" s="38">
         <v>4.4000000000000004</v>
       </c>
-      <c r="J12" s="24"/>
+      <c r="J12" s="39"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12" ht="6" customHeight="1">
       <c r="A13" s="5"/>
       <c r="B13" s="12"/>
       <c r="C13" s="13"/>
       <c r="D13" s="5"/>
       <c r="E13" s="12"/>
       <c r="F13" s="13"/>
       <c r="G13" s="5"/>
       <c r="H13" s="13"/>
       <c r="I13" s="16"/>
       <c r="J13" s="17"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12" ht="6" customHeight="1">
       <c r="A14" s="3"/>
       <c r="B14" s="7"/>
       <c r="C14" s="8"/>
       <c r="D14" s="3"/>
       <c r="E14" s="7"/>
       <c r="F14" s="8"/>
       <c r="G14" s="3"/>
       <c r="H14" s="8"/>
       <c r="I14" s="18"/>
       <c r="J14" s="19"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12" ht="24" customHeight="1">
       <c r="A15" s="9"/>
-      <c r="B15" s="25" t="s">
+      <c r="B15" s="35" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="9"/>
       <c r="E15" s="10" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="11"/>
-      <c r="G15" s="21">
+      <c r="G15" s="36">
         <v>14699162</v>
       </c>
-      <c r="H15" s="22"/>
-      <c r="I15" s="23">
+      <c r="H15" s="37"/>
+      <c r="I15" s="38">
         <v>3.7</v>
       </c>
-      <c r="J15" s="24"/>
+      <c r="J15" s="39"/>
     </row>
     <row r="16" spans="1:12" ht="24" customHeight="1">
       <c r="A16" s="9"/>
-      <c r="B16" s="25"/>
+      <c r="B16" s="35"/>
       <c r="C16" s="11"/>
       <c r="D16" s="9"/>
       <c r="E16" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="11"/>
-      <c r="G16" s="21">
+      <c r="G16" s="36">
         <v>7849859</v>
       </c>
-      <c r="H16" s="22"/>
-      <c r="I16" s="23">
+      <c r="H16" s="37"/>
+      <c r="I16" s="38">
         <v>3.1</v>
       </c>
-      <c r="J16" s="24"/>
+      <c r="J16" s="39"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12" ht="24" customHeight="1">
       <c r="A17" s="9"/>
-      <c r="B17" s="25"/>
+      <c r="B17" s="35"/>
       <c r="C17" s="11"/>
       <c r="D17" s="9"/>
       <c r="E17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="11"/>
-      <c r="G17" s="21">
+      <c r="G17" s="36">
         <v>6849303</v>
       </c>
-      <c r="H17" s="22"/>
-      <c r="I17" s="23">
+      <c r="H17" s="37"/>
+      <c r="I17" s="38">
         <v>4.3</v>
       </c>
-      <c r="J17" s="24"/>
+      <c r="J17" s="39"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12" ht="6" customHeight="1">
       <c r="A18" s="5"/>
       <c r="B18" s="12"/>
       <c r="C18" s="13"/>
       <c r="D18" s="5"/>
       <c r="E18" s="12"/>
       <c r="F18" s="13"/>
       <c r="G18" s="5"/>
       <c r="H18" s="13"/>
       <c r="I18" s="16"/>
       <c r="J18" s="17"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12" ht="6" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="7"/>
       <c r="C19" s="8"/>
       <c r="D19" s="3"/>
       <c r="E19" s="7"/>
       <c r="F19" s="8"/>
       <c r="G19" s="3"/>
       <c r="H19" s="8"/>
       <c r="I19" s="18"/>
       <c r="J19" s="19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12" ht="24" customHeight="1">
       <c r="A20" s="9"/>
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="9"/>
       <c r="E20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="11"/>
-      <c r="G20" s="21">
+      <c r="G20" s="36">
         <v>5085379</v>
       </c>
-      <c r="H20" s="22"/>
-      <c r="I20" s="23">
+      <c r="H20" s="37"/>
+      <c r="I20" s="38">
         <v>1.5</v>
       </c>
-      <c r="J20" s="24"/>
+      <c r="J20" s="39"/>
     </row>
     <row r="21" spans="1:12" ht="24" customHeight="1">
       <c r="A21" s="9"/>
-      <c r="B21" s="25"/>
+      <c r="B21" s="35"/>
       <c r="C21" s="11"/>
       <c r="D21" s="9"/>
       <c r="E21" s="10" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="11"/>
-      <c r="G21" s="21">
+      <c r="G21" s="36">
         <v>3805690</v>
       </c>
-      <c r="H21" s="22"/>
-      <c r="I21" s="23">
+      <c r="H21" s="37"/>
+      <c r="I21" s="38">
         <v>0.5</v>
       </c>
-      <c r="J21" s="24"/>
+      <c r="J21" s="39"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12" ht="24" customHeight="1">
       <c r="A22" s="9"/>
-      <c r="B22" s="25"/>
+      <c r="B22" s="35"/>
       <c r="C22" s="11"/>
       <c r="D22" s="9"/>
       <c r="E22" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="11"/>
-      <c r="G22" s="21">
+      <c r="G22" s="36">
         <v>229026</v>
       </c>
-      <c r="H22" s="22"/>
-      <c r="I22" s="23">
+      <c r="H22" s="37"/>
+      <c r="I22" s="38">
         <v>1</v>
       </c>
-      <c r="J22" s="24"/>
+      <c r="J22" s="39"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1">
       <c r="A23" s="9"/>
-      <c r="B23" s="25"/>
+      <c r="B23" s="35"/>
       <c r="C23" s="11"/>
       <c r="D23" s="9"/>
       <c r="E23" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="11"/>
-      <c r="G23" s="21">
+      <c r="G23" s="36">
         <v>1050663</v>
       </c>
-      <c r="H23" s="22"/>
-      <c r="I23" s="23">
+      <c r="H23" s="37"/>
+      <c r="I23" s="38">
         <v>5.7</v>
       </c>
-      <c r="J23" s="24"/>
+      <c r="J23" s="39"/>
       <c r="L23"/>
     </row>
     <row r="24" spans="1:12" ht="6" customHeight="1">
       <c r="A24" s="5"/>
       <c r="B24" s="12"/>
       <c r="C24" s="13"/>
       <c r="D24" s="5"/>
       <c r="E24" s="12"/>
       <c r="F24" s="13"/>
       <c r="G24" s="5"/>
       <c r="H24" s="13"/>
       <c r="I24" s="16"/>
       <c r="J24" s="17"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12" ht="6" customHeight="1">
       <c r="A25" s="3"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
       <c r="G25" s="3"/>
       <c r="H25" s="8"/>
       <c r="I25" s="18"/>
       <c r="J25" s="19"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12" ht="24" customHeight="1">
       <c r="A26" s="9"/>
-      <c r="B26" s="25" t="s">
+      <c r="B26" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="C26" s="25"/>
-[...1 lines deleted...]
-      <c r="E26" s="25"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="35"/>
+      <c r="E26" s="35"/>
       <c r="F26" s="11"/>
-      <c r="G26" s="21">
+      <c r="G26" s="44">
         <v>61507</v>
       </c>
-      <c r="H26" s="22"/>
-      <c r="I26" s="23">
+      <c r="H26" s="45"/>
+      <c r="I26" s="46">
         <v>6.7</v>
       </c>
-      <c r="J26" s="24"/>
+      <c r="J26" s="47"/>
       <c r="L26"/>
     </row>
     <row r="27" spans="1:12" ht="6" customHeight="1">
       <c r="A27" s="5"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="13"/>
       <c r="G27" s="5"/>
       <c r="H27" s="13"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12" ht="6" customHeight="1">
       <c r="A28" s="3"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
       <c r="G28" s="3"/>
       <c r="H28" s="8"/>
       <c r="I28" s="18"/>
       <c r="J28" s="19"/>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12" ht="24" customHeight="1">
       <c r="A29" s="9"/>
-      <c r="B29" s="25" t="s">
+      <c r="B29" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="25"/>
-[...1 lines deleted...]
-      <c r="E29" s="25"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="35"/>
       <c r="F29" s="11"/>
-      <c r="G29" s="21">
+      <c r="G29" s="36">
         <v>108765</v>
       </c>
-      <c r="H29" s="22"/>
-      <c r="I29" s="23">
+      <c r="H29" s="37"/>
+      <c r="I29" s="38">
         <v>3.8</v>
       </c>
-      <c r="J29" s="24"/>
+      <c r="J29" s="39"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12" ht="6" customHeight="1">
       <c r="A30" s="5"/>
       <c r="B30" s="12"/>
       <c r="C30" s="12"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="13"/>
       <c r="G30" s="5"/>
       <c r="H30" s="13"/>
       <c r="I30" s="5"/>
       <c r="J30" s="13"/>
       <c r="L30"/>
     </row>
     <row r="31" spans="1:12" ht="6" customHeight="1">
       <c r="L31"/>
     </row>
     <row r="32" spans="1:12" ht="21" customHeight="1">
       <c r="A32" s="14"/>
       <c r="L32"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="B5:E6"/>
-[...5 lines deleted...]
-    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:J16"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="G29:H29"/>
     <mergeCell ref="I29:J29"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="B15:B17"/>
     <mergeCell ref="B20:B23"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="I22:J22"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="G20:H20"/>
-    <mergeCell ref="G21:H21"/>
-[...11 lines deleted...]
-    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="B5:E6"/>
+    <mergeCell ref="G5:H6"/>
+    <mergeCell ref="B7:E8"/>
+    <mergeCell ref="G7:H8"/>
+    <mergeCell ref="I7:J8"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I6:J6"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236005" right="0.59055118110236005" top="1.1811023622047001" bottom="0.78740157480314998" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>