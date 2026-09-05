--- v0 (2026-05-23)
+++ v1 (2026-09-05)
@@ -5019,101 +5019,101 @@
       <c r="F90" s="20">
         <v>0</v>
       </c>
       <c r="G90" s="20">
         <v>0</v>
       </c>
       <c r="H90" s="20">
         <v>0</v>
       </c>
       <c r="I90" s="20">
         <v>0</v>
       </c>
       <c r="J90" s="20">
         <v>0</v>
       </c>
       <c r="K90" s="20">
         <v>0</v>
       </c>
       <c r="L90" s="20">
         <v>0</v>
       </c>
       <c r="M90" s="20">
         <v>0</v>
       </c>
       <c r="N90" s="20">
-        <v>0</v>
+        <v>0.033995</v>
       </c>
       <c r="O90" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:55" customHeight="1" ht="27">
       <c r="A91" s="18">
         <v>26</v>
       </c>
       <c r="B91" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C91" s="20">
         <v>0</v>
       </c>
       <c r="D91" s="20">
         <v>0</v>
       </c>
       <c r="E91" s="20">
         <v>0</v>
       </c>
       <c r="F91" s="20">
         <v>0.357607</v>
       </c>
       <c r="G91" s="20">
         <v>0</v>
       </c>
       <c r="H91" s="20">
         <v>0</v>
       </c>
       <c r="I91" s="20">
         <v>0</v>
       </c>
       <c r="J91" s="20">
         <v>0</v>
       </c>
       <c r="K91" s="20">
         <v>0</v>
       </c>
       <c r="L91" s="20">
         <v>0</v>
       </c>
       <c r="M91" s="20">
         <v>0</v>
       </c>
       <c r="N91" s="20">
         <v>0</v>
       </c>
       <c r="O91" s="20">
-        <v>66.999719</v>
+        <v>66.99472</v>
       </c>
     </row>
     <row r="92" spans="1:55">
       <c r="A92" s="18">
         <v>27</v>
       </c>
       <c r="B92" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C92" s="20">
         <v>0</v>
       </c>
       <c r="D92" s="20">
         <v>0</v>
       </c>
       <c r="E92" s="20">
         <v>0</v>
       </c>
       <c r="F92" s="20">
         <v>0</v>
       </c>
       <c r="G92" s="20">
         <v>0</v>
       </c>
       <c r="H92" s="20">
@@ -5700,51 +5700,51 @@
       </c>
       <c r="N104" s="20">
         <v>0</v>
       </c>
       <c r="O104" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:55">
       <c r="A105" s="18">
         <v>40</v>
       </c>
       <c r="B105" s="19" t="s">
         <v>44</v>
       </c>
       <c r="C105" s="20">
         <v>0</v>
       </c>
       <c r="D105" s="20">
         <v>0</v>
       </c>
       <c r="E105" s="20">
         <v>0</v>
       </c>
       <c r="F105" s="20">
-        <v>9.481965</v>
+        <v>9.457429</v>
       </c>
       <c r="G105" s="20">
         <v>0</v>
       </c>
       <c r="H105" s="20">
         <v>0</v>
       </c>
       <c r="I105" s="20">
         <v>0</v>
       </c>
       <c r="J105" s="20">
         <v>0</v>
       </c>
       <c r="K105" s="20">
         <v>0</v>
       </c>
       <c r="L105" s="20">
         <v>0</v>
       </c>
       <c r="M105" s="20">
         <v>0</v>
       </c>
       <c r="N105" s="20">
         <v>0</v>
       </c>
@@ -5888,54 +5888,54 @@
       </c>
       <c r="N108" s="20">
         <v>0</v>
       </c>
       <c r="O108" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:55">
       <c r="A109" s="18">
         <v>44</v>
       </c>
       <c r="B109" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C109" s="20">
         <v>0</v>
       </c>
       <c r="D109" s="20">
         <v>0</v>
       </c>
       <c r="E109" s="20">
         <v>0</v>
       </c>
       <c r="F109" s="20">
-        <v>5.112744</v>
+        <v>5.099514</v>
       </c>
       <c r="G109" s="20">
-        <v>0</v>
+        <v>23.916294</v>
       </c>
       <c r="H109" s="20">
         <v>0</v>
       </c>
       <c r="I109" s="20">
         <v>0</v>
       </c>
       <c r="J109" s="20">
         <v>0</v>
       </c>
       <c r="K109" s="20">
         <v>0</v>
       </c>
       <c r="L109" s="20">
         <v>0</v>
       </c>
       <c r="M109" s="20">
         <v>0</v>
       </c>
       <c r="N109" s="20">
         <v>0</v>
       </c>
       <c r="O109" s="20">
         <v>0</v>
       </c>
@@ -6264,78 +6264,78 @@
       </c>
       <c r="N116" s="20">
         <v>0</v>
       </c>
       <c r="O116" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:55" customHeight="1" ht="24">
       <c r="A117" s="21">
         <v>52</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C117" s="23">
         <v>0.0</v>
       </c>
       <c r="D117" s="23">
         <v>0.0</v>
       </c>
       <c r="E117" s="23">
         <v>114.339478</v>
       </c>
       <c r="F117" s="23">
-        <v>14.979967</v>
+        <v>14.942201</v>
       </c>
       <c r="G117" s="23">
-        <v>122.051146</v>
+        <v>145.96744</v>
       </c>
       <c r="H117" s="23">
         <v>48.495</v>
       </c>
       <c r="I117" s="23">
         <v>0.0</v>
       </c>
       <c r="J117" s="23">
         <v>0.0</v>
       </c>
       <c r="K117" s="23">
         <v>22.209</v>
       </c>
       <c r="L117" s="23">
         <v>0.0</v>
       </c>
       <c r="M117" s="23">
         <v>0.0</v>
       </c>
       <c r="N117" s="23">
-        <v>0.0</v>
+        <v>0.033995</v>
       </c>
       <c r="O117" s="23">
-        <v>67.325068</v>
+        <v>67.320069</v>
       </c>
     </row>
     <row r="118" spans="1:55" customHeight="1" ht="30"/>
     <row r="119" spans="1:55" customHeight="1" ht="23.5" s="4" customFormat="1">
       <c r="B119" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="6"/>
       <c r="G119" s="5" t="s">
         <v>58</v>
       </c>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="6"/>
       <c r="N119" s="6"/>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
       <c r="Q119" s="6"/>
       <c r="R119" s="6"/>
@@ -7699,101 +7699,101 @@
       </c>
       <c r="K149" s="20">
         <v>0</v>
       </c>
       <c r="L149" s="20">
         <v>0</v>
       </c>
       <c r="M149" s="20">
         <v>0</v>
       </c>
       <c r="N149" s="20">
         <v>0</v>
       </c>
       <c r="O149" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:55">
       <c r="A150" s="18">
         <v>27</v>
       </c>
       <c r="B150" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C150" s="20">
-        <v>0.028996</v>
+        <v>20.33288</v>
       </c>
       <c r="D150" s="20">
         <v>109.011273</v>
       </c>
       <c r="E150" s="20">
         <v>0</v>
       </c>
       <c r="F150" s="20">
         <v>0</v>
       </c>
       <c r="G150" s="20">
         <v>0</v>
       </c>
       <c r="H150" s="20">
         <v>0</v>
       </c>
       <c r="I150" s="20">
         <v>0</v>
       </c>
       <c r="J150" s="20">
         <v>0</v>
       </c>
       <c r="K150" s="20">
         <v>0</v>
       </c>
       <c r="L150" s="20">
         <v>0</v>
       </c>
       <c r="M150" s="20">
         <v>0</v>
       </c>
       <c r="N150" s="20">
         <v>0</v>
       </c>
       <c r="O150" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:55">
       <c r="A151" s="18">
         <v>28</v>
       </c>
       <c r="B151" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C151" s="20">
         <v>124.832845</v>
       </c>
       <c r="D151" s="20">
-        <v>20.33288</v>
+        <v>0</v>
       </c>
       <c r="E151" s="20">
         <v>0</v>
       </c>
       <c r="F151" s="20">
         <v>0</v>
       </c>
       <c r="G151" s="20">
         <v>0</v>
       </c>
       <c r="H151" s="20">
         <v>0</v>
       </c>
       <c r="I151" s="20">
         <v>0</v>
       </c>
       <c r="J151" s="20">
         <v>0</v>
       </c>
       <c r="K151" s="20">
         <v>0</v>
       </c>
       <c r="L151" s="20">
         <v>0</v>
       </c>
@@ -7899,51 +7899,51 @@
       </c>
       <c r="O153" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:55" customHeight="1" ht="27">
       <c r="A154" s="18">
         <v>31</v>
       </c>
       <c r="B154" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C154" s="20">
         <v>0</v>
       </c>
       <c r="D154" s="20">
         <v>0</v>
       </c>
       <c r="E154" s="20">
         <v>0</v>
       </c>
       <c r="F154" s="20">
         <v>0</v>
       </c>
       <c r="G154" s="20">
-        <v>816.942</v>
+        <v>0</v>
       </c>
       <c r="H154" s="20">
         <v>0</v>
       </c>
       <c r="I154" s="20">
         <v>0</v>
       </c>
       <c r="J154" s="20">
         <v>0</v>
       </c>
       <c r="K154" s="20">
         <v>0</v>
       </c>
       <c r="L154" s="20">
         <v>0</v>
       </c>
       <c r="M154" s="20">
         <v>0</v>
       </c>
       <c r="N154" s="20">
         <v>0</v>
       </c>
       <c r="O154" s="20">
         <v>0</v>
       </c>
@@ -7967,51 +7967,51 @@
       <c r="F155" s="20">
         <v>0</v>
       </c>
       <c r="G155" s="20">
         <v>0</v>
       </c>
       <c r="H155" s="20">
         <v>0</v>
       </c>
       <c r="I155" s="20">
         <v>0</v>
       </c>
       <c r="J155" s="20">
         <v>0</v>
       </c>
       <c r="K155" s="20">
         <v>0</v>
       </c>
       <c r="L155" s="20">
         <v>0</v>
       </c>
       <c r="M155" s="20">
         <v>0</v>
       </c>
       <c r="N155" s="20">
-        <v>0</v>
+        <v>6.385271</v>
       </c>
       <c r="O155" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:55">
       <c r="A156" s="18">
         <v>33</v>
       </c>
       <c r="B156" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C156" s="20">
         <v>0</v>
       </c>
       <c r="D156" s="20">
         <v>0</v>
       </c>
       <c r="E156" s="20">
         <v>0</v>
       </c>
       <c r="F156" s="20">
         <v>0</v>
       </c>
       <c r="G156" s="20">
@@ -8099,392 +8099,392 @@
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>0</v>
       </c>
       <c r="G158" s="20">
         <v>0</v>
       </c>
       <c r="H158" s="20">
         <v>0</v>
       </c>
       <c r="I158" s="20">
         <v>0</v>
       </c>
       <c r="J158" s="20">
         <v>0</v>
       </c>
       <c r="K158" s="20">
-        <v>289.175776</v>
+        <v>0</v>
       </c>
       <c r="L158" s="20">
         <v>0</v>
       </c>
       <c r="M158" s="20">
         <v>0</v>
       </c>
       <c r="N158" s="20">
         <v>0</v>
       </c>
       <c r="O158" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:55" customHeight="1" ht="27">
       <c r="A159" s="18">
         <v>36</v>
       </c>
       <c r="B159" s="19" t="s">
         <v>40</v>
       </c>
       <c r="C159" s="20">
         <v>0</v>
       </c>
       <c r="D159" s="20">
         <v>0</v>
       </c>
       <c r="E159" s="20">
         <v>0</v>
       </c>
       <c r="F159" s="20">
         <v>0</v>
       </c>
       <c r="G159" s="20">
         <v>0</v>
       </c>
       <c r="H159" s="20">
         <v>0</v>
       </c>
       <c r="I159" s="20">
         <v>0</v>
       </c>
       <c r="J159" s="20">
         <v>0</v>
       </c>
       <c r="K159" s="20">
         <v>0</v>
       </c>
       <c r="L159" s="20">
-        <v>91.61916</v>
+        <v>0</v>
       </c>
       <c r="M159" s="20">
         <v>0</v>
       </c>
       <c r="N159" s="20">
         <v>0</v>
       </c>
       <c r="O159" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:55">
       <c r="A160" s="18">
         <v>37</v>
       </c>
       <c r="B160" s="19" t="s">
         <v>41</v>
       </c>
       <c r="C160" s="20">
         <v>0</v>
       </c>
       <c r="D160" s="20">
         <v>0</v>
       </c>
       <c r="E160" s="20">
         <v>0</v>
       </c>
       <c r="F160" s="20">
         <v>0</v>
       </c>
       <c r="G160" s="20">
         <v>0</v>
       </c>
       <c r="H160" s="20">
         <v>0</v>
       </c>
       <c r="I160" s="20">
         <v>0</v>
       </c>
       <c r="J160" s="20">
         <v>0</v>
       </c>
       <c r="K160" s="20">
         <v>0</v>
       </c>
       <c r="L160" s="20">
         <v>0</v>
       </c>
       <c r="M160" s="20">
-        <v>535.159901</v>
+        <v>41.71444</v>
       </c>
       <c r="N160" s="20">
         <v>0</v>
       </c>
       <c r="O160" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:55">
       <c r="A161" s="18">
         <v>38</v>
       </c>
       <c r="B161" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>0</v>
       </c>
       <c r="G161" s="20">
         <v>0</v>
       </c>
       <c r="H161" s="20">
-        <v>0</v>
+        <v>6.31174</v>
       </c>
       <c r="I161" s="20">
         <v>0</v>
       </c>
       <c r="J161" s="20">
         <v>0</v>
       </c>
       <c r="K161" s="20">
         <v>0</v>
       </c>
       <c r="L161" s="20">
         <v>0</v>
       </c>
       <c r="M161" s="20">
         <v>0</v>
       </c>
       <c r="N161" s="20">
-        <v>955.374</v>
+        <v>1691.438812</v>
       </c>
       <c r="O161" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:55">
       <c r="A162" s="18">
         <v>39</v>
       </c>
       <c r="B162" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C162" s="20">
         <v>0</v>
       </c>
       <c r="D162" s="20">
         <v>0</v>
       </c>
       <c r="E162" s="20">
         <v>0</v>
       </c>
       <c r="F162" s="20">
         <v>0</v>
       </c>
       <c r="G162" s="20">
         <v>0</v>
       </c>
       <c r="H162" s="20">
         <v>0</v>
       </c>
       <c r="I162" s="20">
         <v>0</v>
       </c>
       <c r="J162" s="20">
         <v>0</v>
       </c>
       <c r="K162" s="20">
         <v>0</v>
       </c>
       <c r="L162" s="20">
         <v>0</v>
       </c>
       <c r="M162" s="20">
         <v>0</v>
       </c>
       <c r="N162" s="20">
         <v>0</v>
       </c>
       <c r="O162" s="20">
-        <v>270.240486</v>
+        <v>13.688009</v>
       </c>
     </row>
     <row r="163" spans="1:55">
       <c r="A163" s="18">
         <v>40</v>
       </c>
       <c r="B163" s="19" t="s">
         <v>44</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>0</v>
       </c>
       <c r="G163" s="20">
         <v>0</v>
       </c>
       <c r="H163" s="20">
         <v>0</v>
       </c>
       <c r="I163" s="20">
         <v>0</v>
       </c>
       <c r="J163" s="20">
-        <v>0</v>
+        <v>121.050996</v>
       </c>
       <c r="K163" s="20">
         <v>0</v>
       </c>
       <c r="L163" s="20">
         <v>0</v>
       </c>
       <c r="M163" s="20">
         <v>0</v>
       </c>
       <c r="N163" s="20">
         <v>0</v>
       </c>
       <c r="O163" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:55" customHeight="1" ht="27">
       <c r="A164" s="18">
         <v>41</v>
       </c>
       <c r="B164" s="19" t="s">
         <v>45</v>
       </c>
       <c r="C164" s="20">
         <v>0</v>
       </c>
       <c r="D164" s="20">
         <v>0</v>
       </c>
       <c r="E164" s="20">
         <v>0</v>
       </c>
       <c r="F164" s="20">
         <v>0</v>
       </c>
       <c r="G164" s="20">
         <v>0</v>
       </c>
       <c r="H164" s="20">
-        <v>60.891073</v>
+        <v>126.983971</v>
       </c>
       <c r="I164" s="20">
         <v>0</v>
       </c>
       <c r="J164" s="20">
         <v>0</v>
       </c>
       <c r="K164" s="20">
         <v>0</v>
       </c>
       <c r="L164" s="20">
         <v>0</v>
       </c>
       <c r="M164" s="20">
-        <v>225.675319</v>
+        <v>169.669192</v>
       </c>
       <c r="N164" s="20">
         <v>0</v>
       </c>
       <c r="O164" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:55">
       <c r="A165" s="18">
         <v>42</v>
       </c>
       <c r="B165" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>0</v>
       </c>
       <c r="G165" s="20">
-        <v>39.521679</v>
+        <v>30.643109</v>
       </c>
       <c r="H165" s="20">
         <v>0</v>
       </c>
       <c r="I165" s="20">
         <v>0</v>
       </c>
       <c r="J165" s="20">
         <v>0</v>
       </c>
       <c r="K165" s="20">
         <v>0</v>
       </c>
       <c r="L165" s="20">
         <v>0</v>
       </c>
       <c r="M165" s="20">
         <v>0</v>
       </c>
       <c r="N165" s="20">
-        <v>151.641667</v>
+        <v>242.940788</v>
       </c>
       <c r="O165" s="20">
-        <v>7.568288</v>
+        <v>56.018385</v>
       </c>
     </row>
     <row r="166" spans="1:55">
       <c r="A166" s="18">
         <v>43</v>
       </c>
       <c r="B166" s="19" t="s">
         <v>47</v>
       </c>
       <c r="C166" s="20">
         <v>0</v>
       </c>
       <c r="D166" s="20">
         <v>0</v>
       </c>
       <c r="E166" s="20">
         <v>0</v>
       </c>
       <c r="F166" s="20">
         <v>0</v>
       </c>
       <c r="G166" s="20">
         <v>0</v>
       </c>
       <c r="H166" s="20">
@@ -8510,54 +8510,54 @@
       </c>
       <c r="O166" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:55">
       <c r="A167" s="18">
         <v>44</v>
       </c>
       <c r="B167" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C167" s="20">
         <v>0</v>
       </c>
       <c r="D167" s="20">
         <v>0</v>
       </c>
       <c r="E167" s="20">
         <v>0</v>
       </c>
       <c r="F167" s="20">
         <v>0</v>
       </c>
       <c r="G167" s="20">
-        <v>0</v>
+        <v>229.487322</v>
       </c>
       <c r="H167" s="20">
-        <v>185.351544</v>
+        <v>76.832615</v>
       </c>
       <c r="I167" s="20">
         <v>0</v>
       </c>
       <c r="J167" s="20">
         <v>0</v>
       </c>
       <c r="K167" s="20">
         <v>0</v>
       </c>
       <c r="L167" s="20">
         <v>0</v>
       </c>
       <c r="M167" s="20">
         <v>0</v>
       </c>
       <c r="N167" s="20">
         <v>0</v>
       </c>
       <c r="O167" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:55">
       <c r="A168" s="18">
@@ -8698,145 +8698,145 @@
       </c>
       <c r="O170" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:55">
       <c r="A171" s="18">
         <v>48</v>
       </c>
       <c r="B171" s="19" t="s">
         <v>52</v>
       </c>
       <c r="C171" s="20">
         <v>0</v>
       </c>
       <c r="D171" s="20">
         <v>0</v>
       </c>
       <c r="E171" s="20">
         <v>0</v>
       </c>
       <c r="F171" s="20">
         <v>0</v>
       </c>
       <c r="G171" s="20">
-        <v>0</v>
+        <v>69.789987</v>
       </c>
       <c r="H171" s="20">
-        <v>0</v>
+        <v>50.433346</v>
       </c>
       <c r="I171" s="20">
         <v>0</v>
       </c>
       <c r="J171" s="20">
         <v>0</v>
       </c>
       <c r="K171" s="20">
         <v>0</v>
       </c>
       <c r="L171" s="20">
         <v>0</v>
       </c>
       <c r="M171" s="20">
         <v>0</v>
       </c>
       <c r="N171" s="20">
         <v>0</v>
       </c>
       <c r="O171" s="20">
-        <v>0</v>
+        <v>18.877585</v>
       </c>
     </row>
     <row r="172" spans="1:55">
       <c r="A172" s="18">
         <v>49</v>
       </c>
       <c r="B172" s="19" t="s">
         <v>53</v>
       </c>
       <c r="C172" s="20">
         <v>0</v>
       </c>
       <c r="D172" s="20">
         <v>0</v>
       </c>
       <c r="E172" s="20">
         <v>0</v>
       </c>
       <c r="F172" s="20">
         <v>0</v>
       </c>
       <c r="G172" s="20">
         <v>0</v>
       </c>
       <c r="H172" s="20">
-        <v>0</v>
+        <v>55.391721</v>
       </c>
       <c r="I172" s="20">
         <v>0</v>
       </c>
       <c r="J172" s="20">
         <v>0</v>
       </c>
       <c r="K172" s="20">
         <v>0</v>
       </c>
       <c r="L172" s="20">
         <v>0</v>
       </c>
       <c r="M172" s="20">
         <v>0</v>
       </c>
       <c r="N172" s="20">
         <v>0</v>
       </c>
       <c r="O172" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:55">
       <c r="A173" s="18">
         <v>50</v>
       </c>
       <c r="B173" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C173" s="20">
         <v>0</v>
       </c>
       <c r="D173" s="20">
         <v>0</v>
       </c>
       <c r="E173" s="20">
         <v>0</v>
       </c>
       <c r="F173" s="20">
         <v>0</v>
       </c>
       <c r="G173" s="20">
-        <v>0</v>
+        <v>56.093597</v>
       </c>
       <c r="H173" s="20">
         <v>0</v>
       </c>
       <c r="I173" s="20">
         <v>0</v>
       </c>
       <c r="J173" s="20">
         <v>0</v>
       </c>
       <c r="K173" s="20">
         <v>0</v>
       </c>
       <c r="L173" s="20">
         <v>0</v>
       </c>
       <c r="M173" s="20">
         <v>0</v>
       </c>
       <c r="N173" s="20">
         <v>0</v>
       </c>
       <c r="O173" s="20">
         <v>0</v>
       </c>
@@ -8874,87 +8874,87 @@
       </c>
       <c r="K174" s="20">
         <v>0</v>
       </c>
       <c r="L174" s="20">
         <v>0</v>
       </c>
       <c r="M174" s="20">
         <v>0</v>
       </c>
       <c r="N174" s="20">
         <v>0</v>
       </c>
       <c r="O174" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:55" customHeight="1" ht="24">
       <c r="A175" s="21">
         <v>52</v>
       </c>
       <c r="B175" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C175" s="23">
-        <v>136.619037</v>
+        <v>156.922922</v>
       </c>
       <c r="D175" s="23">
-        <v>129.344153</v>
+        <v>109.011273</v>
       </c>
       <c r="E175" s="23">
         <v>0.0</v>
       </c>
       <c r="F175" s="23">
         <v>18.211</v>
       </c>
       <c r="G175" s="23">
-        <v>856.463679</v>
+        <v>386.014015</v>
       </c>
       <c r="H175" s="23">
-        <v>246.242617</v>
+        <v>315.953393</v>
       </c>
       <c r="I175" s="23">
         <v>0.0</v>
       </c>
       <c r="J175" s="23">
+        <v>121.050996</v>
+      </c>
+      <c r="K175" s="23">
         <v>0.0</v>
       </c>
-      <c r="K175" s="23">
-[...1 lines deleted...]
-      </c>
       <c r="L175" s="23">
-        <v>91.61916</v>
+        <v>0.0</v>
       </c>
       <c r="M175" s="23">
-        <v>760.83522</v>
+        <v>211.383631</v>
       </c>
       <c r="N175" s="23">
-        <v>1107.015667</v>
+        <v>1940.764871</v>
       </c>
       <c r="O175" s="23">
-        <v>277.808775</v>
+        <v>88.58398</v>
       </c>
     </row>
     <row r="176" spans="1:55" customHeight="1" ht="45"/>
     <row r="177" spans="1:55" customHeight="1" ht="30"/>
     <row r="178" spans="1:55" customHeight="1" ht="23.5" s="4" customFormat="1">
       <c r="B178" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C178" s="6"/>
       <c r="D178" s="6"/>
       <c r="E178" s="6"/>
       <c r="F178" s="6"/>
       <c r="G178" s="5" t="s">
         <v>59</v>
       </c>
       <c r="H178" s="6"/>
       <c r="I178" s="6"/>
       <c r="J178" s="6"/>
       <c r="K178" s="6"/>
       <c r="L178" s="6"/>
       <c r="M178" s="6"/>
       <c r="N178" s="6"/>
       <c r="O178" s="6"/>
       <c r="P178" s="6"/>
       <c r="Q178" s="6"/>
@@ -9849,134 +9849,134 @@
       </c>
       <c r="K198" s="20">
         <v>0</v>
       </c>
       <c r="L198" s="20">
         <v>0</v>
       </c>
       <c r="M198" s="20">
         <v>0</v>
       </c>
       <c r="N198" s="20">
         <v>0</v>
       </c>
       <c r="O198" s="20">
         <v>122.051146</v>
       </c>
     </row>
     <row r="199" spans="1:55">
       <c r="A199" s="18">
         <v>17</v>
       </c>
       <c r="B199" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C199" s="20">
-        <v>11.516441</v>
+        <v>11.486641</v>
       </c>
       <c r="D199" s="20">
         <v>0</v>
       </c>
       <c r="E199" s="20">
         <v>0</v>
       </c>
       <c r="F199" s="20">
         <v>0</v>
       </c>
       <c r="G199" s="20">
-        <v>5.555999</v>
+        <v>5.541622</v>
       </c>
       <c r="H199" s="20">
         <v>0</v>
       </c>
       <c r="I199" s="20">
         <v>0</v>
       </c>
       <c r="J199" s="20">
         <v>0</v>
       </c>
       <c r="K199" s="20">
         <v>0</v>
       </c>
       <c r="L199" s="20">
         <v>0</v>
       </c>
       <c r="M199" s="20">
         <v>0</v>
       </c>
       <c r="N199" s="20">
         <v>0</v>
       </c>
       <c r="O199" s="20">
-        <v>17.425439</v>
+        <v>17.381261</v>
       </c>
     </row>
     <row r="200" spans="1:55">
       <c r="A200" s="18">
         <v>18</v>
       </c>
       <c r="B200" s="19" t="s">
         <v>22</v>
       </c>
       <c r="C200" s="20">
         <v>0</v>
       </c>
       <c r="D200" s="20">
         <v>0</v>
       </c>
       <c r="E200" s="20">
         <v>0</v>
       </c>
       <c r="F200" s="20">
         <v>0</v>
       </c>
       <c r="G200" s="20">
-        <v>0</v>
+        <v>24.550259</v>
       </c>
       <c r="H200" s="20">
         <v>0</v>
       </c>
       <c r="I200" s="20">
         <v>0</v>
       </c>
       <c r="J200" s="20">
         <v>0</v>
       </c>
       <c r="K200" s="20">
         <v>0</v>
       </c>
       <c r="L200" s="20">
         <v>0</v>
       </c>
       <c r="M200" s="20">
         <v>0</v>
       </c>
       <c r="N200" s="20">
         <v>0</v>
       </c>
       <c r="O200" s="20">
-        <v>114.339478</v>
+        <v>138.889737</v>
       </c>
     </row>
     <row r="201" spans="1:55">
       <c r="A201" s="18">
         <v>19</v>
       </c>
       <c r="B201" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>0</v>
       </c>
       <c r="G201" s="20">
         <v>0</v>
       </c>
       <c r="H201" s="20">
@@ -10261,192 +10261,192 @@
       <c r="G207" s="20">
         <v>0</v>
       </c>
       <c r="H207" s="20">
         <v>0</v>
       </c>
       <c r="I207" s="20">
         <v>0</v>
       </c>
       <c r="J207" s="20">
         <v>0</v>
       </c>
       <c r="K207" s="20">
         <v>0</v>
       </c>
       <c r="L207" s="20">
         <v>0</v>
       </c>
       <c r="M207" s="20">
         <v>0</v>
       </c>
       <c r="N207" s="20">
         <v>0</v>
       </c>
       <c r="O207" s="20">
-        <v>0.0</v>
+        <v>0.033995</v>
       </c>
     </row>
     <row r="208" spans="1:55" customHeight="1" ht="27">
       <c r="A208" s="18">
         <v>26</v>
       </c>
       <c r="B208" s="19" t="s">
         <v>30</v>
       </c>
       <c r="C208" s="20">
         <v>0</v>
       </c>
       <c r="D208" s="20">
         <v>0</v>
       </c>
       <c r="E208" s="20">
         <v>0</v>
       </c>
       <c r="F208" s="20">
         <v>0</v>
       </c>
       <c r="G208" s="20">
         <v>0</v>
       </c>
       <c r="H208" s="20">
         <v>0</v>
       </c>
       <c r="I208" s="20">
         <v>0</v>
       </c>
       <c r="J208" s="20">
         <v>0</v>
       </c>
       <c r="K208" s="20">
         <v>0</v>
       </c>
       <c r="L208" s="20">
         <v>0</v>
       </c>
       <c r="M208" s="20">
         <v>0</v>
       </c>
       <c r="N208" s="20">
         <v>0</v>
       </c>
       <c r="O208" s="20">
-        <v>67.357326</v>
+        <v>67.352327</v>
       </c>
     </row>
     <row r="209" spans="1:55">
       <c r="A209" s="18">
         <v>27</v>
       </c>
       <c r="B209" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C209" s="20">
         <v>0</v>
       </c>
       <c r="D209" s="20">
         <v>0</v>
       </c>
       <c r="E209" s="20">
         <v>0</v>
       </c>
       <c r="F209" s="20">
         <v>0</v>
       </c>
       <c r="G209" s="20">
         <v>0</v>
       </c>
       <c r="H209" s="20">
         <v>0</v>
       </c>
       <c r="I209" s="20">
         <v>0</v>
       </c>
       <c r="J209" s="20">
         <v>0</v>
       </c>
       <c r="K209" s="20">
         <v>0</v>
       </c>
       <c r="L209" s="20">
         <v>0</v>
       </c>
       <c r="M209" s="20">
         <v>0</v>
       </c>
       <c r="N209" s="20">
         <v>0</v>
       </c>
       <c r="O209" s="20">
-        <v>120.5695</v>
+        <v>140.873384</v>
       </c>
     </row>
     <row r="210" spans="1:55">
       <c r="A210" s="18">
         <v>28</v>
       </c>
       <c r="B210" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C210" s="20">
         <v>0</v>
       </c>
       <c r="D210" s="20">
         <v>0</v>
       </c>
       <c r="E210" s="20">
         <v>0</v>
       </c>
       <c r="F210" s="20">
         <v>0</v>
       </c>
       <c r="G210" s="20">
         <v>0</v>
       </c>
       <c r="H210" s="20">
         <v>0</v>
       </c>
       <c r="I210" s="20">
         <v>0</v>
       </c>
       <c r="J210" s="20">
         <v>0</v>
       </c>
       <c r="K210" s="20">
         <v>0</v>
       </c>
       <c r="L210" s="20">
         <v>0</v>
       </c>
       <c r="M210" s="20">
         <v>0</v>
       </c>
       <c r="N210" s="20">
         <v>0</v>
       </c>
       <c r="O210" s="20">
-        <v>145.165725</v>
+        <v>124.832845</v>
       </c>
     </row>
     <row r="211" spans="1:55">
       <c r="A211" s="18">
         <v>29</v>
       </c>
       <c r="B211" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C211" s="20">
         <v>0</v>
       </c>
       <c r="D211" s="20">
         <v>0</v>
       </c>
       <c r="E211" s="20">
         <v>0</v>
       </c>
       <c r="F211" s="20">
         <v>0</v>
       </c>
       <c r="G211" s="20">
         <v>0</v>
       </c>
       <c r="H211" s="20">
@@ -10513,128 +10513,128 @@
       </c>
       <c r="M212" s="20">
         <v>0</v>
       </c>
       <c r="N212" s="20">
         <v>0</v>
       </c>
       <c r="O212" s="20">
         <v>16.866</v>
       </c>
     </row>
     <row r="213" spans="1:55" customHeight="1" ht="27">
       <c r="A213" s="18">
         <v>31</v>
       </c>
       <c r="B213" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C213" s="20">
         <v>0</v>
       </c>
       <c r="D213" s="20">
         <v>0</v>
       </c>
       <c r="E213" s="20">
-        <v>32.144299</v>
+        <v>24.923062</v>
       </c>
       <c r="F213" s="20">
         <v>0</v>
       </c>
       <c r="G213" s="20">
-        <v>0</v>
+        <v>232.768908</v>
       </c>
       <c r="H213" s="20">
         <v>0</v>
       </c>
       <c r="I213" s="20">
         <v>0</v>
       </c>
       <c r="J213" s="20">
         <v>0</v>
       </c>
       <c r="K213" s="20">
-        <v>0</v>
+        <v>67.528013</v>
       </c>
       <c r="L213" s="20">
         <v>0</v>
       </c>
       <c r="M213" s="20">
-        <v>0</v>
+        <v>47.245403</v>
       </c>
       <c r="N213" s="20">
         <v>0</v>
       </c>
       <c r="O213" s="20">
-        <v>849.086299</v>
+        <v>372.465387</v>
       </c>
     </row>
     <row r="214" spans="1:55">
       <c r="A214" s="18">
         <v>32</v>
       </c>
       <c r="B214" s="19" t="s">
         <v>36</v>
       </c>
       <c r="C214" s="20">
         <v>0</v>
       </c>
       <c r="D214" s="20">
-        <v>42.290927</v>
+        <v>105.788433</v>
       </c>
       <c r="E214" s="20">
         <v>0</v>
       </c>
       <c r="F214" s="20">
         <v>0</v>
       </c>
       <c r="G214" s="20">
-        <v>236.816364</v>
+        <v>79.10613</v>
       </c>
       <c r="H214" s="20">
         <v>0</v>
       </c>
       <c r="I214" s="20">
         <v>0</v>
       </c>
       <c r="J214" s="20">
         <v>0</v>
       </c>
       <c r="K214" s="20">
-        <v>0</v>
+        <v>46.517078</v>
       </c>
       <c r="L214" s="20">
-        <v>0</v>
+        <v>66.026295</v>
       </c>
       <c r="M214" s="20">
         <v>0</v>
       </c>
       <c r="N214" s="20">
         <v>0</v>
       </c>
       <c r="O214" s="20">
-        <v>279.107291</v>
+        <v>303.823207</v>
       </c>
     </row>
     <row r="215" spans="1:55">
       <c r="A215" s="18">
         <v>33</v>
       </c>
       <c r="B215" s="19" t="s">
         <v>37</v>
       </c>
       <c r="C215" s="20">
         <v>0</v>
       </c>
       <c r="D215" s="20">
         <v>0</v>
       </c>
       <c r="E215" s="20">
         <v>0</v>
       </c>
       <c r="F215" s="20">
         <v>0</v>
       </c>
       <c r="G215" s="20">
         <v>0</v>
       </c>
       <c r="H215" s="20">
@@ -10648,463 +10648,463 @@
       </c>
       <c r="K215" s="20">
         <v>0</v>
       </c>
       <c r="L215" s="20">
         <v>0</v>
       </c>
       <c r="M215" s="20">
         <v>0</v>
       </c>
       <c r="N215" s="20">
         <v>0</v>
       </c>
       <c r="O215" s="20">
         <v>0.0</v>
       </c>
     </row>
     <row r="216" spans="1:55">
       <c r="A216" s="18">
         <v>34</v>
       </c>
       <c r="B216" s="19" t="s">
         <v>38</v>
       </c>
       <c r="C216" s="20">
-        <v>0</v>
+        <v>112.887003</v>
       </c>
       <c r="D216" s="20">
         <v>0</v>
       </c>
       <c r="E216" s="20">
         <v>0</v>
       </c>
       <c r="F216" s="20">
         <v>0</v>
       </c>
       <c r="G216" s="20">
         <v>0</v>
       </c>
       <c r="H216" s="20">
         <v>0</v>
       </c>
       <c r="I216" s="20">
         <v>0</v>
       </c>
       <c r="J216" s="20">
         <v>0</v>
       </c>
       <c r="K216" s="20">
         <v>0</v>
       </c>
       <c r="L216" s="20">
         <v>0</v>
       </c>
       <c r="M216" s="20">
         <v>0</v>
       </c>
       <c r="N216" s="20">
         <v>0</v>
       </c>
       <c r="O216" s="20">
-        <v>0.0</v>
+        <v>112.887003</v>
       </c>
     </row>
     <row r="217" spans="1:55">
       <c r="A217" s="18">
         <v>35</v>
       </c>
       <c r="B217" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C217" s="20">
         <v>0</v>
       </c>
       <c r="D217" s="20">
         <v>0</v>
       </c>
       <c r="E217" s="20">
         <v>0</v>
       </c>
       <c r="F217" s="20">
         <v>0</v>
       </c>
       <c r="G217" s="20">
         <v>0</v>
       </c>
       <c r="H217" s="20">
         <v>0</v>
       </c>
       <c r="I217" s="20">
         <v>0</v>
       </c>
       <c r="J217" s="20">
         <v>0</v>
       </c>
       <c r="K217" s="20">
         <v>0</v>
       </c>
       <c r="L217" s="20">
         <v>0</v>
       </c>
       <c r="M217" s="20">
         <v>0</v>
       </c>
       <c r="N217" s="20">
         <v>0</v>
       </c>
       <c r="O217" s="20">
-        <v>289.175776</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="218" spans="1:55" customHeight="1" ht="27">
       <c r="A218" s="18">
         <v>36</v>
       </c>
       <c r="B218" s="19" t="s">
         <v>40</v>
       </c>
       <c r="C218" s="20">
         <v>0</v>
       </c>
       <c r="D218" s="20">
         <v>0</v>
       </c>
       <c r="E218" s="20">
         <v>0</v>
       </c>
       <c r="F218" s="20">
         <v>0</v>
       </c>
       <c r="G218" s="20">
         <v>0</v>
       </c>
       <c r="H218" s="20">
         <v>0</v>
       </c>
       <c r="I218" s="20">
         <v>0</v>
       </c>
       <c r="J218" s="20">
         <v>0</v>
       </c>
       <c r="K218" s="20">
         <v>0</v>
       </c>
       <c r="L218" s="20">
         <v>0</v>
       </c>
       <c r="M218" s="20">
         <v>0</v>
       </c>
       <c r="N218" s="20">
         <v>0</v>
       </c>
       <c r="O218" s="20">
-        <v>91.61916</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="219" spans="1:55">
       <c r="A219" s="18">
         <v>37</v>
       </c>
       <c r="B219" s="19" t="s">
         <v>41</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
-        <v>222.733056</v>
+        <v>160.402234</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>0</v>
       </c>
       <c r="G219" s="20">
         <v>0</v>
       </c>
       <c r="H219" s="20">
         <v>0</v>
       </c>
       <c r="I219" s="20">
         <v>0</v>
       </c>
       <c r="J219" s="20">
         <v>0</v>
       </c>
       <c r="K219" s="20">
         <v>0</v>
       </c>
       <c r="L219" s="20">
         <v>0</v>
       </c>
       <c r="M219" s="20">
         <v>0</v>
       </c>
       <c r="N219" s="20">
         <v>0</v>
       </c>
       <c r="O219" s="20">
-        <v>757.892957</v>
+        <v>202.116674</v>
       </c>
     </row>
     <row r="220" spans="1:55">
       <c r="A220" s="18">
         <v>38</v>
       </c>
       <c r="B220" s="19" t="s">
         <v>42</v>
       </c>
       <c r="C220" s="20">
         <v>0</v>
       </c>
       <c r="D220" s="20">
         <v>0</v>
       </c>
       <c r="E220" s="20">
-        <v>123.522178</v>
+        <v>222.974864</v>
       </c>
       <c r="F220" s="20">
         <v>0</v>
       </c>
       <c r="G220" s="20">
         <v>0</v>
       </c>
       <c r="H220" s="20">
         <v>0</v>
       </c>
       <c r="I220" s="20">
         <v>0</v>
       </c>
       <c r="J220" s="20">
         <v>0</v>
       </c>
       <c r="K220" s="20">
         <v>0</v>
       </c>
       <c r="L220" s="20">
         <v>0</v>
       </c>
       <c r="M220" s="20">
         <v>0</v>
       </c>
       <c r="N220" s="20">
         <v>0</v>
       </c>
       <c r="O220" s="20">
-        <v>1078.896178</v>
+        <v>1920.725416</v>
       </c>
     </row>
     <row r="221" spans="1:55">
       <c r="A221" s="18">
         <v>39</v>
       </c>
       <c r="B221" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C221" s="20">
         <v>0</v>
       </c>
       <c r="D221" s="20">
         <v>0</v>
       </c>
       <c r="E221" s="20">
-        <v>8.074434</v>
+        <v>51.028543</v>
       </c>
       <c r="F221" s="20">
         <v>0</v>
       </c>
       <c r="G221" s="20">
         <v>0</v>
       </c>
       <c r="H221" s="20">
         <v>0</v>
       </c>
       <c r="I221" s="20">
         <v>0</v>
       </c>
       <c r="J221" s="20">
         <v>0</v>
       </c>
       <c r="K221" s="20">
-        <v>0</v>
+        <v>20.173167</v>
       </c>
       <c r="L221" s="20">
         <v>0</v>
       </c>
       <c r="M221" s="20">
         <v>0</v>
       </c>
       <c r="N221" s="20">
         <v>0</v>
       </c>
       <c r="O221" s="20">
-        <v>278.31492</v>
+        <v>84.88972</v>
       </c>
     </row>
     <row r="222" spans="1:55">
       <c r="A222" s="18">
         <v>40</v>
       </c>
       <c r="B222" s="19" t="s">
         <v>44</v>
       </c>
       <c r="C222" s="20">
-        <v>816.805932</v>
+        <v>0</v>
       </c>
       <c r="D222" s="20">
         <v>0</v>
       </c>
       <c r="E222" s="20">
         <v>0</v>
       </c>
       <c r="F222" s="20">
         <v>0</v>
       </c>
       <c r="G222" s="20">
-        <v>1.468663</v>
+        <v>1.464862</v>
       </c>
       <c r="H222" s="20">
         <v>0</v>
       </c>
       <c r="I222" s="20">
         <v>0</v>
       </c>
       <c r="J222" s="20">
         <v>0</v>
       </c>
       <c r="K222" s="20">
         <v>0</v>
       </c>
       <c r="L222" s="20">
         <v>0</v>
       </c>
       <c r="M222" s="20">
         <v>0</v>
       </c>
       <c r="N222" s="20">
         <v>0</v>
       </c>
       <c r="O222" s="20">
-        <v>827.75656</v>
+        <v>131.973288</v>
       </c>
     </row>
     <row r="223" spans="1:55" customHeight="1" ht="27">
       <c r="A223" s="18">
         <v>41</v>
       </c>
       <c r="B223" s="19" t="s">
         <v>45</v>
       </c>
       <c r="C223" s="20">
         <v>0</v>
       </c>
       <c r="D223" s="20">
-        <v>291.881466</v>
+        <v>715.014445</v>
       </c>
       <c r="E223" s="20">
         <v>0</v>
       </c>
       <c r="F223" s="20">
         <v>0</v>
       </c>
       <c r="G223" s="20">
         <v>0</v>
       </c>
       <c r="H223" s="20">
         <v>0</v>
       </c>
       <c r="I223" s="20">
         <v>0</v>
       </c>
       <c r="J223" s="20">
         <v>0</v>
       </c>
       <c r="K223" s="20">
         <v>0</v>
       </c>
       <c r="L223" s="20">
         <v>0</v>
       </c>
       <c r="M223" s="20">
         <v>0</v>
       </c>
       <c r="N223" s="20">
         <v>0</v>
       </c>
       <c r="O223" s="20">
-        <v>578.447857</v>
+        <v>1011.667608</v>
       </c>
     </row>
     <row r="224" spans="1:55">
       <c r="A224" s="18">
         <v>42</v>
       </c>
       <c r="B224" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C224" s="20">
         <v>0</v>
       </c>
       <c r="D224" s="20">
         <v>0</v>
       </c>
       <c r="E224" s="20">
-        <v>249.002208</v>
+        <v>1077.262489</v>
       </c>
       <c r="F224" s="20">
         <v>0</v>
       </c>
       <c r="G224" s="20">
-        <v>0</v>
+        <v>7.914491</v>
       </c>
       <c r="H224" s="20">
         <v>0</v>
       </c>
       <c r="I224" s="20">
         <v>0</v>
       </c>
       <c r="J224" s="20">
         <v>0</v>
       </c>
       <c r="K224" s="20">
-        <v>0</v>
+        <v>416.338053</v>
       </c>
       <c r="L224" s="20">
         <v>0</v>
       </c>
       <c r="M224" s="20">
         <v>0</v>
       </c>
       <c r="N224" s="20">
         <v>0</v>
       </c>
       <c r="O224" s="20">
-        <v>447.733843</v>
+        <v>1831.117316</v>
       </c>
     </row>
     <row r="225" spans="1:55">
       <c r="A225" s="18">
         <v>43</v>
       </c>
       <c r="B225" s="19" t="s">
         <v>47</v>
       </c>
       <c r="C225" s="20">
         <v>0</v>
       </c>
       <c r="D225" s="20">
         <v>0</v>
       </c>
       <c r="E225" s="20">
         <v>0</v>
       </c>
       <c r="F225" s="20">
         <v>0</v>
       </c>
       <c r="G225" s="20">
         <v>0</v>
       </c>
       <c r="H225" s="20">
@@ -11118,460 +11118,460 @@
       </c>
       <c r="K225" s="20">
         <v>0</v>
       </c>
       <c r="L225" s="20">
         <v>0</v>
       </c>
       <c r="M225" s="20">
         <v>0</v>
       </c>
       <c r="N225" s="20">
         <v>0</v>
       </c>
       <c r="O225" s="20">
         <v>0.0</v>
       </c>
     </row>
     <row r="226" spans="1:55">
       <c r="A226" s="18">
         <v>44</v>
       </c>
       <c r="B226" s="19" t="s">
         <v>48</v>
       </c>
       <c r="C226" s="20">
-        <v>2.117203</v>
+        <v>2.111725</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
-        <v>0</v>
+        <v>7.453909</v>
       </c>
       <c r="F226" s="20">
         <v>0</v>
       </c>
       <c r="G226" s="20">
-        <v>300.211185</v>
+        <v>38.492879</v>
       </c>
       <c r="H226" s="20">
         <v>0</v>
       </c>
       <c r="I226" s="20">
-        <v>24.355485</v>
+        <v>26.411165</v>
       </c>
       <c r="J226" s="20">
         <v>0</v>
       </c>
       <c r="K226" s="20">
         <v>0</v>
       </c>
       <c r="L226" s="20">
         <v>0</v>
       </c>
       <c r="M226" s="20">
         <v>0</v>
       </c>
       <c r="N226" s="20">
         <v>0</v>
       </c>
       <c r="O226" s="20">
-        <v>517.148162</v>
+        <v>409.805423</v>
       </c>
     </row>
     <row r="227" spans="1:55">
       <c r="A227" s="18">
         <v>45</v>
       </c>
       <c r="B227" s="19" t="s">
         <v>49</v>
       </c>
       <c r="C227" s="20">
         <v>0</v>
       </c>
       <c r="D227" s="20">
         <v>0</v>
       </c>
       <c r="E227" s="20">
         <v>0</v>
       </c>
       <c r="F227" s="20">
         <v>0</v>
       </c>
       <c r="G227" s="20">
         <v>0</v>
       </c>
       <c r="H227" s="20">
-        <v>2.078558</v>
+        <v>0</v>
       </c>
       <c r="I227" s="20">
-        <v>4.570752</v>
+        <v>0</v>
       </c>
       <c r="J227" s="20">
         <v>0</v>
       </c>
       <c r="K227" s="20">
         <v>0</v>
       </c>
       <c r="L227" s="20">
         <v>0</v>
       </c>
       <c r="M227" s="20">
         <v>0</v>
       </c>
       <c r="N227" s="20">
         <v>0</v>
       </c>
       <c r="O227" s="20">
-        <v>6.64931</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="228" spans="1:55" customHeight="1" ht="27">
       <c r="A228" s="18">
         <v>46</v>
       </c>
       <c r="B228" s="19" t="s">
         <v>50</v>
       </c>
       <c r="C228" s="20">
         <v>0</v>
       </c>
       <c r="D228" s="20">
         <v>0</v>
       </c>
       <c r="E228" s="20">
         <v>0</v>
       </c>
       <c r="F228" s="20">
         <v>0</v>
       </c>
       <c r="G228" s="20">
-        <v>23.2416</v>
+        <v>25.078712</v>
       </c>
       <c r="H228" s="20">
-        <v>4.617802</v>
+        <v>0</v>
       </c>
       <c r="I228" s="20">
-        <v>648.019031</v>
+        <v>236.244882</v>
       </c>
       <c r="J228" s="20">
-        <v>30.986745</v>
+        <v>640.825943</v>
       </c>
       <c r="K228" s="20">
         <v>0</v>
       </c>
       <c r="L228" s="20">
         <v>0</v>
       </c>
       <c r="M228" s="20">
         <v>0</v>
       </c>
       <c r="N228" s="20">
         <v>0</v>
       </c>
       <c r="O228" s="20">
-        <v>706.865179</v>
+        <v>902.149536</v>
       </c>
     </row>
     <row r="229" spans="1:55">
       <c r="A229" s="18">
         <v>47</v>
       </c>
       <c r="B229" s="19" t="s">
         <v>51</v>
       </c>
       <c r="C229" s="20">
         <v>0</v>
       </c>
       <c r="D229" s="20">
         <v>0</v>
       </c>
       <c r="E229" s="20">
         <v>0</v>
       </c>
       <c r="F229" s="20">
         <v>0</v>
       </c>
       <c r="G229" s="20">
         <v>0</v>
       </c>
       <c r="H229" s="20">
         <v>0</v>
       </c>
       <c r="I229" s="20">
-        <v>30.963476</v>
+        <v>600.567371</v>
       </c>
       <c r="J229" s="20">
-        <v>916.568487</v>
+        <v>145.07773</v>
       </c>
       <c r="K229" s="20">
         <v>0</v>
       </c>
       <c r="L229" s="20">
         <v>0</v>
       </c>
       <c r="M229" s="20">
-        <v>3.737119</v>
+        <v>3.727449</v>
       </c>
       <c r="N229" s="20">
         <v>0</v>
       </c>
       <c r="O229" s="20">
-        <v>951.269081</v>
+        <v>749.372549</v>
       </c>
     </row>
     <row r="230" spans="1:55">
       <c r="A230" s="18">
         <v>48</v>
       </c>
       <c r="B230" s="19" t="s">
         <v>52</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
-        <v>0</v>
+        <v>394.859457</v>
       </c>
       <c r="F230" s="20">
         <v>0</v>
       </c>
       <c r="G230" s="20">
         <v>0</v>
       </c>
       <c r="H230" s="20">
         <v>0</v>
       </c>
       <c r="I230" s="20">
         <v>0</v>
       </c>
       <c r="J230" s="20">
         <v>0</v>
       </c>
       <c r="K230" s="20">
-        <v>2351.762215</v>
+        <v>80.977265</v>
       </c>
       <c r="L230" s="20">
         <v>0</v>
       </c>
       <c r="M230" s="20">
         <v>0</v>
       </c>
       <c r="N230" s="20">
         <v>0</v>
       </c>
       <c r="O230" s="20">
-        <v>2351.762215</v>
+        <v>614.93764</v>
       </c>
     </row>
     <row r="231" spans="1:55">
       <c r="A231" s="18">
         <v>49</v>
       </c>
       <c r="B231" s="19" t="s">
         <v>53</v>
       </c>
       <c r="C231" s="20">
         <v>0</v>
       </c>
       <c r="D231" s="20">
         <v>0</v>
       </c>
       <c r="E231" s="20">
         <v>0</v>
       </c>
       <c r="F231" s="20">
         <v>0</v>
       </c>
       <c r="G231" s="20">
         <v>0</v>
       </c>
       <c r="H231" s="20">
         <v>0</v>
       </c>
       <c r="I231" s="20">
         <v>0</v>
       </c>
       <c r="J231" s="20">
         <v>0</v>
       </c>
       <c r="K231" s="20">
         <v>0</v>
       </c>
       <c r="L231" s="20">
-        <v>48.818024</v>
+        <v>8.576952</v>
       </c>
       <c r="M231" s="20">
         <v>0</v>
       </c>
       <c r="N231" s="20">
         <v>0</v>
       </c>
       <c r="O231" s="20">
-        <v>48.818024</v>
+        <v>63.968673</v>
       </c>
     </row>
     <row r="232" spans="1:55">
       <c r="A232" s="18">
         <v>50</v>
       </c>
       <c r="B232" s="19" t="s">
         <v>54</v>
       </c>
       <c r="C232" s="20">
         <v>0</v>
       </c>
       <c r="D232" s="20">
         <v>0</v>
       </c>
       <c r="E232" s="20">
         <v>0</v>
       </c>
       <c r="F232" s="20">
         <v>0</v>
       </c>
       <c r="G232" s="20">
         <v>0</v>
       </c>
       <c r="H232" s="20">
         <v>0</v>
       </c>
       <c r="I232" s="20">
         <v>0</v>
       </c>
       <c r="J232" s="20">
-        <v>3.776963</v>
+        <v>3.76719</v>
       </c>
       <c r="K232" s="20">
         <v>0</v>
       </c>
       <c r="L232" s="20">
         <v>0</v>
       </c>
       <c r="M232" s="20">
-        <v>1220.534403</v>
+        <v>2488.609516</v>
       </c>
       <c r="N232" s="20">
-        <v>4.212223</v>
+        <v>4.201323</v>
       </c>
       <c r="O232" s="20">
-        <v>1228.523589</v>
+        <v>2552.671626</v>
       </c>
     </row>
     <row r="233" spans="1:55" customHeight="1" ht="27">
       <c r="A233" s="18">
         <v>51</v>
       </c>
       <c r="B233" s="19" t="s">
         <v>55</v>
       </c>
       <c r="C233" s="20">
         <v>0</v>
       </c>
       <c r="D233" s="20">
         <v>0</v>
       </c>
       <c r="E233" s="20">
         <v>0</v>
       </c>
       <c r="F233" s="20">
         <v>0</v>
       </c>
       <c r="G233" s="20">
         <v>0</v>
       </c>
       <c r="H233" s="20">
         <v>0</v>
       </c>
       <c r="I233" s="20">
         <v>0</v>
       </c>
       <c r="J233" s="20">
         <v>0</v>
       </c>
       <c r="K233" s="20">
         <v>0</v>
       </c>
       <c r="L233" s="20">
         <v>0</v>
       </c>
       <c r="M233" s="20">
-        <v>4.151191</v>
+        <v>4.140449</v>
       </c>
       <c r="N233" s="20">
-        <v>209.769969</v>
+        <v>209.769964</v>
       </c>
       <c r="O233" s="20">
-        <v>213.921159</v>
+        <v>213.910412</v>
       </c>
     </row>
     <row r="234" spans="1:55" customHeight="1" ht="24">
       <c r="A234" s="21">
         <v>52</v>
       </c>
       <c r="B234" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C234" s="25">
-        <v>830.439576</v>
+        <v>126.485369</v>
       </c>
       <c r="D234" s="25">
-        <v>556.905449</v>
+        <v>981.205112</v>
       </c>
       <c r="E234" s="25">
-        <v>412.743119</v>
+        <v>1778.502324</v>
       </c>
       <c r="F234" s="25">
         <v>0.0</v>
       </c>
       <c r="G234" s="25">
-        <v>567.293811</v>
+        <v>414.917863</v>
       </c>
       <c r="H234" s="25">
-        <v>6.69636</v>
+        <v>0.0</v>
       </c>
       <c r="I234" s="25">
-        <v>707.908744</v>
+        <v>863.223417</v>
       </c>
       <c r="J234" s="25">
-        <v>951.332195</v>
+        <v>789.670863</v>
       </c>
       <c r="K234" s="25">
-        <v>2351.762215</v>
+        <v>631.533578</v>
       </c>
       <c r="L234" s="25">
-        <v>48.818024</v>
+        <v>74.603247</v>
       </c>
       <c r="M234" s="25">
-        <v>1228.422712</v>
+        <v>2543.722816</v>
       </c>
       <c r="N234" s="25">
-        <v>213.982192</v>
+        <v>213.971287</v>
       </c>
       <c r="O234" s="25">
         <v>13566.715999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.39370078740157" right="0.39370078740157" top="0.39370078740157" bottom="0.78740157480315" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" scale="37" fitToHeight="0" fitToWidth="1" firstPageNumber="10" useFirstPageNumber="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="false">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="117" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 