--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/ymiwc_lansys_mhlw_go_jp/Documents/PassageDrive/PCfolder/Desktop/作業用_賃金/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mhlwlan-my.sharepoint.com/personal/ymiwc_lansys_mhlw_go_jp/Documents/PassageDrive/PCfolder/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8B718C6-9491-40BD-8E3D-6B15EDB17B10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="8_{E8B718C6-9491-40BD-8E3D-6B15EDB17B10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{32351742-FCC9-450D-89CC-E222C1AF8178}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F07512D1-D28A-48AB-969D-2C42EE696462}"/>
   </bookViews>
   <sheets>
     <sheet name="参考第2表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">参考第2表!$A$14:$S$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">参考第2表!$A$1:$T$46</definedName>
   </definedNames>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="62">
   <si>
     <t>常用労働者以外の労働者</t>
     <rPh sb="2" eb="5">
       <t>ロウドウシャ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イガイ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ロウドウ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>参考第２表</t>
     <rPh sb="0" eb="2">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <phoneticPr fontId="10"/>
@@ -90,57 +90,50 @@
     <t>産業別家族手当制度の有無、常用労働者</t>
     <rPh sb="10" eb="12">
       <t>ウム</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ジョウヨウ</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>ロウドウシャ</t>
     </rPh>
     <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>との比較、減額・不支給にする理由</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　及び適用者の割合（常用労働者以外の労</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>働者）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t xml:space="preserve"> （第５表常用労働者において家族手当</t>
-[...5 lines deleted...]
-  <si>
     <t>制度がある企業のみ集計）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>（社、％）</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>産業</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>集計社数</t>
   </si>
   <si>
     <t>制度の有無</t>
     <rPh sb="0" eb="2">
       <t>セイド</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>減額、不支給等にする理由（複数回答）</t>
     <phoneticPr fontId="4"/>
   </si>
@@ -299,50 +292,64 @@
     <t>電力</t>
   </si>
   <si>
     <t>ガス</t>
   </si>
   <si>
     <t>百貨店・スーパー</t>
   </si>
   <si>
     <t>商事</t>
   </si>
   <si>
     <t>新聞・放送</t>
   </si>
   <si>
     <t>ホテル・旅行</t>
   </si>
   <si>
     <t>情報サービス</t>
   </si>
   <si>
     <t>飲食・娯楽</t>
   </si>
   <si>
     <t>その他のサービス</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> （第６表常用労働者において家族手当</t>
+    <rPh sb="14" eb="16">
+      <t>カゾク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>*</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0_);[Red]\(#,##0.0\)"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -724,142 +731,52 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="17" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -902,50 +819,140 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="7" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="2" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="255" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{8676973C-7459-4042-A840-F9651352CA85}"/>
     <cellStyle name="標準 8" xfId="7" xr:uid="{CB04464F-EC12-45C4-9A0D-6AACBCF8CD77}"/>
     <cellStyle name="標準_11年賃金" xfId="1" xr:uid="{D07B9AD3-11DF-45C9-9CFB-F4FEF7D1F945}"/>
     <cellStyle name="標準_14年賃金集計案1" xfId="5" xr:uid="{B7EB6D1C-65D0-4AB4-80DA-39CF2C9902ED}"/>
     <cellStyle name="標準_14年賃金集計案11" xfId="6" xr:uid="{A456C2A5-7A47-4146-8E67-5C37A8BF1986}"/>
     <cellStyle name="標準_17年賃金集計表（第09-1表～第09-10表）" xfId="3" xr:uid="{B84A58EA-8B24-4F97-A05D-8AD1A6012D33}"/>
     <cellStyle name="標準_17年賃金集計表（第12表～第17表）" xfId="2" xr:uid="{ED04A04C-FC96-403F-BEC8-ADFE7B8397D3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1232,57 +1239,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0042E00B-452A-4894-8E69-C13D9F66B05E}">
   <dimension ref="A1:W51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="4" ySplit="12" topLeftCell="E13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="2.875" style="83" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="21" max="16384" width="8.625" style="84"/>
+    <col min="1" max="1" width="2.875" style="53" customWidth="1"/>
+    <col min="2" max="2" width="0.875" style="53" customWidth="1"/>
+    <col min="3" max="3" width="1.75" style="53" customWidth="1"/>
+    <col min="4" max="4" width="17.875" style="53" customWidth="1"/>
+    <col min="5" max="19" width="11.125" style="54" customWidth="1"/>
+    <col min="20" max="20" width="3.5" style="55" customWidth="1"/>
+    <col min="21" max="16384" width="8.625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:23" s="2" customFormat="1" ht="18" customHeight="1">
       <c r="A2" s="6"/>
       <c r="C2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="T2" s="5"/>
     </row>
@@ -1301,2153 +1308,2153 @@
       <c r="K3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="T3" s="14"/>
     </row>
     <row r="4" spans="1:23" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A4" s="15"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="K4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T4" s="14"/>
     </row>
     <row r="5" spans="1:23" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A5" s="15"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="K5" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="L5" s="7" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="T5" s="17"/>
     </row>
     <row r="6" spans="1:23" s="7" customFormat="1" ht="21" customHeight="1">
       <c r="A6" s="15"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="T6" s="11"/>
     </row>
     <row r="7" spans="1:23" s="19" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A7" s="18"/>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="S7" s="21"/>
       <c r="T7" s="21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A8" s="74" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="B8" s="74"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="22"/>
-[...2 lines deleted...]
-      <c r="E8" s="24" t="s">
+      <c r="F8" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="25" t="s">
+      <c r="G8" s="81"/>
+      <c r="H8" s="81"/>
+      <c r="I8" s="81"/>
+      <c r="J8" s="81"/>
+      <c r="K8" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="L8" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="25"/>
-[...6 lines deleted...]
-      <c r="L8" s="27" t="s">
+      <c r="M8" s="82"/>
+      <c r="N8" s="82"/>
+      <c r="O8" s="82"/>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="82"/>
+      <c r="R8" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="S8" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="M8" s="27"/>
-[...7 lines deleted...]
-      <c r="S8" s="28" t="s">
+      <c r="T8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="T8" s="29" t="s">
+      <c r="V8" s="22"/>
+      <c r="W8" s="4"/>
+    </row>
+    <row r="9" spans="1:23" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="76"/>
+      <c r="B9" s="76"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="V8" s="30"/>
-[...8 lines deleted...]
-      <c r="F9" s="33" t="s">
+      <c r="G9" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="34" t="s">
+      <c r="H9" s="66"/>
+      <c r="I9" s="66"/>
+      <c r="J9" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="35"/>
-[...1 lines deleted...]
-      <c r="J9" s="33" t="s">
+      <c r="K9" s="63"/>
+      <c r="L9" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="K9" s="36"/>
-      <c r="L9" s="37" t="s">
+      <c r="M9" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="M9" s="37" t="s">
+      <c r="N9" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="N9" s="37" t="s">
+      <c r="O9" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="O9" s="37" t="s">
+      <c r="P9" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="P9" s="38" t="s">
+      <c r="Q9" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="Q9" s="39" t="s">
-[...4 lines deleted...]
-      <c r="T9" s="41"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="57"/>
+      <c r="T9" s="60"/>
       <c r="V9" s="4"/>
       <c r="W9" s="4"/>
     </row>
     <row r="10" spans="1:23" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A10" s="31"/>
-[...5 lines deleted...]
-      <c r="G10" s="33" t="s">
+      <c r="A10" s="76"/>
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="79"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="H10" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="33" t="s">
+      <c r="I10" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="I10" s="33" t="s">
-[...12 lines deleted...]
-      <c r="T10" s="41"/>
+      <c r="J10" s="63"/>
+      <c r="K10" s="63"/>
+      <c r="L10" s="68"/>
+      <c r="M10" s="68"/>
+      <c r="N10" s="68"/>
+      <c r="O10" s="68"/>
+      <c r="P10" s="71"/>
+      <c r="Q10" s="84"/>
+      <c r="R10" s="63"/>
+      <c r="S10" s="57"/>
+      <c r="T10" s="60"/>
       <c r="V10" s="4"/>
       <c r="W10" s="4"/>
     </row>
     <row r="11" spans="1:23" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="31"/>
-[...18 lines deleted...]
-      <c r="T11" s="41"/>
+      <c r="A11" s="76"/>
+      <c r="B11" s="76"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="79"/>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+      <c r="H11" s="63"/>
+      <c r="I11" s="63"/>
+      <c r="J11" s="63"/>
+      <c r="K11" s="63"/>
+      <c r="L11" s="68"/>
+      <c r="M11" s="68"/>
+      <c r="N11" s="68"/>
+      <c r="O11" s="68"/>
+      <c r="P11" s="71"/>
+      <c r="Q11" s="84"/>
+      <c r="R11" s="63"/>
+      <c r="S11" s="57"/>
+      <c r="T11" s="60"/>
     </row>
     <row r="12" spans="1:23" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A12" s="45"/>
-[...18 lines deleted...]
-      <c r="T12" s="52"/>
+      <c r="A12" s="77"/>
+      <c r="B12" s="77"/>
+      <c r="C12" s="77"/>
+      <c r="D12" s="77"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="64"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="64"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="69"/>
+      <c r="P12" s="72"/>
+      <c r="Q12" s="85"/>
+      <c r="R12" s="64"/>
+      <c r="S12" s="58"/>
+      <c r="T12" s="61"/>
     </row>
     <row r="13" spans="1:23" s="19" customFormat="1" ht="3" customHeight="1">
-      <c r="A13" s="53"/>
-[...24 lines deleted...]
-      <c r="C14" s="58" t="s">
+      <c r="A13" s="23"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="25"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="25"/>
+      <c r="N13" s="25"/>
+      <c r="O13" s="25"/>
+      <c r="P13" s="25"/>
+      <c r="Q13" s="25"/>
+      <c r="R13" s="25"/>
+      <c r="T13" s="26"/>
+    </row>
+    <row r="14" spans="1:23" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A14" s="27">
+        <v>1</v>
+      </c>
+      <c r="B14" s="27"/>
+      <c r="C14" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="29"/>
+      <c r="E14" s="30">
+        <v>115</v>
+      </c>
+      <c r="F14" s="30">
+        <v>46</v>
+      </c>
+      <c r="G14" s="30">
+        <v>38</v>
+      </c>
+      <c r="H14" s="30">
+        <v>4</v>
+      </c>
+      <c r="I14" s="30">
+        <v>4</v>
+      </c>
+      <c r="J14" s="30">
+        <v>68</v>
+      </c>
+      <c r="K14" s="30">
+        <v>75</v>
+      </c>
+      <c r="L14" s="30">
+        <v>42</v>
+      </c>
+      <c r="M14" s="30">
+        <v>7</v>
+      </c>
+      <c r="N14" s="30">
+        <v>12</v>
+      </c>
+      <c r="O14" s="30">
+        <v>10</v>
+      </c>
+      <c r="P14" s="30">
+        <v>12</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>16</v>
+      </c>
+      <c r="R14" s="30">
+        <v>40</v>
+      </c>
+      <c r="S14" s="31">
+        <v>48</v>
+      </c>
+      <c r="T14" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" s="41" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A15" s="34">
+        <v>2</v>
+      </c>
+      <c r="B15" s="27"/>
+      <c r="C15" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="59"/>
-[...3 lines deleted...]
-      <c r="F14" s="60">
+      <c r="D15" s="36"/>
+      <c r="E15" s="37">
+        <v>1</v>
+      </c>
+      <c r="F15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" s="38">
+        <v>1</v>
+      </c>
+      <c r="L15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="N15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="O15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="P15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="R15" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S15" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T15" s="40">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A16" s="27">
+        <v>3</v>
+      </c>
+      <c r="B16" s="34"/>
+      <c r="C16" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="36"/>
+      <c r="E16" s="30">
+        <v>65</v>
+      </c>
+      <c r="F16" s="30">
+        <v>31</v>
+      </c>
+      <c r="G16" s="30">
+        <v>27</v>
+      </c>
+      <c r="H16" s="30">
+        <v>3</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1</v>
+      </c>
+      <c r="J16" s="30">
+        <v>34</v>
+      </c>
+      <c r="K16" s="30">
+        <v>37</v>
+      </c>
+      <c r="L16" s="30">
+        <v>20</v>
+      </c>
+      <c r="M16" s="30">
+        <v>2</v>
+      </c>
+      <c r="N16" s="30">
+        <v>4</v>
+      </c>
+      <c r="O16" s="30">
+        <v>6</v>
+      </c>
+      <c r="P16" s="30">
+        <v>9</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>9</v>
+      </c>
+      <c r="R16" s="30">
+        <v>29</v>
+      </c>
+      <c r="S16" s="31">
+        <v>45.8</v>
+      </c>
+      <c r="T16" s="32">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A17" s="34">
+        <v>4</v>
+      </c>
+      <c r="B17" s="27"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="37">
+        <v>10</v>
+      </c>
+      <c r="F17" s="38">
+        <v>5</v>
+      </c>
+      <c r="G17" s="38">
+        <v>4</v>
+      </c>
+      <c r="H17" s="38">
+        <v>1</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="38">
+        <v>5</v>
+      </c>
+      <c r="K17" s="38">
+        <v>6</v>
+      </c>
+      <c r="L17" s="38">
+        <v>3</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N17" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>2</v>
+      </c>
+      <c r="R17" s="38">
+        <v>5</v>
+      </c>
+      <c r="S17" s="39">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="T17" s="40">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A18" s="34">
+        <v>5</v>
+      </c>
+      <c r="B18" s="34"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" s="37">
+        <v>2</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J18" s="38">
+        <v>2</v>
+      </c>
+      <c r="K18" s="38">
+        <v>2</v>
+      </c>
+      <c r="L18" s="38">
+        <v>1</v>
+      </c>
+      <c r="M18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P18" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R18" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S18" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T18" s="40">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A19" s="34">
+        <v>6</v>
+      </c>
+      <c r="B19" s="34"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="37">
+        <v>2</v>
+      </c>
+      <c r="F19" s="38">
+        <v>1</v>
+      </c>
+      <c r="G19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J19" s="38">
+        <v>1</v>
+      </c>
+      <c r="K19" s="38">
+        <v>1</v>
+      </c>
+      <c r="L19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="N19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="O19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="P19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q19" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="R19" s="38">
+        <v>1</v>
+      </c>
+      <c r="S19" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T19" s="40">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A20" s="34">
+        <v>7</v>
+      </c>
+      <c r="B20" s="34"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="37">
+        <v>2</v>
+      </c>
+      <c r="F20" s="38">
+        <v>2</v>
+      </c>
+      <c r="G20" s="38">
+        <v>1</v>
+      </c>
+      <c r="H20" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" s="38">
+        <v>1</v>
+      </c>
+      <c r="J20" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" s="38">
+        <v>1</v>
+      </c>
+      <c r="L20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="N20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="O20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="P20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q20" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="R20" s="38">
+        <v>2</v>
+      </c>
+      <c r="S20" s="39">
+        <v>47.4</v>
+      </c>
+      <c r="T20" s="40">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A21" s="34">
+        <v>8</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="37">
+        <v>17</v>
+      </c>
+      <c r="F21" s="38">
+        <v>8</v>
+      </c>
+      <c r="G21" s="38">
+        <v>7</v>
+      </c>
+      <c r="H21" s="38">
+        <v>1</v>
+      </c>
+      <c r="I21" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J21" s="38">
+        <v>9</v>
+      </c>
+      <c r="K21" s="38">
+        <v>10</v>
+      </c>
+      <c r="L21" s="38">
+        <v>5</v>
+      </c>
+      <c r="M21" s="38">
+        <v>2</v>
+      </c>
+      <c r="N21" s="38">
+        <v>1</v>
+      </c>
+      <c r="O21" s="38">
+        <v>2</v>
+      </c>
+      <c r="P21" s="38">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>3</v>
+      </c>
+      <c r="R21" s="38">
+        <v>8</v>
+      </c>
+      <c r="S21" s="39">
+        <v>27.9</v>
+      </c>
+      <c r="T21" s="40">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A22" s="34">
+        <v>9</v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S22" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T22" s="40">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A23" s="34">
+        <v>10</v>
+      </c>
+      <c r="B23" s="34"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R23" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S23" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T23" s="40">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A24" s="34">
+        <v>11</v>
+      </c>
+      <c r="B24" s="34"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R24" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S24" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T24" s="40">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A25" s="34">
+        <v>12</v>
+      </c>
+      <c r="B25" s="34"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" s="37">
+        <v>2</v>
+      </c>
+      <c r="F25" s="38">
+        <v>2</v>
+      </c>
+      <c r="G25" s="38">
+        <v>2</v>
+      </c>
+      <c r="H25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R25" s="38">
+        <v>2</v>
+      </c>
+      <c r="S25" s="39">
+        <v>100</v>
+      </c>
+      <c r="T25" s="40">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A26" s="34">
+        <v>13</v>
+      </c>
+      <c r="B26" s="34"/>
+      <c r="C26" s="35"/>
+      <c r="D26" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" s="37">
+        <v>4</v>
+      </c>
+      <c r="F26" s="38">
+        <v>2</v>
+      </c>
+      <c r="G26" s="38">
+        <v>2</v>
+      </c>
+      <c r="H26" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J26" s="38">
+        <v>2</v>
+      </c>
+      <c r="K26" s="38">
+        <v>2</v>
+      </c>
+      <c r="L26" s="38">
+        <v>1</v>
+      </c>
+      <c r="M26" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N26" s="38">
+        <v>1</v>
+      </c>
+      <c r="O26" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P26" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R26" s="38">
+        <v>1</v>
+      </c>
+      <c r="S26" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T26" s="40">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A27" s="34">
+        <v>14</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="35"/>
+      <c r="D27" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R27" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S27" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T27" s="40">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A28" s="34">
+        <v>15</v>
+      </c>
+      <c r="B28" s="34"/>
+      <c r="C28" s="35"/>
+      <c r="D28" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="E28" s="37">
+        <v>7</v>
+      </c>
+      <c r="F28" s="38">
+        <v>1</v>
+      </c>
+      <c r="G28" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H28" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I28" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J28" s="38">
+        <v>6</v>
+      </c>
+      <c r="K28" s="38">
+        <v>5</v>
+      </c>
+      <c r="L28" s="38">
+        <v>4</v>
+      </c>
+      <c r="M28" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R28" s="38">
+        <v>1</v>
+      </c>
+      <c r="S28" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T28" s="40">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A29" s="34">
+        <v>16</v>
+      </c>
+      <c r="B29" s="34"/>
+      <c r="C29" s="35"/>
+      <c r="D29" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="37">
+        <v>11</v>
+      </c>
+      <c r="F29" s="38">
+        <v>5</v>
+      </c>
+      <c r="G29" s="38">
+        <v>4</v>
+      </c>
+      <c r="H29" s="38">
+        <v>1</v>
+      </c>
+      <c r="I29" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J29" s="38">
+        <v>6</v>
+      </c>
+      <c r="K29" s="38">
+        <v>7</v>
+      </c>
+      <c r="L29" s="38">
+        <v>4</v>
+      </c>
+      <c r="M29" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" s="38">
+        <v>1</v>
+      </c>
+      <c r="O29" s="38">
+        <v>3</v>
+      </c>
+      <c r="P29" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="38">
+        <v>1</v>
+      </c>
+      <c r="R29" s="38">
+        <v>5</v>
+      </c>
+      <c r="S29" s="39">
+        <v>46.6</v>
+      </c>
+      <c r="T29" s="40">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A30" s="34">
+        <v>17</v>
+      </c>
+      <c r="B30" s="34"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="37">
+        <v>8</v>
+      </c>
+      <c r="F30" s="38">
+        <v>5</v>
+      </c>
+      <c r="G30" s="38">
+        <v>5</v>
+      </c>
+      <c r="H30" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I30" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J30" s="38">
+        <v>3</v>
+      </c>
+      <c r="K30" s="38">
+        <v>3</v>
+      </c>
+      <c r="L30" s="38">
+        <v>1</v>
+      </c>
+      <c r="M30" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N30" s="38">
+        <v>1</v>
+      </c>
+      <c r="O30" s="38">
+        <v>1</v>
+      </c>
+      <c r="P30" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" s="38">
+        <v>1</v>
+      </c>
+      <c r="R30" s="38">
+        <v>4</v>
+      </c>
+      <c r="S30" s="39">
+        <v>48.3</v>
+      </c>
+      <c r="T30" s="40">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A31" s="34">
+        <v>18</v>
+      </c>
+      <c r="B31" s="34"/>
+      <c r="C31" s="35"/>
+      <c r="D31" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R31" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S31" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T31" s="40">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A32" s="34">
+        <v>19</v>
+      </c>
+      <c r="B32" s="34"/>
+      <c r="C32" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" s="36"/>
+      <c r="E32" s="37">
+        <v>7</v>
+      </c>
+      <c r="F32" s="38">
+        <v>2</v>
+      </c>
+      <c r="G32" s="38">
+        <v>2</v>
+      </c>
+      <c r="H32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J32" s="38">
+        <v>5</v>
+      </c>
+      <c r="K32" s="38">
+        <v>5</v>
+      </c>
+      <c r="L32" s="38">
+        <v>4</v>
+      </c>
+      <c r="M32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32" s="38">
+        <v>2</v>
+      </c>
+      <c r="P32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q32" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R32" s="38">
+        <v>2</v>
+      </c>
+      <c r="S32" s="39">
+        <v>100</v>
+      </c>
+      <c r="T32" s="40">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A33" s="34">
+        <v>20</v>
+      </c>
+      <c r="B33" s="34"/>
+      <c r="C33" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="G14" s="60">
-[...2 lines deleted...]
-      <c r="H14" s="60">
+      <c r="D33" s="36"/>
+      <c r="E33" s="37">
+        <v>3</v>
+      </c>
+      <c r="F33" s="38">
+        <v>1</v>
+      </c>
+      <c r="G33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I33" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J33" s="38">
+        <v>2</v>
+      </c>
+      <c r="K33" s="38">
+        <v>3</v>
+      </c>
+      <c r="L33" s="38">
+        <v>1</v>
+      </c>
+      <c r="M33" s="38">
+        <v>1</v>
+      </c>
+      <c r="N33" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O33" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P33" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>1</v>
+      </c>
+      <c r="R33" s="38">
+        <v>1</v>
+      </c>
+      <c r="S33" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T33" s="40">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A34" s="34">
+        <v>21</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" s="36"/>
+      <c r="E34" s="37">
+        <v>11</v>
+      </c>
+      <c r="F34" s="38">
+        <v>5</v>
+      </c>
+      <c r="G34" s="38">
         <v>4</v>
       </c>
-      <c r="I14" s="60">
+      <c r="H34" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I34" s="38">
+        <v>1</v>
+      </c>
+      <c r="J34" s="38">
+        <v>6</v>
+      </c>
+      <c r="K34" s="38">
+        <v>7</v>
+      </c>
+      <c r="L34" s="38">
+        <v>3</v>
+      </c>
+      <c r="M34" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N34" s="38">
+        <v>1</v>
+      </c>
+      <c r="O34" s="38">
+        <v>1</v>
+      </c>
+      <c r="P34" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q34" s="38">
+        <v>2</v>
+      </c>
+      <c r="R34" s="38">
         <v>4</v>
       </c>
-      <c r="J14" s="60">
-[...8 lines deleted...]
-      <c r="M14" s="60">
+      <c r="S34" s="39">
+        <v>40.6</v>
+      </c>
+      <c r="T34" s="40">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A35" s="34">
+        <v>22</v>
+      </c>
+      <c r="B35" s="34"/>
+      <c r="C35" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" s="36"/>
+      <c r="E35" s="37">
+        <v>1</v>
+      </c>
+      <c r="F35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="K35" s="38">
+        <v>1</v>
+      </c>
+      <c r="L35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="M35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="N35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="O35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="P35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q35" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="R35" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S35" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T35" s="40">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A36" s="34">
+        <v>23</v>
+      </c>
+      <c r="B36" s="34"/>
+      <c r="C36" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36" s="36"/>
+      <c r="E36" s="37">
+        <v>2</v>
+      </c>
+      <c r="F36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J36" s="38">
+        <v>2</v>
+      </c>
+      <c r="K36" s="38">
+        <v>2</v>
+      </c>
+      <c r="L36" s="38">
+        <v>1</v>
+      </c>
+      <c r="M36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N36" s="38">
+        <v>1</v>
+      </c>
+      <c r="O36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P36" s="38">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R36" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S36" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T36" s="40">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A37" s="34">
+        <v>24</v>
+      </c>
+      <c r="B37" s="34"/>
+      <c r="C37" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="36"/>
+      <c r="E37" s="37">
         <v>7</v>
       </c>
-      <c r="N14" s="60">
-[...33 lines deleted...]
-      <c r="F15" s="68" t="s">
+      <c r="F37" s="38">
+        <v>2</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="38">
+        <v>2</v>
+      </c>
+      <c r="J37" s="38">
+        <v>4</v>
+      </c>
+      <c r="K37" s="38">
+        <v>6</v>
+      </c>
+      <c r="L37" s="38">
+        <v>5</v>
+      </c>
+      <c r="M37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q37" s="38">
+        <v>2</v>
+      </c>
+      <c r="R37" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S37" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T37" s="40">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A38" s="34">
+        <v>25</v>
+      </c>
+      <c r="B38" s="34"/>
+      <c r="C38" s="35" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="36"/>
+      <c r="E38" s="37">
+        <v>3</v>
+      </c>
+      <c r="F38" s="38">
+        <v>1</v>
+      </c>
+      <c r="G38" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H38" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I38" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J38" s="38">
+        <v>2</v>
+      </c>
+      <c r="K38" s="38">
+        <v>2</v>
+      </c>
+      <c r="L38" s="38">
+        <v>2</v>
+      </c>
+      <c r="M38" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N38" s="38">
+        <v>1</v>
+      </c>
+      <c r="O38" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P38" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q38" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R38" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S38" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T38" s="40">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A39" s="34">
+        <v>26</v>
+      </c>
+      <c r="B39" s="34"/>
+      <c r="C39" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" s="36"/>
+      <c r="E39" s="37">
+        <v>3</v>
+      </c>
+      <c r="F39" s="38">
+        <v>1</v>
+      </c>
+      <c r="G39" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H39" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I39" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J39" s="38">
+        <v>2</v>
+      </c>
+      <c r="K39" s="38">
+        <v>2</v>
+      </c>
+      <c r="L39" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M39" s="38">
+        <v>1</v>
+      </c>
+      <c r="N39" s="38">
+        <v>1</v>
+      </c>
+      <c r="O39" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P39" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q39" s="38">
+        <v>1</v>
+      </c>
+      <c r="R39" s="38">
+        <v>1</v>
+      </c>
+      <c r="S39" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T39" s="40">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A40" s="34">
+        <v>27</v>
+      </c>
+      <c r="B40" s="34"/>
+      <c r="C40" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="36"/>
+      <c r="E40" s="37">
+        <v>1</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="K40" s="38">
+        <v>1</v>
+      </c>
+      <c r="L40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="M40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="N40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="O40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="P40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q40" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="R40" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S40" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T40" s="40">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A41" s="34">
+        <v>28</v>
+      </c>
+      <c r="B41" s="34"/>
+      <c r="C41" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="D41" s="36"/>
+      <c r="E41" s="37">
+        <v>6</v>
+      </c>
+      <c r="F41" s="38">
+        <v>1</v>
+      </c>
+      <c r="G41" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H41" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I41" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J41" s="38">
+        <v>5</v>
+      </c>
+      <c r="K41" s="38">
+        <v>5</v>
+      </c>
+      <c r="L41" s="38">
+        <v>3</v>
+      </c>
+      <c r="M41" s="38">
+        <v>1</v>
+      </c>
+      <c r="N41" s="38">
+        <v>2</v>
+      </c>
+      <c r="O41" s="38">
+        <v>1</v>
+      </c>
+      <c r="P41" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q41" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R41" s="38">
+        <v>1</v>
+      </c>
+      <c r="S41" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T41" s="40">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A42" s="34">
         <v>29</v>
       </c>
-      <c r="G15" s="68" t="s">
+      <c r="B42" s="34"/>
+      <c r="C42" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="D42" s="36"/>
+      <c r="E42" s="37">
+        <v>1</v>
+      </c>
+      <c r="F42" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G42" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H42" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I42" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J42" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="K42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q42" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R42" s="38">
+        <v>1</v>
+      </c>
+      <c r="S42" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T42" s="40">
         <v>29</v>
       </c>
-      <c r="H15" s="68" t="s">
-[...44 lines deleted...]
-      <c r="C16" s="58" t="s">
+    </row>
+    <row r="43" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A43" s="34">
         <v>30</v>
       </c>
-      <c r="D16" s="66"/>
-[...3 lines deleted...]
-      <c r="F16" s="60">
+      <c r="B43" s="34"/>
+      <c r="C43" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="D43" s="36"/>
+      <c r="E43" s="37">
+        <v>1</v>
+      </c>
+      <c r="F43" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="G43" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H43" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="I43" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="J43" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="K43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="L43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q43" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R43" s="38">
+        <v>1</v>
+      </c>
+      <c r="S43" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="T43" s="40">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" s="33" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A44" s="34">
         <v>31</v>
       </c>
-      <c r="G16" s="60">
-[...48 lines deleted...]
-      <c r="D17" s="66" t="s">
+      <c r="B44" s="34"/>
+      <c r="C44" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="D44" s="36"/>
+      <c r="E44" s="37">
+        <v>2</v>
+      </c>
+      <c r="F44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="H44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J44" s="38">
+        <v>2</v>
+      </c>
+      <c r="K44" s="38">
+        <v>2</v>
+      </c>
+      <c r="L44" s="38">
+        <v>1</v>
+      </c>
+      <c r="M44" s="38">
+        <v>2</v>
+      </c>
+      <c r="N44" s="38">
+        <v>1</v>
+      </c>
+      <c r="O44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="P44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="R44" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S44" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T44" s="40">
         <v>31</v>
       </c>
-      <c r="E17" s="67">
-[...54 lines deleted...]
-      <c r="D18" s="66" t="s">
+    </row>
+    <row r="45" spans="1:20" s="46" customFormat="1" ht="15.95" customHeight="1" thickBot="1">
+      <c r="A45" s="34">
         <v>32</v>
       </c>
-      <c r="E18" s="67">
-[...1503 lines deleted...]
-      <c r="C44" s="65" t="s">
+      <c r="B45" s="34"/>
+      <c r="C45" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="D44" s="66"/>
-[...50 lines deleted...]
-      <c r="A45" s="64">
+      <c r="D45" s="43"/>
+      <c r="E45" s="44">
+        <v>1</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="G45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="H45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="I45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="J45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="K45" s="45">
+        <v>1</v>
+      </c>
+      <c r="L45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="M45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="N45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="O45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="P45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q45" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="R45" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="S45" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="T45" s="40">
         <v>32</v>
       </c>
-      <c r="B45" s="64"/>
-[...59 lines deleted...]
-      <c r="T46" s="82"/>
+    </row>
+    <row r="46" spans="1:20" s="50" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="47"/>
+      <c r="B46" s="47"/>
+      <c r="C46" s="48"/>
+      <c r="D46" s="49"/>
+      <c r="S46" s="51"/>
+      <c r="T46" s="52"/>
     </row>
     <row r="47" spans="1:20" ht="12" customHeight="1"/>
     <row r="48" spans="1:20" ht="12" customHeight="1"/>
     <row r="49" ht="12" customHeight="1"/>
     <row r="50" ht="12" customHeight="1"/>
     <row r="51" ht="12" customHeight="1"/>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A8:D12"/>
+    <mergeCell ref="E8:E12"/>
+    <mergeCell ref="F8:J8"/>
+    <mergeCell ref="K8:K12"/>
+    <mergeCell ref="L8:Q8"/>
+    <mergeCell ref="Q9:Q12"/>
+    <mergeCell ref="G10:G12"/>
+    <mergeCell ref="H10:H12"/>
+    <mergeCell ref="I10:I12"/>
     <mergeCell ref="S8:S12"/>
     <mergeCell ref="T8:T12"/>
     <mergeCell ref="F9:F12"/>
     <mergeCell ref="G9:I9"/>
     <mergeCell ref="J9:J12"/>
     <mergeCell ref="L9:L12"/>
     <mergeCell ref="M9:M12"/>
     <mergeCell ref="N9:N12"/>
     <mergeCell ref="O9:O12"/>
     <mergeCell ref="P9:P12"/>
-    <mergeCell ref="A8:D12"/>
-[...3 lines deleted...]
-    <mergeCell ref="L8:Q8"/>
     <mergeCell ref="R8:R12"/>
-    <mergeCell ref="Q9:Q12"/>
-[...2 lines deleted...]
-    <mergeCell ref="I10:I12"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>