--- v0 (2026-06-10)
+++ v1 (2026-10-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.3月報\03_e-stat（中身二月分のまま）\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202603\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE1EEFEE-B2E1-4330-B77C-D6B4657D87E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5417A2CE-99FC-4071-BC8D-46730424A783}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14085" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{707B72F8-F63C-41BC-9B2A-3ADA9DC0DFA5}"/>
+    <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{707B72F8-F63C-41BC-9B2A-3ADA9DC0DFA5}"/>
   </bookViews>
   <sheets>
     <sheet name="第１表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第１表!$A$1:$H$40</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
     <definedName name="項目軸">#REF!</definedName>
     <definedName name="項目軸B">#REF!</definedName>
     <definedName name="第１表年月">第１表!$A$2</definedName>
     <definedName name="発行日">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
@@ -1074,63 +1074,63 @@
       </c>
       <c r="E5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="16">
         <v>103</v>
       </c>
       <c r="D6" s="16">
-        <v>5501194</v>
+        <v>6387554</v>
       </c>
       <c r="E6" s="16">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="F6" s="16">
-        <v>22033136</v>
+        <v>22887310</v>
       </c>
       <c r="G6" s="16">
-        <v>3555</v>
+        <v>3724</v>
       </c>
       <c r="H6" s="15">
-        <v>721568993</v>
+        <v>738827098</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12">
         <v>1</v>
       </c>
       <c r="D7" s="12">
         <v>94000</v>
       </c>
       <c r="E7" s="12">
         <v>2</v>
       </c>
       <c r="F7" s="12">
         <v>1289674</v>
       </c>
       <c r="G7" s="12">
         <v>64</v>
       </c>
       <c r="H7" s="11">
@@ -1344,271 +1344,271 @@
       <c r="H15" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10"/>
       <c r="B16" s="9"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>9</v>
       </c>
       <c r="D17" s="12">
-        <v>3855142</v>
+        <v>4741502</v>
       </c>
       <c r="E17" s="12">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="F17" s="12">
-        <v>19989701</v>
+        <v>20843875</v>
       </c>
       <c r="G17" s="12">
-        <v>3309</v>
+        <v>3478</v>
       </c>
       <c r="H17" s="11">
-        <v>677862409</v>
+        <v>695120514</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="8">
         <v>0</v>
       </c>
       <c r="D18" s="8">
-        <v>332535</v>
+        <v>1218895</v>
       </c>
       <c r="E18" s="8">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="F18" s="8">
-        <v>13276933</v>
+        <v>14131107</v>
       </c>
       <c r="G18" s="8">
-        <v>2526</v>
+        <v>2599</v>
       </c>
       <c r="H18" s="7">
-        <v>459989522</v>
+        <v>458348327</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
-        <v>291267</v>
+        <v>645811</v>
       </c>
       <c r="E19" s="8">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F19" s="8">
-        <v>9084056</v>
+        <v>9425726</v>
       </c>
       <c r="G19" s="8">
-        <v>1510</v>
+        <v>1538</v>
       </c>
       <c r="H19" s="7">
-        <v>272316594</v>
+        <v>266364773</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>0</v>
       </c>
       <c r="D20" s="8">
-        <v>29305</v>
+        <v>206577</v>
       </c>
       <c r="E20" s="8">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F20" s="8">
-        <v>2240783</v>
+        <v>2411617</v>
       </c>
       <c r="G20" s="8">
-        <v>559</v>
+        <v>586</v>
       </c>
       <c r="H20" s="7">
-        <v>111539400</v>
+        <v>114347588</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="D21" s="8">
-        <v>11963</v>
+        <v>366507</v>
       </c>
       <c r="E21" s="8">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F21" s="8">
-        <v>1952094</v>
+        <v>2293764</v>
       </c>
       <c r="G21" s="8">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="H21" s="7">
-        <v>76133528</v>
+        <v>77635966</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>8107</v>
       </c>
       <c r="E23" s="8">
         <v>32</v>
       </c>
       <c r="F23" s="8">
         <v>6299718</v>
       </c>
       <c r="G23" s="8">
-        <v>622</v>
+        <v>718</v>
       </c>
       <c r="H23" s="7">
-        <v>173194817</v>
+        <v>192094117</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>8107</v>
       </c>
       <c r="E24" s="8">
         <v>28</v>
       </c>
       <c r="F24" s="8">
         <v>5514318</v>
       </c>
       <c r="G24" s="8">
-        <v>544</v>
+        <v>628</v>
       </c>
       <c r="H24" s="7">
-        <v>150048722</v>
+        <v>166585611</v>
       </c>
     </row>
     <row r="25" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="8">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>785400</v>
       </c>
       <c r="G25" s="8">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="H25" s="7">
-        <v>23146095</v>
+        <v>25508506</v>
       </c>
     </row>
     <row r="26" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="7">