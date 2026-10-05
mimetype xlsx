--- v0 (2026-06-10)
+++ v1 (2026-10-05)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.3月報\03_e-stat（中身二月分のまま）\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202603\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F513272F-5DD0-4456-AA40-E9799F682A3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25CCB301-D4F0-47DA-9E43-27BDF403849F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14085" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{227627B0-4129-4904-8B6A-5E83B62011BD}"/>
+    <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{227627B0-4129-4904-8B6A-5E83B62011BD}"/>
   </bookViews>
   <sheets>
     <sheet name="第３表" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第３表!$A$1:$H$40</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
     <definedName name="項目軸">#REF!</definedName>
     <definedName name="項目軸B">#REF!</definedName>
@@ -1117,54 +1117,54 @@
       </c>
       <c r="H5" s="18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="16">
         <v>9</v>
       </c>
       <c r="D6" s="21">
         <v>3620529</v>
       </c>
       <c r="E6" s="16">
         <v>51</v>
       </c>
       <c r="F6" s="16">
         <v>7629433</v>
       </c>
       <c r="G6" s="16">
-        <v>1030</v>
+        <v>1139</v>
       </c>
       <c r="H6" s="15">
-        <v>225135572</v>
+        <v>244034872</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12">
         <v>0</v>
       </c>
       <c r="D7" s="12">
         <v>0</v>
       </c>
       <c r="E7" s="12">
         <v>0</v>
       </c>
       <c r="F7" s="12">
@@ -1453,150 +1453,150 @@
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>9</v>
       </c>
       <c r="D17" s="12">
         <v>3532529</v>
       </c>
       <c r="E17" s="12">
         <v>40</v>
       </c>
       <c r="F17" s="12">
         <v>7297529</v>
       </c>
       <c r="G17" s="12">
-        <v>962</v>
+        <v>1071</v>
       </c>
       <c r="H17" s="11">
-        <v>207399797</v>
+        <v>226299097</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="8">
         <v>0</v>
       </c>
       <c r="D18" s="23">
         <v>9922</v>
       </c>
       <c r="E18" s="8">
         <v>6</v>
       </c>
       <c r="F18" s="8">
         <v>584761</v>
       </c>
       <c r="G18" s="8">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="H18" s="7">
         <v>76975563</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="23">
         <v>4961</v>
       </c>
       <c r="E19" s="8">
         <v>6</v>
       </c>
       <c r="F19" s="8">
         <v>584761</v>
       </c>
       <c r="G19" s="8">
         <v>262</v>
       </c>
       <c r="H19" s="7">
-        <v>47741649</v>
+        <v>45877473</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>0</v>
       </c>
       <c r="D20" s="8">
         <v>4961</v>
       </c>
       <c r="E20" s="8">
         <v>0</v>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
       <c r="G20" s="8">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="H20" s="7">
-        <v>23840460</v>
+        <v>25704636</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="D21" s="8">
         <v>0</v>
       </c>
       <c r="E21" s="8">
         <v>0</v>
       </c>
       <c r="F21" s="8">
@@ -1645,118 +1645,118 @@
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C23" s="8">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>8107</v>
       </c>
       <c r="E23" s="8">
         <v>32</v>
       </c>
       <c r="F23" s="8">
         <v>6299718</v>
       </c>
       <c r="G23" s="8">
-        <v>430</v>
+        <v>526</v>
       </c>
       <c r="H23" s="7">
-        <v>91685350</v>
+        <v>110584650</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>8107</v>
       </c>
       <c r="E24" s="8">
         <v>28</v>
       </c>
       <c r="F24" s="8">
         <v>5514318</v>
       </c>
       <c r="G24" s="8">
-        <v>376</v>
+        <v>460</v>
       </c>
       <c r="H24" s="7">
-        <v>80189257</v>
+        <v>96726146</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="8">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>4</v>
       </c>
       <c r="F25" s="8">
         <v>785400</v>
       </c>
       <c r="G25" s="8">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H25" s="7">
-        <v>11496093</v>
+        <v>13858504</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">