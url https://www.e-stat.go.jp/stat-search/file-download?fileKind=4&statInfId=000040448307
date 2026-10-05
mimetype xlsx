--- v0 (2026-06-10)
+++ v1 (2026-10-05)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.3月報\03_e-stat（中身二月分のまま）\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202603\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{804A6C8A-1EB2-483D-915A-B17B352A9554}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26587B38-4DE9-417E-B1A1-5789B69ADE6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14085" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{70127D94-5411-41B2-9686-CA68BB5B66E1}"/>
+    <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{70127D94-5411-41B2-9686-CA68BB5B66E1}"/>
   </bookViews>
   <sheets>
     <sheet name="第４表" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第４表!$A$1:$H$40</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
     <definedName name="項目軸">#REF!</definedName>
@@ -258,51 +258,51 @@
   </si>
   <si>
     <t>（金額単位　千円）　</t>
     <rPh sb="1" eb="3">
       <t>キンガク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>タンイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>センエン</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>第４表　鉄道車両 ・ 新造 ・ 民鉄向け （2026年3月分）</t>
     <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
-    <numFmt numFmtId="180" formatCode="#,##0_ "/>
+    <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
@@ -593,76 +593,76 @@
     <xf numFmtId="176" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///W:\02_&#20132;&#36890;&#32113;&#35336;&#31532;&#20108;&#20418;&#65288;&#26087;&#20225;&#30011;&#35519;&#25972;&#31532;&#20108;&#20418;&#65289;\02%20&#37444;&#36947;&#36554;&#20001;&#31561;&#29983;&#29987;&#21205;&#24907;&#32113;&#35336;&#35519;&#26619;\07&#26376;&#22577;&#12539;&#22235;&#21322;&#26399;&#22577;&#12539;&#24180;&#22577;&#12487;&#12540;&#12479;\02&#26376;&#22577;&#12539;&#22235;&#21322;&#26399;&#22577;&#12539;&#24180;&#22577;&#12487;&#12540;&#12479;\&#26376;&#22577;\2025.7&#26376;&#22577;\03_e-stat\data\04202507b00003.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/02_&#20132;&#36890;&#32113;&#35336;&#31532;&#20108;&#20418;&#65288;&#26087;&#20225;&#30011;&#35519;&#25972;&#31532;&#20108;&#20418;&#65289;/02%20&#37444;&#36947;&#36554;&#20001;&#31561;&#29983;&#29987;&#21205;&#24907;&#32113;&#35336;&#35519;&#26619;/07&#26376;&#22577;&#12539;&#22235;&#21322;&#26399;&#22577;&#12539;&#24180;&#22577;&#12487;&#12540;&#12479;/02&#26376;&#22577;&#12539;&#22235;&#21322;&#26399;&#22577;&#12539;&#24180;&#22577;&#12487;&#12540;&#12479;/&#26376;&#22577;/2025.7&#26376;&#22577;/03_e-stat/data/04202507b00003.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -1061,133 +1061,133 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3A76F1-E98A-414F-9C69-DD47AA9E2CEC}">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.36328125" customWidth="1"/>
     <col min="2" max="2" width="3.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.6328125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="7.6328125" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="7.6328125" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20"/>
     </row>
     <row r="2" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="21"/>
-[...5 lines deleted...]
-      <c r="H2" s="21"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
     </row>
     <row r="3" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G3" s="22" t="s">
+      <c r="G3" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="22"/>
+      <c r="H3" s="23"/>
     </row>
     <row r="4" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="23" t="s">
+      <c r="C4" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D4" s="23"/>
-      <c r="E4" s="23" t="s">
+      <c r="D4" s="24"/>
+      <c r="E4" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="F4" s="23"/>
-      <c r="G4" s="23" t="s">
+      <c r="F4" s="24"/>
+      <c r="G4" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="H4" s="24"/>
+      <c r="H4" s="25"/>
     </row>
     <row r="5" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="26"/>
-      <c r="B5" s="28"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="16">
         <v>90</v>
       </c>
       <c r="D6" s="16">
-        <v>1345601</v>
+        <v>2231961</v>
       </c>
       <c r="E6" s="16">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="F6" s="16">
-        <v>11815114</v>
+        <v>12669288</v>
       </c>
       <c r="G6" s="16">
-        <v>1415</v>
+        <v>1475</v>
       </c>
       <c r="H6" s="15">
-        <v>215824133</v>
+        <v>214182938</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="12">
         <v>1</v>
       </c>
       <c r="D7" s="12">
         <v>94000</v>
       </c>
       <c r="E7" s="12">
         <v>0</v>
       </c>
       <c r="F7" s="12">
         <v>0</v>
       </c>
       <c r="G7" s="12">
         <v>6</v>
       </c>
       <c r="H7" s="11">
@@ -1401,167 +1401,167 @@
       <c r="H15" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="10"/>
       <c r="B16" s="9"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7"/>
     </row>
     <row r="17" spans="1:8" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="12">
         <v>0</v>
       </c>
       <c r="D17" s="12">
-        <v>322613</v>
+        <v>1208973</v>
       </c>
       <c r="E17" s="12">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="F17" s="12">
-        <v>11393257</v>
+        <v>12247431</v>
       </c>
       <c r="G17" s="12">
-        <v>1271</v>
+        <v>1331</v>
       </c>
       <c r="H17" s="11">
-        <v>208971582</v>
+        <v>207330387</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="8">
         <v>0</v>
       </c>
       <c r="D18" s="8">
-        <v>322613</v>
+        <v>1208973</v>
       </c>
       <c r="E18" s="8">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="F18" s="8">
-        <v>11393257</v>
+        <v>12247431</v>
       </c>
       <c r="G18" s="8">
-        <v>1256</v>
+        <v>1316</v>
       </c>
       <c r="H18" s="7">
-        <v>203032396</v>
+        <v>201391201</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
-        <v>286306</v>
+        <v>640850</v>
       </c>
       <c r="E19" s="8">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F19" s="8">
-        <v>7567847</v>
+        <v>7909517</v>
       </c>
       <c r="G19" s="8">
-        <v>764</v>
+        <v>792</v>
       </c>
       <c r="H19" s="7">
-        <v>129952004</v>
+        <v>125864359</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="8">
         <v>0</v>
       </c>
       <c r="D20" s="8">
-        <v>24344</v>
+        <v>201616</v>
       </c>
       <c r="E20" s="8">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F20" s="8">
-        <v>1873316</v>
+        <v>2044150</v>
       </c>
       <c r="G20" s="8">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="H20" s="7">
-        <v>35990281</v>
+        <v>36934293</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="D21" s="8">
-        <v>11963</v>
+        <v>366507</v>
       </c>
       <c r="E21" s="8">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F21" s="8">
-        <v>1952094</v>
+        <v>2293764</v>
       </c>
       <c r="G21" s="8">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="H21" s="7">
-        <v>37090111</v>
+        <v>38592549</v>
       </c>
     </row>
     <row r="22" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="8">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>0</v>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
       <c r="G22" s="8">
         <v>0</v>
       </c>
       <c r="H22" s="7">
@@ -1940,51 +1940,51 @@
       </c>
       <c r="H37" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="B38" s="9"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7"/>
     </row>
     <row r="39" spans="1:8" s="2" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="4">
         <v>77</v>
       </c>
-      <c r="D39" s="29">
+      <c r="D39" s="21">
         <v>-6892</v>
       </c>
       <c r="E39" s="4">
         <v>40</v>
       </c>
       <c r="F39" s="4">
         <v>421857</v>
       </c>
       <c r="G39" s="4">
         <v>114</v>
       </c>
       <c r="H39" s="3">
         <v>2676796</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>