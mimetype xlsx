--- v0 (2026-05-13)
+++ v1 (2026-09-04)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/総・単公表作業/HP用結果表作成/zuhyou/2026Q1/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/2026年/遡及改定202601-06/soutanq1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{05CFA757-5721-4F83-BD7B-0372FD9F7D5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3A43AB1F-48B2-4FAB-BB75-0384E36FC079}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{B5036C42-8400-4ED6-AEAD-15737E37A5F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DE9AE10F-4F08-4A11-B5A0-601ADA53C317}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="302" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総，勤労，勤労以外，無職" sheetId="49374" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2822" uniqueCount="469">
@@ -2328,179 +2328,179 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="179" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="179" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="distributed"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="distributed" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="distributed"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="177" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_A0110P" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_A1000P" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_勤労（小）" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2771,51 +2771,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73E0807F-C366-48AC-998F-0F417537B3E8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76436156-56A3-4760-A5BE-5D8DF2964259}">
   <dimension ref="A1:AP239"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="16" ySplit="16" topLeftCell="Q17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A14" sqref="A14"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="5" width="0" style="16" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="2" customWidth="1"/>
     <col min="8" max="14" width="2.125" style="1" customWidth="1"/>
     <col min="15" max="15" width="26.875" style="1" customWidth="1"/>
     <col min="16" max="16" width="0.875" customWidth="1"/>
     <col min="17" max="17" width="15" style="6" customWidth="1"/>
     <col min="18" max="20" width="15" style="7" customWidth="1"/>
     <col min="21" max="21" width="15" style="8" customWidth="1"/>
     <col min="22" max="22" width="15" style="6" customWidth="1"/>
     <col min="23" max="25" width="15" style="7" customWidth="1"/>
     <col min="26" max="26" width="15" style="8" customWidth="1"/>
     <col min="27" max="27" width="15" style="6" customWidth="1"/>
     <col min="28" max="30" width="15" style="7" customWidth="1"/>
@@ -3132,371 +3132,371 @@
       <c r="T7" s="32"/>
       <c r="U7" s="33"/>
       <c r="V7" s="34"/>
       <c r="W7" s="32"/>
       <c r="X7" s="32"/>
       <c r="Y7" s="32"/>
       <c r="Z7" s="33"/>
       <c r="AA7" s="34"/>
       <c r="AB7" s="32"/>
       <c r="AC7" s="32"/>
       <c r="AD7" s="32"/>
       <c r="AE7" s="33"/>
       <c r="AF7" s="34"/>
       <c r="AG7" s="32"/>
       <c r="AH7" s="32"/>
       <c r="AI7" s="32"/>
       <c r="AJ7" s="33"/>
     </row>
     <row r="8" spans="1:42" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="17"/>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="2"/>
-      <c r="I8" s="124" t="s">
+      <c r="I8" s="93" t="s">
         <v>461</v>
       </c>
-      <c r="J8" s="125"/>
-[...4 lines deleted...]
-      <c r="O8" s="125"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="94"/>
+      <c r="N8" s="94"/>
+      <c r="O8" s="94"/>
       <c r="Q8" s="34"/>
       <c r="R8" s="32"/>
       <c r="S8" s="32"/>
       <c r="T8" s="32"/>
       <c r="U8" s="33"/>
       <c r="V8" s="34"/>
       <c r="W8" s="32"/>
       <c r="X8" s="32"/>
       <c r="Y8" s="32"/>
       <c r="Z8" s="39"/>
       <c r="AA8" s="34"/>
       <c r="AB8" s="32"/>
       <c r="AC8" s="32"/>
       <c r="AD8" s="32"/>
       <c r="AE8" s="33"/>
       <c r="AF8" s="34"/>
       <c r="AG8" s="32"/>
       <c r="AH8" s="32"/>
       <c r="AI8" s="32"/>
       <c r="AJ8" s="33"/>
       <c r="AO8" s="3" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="9" spans="1:42" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="17"/>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="2"/>
-      <c r="I9" s="126" t="s">
+      <c r="I9" s="95" t="s">
         <v>462</v>
       </c>
-      <c r="J9" s="127"/>
-[...4 lines deleted...]
-      <c r="O9" s="127"/>
+      <c r="J9" s="96"/>
+      <c r="K9" s="96"/>
+      <c r="L9" s="96"/>
+      <c r="M9" s="96"/>
+      <c r="N9" s="96"/>
+      <c r="O9" s="96"/>
       <c r="Q9" s="34"/>
       <c r="R9" s="32"/>
       <c r="S9" s="32"/>
       <c r="T9" s="32"/>
       <c r="U9" s="33"/>
       <c r="V9" s="34"/>
       <c r="W9" s="32"/>
       <c r="X9" s="32"/>
       <c r="Y9" s="32"/>
       <c r="Z9" s="33"/>
       <c r="AA9" s="34"/>
       <c r="AB9" s="32"/>
       <c r="AC9" s="32"/>
       <c r="AD9" s="32"/>
       <c r="AE9" s="33"/>
       <c r="AF9" s="34"/>
       <c r="AG9" s="32"/>
       <c r="AH9" s="32"/>
       <c r="AI9" s="32"/>
       <c r="AJ9" s="33"/>
       <c r="AO9" s="4" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F10" s="5"/>
-      <c r="H10" s="128" t="s">
+      <c r="H10" s="97" t="s">
         <v>413</v>
       </c>
-      <c r="I10" s="128"/>
-[...7 lines deleted...]
-      <c r="Q10" s="106" t="s">
+      <c r="I10" s="97"/>
+      <c r="J10" s="97"/>
+      <c r="K10" s="97"/>
+      <c r="L10" s="97"/>
+      <c r="M10" s="97"/>
+      <c r="N10" s="97"/>
+      <c r="O10" s="97"/>
+      <c r="P10" s="98"/>
+      <c r="Q10" s="103" t="s">
         <v>414</v>
       </c>
-      <c r="R10" s="107"/>
-      <c r="S10" s="110" t="s">
+      <c r="R10" s="104"/>
+      <c r="S10" s="107" t="s">
         <v>429</v>
       </c>
-      <c r="T10" s="110"/>
-[...1 lines deleted...]
-      <c r="V10" s="106" t="s">
+      <c r="T10" s="107"/>
+      <c r="U10" s="108"/>
+      <c r="V10" s="103" t="s">
         <v>415</v>
       </c>
-      <c r="W10" s="107"/>
-      <c r="X10" s="110" t="s">
+      <c r="W10" s="104"/>
+      <c r="X10" s="107" t="s">
         <v>416</v>
       </c>
-      <c r="Y10" s="110"/>
-[...1 lines deleted...]
-      <c r="AA10" s="106" t="s">
+      <c r="Y10" s="107"/>
+      <c r="Z10" s="108"/>
+      <c r="AA10" s="103" t="s">
         <v>363</v>
       </c>
-      <c r="AB10" s="107"/>
-      <c r="AC10" s="110" t="s">
+      <c r="AB10" s="104"/>
+      <c r="AC10" s="107" t="s">
         <v>364</v>
       </c>
-      <c r="AD10" s="110"/>
-      <c r="AE10" s="110"/>
+      <c r="AD10" s="107"/>
+      <c r="AE10" s="107"/>
       <c r="AF10" s="40"/>
       <c r="AG10" s="40"/>
       <c r="AH10" s="41"/>
       <c r="AI10" s="41"/>
       <c r="AJ10" s="42"/>
-      <c r="AK10" s="113" t="s">
+      <c r="AK10" s="117" t="s">
         <v>5</v>
       </c>
-      <c r="AL10" s="114"/>
-[...2 lines deleted...]
-      <c r="AO10" s="114"/>
+      <c r="AL10" s="118"/>
+      <c r="AM10" s="118"/>
+      <c r="AN10" s="118"/>
+      <c r="AO10" s="118"/>
     </row>
     <row r="11" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F11" s="5"/>
-      <c r="H11" s="130"/>
-[...23 lines deleted...]
-      <c r="AF11" s="119" t="s">
+      <c r="H11" s="99"/>
+      <c r="I11" s="99"/>
+      <c r="J11" s="99"/>
+      <c r="K11" s="99"/>
+      <c r="L11" s="99"/>
+      <c r="M11" s="99"/>
+      <c r="N11" s="99"/>
+      <c r="O11" s="99"/>
+      <c r="P11" s="100"/>
+      <c r="Q11" s="105"/>
+      <c r="R11" s="106"/>
+      <c r="S11" s="109"/>
+      <c r="T11" s="109"/>
+      <c r="U11" s="110"/>
+      <c r="V11" s="105"/>
+      <c r="W11" s="106"/>
+      <c r="X11" s="109"/>
+      <c r="Y11" s="109"/>
+      <c r="Z11" s="110"/>
+      <c r="AA11" s="105"/>
+      <c r="AB11" s="106"/>
+      <c r="AC11" s="109"/>
+      <c r="AD11" s="109"/>
+      <c r="AE11" s="110"/>
+      <c r="AF11" s="123" t="s">
         <v>431</v>
       </c>
-      <c r="AG11" s="120"/>
-      <c r="AH11" s="111" t="s">
+      <c r="AG11" s="124"/>
+      <c r="AH11" s="109" t="s">
         <v>417</v>
       </c>
-      <c r="AI11" s="111"/>
-[...5 lines deleted...]
-      <c r="AO11" s="116"/>
+      <c r="AI11" s="109"/>
+      <c r="AJ11" s="110"/>
+      <c r="AK11" s="119"/>
+      <c r="AL11" s="120"/>
+      <c r="AM11" s="120"/>
+      <c r="AN11" s="120"/>
+      <c r="AO11" s="120"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.15">
       <c r="F12" s="5"/>
-      <c r="H12" s="130"/>
-[...7 lines deleted...]
-      <c r="P12" s="131"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="99"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="99"/>
+      <c r="M12" s="99"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="99"/>
+      <c r="P12" s="100"/>
       <c r="Q12" s="43"/>
       <c r="R12" s="44"/>
-      <c r="S12" s="135" t="s">
+      <c r="S12" s="111" t="s">
         <v>293</v>
       </c>
-      <c r="T12" s="136"/>
-      <c r="U12" s="137"/>
+      <c r="T12" s="112"/>
+      <c r="U12" s="113"/>
       <c r="V12" s="43"/>
       <c r="W12" s="45"/>
-      <c r="X12" s="121" t="s">
+      <c r="X12" s="125" t="s">
         <v>430</v>
       </c>
-      <c r="Y12" s="122"/>
-      <c r="Z12" s="123"/>
+      <c r="Y12" s="126"/>
+      <c r="Z12" s="127"/>
       <c r="AA12" s="43"/>
       <c r="AB12" s="44"/>
-      <c r="AC12" s="121" t="s">
+      <c r="AC12" s="125" t="s">
         <v>430</v>
       </c>
-      <c r="AD12" s="122"/>
-      <c r="AE12" s="123"/>
+      <c r="AD12" s="126"/>
+      <c r="AE12" s="127"/>
       <c r="AF12" s="43"/>
       <c r="AG12" s="44"/>
-      <c r="AH12" s="121" t="s">
+      <c r="AH12" s="125" t="s">
         <v>430</v>
       </c>
-      <c r="AI12" s="122"/>
-[...5 lines deleted...]
-      <c r="AO12" s="116"/>
+      <c r="AI12" s="126"/>
+      <c r="AJ12" s="127"/>
+      <c r="AK12" s="119"/>
+      <c r="AL12" s="120"/>
+      <c r="AM12" s="120"/>
+      <c r="AN12" s="120"/>
+      <c r="AO12" s="120"/>
     </row>
     <row r="13" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F13" s="5"/>
-      <c r="H13" s="130"/>
-[...7 lines deleted...]
-      <c r="P13" s="131"/>
+      <c r="H13" s="99"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="99"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="99"/>
+      <c r="M13" s="99"/>
+      <c r="N13" s="99"/>
+      <c r="O13" s="99"/>
+      <c r="P13" s="100"/>
       <c r="Q13" s="46" t="s">
         <v>418</v>
       </c>
       <c r="R13" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="S13" s="103" t="s">
+      <c r="S13" s="114" t="s">
         <v>419</v>
       </c>
-      <c r="T13" s="104"/>
-      <c r="U13" s="105"/>
+      <c r="T13" s="115"/>
+      <c r="U13" s="116"/>
       <c r="V13" s="46" t="s">
         <v>418</v>
       </c>
       <c r="W13" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="X13" s="103" t="s">
+      <c r="X13" s="114" t="s">
         <v>419</v>
       </c>
-      <c r="Y13" s="104"/>
-      <c r="Z13" s="105"/>
+      <c r="Y13" s="115"/>
+      <c r="Z13" s="116"/>
       <c r="AA13" s="46" t="s">
         <v>418</v>
       </c>
       <c r="AB13" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="AC13" s="103" t="s">
+      <c r="AC13" s="114" t="s">
         <v>419</v>
       </c>
-      <c r="AD13" s="104"/>
-      <c r="AE13" s="105"/>
+      <c r="AD13" s="115"/>
+      <c r="AE13" s="116"/>
       <c r="AF13" s="46" t="s">
         <v>418</v>
       </c>
       <c r="AG13" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="AH13" s="103" t="s">
+      <c r="AH13" s="114" t="s">
         <v>419</v>
       </c>
-      <c r="AI13" s="104"/>
-[...5 lines deleted...]
-      <c r="AO13" s="116"/>
+      <c r="AI13" s="115"/>
+      <c r="AJ13" s="116"/>
+      <c r="AK13" s="119"/>
+      <c r="AL13" s="120"/>
+      <c r="AM13" s="120"/>
+      <c r="AN13" s="120"/>
+      <c r="AO13" s="120"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.15">
       <c r="F14" s="5"/>
-      <c r="H14" s="130"/>
-[...7 lines deleted...]
-      <c r="P14" s="131"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="99"/>
+      <c r="K14" s="99"/>
+      <c r="L14" s="99"/>
+      <c r="M14" s="99"/>
+      <c r="N14" s="99"/>
+      <c r="O14" s="99"/>
+      <c r="P14" s="100"/>
       <c r="Q14" s="49"/>
       <c r="R14" s="50"/>
       <c r="S14" s="51"/>
       <c r="T14" s="52"/>
       <c r="U14" s="13"/>
       <c r="V14" s="49"/>
       <c r="W14" s="50"/>
       <c r="X14" s="51"/>
       <c r="Y14" s="52"/>
       <c r="Z14" s="13"/>
       <c r="AA14" s="49"/>
       <c r="AB14" s="50"/>
       <c r="AC14" s="51"/>
       <c r="AD14" s="52"/>
       <c r="AE14" s="13"/>
       <c r="AF14" s="49"/>
       <c r="AG14" s="50"/>
       <c r="AH14" s="51"/>
       <c r="AI14" s="52"/>
       <c r="AJ14" s="13"/>
-      <c r="AK14" s="115"/>
-[...3 lines deleted...]
-      <c r="AO14" s="116"/>
+      <c r="AK14" s="119"/>
+      <c r="AL14" s="120"/>
+      <c r="AM14" s="120"/>
+      <c r="AN14" s="120"/>
+      <c r="AO14" s="120"/>
     </row>
     <row r="15" spans="1:42" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F15" s="5"/>
-      <c r="H15" s="130"/>
-[...7 lines deleted...]
-      <c r="P15" s="131"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="99"/>
+      <c r="K15" s="99"/>
+      <c r="L15" s="99"/>
+      <c r="M15" s="99"/>
+      <c r="N15" s="99"/>
+      <c r="O15" s="99"/>
+      <c r="P15" s="100"/>
       <c r="Q15" s="53" t="s">
         <v>420</v>
       </c>
       <c r="R15" s="54"/>
       <c r="S15" s="55" t="s">
         <v>421</v>
       </c>
       <c r="T15" s="56" t="s">
         <v>422</v>
       </c>
       <c r="U15" s="14" t="s">
         <v>423</v>
       </c>
       <c r="V15" s="53" t="s">
         <v>420</v>
       </c>
       <c r="W15" s="54"/>
       <c r="X15" s="55" t="s">
         <v>421</v>
       </c>
       <c r="Y15" s="56" t="s">
         <v>422</v>
       </c>
       <c r="Z15" s="14" t="s">
         <v>423</v>
@@ -3505,67 +3505,67 @@
         <v>420</v>
       </c>
       <c r="AB15" s="54"/>
       <c r="AC15" s="55" t="s">
         <v>421</v>
       </c>
       <c r="AD15" s="56" t="s">
         <v>422</v>
       </c>
       <c r="AE15" s="14" t="s">
         <v>423</v>
       </c>
       <c r="AF15" s="53" t="s">
         <v>420</v>
       </c>
       <c r="AG15" s="54"/>
       <c r="AH15" s="55" t="s">
         <v>421</v>
       </c>
       <c r="AI15" s="56" t="s">
         <v>422</v>
       </c>
       <c r="AJ15" s="14" t="s">
         <v>423</v>
       </c>
-      <c r="AK15" s="115"/>
-[...3 lines deleted...]
-      <c r="AO15" s="116"/>
+      <c r="AK15" s="119"/>
+      <c r="AL15" s="120"/>
+      <c r="AM15" s="120"/>
+      <c r="AN15" s="120"/>
+      <c r="AO15" s="120"/>
     </row>
     <row r="16" spans="1:42" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F16" s="5"/>
-      <c r="H16" s="132"/>
-[...7 lines deleted...]
-      <c r="P16" s="133"/>
+      <c r="H16" s="101"/>
+      <c r="I16" s="101"/>
+      <c r="J16" s="101"/>
+      <c r="K16" s="101"/>
+      <c r="L16" s="101"/>
+      <c r="M16" s="101"/>
+      <c r="N16" s="101"/>
+      <c r="O16" s="101"/>
+      <c r="P16" s="102"/>
       <c r="Q16" s="57" t="s">
         <v>424</v>
       </c>
       <c r="R16" s="58" t="s">
         <v>425</v>
       </c>
       <c r="S16" s="59" t="s">
         <v>426</v>
       </c>
       <c r="T16" s="60" t="s">
         <v>427</v>
       </c>
       <c r="U16" s="15" t="s">
         <v>428</v>
       </c>
       <c r="V16" s="57" t="s">
         <v>424</v>
       </c>
       <c r="W16" s="58" t="s">
         <v>425</v>
       </c>
       <c r="X16" s="59" t="s">
         <v>426</v>
       </c>
       <c r="Y16" s="60" t="s">
@@ -3582,84 +3582,84 @@
       </c>
       <c r="AC16" s="59" t="s">
         <v>426</v>
       </c>
       <c r="AD16" s="60" t="s">
         <v>427</v>
       </c>
       <c r="AE16" s="15" t="s">
         <v>428</v>
       </c>
       <c r="AF16" s="57" t="s">
         <v>424</v>
       </c>
       <c r="AG16" s="58" t="s">
         <v>425</v>
       </c>
       <c r="AH16" s="59" t="s">
         <v>426</v>
       </c>
       <c r="AI16" s="60" t="s">
         <v>427</v>
       </c>
       <c r="AJ16" s="15" t="s">
         <v>428</v>
       </c>
-      <c r="AK16" s="117"/>
-[...3 lines deleted...]
-      <c r="AO16" s="118"/>
+      <c r="AK16" s="121"/>
+      <c r="AL16" s="122"/>
+      <c r="AM16" s="122"/>
+      <c r="AN16" s="122"/>
+      <c r="AO16" s="122"/>
     </row>
     <row r="17" spans="1:42" s="20" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E17" s="24"/>
       <c r="F17" s="19">
         <v>1</v>
       </c>
       <c r="G17" s="1"/>
-      <c r="H17" s="93" t="s">
+      <c r="H17" s="128" t="s">
         <v>1</v>
       </c>
-      <c r="I17" s="93"/>
-[...5 lines deleted...]
-      <c r="O17" s="93"/>
+      <c r="I17" s="128"/>
+      <c r="J17" s="128"/>
+      <c r="K17" s="128"/>
+      <c r="L17" s="128"/>
+      <c r="M17" s="128"/>
+      <c r="N17" s="128"/>
+      <c r="O17" s="128"/>
       <c r="P17" s="61"/>
       <c r="Q17" s="34">
         <v>10000</v>
       </c>
       <c r="R17" s="32" t="s">
         <v>467</v>
       </c>
       <c r="S17" s="32" t="s">
         <v>467</v>
       </c>
       <c r="T17" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U17" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V17" s="34">
         <v>5250</v>
       </c>
       <c r="W17" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X17" s="32" t="s">
         <v>467</v>
       </c>
@@ -3704,60 +3704,60 @@
         <v>167</v>
       </c>
       <c r="AM17" s="63"/>
       <c r="AN17" s="63"/>
       <c r="AO17" s="63"/>
       <c r="AP17" s="1"/>
     </row>
     <row r="18" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E18" s="24"/>
       <c r="F18" s="19">
         <v>2</v>
       </c>
       <c r="G18" s="1"/>
-      <c r="H18" s="93" t="s">
+      <c r="H18" s="128" t="s">
         <v>6</v>
       </c>
-      <c r="I18" s="93"/>
-[...5 lines deleted...]
-      <c r="O18" s="93"/>
+      <c r="I18" s="128"/>
+      <c r="J18" s="128"/>
+      <c r="K18" s="128"/>
+      <c r="L18" s="128"/>
+      <c r="M18" s="128"/>
+      <c r="N18" s="128"/>
+      <c r="O18" s="128"/>
       <c r="P18" s="61"/>
       <c r="Q18" s="34">
         <v>7873</v>
       </c>
       <c r="R18" s="32" t="s">
         <v>467</v>
       </c>
       <c r="S18" s="32" t="s">
         <v>467</v>
       </c>
       <c r="T18" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U18" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V18" s="34">
         <v>4145</v>
       </c>
       <c r="W18" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X18" s="32" t="s">
         <v>467</v>
       </c>
@@ -3802,60 +3802,60 @@
         <v>367</v>
       </c>
       <c r="AM18" s="63"/>
       <c r="AN18" s="63"/>
       <c r="AO18" s="63"/>
       <c r="AP18" s="1"/>
     </row>
     <row r="19" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E19" s="24"/>
       <c r="F19" s="19">
         <v>3</v>
       </c>
       <c r="G19" s="1"/>
-      <c r="H19" s="93" t="s">
+      <c r="H19" s="128" t="s">
         <v>291</v>
       </c>
-      <c r="I19" s="93"/>
-[...5 lines deleted...]
-      <c r="O19" s="93"/>
+      <c r="I19" s="128"/>
+      <c r="J19" s="128"/>
+      <c r="K19" s="128"/>
+      <c r="L19" s="128"/>
+      <c r="M19" s="128"/>
+      <c r="N19" s="128"/>
+      <c r="O19" s="128"/>
       <c r="P19" s="61"/>
       <c r="Q19" s="64">
         <v>2.15</v>
       </c>
       <c r="R19" s="64" t="s">
         <v>467</v>
       </c>
       <c r="S19" s="64" t="s">
         <v>467</v>
       </c>
       <c r="T19" s="64" t="s">
         <v>467</v>
       </c>
       <c r="U19" s="64" t="s">
         <v>467</v>
       </c>
       <c r="V19" s="64">
         <v>2.37</v>
       </c>
       <c r="W19" s="64" t="s">
         <v>467</v>
       </c>
       <c r="X19" s="64" t="s">
         <v>467</v>
       </c>
@@ -3900,60 +3900,60 @@
         <v>305</v>
       </c>
       <c r="AM19" s="63"/>
       <c r="AN19" s="63"/>
       <c r="AO19" s="63"/>
       <c r="AP19" s="1"/>
     </row>
     <row r="20" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E20" s="24"/>
       <c r="F20" s="19">
         <v>4</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="93" t="s">
+      <c r="H20" s="128" t="s">
         <v>4</v>
       </c>
-      <c r="I20" s="93"/>
-[...5 lines deleted...]
-      <c r="O20" s="93"/>
+      <c r="I20" s="128"/>
+      <c r="J20" s="128"/>
+      <c r="K20" s="128"/>
+      <c r="L20" s="128"/>
+      <c r="M20" s="128"/>
+      <c r="N20" s="128"/>
+      <c r="O20" s="128"/>
       <c r="P20" s="61"/>
       <c r="Q20" s="64">
         <v>1.04</v>
       </c>
       <c r="R20" s="64" t="s">
         <v>467</v>
       </c>
       <c r="S20" s="64" t="s">
         <v>467</v>
       </c>
       <c r="T20" s="64" t="s">
         <v>467</v>
       </c>
       <c r="U20" s="64" t="s">
         <v>467</v>
       </c>
       <c r="V20" s="64">
         <v>1.5</v>
       </c>
       <c r="W20" s="64" t="s">
         <v>467</v>
       </c>
       <c r="X20" s="64" t="s">
         <v>467</v>
       </c>
@@ -3998,60 +3998,60 @@
         <v>306</v>
       </c>
       <c r="AM20" s="63"/>
       <c r="AN20" s="63"/>
       <c r="AO20" s="63"/>
       <c r="AP20" s="1"/>
     </row>
     <row r="21" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="19">
         <v>5</v>
       </c>
       <c r="G21" s="1"/>
-      <c r="H21" s="93" t="s">
+      <c r="H21" s="128" t="s">
         <v>2</v>
       </c>
-      <c r="I21" s="93"/>
-[...5 lines deleted...]
-      <c r="O21" s="93"/>
+      <c r="I21" s="128"/>
+      <c r="J21" s="128"/>
+      <c r="K21" s="128"/>
+      <c r="L21" s="128"/>
+      <c r="M21" s="128"/>
+      <c r="N21" s="128"/>
+      <c r="O21" s="128"/>
       <c r="P21" s="61"/>
       <c r="Q21" s="65">
         <v>59.8</v>
       </c>
       <c r="R21" s="65" t="s">
         <v>467</v>
       </c>
       <c r="S21" s="65" t="s">
         <v>467</v>
       </c>
       <c r="T21" s="65" t="s">
         <v>467</v>
       </c>
       <c r="U21" s="65" t="s">
         <v>467</v>
       </c>
       <c r="V21" s="65">
         <v>48.3</v>
       </c>
       <c r="W21" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X21" s="65" t="s">
         <v>467</v>
       </c>
@@ -4096,60 +4096,60 @@
         <v>307</v>
       </c>
       <c r="AM21" s="63"/>
       <c r="AN21" s="63"/>
       <c r="AO21" s="63"/>
       <c r="AP21" s="1"/>
     </row>
     <row r="22" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E22" s="24"/>
       <c r="F22" s="19">
         <v>6</v>
       </c>
       <c r="G22" s="1"/>
-      <c r="H22" s="93" t="s">
+      <c r="H22" s="128" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="93"/>
-[...5 lines deleted...]
-      <c r="O22" s="93"/>
+      <c r="I22" s="128"/>
+      <c r="J22" s="128"/>
+      <c r="K22" s="128"/>
+      <c r="L22" s="128"/>
+      <c r="M22" s="128"/>
+      <c r="N22" s="128"/>
+      <c r="O22" s="128"/>
       <c r="P22" s="61"/>
       <c r="Q22" s="65">
         <v>75</v>
       </c>
       <c r="R22" s="65" t="s">
         <v>467</v>
       </c>
       <c r="S22" s="65" t="s">
         <v>467</v>
       </c>
       <c r="T22" s="65" t="s">
         <v>467</v>
       </c>
       <c r="U22" s="65" t="s">
         <v>467</v>
       </c>
       <c r="V22" s="65">
         <v>62.9</v>
       </c>
       <c r="W22" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X22" s="65" t="s">
         <v>467</v>
       </c>
@@ -4194,60 +4194,60 @@
         <v>168</v>
       </c>
       <c r="AM22" s="63"/>
       <c r="AN22" s="63"/>
       <c r="AO22" s="63"/>
       <c r="AP22" s="1"/>
     </row>
     <row r="23" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E23" s="24"/>
       <c r="F23" s="19">
         <v>7</v>
       </c>
       <c r="G23" s="1"/>
-      <c r="H23" s="102" t="s">
+      <c r="H23" s="129" t="s">
         <v>385</v>
       </c>
-      <c r="I23" s="102"/>
-[...5 lines deleted...]
-      <c r="O23" s="102"/>
+      <c r="I23" s="129"/>
+      <c r="J23" s="129"/>
+      <c r="K23" s="129"/>
+      <c r="L23" s="129"/>
+      <c r="M23" s="129"/>
+      <c r="N23" s="129"/>
+      <c r="O23" s="129"/>
       <c r="P23" s="61"/>
       <c r="Q23" s="65">
         <v>22</v>
       </c>
       <c r="R23" s="65" t="s">
         <v>467</v>
       </c>
       <c r="S23" s="65" t="s">
         <v>467</v>
       </c>
       <c r="T23" s="65" t="s">
         <v>467</v>
       </c>
       <c r="U23" s="65" t="s">
         <v>467</v>
       </c>
       <c r="V23" s="65">
         <v>33.4</v>
       </c>
       <c r="W23" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X23" s="65" t="s">
         <v>467</v>
       </c>
@@ -4292,60 +4292,60 @@
         <v>299</v>
       </c>
       <c r="AM23" s="63"/>
       <c r="AN23" s="63"/>
       <c r="AO23" s="63"/>
       <c r="AP23" s="1"/>
     </row>
     <row r="24" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E24" s="24"/>
       <c r="F24" s="19">
         <v>8</v>
       </c>
       <c r="G24" s="1"/>
-      <c r="H24" s="93" t="s">
+      <c r="H24" s="128" t="s">
         <v>308</v>
       </c>
-      <c r="I24" s="93"/>
-[...5 lines deleted...]
-      <c r="O24" s="93"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="128"/>
+      <c r="K24" s="128"/>
+      <c r="L24" s="128"/>
+      <c r="M24" s="128"/>
+      <c r="N24" s="128"/>
+      <c r="O24" s="128"/>
       <c r="P24" s="61"/>
       <c r="Q24" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R24" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S24" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T24" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U24" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V24" s="34">
         <v>1120389</v>
       </c>
       <c r="W24" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X24" s="32">
         <v>4.3</v>
       </c>
@@ -4391,59 +4391,59 @@
       </c>
       <c r="AM24" s="66"/>
       <c r="AN24" s="66"/>
       <c r="AO24" s="66"/>
       <c r="AP24" s="1"/>
     </row>
     <row r="25" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E25" s="24"/>
       <c r="F25" s="19">
         <v>9</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
-      <c r="I25" s="93" t="s">
+      <c r="I25" s="128" t="s">
         <v>170</v>
       </c>
-      <c r="J25" s="93"/>
-[...4 lines deleted...]
-      <c r="O25" s="93"/>
+      <c r="J25" s="128"/>
+      <c r="K25" s="128"/>
+      <c r="L25" s="128"/>
+      <c r="M25" s="128"/>
+      <c r="N25" s="128"/>
+      <c r="O25" s="128"/>
       <c r="P25" s="61"/>
       <c r="Q25" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R25" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S25" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T25" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U25" s="32" t="s">
         <v>468</v>
       </c>
       <c r="V25" s="34">
         <v>477055</v>
       </c>
       <c r="W25" s="32">
         <v>100</v>
       </c>
       <c r="X25" s="32">
         <v>4.8</v>
       </c>
@@ -4490,58 +4490,58 @@
       <c r="AM25" s="63"/>
       <c r="AN25" s="63"/>
       <c r="AO25" s="63"/>
       <c r="AP25" s="1"/>
     </row>
     <row r="26" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E26" s="24"/>
       <c r="F26" s="19">
         <v>10</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
-      <c r="J26" s="93" t="s">
+      <c r="J26" s="128" t="s">
         <v>172</v>
       </c>
-      <c r="K26" s="93"/>
-[...3 lines deleted...]
-      <c r="O26" s="93"/>
+      <c r="K26" s="128"/>
+      <c r="L26" s="128"/>
+      <c r="M26" s="128"/>
+      <c r="N26" s="128"/>
+      <c r="O26" s="128"/>
       <c r="P26" s="61"/>
       <c r="Q26" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R26" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S26" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T26" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U26" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V26" s="34">
         <v>466462</v>
       </c>
       <c r="W26" s="32">
         <v>97.8</v>
       </c>
       <c r="X26" s="32">
         <v>4.4000000000000004</v>
       </c>
@@ -4589,57 +4589,57 @@
       <c r="AN26" s="63"/>
       <c r="AO26" s="63"/>
       <c r="AP26" s="1"/>
     </row>
     <row r="27" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E27" s="24"/>
       <c r="F27" s="19">
         <v>11</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
-      <c r="K27" s="93" t="s">
+      <c r="K27" s="128" t="s">
         <v>174</v>
       </c>
-      <c r="L27" s="93"/>
-[...2 lines deleted...]
-      <c r="O27" s="93"/>
+      <c r="L27" s="128"/>
+      <c r="M27" s="128"/>
+      <c r="N27" s="128"/>
+      <c r="O27" s="128"/>
       <c r="P27" s="61"/>
       <c r="Q27" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R27" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S27" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T27" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U27" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V27" s="34">
         <v>439221</v>
       </c>
       <c r="W27" s="32">
         <v>92.1</v>
       </c>
       <c r="X27" s="32">
         <v>4.7</v>
       </c>
@@ -4688,56 +4688,56 @@
       <c r="AO27" s="63"/>
       <c r="AP27" s="1"/>
     </row>
     <row r="28" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E28" s="24"/>
       <c r="F28" s="19">
         <v>12</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
-      <c r="L28" s="93" t="s">
+      <c r="L28" s="128" t="s">
         <v>176</v>
       </c>
-      <c r="M28" s="93"/>
-[...1 lines deleted...]
-      <c r="O28" s="93"/>
+      <c r="M28" s="128"/>
+      <c r="N28" s="128"/>
+      <c r="O28" s="128"/>
       <c r="P28" s="61"/>
       <c r="Q28" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R28" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S28" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T28" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U28" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V28" s="34">
         <v>373236</v>
       </c>
       <c r="W28" s="32">
         <v>78.2</v>
       </c>
       <c r="X28" s="32">
         <v>5.0999999999999996</v>
       </c>
@@ -4788,54 +4788,54 @@
     </row>
     <row r="29" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C29" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E29" s="24"/>
       <c r="F29" s="19">
         <v>13</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
-      <c r="N29" s="93" t="s">
+      <c r="N29" s="128" t="s">
         <v>177</v>
       </c>
-      <c r="O29" s="93"/>
+      <c r="O29" s="128"/>
       <c r="P29" s="61"/>
       <c r="Q29" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R29" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S29" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T29" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U29" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V29" s="34">
         <v>311778</v>
       </c>
       <c r="W29" s="32">
         <v>65.400000000000006</v>
       </c>
       <c r="X29" s="32">
         <v>4.5999999999999996</v>
       </c>
@@ -4885,55 +4885,55 @@
       <c r="AP29" s="1"/>
     </row>
     <row r="30" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E30" s="24"/>
       <c r="F30" s="19">
         <v>14</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
-      <c r="M30" s="93" t="s">
+      <c r="M30" s="128" t="s">
         <v>179</v>
       </c>
-      <c r="N30" s="93"/>
-      <c r="O30" s="93"/>
+      <c r="N30" s="128"/>
+      <c r="O30" s="128"/>
       <c r="P30" s="61"/>
       <c r="Q30" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R30" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S30" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T30" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U30" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V30" s="34">
         <v>359665</v>
       </c>
       <c r="W30" s="32">
         <v>75.400000000000006</v>
       </c>
       <c r="X30" s="32">
         <v>5.0999999999999996</v>
       </c>
@@ -4983,55 +4983,55 @@
       <c r="AP30" s="1"/>
     </row>
     <row r="31" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C31" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E31" s="24"/>
       <c r="F31" s="19">
         <v>15</v>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
-      <c r="M31" s="93" t="s">
+      <c r="M31" s="128" t="s">
         <v>432</v>
       </c>
-      <c r="N31" s="93"/>
-      <c r="O31" s="93"/>
+      <c r="N31" s="128"/>
+      <c r="O31" s="128"/>
       <c r="P31" s="61"/>
       <c r="Q31" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R31" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S31" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T31" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U31" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V31" s="34">
         <v>13571</v>
       </c>
       <c r="W31" s="32">
         <v>2.8</v>
       </c>
       <c r="X31" s="32">
         <v>5.0999999999999996</v>
       </c>
@@ -5082,54 +5082,54 @@
     </row>
     <row r="32" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E32" s="24"/>
       <c r="F32" s="19">
         <v>16</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="67"/>
-      <c r="N32" s="93" t="s">
+      <c r="N32" s="128" t="s">
         <v>433</v>
       </c>
-      <c r="O32" s="93"/>
+      <c r="O32" s="128"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R32" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S32" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T32" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U32" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V32" s="34">
         <v>5229</v>
       </c>
       <c r="W32" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="X32" s="32">
         <v>-4.5999999999999996</v>
       </c>
@@ -5180,54 +5180,54 @@
     </row>
     <row r="33" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E33" s="24"/>
       <c r="F33" s="19">
         <v>17</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="67"/>
-      <c r="N33" s="93" t="s">
+      <c r="N33" s="128" t="s">
         <v>434</v>
       </c>
-      <c r="O33" s="93"/>
+      <c r="O33" s="128"/>
       <c r="P33" s="61"/>
       <c r="Q33" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R33" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S33" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T33" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U33" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V33" s="34">
         <v>8342</v>
       </c>
       <c r="W33" s="32">
         <v>1.7</v>
       </c>
       <c r="X33" s="32">
         <v>12.3</v>
       </c>
@@ -5276,56 +5276,56 @@
       <c r="AO33" s="63"/>
       <c r="AP33" s="1"/>
     </row>
     <row r="34" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E34" s="24"/>
       <c r="F34" s="19">
         <v>18</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
-      <c r="L34" s="93" t="s">
+      <c r="L34" s="128" t="s">
         <v>183</v>
       </c>
-      <c r="M34" s="93"/>
-[...1 lines deleted...]
-      <c r="O34" s="93"/>
+      <c r="M34" s="128"/>
+      <c r="N34" s="128"/>
+      <c r="O34" s="128"/>
       <c r="P34" s="61"/>
       <c r="Q34" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R34" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S34" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T34" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U34" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V34" s="34">
         <v>57606</v>
       </c>
       <c r="W34" s="32">
         <v>12.1</v>
       </c>
       <c r="X34" s="32">
         <v>1.6</v>
       </c>
@@ -5376,54 +5376,54 @@
     </row>
     <row r="35" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E35" s="24"/>
       <c r="F35" s="19">
         <v>19</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="67"/>
-      <c r="N35" s="93" t="s">
+      <c r="N35" s="128" t="s">
         <v>184</v>
       </c>
-      <c r="O35" s="93"/>
+      <c r="O35" s="128"/>
       <c r="P35" s="61"/>
       <c r="Q35" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R35" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S35" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T35" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U35" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V35" s="34">
         <v>56366</v>
       </c>
       <c r="W35" s="32">
         <v>11.8</v>
       </c>
       <c r="X35" s="32">
         <v>2.4</v>
       </c>
@@ -5472,56 +5472,56 @@
       <c r="AO35" s="63"/>
       <c r="AP35" s="1"/>
     </row>
     <row r="36" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E36" s="24"/>
       <c r="F36" s="19">
         <v>20</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
-      <c r="L36" s="93" t="s">
+      <c r="L36" s="128" t="s">
         <v>186</v>
       </c>
-      <c r="M36" s="93"/>
-[...1 lines deleted...]
-      <c r="O36" s="93"/>
+      <c r="M36" s="128"/>
+      <c r="N36" s="128"/>
+      <c r="O36" s="128"/>
       <c r="P36" s="61"/>
       <c r="Q36" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R36" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S36" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T36" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U36" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V36" s="34">
         <v>8380</v>
       </c>
       <c r="W36" s="32">
         <v>1.8</v>
       </c>
       <c r="X36" s="32">
         <v>6.6</v>
       </c>
@@ -5569,57 +5569,57 @@
       <c r="AN36" s="63"/>
       <c r="AO36" s="63"/>
       <c r="AP36" s="1"/>
     </row>
     <row r="37" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C37" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E37" s="24"/>
       <c r="F37" s="19">
         <v>21</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
-      <c r="K37" s="93" t="s">
+      <c r="K37" s="128" t="s">
         <v>188</v>
       </c>
-      <c r="L37" s="93"/>
-[...2 lines deleted...]
-      <c r="O37" s="93"/>
+      <c r="L37" s="128"/>
+      <c r="M37" s="128"/>
+      <c r="N37" s="128"/>
+      <c r="O37" s="128"/>
       <c r="P37" s="61"/>
       <c r="Q37" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R37" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S37" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T37" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U37" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V37" s="34">
         <v>4174</v>
       </c>
       <c r="W37" s="32">
         <v>0.9</v>
       </c>
       <c r="X37" s="32">
         <v>56.9</v>
       </c>
@@ -5668,56 +5668,56 @@
       <c r="AO37" s="63"/>
       <c r="AP37" s="1"/>
     </row>
     <row r="38" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C38" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E38" s="24"/>
       <c r="F38" s="19">
         <v>22</v>
       </c>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
-      <c r="L38" s="93" t="s">
+      <c r="L38" s="128" t="s">
         <v>189</v>
       </c>
-      <c r="M38" s="93"/>
-[...1 lines deleted...]
-      <c r="O38" s="93"/>
+      <c r="M38" s="128"/>
+      <c r="N38" s="128"/>
+      <c r="O38" s="128"/>
       <c r="P38" s="61"/>
       <c r="Q38" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R38" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S38" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T38" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U38" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V38" s="34">
         <v>1186</v>
       </c>
       <c r="W38" s="32">
         <v>0.2</v>
       </c>
       <c r="X38" s="32">
         <v>27.5</v>
       </c>
@@ -5766,56 +5766,56 @@
       <c r="AO38" s="63"/>
       <c r="AP38" s="1"/>
     </row>
     <row r="39" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C39" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E39" s="24"/>
       <c r="F39" s="19">
         <v>23</v>
       </c>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
-      <c r="L39" s="93" t="s">
+      <c r="L39" s="128" t="s">
         <v>191</v>
       </c>
-      <c r="M39" s="93"/>
-[...1 lines deleted...]
-      <c r="O39" s="93"/>
+      <c r="M39" s="128"/>
+      <c r="N39" s="128"/>
+      <c r="O39" s="128"/>
       <c r="P39" s="61"/>
       <c r="Q39" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R39" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S39" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T39" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U39" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V39" s="34">
         <v>2527</v>
       </c>
       <c r="W39" s="32">
         <v>0.5</v>
       </c>
       <c r="X39" s="32">
         <v>138.80000000000001</v>
       </c>
@@ -5864,56 +5864,56 @@
       <c r="AO39" s="63"/>
       <c r="AP39" s="1"/>
     </row>
     <row r="40" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E40" s="24"/>
       <c r="F40" s="19">
         <v>24</v>
       </c>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
-      <c r="L40" s="93" t="s">
+      <c r="L40" s="128" t="s">
         <v>193</v>
       </c>
-      <c r="M40" s="93"/>
-[...1 lines deleted...]
-      <c r="O40" s="93"/>
+      <c r="M40" s="128"/>
+      <c r="N40" s="128"/>
+      <c r="O40" s="128"/>
       <c r="P40" s="61"/>
       <c r="Q40" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R40" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S40" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T40" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U40" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V40" s="34">
         <v>461</v>
       </c>
       <c r="W40" s="32">
         <v>0.1</v>
       </c>
       <c r="X40" s="32">
         <v>-31.5</v>
       </c>
@@ -5961,57 +5961,57 @@
       <c r="AN40" s="63"/>
       <c r="AO40" s="63"/>
       <c r="AP40" s="1"/>
     </row>
     <row r="41" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E41" s="24"/>
       <c r="F41" s="19">
         <v>25</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
-      <c r="K41" s="93" t="s">
+      <c r="K41" s="128" t="s">
         <v>194</v>
       </c>
-      <c r="L41" s="93"/>
-[...2 lines deleted...]
-      <c r="O41" s="93"/>
+      <c r="L41" s="128"/>
+      <c r="M41" s="128"/>
+      <c r="N41" s="128"/>
+      <c r="O41" s="128"/>
       <c r="P41" s="61"/>
       <c r="Q41" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R41" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S41" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T41" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U41" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V41" s="34">
         <v>23067</v>
       </c>
       <c r="W41" s="32">
         <v>4.8</v>
       </c>
       <c r="X41" s="32">
         <v>-5.3</v>
       </c>
@@ -6060,56 +6060,56 @@
       <c r="AO41" s="63"/>
       <c r="AP41" s="1"/>
     </row>
     <row r="42" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E42" s="24"/>
       <c r="F42" s="19">
         <v>26</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
-      <c r="L42" s="93" t="s">
+      <c r="L42" s="128" t="s">
         <v>196</v>
       </c>
-      <c r="M42" s="93"/>
-[...1 lines deleted...]
-      <c r="O42" s="93"/>
+      <c r="M42" s="128"/>
+      <c r="N42" s="128"/>
+      <c r="O42" s="128"/>
       <c r="P42" s="61"/>
       <c r="Q42" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R42" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S42" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T42" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U42" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V42" s="34">
         <v>897</v>
       </c>
       <c r="W42" s="32">
         <v>0.2</v>
       </c>
       <c r="X42" s="32">
         <v>-0.4</v>
       </c>
@@ -6158,56 +6158,56 @@
       <c r="AO42" s="63"/>
       <c r="AP42" s="1"/>
     </row>
     <row r="43" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E43" s="24"/>
       <c r="F43" s="19">
         <v>27</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
-      <c r="L43" s="93" t="s">
+      <c r="L43" s="128" t="s">
         <v>197</v>
       </c>
-      <c r="M43" s="93"/>
-[...1 lines deleted...]
-      <c r="O43" s="93"/>
+      <c r="M43" s="128"/>
+      <c r="N43" s="128"/>
+      <c r="O43" s="128"/>
       <c r="P43" s="61"/>
       <c r="Q43" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R43" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S43" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T43" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U43" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V43" s="34">
         <v>21363</v>
       </c>
       <c r="W43" s="32">
         <v>4.5</v>
       </c>
       <c r="X43" s="32">
         <v>-6.9</v>
       </c>
@@ -6257,55 +6257,55 @@
       <c r="AP43" s="1"/>
     </row>
     <row r="44" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E44" s="24"/>
       <c r="F44" s="19">
         <v>28</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
-      <c r="M44" s="93" t="s">
+      <c r="M44" s="128" t="s">
         <v>199</v>
       </c>
-      <c r="N44" s="93"/>
-      <c r="O44" s="93"/>
+      <c r="N44" s="128"/>
+      <c r="O44" s="128"/>
       <c r="P44" s="61"/>
       <c r="Q44" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R44" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S44" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T44" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U44" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V44" s="34">
         <v>14634</v>
       </c>
       <c r="W44" s="32">
         <v>3.1</v>
       </c>
       <c r="X44" s="32">
         <v>-12.6</v>
       </c>
@@ -6355,55 +6355,55 @@
       <c r="AP44" s="1"/>
     </row>
     <row r="45" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E45" s="24"/>
       <c r="F45" s="19">
         <v>29</v>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
-      <c r="M45" s="93" t="s">
+      <c r="M45" s="128" t="s">
         <v>201</v>
       </c>
-      <c r="N45" s="93"/>
-      <c r="O45" s="93"/>
+      <c r="N45" s="128"/>
+      <c r="O45" s="128"/>
       <c r="P45" s="61"/>
       <c r="Q45" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R45" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S45" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T45" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U45" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V45" s="34">
         <v>6729</v>
       </c>
       <c r="W45" s="32">
         <v>1.4</v>
       </c>
       <c r="X45" s="32">
         <v>8.5</v>
       </c>
@@ -6452,56 +6452,56 @@
       <c r="AO45" s="63"/>
       <c r="AP45" s="1"/>
     </row>
     <row r="46" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E46" s="24"/>
       <c r="F46" s="19">
         <v>30</v>
       </c>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
-      <c r="L46" s="93" t="s">
+      <c r="L46" s="128" t="s">
         <v>77</v>
       </c>
-      <c r="M46" s="93"/>
-[...1 lines deleted...]
-      <c r="O46" s="93"/>
+      <c r="M46" s="128"/>
+      <c r="N46" s="128"/>
+      <c r="O46" s="128"/>
       <c r="P46" s="61"/>
       <c r="Q46" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R46" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S46" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T46" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U46" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V46" s="34">
         <v>807</v>
       </c>
       <c r="W46" s="32">
         <v>0.2</v>
       </c>
       <c r="X46" s="32">
         <v>62.4</v>
       </c>
@@ -6548,58 +6548,58 @@
       <c r="AM46" s="63"/>
       <c r="AN46" s="63"/>
       <c r="AO46" s="63"/>
       <c r="AP46" s="1"/>
     </row>
     <row r="47" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E47" s="24"/>
       <c r="F47" s="19">
         <v>31</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
-      <c r="J47" s="93" t="s">
+      <c r="J47" s="128" t="s">
         <v>204</v>
       </c>
-      <c r="K47" s="93"/>
-[...3 lines deleted...]
-      <c r="O47" s="93"/>
+      <c r="K47" s="128"/>
+      <c r="L47" s="128"/>
+      <c r="M47" s="128"/>
+      <c r="N47" s="128"/>
+      <c r="O47" s="128"/>
       <c r="P47" s="61"/>
       <c r="Q47" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R47" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S47" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T47" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U47" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V47" s="34">
         <v>10592</v>
       </c>
       <c r="W47" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="X47" s="32">
         <v>25</v>
       </c>
@@ -6647,57 +6647,57 @@
       <c r="AN47" s="63"/>
       <c r="AO47" s="63"/>
       <c r="AP47" s="1"/>
     </row>
     <row r="48" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E48" s="24"/>
       <c r="F48" s="19">
         <v>32</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
-      <c r="K48" s="93" t="s">
+      <c r="K48" s="128" t="s">
         <v>206</v>
       </c>
-      <c r="L48" s="93"/>
-[...2 lines deleted...]
-      <c r="O48" s="93"/>
+      <c r="L48" s="128"/>
+      <c r="M48" s="128"/>
+      <c r="N48" s="128"/>
+      <c r="O48" s="128"/>
       <c r="P48" s="61"/>
       <c r="Q48" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R48" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S48" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T48" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U48" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V48" s="34">
         <v>1799</v>
       </c>
       <c r="W48" s="32">
         <v>0.4</v>
       </c>
       <c r="X48" s="32">
         <v>-34.1</v>
       </c>
@@ -6745,57 +6745,57 @@
       <c r="AN48" s="63"/>
       <c r="AO48" s="63"/>
       <c r="AP48" s="1"/>
     </row>
     <row r="49" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E49" s="24"/>
       <c r="F49" s="19">
         <v>33</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
-      <c r="K49" s="93" t="s">
+      <c r="K49" s="128" t="s">
         <v>372</v>
       </c>
-      <c r="L49" s="93"/>
-[...2 lines deleted...]
-      <c r="O49" s="93"/>
+      <c r="L49" s="128"/>
+      <c r="M49" s="128"/>
+      <c r="N49" s="128"/>
+      <c r="O49" s="128"/>
       <c r="P49" s="61"/>
       <c r="Q49" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R49" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S49" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T49" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U49" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V49" s="34">
         <v>8793</v>
       </c>
       <c r="W49" s="32">
         <v>1.8</v>
       </c>
       <c r="X49" s="32">
         <v>53.2</v>
       </c>
@@ -6841,59 +6841,59 @@
       </c>
       <c r="AM49" s="63"/>
       <c r="AN49" s="63"/>
       <c r="AO49" s="63"/>
       <c r="AP49" s="1"/>
     </row>
     <row r="50" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E50" s="24"/>
       <c r="F50" s="19">
         <v>34</v>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
-      <c r="I50" s="93" t="s">
+      <c r="I50" s="128" t="s">
         <v>402</v>
       </c>
-      <c r="J50" s="93"/>
-[...4 lines deleted...]
-      <c r="O50" s="93"/>
+      <c r="J50" s="128"/>
+      <c r="K50" s="128"/>
+      <c r="L50" s="128"/>
+      <c r="M50" s="128"/>
+      <c r="N50" s="128"/>
+      <c r="O50" s="128"/>
       <c r="P50" s="61"/>
       <c r="Q50" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R50" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S50" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T50" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U50" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V50" s="34">
         <v>391859</v>
       </c>
       <c r="W50" s="32">
         <v>100</v>
       </c>
       <c r="X50" s="32">
         <v>-2.1</v>
       </c>
@@ -6940,58 +6940,58 @@
       <c r="AM50" s="63"/>
       <c r="AN50" s="63"/>
       <c r="AO50" s="63"/>
       <c r="AP50" s="1"/>
     </row>
     <row r="51" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C51" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E51" s="24"/>
       <c r="F51" s="19">
         <v>35</v>
       </c>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
-      <c r="J51" s="93" t="s">
+      <c r="J51" s="128" t="s">
         <v>85</v>
       </c>
-      <c r="K51" s="93"/>
-[...3 lines deleted...]
-      <c r="O51" s="93"/>
+      <c r="K51" s="128"/>
+      <c r="L51" s="128"/>
+      <c r="M51" s="128"/>
+      <c r="N51" s="128"/>
+      <c r="O51" s="128"/>
       <c r="P51" s="61"/>
       <c r="Q51" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R51" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S51" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T51" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U51" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V51" s="34">
         <v>270026</v>
       </c>
       <c r="W51" s="32">
         <v>68.900000000000006</v>
       </c>
       <c r="X51" s="32">
         <v>-5.0999999999999996</v>
       </c>
@@ -7038,58 +7038,58 @@
       <c r="AM51" s="63"/>
       <c r="AN51" s="63"/>
       <c r="AO51" s="63"/>
       <c r="AP51" s="1"/>
     </row>
     <row r="52" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C52" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E52" s="24"/>
       <c r="F52" s="19">
         <v>36</v>
       </c>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
-      <c r="J52" s="93" t="s">
+      <c r="J52" s="128" t="s">
         <v>374</v>
       </c>
-      <c r="K52" s="93"/>
-[...3 lines deleted...]
-      <c r="O52" s="93"/>
+      <c r="K52" s="128"/>
+      <c r="L52" s="128"/>
+      <c r="M52" s="128"/>
+      <c r="N52" s="128"/>
+      <c r="O52" s="128"/>
       <c r="P52" s="61"/>
       <c r="Q52" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R52" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S52" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T52" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U52" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V52" s="34">
         <v>5820</v>
       </c>
       <c r="W52" s="32">
         <v>1.5</v>
       </c>
       <c r="X52" s="32">
         <v>2</v>
       </c>
@@ -7137,57 +7137,57 @@
       <c r="AN52" s="63"/>
       <c r="AO52" s="63"/>
       <c r="AP52" s="1"/>
     </row>
     <row r="53" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E53" s="24"/>
       <c r="F53" s="19">
         <v>37</v>
       </c>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
-      <c r="K53" s="93" t="s">
+      <c r="K53" s="128" t="s">
         <v>375</v>
       </c>
-      <c r="L53" s="93"/>
-[...2 lines deleted...]
-      <c r="O53" s="93"/>
+      <c r="L53" s="128"/>
+      <c r="M53" s="128"/>
+      <c r="N53" s="128"/>
+      <c r="O53" s="128"/>
       <c r="P53" s="61"/>
       <c r="Q53" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R53" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S53" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T53" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U53" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V53" s="34">
         <v>2924</v>
       </c>
       <c r="W53" s="32">
         <v>0.7</v>
       </c>
       <c r="X53" s="32">
         <v>0.8</v>
       </c>
@@ -7235,57 +7235,57 @@
       <c r="AN53" s="63"/>
       <c r="AO53" s="63"/>
       <c r="AP53" s="1"/>
     </row>
     <row r="54" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E54" s="24"/>
       <c r="F54" s="19">
         <v>38</v>
       </c>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
-      <c r="K54" s="93" t="s">
+      <c r="K54" s="128" t="s">
         <v>376</v>
       </c>
-      <c r="L54" s="93"/>
-[...2 lines deleted...]
-      <c r="O54" s="93"/>
+      <c r="L54" s="128"/>
+      <c r="M54" s="128"/>
+      <c r="N54" s="128"/>
+      <c r="O54" s="128"/>
       <c r="P54" s="61"/>
       <c r="Q54" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R54" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S54" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T54" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U54" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V54" s="34">
         <v>2896</v>
       </c>
       <c r="W54" s="32">
         <v>0.7</v>
       </c>
       <c r="X54" s="32">
         <v>3.2</v>
       </c>
@@ -7332,58 +7332,58 @@
       <c r="AM54" s="63"/>
       <c r="AN54" s="63"/>
       <c r="AO54" s="63"/>
       <c r="AP54" s="1"/>
     </row>
     <row r="55" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E55" s="24"/>
       <c r="F55" s="19">
         <v>39</v>
       </c>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
-      <c r="J55" s="93" t="s">
+      <c r="J55" s="128" t="s">
         <v>88</v>
       </c>
-      <c r="K55" s="93"/>
-[...3 lines deleted...]
-      <c r="O55" s="93"/>
+      <c r="K55" s="128"/>
+      <c r="L55" s="128"/>
+      <c r="M55" s="128"/>
+      <c r="N55" s="128"/>
+      <c r="O55" s="128"/>
       <c r="P55" s="61"/>
       <c r="Q55" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R55" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S55" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T55" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U55" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V55" s="34">
         <v>1444</v>
       </c>
       <c r="W55" s="32">
         <v>0.4</v>
       </c>
       <c r="X55" s="32">
         <v>298.89999999999998</v>
       </c>
@@ -7430,58 +7430,58 @@
       <c r="AM55" s="63"/>
       <c r="AN55" s="63"/>
       <c r="AO55" s="63"/>
       <c r="AP55" s="1"/>
     </row>
     <row r="56" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E56" s="24"/>
       <c r="F56" s="19">
         <v>40</v>
       </c>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
-      <c r="J56" s="93" t="s">
+      <c r="J56" s="128" t="s">
         <v>90</v>
       </c>
-      <c r="K56" s="93"/>
-[...3 lines deleted...]
-      <c r="O56" s="93"/>
+      <c r="K56" s="128"/>
+      <c r="L56" s="128"/>
+      <c r="M56" s="128"/>
+      <c r="N56" s="128"/>
+      <c r="O56" s="128"/>
       <c r="P56" s="61"/>
       <c r="Q56" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R56" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S56" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T56" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U56" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V56" s="34">
         <v>0</v>
       </c>
       <c r="W56" s="32">
         <v>0</v>
       </c>
       <c r="X56" s="32">
         <v>-100</v>
       </c>
@@ -7528,58 +7528,58 @@
       <c r="AM56" s="63"/>
       <c r="AN56" s="63"/>
       <c r="AO56" s="63"/>
       <c r="AP56" s="1"/>
     </row>
     <row r="57" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E57" s="24"/>
       <c r="F57" s="19">
         <v>41</v>
       </c>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
-      <c r="J57" s="93" t="s">
+      <c r="J57" s="128" t="s">
         <v>91</v>
       </c>
-      <c r="K57" s="93"/>
-[...3 lines deleted...]
-      <c r="O57" s="93"/>
+      <c r="K57" s="128"/>
+      <c r="L57" s="128"/>
+      <c r="M57" s="128"/>
+      <c r="N57" s="128"/>
+      <c r="O57" s="128"/>
       <c r="P57" s="61"/>
       <c r="Q57" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R57" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S57" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T57" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U57" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V57" s="34">
         <v>920</v>
       </c>
       <c r="W57" s="32">
         <v>0.2</v>
       </c>
       <c r="X57" s="32">
         <v>51.3</v>
       </c>
@@ -7626,58 +7626,58 @@
       <c r="AM57" s="63"/>
       <c r="AN57" s="63"/>
       <c r="AO57" s="63"/>
       <c r="AP57" s="1"/>
     </row>
     <row r="58" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C58" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E58" s="24"/>
       <c r="F58" s="19">
         <v>42</v>
       </c>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
-      <c r="J58" s="93" t="s">
+      <c r="J58" s="128" t="s">
         <v>454</v>
       </c>
-      <c r="K58" s="93"/>
-[...3 lines deleted...]
-      <c r="O58" s="93"/>
+      <c r="K58" s="128"/>
+      <c r="L58" s="128"/>
+      <c r="M58" s="128"/>
+      <c r="N58" s="128"/>
+      <c r="O58" s="128"/>
       <c r="P58" s="61"/>
       <c r="Q58" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R58" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S58" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T58" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U58" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V58" s="34">
         <v>112716</v>
       </c>
       <c r="W58" s="32">
         <v>28.8</v>
       </c>
       <c r="X58" s="32">
         <v>7.2</v>
       </c>
@@ -7724,58 +7724,58 @@
       <c r="AM58" s="63"/>
       <c r="AN58" s="63"/>
       <c r="AO58" s="63"/>
       <c r="AP58" s="1"/>
     </row>
     <row r="59" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C59" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E59" s="24"/>
       <c r="F59" s="19">
         <v>43</v>
       </c>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
-      <c r="J59" s="93" t="s">
+      <c r="J59" s="128" t="s">
         <v>92</v>
       </c>
-      <c r="K59" s="93"/>
-[...3 lines deleted...]
-      <c r="O59" s="93"/>
+      <c r="K59" s="128"/>
+      <c r="L59" s="128"/>
+      <c r="M59" s="128"/>
+      <c r="N59" s="128"/>
+      <c r="O59" s="128"/>
       <c r="P59" s="61"/>
       <c r="Q59" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R59" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S59" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T59" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U59" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V59" s="34">
         <v>263</v>
       </c>
       <c r="W59" s="32">
         <v>0.1</v>
       </c>
       <c r="X59" s="32">
         <v>874.1</v>
       </c>
@@ -7822,58 +7822,58 @@
       <c r="AM59" s="63"/>
       <c r="AN59" s="63"/>
       <c r="AO59" s="63"/>
       <c r="AP59" s="1"/>
     </row>
     <row r="60" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C60" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E60" s="24"/>
       <c r="F60" s="19">
         <v>44</v>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
-      <c r="J60" s="93" t="s">
+      <c r="J60" s="128" t="s">
         <v>377</v>
       </c>
-      <c r="K60" s="93"/>
-[...3 lines deleted...]
-      <c r="O60" s="93"/>
+      <c r="K60" s="128"/>
+      <c r="L60" s="128"/>
+      <c r="M60" s="128"/>
+      <c r="N60" s="128"/>
+      <c r="O60" s="128"/>
       <c r="P60" s="61"/>
       <c r="Q60" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R60" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S60" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T60" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U60" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V60" s="34">
         <v>670</v>
       </c>
       <c r="W60" s="32">
         <v>0.2</v>
       </c>
       <c r="X60" s="32">
         <v>100.6</v>
       </c>
@@ -7919,59 +7919,59 @@
       </c>
       <c r="AM60" s="63"/>
       <c r="AN60" s="63"/>
       <c r="AO60" s="63"/>
       <c r="AP60" s="1"/>
     </row>
     <row r="61" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E61" s="24"/>
       <c r="F61" s="19">
         <v>45</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
-      <c r="I61" s="93" t="s">
+      <c r="I61" s="128" t="s">
         <v>94</v>
       </c>
-      <c r="J61" s="93"/>
-[...4 lines deleted...]
-      <c r="O61" s="93"/>
+      <c r="J61" s="128"/>
+      <c r="K61" s="128"/>
+      <c r="L61" s="128"/>
+      <c r="M61" s="128"/>
+      <c r="N61" s="128"/>
+      <c r="O61" s="128"/>
       <c r="P61" s="61"/>
       <c r="Q61" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R61" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S61" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T61" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U61" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V61" s="34">
         <v>251475</v>
       </c>
       <c r="W61" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X61" s="32">
         <v>15</v>
       </c>
@@ -8016,60 +8016,60 @@
         <v>95</v>
       </c>
       <c r="AM61" s="63"/>
       <c r="AN61" s="63"/>
       <c r="AO61" s="63"/>
       <c r="AP61" s="1"/>
     </row>
     <row r="62" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C62" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E62" s="24"/>
       <c r="F62" s="19">
         <v>46</v>
       </c>
       <c r="G62" s="1"/>
-      <c r="H62" s="93" t="s">
+      <c r="H62" s="128" t="s">
         <v>403</v>
       </c>
-      <c r="I62" s="93"/>
-[...5 lines deleted...]
-      <c r="O62" s="93"/>
+      <c r="I62" s="128"/>
+      <c r="J62" s="128"/>
+      <c r="K62" s="128"/>
+      <c r="L62" s="128"/>
+      <c r="M62" s="128"/>
+      <c r="N62" s="128"/>
+      <c r="O62" s="128"/>
       <c r="P62" s="61"/>
       <c r="Q62" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R62" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S62" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T62" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U62" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V62" s="34">
         <v>1120389</v>
       </c>
       <c r="W62" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X62" s="32">
         <v>4.3</v>
       </c>
@@ -8115,59 +8115,59 @@
       </c>
       <c r="AM62" s="63"/>
       <c r="AN62" s="63"/>
       <c r="AO62" s="63"/>
       <c r="AP62" s="1"/>
     </row>
     <row r="63" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C63" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E63" s="24"/>
       <c r="F63" s="19">
         <v>47</v>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
-      <c r="I63" s="93" t="s">
+      <c r="I63" s="128" t="s">
         <v>97</v>
       </c>
-      <c r="J63" s="93"/>
-[...4 lines deleted...]
-      <c r="O63" s="93"/>
+      <c r="J63" s="128"/>
+      <c r="K63" s="128"/>
+      <c r="L63" s="128"/>
+      <c r="M63" s="128"/>
+      <c r="N63" s="128"/>
+      <c r="O63" s="128"/>
       <c r="P63" s="61"/>
       <c r="Q63" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R63" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S63" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T63" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U63" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V63" s="34">
         <v>369408</v>
       </c>
       <c r="W63" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X63" s="32">
         <v>1.7</v>
       </c>
@@ -8214,58 +8214,58 @@
       <c r="AM63" s="63"/>
       <c r="AN63" s="63"/>
       <c r="AO63" s="63"/>
       <c r="AP63" s="1"/>
     </row>
     <row r="64" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C64" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E64" s="24"/>
       <c r="F64" s="19">
         <v>48</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
-      <c r="J64" s="93" t="s">
+      <c r="J64" s="128" t="s">
         <v>9</v>
       </c>
-      <c r="K64" s="93"/>
-[...3 lines deleted...]
-      <c r="O64" s="93"/>
+      <c r="K64" s="128"/>
+      <c r="L64" s="128"/>
+      <c r="M64" s="128"/>
+      <c r="N64" s="128"/>
+      <c r="O64" s="128"/>
       <c r="P64" s="61"/>
       <c r="Q64" s="34">
         <v>256277</v>
       </c>
       <c r="R64" s="32">
         <v>100</v>
       </c>
       <c r="S64" s="32">
         <v>-0.3</v>
       </c>
       <c r="T64" s="32">
         <v>-1.9</v>
       </c>
       <c r="U64" s="32">
         <v>-1.9</v>
       </c>
       <c r="V64" s="34">
         <v>284851</v>
       </c>
       <c r="W64" s="32">
         <v>100</v>
       </c>
       <c r="X64" s="32">
         <v>0.9</v>
       </c>
@@ -8313,547 +8313,547 @@
       <c r="AN64" s="63"/>
       <c r="AO64" s="63"/>
       <c r="AP64" s="1"/>
     </row>
     <row r="65" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C65" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E65" s="24"/>
       <c r="F65" s="19">
         <v>49</v>
       </c>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
       <c r="I65" s="1"/>
       <c r="J65" s="1"/>
-      <c r="K65" s="93" t="s">
+      <c r="K65" s="128" t="s">
         <v>98</v>
       </c>
-      <c r="L65" s="93"/>
-[...2 lines deleted...]
-      <c r="O65" s="93"/>
+      <c r="L65" s="128"/>
+      <c r="M65" s="128"/>
+      <c r="N65" s="128"/>
+      <c r="O65" s="128"/>
       <c r="P65" s="61"/>
       <c r="Q65" s="34">
         <v>70445</v>
       </c>
       <c r="R65" s="32">
         <v>27.5</v>
       </c>
       <c r="S65" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="T65" s="32">
-        <v>-1.4</v>
+        <v>-1.3</v>
       </c>
       <c r="U65" s="33">
-        <v>-0.38</v>
+        <v>-0.33</v>
       </c>
       <c r="V65" s="34">
         <v>74839</v>
       </c>
       <c r="W65" s="32">
         <v>26.3</v>
       </c>
       <c r="X65" s="32">
         <v>1.3</v>
       </c>
       <c r="Y65" s="32">
-        <v>-2.4</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="Z65" s="33">
-        <v>-0.64</v>
+        <v>-0.59</v>
       </c>
       <c r="AA65" s="34">
         <v>65595</v>
       </c>
       <c r="AB65" s="32">
         <v>29.2</v>
       </c>
       <c r="AC65" s="32">
         <v>3.8</v>
       </c>
       <c r="AD65" s="32">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="AE65" s="33">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="AF65" s="34">
         <v>62686</v>
       </c>
       <c r="AG65" s="32">
         <v>29.6</v>
       </c>
       <c r="AH65" s="32">
         <v>3.9</v>
       </c>
       <c r="AI65" s="32">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="AJ65" s="33">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="AK65" s="62"/>
       <c r="AL65" s="63" t="s">
         <v>99</v>
       </c>
       <c r="AM65" s="63"/>
       <c r="AN65" s="63"/>
       <c r="AO65" s="63"/>
       <c r="AP65" s="1"/>
     </row>
     <row r="66" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C66" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E66" s="24"/>
       <c r="F66" s="19">
         <v>50</v>
       </c>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
       <c r="I66" s="1"/>
       <c r="J66" s="1"/>
       <c r="K66" s="1"/>
-      <c r="L66" s="93" t="s">
+      <c r="L66" s="128" t="s">
         <v>100</v>
       </c>
-      <c r="M66" s="93"/>
-[...1 lines deleted...]
-      <c r="O66" s="93"/>
+      <c r="M66" s="128"/>
+      <c r="N66" s="128"/>
+      <c r="O66" s="128"/>
       <c r="P66" s="61"/>
       <c r="Q66" s="34">
         <v>6176</v>
       </c>
       <c r="R66" s="32">
         <v>2.4</v>
       </c>
       <c r="S66" s="32">
         <v>4.3</v>
       </c>
       <c r="T66" s="32">
-        <v>-3</v>
+        <v>-2.9</v>
       </c>
       <c r="U66" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V66" s="34">
         <v>6288</v>
       </c>
       <c r="W66" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="X66" s="32">
         <v>1.5</v>
       </c>
       <c r="Y66" s="32">
-        <v>-5.6</v>
+        <v>-5.5</v>
       </c>
       <c r="Z66" s="33">
         <v>-0.12</v>
       </c>
       <c r="AA66" s="34">
         <v>6052</v>
       </c>
       <c r="AB66" s="32">
         <v>2.7</v>
       </c>
       <c r="AC66" s="32">
         <v>7.8</v>
       </c>
       <c r="AD66" s="32">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="AE66" s="33">
         <v>0.01</v>
       </c>
       <c r="AF66" s="34">
         <v>6011</v>
       </c>
       <c r="AG66" s="32">
         <v>2.8</v>
       </c>
       <c r="AH66" s="32">
         <v>8.6</v>
       </c>
       <c r="AI66" s="32">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AJ66" s="33">
         <v>0.03</v>
       </c>
       <c r="AK66" s="62"/>
       <c r="AL66" s="63" t="s">
         <v>101</v>
       </c>
       <c r="AM66" s="63"/>
       <c r="AN66" s="63"/>
       <c r="AO66" s="63"/>
       <c r="AP66" s="1"/>
     </row>
     <row r="67" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C67" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E67" s="24"/>
       <c r="F67" s="19">
         <v>51</v>
       </c>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
       <c r="I67" s="1"/>
       <c r="J67" s="1"/>
       <c r="K67" s="1"/>
       <c r="L67" s="1"/>
-      <c r="M67" s="101" t="s">
+      <c r="M67" s="130" t="s">
         <v>404</v>
       </c>
-      <c r="N67" s="101"/>
-      <c r="O67" s="101"/>
+      <c r="N67" s="130"/>
+      <c r="O67" s="130"/>
       <c r="P67" s="61"/>
       <c r="Q67" s="34">
         <v>2236</v>
       </c>
       <c r="R67" s="32">
         <v>0.9</v>
       </c>
       <c r="S67" s="32">
         <v>9.9</v>
       </c>
       <c r="T67" s="32">
-        <v>-5.9</v>
+        <v>-5.8</v>
       </c>
       <c r="U67" s="33">
         <v>-0.05</v>
       </c>
       <c r="V67" s="34">
         <v>2209</v>
       </c>
       <c r="W67" s="32">
         <v>0.8</v>
       </c>
       <c r="X67" s="32">
         <v>2.6</v>
       </c>
       <c r="Y67" s="32">
-        <v>-12.2</v>
+        <v>-12.1</v>
       </c>
       <c r="Z67" s="33">
         <v>-0.09</v>
       </c>
       <c r="AA67" s="34">
         <v>2265</v>
       </c>
       <c r="AB67" s="32">
         <v>1</v>
       </c>
       <c r="AC67" s="32">
         <v>19</v>
       </c>
       <c r="AD67" s="32">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AE67" s="33">
         <v>0.02</v>
       </c>
       <c r="AF67" s="34">
         <v>2270</v>
       </c>
       <c r="AG67" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH67" s="32">
         <v>18.399999999999999</v>
       </c>
       <c r="AI67" s="32">
-        <v>1.4</v>
+        <v>1.5</v>
       </c>
       <c r="AJ67" s="33">
         <v>0.01</v>
       </c>
       <c r="AK67" s="62"/>
       <c r="AL67" s="63" t="s">
         <v>102</v>
       </c>
       <c r="AM67" s="63"/>
       <c r="AN67" s="63"/>
       <c r="AO67" s="63"/>
       <c r="AP67" s="1"/>
     </row>
     <row r="68" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C68" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E68" s="24"/>
       <c r="F68" s="19">
         <v>52</v>
       </c>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
       <c r="I68" s="1"/>
       <c r="J68" s="1"/>
       <c r="K68" s="1"/>
       <c r="L68" s="1"/>
-      <c r="M68" s="93" t="s">
+      <c r="M68" s="128" t="s">
         <v>103</v>
       </c>
-      <c r="N68" s="93"/>
-      <c r="O68" s="93"/>
+      <c r="N68" s="128"/>
+      <c r="O68" s="128"/>
       <c r="P68" s="61"/>
       <c r="Q68" s="34">
         <v>2258</v>
       </c>
       <c r="R68" s="32">
         <v>0.9</v>
       </c>
       <c r="S68" s="32">
         <v>3.2</v>
       </c>
       <c r="T68" s="32">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="U68" s="33">
         <v>0.02</v>
       </c>
       <c r="V68" s="34">
         <v>2314</v>
       </c>
       <c r="W68" s="32">
         <v>0.8</v>
       </c>
       <c r="X68" s="32">
         <v>3</v>
       </c>
       <c r="Y68" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="Z68" s="33">
         <v>0.02</v>
       </c>
       <c r="AA68" s="34">
         <v>2196</v>
       </c>
       <c r="AB68" s="32">
         <v>1</v>
       </c>
       <c r="AC68" s="32">
         <v>3.5</v>
       </c>
       <c r="AD68" s="32">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="AE68" s="33">
         <v>0.03</v>
       </c>
       <c r="AF68" s="34">
         <v>2187</v>
       </c>
       <c r="AG68" s="32">
         <v>1</v>
       </c>
       <c r="AH68" s="32">
         <v>5.5</v>
       </c>
       <c r="AI68" s="32">
-        <v>4.8</v>
+        <v>5</v>
       </c>
       <c r="AJ68" s="33">
         <v>0.05</v>
       </c>
       <c r="AK68" s="62"/>
       <c r="AL68" s="63" t="s">
         <v>104</v>
       </c>
       <c r="AM68" s="63"/>
       <c r="AN68" s="63"/>
       <c r="AO68" s="63"/>
       <c r="AP68" s="1"/>
     </row>
     <row r="69" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C69" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E69" s="24"/>
       <c r="F69" s="19">
         <v>53</v>
       </c>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
       <c r="I69" s="1"/>
       <c r="J69" s="1"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
-      <c r="M69" s="93" t="s">
+      <c r="M69" s="128" t="s">
         <v>412</v>
       </c>
-      <c r="N69" s="93"/>
-      <c r="O69" s="93"/>
+      <c r="N69" s="128"/>
+      <c r="O69" s="128"/>
       <c r="P69" s="61"/>
       <c r="Q69" s="34">
         <v>1316</v>
       </c>
       <c r="R69" s="32">
         <v>0.5</v>
       </c>
       <c r="S69" s="32">
         <v>-0.5</v>
       </c>
       <c r="T69" s="32">
-        <v>-0.6</v>
+        <v>-0.4</v>
       </c>
       <c r="U69" s="33">
         <v>0</v>
       </c>
       <c r="V69" s="34">
         <v>1397</v>
       </c>
       <c r="W69" s="32">
         <v>0.5</v>
       </c>
       <c r="X69" s="32">
         <v>-0.6</v>
       </c>
       <c r="Y69" s="32">
-        <v>-0.7</v>
+        <v>-0.5</v>
       </c>
       <c r="Z69" s="33">
         <v>0</v>
       </c>
       <c r="AA69" s="34">
         <v>1227</v>
       </c>
       <c r="AB69" s="32">
         <v>0.5</v>
       </c>
       <c r="AC69" s="32">
         <v>-0.2</v>
       </c>
       <c r="AD69" s="32">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="AE69" s="33">
         <v>0</v>
       </c>
       <c r="AF69" s="34">
         <v>1197</v>
       </c>
       <c r="AG69" s="32">
         <v>0.6</v>
       </c>
       <c r="AH69" s="32">
         <v>0.4</v>
       </c>
       <c r="AI69" s="32">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="AJ69" s="33">
         <v>0</v>
       </c>
       <c r="AK69" s="62"/>
       <c r="AL69" s="63" t="s">
         <v>105</v>
       </c>
       <c r="AM69" s="63"/>
       <c r="AN69" s="63"/>
       <c r="AO69" s="63"/>
       <c r="AP69" s="1"/>
     </row>
     <row r="70" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C70" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E70" s="24"/>
       <c r="F70" s="19">
         <v>54</v>
       </c>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
       <c r="I70" s="1"/>
       <c r="J70" s="1"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
-      <c r="M70" s="93" t="s">
+      <c r="M70" s="128" t="s">
         <v>10</v>
       </c>
-      <c r="N70" s="93"/>
-      <c r="O70" s="93"/>
+      <c r="N70" s="128"/>
+      <c r="O70" s="128"/>
       <c r="P70" s="61"/>
       <c r="Q70" s="34">
         <v>366</v>
       </c>
       <c r="R70" s="32">
         <v>0.1</v>
       </c>
       <c r="S70" s="32">
         <v>-2.9</v>
       </c>
       <c r="T70" s="32">
         <v>-16.100000000000001</v>
       </c>
       <c r="U70" s="33">
         <v>-0.02</v>
       </c>
       <c r="V70" s="34">
         <v>368</v>
       </c>
       <c r="W70" s="32">
         <v>0.1</v>
       </c>
       <c r="X70" s="32">
         <v>-6.4</v>
       </c>
@@ -8902,56 +8902,56 @@
       <c r="AO70" s="63"/>
       <c r="AP70" s="1"/>
     </row>
     <row r="71" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C71" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E71" s="24"/>
       <c r="F71" s="19">
         <v>55</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
-      <c r="L71" s="93" t="s">
+      <c r="L71" s="128" t="s">
         <v>11</v>
       </c>
-      <c r="M71" s="93"/>
-[...1 lines deleted...]
-      <c r="O71" s="93"/>
+      <c r="M71" s="128"/>
+      <c r="N71" s="128"/>
+      <c r="O71" s="128"/>
       <c r="P71" s="61"/>
       <c r="Q71" s="34">
         <v>4396</v>
       </c>
       <c r="R71" s="32">
         <v>1.7</v>
       </c>
       <c r="S71" s="32">
         <v>0.4</v>
       </c>
       <c r="T71" s="32">
         <v>-6.2</v>
       </c>
       <c r="U71" s="33">
         <v>-0.11</v>
       </c>
       <c r="V71" s="34">
         <v>3606</v>
       </c>
       <c r="W71" s="32">
         <v>1.3</v>
       </c>
       <c r="X71" s="32">
         <v>-4.5</v>
       </c>
@@ -9001,251 +9001,251 @@
       <c r="AP71" s="1"/>
     </row>
     <row r="72" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C72" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E72" s="24"/>
       <c r="F72" s="19">
         <v>56</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="1"/>
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
-      <c r="M72" s="93" t="s">
+      <c r="M72" s="128" t="s">
         <v>12</v>
       </c>
-      <c r="N72" s="93"/>
-      <c r="O72" s="93"/>
+      <c r="N72" s="128"/>
+      <c r="O72" s="128"/>
       <c r="P72" s="61"/>
       <c r="Q72" s="34">
         <v>2371</v>
       </c>
       <c r="R72" s="32">
         <v>0.9</v>
       </c>
       <c r="S72" s="32">
         <v>0.2</v>
       </c>
       <c r="T72" s="32">
-        <v>-8.1</v>
+        <v>-7.6</v>
       </c>
       <c r="U72" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V72" s="34">
         <v>1970</v>
       </c>
       <c r="W72" s="32">
         <v>0.7</v>
       </c>
       <c r="X72" s="32">
         <v>-4.0999999999999996</v>
       </c>
       <c r="Y72" s="32">
-        <v>-12</v>
+        <v>-11.6</v>
       </c>
       <c r="Z72" s="33">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="AA72" s="34">
         <v>2816</v>
       </c>
       <c r="AB72" s="32">
         <v>1.3</v>
       </c>
       <c r="AC72" s="32">
         <v>3.6</v>
       </c>
       <c r="AD72" s="32">
-        <v>-5</v>
+        <v>-4.5</v>
       </c>
       <c r="AE72" s="33">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="AF72" s="34">
         <v>2842</v>
       </c>
       <c r="AG72" s="32">
         <v>1.3</v>
       </c>
       <c r="AH72" s="32">
         <v>6.4</v>
       </c>
       <c r="AI72" s="32">
-        <v>-2.4</v>
+        <v>-1.9</v>
       </c>
       <c r="AJ72" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AK72" s="62"/>
       <c r="AL72" s="63" t="s">
         <v>319</v>
       </c>
       <c r="AM72" s="63"/>
       <c r="AN72" s="63"/>
       <c r="AO72" s="63"/>
       <c r="AP72" s="1"/>
     </row>
     <row r="73" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E73" s="24"/>
       <c r="F73" s="19">
         <v>57</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
       <c r="I73" s="1"/>
       <c r="J73" s="1"/>
       <c r="K73" s="1"/>
       <c r="L73" s="1"/>
-      <c r="M73" s="93" t="s">
+      <c r="M73" s="128" t="s">
         <v>13</v>
       </c>
-      <c r="N73" s="93"/>
-      <c r="O73" s="93"/>
+      <c r="N73" s="128"/>
+      <c r="O73" s="128"/>
       <c r="P73" s="61"/>
       <c r="Q73" s="34">
         <v>794</v>
       </c>
       <c r="R73" s="32">
         <v>0.3</v>
       </c>
       <c r="S73" s="32">
         <v>-0.3</v>
       </c>
       <c r="T73" s="32">
-        <v>-6.5</v>
+        <v>-8.1</v>
       </c>
       <c r="U73" s="33">
         <v>-0.02</v>
       </c>
       <c r="V73" s="34">
         <v>638</v>
       </c>
       <c r="W73" s="32">
         <v>0.2</v>
       </c>
       <c r="X73" s="32">
         <v>-7.3</v>
       </c>
       <c r="Y73" s="32">
-        <v>-13</v>
+        <v>-14.6</v>
       </c>
       <c r="Z73" s="33">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="AA73" s="34">
         <v>967</v>
       </c>
       <c r="AB73" s="32">
         <v>0.4</v>
       </c>
       <c r="AC73" s="32">
         <v>5.5</v>
       </c>
       <c r="AD73" s="32">
-        <v>-1</v>
+        <v>-2.8</v>
       </c>
       <c r="AE73" s="33">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="AF73" s="34">
         <v>997</v>
       </c>
       <c r="AG73" s="32">
         <v>0.5</v>
       </c>
       <c r="AH73" s="32">
         <v>7.2</v>
       </c>
       <c r="AI73" s="32">
-        <v>0.6</v>
+        <v>-1.2</v>
       </c>
       <c r="AJ73" s="33">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="AK73" s="62"/>
       <c r="AL73" s="63" t="s">
         <v>300</v>
       </c>
       <c r="AM73" s="63"/>
       <c r="AN73" s="63"/>
       <c r="AO73" s="63"/>
       <c r="AP73" s="1"/>
     </row>
     <row r="74" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E74" s="24"/>
       <c r="F74" s="19">
         <v>58</v>
       </c>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
-      <c r="M74" s="93" t="s">
+      <c r="M74" s="128" t="s">
         <v>14</v>
       </c>
-      <c r="N74" s="93"/>
-      <c r="O74" s="93"/>
+      <c r="N74" s="128"/>
+      <c r="O74" s="128"/>
       <c r="P74" s="61"/>
       <c r="Q74" s="34">
         <v>561</v>
       </c>
       <c r="R74" s="32">
         <v>0.2</v>
       </c>
       <c r="S74" s="32">
         <v>0.2</v>
       </c>
       <c r="T74" s="32">
         <v>-4.5999999999999996</v>
       </c>
       <c r="U74" s="33">
         <v>-0.01</v>
       </c>
       <c r="V74" s="34">
         <v>430</v>
       </c>
       <c r="W74" s="32">
         <v>0.2</v>
       </c>
       <c r="X74" s="32">
         <v>-4.7</v>
       </c>
@@ -9295,643 +9295,643 @@
       <c r="AP74" s="1"/>
     </row>
     <row r="75" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B75" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E75" s="24"/>
       <c r="F75" s="19">
         <v>59</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
       <c r="I75" s="1"/>
       <c r="J75" s="1"/>
       <c r="K75" s="1"/>
       <c r="L75" s="1"/>
-      <c r="M75" s="93" t="s">
+      <c r="M75" s="128" t="s">
         <v>22</v>
       </c>
-      <c r="N75" s="93"/>
-      <c r="O75" s="93"/>
+      <c r="N75" s="128"/>
+      <c r="O75" s="128"/>
       <c r="P75" s="61"/>
       <c r="Q75" s="34">
         <v>670</v>
       </c>
       <c r="R75" s="32">
         <v>0.3</v>
       </c>
       <c r="S75" s="32">
         <v>2.1</v>
       </c>
       <c r="T75" s="32">
-        <v>1.1000000000000001</v>
+        <v>0.8</v>
       </c>
       <c r="U75" s="33">
         <v>0</v>
       </c>
       <c r="V75" s="34">
         <v>568</v>
       </c>
       <c r="W75" s="32">
         <v>0.2</v>
       </c>
       <c r="X75" s="32">
         <v>-2.9</v>
       </c>
       <c r="Y75" s="32">
-        <v>-3.9</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="Z75" s="33">
         <v>-0.01</v>
       </c>
       <c r="AA75" s="34">
         <v>783</v>
       </c>
       <c r="AB75" s="32">
         <v>0.3</v>
       </c>
       <c r="AC75" s="32">
         <v>6.4</v>
       </c>
       <c r="AD75" s="32">
-        <v>5.3</v>
+        <v>5</v>
       </c>
       <c r="AE75" s="33">
         <v>0.02</v>
       </c>
       <c r="AF75" s="34">
         <v>788</v>
       </c>
       <c r="AG75" s="32">
         <v>0.4</v>
       </c>
       <c r="AH75" s="32">
         <v>7.2</v>
       </c>
       <c r="AI75" s="32">
-        <v>6.1</v>
+        <v>5.8</v>
       </c>
       <c r="AJ75" s="33">
         <v>0.02</v>
       </c>
       <c r="AK75" s="62"/>
       <c r="AL75" s="63" t="s">
         <v>109</v>
       </c>
       <c r="AM75" s="63"/>
       <c r="AN75" s="63"/>
       <c r="AO75" s="63"/>
       <c r="AP75" s="1"/>
     </row>
     <row r="76" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B76" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E76" s="24"/>
       <c r="F76" s="19">
         <v>60</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
       <c r="I76" s="1"/>
       <c r="J76" s="1"/>
       <c r="K76" s="1"/>
-      <c r="L76" s="93" t="s">
+      <c r="L76" s="128" t="s">
         <v>110</v>
       </c>
-      <c r="M76" s="93"/>
-[...1 lines deleted...]
-      <c r="O76" s="93"/>
+      <c r="M76" s="128"/>
+      <c r="N76" s="128"/>
+      <c r="O76" s="128"/>
       <c r="P76" s="61"/>
       <c r="Q76" s="34">
         <v>6000</v>
       </c>
       <c r="R76" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="S76" s="32">
         <v>4.3</v>
       </c>
       <c r="T76" s="32">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="U76" s="33">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="V76" s="34">
         <v>6418</v>
       </c>
       <c r="W76" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="X76" s="32">
         <v>2.6</v>
       </c>
       <c r="Y76" s="32">
-        <v>-1.1000000000000001</v>
+        <v>-1</v>
       </c>
       <c r="Z76" s="33">
         <v>-0.02</v>
       </c>
       <c r="AA76" s="34">
         <v>5538</v>
       </c>
       <c r="AB76" s="32">
         <v>2.5</v>
       </c>
       <c r="AC76" s="32">
         <v>6.7</v>
       </c>
       <c r="AD76" s="32">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="AE76" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AF76" s="34">
         <v>5111</v>
       </c>
       <c r="AG76" s="32">
         <v>2.4</v>
       </c>
       <c r="AH76" s="32">
         <v>5.7</v>
       </c>
       <c r="AI76" s="32">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="AJ76" s="33">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AK76" s="62"/>
       <c r="AL76" s="63" t="s">
         <v>111</v>
       </c>
       <c r="AM76" s="63"/>
       <c r="AN76" s="63"/>
       <c r="AO76" s="63"/>
       <c r="AP76" s="1"/>
     </row>
     <row r="77" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B77" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E77" s="24"/>
       <c r="F77" s="19">
         <v>61</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
       <c r="I77" s="1"/>
       <c r="J77" s="1"/>
       <c r="K77" s="1"/>
       <c r="L77" s="1"/>
-      <c r="M77" s="93" t="s">
+      <c r="M77" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="N77" s="93"/>
-      <c r="O77" s="93"/>
+      <c r="N77" s="128"/>
+      <c r="O77" s="128"/>
       <c r="P77" s="61"/>
       <c r="Q77" s="34">
         <v>4918</v>
       </c>
       <c r="R77" s="32">
         <v>1.9</v>
       </c>
       <c r="S77" s="32">
         <v>4.5999999999999996</v>
       </c>
       <c r="T77" s="32">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="U77" s="33">
         <v>0.01</v>
       </c>
       <c r="V77" s="34">
         <v>5280</v>
       </c>
       <c r="W77" s="32">
         <v>1.9</v>
       </c>
       <c r="X77" s="32">
         <v>2.8</v>
       </c>
       <c r="Y77" s="32">
-        <v>-1.4</v>
+        <v>-1.2</v>
       </c>
       <c r="Z77" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AA77" s="34">
         <v>4518</v>
       </c>
       <c r="AB77" s="32">
         <v>2</v>
       </c>
       <c r="AC77" s="32">
         <v>7.2</v>
       </c>
       <c r="AD77" s="32">
-        <v>2.8</v>
+        <v>3</v>
       </c>
       <c r="AE77" s="33">
         <v>0.05</v>
       </c>
       <c r="AF77" s="34">
         <v>4124</v>
       </c>
       <c r="AG77" s="32">
         <v>1.9</v>
       </c>
       <c r="AH77" s="32">
         <v>5.5</v>
       </c>
       <c r="AI77" s="32">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="AJ77" s="33">
         <v>0.02</v>
       </c>
       <c r="AK77" s="62"/>
       <c r="AL77" s="63" t="s">
         <v>320</v>
       </c>
       <c r="AM77" s="63"/>
       <c r="AN77" s="63"/>
       <c r="AO77" s="63"/>
       <c r="AP77" s="1"/>
     </row>
     <row r="78" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B78" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C78" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E78" s="24"/>
       <c r="F78" s="19">
         <v>62</v>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="1"/>
       <c r="J78" s="1"/>
       <c r="K78" s="1"/>
       <c r="L78" s="1"/>
-      <c r="M78" s="93" t="s">
+      <c r="M78" s="128" t="s">
         <v>20</v>
       </c>
-      <c r="N78" s="93"/>
-      <c r="O78" s="93"/>
+      <c r="N78" s="128"/>
+      <c r="O78" s="128"/>
       <c r="P78" s="61"/>
       <c r="Q78" s="34">
         <v>1082</v>
       </c>
       <c r="R78" s="32">
         <v>0.4</v>
       </c>
       <c r="S78" s="32">
         <v>3</v>
       </c>
       <c r="T78" s="32">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="U78" s="33">
         <v>0.01</v>
       </c>
       <c r="V78" s="34">
         <v>1138</v>
       </c>
       <c r="W78" s="32">
         <v>0.4</v>
       </c>
       <c r="X78" s="32">
         <v>1.9</v>
       </c>
       <c r="Y78" s="32">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="Z78" s="33">
         <v>0</v>
       </c>
       <c r="AA78" s="34">
         <v>1021</v>
       </c>
       <c r="AB78" s="32">
         <v>0.5</v>
       </c>
       <c r="AC78" s="32">
         <v>4.7</v>
       </c>
       <c r="AD78" s="32">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="AE78" s="33">
         <v>0.01</v>
       </c>
       <c r="AF78" s="34">
         <v>987</v>
       </c>
       <c r="AG78" s="32">
         <v>0.5</v>
       </c>
       <c r="AH78" s="32">
         <v>6.5</v>
       </c>
       <c r="AI78" s="32">
-        <v>5.0999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="AJ78" s="33">
         <v>0.02</v>
       </c>
       <c r="AK78" s="62"/>
       <c r="AL78" s="63" t="s">
         <v>321</v>
       </c>
       <c r="AM78" s="63"/>
       <c r="AN78" s="63"/>
       <c r="AO78" s="63"/>
       <c r="AP78" s="1"/>
     </row>
     <row r="79" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B79" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C79" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E79" s="24"/>
       <c r="F79" s="19">
         <v>63</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="1"/>
       <c r="J79" s="1"/>
       <c r="K79" s="1"/>
-      <c r="L79" s="93" t="s">
+      <c r="L79" s="128" t="s">
         <v>19</v>
       </c>
-      <c r="M79" s="93"/>
-[...1 lines deleted...]
-      <c r="O79" s="93"/>
+      <c r="M79" s="128"/>
+      <c r="N79" s="128"/>
+      <c r="O79" s="128"/>
       <c r="P79" s="61"/>
       <c r="Q79" s="34">
         <v>3444</v>
       </c>
       <c r="R79" s="32">
         <v>1.3</v>
       </c>
       <c r="S79" s="32">
         <v>3.6</v>
       </c>
       <c r="T79" s="32">
-        <v>-2.9</v>
+        <v>-3.1</v>
       </c>
       <c r="U79" s="33">
         <v>-0.04</v>
       </c>
       <c r="V79" s="34">
         <v>3225</v>
       </c>
       <c r="W79" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="X79" s="32">
         <v>0.7</v>
       </c>
       <c r="Y79" s="32">
-        <v>-5.6</v>
+        <v>-5.8</v>
       </c>
       <c r="Z79" s="33">
-        <v>-0.06</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AA79" s="34">
         <v>3686</v>
       </c>
       <c r="AB79" s="32">
         <v>1.6</v>
       </c>
       <c r="AC79" s="32">
         <v>6.5</v>
       </c>
       <c r="AD79" s="32">
-        <v>-0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="AE79" s="33">
-        <v>0</v>
+        <v>-0.01</v>
       </c>
       <c r="AF79" s="34">
         <v>3667</v>
       </c>
       <c r="AG79" s="32">
         <v>1.7</v>
       </c>
       <c r="AH79" s="32">
         <v>6.8</v>
       </c>
       <c r="AI79" s="32">
-        <v>0.1</v>
+        <v>-0.1</v>
       </c>
       <c r="AJ79" s="33">
         <v>0</v>
       </c>
       <c r="AK79" s="62"/>
       <c r="AL79" s="63" t="s">
         <v>112</v>
       </c>
       <c r="AM79" s="63"/>
       <c r="AN79" s="63"/>
       <c r="AO79" s="63"/>
       <c r="AP79" s="1"/>
     </row>
     <row r="80" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C80" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E80" s="24"/>
       <c r="F80" s="19">
         <v>64</v>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="1"/>
       <c r="J80" s="1"/>
       <c r="K80" s="1"/>
       <c r="L80" s="1"/>
-      <c r="M80" s="93" t="s">
+      <c r="M80" s="128" t="s">
         <v>113</v>
       </c>
-      <c r="N80" s="93"/>
-      <c r="O80" s="93"/>
+      <c r="N80" s="128"/>
+      <c r="O80" s="128"/>
       <c r="P80" s="61"/>
       <c r="Q80" s="34">
         <v>946</v>
       </c>
       <c r="R80" s="32">
         <v>0.4</v>
       </c>
       <c r="S80" s="32">
         <v>0.6</v>
       </c>
       <c r="T80" s="32">
-        <v>-4.2</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="U80" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="V80" s="34">
         <v>813</v>
       </c>
       <c r="W80" s="32">
         <v>0.3</v>
       </c>
       <c r="X80" s="32">
         <v>-1.6</v>
       </c>
       <c r="Y80" s="32">
-        <v>-6.3</v>
+        <v>-6.2</v>
       </c>
       <c r="Z80" s="33">
         <v>-0.02</v>
       </c>
       <c r="AA80" s="34">
         <v>1094</v>
       </c>
       <c r="AB80" s="32">
         <v>0.5</v>
       </c>
       <c r="AC80" s="32">
         <v>2.4</v>
       </c>
       <c r="AD80" s="32">
-        <v>-2.5</v>
+        <v>-2.4</v>
       </c>
       <c r="AE80" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF80" s="34">
         <v>1093</v>
       </c>
       <c r="AG80" s="32">
         <v>0.5</v>
       </c>
       <c r="AH80" s="32">
         <v>-0.1</v>
       </c>
       <c r="AI80" s="32">
-        <v>-4.9000000000000004</v>
+        <v>-4.8</v>
       </c>
       <c r="AJ80" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK80" s="62"/>
       <c r="AL80" s="63" t="s">
         <v>114</v>
       </c>
       <c r="AM80" s="63"/>
       <c r="AN80" s="63"/>
       <c r="AO80" s="63"/>
       <c r="AP80" s="1"/>
     </row>
     <row r="81" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B81" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E81" s="24"/>
       <c r="F81" s="19">
         <v>65</v>
       </c>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
       <c r="J81" s="1"/>
       <c r="K81" s="1"/>
       <c r="L81" s="1"/>
-      <c r="M81" s="93" t="s">
+      <c r="M81" s="128" t="s">
         <v>18</v>
       </c>
-      <c r="N81" s="93"/>
-      <c r="O81" s="93"/>
+      <c r="N81" s="128"/>
+      <c r="O81" s="128"/>
       <c r="P81" s="61"/>
       <c r="Q81" s="34">
         <v>1596</v>
       </c>
       <c r="R81" s="32">
         <v>0.6</v>
       </c>
       <c r="S81" s="32">
         <v>2.4</v>
       </c>
       <c r="T81" s="32">
         <v>-3.5</v>
       </c>
       <c r="U81" s="33">
         <v>-0.02</v>
       </c>
       <c r="V81" s="34">
         <v>1549</v>
       </c>
       <c r="W81" s="32">
         <v>0.5</v>
       </c>
       <c r="X81" s="32">
         <v>-1.1000000000000001</v>
       </c>
@@ -9981,1035 +9981,1035 @@
       <c r="AP81" s="1"/>
     </row>
     <row r="82" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B82" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C82" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E82" s="24"/>
       <c r="F82" s="19">
         <v>66</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
       <c r="I82" s="1"/>
       <c r="J82" s="1"/>
       <c r="K82" s="1"/>
       <c r="L82" s="1"/>
-      <c r="M82" s="101" t="s">
+      <c r="M82" s="130" t="s">
         <v>17</v>
       </c>
-      <c r="N82" s="101"/>
-      <c r="O82" s="101"/>
+      <c r="N82" s="130"/>
+      <c r="O82" s="130"/>
       <c r="P82" s="61"/>
       <c r="Q82" s="34">
         <v>902</v>
       </c>
       <c r="R82" s="32">
         <v>0.4</v>
       </c>
       <c r="S82" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="T82" s="32">
-        <v>-1.2</v>
+        <v>-1.3</v>
       </c>
       <c r="U82" s="33">
         <v>0</v>
       </c>
       <c r="V82" s="34">
         <v>864</v>
       </c>
       <c r="W82" s="32">
         <v>0.3</v>
       </c>
       <c r="X82" s="32">
         <v>6.7</v>
       </c>
       <c r="Y82" s="32">
-        <v>-3.5</v>
+        <v>-3.6</v>
       </c>
       <c r="Z82" s="33">
         <v>-0.01</v>
       </c>
       <c r="AA82" s="34">
         <v>944</v>
       </c>
       <c r="AB82" s="32">
         <v>0.4</v>
       </c>
       <c r="AC82" s="32">
         <v>12</v>
       </c>
       <c r="AD82" s="32">
-        <v>1.3</v>
+        <v>1.2</v>
       </c>
       <c r="AE82" s="33">
         <v>0</v>
       </c>
       <c r="AF82" s="34">
         <v>939</v>
       </c>
       <c r="AG82" s="32">
         <v>0.4</v>
       </c>
       <c r="AH82" s="32">
         <v>13.1</v>
       </c>
       <c r="AI82" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AJ82" s="33">
         <v>0.01</v>
       </c>
       <c r="AK82" s="62"/>
       <c r="AL82" s="63" t="s">
         <v>116</v>
       </c>
       <c r="AM82" s="63"/>
       <c r="AN82" s="63"/>
       <c r="AO82" s="63"/>
       <c r="AP82" s="1"/>
     </row>
     <row r="83" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B83" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E83" s="24"/>
       <c r="F83" s="19">
         <v>67</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="1"/>
       <c r="K83" s="1"/>
-      <c r="L83" s="93" t="s">
+      <c r="L83" s="128" t="s">
         <v>16</v>
       </c>
-      <c r="M83" s="93"/>
-[...1 lines deleted...]
-      <c r="O83" s="93"/>
+      <c r="M83" s="128"/>
+      <c r="N83" s="128"/>
+      <c r="O83" s="128"/>
       <c r="P83" s="61"/>
       <c r="Q83" s="34">
         <v>7044</v>
       </c>
       <c r="R83" s="32">
         <v>2.7</v>
       </c>
       <c r="S83" s="32">
         <v>-5.2</v>
       </c>
       <c r="T83" s="32">
-        <v>0.9</v>
+        <v>0.3</v>
       </c>
       <c r="U83" s="33">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="V83" s="34">
         <v>6218</v>
       </c>
       <c r="W83" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="X83" s="32">
         <v>-7.4</v>
       </c>
       <c r="Y83" s="32">
-        <v>-1.5</v>
+        <v>-2</v>
       </c>
       <c r="Z83" s="33">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="AA83" s="34">
         <v>7959</v>
       </c>
       <c r="AB83" s="32">
         <v>3.5</v>
       </c>
       <c r="AC83" s="32">
         <v>-3.2</v>
       </c>
       <c r="AD83" s="32">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="AE83" s="33">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="AF83" s="34">
         <v>7996</v>
       </c>
       <c r="AG83" s="32">
         <v>3.8</v>
       </c>
       <c r="AH83" s="32">
         <v>-2.9</v>
       </c>
       <c r="AI83" s="32">
-        <v>3.3</v>
+        <v>2.8</v>
       </c>
       <c r="AJ83" s="33">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AK83" s="62"/>
       <c r="AL83" s="63" t="s">
         <v>117</v>
       </c>
       <c r="AM83" s="63"/>
       <c r="AN83" s="63"/>
       <c r="AO83" s="63"/>
       <c r="AP83" s="1"/>
     </row>
     <row r="84" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E84" s="24"/>
       <c r="F84" s="19">
         <v>68</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
       <c r="K84" s="1"/>
       <c r="L84" s="1"/>
-      <c r="M84" s="93" t="s">
+      <c r="M84" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="N84" s="93"/>
-      <c r="O84" s="93"/>
+      <c r="N84" s="128"/>
+      <c r="O84" s="128"/>
       <c r="P84" s="61"/>
       <c r="Q84" s="34">
         <v>4669</v>
       </c>
       <c r="R84" s="32">
         <v>1.8</v>
       </c>
       <c r="S84" s="32">
         <v>-7</v>
       </c>
       <c r="T84" s="32">
-        <v>4.8</v>
+        <v>3.8</v>
       </c>
       <c r="U84" s="33">
-        <v>0.09</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="V84" s="34">
         <v>4212</v>
       </c>
       <c r="W84" s="32">
         <v>1.5</v>
       </c>
       <c r="X84" s="32">
         <v>-8.8000000000000007</v>
       </c>
       <c r="Y84" s="32">
-        <v>2.8</v>
+        <v>1.8</v>
       </c>
       <c r="Z84" s="33">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="AA84" s="34">
         <v>5176</v>
       </c>
       <c r="AB84" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="AC84" s="32">
         <v>-5.4</v>
       </c>
       <c r="AD84" s="32">
-        <v>6.7</v>
+        <v>5.6</v>
       </c>
       <c r="AE84" s="33">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="AF84" s="34">
         <v>5177</v>
       </c>
       <c r="AG84" s="32">
         <v>2.4</v>
       </c>
       <c r="AH84" s="32">
         <v>-5.2</v>
       </c>
       <c r="AI84" s="32">
-        <v>6.9</v>
+        <v>5.8</v>
       </c>
       <c r="AJ84" s="33">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="AK84" s="62"/>
       <c r="AL84" s="63" t="s">
         <v>118</v>
       </c>
       <c r="AM84" s="63"/>
       <c r="AN84" s="63"/>
       <c r="AO84" s="63"/>
       <c r="AP84" s="1"/>
     </row>
     <row r="85" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C85" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E85" s="24"/>
       <c r="F85" s="19">
         <v>69</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
       <c r="K85" s="1"/>
       <c r="L85" s="1"/>
-      <c r="M85" s="93" t="s">
+      <c r="M85" s="128" t="s">
         <v>28</v>
       </c>
-      <c r="N85" s="93"/>
-      <c r="O85" s="93"/>
+      <c r="N85" s="128"/>
+      <c r="O85" s="128"/>
       <c r="P85" s="61"/>
       <c r="Q85" s="34">
         <v>584</v>
       </c>
       <c r="R85" s="32">
         <v>0.2</v>
       </c>
       <c r="S85" s="32">
         <v>-3</v>
       </c>
       <c r="T85" s="32">
-        <v>-12.2</v>
+        <v>-11.7</v>
       </c>
       <c r="U85" s="33">
         <v>-0.03</v>
       </c>
       <c r="V85" s="34">
         <v>502</v>
       </c>
       <c r="W85" s="32">
         <v>0.2</v>
       </c>
       <c r="X85" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="Y85" s="32">
-        <v>-13.9</v>
+        <v>-13.5</v>
       </c>
       <c r="Z85" s="33">
         <v>-0.03</v>
       </c>
       <c r="AA85" s="34">
         <v>675</v>
       </c>
       <c r="AB85" s="32">
         <v>0.3</v>
       </c>
       <c r="AC85" s="32">
         <v>-1.3</v>
       </c>
       <c r="AD85" s="32">
-        <v>-10.7</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="AE85" s="33">
         <v>-0.03</v>
       </c>
       <c r="AF85" s="34">
         <v>677</v>
       </c>
       <c r="AG85" s="32">
         <v>0.3</v>
       </c>
       <c r="AH85" s="32">
         <v>-1.6</v>
       </c>
       <c r="AI85" s="32">
-        <v>-11</v>
+        <v>-10.5</v>
       </c>
       <c r="AJ85" s="33">
         <v>-0.03</v>
       </c>
       <c r="AK85" s="62"/>
       <c r="AL85" s="63" t="s">
         <v>119</v>
       </c>
       <c r="AM85" s="63"/>
       <c r="AN85" s="63"/>
       <c r="AO85" s="63"/>
       <c r="AP85" s="1"/>
     </row>
     <row r="86" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C86" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E86" s="24"/>
       <c r="F86" s="19">
         <v>70</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
       <c r="K86" s="1"/>
       <c r="L86" s="1"/>
-      <c r="M86" s="93" t="s">
+      <c r="M86" s="128" t="s">
         <v>27</v>
       </c>
-      <c r="N86" s="93"/>
-      <c r="O86" s="93"/>
+      <c r="N86" s="128"/>
+      <c r="O86" s="128"/>
       <c r="P86" s="61"/>
       <c r="Q86" s="34">
         <v>926</v>
       </c>
       <c r="R86" s="32">
         <v>0.4</v>
       </c>
       <c r="S86" s="32">
         <v>-0.2</v>
       </c>
       <c r="T86" s="32">
-        <v>-2.4</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="U86" s="33">
         <v>-0.01</v>
       </c>
       <c r="V86" s="34">
         <v>812</v>
       </c>
       <c r="W86" s="32">
         <v>0.3</v>
       </c>
       <c r="X86" s="32">
         <v>-2.1</v>
       </c>
       <c r="Y86" s="32">
-        <v>-4.3</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="Z86" s="33">
         <v>-0.01</v>
       </c>
       <c r="AA86" s="34">
         <v>1053</v>
       </c>
       <c r="AB86" s="32">
         <v>0.5</v>
       </c>
       <c r="AC86" s="32">
         <v>1.3</v>
       </c>
       <c r="AD86" s="32">
-        <v>-1</v>
+        <v>-0.8</v>
       </c>
       <c r="AE86" s="33">
         <v>0</v>
       </c>
       <c r="AF86" s="34">
         <v>1078</v>
       </c>
       <c r="AG86" s="32">
         <v>0.5</v>
       </c>
       <c r="AH86" s="32">
         <v>3.3</v>
       </c>
       <c r="AI86" s="32">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="AJ86" s="33">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="AK86" s="62"/>
       <c r="AL86" s="63" t="s">
         <v>120</v>
       </c>
       <c r="AM86" s="63"/>
       <c r="AN86" s="63"/>
       <c r="AO86" s="63"/>
       <c r="AP86" s="1"/>
     </row>
     <row r="87" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C87" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E87" s="24"/>
       <c r="F87" s="19">
         <v>71</v>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
       <c r="K87" s="1"/>
       <c r="L87" s="1"/>
-      <c r="M87" s="93" t="s">
+      <c r="M87" s="128" t="s">
         <v>121</v>
       </c>
-      <c r="N87" s="93"/>
-      <c r="O87" s="93"/>
+      <c r="N87" s="128"/>
+      <c r="O87" s="128"/>
       <c r="P87" s="61"/>
       <c r="Q87" s="34">
         <v>865</v>
       </c>
       <c r="R87" s="32">
         <v>0.3</v>
       </c>
       <c r="S87" s="32">
         <v>-1.4</v>
       </c>
       <c r="T87" s="32">
-        <v>-7.7</v>
+        <v>-7.8</v>
       </c>
       <c r="U87" s="33">
         <v>-0.03</v>
       </c>
       <c r="V87" s="34">
         <v>693</v>
       </c>
       <c r="W87" s="32">
         <v>0.2</v>
       </c>
       <c r="X87" s="32">
         <v>-6.5</v>
       </c>
       <c r="Y87" s="32">
         <v>-12.5</v>
       </c>
       <c r="Z87" s="33">
         <v>-0.03</v>
       </c>
       <c r="AA87" s="34">
         <v>1055</v>
       </c>
       <c r="AB87" s="32">
         <v>0.5</v>
       </c>
       <c r="AC87" s="32">
         <v>2.5</v>
       </c>
       <c r="AD87" s="32">
-        <v>-4</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="AE87" s="33">
         <v>-0.02</v>
       </c>
       <c r="AF87" s="34">
         <v>1064</v>
       </c>
       <c r="AG87" s="32">
         <v>0.5</v>
       </c>
       <c r="AH87" s="32">
         <v>1.8</v>
       </c>
       <c r="AI87" s="32">
-        <v>-4.7</v>
+        <v>-4.8</v>
       </c>
       <c r="AJ87" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK87" s="62"/>
       <c r="AL87" s="63" t="s">
         <v>122</v>
       </c>
       <c r="AM87" s="63"/>
       <c r="AN87" s="63"/>
       <c r="AO87" s="63"/>
       <c r="AP87" s="1"/>
     </row>
     <row r="88" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E88" s="24"/>
       <c r="F88" s="19">
         <v>72</v>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
       <c r="K88" s="1"/>
-      <c r="L88" s="93" t="s">
+      <c r="L88" s="128" t="s">
         <v>123</v>
       </c>
-      <c r="M88" s="93"/>
-[...1 lines deleted...]
-      <c r="O88" s="93"/>
+      <c r="M88" s="128"/>
+      <c r="N88" s="128"/>
+      <c r="O88" s="128"/>
       <c r="P88" s="61"/>
       <c r="Q88" s="34">
         <v>2592</v>
       </c>
       <c r="R88" s="32">
         <v>1</v>
       </c>
       <c r="S88" s="32">
         <v>1.3</v>
       </c>
       <c r="T88" s="32">
-        <v>10.3</v>
+        <v>8.9</v>
       </c>
       <c r="U88" s="33">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="V88" s="34">
         <v>1990</v>
       </c>
       <c r="W88" s="32">
         <v>0.7</v>
       </c>
       <c r="X88" s="32">
         <v>0.3</v>
       </c>
       <c r="Y88" s="32">
-        <v>9.3000000000000007</v>
+        <v>7.8</v>
       </c>
       <c r="Z88" s="33">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="AA88" s="34">
         <v>3257</v>
       </c>
       <c r="AB88" s="32">
         <v>1.4</v>
       </c>
       <c r="AC88" s="32">
         <v>1.8</v>
       </c>
       <c r="AD88" s="32">
-        <v>10.9</v>
+        <v>9.5</v>
       </c>
       <c r="AE88" s="33">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="AF88" s="34">
         <v>3367</v>
       </c>
       <c r="AG88" s="32">
         <v>1.6</v>
       </c>
       <c r="AH88" s="32">
         <v>2.4</v>
       </c>
       <c r="AI88" s="32">
-        <v>11.5</v>
+        <v>10.1</v>
       </c>
       <c r="AJ88" s="33">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="AK88" s="62"/>
       <c r="AL88" s="63" t="s">
         <v>124</v>
       </c>
       <c r="AM88" s="63"/>
       <c r="AN88" s="63"/>
       <c r="AO88" s="63"/>
       <c r="AP88" s="1"/>
     </row>
     <row r="89" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B89" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C89" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E89" s="24"/>
       <c r="F89" s="19">
         <v>73</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="1"/>
       <c r="L89" s="1"/>
-      <c r="M89" s="93" t="s">
+      <c r="M89" s="128" t="s">
         <v>26</v>
       </c>
-      <c r="N89" s="93"/>
-      <c r="O89" s="93"/>
+      <c r="N89" s="128"/>
+      <c r="O89" s="128"/>
       <c r="P89" s="61"/>
       <c r="Q89" s="34">
         <v>2322</v>
       </c>
       <c r="R89" s="32">
         <v>0.9</v>
       </c>
       <c r="S89" s="32">
         <v>1.4</v>
       </c>
       <c r="T89" s="32">
-        <v>12</v>
+        <v>10.9</v>
       </c>
       <c r="U89" s="33">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="V89" s="34">
         <v>1761</v>
       </c>
       <c r="W89" s="32">
         <v>0.6</v>
       </c>
       <c r="X89" s="32">
         <v>1</v>
       </c>
       <c r="Y89" s="32">
-        <v>11.6</v>
+        <v>10.5</v>
       </c>
       <c r="Z89" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AA89" s="34">
         <v>2942</v>
       </c>
       <c r="AB89" s="32">
         <v>1.3</v>
       </c>
       <c r="AC89" s="32">
         <v>1.2</v>
       </c>
       <c r="AD89" s="32">
-        <v>11.8</v>
+        <v>10.7</v>
       </c>
       <c r="AE89" s="33">
-        <v>0.15</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="AF89" s="34">
         <v>3054</v>
       </c>
       <c r="AG89" s="32">
         <v>1.4</v>
       </c>
       <c r="AH89" s="32">
         <v>2.1</v>
       </c>
       <c r="AI89" s="32">
-        <v>12.8</v>
+        <v>11.7</v>
       </c>
       <c r="AJ89" s="33">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="AK89" s="62"/>
       <c r="AL89" s="63" t="s">
         <v>125</v>
       </c>
       <c r="AM89" s="63"/>
       <c r="AN89" s="63"/>
       <c r="AO89" s="63"/>
       <c r="AP89" s="1"/>
     </row>
     <row r="90" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B90" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C90" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E90" s="24"/>
       <c r="F90" s="19">
         <v>74</v>
       </c>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
       <c r="K90" s="1"/>
       <c r="L90" s="1"/>
-      <c r="M90" s="93" t="s">
+      <c r="M90" s="128" t="s">
         <v>25</v>
       </c>
-      <c r="N90" s="93"/>
-      <c r="O90" s="93"/>
+      <c r="N90" s="128"/>
+      <c r="O90" s="128"/>
       <c r="P90" s="61"/>
       <c r="Q90" s="34">
         <v>270</v>
       </c>
       <c r="R90" s="32">
         <v>0.1</v>
       </c>
       <c r="S90" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="T90" s="32">
-        <v>-9.3000000000000007</v>
+        <v>-9.4</v>
       </c>
       <c r="U90" s="33">
         <v>-0.01</v>
       </c>
       <c r="V90" s="34">
         <v>229</v>
       </c>
       <c r="W90" s="32">
         <v>0.1</v>
       </c>
       <c r="X90" s="32">
         <v>-5.4</v>
       </c>
       <c r="Y90" s="32">
         <v>-15.2</v>
       </c>
       <c r="Z90" s="33">
         <v>-0.01</v>
       </c>
       <c r="AA90" s="34">
         <v>315</v>
       </c>
       <c r="AB90" s="32">
         <v>0.1</v>
       </c>
       <c r="AC90" s="32">
         <v>6.8</v>
       </c>
       <c r="AD90" s="32">
-        <v>-4.2</v>
+        <v>-4.3</v>
       </c>
       <c r="AE90" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF90" s="34">
         <v>313</v>
       </c>
       <c r="AG90" s="32">
         <v>0.1</v>
       </c>
       <c r="AH90" s="32">
         <v>5</v>
       </c>
       <c r="AI90" s="32">
-        <v>-5.8</v>
+        <v>-5.9</v>
       </c>
       <c r="AJ90" s="33">
         <v>-0.01</v>
       </c>
       <c r="AK90" s="62"/>
       <c r="AL90" s="63" t="s">
         <v>322</v>
       </c>
       <c r="AM90" s="63"/>
       <c r="AN90" s="63"/>
       <c r="AO90" s="63"/>
       <c r="AP90" s="1"/>
     </row>
     <row r="91" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B91" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C91" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E91" s="24"/>
       <c r="F91" s="19">
         <v>75</v>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
       <c r="K91" s="1"/>
-      <c r="L91" s="93" t="s">
+      <c r="L91" s="128" t="s">
         <v>24</v>
       </c>
-      <c r="M91" s="93"/>
-[...1 lines deleted...]
-      <c r="O91" s="93"/>
+      <c r="M91" s="128"/>
+      <c r="N91" s="128"/>
+      <c r="O91" s="128"/>
       <c r="P91" s="61"/>
       <c r="Q91" s="34">
         <v>3100</v>
       </c>
       <c r="R91" s="32">
         <v>1.2</v>
       </c>
       <c r="S91" s="32">
         <v>0.9</v>
       </c>
       <c r="T91" s="32">
-        <v>-3.6</v>
+        <v>-3.5</v>
       </c>
       <c r="U91" s="33">
         <v>-0.04</v>
       </c>
       <c r="V91" s="34">
         <v>3076</v>
       </c>
       <c r="W91" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="X91" s="32">
         <v>-0.8</v>
       </c>
       <c r="Y91" s="32">
-        <v>-5.3</v>
+        <v>-5.2</v>
       </c>
       <c r="Z91" s="33">
         <v>-0.06</v>
       </c>
       <c r="AA91" s="34">
         <v>3126</v>
       </c>
       <c r="AB91" s="32">
         <v>1.4</v>
       </c>
       <c r="AC91" s="32">
         <v>2.8</v>
       </c>
       <c r="AD91" s="32">
-        <v>-1.8</v>
+        <v>-1.7</v>
       </c>
       <c r="AE91" s="33">
         <v>-0.02</v>
       </c>
       <c r="AF91" s="34">
         <v>3044</v>
       </c>
       <c r="AG91" s="32">
         <v>1.4</v>
       </c>
       <c r="AH91" s="32">
         <v>3.4</v>
       </c>
       <c r="AI91" s="32">
-        <v>-1.2</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AJ91" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK91" s="62"/>
       <c r="AL91" s="63" t="s">
         <v>368</v>
       </c>
       <c r="AM91" s="63"/>
       <c r="AN91" s="63"/>
       <c r="AO91" s="63"/>
       <c r="AP91" s="1"/>
     </row>
     <row r="92" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B92" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C92" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E92" s="24"/>
       <c r="F92" s="19">
         <v>76</v>
       </c>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
       <c r="K92" s="1"/>
       <c r="L92" s="1"/>
-      <c r="M92" s="93" t="s">
+      <c r="M92" s="128" t="s">
         <v>126</v>
       </c>
-      <c r="N92" s="93"/>
-      <c r="O92" s="93"/>
+      <c r="N92" s="128"/>
+      <c r="O92" s="128"/>
       <c r="P92" s="61"/>
       <c r="Q92" s="34">
         <v>311</v>
       </c>
       <c r="R92" s="32">
         <v>0.1</v>
       </c>
       <c r="S92" s="32">
         <v>-1</v>
       </c>
       <c r="T92" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="U92" s="33">
         <v>-0.01</v>
       </c>
       <c r="V92" s="34">
         <v>298</v>
       </c>
       <c r="W92" s="32">
         <v>0.1</v>
       </c>
       <c r="X92" s="32">
         <v>1</v>
       </c>
@@ -11059,1329 +11059,1329 @@
       <c r="AP92" s="1"/>
     </row>
     <row r="93" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B93" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E93" s="24"/>
       <c r="F93" s="19">
         <v>77</v>
       </c>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
       <c r="K93" s="1"/>
       <c r="L93" s="1"/>
-      <c r="M93" s="93" t="s">
+      <c r="M93" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="N93" s="93"/>
-      <c r="O93" s="93"/>
+      <c r="N93" s="128"/>
+      <c r="O93" s="128"/>
       <c r="P93" s="61"/>
       <c r="Q93" s="34">
         <v>2788</v>
       </c>
       <c r="R93" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="S93" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="T93" s="32">
-        <v>-3.5</v>
+        <v>-3.3</v>
       </c>
       <c r="U93" s="33">
         <v>-0.04</v>
       </c>
       <c r="V93" s="34">
         <v>2778</v>
       </c>
       <c r="W93" s="32">
         <v>1</v>
       </c>
       <c r="X93" s="32">
         <v>-1</v>
       </c>
       <c r="Y93" s="32">
-        <v>-5.5</v>
+        <v>-5.4</v>
       </c>
       <c r="Z93" s="33">
         <v>-0.05</v>
       </c>
       <c r="AA93" s="34">
         <v>2800</v>
       </c>
       <c r="AB93" s="32">
         <v>1.2</v>
       </c>
       <c r="AC93" s="32">
         <v>3.5</v>
       </c>
       <c r="AD93" s="32">
-        <v>-1.2</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AE93" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF93" s="34">
         <v>2715</v>
       </c>
       <c r="AG93" s="32">
         <v>1.3</v>
       </c>
       <c r="AH93" s="32">
         <v>3.8</v>
       </c>
       <c r="AI93" s="32">
-        <v>-1</v>
+        <v>-0.8</v>
       </c>
       <c r="AJ93" s="33">
         <v>-0.01</v>
       </c>
       <c r="AK93" s="62"/>
       <c r="AL93" s="63" t="s">
         <v>128</v>
       </c>
       <c r="AM93" s="63"/>
       <c r="AN93" s="63"/>
       <c r="AO93" s="63"/>
       <c r="AP93" s="1"/>
     </row>
     <row r="94" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B94" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E94" s="24"/>
       <c r="F94" s="19">
         <v>78</v>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
       <c r="K94" s="1"/>
-      <c r="L94" s="93" t="s">
+      <c r="L94" s="128" t="s">
         <v>35</v>
       </c>
-      <c r="M94" s="93"/>
-[...1 lines deleted...]
-      <c r="O94" s="93"/>
+      <c r="M94" s="128"/>
+      <c r="N94" s="128"/>
+      <c r="O94" s="128"/>
       <c r="P94" s="61"/>
       <c r="Q94" s="34">
         <v>6556</v>
       </c>
       <c r="R94" s="32">
         <v>2.6</v>
       </c>
       <c r="S94" s="32">
         <v>5.3</v>
       </c>
       <c r="T94" s="32">
-        <v>-2.6</v>
+        <v>-1.5</v>
       </c>
       <c r="U94" s="33">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="V94" s="34">
         <v>7172</v>
       </c>
       <c r="W94" s="32">
         <v>2.5</v>
       </c>
       <c r="X94" s="32">
         <v>2.7</v>
       </c>
       <c r="Y94" s="32">
-        <v>-5</v>
+        <v>-3.9</v>
       </c>
       <c r="Z94" s="33">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="AA94" s="34">
         <v>5876</v>
       </c>
       <c r="AB94" s="32">
         <v>2.6</v>
       </c>
       <c r="AC94" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="AD94" s="32">
-        <v>1.1000000000000001</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AE94" s="33">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AF94" s="34">
         <v>5584</v>
       </c>
       <c r="AG94" s="32">
         <v>2.6</v>
       </c>
       <c r="AH94" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="AI94" s="32">
-        <v>1.1000000000000001</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="AJ94" s="33">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AK94" s="62"/>
       <c r="AL94" s="63" t="s">
         <v>129</v>
       </c>
       <c r="AM94" s="63"/>
       <c r="AN94" s="63"/>
       <c r="AO94" s="63"/>
       <c r="AP94" s="1"/>
     </row>
     <row r="95" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B95" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C95" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E95" s="24"/>
       <c r="F95" s="19">
         <v>79</v>
       </c>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="1"/>
-      <c r="L95" s="93" t="s">
+      <c r="L95" s="128" t="s">
         <v>34</v>
       </c>
-      <c r="M95" s="93"/>
-[...1 lines deleted...]
-      <c r="O95" s="93"/>
+      <c r="M95" s="128"/>
+      <c r="N95" s="128"/>
+      <c r="O95" s="128"/>
       <c r="P95" s="61"/>
       <c r="Q95" s="34">
         <v>10968</v>
       </c>
       <c r="R95" s="32">
         <v>4.3</v>
       </c>
       <c r="S95" s="32">
         <v>2.5</v>
       </c>
       <c r="T95" s="32">
-        <v>-2.5</v>
+        <v>-1.9</v>
       </c>
       <c r="U95" s="33">
-        <v>-0.1</v>
+        <v>-0.08</v>
       </c>
       <c r="V95" s="34">
         <v>11417</v>
       </c>
       <c r="W95" s="32">
         <v>4</v>
       </c>
       <c r="X95" s="32">
         <v>-0.4</v>
       </c>
       <c r="Y95" s="32">
-        <v>-5.2</v>
+        <v>-4.7</v>
       </c>
       <c r="Z95" s="33">
-        <v>-0.21</v>
+        <v>-0.19</v>
       </c>
       <c r="AA95" s="34">
         <v>10475</v>
       </c>
       <c r="AB95" s="32">
         <v>4.7</v>
       </c>
       <c r="AC95" s="32">
         <v>6.3</v>
       </c>
       <c r="AD95" s="32">
-        <v>1.1000000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="AE95" s="33">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="AF95" s="34">
         <v>10287</v>
       </c>
       <c r="AG95" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="AH95" s="32">
         <v>7.7</v>
       </c>
       <c r="AI95" s="32">
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="AJ95" s="33">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="AK95" s="62"/>
       <c r="AL95" s="63" t="s">
         <v>130</v>
       </c>
       <c r="AM95" s="63"/>
       <c r="AN95" s="63"/>
       <c r="AO95" s="63"/>
       <c r="AP95" s="1"/>
     </row>
     <row r="96" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B96" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E96" s="24"/>
       <c r="F96" s="19">
         <v>80</v>
       </c>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
       <c r="K96" s="1"/>
       <c r="L96" s="1"/>
-      <c r="M96" s="93" t="s">
+      <c r="M96" s="128" t="s">
         <v>33</v>
       </c>
-      <c r="N96" s="93"/>
-      <c r="O96" s="93"/>
+      <c r="N96" s="128"/>
+      <c r="O96" s="128"/>
       <c r="P96" s="61"/>
       <c r="Q96" s="34">
         <v>5146</v>
       </c>
       <c r="R96" s="32">
         <v>2</v>
       </c>
       <c r="S96" s="32">
         <v>4.2</v>
       </c>
       <c r="T96" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-1.9</v>
       </c>
       <c r="U96" s="33">
         <v>-0.04</v>
       </c>
       <c r="V96" s="34">
         <v>5495</v>
       </c>
       <c r="W96" s="32">
         <v>1.9</v>
       </c>
       <c r="X96" s="32">
         <v>1.9</v>
       </c>
       <c r="Y96" s="32">
-        <v>-4.3</v>
+        <v>-4</v>
       </c>
       <c r="Z96" s="33">
         <v>-0.08</v>
       </c>
       <c r="AA96" s="34">
         <v>4763</v>
       </c>
       <c r="AB96" s="32">
         <v>2.1</v>
       </c>
       <c r="AC96" s="32">
         <v>7.5</v>
       </c>
       <c r="AD96" s="32">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="AE96" s="33">
         <v>0.02</v>
       </c>
       <c r="AF96" s="34">
         <v>4618</v>
       </c>
       <c r="AG96" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="AH96" s="32">
         <v>8</v>
       </c>
       <c r="AI96" s="32">
-        <v>1.4</v>
+        <v>1.7</v>
       </c>
       <c r="AJ96" s="33">
         <v>0.03</v>
       </c>
       <c r="AK96" s="62"/>
       <c r="AL96" s="63" t="s">
         <v>369</v>
       </c>
       <c r="AM96" s="63"/>
       <c r="AN96" s="63"/>
       <c r="AO96" s="63"/>
       <c r="AP96" s="1"/>
     </row>
     <row r="97" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B97" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C97" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E97" s="24"/>
       <c r="F97" s="19">
         <v>81</v>
       </c>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
-      <c r="M97" s="93" t="s">
+      <c r="M97" s="128" t="s">
         <v>32</v>
       </c>
-      <c r="N97" s="93"/>
-      <c r="O97" s="93"/>
+      <c r="N97" s="128"/>
+      <c r="O97" s="128"/>
       <c r="P97" s="61"/>
       <c r="Q97" s="34">
         <v>5822</v>
       </c>
       <c r="R97" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="S97" s="32">
         <v>1</v>
       </c>
       <c r="T97" s="32">
-        <v>-2.9</v>
+        <v>-2.1</v>
       </c>
       <c r="U97" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.05</v>
       </c>
       <c r="V97" s="34">
         <v>5922</v>
       </c>
       <c r="W97" s="32">
         <v>2.1</v>
       </c>
       <c r="X97" s="32">
         <v>-2.5</v>
       </c>
       <c r="Y97" s="32">
-        <v>-6.3</v>
+        <v>-5.5</v>
       </c>
       <c r="Z97" s="33">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="AA97" s="34">
         <v>5711</v>
       </c>
       <c r="AB97" s="32">
         <v>2.5</v>
       </c>
       <c r="AC97" s="32">
         <v>5.3</v>
       </c>
       <c r="AD97" s="32">
-        <v>1.3</v>
+        <v>2</v>
       </c>
       <c r="AE97" s="33">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="AF97" s="34">
         <v>5669</v>
       </c>
       <c r="AG97" s="32">
         <v>2.7</v>
       </c>
       <c r="AH97" s="32">
         <v>7.3</v>
       </c>
       <c r="AI97" s="32">
-        <v>3.2</v>
+        <v>4</v>
       </c>
       <c r="AJ97" s="33">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="AK97" s="62"/>
       <c r="AL97" s="63" t="s">
         <v>131</v>
       </c>
       <c r="AM97" s="63"/>
       <c r="AN97" s="63"/>
       <c r="AO97" s="63"/>
       <c r="AP97" s="1"/>
     </row>
     <row r="98" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B98" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C98" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E98" s="24"/>
       <c r="F98" s="19">
         <v>82</v>
       </c>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
       <c r="K98" s="1"/>
-      <c r="L98" s="93" t="s">
+      <c r="L98" s="128" t="s">
         <v>132</v>
       </c>
-      <c r="M98" s="93"/>
-[...1 lines deleted...]
-      <c r="O98" s="93"/>
+      <c r="M98" s="128"/>
+      <c r="N98" s="128"/>
+      <c r="O98" s="128"/>
       <c r="P98" s="61"/>
       <c r="Q98" s="34">
         <v>4526</v>
       </c>
       <c r="R98" s="32">
         <v>1.8</v>
       </c>
       <c r="S98" s="32">
         <v>4.2</v>
       </c>
       <c r="T98" s="32">
-        <v>-4.3</v>
+        <v>-2.8</v>
       </c>
       <c r="U98" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.05</v>
       </c>
       <c r="V98" s="34">
         <v>4765</v>
       </c>
       <c r="W98" s="32">
         <v>1.7</v>
       </c>
       <c r="X98" s="32">
         <v>1</v>
       </c>
       <c r="Y98" s="32">
-        <v>-7.3</v>
+        <v>-5.8</v>
       </c>
       <c r="Z98" s="33">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="AA98" s="34">
         <v>4263</v>
       </c>
       <c r="AB98" s="32">
         <v>1.9</v>
       </c>
       <c r="AC98" s="32">
         <v>8.5</v>
       </c>
       <c r="AD98" s="32">
-        <v>-0.4</v>
+        <v>1.2</v>
       </c>
       <c r="AE98" s="33">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="AF98" s="34">
         <v>3997</v>
       </c>
       <c r="AG98" s="32">
         <v>1.9</v>
       </c>
       <c r="AH98" s="32">
         <v>7.2</v>
       </c>
       <c r="AI98" s="32">
-        <v>-1.6</v>
+        <v>0</v>
       </c>
       <c r="AJ98" s="33">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="AK98" s="62"/>
       <c r="AL98" s="63" t="s">
         <v>133</v>
       </c>
       <c r="AM98" s="63"/>
       <c r="AN98" s="63"/>
       <c r="AO98" s="63"/>
       <c r="AP98" s="1"/>
     </row>
     <row r="99" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B99" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E99" s="24"/>
       <c r="F99" s="19">
         <v>83</v>
       </c>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
       <c r="I99" s="1"/>
       <c r="J99" s="1"/>
       <c r="K99" s="1"/>
       <c r="L99" s="1"/>
-      <c r="M99" s="93" t="s">
+      <c r="M99" s="128" t="s">
         <v>134</v>
       </c>
-      <c r="N99" s="93"/>
-      <c r="O99" s="93"/>
+      <c r="N99" s="128"/>
+      <c r="O99" s="128"/>
       <c r="P99" s="61"/>
       <c r="Q99" s="34">
         <v>931</v>
       </c>
       <c r="R99" s="32">
         <v>0.4</v>
       </c>
       <c r="S99" s="32">
         <v>1</v>
       </c>
       <c r="T99" s="32">
-        <v>-0.7</v>
+        <v>0.2</v>
       </c>
       <c r="U99" s="33">
         <v>0</v>
       </c>
       <c r="V99" s="34">
         <v>953</v>
       </c>
       <c r="W99" s="32">
         <v>0.3</v>
       </c>
       <c r="X99" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="Y99" s="32">
-        <v>-6.5</v>
+        <v>-5.7</v>
       </c>
       <c r="Z99" s="33">
         <v>-0.02</v>
       </c>
       <c r="AA99" s="34">
         <v>908</v>
       </c>
       <c r="AB99" s="32">
         <v>0.4</v>
       </c>
       <c r="AC99" s="32">
         <v>9.1</v>
       </c>
       <c r="AD99" s="32">
-        <v>7.3</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AE99" s="33">
         <v>0.03</v>
       </c>
       <c r="AF99" s="34">
         <v>873</v>
       </c>
       <c r="AG99" s="32">
         <v>0.4</v>
       </c>
       <c r="AH99" s="32">
         <v>7</v>
       </c>
       <c r="AI99" s="32">
-        <v>5.2</v>
+        <v>6.2</v>
       </c>
       <c r="AJ99" s="33">
         <v>0.02</v>
       </c>
       <c r="AK99" s="62"/>
       <c r="AL99" s="63" t="s">
         <v>135</v>
       </c>
       <c r="AM99" s="63"/>
       <c r="AN99" s="63"/>
       <c r="AO99" s="63"/>
       <c r="AP99" s="1"/>
     </row>
     <row r="100" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B100" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C100" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E100" s="24"/>
       <c r="F100" s="19">
         <v>84</v>
       </c>
       <c r="G100" s="1"/>
       <c r="H100" s="1"/>
       <c r="I100" s="1"/>
       <c r="J100" s="1"/>
       <c r="K100" s="1"/>
       <c r="L100" s="1"/>
-      <c r="M100" s="93" t="s">
+      <c r="M100" s="128" t="s">
         <v>136</v>
       </c>
-      <c r="N100" s="93"/>
-      <c r="O100" s="93"/>
+      <c r="N100" s="128"/>
+      <c r="O100" s="128"/>
       <c r="P100" s="61"/>
       <c r="Q100" s="34">
         <v>1235</v>
       </c>
       <c r="R100" s="32">
         <v>0.5</v>
       </c>
       <c r="S100" s="32">
         <v>18.3</v>
       </c>
       <c r="T100" s="32">
-        <v>-9.1</v>
+        <v>-7.4</v>
       </c>
       <c r="U100" s="33">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="V100" s="34">
         <v>1307</v>
       </c>
       <c r="W100" s="32">
         <v>0.5</v>
       </c>
       <c r="X100" s="32">
         <v>15</v>
       </c>
       <c r="Y100" s="32">
-        <v>-11.7</v>
+        <v>-9.9</v>
       </c>
       <c r="Z100" s="33">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AA100" s="34">
         <v>1155</v>
       </c>
       <c r="AB100" s="32">
         <v>0.5</v>
       </c>
       <c r="AC100" s="32">
         <v>22.9</v>
       </c>
       <c r="AD100" s="32">
-        <v>-5.6</v>
+        <v>-3.8</v>
       </c>
       <c r="AE100" s="33">
         <v>-0.02</v>
       </c>
       <c r="AF100" s="34">
         <v>1083</v>
       </c>
       <c r="AG100" s="32">
         <v>0.5</v>
       </c>
       <c r="AH100" s="32">
         <v>21.8</v>
       </c>
       <c r="AI100" s="32">
-        <v>-6.5</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="AJ100" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AK100" s="62"/>
       <c r="AL100" s="63" t="s">
         <v>137</v>
       </c>
       <c r="AM100" s="63"/>
       <c r="AN100" s="63"/>
       <c r="AO100" s="63"/>
       <c r="AP100" s="1"/>
     </row>
     <row r="101" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B101" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C101" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E101" s="24"/>
       <c r="F101" s="19">
         <v>85</v>
       </c>
       <c r="G101" s="1"/>
       <c r="H101" s="1"/>
       <c r="I101" s="1"/>
       <c r="J101" s="1"/>
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
-      <c r="M101" s="93" t="s">
+      <c r="M101" s="128" t="s">
         <v>31</v>
       </c>
-      <c r="N101" s="93"/>
-      <c r="O101" s="93"/>
+      <c r="N101" s="128"/>
+      <c r="O101" s="128"/>
       <c r="P101" s="61"/>
       <c r="Q101" s="34">
         <v>2360</v>
       </c>
       <c r="R101" s="32">
         <v>0.9</v>
       </c>
       <c r="S101" s="32">
         <v>-0.8</v>
       </c>
       <c r="T101" s="32">
-        <v>-3.8</v>
+        <v>-2.6</v>
       </c>
       <c r="U101" s="33">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="V101" s="34">
         <v>2505</v>
       </c>
       <c r="W101" s="32">
         <v>0.9</v>
       </c>
       <c r="X101" s="32">
         <v>-2.8</v>
       </c>
       <c r="Y101" s="32">
-        <v>-5.7</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="Z101" s="33">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AA101" s="34">
         <v>2200</v>
       </c>
       <c r="AB101" s="32">
         <v>1</v>
       </c>
       <c r="AC101" s="32">
         <v>1.9</v>
       </c>
       <c r="AD101" s="32">
-        <v>-1.2</v>
+        <v>0</v>
       </c>
       <c r="AE101" s="33">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="AF101" s="34">
         <v>2041</v>
       </c>
       <c r="AG101" s="32">
         <v>1</v>
       </c>
       <c r="AH101" s="32">
         <v>0.8</v>
       </c>
       <c r="AI101" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AJ101" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="AK101" s="62"/>
       <c r="AL101" s="63" t="s">
         <v>138</v>
       </c>
       <c r="AM101" s="63"/>
       <c r="AN101" s="63"/>
       <c r="AO101" s="63"/>
       <c r="AP101" s="1"/>
     </row>
     <row r="102" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B102" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C102" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E102" s="24"/>
       <c r="F102" s="19">
         <v>86</v>
       </c>
       <c r="G102" s="1"/>
       <c r="H102" s="1"/>
       <c r="I102" s="1"/>
       <c r="J102" s="1"/>
       <c r="K102" s="1"/>
-      <c r="L102" s="93" t="s">
+      <c r="L102" s="128" t="s">
         <v>139</v>
       </c>
-      <c r="M102" s="93"/>
-[...1 lines deleted...]
-      <c r="O102" s="93"/>
+      <c r="M102" s="128"/>
+      <c r="N102" s="128"/>
+      <c r="O102" s="128"/>
       <c r="P102" s="61"/>
       <c r="Q102" s="34">
         <v>2802</v>
       </c>
       <c r="R102" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="S102" s="32">
         <v>-3.9</v>
       </c>
       <c r="T102" s="32">
-        <v>-8.5</v>
+        <v>-8.6</v>
       </c>
       <c r="U102" s="33">
         <v>-0.1</v>
       </c>
       <c r="V102" s="34">
         <v>2895</v>
       </c>
       <c r="W102" s="32">
         <v>1</v>
       </c>
       <c r="X102" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="Y102" s="32">
-        <v>-9.4</v>
+        <v>-9.5</v>
       </c>
       <c r="Z102" s="33">
         <v>-0.1</v>
       </c>
       <c r="AA102" s="34">
         <v>2698</v>
       </c>
       <c r="AB102" s="32">
         <v>1.2</v>
       </c>
       <c r="AC102" s="32">
         <v>-2.7</v>
       </c>
       <c r="AD102" s="32">
-        <v>-7.3</v>
+        <v>-7.4</v>
       </c>
       <c r="AE102" s="33">
         <v>-0.09</v>
       </c>
       <c r="AF102" s="34">
         <v>2523</v>
       </c>
       <c r="AG102" s="32">
         <v>1.2</v>
       </c>
       <c r="AH102" s="32">
         <v>-1.2</v>
       </c>
       <c r="AI102" s="32">
-        <v>-5.9</v>
+        <v>-6</v>
       </c>
       <c r="AJ102" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AK102" s="62"/>
       <c r="AL102" s="63" t="s">
         <v>140</v>
       </c>
       <c r="AM102" s="63"/>
       <c r="AN102" s="63"/>
       <c r="AO102" s="63"/>
       <c r="AP102" s="1"/>
     </row>
     <row r="103" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B103" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E103" s="24"/>
       <c r="F103" s="19">
         <v>87</v>
       </c>
       <c r="G103" s="1"/>
       <c r="H103" s="1"/>
       <c r="I103" s="1"/>
       <c r="J103" s="1"/>
       <c r="K103" s="1"/>
-      <c r="L103" s="93" t="s">
+      <c r="L103" s="128" t="s">
         <v>141</v>
       </c>
-      <c r="M103" s="93"/>
-[...1 lines deleted...]
-      <c r="O103" s="93"/>
+      <c r="M103" s="128"/>
+      <c r="N103" s="128"/>
+      <c r="O103" s="128"/>
       <c r="P103" s="61"/>
       <c r="Q103" s="34">
         <v>12704</v>
       </c>
       <c r="R103" s="32">
         <v>5</v>
       </c>
       <c r="S103" s="32">
         <v>4.5</v>
       </c>
       <c r="T103" s="32">
-        <v>0.7</v>
+        <v>1.4</v>
       </c>
       <c r="U103" s="33">
-        <v>0.03</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="V103" s="34">
         <v>17504</v>
       </c>
       <c r="W103" s="32">
         <v>6.1</v>
       </c>
       <c r="X103" s="32">
         <v>7.1</v>
       </c>
       <c r="Y103" s="32">
-        <v>3.2</v>
+        <v>3.9</v>
       </c>
       <c r="Z103" s="33">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="AA103" s="34">
         <v>7394</v>
       </c>
       <c r="AB103" s="32">
         <v>3.3</v>
       </c>
       <c r="AC103" s="32">
         <v>-0.9</v>
       </c>
       <c r="AD103" s="32">
-        <v>-4.5</v>
+        <v>-3.9</v>
       </c>
       <c r="AE103" s="33">
-        <v>-0.15</v>
+        <v>-0.13</v>
       </c>
       <c r="AF103" s="34">
         <v>5729</v>
       </c>
       <c r="AG103" s="32">
         <v>2.7</v>
       </c>
       <c r="AH103" s="32">
         <v>-5.7</v>
       </c>
       <c r="AI103" s="32">
-        <v>-9.1999999999999993</v>
+        <v>-8.5</v>
       </c>
       <c r="AJ103" s="33">
-        <v>-0.26</v>
+        <v>-0.24</v>
       </c>
       <c r="AK103" s="62"/>
       <c r="AL103" s="63" t="s">
         <v>323</v>
       </c>
       <c r="AM103" s="63"/>
       <c r="AN103" s="63"/>
       <c r="AO103" s="63"/>
       <c r="AP103" s="1"/>
     </row>
     <row r="104" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B104" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C104" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E104" s="24"/>
       <c r="F104" s="19">
         <v>88</v>
       </c>
       <c r="G104" s="1"/>
       <c r="H104" s="1"/>
       <c r="I104" s="1"/>
       <c r="J104" s="1"/>
       <c r="K104" s="1"/>
       <c r="L104" s="1"/>
-      <c r="M104" s="93" t="s">
+      <c r="M104" s="128" t="s">
         <v>30</v>
       </c>
-      <c r="N104" s="93"/>
-      <c r="O104" s="93"/>
+      <c r="N104" s="128"/>
+      <c r="O104" s="128"/>
       <c r="P104" s="61"/>
       <c r="Q104" s="34">
         <v>12378</v>
       </c>
       <c r="R104" s="32">
         <v>4.8</v>
       </c>
       <c r="S104" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="T104" s="32">
-        <v>0.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="U104" s="33">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="V104" s="34">
         <v>16959</v>
       </c>
       <c r="W104" s="32">
         <v>6</v>
       </c>
       <c r="X104" s="32">
         <v>8.1</v>
       </c>
       <c r="Y104" s="32">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="Z104" s="33">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="AA104" s="34">
         <v>7308</v>
       </c>
       <c r="AB104" s="32">
         <v>3.3</v>
       </c>
       <c r="AC104" s="32">
         <v>-1.1000000000000001</v>
       </c>
       <c r="AD104" s="32">
-        <v>-5.0999999999999996</v>
+        <v>-4.9000000000000004</v>
       </c>
       <c r="AE104" s="33">
         <v>-0.16</v>
       </c>
       <c r="AF104" s="34">
         <v>5721</v>
       </c>
       <c r="AG104" s="32">
         <v>2.7</v>
       </c>
       <c r="AH104" s="32">
         <v>-5.7</v>
       </c>
       <c r="AI104" s="32">
-        <v>-9.5</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="AJ104" s="33">
-        <v>-0.27</v>
+        <v>-0.26</v>
       </c>
       <c r="AK104" s="62"/>
       <c r="AL104" s="63" t="s">
         <v>324</v>
       </c>
       <c r="AM104" s="63"/>
       <c r="AN104" s="63"/>
       <c r="AO104" s="63"/>
       <c r="AP104" s="1"/>
     </row>
     <row r="105" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B105" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C105" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E105" s="24"/>
       <c r="F105" s="19">
         <v>89</v>
       </c>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
       <c r="I105" s="1"/>
       <c r="J105" s="1"/>
       <c r="K105" s="1"/>
       <c r="L105" s="1"/>
-      <c r="M105" s="93" t="s">
+      <c r="M105" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="N105" s="93"/>
-      <c r="O105" s="93"/>
+      <c r="N105" s="128"/>
+      <c r="O105" s="128"/>
       <c r="P105" s="61"/>
       <c r="Q105" s="34">
         <v>327</v>
       </c>
       <c r="R105" s="32">
         <v>0.1</v>
       </c>
       <c r="S105" s="32">
         <v>-13.7</v>
       </c>
       <c r="T105" s="32">
-        <v>-9.1999999999999993</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="U105" s="33">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="V105" s="34">
         <v>544</v>
       </c>
       <c r="W105" s="32">
         <v>0.2</v>
       </c>
       <c r="X105" s="32">
         <v>-16.600000000000001</v>
       </c>
       <c r="Y105" s="32">
-        <v>-12.2</v>
+        <v>1.6</v>
       </c>
       <c r="Z105" s="33">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="AA105" s="34">
         <v>86</v>
       </c>
       <c r="AB105" s="32">
         <v>0</v>
       </c>
       <c r="AC105" s="32">
         <v>16.2</v>
       </c>
       <c r="AD105" s="32">
-        <v>22.3</v>
+        <v>41.5</v>
       </c>
       <c r="AE105" s="33">
         <v>0.01</v>
       </c>
       <c r="AF105" s="34">
         <v>8</v>
       </c>
       <c r="AG105" s="32">
         <v>0</v>
       </c>
       <c r="AH105" s="32">
         <v>0</v>
       </c>
       <c r="AI105" s="32">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="AJ105" s="33">
         <v>0</v>
       </c>
       <c r="AK105" s="62"/>
       <c r="AL105" s="63" t="s">
         <v>142</v>
       </c>
       <c r="AM105" s="63"/>
       <c r="AN105" s="63"/>
       <c r="AO105" s="63"/>
       <c r="AP105" s="1"/>
     </row>
     <row r="106" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B106" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C106" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E106" s="24"/>
       <c r="F106" s="19">
         <v>90</v>
       </c>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
       <c r="I106" s="1"/>
       <c r="J106" s="1"/>
       <c r="K106" s="1"/>
-      <c r="L106" s="100" t="s">
+      <c r="L106" s="131" t="s">
         <v>405</v>
       </c>
-      <c r="M106" s="100"/>
-[...1 lines deleted...]
-      <c r="O106" s="100"/>
+      <c r="M106" s="131"/>
+      <c r="N106" s="131"/>
+      <c r="O106" s="131"/>
       <c r="P106" s="61"/>
       <c r="Q106" s="34">
         <v>139</v>
       </c>
       <c r="R106" s="32">
         <v>0.1</v>
       </c>
       <c r="S106" s="32">
         <v>120.6</v>
       </c>
       <c r="T106" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U106" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V106" s="34">
         <v>264</v>
       </c>
       <c r="W106" s="32">
         <v>0.1</v>
       </c>
       <c r="X106" s="32">
         <v>121.8</v>
       </c>
@@ -12429,155 +12429,155 @@
       <c r="AN106" s="63"/>
       <c r="AO106" s="63"/>
       <c r="AP106" s="1"/>
     </row>
     <row r="107" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B107" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C107" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E107" s="24"/>
       <c r="F107" s="19">
         <v>91</v>
       </c>
       <c r="G107" s="1"/>
       <c r="H107" s="1"/>
       <c r="I107" s="1"/>
       <c r="J107" s="1"/>
-      <c r="K107" s="93" t="s">
+      <c r="K107" s="128" t="s">
         <v>143</v>
       </c>
-      <c r="L107" s="93"/>
-[...2 lines deleted...]
-      <c r="O107" s="93"/>
+      <c r="L107" s="128"/>
+      <c r="M107" s="128"/>
+      <c r="N107" s="128"/>
+      <c r="O107" s="128"/>
       <c r="P107" s="61"/>
       <c r="Q107" s="34">
         <v>18857</v>
       </c>
       <c r="R107" s="32">
         <v>7.4</v>
       </c>
       <c r="S107" s="32">
         <v>6.9</v>
       </c>
       <c r="T107" s="32">
-        <v>4.5999999999999996</v>
+        <v>4.8</v>
       </c>
       <c r="U107" s="33">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="V107" s="34">
         <v>24196</v>
       </c>
       <c r="W107" s="32">
         <v>8.5</v>
       </c>
       <c r="X107" s="32">
         <v>20.2</v>
       </c>
       <c r="Y107" s="32">
-        <v>17.600000000000001</v>
+        <v>17.8</v>
       </c>
       <c r="Z107" s="33">
-        <v>1.25</v>
+        <v>1.27</v>
       </c>
       <c r="AA107" s="34">
         <v>12949</v>
       </c>
       <c r="AB107" s="32">
         <v>5.8</v>
       </c>
       <c r="AC107" s="32">
         <v>-12.8</v>
       </c>
       <c r="AD107" s="32">
-        <v>-14.7</v>
+        <v>-14.5</v>
       </c>
       <c r="AE107" s="33">
-        <v>-0.96</v>
+        <v>-0.95</v>
       </c>
       <c r="AF107" s="34">
         <v>12542</v>
       </c>
       <c r="AG107" s="32">
         <v>5.9</v>
       </c>
       <c r="AH107" s="32">
         <v>-15</v>
       </c>
       <c r="AI107" s="32">
-        <v>-16.8</v>
+        <v>-16.7</v>
       </c>
       <c r="AJ107" s="33">
-        <v>-1.1499999999999999</v>
+        <v>-1.1399999999999999</v>
       </c>
       <c r="AK107" s="62"/>
       <c r="AL107" s="63" t="s">
         <v>144</v>
       </c>
       <c r="AM107" s="63"/>
       <c r="AN107" s="63"/>
       <c r="AO107" s="63"/>
       <c r="AP107" s="1"/>
     </row>
     <row r="108" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B108" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C108" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E108" s="24"/>
       <c r="F108" s="19">
         <v>92</v>
       </c>
       <c r="G108" s="1"/>
       <c r="H108" s="1"/>
       <c r="I108" s="1"/>
       <c r="J108" s="1"/>
       <c r="K108" s="1"/>
-      <c r="L108" s="93" t="s">
+      <c r="L108" s="128" t="s">
         <v>49</v>
       </c>
-      <c r="M108" s="93"/>
-[...1 lines deleted...]
-      <c r="O108" s="93"/>
+      <c r="M108" s="128"/>
+      <c r="N108" s="128"/>
+      <c r="O108" s="128"/>
       <c r="P108" s="61"/>
       <c r="Q108" s="34">
         <v>10910</v>
       </c>
       <c r="R108" s="32">
         <v>4.3</v>
       </c>
       <c r="S108" s="32">
         <v>1.2</v>
       </c>
       <c r="T108" s="32">
         <v>0.5</v>
       </c>
       <c r="U108" s="33">
         <v>0.02</v>
       </c>
       <c r="V108" s="34">
         <v>16099</v>
       </c>
       <c r="W108" s="32">
         <v>5.7</v>
       </c>
       <c r="X108" s="32">
         <v>3.7</v>
       </c>
@@ -12626,448 +12626,448 @@
       <c r="AO108" s="63"/>
       <c r="AP108" s="1"/>
     </row>
     <row r="109" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B109" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C109" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E109" s="24"/>
       <c r="F109" s="19">
         <v>93</v>
       </c>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
       <c r="K109" s="1"/>
-      <c r="L109" s="93" t="s">
+      <c r="L109" s="128" t="s">
         <v>146</v>
       </c>
-      <c r="M109" s="93"/>
-[...1 lines deleted...]
-      <c r="O109" s="93"/>
+      <c r="M109" s="128"/>
+      <c r="N109" s="128"/>
+      <c r="O109" s="128"/>
       <c r="P109" s="61"/>
       <c r="Q109" s="34">
         <v>7947</v>
       </c>
       <c r="R109" s="32">
         <v>3.1</v>
       </c>
       <c r="S109" s="32">
         <v>15.8</v>
       </c>
       <c r="T109" s="32">
-        <v>12.2</v>
+        <v>12.4</v>
       </c>
       <c r="U109" s="33">
         <v>0.33</v>
       </c>
       <c r="V109" s="34">
         <v>8097</v>
       </c>
       <c r="W109" s="32">
         <v>2.8</v>
       </c>
       <c r="X109" s="32">
         <v>75.400000000000006</v>
       </c>
       <c r="Y109" s="32">
-        <v>70</v>
+        <v>70.3</v>
       </c>
       <c r="Z109" s="33">
-        <v>1.1399999999999999</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="AA109" s="34">
         <v>7780</v>
       </c>
       <c r="AB109" s="32">
         <v>3.5</v>
       </c>
       <c r="AC109" s="32">
         <v>-17.100000000000001</v>
       </c>
       <c r="AD109" s="32">
-        <v>-19.7</v>
+        <v>-19.5</v>
       </c>
       <c r="AE109" s="33">
-        <v>-0.81</v>
+        <v>-0.8</v>
       </c>
       <c r="AF109" s="34">
         <v>8538</v>
       </c>
       <c r="AG109" s="32">
         <v>4</v>
       </c>
       <c r="AH109" s="32">
         <v>-14.2</v>
       </c>
       <c r="AI109" s="32">
-        <v>-16.899999999999999</v>
+        <v>-16.7</v>
       </c>
       <c r="AJ109" s="33">
-        <v>-0.77</v>
+        <v>-0.76</v>
       </c>
       <c r="AK109" s="62"/>
       <c r="AL109" s="63" t="s">
         <v>147</v>
       </c>
       <c r="AM109" s="63"/>
       <c r="AN109" s="63"/>
       <c r="AO109" s="63"/>
       <c r="AP109" s="1"/>
     </row>
     <row r="110" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B110" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C110" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E110" s="24"/>
       <c r="F110" s="19">
         <v>94</v>
       </c>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="K110" s="1"/>
       <c r="L110" s="1"/>
-      <c r="M110" s="93" t="s">
+      <c r="M110" s="128" t="s">
         <v>48</v>
       </c>
-      <c r="N110" s="93"/>
-      <c r="O110" s="93"/>
+      <c r="N110" s="128"/>
+      <c r="O110" s="128"/>
       <c r="P110" s="61"/>
       <c r="Q110" s="34">
         <v>2535</v>
       </c>
       <c r="R110" s="32">
         <v>1</v>
       </c>
       <c r="S110" s="32">
         <v>50.8</v>
       </c>
       <c r="T110" s="32">
-        <v>49.3</v>
+        <v>50.6</v>
       </c>
       <c r="U110" s="33">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="V110" s="34">
         <v>2685</v>
       </c>
       <c r="W110" s="32">
         <v>0.9</v>
       </c>
       <c r="X110" s="32">
         <v>126</v>
       </c>
       <c r="Y110" s="32">
-        <v>123.8</v>
+        <v>125.8</v>
       </c>
       <c r="Z110" s="33">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="AA110" s="34">
         <v>2378</v>
       </c>
       <c r="AB110" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC110" s="32">
         <v>6.4</v>
       </c>
       <c r="AD110" s="32">
-        <v>5.3</v>
+        <v>6.3</v>
       </c>
       <c r="AE110" s="33">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AF110" s="34">
         <v>2614</v>
       </c>
       <c r="AG110" s="32">
         <v>1.2</v>
       </c>
       <c r="AH110" s="32">
         <v>27.5</v>
       </c>
       <c r="AI110" s="32">
-        <v>26.2</v>
+        <v>27.4</v>
       </c>
       <c r="AJ110" s="33">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="AK110" s="62"/>
       <c r="AL110" s="63" t="s">
         <v>325</v>
       </c>
       <c r="AM110" s="63"/>
       <c r="AN110" s="63"/>
       <c r="AO110" s="63"/>
       <c r="AP110" s="1"/>
     </row>
     <row r="111" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B111" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C111" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E111" s="24"/>
       <c r="F111" s="19">
         <v>95</v>
       </c>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
       <c r="K111" s="1"/>
       <c r="L111" s="1"/>
-      <c r="M111" s="93" t="s">
+      <c r="M111" s="128" t="s">
         <v>47</v>
       </c>
-      <c r="N111" s="93"/>
-      <c r="O111" s="93"/>
+      <c r="N111" s="128"/>
+      <c r="O111" s="128"/>
       <c r="P111" s="61"/>
       <c r="Q111" s="34">
         <v>5412</v>
       </c>
       <c r="R111" s="32">
         <v>2.1</v>
       </c>
       <c r="S111" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="T111" s="32">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="U111" s="33">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="V111" s="34">
         <v>5412</v>
       </c>
       <c r="W111" s="32">
         <v>1.9</v>
       </c>
       <c r="X111" s="32">
         <v>57.9</v>
       </c>
       <c r="Y111" s="32">
-        <v>51.8</v>
+        <v>51.4</v>
       </c>
       <c r="Z111" s="33">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="AA111" s="34">
         <v>5402</v>
       </c>
       <c r="AB111" s="32">
         <v>2.4</v>
       </c>
       <c r="AC111" s="32">
         <v>-24.5</v>
       </c>
       <c r="AD111" s="32">
-        <v>-27.4</v>
+        <v>-27.6</v>
       </c>
       <c r="AE111" s="33">
         <v>-0.86</v>
       </c>
       <c r="AF111" s="34">
         <v>5924</v>
       </c>
       <c r="AG111" s="32">
         <v>2.8</v>
       </c>
       <c r="AH111" s="32">
         <v>-25</v>
       </c>
       <c r="AI111" s="32">
-        <v>-27.9</v>
+        <v>-28.1</v>
       </c>
       <c r="AJ111" s="33">
         <v>-1.02</v>
       </c>
       <c r="AK111" s="62"/>
       <c r="AL111" s="63" t="s">
         <v>148</v>
       </c>
       <c r="AM111" s="63"/>
       <c r="AN111" s="63"/>
       <c r="AO111" s="63"/>
       <c r="AP111" s="1"/>
     </row>
     <row r="112" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B112" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C112" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E112" s="24"/>
       <c r="F112" s="19">
         <v>96</v>
       </c>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
-      <c r="K112" s="93" t="s">
+      <c r="K112" s="128" t="s">
         <v>46</v>
       </c>
-      <c r="L112" s="93"/>
-[...2 lines deleted...]
-      <c r="O112" s="93"/>
+      <c r="L112" s="128"/>
+      <c r="M112" s="128"/>
+      <c r="N112" s="128"/>
+      <c r="O112" s="128"/>
       <c r="P112" s="61"/>
       <c r="Q112" s="34">
         <v>24019</v>
       </c>
       <c r="R112" s="32">
         <v>9.4</v>
       </c>
       <c r="S112" s="32">
         <v>-6.7</v>
       </c>
       <c r="T112" s="32">
-        <v>-2.9</v>
+        <v>-2.6</v>
       </c>
       <c r="U112" s="33">
-        <v>-0.28999999999999998</v>
+        <v>-0.26</v>
       </c>
       <c r="V112" s="34">
         <v>22520</v>
       </c>
       <c r="W112" s="32">
         <v>7.9</v>
       </c>
       <c r="X112" s="32">
         <v>-7.6</v>
       </c>
       <c r="Y112" s="32">
-        <v>-3.9</v>
+        <v>-3.5</v>
       </c>
       <c r="Z112" s="33">
-        <v>-0.33</v>
+        <v>-0.3</v>
       </c>
       <c r="AA112" s="34">
         <v>25675</v>
       </c>
       <c r="AB112" s="32">
         <v>11.4</v>
       </c>
       <c r="AC112" s="32">
         <v>-5.8</v>
       </c>
       <c r="AD112" s="32">
-        <v>-2</v>
+        <v>-1.7</v>
       </c>
       <c r="AE112" s="33">
-        <v>-0.24</v>
+        <v>-0.2</v>
       </c>
       <c r="AF112" s="34">
         <v>25492</v>
       </c>
       <c r="AG112" s="32">
         <v>12</v>
       </c>
       <c r="AH112" s="32">
         <v>-5.0999999999999996</v>
       </c>
       <c r="AI112" s="32">
-        <v>-1.2</v>
+        <v>-0.9</v>
       </c>
       <c r="AJ112" s="33">
-        <v>-0.15</v>
+        <v>-0.12</v>
       </c>
       <c r="AK112" s="62"/>
       <c r="AL112" s="63" t="s">
         <v>370</v>
       </c>
       <c r="AM112" s="63"/>
       <c r="AN112" s="63"/>
       <c r="AO112" s="63"/>
       <c r="AP112" s="1"/>
     </row>
     <row r="113" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B113" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C113" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E113" s="24"/>
       <c r="F113" s="19">
         <v>97</v>
       </c>
       <c r="G113" s="1"/>
       <c r="H113" s="1"/>
       <c r="I113" s="1"/>
       <c r="J113" s="1"/>
       <c r="K113" s="1"/>
-      <c r="L113" s="93" t="s">
+      <c r="L113" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="M113" s="93"/>
-[...1 lines deleted...]
-      <c r="O113" s="93"/>
+      <c r="M113" s="128"/>
+      <c r="N113" s="128"/>
+      <c r="O113" s="128"/>
       <c r="P113" s="61"/>
       <c r="Q113" s="34">
         <v>12536</v>
       </c>
       <c r="R113" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="S113" s="32">
         <v>-6.8</v>
       </c>
       <c r="T113" s="32">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U113" s="33">
         <v>-0.05</v>
       </c>
       <c r="V113" s="34">
         <v>11959</v>
       </c>
       <c r="W113" s="32">
         <v>4.2</v>
       </c>
       <c r="X113" s="32">
         <v>-7.1</v>
       </c>
@@ -13116,56 +13116,56 @@
       <c r="AO113" s="63"/>
       <c r="AP113" s="1"/>
     </row>
     <row r="114" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B114" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C114" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E114" s="24"/>
       <c r="F114" s="19">
         <v>98</v>
       </c>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
       <c r="K114" s="1"/>
-      <c r="L114" s="93" t="s">
+      <c r="L114" s="128" t="s">
         <v>44</v>
       </c>
-      <c r="M114" s="93"/>
-[...1 lines deleted...]
-      <c r="O114" s="93"/>
+      <c r="M114" s="128"/>
+      <c r="N114" s="128"/>
+      <c r="O114" s="128"/>
       <c r="P114" s="61"/>
       <c r="Q114" s="34">
         <v>5277</v>
       </c>
       <c r="R114" s="32">
         <v>2.1</v>
       </c>
       <c r="S114" s="32">
         <v>-7.2</v>
       </c>
       <c r="T114" s="32">
         <v>-3.2</v>
       </c>
       <c r="U114" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V114" s="34">
         <v>5256</v>
       </c>
       <c r="W114" s="32">
         <v>1.8</v>
       </c>
       <c r="X114" s="32">
         <v>-5.6</v>
       </c>
@@ -13214,252 +13214,252 @@
       <c r="AO114" s="63"/>
       <c r="AP114" s="1"/>
     </row>
     <row r="115" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B115" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C115" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E115" s="24"/>
       <c r="F115" s="19">
         <v>99</v>
       </c>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
-      <c r="L115" s="93" t="s">
+      <c r="L115" s="128" t="s">
         <v>43</v>
       </c>
-      <c r="M115" s="93"/>
-[...1 lines deleted...]
-      <c r="O115" s="93"/>
+      <c r="M115" s="128"/>
+      <c r="N115" s="128"/>
+      <c r="O115" s="128"/>
       <c r="P115" s="61"/>
       <c r="Q115" s="34">
         <v>2193</v>
       </c>
       <c r="R115" s="32">
         <v>0.9</v>
       </c>
       <c r="S115" s="32">
         <v>-12.6</v>
       </c>
       <c r="T115" s="32">
-        <v>-13</v>
+        <v>-12.9</v>
       </c>
       <c r="U115" s="33">
         <v>-0.13</v>
       </c>
       <c r="V115" s="34">
         <v>1335</v>
       </c>
       <c r="W115" s="32">
         <v>0.5</v>
       </c>
       <c r="X115" s="32">
         <v>-24.2</v>
       </c>
       <c r="Y115" s="32">
-        <v>-24.6</v>
+        <v>-24.5</v>
       </c>
       <c r="Z115" s="33">
         <v>-0.15</v>
       </c>
       <c r="AA115" s="34">
         <v>3139</v>
       </c>
       <c r="AB115" s="32">
         <v>1.4</v>
       </c>
       <c r="AC115" s="32">
         <v>-6.2</v>
       </c>
       <c r="AD115" s="32">
-        <v>-6.7</v>
+        <v>-6.6</v>
       </c>
       <c r="AE115" s="33">
         <v>-0.1</v>
       </c>
       <c r="AF115" s="34">
         <v>3384</v>
       </c>
       <c r="AG115" s="32">
         <v>1.6</v>
       </c>
       <c r="AH115" s="32">
         <v>-4.4000000000000004</v>
       </c>
       <c r="AI115" s="32">
-        <v>-4.9000000000000004</v>
+        <v>-4.8</v>
       </c>
       <c r="AJ115" s="33">
         <v>-0.08</v>
       </c>
       <c r="AK115" s="62"/>
       <c r="AL115" s="63" t="s">
         <v>151</v>
       </c>
       <c r="AM115" s="63"/>
       <c r="AN115" s="63"/>
       <c r="AO115" s="63"/>
       <c r="AP115" s="1"/>
     </row>
     <row r="116" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B116" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C116" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E116" s="24"/>
       <c r="F116" s="19">
         <v>100</v>
       </c>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
-      <c r="L116" s="93" t="s">
+      <c r="L116" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="M116" s="93"/>
-[...1 lines deleted...]
-      <c r="O116" s="93"/>
+      <c r="M116" s="128"/>
+      <c r="N116" s="128"/>
+      <c r="O116" s="128"/>
       <c r="P116" s="61"/>
       <c r="Q116" s="34">
         <v>4013</v>
       </c>
       <c r="R116" s="32">
         <v>1.6</v>
       </c>
       <c r="S116" s="32">
         <v>-1.9</v>
       </c>
       <c r="T116" s="32">
-        <v>-1</v>
+        <v>-0.6</v>
       </c>
       <c r="U116" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="V116" s="34">
         <v>3969</v>
       </c>
       <c r="W116" s="32">
         <v>1.4</v>
       </c>
       <c r="X116" s="32">
         <v>-4.5</v>
       </c>
       <c r="Y116" s="32">
-        <v>-3.6</v>
+        <v>-3.2</v>
       </c>
       <c r="Z116" s="33">
         <v>-0.05</v>
       </c>
       <c r="AA116" s="34">
         <v>4061</v>
       </c>
       <c r="AB116" s="32">
         <v>1.8</v>
       </c>
       <c r="AC116" s="32">
         <v>1.2</v>
       </c>
       <c r="AD116" s="32">
-        <v>2.1</v>
+        <v>2.5</v>
       </c>
       <c r="AE116" s="33">
         <v>0.04</v>
       </c>
       <c r="AF116" s="34">
         <v>4001</v>
       </c>
       <c r="AG116" s="32">
         <v>1.9</v>
       </c>
       <c r="AH116" s="32">
         <v>1.8</v>
       </c>
       <c r="AI116" s="32">
-        <v>2.7</v>
+        <v>3.1</v>
       </c>
       <c r="AJ116" s="33">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="AK116" s="62"/>
       <c r="AL116" s="63" t="s">
         <v>152</v>
       </c>
       <c r="AM116" s="63"/>
       <c r="AN116" s="63"/>
       <c r="AO116" s="63"/>
       <c r="AP116" s="1"/>
     </row>
     <row r="117" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B117" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C117" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E117" s="24"/>
       <c r="F117" s="19">
         <v>101</v>
       </c>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
-      <c r="K117" s="93" t="s">
+      <c r="K117" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="L117" s="93"/>
-[...2 lines deleted...]
-      <c r="O117" s="93"/>
+      <c r="L117" s="128"/>
+      <c r="M117" s="128"/>
+      <c r="N117" s="128"/>
+      <c r="O117" s="128"/>
       <c r="P117" s="61"/>
       <c r="Q117" s="34">
         <v>9537</v>
       </c>
       <c r="R117" s="32">
         <v>3.7</v>
       </c>
       <c r="S117" s="32">
         <v>9.5</v>
       </c>
       <c r="T117" s="32">
         <v>7.8</v>
       </c>
       <c r="U117" s="33">
         <v>0.26</v>
       </c>
       <c r="V117" s="34">
         <v>10303</v>
       </c>
       <c r="W117" s="32">
         <v>3.6</v>
       </c>
       <c r="X117" s="32">
         <v>7.9</v>
       </c>
@@ -13508,56 +13508,56 @@
       <c r="AO117" s="63"/>
       <c r="AP117" s="1"/>
     </row>
     <row r="118" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B118" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C118" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E118" s="24"/>
       <c r="F118" s="19">
         <v>102</v>
       </c>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
-      <c r="L118" s="93" t="s">
+      <c r="L118" s="128" t="s">
         <v>40</v>
       </c>
-      <c r="M118" s="93"/>
-[...1 lines deleted...]
-      <c r="O118" s="93"/>
+      <c r="M118" s="128"/>
+      <c r="N118" s="128"/>
+      <c r="O118" s="128"/>
       <c r="P118" s="61"/>
       <c r="Q118" s="34">
         <v>3440</v>
       </c>
       <c r="R118" s="32">
         <v>1.3</v>
       </c>
       <c r="S118" s="32">
         <v>24.9</v>
       </c>
       <c r="T118" s="32">
         <v>24</v>
       </c>
       <c r="U118" s="33">
         <v>0.26</v>
       </c>
       <c r="V118" s="34">
         <v>3796</v>
       </c>
       <c r="W118" s="32">
         <v>1.3</v>
       </c>
       <c r="X118" s="32">
         <v>22.1</v>
       </c>
@@ -13607,447 +13607,447 @@
       <c r="AP118" s="1"/>
     </row>
     <row r="119" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B119" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C119" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E119" s="24"/>
       <c r="F119" s="19">
         <v>103</v>
       </c>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
-      <c r="M119" s="93" t="s">
+      <c r="M119" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="N119" s="93"/>
-      <c r="O119" s="93"/>
+      <c r="N119" s="128"/>
+      <c r="O119" s="128"/>
       <c r="P119" s="61"/>
       <c r="Q119" s="34">
         <v>1866</v>
       </c>
       <c r="R119" s="32">
         <v>0.7</v>
       </c>
       <c r="S119" s="32">
         <v>20.5</v>
       </c>
       <c r="T119" s="32">
-        <v>23.1</v>
+        <v>23.2</v>
       </c>
       <c r="U119" s="33">
         <v>0.14000000000000001</v>
       </c>
       <c r="V119" s="34">
         <v>2000</v>
       </c>
       <c r="W119" s="32">
         <v>0.7</v>
       </c>
       <c r="X119" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y119" s="32">
-        <v>10.5</v>
+        <v>10.6</v>
       </c>
       <c r="Z119" s="33">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AA119" s="34">
         <v>1717</v>
       </c>
       <c r="AB119" s="32">
         <v>0.8</v>
       </c>
       <c r="AC119" s="32">
         <v>41.8</v>
       </c>
       <c r="AD119" s="32">
-        <v>44.8</v>
+        <v>45</v>
       </c>
       <c r="AE119" s="33">
         <v>0.24</v>
       </c>
       <c r="AF119" s="34">
         <v>1501</v>
       </c>
       <c r="AG119" s="32">
         <v>0.7</v>
       </c>
       <c r="AH119" s="32">
         <v>21</v>
       </c>
       <c r="AI119" s="32">
-        <v>23.6</v>
+        <v>23.7</v>
       </c>
       <c r="AJ119" s="33">
         <v>0.14000000000000001</v>
       </c>
       <c r="AK119" s="62"/>
       <c r="AL119" s="63" t="s">
         <v>327</v>
       </c>
       <c r="AM119" s="63"/>
       <c r="AN119" s="63"/>
       <c r="AO119" s="63"/>
       <c r="AP119" s="1"/>
     </row>
     <row r="120" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B120" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C120" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E120" s="24"/>
       <c r="F120" s="19">
         <v>104</v>
       </c>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
-      <c r="M120" s="93" t="s">
+      <c r="M120" s="128" t="s">
         <v>38</v>
       </c>
-      <c r="N120" s="93"/>
-      <c r="O120" s="93"/>
+      <c r="N120" s="128"/>
+      <c r="O120" s="128"/>
       <c r="P120" s="61"/>
       <c r="Q120" s="34">
         <v>1129</v>
       </c>
       <c r="R120" s="32">
         <v>0.4</v>
       </c>
       <c r="S120" s="32">
         <v>43.6</v>
       </c>
       <c r="T120" s="32">
-        <v>37.700000000000003</v>
+        <v>37.200000000000003</v>
       </c>
       <c r="U120" s="33">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="V120" s="34">
         <v>1215</v>
       </c>
       <c r="W120" s="32">
         <v>0.4</v>
       </c>
       <c r="X120" s="32">
         <v>72.599999999999994</v>
       </c>
       <c r="Y120" s="32">
-        <v>65.5</v>
+        <v>64.900000000000006</v>
       </c>
       <c r="Z120" s="33">
         <v>0.16</v>
       </c>
       <c r="AA120" s="34">
         <v>1029</v>
       </c>
       <c r="AB120" s="32">
         <v>0.5</v>
       </c>
       <c r="AC120" s="32">
         <v>17.100000000000001</v>
       </c>
       <c r="AD120" s="32">
-        <v>12.3</v>
+        <v>11.8</v>
       </c>
       <c r="AE120" s="33">
         <v>0.05</v>
       </c>
       <c r="AF120" s="34">
         <v>1121</v>
       </c>
       <c r="AG120" s="32">
         <v>0.5</v>
       </c>
       <c r="AH120" s="32">
         <v>29.3</v>
       </c>
       <c r="AI120" s="32">
-        <v>24</v>
+        <v>23.5</v>
       </c>
       <c r="AJ120" s="33">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="AK120" s="62"/>
       <c r="AL120" s="63" t="s">
         <v>301</v>
       </c>
       <c r="AM120" s="63"/>
       <c r="AN120" s="63"/>
       <c r="AO120" s="63"/>
       <c r="AP120" s="1"/>
     </row>
     <row r="121" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B121" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C121" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E121" s="24"/>
       <c r="F121" s="19">
         <v>105</v>
       </c>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
-      <c r="M121" s="93" t="s">
+      <c r="M121" s="128" t="s">
         <v>37</v>
       </c>
-      <c r="N121" s="93"/>
-      <c r="O121" s="93"/>
+      <c r="N121" s="128"/>
+      <c r="O121" s="128"/>
       <c r="P121" s="61"/>
       <c r="Q121" s="34">
         <v>445</v>
       </c>
       <c r="R121" s="32">
         <v>0.2</v>
       </c>
       <c r="S121" s="32">
         <v>6</v>
       </c>
       <c r="T121" s="32">
-        <v>5.6</v>
+        <v>5.7</v>
       </c>
       <c r="U121" s="33">
         <v>0.01</v>
       </c>
       <c r="V121" s="34">
         <v>581</v>
       </c>
       <c r="W121" s="32">
         <v>0.2</v>
       </c>
       <c r="X121" s="32">
         <v>4.3</v>
       </c>
       <c r="Y121" s="32">
-        <v>3.9</v>
+        <v>4</v>
       </c>
       <c r="Z121" s="33">
         <v>0.01</v>
       </c>
       <c r="AA121" s="34">
         <v>295</v>
       </c>
       <c r="AB121" s="32">
         <v>0.1</v>
       </c>
       <c r="AC121" s="32">
         <v>10.1</v>
       </c>
       <c r="AD121" s="32">
-        <v>9.6999999999999993</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="AE121" s="33">
         <v>0.01</v>
       </c>
       <c r="AF121" s="34">
         <v>202</v>
       </c>
       <c r="AG121" s="32">
         <v>0.1</v>
       </c>
       <c r="AH121" s="32">
         <v>-18.899999999999999</v>
       </c>
       <c r="AI121" s="32">
-        <v>-19.2</v>
+        <v>-19.100000000000001</v>
       </c>
       <c r="AJ121" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK121" s="62"/>
       <c r="AL121" s="63" t="s">
         <v>154</v>
       </c>
       <c r="AM121" s="63"/>
       <c r="AN121" s="63"/>
       <c r="AO121" s="63"/>
       <c r="AP121" s="1"/>
     </row>
     <row r="122" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B122" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C122" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E122" s="24"/>
       <c r="F122" s="19">
         <v>106</v>
       </c>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
-      <c r="L122" s="93" t="s">
+      <c r="L122" s="128" t="s">
         <v>36</v>
       </c>
-      <c r="M122" s="93"/>
-[...1 lines deleted...]
-      <c r="O122" s="93"/>
+      <c r="M122" s="128"/>
+      <c r="N122" s="128"/>
+      <c r="O122" s="128"/>
       <c r="P122" s="61"/>
       <c r="Q122" s="34">
         <v>433</v>
       </c>
       <c r="R122" s="32">
         <v>0.2</v>
       </c>
       <c r="S122" s="32">
         <v>7.7</v>
       </c>
       <c r="T122" s="32">
-        <v>5.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="U122" s="33">
         <v>0.01</v>
       </c>
       <c r="V122" s="34">
         <v>425</v>
       </c>
       <c r="W122" s="32">
         <v>0.1</v>
       </c>
       <c r="X122" s="32">
         <v>20.7</v>
       </c>
       <c r="Y122" s="32">
-        <v>17.899999999999999</v>
+        <v>17.8</v>
       </c>
       <c r="Z122" s="33">
         <v>0.02</v>
       </c>
       <c r="AA122" s="34">
         <v>442</v>
       </c>
       <c r="AB122" s="32">
         <v>0.2</v>
       </c>
       <c r="AC122" s="32">
         <v>-3.7</v>
       </c>
       <c r="AD122" s="32">
         <v>-6</v>
       </c>
       <c r="AE122" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF122" s="34">
         <v>383</v>
       </c>
       <c r="AG122" s="32">
         <v>0.2</v>
       </c>
       <c r="AH122" s="32">
         <v>-9.9</v>
       </c>
       <c r="AI122" s="32">
-        <v>-12</v>
+        <v>-12.1</v>
       </c>
       <c r="AJ122" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK122" s="62"/>
       <c r="AL122" s="63" t="s">
         <v>155</v>
       </c>
       <c r="AM122" s="63"/>
       <c r="AN122" s="63"/>
       <c r="AO122" s="63"/>
       <c r="AP122" s="1"/>
     </row>
     <row r="123" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B123" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C123" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E123" s="24"/>
       <c r="F123" s="19">
         <v>107</v>
       </c>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
-      <c r="L123" s="93" t="s">
+      <c r="L123" s="128" t="s">
         <v>55</v>
       </c>
-      <c r="M123" s="93"/>
-[...1 lines deleted...]
-      <c r="O123" s="93"/>
+      <c r="M123" s="128"/>
+      <c r="N123" s="128"/>
+      <c r="O123" s="128"/>
       <c r="P123" s="61"/>
       <c r="Q123" s="34">
         <v>574</v>
       </c>
       <c r="R123" s="32">
         <v>0.2</v>
       </c>
       <c r="S123" s="32">
         <v>1.4</v>
       </c>
       <c r="T123" s="32">
         <v>1.8</v>
       </c>
       <c r="U123" s="33">
         <v>0</v>
       </c>
       <c r="V123" s="34">
         <v>658</v>
       </c>
       <c r="W123" s="32">
         <v>0.2</v>
       </c>
       <c r="X123" s="32">
         <v>7</v>
       </c>
@@ -14096,154 +14096,154 @@
       <c r="AO123" s="63"/>
       <c r="AP123" s="1"/>
     </row>
     <row r="124" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C124" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E124" s="24"/>
       <c r="F124" s="19">
         <v>108</v>
       </c>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
-      <c r="L124" s="93" t="s">
+      <c r="L124" s="128" t="s">
         <v>54</v>
       </c>
-      <c r="M124" s="93"/>
-[...1 lines deleted...]
-      <c r="O124" s="93"/>
+      <c r="M124" s="128"/>
+      <c r="N124" s="128"/>
+      <c r="O124" s="128"/>
       <c r="P124" s="61"/>
       <c r="Q124" s="34">
         <v>1824</v>
       </c>
       <c r="R124" s="32">
         <v>0.7</v>
       </c>
       <c r="S124" s="32">
         <v>1.7</v>
       </c>
       <c r="T124" s="32">
-        <v>1.2</v>
+        <v>1.3</v>
       </c>
       <c r="U124" s="33">
         <v>0.01</v>
       </c>
       <c r="V124" s="34">
         <v>2134</v>
       </c>
       <c r="W124" s="32">
         <v>0.7</v>
       </c>
       <c r="X124" s="32">
         <v>-1.7</v>
       </c>
       <c r="Y124" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="Z124" s="33">
         <v>-0.02</v>
       </c>
       <c r="AA124" s="34">
         <v>1479</v>
       </c>
       <c r="AB124" s="32">
         <v>0.7</v>
       </c>
       <c r="AC124" s="32">
         <v>7.8</v>
       </c>
       <c r="AD124" s="32">
-        <v>7.3</v>
+        <v>7.4</v>
       </c>
       <c r="AE124" s="33">
         <v>0.04</v>
       </c>
       <c r="AF124" s="34">
         <v>1332</v>
       </c>
       <c r="AG124" s="32">
         <v>0.6</v>
       </c>
       <c r="AH124" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="AI124" s="32">
-        <v>7.7</v>
+        <v>7.8</v>
       </c>
       <c r="AJ124" s="33">
         <v>0.04</v>
       </c>
       <c r="AK124" s="62"/>
       <c r="AL124" s="63" t="s">
         <v>157</v>
       </c>
       <c r="AM124" s="63"/>
       <c r="AN124" s="63"/>
       <c r="AO124" s="63"/>
       <c r="AP124" s="1"/>
     </row>
     <row r="125" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C125" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E125" s="24"/>
       <c r="F125" s="19">
         <v>109</v>
       </c>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
-      <c r="L125" s="93" t="s">
+      <c r="L125" s="128" t="s">
         <v>53</v>
       </c>
-      <c r="M125" s="93"/>
-[...1 lines deleted...]
-      <c r="O125" s="93"/>
+      <c r="M125" s="128"/>
+      <c r="N125" s="128"/>
+      <c r="O125" s="128"/>
       <c r="P125" s="61"/>
       <c r="Q125" s="34">
         <v>2673</v>
       </c>
       <c r="R125" s="32">
         <v>1</v>
       </c>
       <c r="S125" s="32">
         <v>4</v>
       </c>
       <c r="T125" s="32">
         <v>0.3</v>
       </c>
       <c r="U125" s="33">
         <v>0</v>
       </c>
       <c r="V125" s="34">
         <v>2836</v>
       </c>
       <c r="W125" s="32">
         <v>1</v>
       </c>
       <c r="X125" s="32">
         <v>1</v>
       </c>
@@ -14292,644 +14292,644 @@
       <c r="AO125" s="63"/>
       <c r="AP125" s="1"/>
     </row>
     <row r="126" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C126" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E126" s="24"/>
       <c r="F126" s="19">
         <v>110</v>
       </c>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
-      <c r="L126" s="93" t="s">
+      <c r="L126" s="128" t="s">
         <v>52</v>
       </c>
-      <c r="M126" s="93"/>
-[...1 lines deleted...]
-      <c r="O126" s="93"/>
+      <c r="M126" s="128"/>
+      <c r="N126" s="128"/>
+      <c r="O126" s="128"/>
       <c r="P126" s="61"/>
       <c r="Q126" s="34">
         <v>594</v>
       </c>
       <c r="R126" s="32">
         <v>0.2</v>
       </c>
       <c r="S126" s="32">
         <v>-4.5</v>
       </c>
       <c r="T126" s="32">
-        <v>-5.7</v>
+        <v>-5.5</v>
       </c>
       <c r="U126" s="33">
         <v>-0.01</v>
       </c>
       <c r="V126" s="34">
         <v>455</v>
       </c>
       <c r="W126" s="32">
         <v>0.2</v>
       </c>
       <c r="X126" s="32">
         <v>-8.1</v>
       </c>
       <c r="Y126" s="32">
-        <v>-9.3000000000000007</v>
+        <v>-9.1</v>
       </c>
       <c r="Z126" s="33">
         <v>-0.02</v>
       </c>
       <c r="AA126" s="34">
         <v>749</v>
       </c>
       <c r="AB126" s="32">
         <v>0.3</v>
       </c>
       <c r="AC126" s="32">
         <v>-2</v>
       </c>
       <c r="AD126" s="32">
-        <v>-3.3</v>
+        <v>-3.1</v>
       </c>
       <c r="AE126" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF126" s="34">
         <v>771</v>
       </c>
       <c r="AG126" s="32">
         <v>0.4</v>
       </c>
       <c r="AH126" s="32">
         <v>12.2</v>
       </c>
       <c r="AI126" s="32">
-        <v>10.8</v>
+        <v>11</v>
       </c>
       <c r="AJ126" s="33">
         <v>0.03</v>
       </c>
       <c r="AK126" s="62"/>
       <c r="AL126" s="63" t="s">
         <v>159</v>
       </c>
       <c r="AM126" s="63"/>
       <c r="AN126" s="63"/>
       <c r="AO126" s="63"/>
       <c r="AP126" s="1"/>
     </row>
     <row r="127" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C127" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E127" s="24"/>
       <c r="F127" s="19">
         <v>111</v>
       </c>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
-      <c r="K127" s="93" t="s">
+      <c r="K127" s="128" t="s">
         <v>51</v>
       </c>
-      <c r="L127" s="93"/>
-[...2 lines deleted...]
-      <c r="O127" s="93"/>
+      <c r="L127" s="128"/>
+      <c r="M127" s="128"/>
+      <c r="N127" s="128"/>
+      <c r="O127" s="128"/>
       <c r="P127" s="61"/>
       <c r="Q127" s="34">
         <v>7461</v>
       </c>
       <c r="R127" s="32">
         <v>2.9</v>
       </c>
       <c r="S127" s="32">
         <v>0.6</v>
       </c>
       <c r="T127" s="32">
-        <v>-1.6</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="U127" s="33">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="V127" s="34">
         <v>9601</v>
       </c>
       <c r="W127" s="32">
         <v>3.4</v>
       </c>
       <c r="X127" s="32">
         <v>-2</v>
       </c>
       <c r="Y127" s="32">
-        <v>-4.0999999999999996</v>
+        <v>-3.6</v>
       </c>
       <c r="Z127" s="33">
-        <v>-0.14000000000000001</v>
+        <v>-0.13</v>
       </c>
       <c r="AA127" s="34">
         <v>5081</v>
       </c>
       <c r="AB127" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="AC127" s="32">
         <v>6.9</v>
       </c>
       <c r="AD127" s="32">
-        <v>4.5999999999999996</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="AE127" s="33">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AF127" s="34">
         <v>3972</v>
       </c>
       <c r="AG127" s="32">
         <v>1.9</v>
       </c>
       <c r="AH127" s="32">
         <v>7.2</v>
       </c>
       <c r="AI127" s="32">
-        <v>4.9000000000000004</v>
+        <v>5.4</v>
       </c>
       <c r="AJ127" s="33">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AK127" s="62"/>
       <c r="AL127" s="63" t="s">
         <v>328</v>
       </c>
       <c r="AM127" s="63"/>
       <c r="AN127" s="63"/>
       <c r="AO127" s="63"/>
       <c r="AP127" s="1"/>
     </row>
     <row r="128" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B128" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C128" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E128" s="24"/>
       <c r="F128" s="19">
         <v>112</v>
       </c>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
-      <c r="L128" s="93" t="s">
+      <c r="L128" s="128" t="s">
         <v>50</v>
       </c>
-      <c r="M128" s="93"/>
-[...1 lines deleted...]
-      <c r="O128" s="93"/>
+      <c r="M128" s="128"/>
+      <c r="N128" s="128"/>
+      <c r="O128" s="128"/>
       <c r="P128" s="61"/>
       <c r="Q128" s="34">
         <v>20</v>
       </c>
       <c r="R128" s="32">
         <v>0</v>
       </c>
       <c r="S128" s="32">
         <v>-68.8</v>
       </c>
       <c r="T128" s="32">
-        <v>-69.099999999999994</v>
+        <v>-69</v>
       </c>
       <c r="U128" s="33">
         <v>-0.02</v>
       </c>
       <c r="V128" s="34">
         <v>26</v>
       </c>
       <c r="W128" s="32">
         <v>0</v>
       </c>
       <c r="X128" s="32">
         <v>-75.7</v>
       </c>
       <c r="Y128" s="32">
         <v>-75.900000000000006</v>
       </c>
       <c r="Z128" s="33">
         <v>-0.03</v>
       </c>
       <c r="AA128" s="34">
         <v>14</v>
       </c>
       <c r="AB128" s="32">
         <v>0</v>
       </c>
       <c r="AC128" s="32">
         <v>-12.5</v>
       </c>
       <c r="AD128" s="32">
-        <v>-13.3</v>
+        <v>-13.2</v>
       </c>
       <c r="AE128" s="33">
         <v>0</v>
       </c>
       <c r="AF128" s="34">
         <v>3</v>
       </c>
       <c r="AG128" s="32">
         <v>0</v>
       </c>
       <c r="AH128" s="32">
         <v>-82.4</v>
       </c>
       <c r="AI128" s="32">
-        <v>-82.6</v>
+        <v>-82.5</v>
       </c>
       <c r="AJ128" s="33">
         <v>-0.01</v>
       </c>
       <c r="AK128" s="62"/>
       <c r="AL128" s="63" t="s">
         <v>160</v>
       </c>
       <c r="AM128" s="63"/>
       <c r="AN128" s="63"/>
       <c r="AO128" s="63"/>
       <c r="AP128" s="1"/>
     </row>
     <row r="129" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B129" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C129" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E129" s="24"/>
       <c r="F129" s="19">
         <v>113</v>
       </c>
       <c r="G129" s="1"/>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
       <c r="K129" s="1"/>
-      <c r="L129" s="93" t="s">
+      <c r="L129" s="128" t="s">
         <v>161</v>
       </c>
-      <c r="M129" s="93"/>
-[...1 lines deleted...]
-      <c r="O129" s="93"/>
+      <c r="M129" s="128"/>
+      <c r="N129" s="128"/>
+      <c r="O129" s="128"/>
       <c r="P129" s="61"/>
       <c r="Q129" s="34">
         <v>3405</v>
       </c>
       <c r="R129" s="32">
         <v>1.3</v>
       </c>
       <c r="S129" s="32">
         <v>4</v>
       </c>
       <c r="T129" s="32">
-        <v>1.6</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="U129" s="33">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="V129" s="34">
         <v>4719</v>
       </c>
       <c r="W129" s="32">
         <v>1.7</v>
       </c>
       <c r="X129" s="32">
         <v>3.7</v>
       </c>
       <c r="Y129" s="32">
-        <v>1.3</v>
+        <v>1.9</v>
       </c>
       <c r="Z129" s="33">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AA129" s="34">
         <v>1943</v>
       </c>
       <c r="AB129" s="32">
         <v>0.9</v>
       </c>
       <c r="AC129" s="32">
         <v>5.0999999999999996</v>
       </c>
       <c r="AD129" s="32">
-        <v>2.6</v>
+        <v>3.2</v>
       </c>
       <c r="AE129" s="33">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AF129" s="34">
         <v>1304</v>
       </c>
       <c r="AG129" s="32">
         <v>0.6</v>
       </c>
       <c r="AH129" s="32">
         <v>9</v>
       </c>
       <c r="AI129" s="32">
-        <v>6.4</v>
+        <v>7.1</v>
       </c>
       <c r="AJ129" s="33">
         <v>0.04</v>
       </c>
       <c r="AK129" s="62"/>
       <c r="AL129" s="63" t="s">
         <v>162</v>
       </c>
       <c r="AM129" s="63"/>
       <c r="AN129" s="63"/>
       <c r="AO129" s="63"/>
       <c r="AP129" s="1"/>
     </row>
     <row r="130" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B130" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C130" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E130" s="24"/>
       <c r="F130" s="19">
         <v>114</v>
       </c>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
       <c r="K130" s="1"/>
-      <c r="L130" s="93" t="s">
+      <c r="L130" s="128" t="s">
         <v>163</v>
       </c>
-      <c r="M130" s="93"/>
-[...1 lines deleted...]
-      <c r="O130" s="93"/>
+      <c r="M130" s="128"/>
+      <c r="N130" s="128"/>
+      <c r="O130" s="128"/>
       <c r="P130" s="61"/>
       <c r="Q130" s="34">
         <v>1326</v>
       </c>
       <c r="R130" s="32">
         <v>0.5</v>
       </c>
       <c r="S130" s="32">
         <v>0.3</v>
       </c>
       <c r="T130" s="32">
-        <v>-2.2000000000000002</v>
+        <v>-1.9</v>
       </c>
       <c r="U130" s="33">
         <v>-0.01</v>
       </c>
       <c r="V130" s="34">
         <v>1580</v>
       </c>
       <c r="W130" s="32">
         <v>0.6</v>
       </c>
       <c r="X130" s="32">
         <v>-3.2</v>
       </c>
       <c r="Y130" s="32">
-        <v>-5.7</v>
+        <v>-5.3</v>
       </c>
       <c r="Z130" s="33">
         <v>-0.03</v>
       </c>
       <c r="AA130" s="34">
         <v>1045</v>
       </c>
       <c r="AB130" s="32">
         <v>0.5</v>
       </c>
       <c r="AC130" s="32">
         <v>7</v>
       </c>
       <c r="AD130" s="32">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="AE130" s="33">
         <v>0.02</v>
       </c>
       <c r="AF130" s="34">
         <v>865</v>
       </c>
       <c r="AG130" s="32">
         <v>0.4</v>
       </c>
       <c r="AH130" s="32">
         <v>6.9</v>
       </c>
       <c r="AI130" s="32">
-        <v>4.2</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="AJ130" s="33">
         <v>0.02</v>
       </c>
       <c r="AK130" s="62"/>
       <c r="AL130" s="63" t="s">
         <v>164</v>
       </c>
       <c r="AM130" s="63"/>
       <c r="AN130" s="63"/>
       <c r="AO130" s="63"/>
       <c r="AP130" s="1"/>
     </row>
     <row r="131" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B131" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C131" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E131" s="24"/>
       <c r="F131" s="19">
         <v>115</v>
       </c>
       <c r="G131" s="1"/>
       <c r="H131" s="1"/>
       <c r="I131" s="1"/>
       <c r="J131" s="1"/>
       <c r="K131" s="1"/>
-      <c r="L131" s="93" t="s">
+      <c r="L131" s="128" t="s">
         <v>59</v>
       </c>
-      <c r="M131" s="93"/>
-[...1 lines deleted...]
-      <c r="O131" s="93"/>
+      <c r="M131" s="128"/>
+      <c r="N131" s="128"/>
+      <c r="O131" s="128"/>
       <c r="P131" s="61"/>
       <c r="Q131" s="34">
         <v>625</v>
       </c>
       <c r="R131" s="32">
         <v>0.2</v>
       </c>
       <c r="S131" s="32">
         <v>12</v>
       </c>
       <c r="T131" s="32">
-        <v>11.8</v>
+        <v>12</v>
       </c>
       <c r="U131" s="33">
         <v>0.03</v>
       </c>
       <c r="V131" s="34">
         <v>675</v>
       </c>
       <c r="W131" s="32">
         <v>0.2</v>
       </c>
       <c r="X131" s="32">
         <v>10.5</v>
       </c>
       <c r="Y131" s="32">
-        <v>10.3</v>
+        <v>10.5</v>
       </c>
       <c r="Z131" s="33">
         <v>0.02</v>
       </c>
       <c r="AA131" s="34">
         <v>569</v>
       </c>
       <c r="AB131" s="32">
         <v>0.3</v>
       </c>
       <c r="AC131" s="32">
         <v>13.8</v>
       </c>
       <c r="AD131" s="32">
-        <v>13.6</v>
+        <v>13.8</v>
       </c>
       <c r="AE131" s="33">
         <v>0.03</v>
       </c>
       <c r="AF131" s="34">
         <v>552</v>
       </c>
       <c r="AG131" s="32">
         <v>0.3</v>
       </c>
       <c r="AH131" s="32">
         <v>17.899999999999999</v>
       </c>
       <c r="AI131" s="32">
-        <v>17.7</v>
+        <v>17.899999999999999</v>
       </c>
       <c r="AJ131" s="33">
         <v>0.04</v>
       </c>
       <c r="AK131" s="62"/>
       <c r="AL131" s="63" t="s">
         <v>165</v>
       </c>
       <c r="AM131" s="63"/>
       <c r="AN131" s="63"/>
       <c r="AO131" s="63"/>
       <c r="AP131" s="1"/>
     </row>
     <row r="132" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B132" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C132" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E132" s="24"/>
       <c r="F132" s="19">
         <v>116</v>
       </c>
       <c r="G132" s="1"/>
       <c r="H132" s="1"/>
       <c r="I132" s="1"/>
       <c r="J132" s="1"/>
       <c r="K132" s="1"/>
-      <c r="L132" s="93" t="s">
+      <c r="L132" s="128" t="s">
         <v>58</v>
       </c>
-      <c r="M132" s="93"/>
-[...1 lines deleted...]
-      <c r="O132" s="93"/>
+      <c r="M132" s="128"/>
+      <c r="N132" s="128"/>
+      <c r="O132" s="128"/>
       <c r="P132" s="61"/>
       <c r="Q132" s="34">
         <v>76</v>
       </c>
       <c r="R132" s="32">
         <v>0</v>
       </c>
       <c r="S132" s="32">
         <v>15.2</v>
       </c>
       <c r="T132" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U132" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V132" s="34">
         <v>58</v>
       </c>
       <c r="W132" s="32">
         <v>0</v>
       </c>
       <c r="X132" s="32">
         <v>-4.9000000000000004</v>
       </c>
@@ -14978,546 +14978,546 @@
       <c r="AO132" s="63"/>
       <c r="AP132" s="1"/>
     </row>
     <row r="133" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B133" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C133" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E133" s="24"/>
       <c r="F133" s="19">
         <v>117</v>
       </c>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" s="1"/>
       <c r="K133" s="1"/>
-      <c r="L133" s="93" t="s">
+      <c r="L133" s="128" t="s">
         <v>57</v>
       </c>
-      <c r="M133" s="93"/>
-[...1 lines deleted...]
-      <c r="O133" s="93"/>
+      <c r="M133" s="128"/>
+      <c r="N133" s="128"/>
+      <c r="O133" s="128"/>
       <c r="P133" s="61"/>
       <c r="Q133" s="34">
         <v>583</v>
       </c>
       <c r="R133" s="32">
         <v>0.2</v>
       </c>
       <c r="S133" s="32">
         <v>-7</v>
       </c>
       <c r="T133" s="32">
-        <v>-8.6999999999999993</v>
+        <v>-8.8000000000000007</v>
       </c>
       <c r="U133" s="33">
         <v>-0.02</v>
       </c>
       <c r="V133" s="34">
         <v>724</v>
       </c>
       <c r="W133" s="32">
         <v>0.3</v>
       </c>
       <c r="X133" s="32">
         <v>-8.4</v>
       </c>
       <c r="Y133" s="32">
-        <v>-10.1</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="Z133" s="33">
         <v>-0.03</v>
       </c>
       <c r="AA133" s="34">
         <v>427</v>
       </c>
       <c r="AB133" s="32">
         <v>0.2</v>
       </c>
       <c r="AC133" s="32">
         <v>-4.3</v>
       </c>
       <c r="AD133" s="32">
-        <v>-6.1</v>
+        <v>-6.2</v>
       </c>
       <c r="AE133" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF133" s="34">
         <v>365</v>
       </c>
       <c r="AG133" s="32">
         <v>0.2</v>
       </c>
       <c r="AH133" s="32">
         <v>-8.1</v>
       </c>
       <c r="AI133" s="32">
-        <v>-9.8000000000000007</v>
+        <v>-9.9</v>
       </c>
       <c r="AJ133" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK133" s="62"/>
       <c r="AL133" s="63" t="s">
         <v>212</v>
       </c>
       <c r="AM133" s="63"/>
       <c r="AN133" s="63"/>
       <c r="AO133" s="63"/>
       <c r="AP133" s="1"/>
     </row>
     <row r="134" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B134" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C134" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E134" s="24"/>
       <c r="F134" s="19">
         <v>118</v>
       </c>
       <c r="G134" s="1"/>
       <c r="H134" s="1"/>
       <c r="I134" s="1"/>
       <c r="J134" s="1"/>
       <c r="K134" s="1"/>
-      <c r="L134" s="93" t="s">
+      <c r="L134" s="128" t="s">
         <v>56</v>
       </c>
-      <c r="M134" s="93"/>
-[...1 lines deleted...]
-      <c r="O134" s="93"/>
+      <c r="M134" s="128"/>
+      <c r="N134" s="128"/>
+      <c r="O134" s="128"/>
       <c r="P134" s="61"/>
       <c r="Q134" s="34">
         <v>1069</v>
       </c>
       <c r="R134" s="32">
         <v>0.4</v>
       </c>
       <c r="S134" s="32">
         <v>-4.5999999999999996</v>
       </c>
       <c r="T134" s="32">
-        <v>-6.3</v>
+        <v>-5.9</v>
       </c>
       <c r="U134" s="33">
         <v>-0.03</v>
       </c>
       <c r="V134" s="34">
         <v>1375</v>
       </c>
       <c r="W134" s="32">
         <v>0.5</v>
       </c>
       <c r="X134" s="32">
         <v>-11.8</v>
       </c>
       <c r="Y134" s="32">
-        <v>-13.4</v>
+        <v>-13</v>
       </c>
       <c r="Z134" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AA134" s="34">
         <v>730</v>
       </c>
       <c r="AB134" s="32">
         <v>0.3</v>
       </c>
       <c r="AC134" s="32">
         <v>15.5</v>
       </c>
       <c r="AD134" s="32">
-        <v>13.5</v>
+        <v>13.9</v>
       </c>
       <c r="AE134" s="33">
         <v>0.04</v>
       </c>
       <c r="AF134" s="34">
         <v>582</v>
       </c>
       <c r="AG134" s="32">
         <v>0.3</v>
       </c>
       <c r="AH134" s="32">
         <v>13.9</v>
       </c>
       <c r="AI134" s="32">
-        <v>11.9</v>
+        <v>12.3</v>
       </c>
       <c r="AJ134" s="33">
         <v>0.03</v>
       </c>
       <c r="AK134" s="62"/>
       <c r="AL134" s="63" t="s">
         <v>213</v>
       </c>
       <c r="AM134" s="63"/>
       <c r="AN134" s="63"/>
       <c r="AO134" s="63"/>
       <c r="AP134" s="1"/>
     </row>
     <row r="135" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B135" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C135" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E135" s="24"/>
       <c r="F135" s="19">
         <v>119</v>
       </c>
       <c r="G135" s="1"/>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" s="1"/>
       <c r="K135" s="1"/>
-      <c r="L135" s="93" t="s">
+      <c r="L135" s="128" t="s">
         <v>214</v>
       </c>
-      <c r="M135" s="93"/>
-[...1 lines deleted...]
-      <c r="O135" s="93"/>
+      <c r="M135" s="128"/>
+      <c r="N135" s="128"/>
+      <c r="O135" s="128"/>
       <c r="P135" s="61"/>
       <c r="Q135" s="34">
         <v>356</v>
       </c>
       <c r="R135" s="32">
         <v>0.1</v>
       </c>
       <c r="S135" s="32">
         <v>-6.6</v>
       </c>
       <c r="T135" s="32">
-        <v>-10.3</v>
+        <v>-10.1</v>
       </c>
       <c r="U135" s="33">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="V135" s="34">
         <v>446</v>
       </c>
       <c r="W135" s="32">
         <v>0.2</v>
       </c>
       <c r="X135" s="32">
         <v>-8.4</v>
       </c>
       <c r="Y135" s="32">
-        <v>-12</v>
+        <v>-11.8</v>
       </c>
       <c r="Z135" s="33">
         <v>-0.02</v>
       </c>
       <c r="AA135" s="34">
         <v>258</v>
       </c>
       <c r="AB135" s="32">
         <v>0.1</v>
       </c>
       <c r="AC135" s="32">
         <v>-1.5</v>
       </c>
       <c r="AD135" s="32">
-        <v>-5.4</v>
+        <v>-5.2</v>
       </c>
       <c r="AE135" s="33">
         <v>-0.01</v>
       </c>
       <c r="AF135" s="34">
         <v>197</v>
       </c>
       <c r="AG135" s="32">
         <v>0.1</v>
       </c>
       <c r="AH135" s="32">
         <v>-16.5</v>
       </c>
       <c r="AI135" s="32">
-        <v>-19.8</v>
+        <v>-19.600000000000001</v>
       </c>
       <c r="AJ135" s="33">
         <v>-0.02</v>
       </c>
       <c r="AK135" s="62"/>
       <c r="AL135" s="63" t="s">
         <v>215</v>
       </c>
       <c r="AM135" s="63"/>
       <c r="AN135" s="63"/>
       <c r="AO135" s="63"/>
       <c r="AP135" s="1"/>
     </row>
     <row r="136" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B136" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C136" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E136" s="24"/>
       <c r="F136" s="19">
         <v>120</v>
       </c>
       <c r="G136" s="1"/>
       <c r="H136" s="1"/>
       <c r="I136" s="1"/>
       <c r="J136" s="1"/>
-      <c r="K136" s="93" t="s">
+      <c r="K136" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="L136" s="93"/>
-[...2 lines deleted...]
-      <c r="O136" s="93"/>
+      <c r="L136" s="128"/>
+      <c r="M136" s="128"/>
+      <c r="N136" s="128"/>
+      <c r="O136" s="128"/>
       <c r="P136" s="61"/>
       <c r="Q136" s="34">
         <v>12880</v>
       </c>
       <c r="R136" s="32">
         <v>5</v>
       </c>
       <c r="S136" s="32">
         <v>7</v>
       </c>
       <c r="T136" s="32">
-        <v>6.7</v>
+        <v>5</v>
       </c>
       <c r="U136" s="33">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="V136" s="34">
         <v>11622</v>
       </c>
       <c r="W136" s="32">
         <v>4.0999999999999996</v>
       </c>
       <c r="X136" s="32">
         <v>1.8</v>
       </c>
       <c r="Y136" s="32">
-        <v>1.5</v>
+        <v>-0.1</v>
       </c>
       <c r="Z136" s="33">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="AA136" s="34">
         <v>14271</v>
       </c>
       <c r="AB136" s="32">
         <v>6.4</v>
       </c>
       <c r="AC136" s="32">
         <v>12.2</v>
       </c>
       <c r="AD136" s="32">
-        <v>11.9</v>
+        <v>10.1</v>
       </c>
       <c r="AE136" s="33">
-        <v>0.66</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="AF136" s="34">
         <v>14483</v>
       </c>
       <c r="AG136" s="32">
         <v>6.8</v>
       </c>
       <c r="AH136" s="32">
         <v>13.1</v>
       </c>
       <c r="AI136" s="32">
-        <v>12.8</v>
+        <v>11</v>
       </c>
       <c r="AJ136" s="33">
-        <v>0.75</v>
+        <v>0.65</v>
       </c>
       <c r="AK136" s="62"/>
       <c r="AL136" s="63" t="s">
         <v>216</v>
       </c>
       <c r="AM136" s="63"/>
       <c r="AN136" s="63"/>
       <c r="AO136" s="63"/>
       <c r="AP136" s="1"/>
     </row>
     <row r="137" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C137" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E137" s="24"/>
       <c r="F137" s="19">
         <v>121</v>
       </c>
       <c r="G137" s="1"/>
       <c r="H137" s="1"/>
       <c r="I137" s="1"/>
       <c r="J137" s="1"/>
       <c r="K137" s="1"/>
-      <c r="L137" s="93" t="s">
+      <c r="L137" s="128" t="s">
         <v>68</v>
       </c>
-      <c r="M137" s="93"/>
-[...1 lines deleted...]
-      <c r="O137" s="93"/>
+      <c r="M137" s="128"/>
+      <c r="N137" s="128"/>
+      <c r="O137" s="128"/>
       <c r="P137" s="61"/>
       <c r="Q137" s="34">
         <v>2412</v>
       </c>
       <c r="R137" s="32">
         <v>0.9</v>
       </c>
       <c r="S137" s="32">
         <v>3.3</v>
       </c>
       <c r="T137" s="32">
-        <v>1.4</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="U137" s="33">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="V137" s="34">
         <v>2212</v>
       </c>
       <c r="W137" s="32">
         <v>0.8</v>
       </c>
       <c r="X137" s="32">
         <v>2.6</v>
       </c>
       <c r="Y137" s="32">
-        <v>0.7</v>
+        <v>-5</v>
       </c>
       <c r="Z137" s="33">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="AA137" s="34">
         <v>2631</v>
       </c>
       <c r="AB137" s="32">
         <v>1.2</v>
       </c>
       <c r="AC137" s="32">
         <v>3.7</v>
       </c>
       <c r="AD137" s="32">
-        <v>1.8</v>
+        <v>-4</v>
       </c>
       <c r="AE137" s="33">
-        <v>0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="AF137" s="34">
         <v>2672</v>
       </c>
       <c r="AG137" s="32">
         <v>1.3</v>
       </c>
       <c r="AH137" s="32">
         <v>6.1</v>
       </c>
       <c r="AI137" s="32">
-        <v>4.0999999999999996</v>
+        <v>-1.8</v>
       </c>
       <c r="AJ137" s="33">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="AK137" s="62"/>
       <c r="AL137" s="63" t="s">
         <v>217</v>
       </c>
       <c r="AM137" s="63"/>
       <c r="AN137" s="63"/>
       <c r="AO137" s="63"/>
       <c r="AP137" s="1"/>
     </row>
     <row r="138" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B138" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C138" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E138" s="24"/>
       <c r="F138" s="19">
         <v>122</v>
       </c>
       <c r="G138" s="1"/>
       <c r="H138" s="1"/>
       <c r="I138" s="1"/>
       <c r="J138" s="1"/>
       <c r="K138" s="1"/>
-      <c r="L138" s="93" t="s">
+      <c r="L138" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="M138" s="93"/>
-[...1 lines deleted...]
-      <c r="O138" s="93"/>
+      <c r="M138" s="128"/>
+      <c r="N138" s="128"/>
+      <c r="O138" s="128"/>
       <c r="P138" s="61"/>
       <c r="Q138" s="34">
         <v>981</v>
       </c>
       <c r="R138" s="32">
         <v>0.4</v>
       </c>
       <c r="S138" s="32">
         <v>5.6</v>
       </c>
       <c r="T138" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U138" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V138" s="34">
         <v>725</v>
       </c>
       <c r="W138" s="32">
         <v>0.3</v>
       </c>
       <c r="X138" s="32">
         <v>27</v>
       </c>
@@ -15566,546 +15566,546 @@
       <c r="AO138" s="63"/>
       <c r="AP138" s="1"/>
     </row>
     <row r="139" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B139" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C139" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E139" s="24"/>
       <c r="F139" s="19">
         <v>123</v>
       </c>
       <c r="G139" s="1"/>
       <c r="H139" s="1"/>
       <c r="I139" s="1"/>
       <c r="J139" s="1"/>
       <c r="K139" s="1"/>
-      <c r="L139" s="93" t="s">
+      <c r="L139" s="128" t="s">
         <v>219</v>
       </c>
-      <c r="M139" s="93"/>
-[...1 lines deleted...]
-      <c r="O139" s="93"/>
+      <c r="M139" s="128"/>
+      <c r="N139" s="128"/>
+      <c r="O139" s="128"/>
       <c r="P139" s="61"/>
       <c r="Q139" s="34">
         <v>2326</v>
       </c>
       <c r="R139" s="32">
         <v>0.9</v>
       </c>
       <c r="S139" s="32">
         <v>-6.8</v>
       </c>
       <c r="T139" s="32">
-        <v>-6</v>
+        <v>-7.3</v>
       </c>
       <c r="U139" s="33">
-        <v>-0.06</v>
+        <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V139" s="34">
         <v>2540</v>
       </c>
       <c r="W139" s="32">
         <v>0.9</v>
       </c>
       <c r="X139" s="32">
         <v>-8.5</v>
       </c>
       <c r="Y139" s="32">
-        <v>-7.8</v>
+        <v>-9</v>
       </c>
       <c r="Z139" s="33">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="AA139" s="34">
         <v>2091</v>
       </c>
       <c r="AB139" s="32">
         <v>0.9</v>
       </c>
       <c r="AC139" s="32">
         <v>-4.3</v>
       </c>
       <c r="AD139" s="32">
-        <v>-3.5</v>
+        <v>-4.8</v>
       </c>
       <c r="AE139" s="33">
-        <v>-0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="AF139" s="34">
         <v>2104</v>
       </c>
       <c r="AG139" s="32">
         <v>1</v>
       </c>
       <c r="AH139" s="32">
         <v>0.2</v>
       </c>
       <c r="AI139" s="32">
-        <v>1</v>
+        <v>-0.3</v>
       </c>
       <c r="AJ139" s="33">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="AK139" s="62"/>
       <c r="AL139" s="63" t="s">
         <v>460</v>
       </c>
       <c r="AM139" s="63"/>
       <c r="AN139" s="63"/>
       <c r="AO139" s="63"/>
       <c r="AP139" s="1"/>
     </row>
     <row r="140" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B140" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C140" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E140" s="24"/>
       <c r="F140" s="19">
         <v>124</v>
       </c>
       <c r="G140" s="1"/>
       <c r="H140" s="1"/>
       <c r="I140" s="1"/>
       <c r="J140" s="1"/>
       <c r="K140" s="1"/>
-      <c r="L140" s="93" t="s">
+      <c r="L140" s="128" t="s">
         <v>220</v>
       </c>
-      <c r="M140" s="93"/>
-[...1 lines deleted...]
-      <c r="O140" s="93"/>
+      <c r="M140" s="128"/>
+      <c r="N140" s="128"/>
+      <c r="O140" s="128"/>
       <c r="P140" s="61"/>
       <c r="Q140" s="34">
         <v>7161</v>
       </c>
       <c r="R140" s="32">
         <v>2.8</v>
       </c>
       <c r="S140" s="32">
         <v>14.2</v>
       </c>
       <c r="T140" s="32">
-        <v>14.3</v>
+        <v>14.4</v>
       </c>
       <c r="U140" s="33">
         <v>0.35</v>
       </c>
       <c r="V140" s="34">
         <v>6145</v>
       </c>
       <c r="W140" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="X140" s="32">
         <v>3.9</v>
       </c>
       <c r="Y140" s="32">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="Z140" s="33">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="AA140" s="34">
         <v>8286</v>
       </c>
       <c r="AB140" s="32">
         <v>3.7</v>
       </c>
       <c r="AC140" s="32">
         <v>24.2</v>
       </c>
       <c r="AD140" s="32">
-        <v>24.3</v>
+        <v>24.4</v>
       </c>
       <c r="AE140" s="33">
         <v>0.71</v>
       </c>
       <c r="AF140" s="34">
         <v>8436</v>
       </c>
       <c r="AG140" s="32">
         <v>4</v>
       </c>
       <c r="AH140" s="32">
         <v>24.8</v>
       </c>
       <c r="AI140" s="32">
-        <v>24.9</v>
+        <v>25.1</v>
       </c>
       <c r="AJ140" s="33">
         <v>0.78</v>
       </c>
       <c r="AK140" s="62"/>
       <c r="AL140" s="63" t="s">
         <v>221</v>
       </c>
       <c r="AM140" s="63"/>
       <c r="AN140" s="63"/>
       <c r="AO140" s="63"/>
       <c r="AP140" s="1"/>
     </row>
     <row r="141" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C141" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E141" s="24"/>
       <c r="F141" s="19">
         <v>125</v>
       </c>
       <c r="G141" s="1"/>
       <c r="H141" s="1"/>
       <c r="I141" s="1"/>
       <c r="J141" s="1"/>
-      <c r="K141" s="93" t="s">
+      <c r="K141" s="128" t="s">
         <v>66</v>
       </c>
-      <c r="L141" s="93"/>
-[...2 lines deleted...]
-      <c r="O141" s="93"/>
+      <c r="L141" s="128"/>
+      <c r="M141" s="128"/>
+      <c r="N141" s="128"/>
+      <c r="O141" s="128"/>
       <c r="P141" s="61"/>
       <c r="Q141" s="34">
         <v>34031</v>
       </c>
       <c r="R141" s="32">
         <v>13.3</v>
       </c>
       <c r="S141" s="32">
         <v>-5.4</v>
       </c>
       <c r="T141" s="32">
-        <v>-6.4</v>
+        <v>-7.1</v>
       </c>
       <c r="U141" s="33">
-        <v>-0.9</v>
+        <v>-0.99</v>
       </c>
       <c r="V141" s="34">
         <v>42690</v>
       </c>
       <c r="W141" s="32">
         <v>15</v>
       </c>
       <c r="X141" s="32">
         <v>-4.7</v>
       </c>
       <c r="Y141" s="32">
-        <v>-5.7</v>
+        <v>-6.4</v>
       </c>
       <c r="Z141" s="33">
-        <v>-0.91</v>
+        <v>-1.02</v>
       </c>
       <c r="AA141" s="34">
         <v>24442</v>
       </c>
       <c r="AB141" s="32">
         <v>10.9</v>
       </c>
       <c r="AC141" s="32">
         <v>-6.4</v>
       </c>
       <c r="AD141" s="32">
-        <v>-7.4</v>
+        <v>-8.1</v>
       </c>
       <c r="AE141" s="33">
-        <v>-0.84</v>
+        <v>-0.91</v>
       </c>
       <c r="AF141" s="34">
         <v>23074</v>
       </c>
       <c r="AG141" s="32">
         <v>10.9</v>
       </c>
       <c r="AH141" s="32">
         <v>-1.8</v>
       </c>
       <c r="AI141" s="32">
-        <v>-2.9</v>
+        <v>-3.5</v>
       </c>
       <c r="AJ141" s="33">
-        <v>-0.31</v>
+        <v>-0.38</v>
       </c>
       <c r="AK141" s="62"/>
       <c r="AL141" s="63" t="s">
         <v>222</v>
       </c>
       <c r="AM141" s="63"/>
       <c r="AN141" s="63"/>
       <c r="AO141" s="63"/>
       <c r="AP141" s="1"/>
     </row>
     <row r="142" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B142" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C142" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E142" s="24"/>
       <c r="F142" s="19">
         <v>126</v>
       </c>
       <c r="G142" s="1"/>
       <c r="H142" s="1"/>
       <c r="I142" s="1"/>
       <c r="J142" s="1"/>
       <c r="K142" s="1"/>
-      <c r="L142" s="93" t="s">
+      <c r="L142" s="128" t="s">
         <v>65</v>
       </c>
-      <c r="M142" s="93"/>
-[...1 lines deleted...]
-      <c r="O142" s="93"/>
+      <c r="M142" s="128"/>
+      <c r="N142" s="128"/>
+      <c r="O142" s="128"/>
       <c r="P142" s="61"/>
       <c r="Q142" s="34">
         <v>5093</v>
       </c>
       <c r="R142" s="32">
         <v>2</v>
       </c>
       <c r="S142" s="32">
         <v>12.5</v>
       </c>
       <c r="T142" s="32">
-        <v>11.1</v>
+        <v>11.3</v>
       </c>
       <c r="U142" s="33">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="V142" s="34">
         <v>7114</v>
       </c>
       <c r="W142" s="32">
         <v>2.5</v>
       </c>
       <c r="X142" s="32">
         <v>18.8</v>
       </c>
       <c r="Y142" s="32">
-        <v>17.3</v>
+        <v>17.5</v>
       </c>
       <c r="Z142" s="33">
         <v>0.37</v>
       </c>
       <c r="AA142" s="34">
         <v>2853</v>
       </c>
       <c r="AB142" s="32">
         <v>1.3</v>
       </c>
       <c r="AC142" s="32">
         <v>-1.5</v>
       </c>
       <c r="AD142" s="32">
-        <v>-2.8</v>
+        <v>-2.6</v>
       </c>
       <c r="AE142" s="33">
         <v>-0.03</v>
       </c>
       <c r="AF142" s="34">
         <v>2415</v>
       </c>
       <c r="AG142" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH142" s="32">
         <v>-3.1</v>
       </c>
       <c r="AI142" s="32">
-        <v>-4.3</v>
+        <v>-4.2</v>
       </c>
       <c r="AJ142" s="33">
         <v>-0.05</v>
       </c>
       <c r="AK142" s="62"/>
       <c r="AL142" s="63" t="s">
         <v>223</v>
       </c>
       <c r="AM142" s="63"/>
       <c r="AN142" s="63"/>
       <c r="AO142" s="63"/>
       <c r="AP142" s="1"/>
     </row>
     <row r="143" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B143" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C143" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E143" s="24"/>
       <c r="F143" s="19">
         <v>127</v>
       </c>
       <c r="G143" s="1"/>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
       <c r="J143" s="1"/>
       <c r="K143" s="1"/>
-      <c r="L143" s="93" t="s">
+      <c r="L143" s="128" t="s">
         <v>64</v>
       </c>
-      <c r="M143" s="93"/>
-[...1 lines deleted...]
-      <c r="O143" s="93"/>
+      <c r="M143" s="128"/>
+      <c r="N143" s="128"/>
+      <c r="O143" s="128"/>
       <c r="P143" s="61"/>
       <c r="Q143" s="34">
         <v>19044</v>
       </c>
       <c r="R143" s="32">
         <v>7.4</v>
       </c>
       <c r="S143" s="32">
         <v>-12.1</v>
       </c>
       <c r="T143" s="32">
-        <v>-11.3</v>
+        <v>-11.7</v>
       </c>
       <c r="U143" s="33">
-        <v>-0.95</v>
+        <v>-0.99</v>
       </c>
       <c r="V143" s="34">
         <v>24559</v>
       </c>
       <c r="W143" s="32">
         <v>8.6</v>
       </c>
       <c r="X143" s="32">
         <v>-11.9</v>
       </c>
       <c r="Y143" s="32">
-        <v>-11.1</v>
+        <v>-11.5</v>
       </c>
       <c r="Z143" s="33">
-        <v>-1.1000000000000001</v>
+        <v>-1.1399999999999999</v>
       </c>
       <c r="AA143" s="34">
         <v>12938</v>
       </c>
       <c r="AB143" s="32">
         <v>5.8</v>
       </c>
       <c r="AC143" s="32">
         <v>-12</v>
       </c>
       <c r="AD143" s="32">
-        <v>-11.2</v>
+        <v>-11.6</v>
       </c>
       <c r="AE143" s="33">
-        <v>-0.72</v>
+        <v>-0.75</v>
       </c>
       <c r="AF143" s="34">
         <v>12311</v>
       </c>
       <c r="AG143" s="32">
         <v>5.8</v>
       </c>
       <c r="AH143" s="32">
         <v>-4.5999999999999996</v>
       </c>
       <c r="AI143" s="32">
-        <v>-3.7</v>
+        <v>-4.2</v>
       </c>
       <c r="AJ143" s="33">
-        <v>-0.22</v>
+        <v>-0.25</v>
       </c>
       <c r="AK143" s="62"/>
       <c r="AL143" s="63" t="s">
         <v>224</v>
       </c>
       <c r="AM143" s="63"/>
       <c r="AN143" s="63"/>
       <c r="AO143" s="63"/>
       <c r="AP143" s="1"/>
     </row>
     <row r="144" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B144" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C144" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E144" s="24"/>
       <c r="F144" s="19">
         <v>128</v>
       </c>
       <c r="G144" s="1"/>
       <c r="H144" s="1"/>
       <c r="I144" s="1"/>
       <c r="J144" s="1"/>
       <c r="K144" s="1"/>
       <c r="L144" s="1"/>
-      <c r="M144" s="93" t="s">
+      <c r="M144" s="128" t="s">
         <v>63</v>
       </c>
-      <c r="N144" s="93"/>
-      <c r="O144" s="93"/>
+      <c r="N144" s="128"/>
+      <c r="O144" s="128"/>
       <c r="P144" s="61"/>
       <c r="Q144" s="34">
         <v>4763</v>
       </c>
       <c r="R144" s="32">
         <v>1.9</v>
       </c>
       <c r="S144" s="32">
         <v>-23.6</v>
       </c>
       <c r="T144" s="32">
         <v>-25</v>
       </c>
       <c r="U144" s="33">
         <v>-0.6</v>
       </c>
       <c r="V144" s="34">
         <v>7050</v>
       </c>
       <c r="W144" s="32">
         <v>2.5</v>
       </c>
       <c r="X144" s="32">
         <v>-25.3</v>
       </c>
@@ -16155,1035 +16155,1035 @@
       <c r="AP144" s="1"/>
     </row>
     <row r="145" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C145" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E145" s="24"/>
       <c r="F145" s="19">
         <v>129</v>
       </c>
       <c r="G145" s="1"/>
       <c r="H145" s="1"/>
       <c r="I145" s="1"/>
       <c r="J145" s="1"/>
       <c r="K145" s="1"/>
       <c r="L145" s="1"/>
-      <c r="M145" s="93" t="s">
+      <c r="M145" s="128" t="s">
         <v>62</v>
       </c>
-      <c r="N145" s="93"/>
-      <c r="O145" s="93"/>
+      <c r="N145" s="128"/>
+      <c r="O145" s="128"/>
       <c r="P145" s="61"/>
       <c r="Q145" s="34">
         <v>368</v>
       </c>
       <c r="R145" s="32">
         <v>0.1</v>
       </c>
       <c r="S145" s="32">
         <v>21.5</v>
       </c>
       <c r="T145" s="32">
-        <v>20.9</v>
+        <v>20.8</v>
       </c>
       <c r="U145" s="33">
         <v>0.02</v>
       </c>
       <c r="V145" s="34">
         <v>566</v>
       </c>
       <c r="W145" s="32">
         <v>0.2</v>
       </c>
       <c r="X145" s="32">
         <v>9.3000000000000007</v>
       </c>
       <c r="Y145" s="32">
-        <v>8.8000000000000007</v>
+        <v>8.6</v>
       </c>
       <c r="Z145" s="33">
         <v>0.02</v>
       </c>
       <c r="AA145" s="34">
         <v>149</v>
       </c>
       <c r="AB145" s="32">
         <v>0.1</v>
       </c>
       <c r="AC145" s="32">
         <v>136.5</v>
       </c>
       <c r="AD145" s="32">
-        <v>135.30000000000001</v>
+        <v>135.1</v>
       </c>
       <c r="AE145" s="33">
         <v>0.04</v>
       </c>
       <c r="AF145" s="34">
         <v>61</v>
       </c>
       <c r="AG145" s="32">
         <v>0</v>
       </c>
       <c r="AH145" s="32">
         <v>7</v>
       </c>
       <c r="AI145" s="32">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="AJ145" s="33">
         <v>0</v>
       </c>
       <c r="AK145" s="62"/>
       <c r="AL145" s="63" t="s">
         <v>330</v>
       </c>
       <c r="AM145" s="63"/>
       <c r="AN145" s="63"/>
       <c r="AO145" s="63"/>
       <c r="AP145" s="1"/>
     </row>
     <row r="146" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B146" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C146" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E146" s="24"/>
       <c r="F146" s="19">
         <v>130</v>
       </c>
       <c r="G146" s="1"/>
       <c r="H146" s="1"/>
       <c r="I146" s="1"/>
       <c r="J146" s="1"/>
       <c r="K146" s="1"/>
       <c r="L146" s="1"/>
-      <c r="M146" s="93" t="s">
+      <c r="M146" s="128" t="s">
         <v>61</v>
       </c>
-      <c r="N146" s="93"/>
-      <c r="O146" s="93"/>
+      <c r="N146" s="128"/>
+      <c r="O146" s="128"/>
       <c r="P146" s="61"/>
       <c r="Q146" s="34">
         <v>13913</v>
       </c>
       <c r="R146" s="32">
         <v>5.4</v>
       </c>
       <c r="S146" s="32">
         <v>-8</v>
       </c>
       <c r="T146" s="32">
-        <v>-6.3</v>
+        <v>-6.8</v>
       </c>
       <c r="U146" s="33">
-        <v>-0.37</v>
+        <v>-0.4</v>
       </c>
       <c r="V146" s="34">
         <v>16943</v>
       </c>
       <c r="W146" s="32">
         <v>5.9</v>
       </c>
       <c r="X146" s="32">
         <v>-5.5</v>
       </c>
       <c r="Y146" s="32">
-        <v>-3.8</v>
+        <v>-4.3</v>
       </c>
       <c r="Z146" s="33">
-        <v>-0.24</v>
+        <v>-0.27</v>
       </c>
       <c r="AA146" s="34">
         <v>10564</v>
       </c>
       <c r="AB146" s="32">
         <v>4.7</v>
       </c>
       <c r="AC146" s="32">
         <v>-11.9</v>
       </c>
       <c r="AD146" s="32">
-        <v>-10.3</v>
+        <v>-10.7</v>
       </c>
       <c r="AE146" s="33">
-        <v>-0.54</v>
+        <v>-0.56000000000000005</v>
       </c>
       <c r="AF146" s="34">
         <v>10366</v>
       </c>
       <c r="AG146" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="AH146" s="32">
         <v>-7.9</v>
       </c>
       <c r="AI146" s="32">
-        <v>-6.2</v>
+        <v>-6.7</v>
       </c>
       <c r="AJ146" s="33">
-        <v>-0.32</v>
+        <v>-0.35</v>
       </c>
       <c r="AK146" s="62"/>
       <c r="AL146" s="63" t="s">
         <v>331</v>
       </c>
       <c r="AM146" s="63"/>
       <c r="AN146" s="63"/>
       <c r="AO146" s="63"/>
       <c r="AP146" s="1"/>
     </row>
     <row r="147" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C147" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E147" s="24"/>
       <c r="F147" s="19">
         <v>131</v>
       </c>
       <c r="G147" s="1"/>
       <c r="H147" s="1"/>
       <c r="I147" s="1"/>
       <c r="J147" s="1"/>
       <c r="K147" s="1"/>
-      <c r="L147" s="93" t="s">
+      <c r="L147" s="128" t="s">
         <v>225</v>
       </c>
-      <c r="M147" s="93"/>
-[...1 lines deleted...]
-      <c r="O147" s="93"/>
+      <c r="M147" s="128"/>
+      <c r="N147" s="128"/>
+      <c r="O147" s="128"/>
       <c r="P147" s="61"/>
       <c r="Q147" s="34">
         <v>9894</v>
       </c>
       <c r="R147" s="32">
         <v>3.9</v>
       </c>
       <c r="S147" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="T147" s="32">
-        <v>-5.3</v>
+        <v>-6.8</v>
       </c>
       <c r="U147" s="33">
-        <v>-0.2</v>
+        <v>-0.26</v>
       </c>
       <c r="V147" s="34">
         <v>11017</v>
       </c>
       <c r="W147" s="32">
         <v>3.9</v>
       </c>
       <c r="X147" s="32">
         <v>0.8</v>
       </c>
       <c r="Y147" s="32">
-        <v>-5.6</v>
+        <v>-7.1</v>
       </c>
       <c r="Z147" s="33">
-        <v>-0.22</v>
+        <v>-0.28000000000000003</v>
       </c>
       <c r="AA147" s="34">
         <v>8651</v>
       </c>
       <c r="AB147" s="32">
         <v>3.9</v>
       </c>
       <c r="AC147" s="32">
         <v>1.7</v>
       </c>
       <c r="AD147" s="32">
-        <v>-4.8</v>
+        <v>-6.3</v>
       </c>
       <c r="AE147" s="33">
-        <v>-0.18</v>
+        <v>-0.23</v>
       </c>
       <c r="AF147" s="34">
         <v>8348</v>
       </c>
       <c r="AG147" s="32">
         <v>3.9</v>
       </c>
       <c r="AH147" s="32">
         <v>3.1</v>
       </c>
       <c r="AI147" s="32">
-        <v>-3.5</v>
+        <v>-5</v>
       </c>
       <c r="AJ147" s="33">
-        <v>-0.13</v>
+        <v>-0.19</v>
       </c>
       <c r="AK147" s="62"/>
       <c r="AL147" s="63" t="s">
         <v>226</v>
       </c>
       <c r="AM147" s="63"/>
       <c r="AN147" s="63"/>
       <c r="AO147" s="63"/>
       <c r="AP147" s="1"/>
     </row>
     <row r="148" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B148" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C148" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E148" s="24"/>
       <c r="F148" s="19">
         <v>132</v>
       </c>
       <c r="G148" s="1"/>
       <c r="H148" s="1"/>
       <c r="I148" s="1"/>
       <c r="J148" s="1"/>
-      <c r="K148" s="93" t="s">
+      <c r="K148" s="128" t="s">
         <v>60</v>
       </c>
-      <c r="L148" s="93"/>
-[...2 lines deleted...]
-      <c r="O148" s="93"/>
+      <c r="L148" s="128"/>
+      <c r="M148" s="128"/>
+      <c r="N148" s="128"/>
+      <c r="O148" s="128"/>
       <c r="P148" s="61"/>
       <c r="Q148" s="34">
         <v>6213</v>
       </c>
       <c r="R148" s="32">
         <v>2.4</v>
       </c>
       <c r="S148" s="32">
         <v>-20.2</v>
       </c>
       <c r="T148" s="32">
-        <v>-15.5</v>
+        <v>-18</v>
       </c>
       <c r="U148" s="33">
-        <v>-0.47</v>
+        <v>-0.54</v>
       </c>
       <c r="V148" s="34">
         <v>10036</v>
       </c>
       <c r="W148" s="32">
         <v>3.5</v>
       </c>
       <c r="X148" s="32">
         <v>-18.600000000000001</v>
       </c>
       <c r="Y148" s="32">
-        <v>-13.8</v>
+        <v>-16.3</v>
       </c>
       <c r="Z148" s="33">
-        <v>-0.6</v>
+        <v>-0.71</v>
       </c>
       <c r="AA148" s="34">
         <v>1968</v>
       </c>
       <c r="AB148" s="32">
         <v>0.9</v>
       </c>
       <c r="AC148" s="32">
         <v>-26.9</v>
       </c>
       <c r="AD148" s="32">
-        <v>-22.6</v>
+        <v>-24.9</v>
       </c>
       <c r="AE148" s="33">
-        <v>-0.27</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="AF148" s="34">
         <v>150</v>
       </c>
       <c r="AG148" s="32">
         <v>0.1</v>
       </c>
       <c r="AH148" s="32">
         <v>-75.099999999999994</v>
       </c>
       <c r="AI148" s="32">
-        <v>-73.599999999999994</v>
+        <v>-74.400000000000006</v>
       </c>
       <c r="AJ148" s="33">
         <v>-0.21</v>
       </c>
       <c r="AK148" s="62"/>
       <c r="AL148" s="63" t="s">
         <v>227</v>
       </c>
       <c r="AM148" s="63"/>
       <c r="AN148" s="63"/>
       <c r="AO148" s="63"/>
       <c r="AP148" s="1"/>
     </row>
     <row r="149" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C149" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E149" s="24"/>
       <c r="F149" s="19">
         <v>133</v>
       </c>
       <c r="G149" s="1"/>
       <c r="H149" s="1"/>
       <c r="I149" s="1"/>
       <c r="J149" s="1"/>
-      <c r="K149" s="93" t="s">
+      <c r="K149" s="128" t="s">
         <v>76</v>
       </c>
-      <c r="L149" s="93"/>
-[...2 lines deleted...]
-      <c r="O149" s="93"/>
+      <c r="L149" s="128"/>
+      <c r="M149" s="128"/>
+      <c r="N149" s="128"/>
+      <c r="O149" s="128"/>
       <c r="P149" s="61"/>
       <c r="Q149" s="34">
         <v>27248</v>
       </c>
       <c r="R149" s="32">
         <v>10.6</v>
       </c>
       <c r="S149" s="32">
         <v>10.8</v>
       </c>
       <c r="T149" s="32">
-        <v>8.4</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="U149" s="33">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="V149" s="34">
         <v>31250</v>
       </c>
       <c r="W149" s="32">
         <v>11</v>
       </c>
       <c r="X149" s="32">
         <v>13.6</v>
       </c>
       <c r="Y149" s="32">
-        <v>11.2</v>
+        <v>11.5</v>
       </c>
       <c r="Z149" s="33">
-        <v>1.0900000000000001</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="AA149" s="34">
         <v>22812</v>
       </c>
       <c r="AB149" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="AC149" s="32">
         <v>6.9</v>
       </c>
       <c r="AD149" s="32">
-        <v>4.5999999999999996</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AE149" s="33">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="AF149" s="34">
         <v>20436</v>
       </c>
       <c r="AG149" s="32">
         <v>9.6999999999999993</v>
       </c>
       <c r="AH149" s="32">
         <v>2</v>
       </c>
       <c r="AI149" s="32">
-        <v>-0.2</v>
+        <v>0.1</v>
       </c>
       <c r="AJ149" s="33">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="AK149" s="62"/>
       <c r="AL149" s="63" t="s">
         <v>332</v>
       </c>
       <c r="AM149" s="63"/>
       <c r="AN149" s="63"/>
       <c r="AO149" s="63"/>
       <c r="AP149" s="1"/>
     </row>
     <row r="150" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C150" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E150" s="24"/>
       <c r="F150" s="19">
         <v>134</v>
       </c>
       <c r="G150" s="1"/>
       <c r="H150" s="1"/>
       <c r="I150" s="1"/>
       <c r="J150" s="1"/>
       <c r="K150" s="1"/>
-      <c r="L150" s="93" t="s">
+      <c r="L150" s="128" t="s">
         <v>75</v>
       </c>
-      <c r="M150" s="93"/>
-[...1 lines deleted...]
-      <c r="O150" s="93"/>
+      <c r="M150" s="128"/>
+      <c r="N150" s="128"/>
+      <c r="O150" s="128"/>
       <c r="P150" s="61"/>
       <c r="Q150" s="34">
         <v>2296</v>
       </c>
       <c r="R150" s="32">
         <v>0.9</v>
       </c>
       <c r="S150" s="32">
         <v>5</v>
       </c>
       <c r="T150" s="32">
-        <v>7.9</v>
+        <v>9.4</v>
       </c>
       <c r="U150" s="33">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="V150" s="34">
         <v>2873</v>
       </c>
       <c r="W150" s="32">
         <v>1</v>
       </c>
       <c r="X150" s="32">
         <v>6.8</v>
       </c>
       <c r="Y150" s="32">
-        <v>9.8000000000000007</v>
+        <v>11.3</v>
       </c>
       <c r="Z150" s="33">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="AA150" s="34">
         <v>1654</v>
       </c>
       <c r="AB150" s="32">
         <v>0.7</v>
       </c>
       <c r="AC150" s="32">
         <v>1.7</v>
       </c>
       <c r="AD150" s="32">
-        <v>4.5</v>
+        <v>5.9</v>
       </c>
       <c r="AE150" s="33">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AF150" s="34">
         <v>1208</v>
       </c>
       <c r="AG150" s="32">
         <v>0.6</v>
       </c>
       <c r="AH150" s="32">
         <v>-18.399999999999999</v>
       </c>
       <c r="AI150" s="32">
-        <v>-16.100000000000001</v>
+        <v>-15</v>
       </c>
       <c r="AJ150" s="33">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="AK150" s="62"/>
       <c r="AL150" s="63" t="s">
         <v>228</v>
       </c>
       <c r="AM150" s="63"/>
       <c r="AN150" s="63"/>
       <c r="AO150" s="63"/>
       <c r="AP150" s="1"/>
     </row>
     <row r="151" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C151" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E151" s="24"/>
       <c r="F151" s="19">
         <v>135</v>
       </c>
       <c r="G151" s="1"/>
       <c r="H151" s="1"/>
       <c r="I151" s="1"/>
       <c r="J151" s="1"/>
       <c r="K151" s="1"/>
-      <c r="L151" s="93" t="s">
+      <c r="L151" s="128" t="s">
         <v>74</v>
       </c>
-      <c r="M151" s="93"/>
-[...1 lines deleted...]
-      <c r="O151" s="93"/>
+      <c r="M151" s="128"/>
+      <c r="N151" s="128"/>
+      <c r="O151" s="128"/>
       <c r="P151" s="61"/>
       <c r="Q151" s="34">
         <v>6525</v>
       </c>
       <c r="R151" s="32">
         <v>2.5</v>
       </c>
       <c r="S151" s="32">
         <v>16.8</v>
       </c>
       <c r="T151" s="32">
-        <v>12.9</v>
+        <v>12.7</v>
       </c>
       <c r="U151" s="33">
         <v>0.28000000000000003</v>
       </c>
       <c r="V151" s="34">
         <v>7939</v>
       </c>
       <c r="W151" s="32">
         <v>2.8</v>
       </c>
       <c r="X151" s="32">
         <v>23.8</v>
       </c>
       <c r="Y151" s="32">
-        <v>19.600000000000001</v>
+        <v>19.5</v>
       </c>
       <c r="Z151" s="33">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="AA151" s="34">
         <v>4967</v>
       </c>
       <c r="AB151" s="32">
         <v>2.2000000000000002</v>
       </c>
       <c r="AC151" s="32">
         <v>6.5</v>
       </c>
       <c r="AD151" s="32">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="AE151" s="33">
         <v>0.06</v>
       </c>
       <c r="AF151" s="34">
         <v>4090</v>
       </c>
       <c r="AG151" s="32">
         <v>1.9</v>
       </c>
       <c r="AH151" s="32">
         <v>1.9</v>
       </c>
       <c r="AI151" s="32">
-        <v>-1.5</v>
+        <v>-1.6</v>
       </c>
       <c r="AJ151" s="33">
         <v>-0.03</v>
       </c>
       <c r="AK151" s="62"/>
       <c r="AL151" s="63" t="s">
         <v>229</v>
       </c>
       <c r="AM151" s="63"/>
       <c r="AN151" s="63"/>
       <c r="AO151" s="63"/>
       <c r="AP151" s="1"/>
     </row>
     <row r="152" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C152" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E152" s="24"/>
       <c r="F152" s="19">
         <v>136</v>
       </c>
       <c r="G152" s="1"/>
       <c r="H152" s="1"/>
       <c r="I152" s="1"/>
       <c r="J152" s="1"/>
       <c r="K152" s="1"/>
-      <c r="L152" s="93" t="s">
+      <c r="L152" s="128" t="s">
         <v>73</v>
       </c>
-      <c r="M152" s="93"/>
-[...1 lines deleted...]
-      <c r="O152" s="93"/>
+      <c r="M152" s="128"/>
+      <c r="N152" s="128"/>
+      <c r="O152" s="128"/>
       <c r="P152" s="61"/>
       <c r="Q152" s="34">
         <v>2466</v>
       </c>
       <c r="R152" s="32">
         <v>1</v>
       </c>
       <c r="S152" s="32">
         <v>-5.4</v>
       </c>
       <c r="T152" s="32">
-        <v>-7.3</v>
+        <v>-7</v>
       </c>
       <c r="U152" s="33">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V152" s="34">
         <v>1846</v>
       </c>
       <c r="W152" s="32">
         <v>0.6</v>
       </c>
       <c r="X152" s="32">
         <v>-9.3000000000000007</v>
       </c>
       <c r="Y152" s="32">
-        <v>-11.2</v>
+        <v>-10.8</v>
       </c>
       <c r="Z152" s="33">
         <v>-0.08</v>
       </c>
       <c r="AA152" s="34">
         <v>3152</v>
       </c>
       <c r="AB152" s="32">
         <v>1.4</v>
       </c>
       <c r="AC152" s="32">
         <v>-2.9</v>
       </c>
       <c r="AD152" s="32">
-        <v>-4.9000000000000004</v>
+        <v>-4.5</v>
       </c>
       <c r="AE152" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.06</v>
       </c>
       <c r="AF152" s="34">
         <v>3338</v>
       </c>
       <c r="AG152" s="32">
         <v>1.6</v>
       </c>
       <c r="AH152" s="32">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AI152" s="32">
-        <v>-4.2</v>
+        <v>-3.8</v>
       </c>
       <c r="AJ152" s="33">
-        <v>-7.0000000000000007E-2</v>
+        <v>-0.06</v>
       </c>
       <c r="AK152" s="62"/>
       <c r="AL152" s="63" t="s">
         <v>230</v>
       </c>
       <c r="AM152" s="63"/>
       <c r="AN152" s="63"/>
       <c r="AO152" s="63"/>
       <c r="AP152" s="1"/>
     </row>
     <row r="153" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B153" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C153" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E153" s="24"/>
       <c r="F153" s="19">
         <v>137</v>
       </c>
       <c r="G153" s="1"/>
       <c r="H153" s="1"/>
       <c r="I153" s="1"/>
       <c r="J153" s="1"/>
       <c r="K153" s="1"/>
-      <c r="L153" s="93" t="s">
+      <c r="L153" s="128" t="s">
         <v>231</v>
       </c>
-      <c r="M153" s="93"/>
-[...1 lines deleted...]
-      <c r="O153" s="93"/>
+      <c r="M153" s="128"/>
+      <c r="N153" s="128"/>
+      <c r="O153" s="128"/>
       <c r="P153" s="61"/>
       <c r="Q153" s="34">
         <v>15960</v>
       </c>
       <c r="R153" s="32">
         <v>6.2</v>
       </c>
       <c r="S153" s="32">
         <v>12.3</v>
       </c>
       <c r="T153" s="32">
-        <v>9.6999999999999993</v>
+        <v>10</v>
       </c>
       <c r="U153" s="33">
-        <v>0.53</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="V153" s="34">
         <v>18592</v>
       </c>
       <c r="W153" s="32">
         <v>6.5</v>
       </c>
       <c r="X153" s="32">
         <v>13.6</v>
       </c>
       <c r="Y153" s="32">
-        <v>10.9</v>
+        <v>11.3</v>
       </c>
       <c r="Z153" s="33">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="AA153" s="34">
         <v>13039</v>
       </c>
       <c r="AB153" s="32">
         <v>5.8</v>
       </c>
       <c r="AC153" s="32">
         <v>10.5</v>
       </c>
       <c r="AD153" s="32">
-        <v>7.9</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="AE153" s="33">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="AF153" s="34">
         <v>11801</v>
       </c>
       <c r="AG153" s="32">
         <v>5.6</v>
       </c>
       <c r="AH153" s="32">
         <v>6.1</v>
       </c>
       <c r="AI153" s="32">
-        <v>3.6</v>
+        <v>3.9</v>
       </c>
       <c r="AJ153" s="33">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="AK153" s="62"/>
       <c r="AL153" s="63" t="s">
         <v>232</v>
       </c>
       <c r="AM153" s="63"/>
       <c r="AN153" s="63"/>
       <c r="AO153" s="63"/>
       <c r="AP153" s="1"/>
     </row>
     <row r="154" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B154" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C154" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E154" s="24"/>
       <c r="F154" s="19">
         <v>138</v>
       </c>
       <c r="G154" s="1"/>
       <c r="H154" s="1"/>
       <c r="I154" s="1"/>
       <c r="J154" s="1"/>
       <c r="K154" s="1"/>
       <c r="L154" s="1"/>
-      <c r="M154" s="93" t="s">
+      <c r="M154" s="128" t="s">
         <v>72</v>
       </c>
-      <c r="N154" s="93"/>
-      <c r="O154" s="93"/>
+      <c r="N154" s="128"/>
+      <c r="O154" s="128"/>
       <c r="P154" s="61"/>
       <c r="Q154" s="34">
         <v>2623</v>
       </c>
       <c r="R154" s="32">
         <v>1</v>
       </c>
       <c r="S154" s="32">
         <v>42.3</v>
       </c>
       <c r="T154" s="32">
-        <v>34.799999999999997</v>
+        <v>35.299999999999997</v>
       </c>
       <c r="U154" s="33">
         <v>0.25</v>
       </c>
       <c r="V154" s="34">
         <v>3627</v>
       </c>
       <c r="W154" s="32">
         <v>1.3</v>
       </c>
       <c r="X154" s="32">
         <v>42.2</v>
       </c>
       <c r="Y154" s="32">
-        <v>34.700000000000003</v>
+        <v>35.200000000000003</v>
       </c>
       <c r="Z154" s="33">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="AA154" s="34">
         <v>1511</v>
       </c>
       <c r="AB154" s="32">
         <v>0.7</v>
       </c>
       <c r="AC154" s="32">
         <v>43.6</v>
       </c>
       <c r="AD154" s="32">
-        <v>36</v>
+        <v>36.5</v>
       </c>
       <c r="AE154" s="33">
         <v>0.17</v>
       </c>
       <c r="AF154" s="34">
         <v>1155</v>
       </c>
       <c r="AG154" s="32">
         <v>0.5</v>
       </c>
       <c r="AH154" s="32">
         <v>33.1</v>
       </c>
       <c r="AI154" s="32">
-        <v>26</v>
+        <v>26.5</v>
       </c>
       <c r="AJ154" s="33">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="AK154" s="62"/>
       <c r="AL154" s="63" t="s">
         <v>333</v>
       </c>
       <c r="AM154" s="63"/>
       <c r="AN154" s="63"/>
       <c r="AO154" s="63"/>
       <c r="AP154" s="1"/>
     </row>
     <row r="155" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B155" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C155" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E155" s="24"/>
       <c r="F155" s="19">
         <v>139</v>
       </c>
       <c r="G155" s="1"/>
       <c r="H155" s="1"/>
       <c r="I155" s="1"/>
       <c r="J155" s="1"/>
       <c r="K155" s="1"/>
       <c r="L155" s="1"/>
-      <c r="M155" s="93" t="s">
+      <c r="M155" s="128" t="s">
         <v>71</v>
       </c>
-      <c r="N155" s="93"/>
-      <c r="O155" s="93"/>
+      <c r="N155" s="128"/>
+      <c r="O155" s="128"/>
       <c r="P155" s="61"/>
       <c r="Q155" s="34">
         <v>2327</v>
       </c>
       <c r="R155" s="32">
         <v>0.9</v>
       </c>
       <c r="S155" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="T155" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U155" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V155" s="34">
         <v>1939</v>
       </c>
       <c r="W155" s="32">
         <v>0.7</v>
       </c>
       <c r="X155" s="32">
         <v>-13</v>
       </c>
@@ -17233,251 +17233,251 @@
       <c r="AP155" s="1"/>
     </row>
     <row r="156" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B156" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E156" s="24"/>
       <c r="F156" s="19">
         <v>140</v>
       </c>
       <c r="G156" s="1"/>
       <c r="H156" s="1"/>
       <c r="I156" s="1"/>
       <c r="J156" s="1"/>
       <c r="K156" s="1"/>
       <c r="L156" s="1"/>
-      <c r="M156" s="93" t="s">
+      <c r="M156" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="N156" s="93"/>
-      <c r="O156" s="93"/>
+      <c r="N156" s="128"/>
+      <c r="O156" s="128"/>
       <c r="P156" s="61"/>
       <c r="Q156" s="34">
         <v>2055</v>
       </c>
       <c r="R156" s="32">
         <v>0.8</v>
       </c>
       <c r="S156" s="32">
         <v>3.8</v>
       </c>
       <c r="T156" s="32">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="U156" s="33">
         <v>0.01</v>
       </c>
       <c r="V156" s="34">
         <v>2630</v>
       </c>
       <c r="W156" s="32">
         <v>0.9</v>
       </c>
       <c r="X156" s="32">
         <v>3.4</v>
       </c>
       <c r="Y156" s="32">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Z156" s="33">
         <v>0.01</v>
       </c>
       <c r="AA156" s="34">
         <v>1421</v>
       </c>
       <c r="AB156" s="32">
         <v>0.6</v>
       </c>
       <c r="AC156" s="32">
         <v>5.5</v>
       </c>
       <c r="AD156" s="32">
-        <v>2.8</v>
+        <v>3.1</v>
       </c>
       <c r="AE156" s="33">
         <v>0.02</v>
       </c>
       <c r="AF156" s="34">
         <v>1112</v>
       </c>
       <c r="AG156" s="32">
         <v>0.5</v>
       </c>
       <c r="AH156" s="32">
         <v>5</v>
       </c>
       <c r="AI156" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.6</v>
       </c>
       <c r="AJ156" s="33">
         <v>0.01</v>
       </c>
       <c r="AK156" s="62"/>
       <c r="AL156" s="63" t="s">
         <v>233</v>
       </c>
       <c r="AM156" s="63"/>
       <c r="AN156" s="63"/>
       <c r="AO156" s="63"/>
       <c r="AP156" s="1"/>
     </row>
     <row r="157" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B157" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C157" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E157" s="24"/>
       <c r="F157" s="19">
         <v>141</v>
       </c>
       <c r="G157" s="1"/>
       <c r="H157" s="1"/>
       <c r="I157" s="1"/>
       <c r="J157" s="1"/>
       <c r="K157" s="1"/>
       <c r="L157" s="1"/>
-      <c r="M157" s="93" t="s">
+      <c r="M157" s="128" t="s">
         <v>234</v>
       </c>
-      <c r="N157" s="93"/>
-      <c r="O157" s="93"/>
+      <c r="N157" s="128"/>
+      <c r="O157" s="128"/>
       <c r="P157" s="61"/>
       <c r="Q157" s="34">
         <v>8955</v>
       </c>
       <c r="R157" s="32">
         <v>3.5</v>
       </c>
       <c r="S157" s="32">
         <v>8.6999999999999993</v>
       </c>
       <c r="T157" s="32">
-        <v>7.3</v>
+        <v>7.6</v>
       </c>
       <c r="U157" s="33">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="V157" s="34">
         <v>10397</v>
       </c>
       <c r="W157" s="32">
         <v>3.6</v>
       </c>
       <c r="X157" s="32">
         <v>14.9</v>
       </c>
       <c r="Y157" s="32">
-        <v>13.4</v>
+        <v>13.8</v>
       </c>
       <c r="Z157" s="33">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="AA157" s="34">
         <v>7360</v>
       </c>
       <c r="AB157" s="32">
         <v>3.3</v>
       </c>
       <c r="AC157" s="32">
         <v>0.3</v>
       </c>
       <c r="AD157" s="32">
-        <v>-1</v>
+        <v>-0.7</v>
       </c>
       <c r="AE157" s="33">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="AF157" s="34">
         <v>6979</v>
       </c>
       <c r="AG157" s="32">
         <v>3.3</v>
       </c>
       <c r="AH157" s="32">
         <v>-2.8</v>
       </c>
       <c r="AI157" s="32">
-        <v>-4</v>
+        <v>-3.8</v>
       </c>
       <c r="AJ157" s="33">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="AK157" s="62"/>
       <c r="AL157" s="63" t="s">
         <v>235</v>
       </c>
       <c r="AM157" s="63"/>
       <c r="AN157" s="63"/>
       <c r="AO157" s="63"/>
       <c r="AP157" s="1"/>
     </row>
     <row r="158" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B158" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C158" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E158" s="24"/>
       <c r="F158" s="19">
         <v>142</v>
       </c>
       <c r="G158" s="1"/>
       <c r="H158" s="1"/>
       <c r="I158" s="1"/>
       <c r="J158" s="1"/>
-      <c r="K158" s="93" t="s">
+      <c r="K158" s="128" t="s">
         <v>436</v>
       </c>
-      <c r="L158" s="93"/>
-[...2 lines deleted...]
-      <c r="O158" s="93"/>
+      <c r="L158" s="128"/>
+      <c r="M158" s="128"/>
+      <c r="N158" s="128"/>
+      <c r="O158" s="128"/>
       <c r="P158" s="61"/>
       <c r="Q158" s="34">
         <v>45587</v>
       </c>
       <c r="R158" s="32">
         <v>17.8</v>
       </c>
       <c r="S158" s="32">
         <v>-5.6</v>
       </c>
       <c r="T158" s="32">
         <v>-7.1</v>
       </c>
       <c r="U158" s="33">
         <v>-1.33</v>
       </c>
       <c r="V158" s="34">
         <v>47794</v>
       </c>
       <c r="W158" s="32">
         <v>16.8</v>
       </c>
       <c r="X158" s="32">
         <v>-1.5</v>
       </c>
@@ -17526,154 +17526,154 @@
       <c r="AO158" s="63"/>
       <c r="AP158" s="1"/>
     </row>
     <row r="159" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B159" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C159" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E159" s="24"/>
       <c r="F159" s="19">
         <v>143</v>
       </c>
       <c r="G159" s="1"/>
       <c r="H159" s="1"/>
       <c r="I159" s="1"/>
       <c r="J159" s="1"/>
       <c r="K159" s="1"/>
-      <c r="L159" s="93" t="s">
+      <c r="L159" s="128" t="s">
         <v>83</v>
       </c>
-      <c r="M159" s="93"/>
-[...1 lines deleted...]
-      <c r="O159" s="93"/>
+      <c r="M159" s="128"/>
+      <c r="N159" s="128"/>
+      <c r="O159" s="128"/>
       <c r="P159" s="61"/>
       <c r="Q159" s="34">
         <v>21124</v>
       </c>
       <c r="R159" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="S159" s="32">
         <v>-5.4</v>
       </c>
       <c r="T159" s="32">
-        <v>-6</v>
+        <v>-5.7</v>
       </c>
       <c r="U159" s="33">
-        <v>-0.52</v>
+        <v>-0.49</v>
       </c>
       <c r="V159" s="34">
         <v>21955</v>
       </c>
       <c r="W159" s="32">
         <v>7.7</v>
       </c>
       <c r="X159" s="32">
         <v>-6.3</v>
       </c>
       <c r="Y159" s="32">
-        <v>-6.9</v>
+        <v>-6.6</v>
       </c>
       <c r="Z159" s="33">
-        <v>-0.56999999999999995</v>
+        <v>-0.54</v>
       </c>
       <c r="AA159" s="34">
         <v>20199</v>
       </c>
       <c r="AB159" s="32">
         <v>9</v>
       </c>
       <c r="AC159" s="32">
         <v>-4.2</v>
       </c>
       <c r="AD159" s="32">
-        <v>-4.8</v>
+        <v>-4.5</v>
       </c>
       <c r="AE159" s="33">
-        <v>-0.44</v>
+        <v>-0.42</v>
       </c>
       <c r="AF159" s="34">
         <v>18852</v>
       </c>
       <c r="AG159" s="32">
         <v>8.9</v>
       </c>
       <c r="AH159" s="32">
         <v>-8</v>
       </c>
       <c r="AI159" s="32">
-        <v>-8.5</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="AJ159" s="33">
-        <v>-0.81</v>
+        <v>-0.78</v>
       </c>
       <c r="AK159" s="62"/>
       <c r="AL159" s="63" t="s">
         <v>236</v>
       </c>
       <c r="AM159" s="63"/>
       <c r="AN159" s="63"/>
       <c r="AO159" s="63"/>
       <c r="AP159" s="1"/>
     </row>
     <row r="160" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B160" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C160" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E160" s="24"/>
       <c r="F160" s="19">
         <v>144</v>
       </c>
       <c r="G160" s="1"/>
       <c r="H160" s="1"/>
       <c r="I160" s="1"/>
       <c r="J160" s="1"/>
       <c r="K160" s="1"/>
       <c r="L160" s="1"/>
-      <c r="M160" s="93" t="s">
+      <c r="M160" s="128" t="s">
         <v>237</v>
       </c>
-      <c r="N160" s="93"/>
-      <c r="O160" s="93"/>
+      <c r="N160" s="128"/>
+      <c r="O160" s="128"/>
       <c r="P160" s="61"/>
       <c r="Q160" s="34">
         <v>2979</v>
       </c>
       <c r="R160" s="32">
         <v>1.2</v>
       </c>
       <c r="S160" s="32">
         <v>-3.2</v>
       </c>
       <c r="T160" s="32">
         <v>-4.8</v>
       </c>
       <c r="U160" s="33">
         <v>-0.06</v>
       </c>
       <c r="V160" s="34">
         <v>3275</v>
       </c>
       <c r="W160" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="X160" s="32">
         <v>-5.9</v>
       </c>
@@ -17723,447 +17723,447 @@
       <c r="AP160" s="1"/>
     </row>
     <row r="161" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B161" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C161" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E161" s="24"/>
       <c r="F161" s="19">
         <v>145</v>
       </c>
       <c r="G161" s="1"/>
       <c r="H161" s="1"/>
       <c r="I161" s="1"/>
       <c r="J161" s="1"/>
       <c r="K161" s="1"/>
       <c r="L161" s="1"/>
-      <c r="M161" s="93" t="s">
+      <c r="M161" s="128" t="s">
         <v>82</v>
       </c>
-      <c r="N161" s="93"/>
-      <c r="O161" s="93"/>
+      <c r="N161" s="128"/>
+      <c r="O161" s="128"/>
       <c r="P161" s="61"/>
       <c r="Q161" s="34">
         <v>4223</v>
       </c>
       <c r="R161" s="32">
         <v>1.6</v>
       </c>
       <c r="S161" s="32">
         <v>4.3</v>
       </c>
       <c r="T161" s="32">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="U161" s="33">
         <v>0.05</v>
       </c>
       <c r="V161" s="34">
         <v>4891</v>
       </c>
       <c r="W161" s="32">
         <v>1.7</v>
       </c>
       <c r="X161" s="32">
         <v>3.6</v>
       </c>
       <c r="Y161" s="32">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="Z161" s="33">
         <v>0.04</v>
       </c>
       <c r="AA161" s="34">
         <v>3484</v>
       </c>
       <c r="AB161" s="32">
         <v>1.6</v>
       </c>
       <c r="AC161" s="32">
         <v>5.5</v>
       </c>
       <c r="AD161" s="32">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="AE161" s="33">
         <v>0.06</v>
       </c>
       <c r="AF161" s="34">
         <v>3124</v>
       </c>
       <c r="AG161" s="32">
         <v>1.5</v>
       </c>
       <c r="AH161" s="32">
         <v>2.1</v>
       </c>
       <c r="AI161" s="32">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="AJ161" s="33">
         <v>0.01</v>
       </c>
       <c r="AK161" s="62"/>
       <c r="AL161" s="63" t="s">
         <v>334</v>
       </c>
       <c r="AM161" s="63"/>
       <c r="AN161" s="63"/>
       <c r="AO161" s="63"/>
       <c r="AP161" s="1"/>
     </row>
     <row r="162" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B162" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C162" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E162" s="24"/>
       <c r="F162" s="19">
         <v>146</v>
       </c>
       <c r="G162" s="1"/>
       <c r="H162" s="1"/>
       <c r="I162" s="1"/>
       <c r="J162" s="1"/>
       <c r="K162" s="1"/>
       <c r="L162" s="1"/>
-      <c r="M162" s="93" t="s">
+      <c r="M162" s="128" t="s">
         <v>81</v>
       </c>
-      <c r="N162" s="93"/>
-      <c r="O162" s="93"/>
+      <c r="N162" s="128"/>
+      <c r="O162" s="128"/>
       <c r="P162" s="61"/>
       <c r="Q162" s="34">
         <v>1526</v>
       </c>
       <c r="R162" s="32">
         <v>0.6</v>
       </c>
       <c r="S162" s="32">
         <v>-9.3000000000000007</v>
       </c>
       <c r="T162" s="32">
-        <v>-12</v>
+        <v>-11.8</v>
       </c>
       <c r="U162" s="33">
         <v>-0.08</v>
       </c>
       <c r="V162" s="34">
         <v>2009</v>
       </c>
       <c r="W162" s="32">
         <v>0.7</v>
       </c>
       <c r="X162" s="32">
         <v>-10</v>
       </c>
       <c r="Y162" s="32">
-        <v>-12.7</v>
+        <v>-12.5</v>
       </c>
       <c r="Z162" s="33">
         <v>-0.1</v>
       </c>
       <c r="AA162" s="34">
         <v>993</v>
       </c>
       <c r="AB162" s="32">
         <v>0.4</v>
       </c>
       <c r="AC162" s="32">
         <v>-7</v>
       </c>
       <c r="AD162" s="32">
-        <v>-9.8000000000000007</v>
+        <v>-9.5</v>
       </c>
       <c r="AE162" s="33">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AF162" s="34">
         <v>730</v>
       </c>
       <c r="AG162" s="32">
         <v>0.3</v>
       </c>
       <c r="AH162" s="32">
         <v>-6.9</v>
       </c>
       <c r="AI162" s="32">
-        <v>-9.6999999999999993</v>
+        <v>-9.4</v>
       </c>
       <c r="AJ162" s="33">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="AK162" s="62"/>
       <c r="AL162" s="63" t="s">
         <v>239</v>
       </c>
       <c r="AM162" s="63"/>
       <c r="AN162" s="63"/>
       <c r="AO162" s="63"/>
       <c r="AP162" s="1"/>
     </row>
     <row r="163" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B163" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C163" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E163" s="24"/>
       <c r="F163" s="19">
         <v>147</v>
       </c>
       <c r="G163" s="1"/>
       <c r="H163" s="1"/>
       <c r="I163" s="1"/>
       <c r="J163" s="1"/>
       <c r="K163" s="1"/>
       <c r="L163" s="1"/>
-      <c r="M163" s="93" t="s">
+      <c r="M163" s="128" t="s">
         <v>80</v>
       </c>
-      <c r="N163" s="93"/>
-      <c r="O163" s="93"/>
+      <c r="N163" s="128"/>
+      <c r="O163" s="128"/>
       <c r="P163" s="61"/>
       <c r="Q163" s="34">
         <v>1401</v>
       </c>
       <c r="R163" s="32">
         <v>0.5</v>
       </c>
       <c r="S163" s="32">
         <v>3.5</v>
       </c>
       <c r="T163" s="32">
-        <v>3</v>
+        <v>2.4</v>
       </c>
       <c r="U163" s="33">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="V163" s="34">
         <v>1643</v>
       </c>
       <c r="W163" s="32">
         <v>0.6</v>
       </c>
       <c r="X163" s="32">
         <v>4.8</v>
       </c>
       <c r="Y163" s="32">
-        <v>4.3</v>
+        <v>3.7</v>
       </c>
       <c r="Z163" s="33">
         <v>0.02</v>
       </c>
       <c r="AA163" s="34">
         <v>1132</v>
       </c>
       <c r="AB163" s="32">
         <v>0.5</v>
       </c>
       <c r="AC163" s="32">
         <v>1.8</v>
       </c>
       <c r="AD163" s="32">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="AE163" s="33">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="AF163" s="34">
         <v>968</v>
       </c>
       <c r="AG163" s="32">
         <v>0.5</v>
       </c>
       <c r="AH163" s="32">
         <v>0.7</v>
       </c>
       <c r="AI163" s="32">
-        <v>0.2</v>
+        <v>-0.4</v>
       </c>
       <c r="AJ163" s="33">
         <v>0</v>
       </c>
       <c r="AK163" s="62"/>
       <c r="AL163" s="63" t="s">
         <v>240</v>
       </c>
       <c r="AM163" s="63"/>
       <c r="AN163" s="63"/>
       <c r="AO163" s="63"/>
       <c r="AP163" s="1"/>
     </row>
     <row r="164" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B164" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C164" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E164" s="24"/>
       <c r="F164" s="19">
         <v>148</v>
       </c>
       <c r="G164" s="1"/>
       <c r="H164" s="1"/>
       <c r="I164" s="1"/>
       <c r="J164" s="1"/>
       <c r="K164" s="1"/>
       <c r="L164" s="1"/>
-      <c r="M164" s="93" t="s">
+      <c r="M164" s="128" t="s">
         <v>406</v>
       </c>
-      <c r="N164" s="93"/>
-      <c r="O164" s="93"/>
+      <c r="N164" s="128"/>
+      <c r="O164" s="128"/>
       <c r="P164" s="61"/>
       <c r="Q164" s="34">
         <v>10995</v>
       </c>
       <c r="R164" s="32">
         <v>4.3</v>
       </c>
       <c r="S164" s="32">
         <v>-9.6</v>
       </c>
       <c r="T164" s="32">
-        <v>-8.5</v>
+        <v>-7.8</v>
       </c>
       <c r="U164" s="33">
-        <v>-0.4</v>
+        <v>-0.37</v>
       </c>
       <c r="V164" s="34">
         <v>10138</v>
       </c>
       <c r="W164" s="32">
         <v>3.6</v>
       </c>
       <c r="X164" s="32">
         <v>-11.3</v>
       </c>
       <c r="Y164" s="32">
-        <v>-10.199999999999999</v>
+        <v>-9.6</v>
       </c>
       <c r="Z164" s="33">
-        <v>-0.41</v>
+        <v>-0.39</v>
       </c>
       <c r="AA164" s="34">
         <v>11934</v>
       </c>
       <c r="AB164" s="32">
         <v>5.3</v>
       </c>
       <c r="AC164" s="32">
         <v>-8.1</v>
       </c>
       <c r="AD164" s="32">
-        <v>-7</v>
+        <v>-6.3</v>
       </c>
       <c r="AE164" s="33">
-        <v>-0.4</v>
+        <v>-0.36</v>
       </c>
       <c r="AF164" s="34">
         <v>11573</v>
       </c>
       <c r="AG164" s="32">
         <v>5.5</v>
       </c>
       <c r="AH164" s="32">
         <v>-11.9</v>
       </c>
       <c r="AI164" s="32">
-        <v>-10.8</v>
+        <v>-10.199999999999999</v>
       </c>
       <c r="AJ164" s="33">
-        <v>-0.66</v>
+        <v>-0.62</v>
       </c>
       <c r="AK164" s="62"/>
       <c r="AL164" s="63" t="s">
         <v>241</v>
       </c>
       <c r="AM164" s="63"/>
       <c r="AN164" s="63"/>
       <c r="AO164" s="63"/>
       <c r="AP164" s="1"/>
     </row>
     <row r="165" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C165" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E165" s="24"/>
       <c r="F165" s="19">
         <v>149</v>
       </c>
       <c r="G165" s="1"/>
       <c r="H165" s="1"/>
       <c r="I165" s="1"/>
       <c r="J165" s="1"/>
       <c r="K165" s="1"/>
-      <c r="L165" s="93" t="s">
+      <c r="L165" s="128" t="s">
         <v>437</v>
       </c>
-      <c r="M165" s="93"/>
-[...1 lines deleted...]
-      <c r="O165" s="93"/>
+      <c r="M165" s="128"/>
+      <c r="N165" s="128"/>
+      <c r="O165" s="128"/>
       <c r="P165" s="61"/>
       <c r="Q165" s="34">
         <v>2845</v>
       </c>
       <c r="R165" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="S165" s="32">
         <v>-20.100000000000001</v>
       </c>
       <c r="T165" s="32">
         <v>-21.4</v>
       </c>
       <c r="U165" s="33">
         <v>-0.3</v>
       </c>
       <c r="V165" s="34">
         <v>3501</v>
       </c>
       <c r="W165" s="32">
         <v>1.2</v>
       </c>
       <c r="X165" s="32">
         <v>-13.9</v>
       </c>
@@ -18212,56 +18212,56 @@
       <c r="AO165" s="63"/>
       <c r="AP165" s="1"/>
     </row>
     <row r="166" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B166" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C166" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E166" s="24"/>
       <c r="F166" s="19">
         <v>150</v>
       </c>
       <c r="G166" s="1"/>
       <c r="H166" s="1"/>
       <c r="I166" s="1"/>
       <c r="J166" s="1"/>
       <c r="K166" s="67"/>
-      <c r="L166" s="93" t="s">
+      <c r="L166" s="128" t="s">
         <v>439</v>
       </c>
-      <c r="M166" s="93"/>
-[...1 lines deleted...]
-      <c r="O166" s="93"/>
+      <c r="M166" s="128"/>
+      <c r="N166" s="128"/>
+      <c r="O166" s="128"/>
       <c r="P166" s="61"/>
       <c r="Q166" s="34">
         <v>16824</v>
       </c>
       <c r="R166" s="32">
         <v>6.6</v>
       </c>
       <c r="S166" s="32">
         <v>-7.2</v>
       </c>
       <c r="T166" s="32">
         <v>-8.6999999999999993</v>
       </c>
       <c r="U166" s="33">
         <v>-0.61</v>
       </c>
       <c r="V166" s="34">
         <v>15004</v>
       </c>
       <c r="W166" s="32">
         <v>5.3</v>
       </c>
       <c r="X166" s="32">
         <v>0.2</v>
       </c>
@@ -18311,55 +18311,55 @@
       <c r="AP166" s="1"/>
     </row>
     <row r="167" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B167" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C167" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E167" s="24"/>
       <c r="F167" s="19">
         <v>151</v>
       </c>
       <c r="G167" s="1"/>
       <c r="H167" s="1"/>
       <c r="I167" s="1"/>
       <c r="J167" s="1"/>
       <c r="K167" s="67"/>
       <c r="L167" s="1"/>
-      <c r="M167" s="93" t="s">
+      <c r="M167" s="128" t="s">
         <v>98</v>
       </c>
-      <c r="N167" s="93"/>
-      <c r="O167" s="93"/>
+      <c r="N167" s="128"/>
+      <c r="O167" s="128"/>
       <c r="P167" s="61"/>
       <c r="Q167" s="34">
         <v>4318</v>
       </c>
       <c r="R167" s="32">
         <v>1.7</v>
       </c>
       <c r="S167" s="32">
         <v>5.8</v>
       </c>
       <c r="T167" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U167" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V167" s="34">
         <v>4078</v>
       </c>
       <c r="W167" s="32">
         <v>1.4</v>
       </c>
       <c r="X167" s="32">
         <v>7.4</v>
       </c>
@@ -18409,55 +18409,55 @@
       <c r="AP167" s="1"/>
     </row>
     <row r="168" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B168" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C168" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E168" s="24"/>
       <c r="F168" s="19">
         <v>152</v>
       </c>
       <c r="G168" s="1"/>
       <c r="H168" s="1"/>
       <c r="I168" s="1"/>
       <c r="J168" s="1"/>
       <c r="K168" s="67"/>
       <c r="L168" s="1"/>
-      <c r="M168" s="93" t="s">
+      <c r="M168" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="N168" s="93"/>
-      <c r="O168" s="93"/>
+      <c r="N168" s="128"/>
+      <c r="O168" s="128"/>
       <c r="P168" s="61"/>
       <c r="Q168" s="34">
         <v>176</v>
       </c>
       <c r="R168" s="32">
         <v>0.1</v>
       </c>
       <c r="S168" s="32">
         <v>10</v>
       </c>
       <c r="T168" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U168" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V168" s="34">
         <v>147</v>
       </c>
       <c r="W168" s="32">
         <v>0.1</v>
       </c>
       <c r="X168" s="32">
         <v>-22.6</v>
       </c>
@@ -18507,55 +18507,55 @@
       <c r="AP168" s="1"/>
     </row>
     <row r="169" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B169" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C169" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E169" s="24"/>
       <c r="F169" s="19">
         <v>153</v>
       </c>
       <c r="G169" s="1"/>
       <c r="H169" s="1"/>
       <c r="I169" s="1"/>
       <c r="J169" s="1"/>
       <c r="K169" s="67"/>
       <c r="L169" s="1"/>
-      <c r="M169" s="93" t="s">
+      <c r="M169" s="128" t="s">
         <v>51</v>
       </c>
-      <c r="N169" s="93"/>
-      <c r="O169" s="93"/>
+      <c r="N169" s="128"/>
+      <c r="O169" s="128"/>
       <c r="P169" s="61"/>
       <c r="Q169" s="34">
         <v>328</v>
       </c>
       <c r="R169" s="32">
         <v>0.1</v>
       </c>
       <c r="S169" s="32">
         <v>-3.8</v>
       </c>
       <c r="T169" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U169" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V169" s="34">
         <v>340</v>
       </c>
       <c r="W169" s="32">
         <v>0.1</v>
       </c>
       <c r="X169" s="32">
         <v>-21.1</v>
       </c>
@@ -18605,55 +18605,55 @@
       <c r="AP169" s="1"/>
     </row>
     <row r="170" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B170" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C170" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E170" s="24"/>
       <c r="F170" s="19">
         <v>154</v>
       </c>
       <c r="G170" s="1"/>
       <c r="H170" s="1"/>
       <c r="I170" s="1"/>
       <c r="J170" s="1"/>
       <c r="K170" s="67"/>
       <c r="L170" s="1"/>
-      <c r="M170" s="93" t="s">
+      <c r="M170" s="128" t="s">
         <v>76</v>
       </c>
-      <c r="N170" s="93"/>
-      <c r="O170" s="93"/>
+      <c r="N170" s="128"/>
+      <c r="O170" s="128"/>
       <c r="P170" s="61"/>
       <c r="Q170" s="34">
         <v>1183</v>
       </c>
       <c r="R170" s="32">
         <v>0.5</v>
       </c>
       <c r="S170" s="32">
         <v>30.3</v>
       </c>
       <c r="T170" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U170" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V170" s="34">
         <v>1272</v>
       </c>
       <c r="W170" s="32">
         <v>0.4</v>
       </c>
       <c r="X170" s="32">
         <v>93</v>
       </c>
@@ -18703,55 +18703,55 @@
       <c r="AP170" s="1"/>
     </row>
     <row r="171" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B171" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C171" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E171" s="24"/>
       <c r="F171" s="19">
         <v>155</v>
       </c>
       <c r="G171" s="1"/>
       <c r="H171" s="1"/>
       <c r="I171" s="1"/>
       <c r="J171" s="1"/>
       <c r="K171" s="67"/>
       <c r="L171" s="1"/>
-      <c r="M171" s="93" t="s">
+      <c r="M171" s="128" t="s">
         <v>242</v>
       </c>
-      <c r="N171" s="93"/>
-      <c r="O171" s="93"/>
+      <c r="N171" s="128"/>
+      <c r="O171" s="128"/>
       <c r="P171" s="61"/>
       <c r="Q171" s="34">
         <v>403</v>
       </c>
       <c r="R171" s="32">
         <v>0.2</v>
       </c>
       <c r="S171" s="32">
         <v>-33.4</v>
       </c>
       <c r="T171" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U171" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V171" s="34">
         <v>382</v>
       </c>
       <c r="W171" s="32">
         <v>0.1</v>
       </c>
       <c r="X171" s="32">
         <v>-51.8</v>
       </c>
@@ -18801,55 +18801,55 @@
       <c r="AP171" s="1"/>
     </row>
     <row r="172" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B172" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C172" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E172" s="24"/>
       <c r="F172" s="19">
         <v>156</v>
       </c>
       <c r="G172" s="1"/>
       <c r="H172" s="1"/>
       <c r="I172" s="1"/>
       <c r="J172" s="1"/>
       <c r="K172" s="67"/>
       <c r="L172" s="1"/>
-      <c r="M172" s="93" t="s">
+      <c r="M172" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="N172" s="93"/>
-      <c r="O172" s="93"/>
+      <c r="N172" s="128"/>
+      <c r="O172" s="128"/>
       <c r="P172" s="61"/>
       <c r="Q172" s="34">
         <v>7962</v>
       </c>
       <c r="R172" s="32">
         <v>3.1</v>
       </c>
       <c r="S172" s="32">
         <v>-15.7</v>
       </c>
       <c r="T172" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U172" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V172" s="34">
         <v>5450</v>
       </c>
       <c r="W172" s="32">
         <v>1.9</v>
       </c>
       <c r="X172" s="32">
         <v>-4.9000000000000004</v>
       </c>
@@ -18899,55 +18899,55 @@
       <c r="AP172" s="1"/>
     </row>
     <row r="173" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B173" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C173" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E173" s="24"/>
       <c r="F173" s="19">
         <v>157</v>
       </c>
       <c r="G173" s="1"/>
       <c r="H173" s="1"/>
       <c r="I173" s="1"/>
       <c r="J173" s="1"/>
       <c r="K173" s="67"/>
       <c r="L173" s="1"/>
-      <c r="M173" s="93" t="s">
+      <c r="M173" s="128" t="s">
         <v>78</v>
       </c>
-      <c r="N173" s="93"/>
-      <c r="O173" s="93"/>
+      <c r="N173" s="128"/>
+      <c r="O173" s="128"/>
       <c r="P173" s="61"/>
       <c r="Q173" s="34">
         <v>2454</v>
       </c>
       <c r="R173" s="32">
         <v>1</v>
       </c>
       <c r="S173" s="32">
         <v>-4.9000000000000004</v>
       </c>
       <c r="T173" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U173" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V173" s="34">
         <v>3335</v>
       </c>
       <c r="W173" s="32">
         <v>1.2</v>
       </c>
       <c r="X173" s="32">
         <v>-1.3</v>
       </c>
@@ -18996,56 +18996,56 @@
       <c r="AO173" s="63"/>
       <c r="AP173" s="1"/>
     </row>
     <row r="174" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B174" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C174" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E174" s="24"/>
       <c r="F174" s="19">
         <v>158</v>
       </c>
       <c r="G174" s="1"/>
       <c r="H174" s="1"/>
       <c r="I174" s="1"/>
       <c r="J174" s="1"/>
       <c r="K174" s="67"/>
-      <c r="L174" s="93" t="s">
+      <c r="L174" s="128" t="s">
         <v>438</v>
       </c>
-      <c r="M174" s="93"/>
-[...1 lines deleted...]
-      <c r="O174" s="93"/>
+      <c r="M174" s="128"/>
+      <c r="N174" s="128"/>
+      <c r="O174" s="128"/>
       <c r="P174" s="61"/>
       <c r="Q174" s="34">
         <v>4795</v>
       </c>
       <c r="R174" s="32">
         <v>1.9</v>
       </c>
       <c r="S174" s="32">
         <v>11.8</v>
       </c>
       <c r="T174" s="32">
         <v>10</v>
       </c>
       <c r="U174" s="33">
         <v>0.17</v>
       </c>
       <c r="V174" s="34">
         <v>7333</v>
       </c>
       <c r="W174" s="32">
         <v>2.6</v>
       </c>
       <c r="X174" s="32">
         <v>21.4</v>
       </c>
@@ -19096,55 +19096,55 @@
     </row>
     <row r="175" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B175" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C175" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D175" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E175" s="24"/>
       <c r="F175" s="19">
         <v>159</v>
       </c>
       <c r="G175" s="1"/>
       <c r="H175" s="1"/>
       <c r="J175" s="69" t="s">
         <v>378</v>
       </c>
       <c r="K175" s="70"/>
       <c r="L175" s="70"/>
-      <c r="M175" s="97" t="s">
+      <c r="M175" s="132" t="s">
         <v>304</v>
       </c>
-      <c r="N175" s="97"/>
-      <c r="O175" s="97"/>
+      <c r="N175" s="132"/>
+      <c r="O175" s="132"/>
       <c r="P175" s="61"/>
       <c r="Q175" s="34">
         <v>10040</v>
       </c>
       <c r="R175" s="32">
         <v>3.9</v>
       </c>
       <c r="S175" s="32">
         <v>-12.3</v>
       </c>
       <c r="T175" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U175" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V175" s="34">
         <v>16127</v>
       </c>
       <c r="W175" s="32">
         <v>5.7</v>
       </c>
       <c r="X175" s="32">
         <v>-12.1</v>
       </c>
@@ -19195,55 +19195,55 @@
     </row>
     <row r="176" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B176" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C176" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D176" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E176" s="24"/>
       <c r="F176" s="19">
         <v>160</v>
       </c>
       <c r="G176" s="1"/>
       <c r="H176" s="1"/>
       <c r="J176" s="69" t="s">
         <v>378</v>
       </c>
       <c r="K176" s="70"/>
       <c r="L176" s="70"/>
-      <c r="M176" s="97" t="s">
+      <c r="M176" s="132" t="s">
         <v>302</v>
       </c>
-      <c r="N176" s="97"/>
-      <c r="O176" s="97"/>
+      <c r="N176" s="132"/>
+      <c r="O176" s="132"/>
       <c r="P176" s="61"/>
       <c r="Q176" s="34">
         <v>31336</v>
       </c>
       <c r="R176" s="32">
         <v>12.2</v>
       </c>
       <c r="S176" s="32">
         <v>12.2</v>
       </c>
       <c r="T176" s="32" t="s">
         <v>467</v>
       </c>
       <c r="U176" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V176" s="34">
         <v>36573</v>
       </c>
       <c r="W176" s="32">
         <v>12.8</v>
       </c>
       <c r="X176" s="32">
         <v>17.399999999999999</v>
       </c>
@@ -19294,154 +19294,154 @@
     </row>
     <row r="177" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B177" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C177" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D177" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E177" s="24"/>
       <c r="F177" s="19">
         <v>161</v>
       </c>
       <c r="G177" s="1"/>
       <c r="H177" s="1"/>
       <c r="J177" s="69" t="s">
         <v>378</v>
       </c>
       <c r="K177" s="70"/>
       <c r="L177" s="70"/>
-      <c r="M177" s="97" t="s">
+      <c r="M177" s="132" t="s">
         <v>303</v>
       </c>
-      <c r="N177" s="97"/>
-      <c r="O177" s="97"/>
+      <c r="N177" s="132"/>
+      <c r="O177" s="132"/>
       <c r="P177" s="61"/>
       <c r="Q177" s="34">
         <v>12800</v>
       </c>
       <c r="R177" s="32">
         <v>5</v>
       </c>
       <c r="S177" s="32">
         <v>-0.6</v>
       </c>
       <c r="T177" s="32">
-        <v>-5.2</v>
+        <v>-6.2</v>
       </c>
       <c r="U177" s="33">
-        <v>-0.26</v>
+        <v>-0.31</v>
       </c>
       <c r="V177" s="34">
         <v>13521</v>
       </c>
       <c r="W177" s="32">
         <v>4.7</v>
       </c>
       <c r="X177" s="32">
         <v>-3.9</v>
       </c>
       <c r="Y177" s="32">
-        <v>-8.3000000000000007</v>
+        <v>-9.3000000000000007</v>
       </c>
       <c r="Z177" s="33">
-        <v>-0.41</v>
+        <v>-0.47</v>
       </c>
       <c r="AA177" s="34">
         <v>12003</v>
       </c>
       <c r="AB177" s="32">
         <v>5.3</v>
       </c>
       <c r="AC177" s="32">
         <v>4</v>
       </c>
       <c r="AD177" s="32">
-        <v>-0.8</v>
+        <v>-1.9</v>
       </c>
       <c r="AE177" s="33">
-        <v>-0.04</v>
+        <v>-0.1</v>
       </c>
       <c r="AF177" s="34">
         <v>11834</v>
       </c>
       <c r="AG177" s="32">
         <v>5.6</v>
       </c>
       <c r="AH177" s="32">
         <v>5</v>
       </c>
       <c r="AI177" s="32">
-        <v>0.2</v>
+        <v>-0.9</v>
       </c>
       <c r="AJ177" s="33">
-        <v>0.01</v>
+        <v>-0.05</v>
       </c>
       <c r="AK177" s="62"/>
       <c r="AL177" s="63" t="s">
         <v>294</v>
       </c>
       <c r="AM177" s="63"/>
       <c r="AN177" s="63"/>
       <c r="AO177" s="63"/>
       <c r="AP177" s="1"/>
     </row>
     <row r="178" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B178" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C178" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D178" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E178" s="24"/>
       <c r="F178" s="19">
         <v>162</v>
       </c>
       <c r="G178" s="1"/>
       <c r="H178" s="1"/>
       <c r="J178" s="69" t="s">
         <v>378</v>
       </c>
       <c r="K178" s="70"/>
       <c r="L178" s="70"/>
-      <c r="M178" s="97" t="s">
+      <c r="M178" s="132" t="s">
         <v>440</v>
       </c>
-      <c r="N178" s="97"/>
-      <c r="O178" s="97"/>
+      <c r="N178" s="132"/>
+      <c r="O178" s="132"/>
       <c r="P178" s="61"/>
       <c r="Q178" s="34">
         <v>219900</v>
       </c>
       <c r="R178" s="32">
         <v>85.8</v>
       </c>
       <c r="S178" s="32">
         <v>0.2</v>
       </c>
       <c r="T178" s="32">
         <v>-1.4</v>
       </c>
       <c r="U178" s="33">
         <v>-1.1599999999999999</v>
       </c>
       <c r="V178" s="34">
         <v>240821</v>
       </c>
       <c r="W178" s="32">
         <v>84.5</v>
       </c>
       <c r="X178" s="32">
         <v>-0.1</v>
       </c>
@@ -19492,55 +19492,55 @@
     </row>
     <row r="179" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B179" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C179" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D179" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E179" s="24"/>
       <c r="F179" s="19">
         <v>163</v>
       </c>
       <c r="G179" s="1"/>
       <c r="H179" s="1"/>
       <c r="J179" s="69" t="s">
         <v>378</v>
       </c>
       <c r="K179" s="70"/>
       <c r="L179" s="70"/>
-      <c r="M179" s="97" t="s">
+      <c r="M179" s="132" t="s">
         <v>441</v>
       </c>
-      <c r="N179" s="97"/>
-      <c r="O179" s="97"/>
+      <c r="N179" s="132"/>
+      <c r="O179" s="132"/>
       <c r="P179" s="61"/>
       <c r="Q179" s="34">
         <v>238221</v>
       </c>
       <c r="R179" s="32">
         <v>100</v>
       </c>
       <c r="S179" s="32">
         <v>0.5</v>
       </c>
       <c r="T179" s="32">
         <v>-1.1000000000000001</v>
       </c>
       <c r="U179" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V179" s="34">
         <v>265232</v>
       </c>
       <c r="W179" s="32">
         <v>100</v>
       </c>
       <c r="X179" s="32">
         <v>0.8</v>
       </c>
@@ -19591,54 +19591,54 @@
     </row>
     <row r="180" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B180" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C180" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D180" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E180" s="24"/>
       <c r="F180" s="19">
         <v>164</v>
       </c>
       <c r="G180" s="1"/>
       <c r="H180" s="1"/>
       <c r="I180" s="1"/>
       <c r="J180" s="69"/>
       <c r="K180" s="69"/>
       <c r="L180" s="69"/>
       <c r="M180" s="71"/>
-      <c r="N180" s="98" t="s">
+      <c r="N180" s="133" t="s">
         <v>384</v>
       </c>
-      <c r="O180" s="98"/>
+      <c r="O180" s="133"/>
       <c r="P180" s="61"/>
       <c r="Q180" s="34">
         <v>139312</v>
       </c>
       <c r="R180" s="32">
         <v>58.5</v>
       </c>
       <c r="S180" s="32">
         <v>-0.1</v>
       </c>
       <c r="T180" s="32">
         <v>-1.5</v>
       </c>
       <c r="U180" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V180" s="34">
         <v>147385</v>
       </c>
       <c r="W180" s="32">
         <v>55.6</v>
       </c>
       <c r="X180" s="32">
         <v>-1.3</v>
       </c>
@@ -19704,96 +19704,96 @@
       <c r="F181" s="19">
         <v>165</v>
       </c>
       <c r="G181" s="1"/>
       <c r="H181" s="1"/>
       <c r="I181" s="1"/>
       <c r="J181" s="69"/>
       <c r="K181" s="69"/>
       <c r="L181" s="69"/>
       <c r="M181" s="72"/>
       <c r="N181" s="69"/>
       <c r="O181" s="73" t="s">
         <v>407</v>
       </c>
       <c r="P181" s="61"/>
       <c r="Q181" s="34">
         <v>15993</v>
       </c>
       <c r="R181" s="32">
         <v>6.7</v>
       </c>
       <c r="S181" s="32">
         <v>3.2</v>
       </c>
       <c r="T181" s="32">
-        <v>1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="U181" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V181" s="34">
         <v>20264</v>
       </c>
       <c r="W181" s="32">
         <v>7.6</v>
       </c>
       <c r="X181" s="32">
         <v>3.8</v>
       </c>
       <c r="Y181" s="32">
-        <v>2.2999999999999998</v>
+        <v>2.8</v>
       </c>
       <c r="Z181" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AA181" s="34" t="s">
         <v>468</v>
       </c>
       <c r="AB181" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AC181" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AD181" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AE181" s="33" t="s">
         <v>468</v>
       </c>
       <c r="AF181" s="34">
         <v>10152</v>
       </c>
       <c r="AG181" s="32">
         <v>5.2</v>
       </c>
       <c r="AH181" s="32">
         <v>8.3000000000000007</v>
       </c>
       <c r="AI181" s="32">
-        <v>6.7</v>
+        <v>7.2</v>
       </c>
       <c r="AJ181" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AK181" s="62"/>
       <c r="AL181" s="63" t="s">
         <v>336</v>
       </c>
       <c r="AM181" s="63"/>
       <c r="AN181" s="63"/>
       <c r="AO181" s="63"/>
       <c r="AP181" s="1"/>
     </row>
     <row r="182" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B182" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C182" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D182" s="24" t="s">
         <v>466</v>
@@ -19802,96 +19802,96 @@
       <c r="F182" s="19">
         <v>166</v>
       </c>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
       <c r="J182" s="69"/>
       <c r="K182" s="69"/>
       <c r="L182" s="69"/>
       <c r="M182" s="72"/>
       <c r="N182" s="71"/>
       <c r="O182" s="73" t="s">
         <v>408</v>
       </c>
       <c r="P182" s="61"/>
       <c r="Q182" s="34">
         <v>18135</v>
       </c>
       <c r="R182" s="32">
         <v>7.6</v>
       </c>
       <c r="S182" s="32">
         <v>2.4</v>
       </c>
       <c r="T182" s="32">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="U182" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V182" s="34">
         <v>22903</v>
       </c>
       <c r="W182" s="32">
         <v>8.6</v>
       </c>
       <c r="X182" s="32">
         <v>2</v>
       </c>
       <c r="Y182" s="32">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="Z182" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AA182" s="34" t="s">
         <v>468</v>
       </c>
       <c r="AB182" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AC182" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AD182" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AE182" s="33" t="s">
         <v>468</v>
       </c>
       <c r="AF182" s="34">
         <v>11005</v>
       </c>
       <c r="AG182" s="32">
         <v>5.6</v>
       </c>
       <c r="AH182" s="32">
         <v>5.6</v>
       </c>
       <c r="AI182" s="32">
-        <v>3.5</v>
+        <v>3.7</v>
       </c>
       <c r="AJ182" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AK182" s="62"/>
       <c r="AL182" s="63" t="s">
         <v>337</v>
       </c>
       <c r="AM182" s="63"/>
       <c r="AN182" s="63"/>
       <c r="AO182" s="63"/>
       <c r="AP182" s="1"/>
     </row>
     <row r="183" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B183" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C183" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D183" s="24" t="s">
         <v>466</v>
@@ -19900,235 +19900,235 @@
       <c r="F183" s="19">
         <v>167</v>
       </c>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
       <c r="J183" s="69"/>
       <c r="K183" s="69"/>
       <c r="L183" s="69"/>
       <c r="M183" s="72"/>
       <c r="N183" s="69"/>
       <c r="O183" s="73" t="s">
         <v>409</v>
       </c>
       <c r="P183" s="61"/>
       <c r="Q183" s="34">
         <v>105184</v>
       </c>
       <c r="R183" s="32">
         <v>44.2</v>
       </c>
       <c r="S183" s="32">
         <v>-1</v>
       </c>
       <c r="T183" s="32">
-        <v>-2.2999999999999998</v>
+        <v>-2.4</v>
       </c>
       <c r="U183" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V183" s="34">
         <v>104219</v>
       </c>
       <c r="W183" s="32">
         <v>39.299999999999997</v>
       </c>
       <c r="X183" s="32">
         <v>-2.9</v>
       </c>
       <c r="Y183" s="32">
-        <v>-4.0999999999999996</v>
+        <v>-4.2</v>
       </c>
       <c r="Z183" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AA183" s="34" t="s">
         <v>468</v>
       </c>
       <c r="AB183" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AC183" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AD183" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AE183" s="33" t="s">
         <v>468</v>
       </c>
       <c r="AF183" s="34">
         <v>103756</v>
       </c>
       <c r="AG183" s="32">
         <v>53</v>
       </c>
       <c r="AH183" s="32">
         <v>1.5</v>
       </c>
       <c r="AI183" s="32">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="AJ183" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AK183" s="62"/>
       <c r="AL183" s="63" t="s">
         <v>338</v>
       </c>
       <c r="AM183" s="63"/>
       <c r="AN183" s="63"/>
       <c r="AO183" s="63"/>
       <c r="AP183" s="1"/>
     </row>
     <row r="184" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B184" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C184" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D184" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E184" s="24"/>
       <c r="F184" s="19">
         <v>168</v>
       </c>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
       <c r="J184" s="69"/>
       <c r="K184" s="69"/>
       <c r="L184" s="69"/>
       <c r="M184" s="71"/>
-      <c r="N184" s="99" t="s">
+      <c r="N184" s="134" t="s">
         <v>447</v>
       </c>
-      <c r="O184" s="99"/>
+      <c r="O184" s="134"/>
       <c r="P184" s="61"/>
       <c r="Q184" s="34">
         <v>98909</v>
       </c>
       <c r="R184" s="32">
         <v>41.5</v>
       </c>
       <c r="S184" s="32">
         <v>1.2</v>
       </c>
       <c r="T184" s="32">
-        <v>-0.6</v>
+        <v>-0.8</v>
       </c>
       <c r="U184" s="33" t="s">
         <v>467</v>
       </c>
       <c r="V184" s="34">
         <v>117846</v>
       </c>
       <c r="W184" s="32">
         <v>44.4</v>
       </c>
       <c r="X184" s="32">
         <v>3.6</v>
       </c>
       <c r="Y184" s="32">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="Z184" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AA184" s="34" t="s">
         <v>468</v>
       </c>
       <c r="AB184" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AC184" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AD184" s="32" t="s">
         <v>468</v>
       </c>
       <c r="AE184" s="33" t="s">
         <v>468</v>
       </c>
       <c r="AF184" s="34">
         <v>70708</v>
       </c>
       <c r="AG184" s="32">
         <v>36.1</v>
       </c>
       <c r="AH184" s="32">
         <v>-5.2</v>
       </c>
       <c r="AI184" s="32">
-        <v>-6.9</v>
+        <v>-7.1</v>
       </c>
       <c r="AJ184" s="33" t="s">
         <v>467</v>
       </c>
       <c r="AK184" s="62"/>
       <c r="AL184" s="63" t="s">
         <v>210</v>
       </c>
       <c r="AM184" s="63"/>
       <c r="AN184" s="63"/>
       <c r="AO184" s="63"/>
       <c r="AP184" s="1"/>
     </row>
     <row r="185" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B185" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C185" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D185" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E185" s="24"/>
       <c r="F185" s="19">
         <v>169</v>
       </c>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
-      <c r="J185" s="93" t="s">
+      <c r="J185" s="128" t="s">
         <v>246</v>
       </c>
-      <c r="K185" s="93"/>
-[...3 lines deleted...]
-      <c r="O185" s="93"/>
+      <c r="K185" s="128"/>
+      <c r="L185" s="128"/>
+      <c r="M185" s="128"/>
+      <c r="N185" s="128"/>
+      <c r="O185" s="128"/>
       <c r="P185" s="61"/>
       <c r="Q185" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R185" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S185" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T185" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U185" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V185" s="34">
         <v>84557</v>
       </c>
       <c r="W185" s="32">
         <v>100</v>
       </c>
       <c r="X185" s="32">
         <v>4.7</v>
       </c>
@@ -20176,57 +20176,57 @@
       <c r="AN185" s="63"/>
       <c r="AO185" s="63"/>
       <c r="AP185" s="1"/>
     </row>
     <row r="186" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B186" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C186" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D186" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E186" s="24"/>
       <c r="F186" s="19">
         <v>170</v>
       </c>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
       <c r="J186" s="1"/>
-      <c r="K186" s="93" t="s">
+      <c r="K186" s="128" t="s">
         <v>247</v>
       </c>
-      <c r="L186" s="93"/>
-[...2 lines deleted...]
-      <c r="O186" s="93"/>
+      <c r="L186" s="128"/>
+      <c r="M186" s="128"/>
+      <c r="N186" s="128"/>
+      <c r="O186" s="128"/>
       <c r="P186" s="61"/>
       <c r="Q186" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R186" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S186" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T186" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U186" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V186" s="34">
         <v>34000</v>
       </c>
       <c r="W186" s="32">
         <v>40.200000000000003</v>
       </c>
       <c r="X186" s="32">
         <v>6.9</v>
       </c>
@@ -20275,56 +20275,56 @@
       <c r="AO186" s="63"/>
       <c r="AP186" s="1"/>
     </row>
     <row r="187" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B187" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C187" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D187" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E187" s="24"/>
       <c r="F187" s="19">
         <v>171</v>
       </c>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
       <c r="J187" s="1"/>
       <c r="K187" s="1"/>
-      <c r="L187" s="93" t="s">
+      <c r="L187" s="128" t="s">
         <v>249</v>
       </c>
-      <c r="M187" s="93"/>
-[...1 lines deleted...]
-      <c r="O187" s="93"/>
+      <c r="M187" s="128"/>
+      <c r="N187" s="128"/>
+      <c r="O187" s="128"/>
       <c r="P187" s="61"/>
       <c r="Q187" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R187" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S187" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T187" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U187" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V187" s="34">
         <v>13656</v>
       </c>
       <c r="W187" s="32">
         <v>16.2</v>
       </c>
       <c r="X187" s="32">
         <v>7.5</v>
       </c>
@@ -20373,56 +20373,56 @@
       <c r="AO187" s="63"/>
       <c r="AP187" s="1"/>
     </row>
     <row r="188" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B188" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C188" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D188" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E188" s="24"/>
       <c r="F188" s="19">
         <v>172</v>
       </c>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
       <c r="J188" s="1"/>
       <c r="K188" s="1"/>
-      <c r="L188" s="93" t="s">
+      <c r="L188" s="128" t="s">
         <v>250</v>
       </c>
-      <c r="M188" s="93"/>
-[...1 lines deleted...]
-      <c r="O188" s="93"/>
+      <c r="M188" s="128"/>
+      <c r="N188" s="128"/>
+      <c r="O188" s="128"/>
       <c r="P188" s="61"/>
       <c r="Q188" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R188" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S188" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T188" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U188" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V188" s="34">
         <v>17454</v>
       </c>
       <c r="W188" s="32">
         <v>20.6</v>
       </c>
       <c r="X188" s="32">
         <v>6.8</v>
       </c>
@@ -20471,56 +20471,56 @@
       <c r="AO188" s="63"/>
       <c r="AP188" s="1"/>
     </row>
     <row r="189" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B189" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C189" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D189" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E189" s="24"/>
       <c r="F189" s="19">
         <v>173</v>
       </c>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
       <c r="J189" s="1"/>
       <c r="K189" s="1"/>
-      <c r="L189" s="93" t="s">
+      <c r="L189" s="128" t="s">
         <v>251</v>
       </c>
-      <c r="M189" s="93"/>
-[...1 lines deleted...]
-      <c r="O189" s="93"/>
+      <c r="M189" s="128"/>
+      <c r="N189" s="128"/>
+      <c r="O189" s="128"/>
       <c r="P189" s="61"/>
       <c r="Q189" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R189" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S189" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T189" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U189" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V189" s="34">
         <v>2889</v>
       </c>
       <c r="W189" s="32">
         <v>3.4</v>
       </c>
       <c r="X189" s="32">
         <v>5</v>
       </c>
@@ -20568,57 +20568,57 @@
       <c r="AN189" s="63"/>
       <c r="AO189" s="63"/>
       <c r="AP189" s="1"/>
     </row>
     <row r="190" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B190" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C190" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D190" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E190" s="24"/>
       <c r="F190" s="19">
         <v>174</v>
       </c>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
       <c r="J190" s="1"/>
-      <c r="K190" s="93" t="s">
+      <c r="K190" s="128" t="s">
         <v>253</v>
       </c>
-      <c r="L190" s="93"/>
-[...2 lines deleted...]
-      <c r="O190" s="93"/>
+      <c r="L190" s="128"/>
+      <c r="M190" s="128"/>
+      <c r="N190" s="128"/>
+      <c r="O190" s="128"/>
       <c r="P190" s="61"/>
       <c r="Q190" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R190" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S190" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T190" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U190" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V190" s="34">
         <v>50515</v>
       </c>
       <c r="W190" s="32">
         <v>59.7</v>
       </c>
       <c r="X190" s="32">
         <v>3.4</v>
       </c>
@@ -20667,56 +20667,56 @@
       <c r="AO190" s="63"/>
       <c r="AP190" s="1"/>
     </row>
     <row r="191" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B191" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C191" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D191" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E191" s="24"/>
       <c r="F191" s="19">
         <v>175</v>
       </c>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
       <c r="J191" s="1"/>
       <c r="K191" s="1"/>
-      <c r="L191" s="93" t="s">
+      <c r="L191" s="128" t="s">
         <v>255</v>
       </c>
-      <c r="M191" s="93"/>
-[...1 lines deleted...]
-      <c r="O191" s="93"/>
+      <c r="M191" s="128"/>
+      <c r="N191" s="128"/>
+      <c r="O191" s="128"/>
       <c r="P191" s="61"/>
       <c r="Q191" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R191" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S191" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T191" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U191" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V191" s="34">
         <v>29835</v>
       </c>
       <c r="W191" s="32">
         <v>35.299999999999997</v>
       </c>
       <c r="X191" s="32">
         <v>3.5</v>
       </c>
@@ -20765,56 +20765,56 @@
       <c r="AO191" s="63"/>
       <c r="AP191" s="1"/>
     </row>
     <row r="192" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B192" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C192" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D192" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E192" s="24"/>
       <c r="F192" s="19">
         <v>176</v>
       </c>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
       <c r="J192" s="1"/>
       <c r="K192" s="1"/>
-      <c r="L192" s="93" t="s">
+      <c r="L192" s="128" t="s">
         <v>257</v>
       </c>
-      <c r="M192" s="93"/>
-[...1 lines deleted...]
-      <c r="O192" s="93"/>
+      <c r="M192" s="128"/>
+      <c r="N192" s="128"/>
+      <c r="O192" s="128"/>
       <c r="P192" s="61"/>
       <c r="Q192" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R192" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S192" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T192" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U192" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V192" s="34">
         <v>16655</v>
       </c>
       <c r="W192" s="32">
         <v>19.7</v>
       </c>
       <c r="X192" s="32">
         <v>4.0999999999999996</v>
       </c>
@@ -20863,56 +20863,56 @@
       <c r="AO192" s="63"/>
       <c r="AP192" s="1"/>
     </row>
     <row r="193" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B193" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C193" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D193" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E193" s="24"/>
       <c r="F193" s="19">
         <v>177</v>
       </c>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
       <c r="J193" s="1"/>
       <c r="K193" s="1"/>
-      <c r="L193" s="93" t="s">
+      <c r="L193" s="128" t="s">
         <v>295</v>
       </c>
-      <c r="M193" s="93"/>
-[...1 lines deleted...]
-      <c r="O193" s="93"/>
+      <c r="M193" s="128"/>
+      <c r="N193" s="128"/>
+      <c r="O193" s="128"/>
       <c r="P193" s="61"/>
       <c r="Q193" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R193" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S193" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T193" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U193" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V193" s="34">
         <v>2386</v>
       </c>
       <c r="W193" s="32">
         <v>2.8</v>
       </c>
       <c r="X193" s="32">
         <v>1.2</v>
       </c>
@@ -20961,56 +20961,56 @@
       <c r="AO193" s="63"/>
       <c r="AP193" s="1"/>
     </row>
     <row r="194" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B194" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C194" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D194" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E194" s="24"/>
       <c r="F194" s="19">
         <v>178</v>
       </c>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
       <c r="J194" s="1"/>
       <c r="K194" s="1"/>
-      <c r="L194" s="93" t="s">
+      <c r="L194" s="128" t="s">
         <v>259</v>
       </c>
-      <c r="M194" s="93"/>
-[...1 lines deleted...]
-      <c r="O194" s="93"/>
+      <c r="M194" s="128"/>
+      <c r="N194" s="128"/>
+      <c r="O194" s="128"/>
       <c r="P194" s="61"/>
       <c r="Q194" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R194" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S194" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T194" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U194" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V194" s="34">
         <v>1639</v>
       </c>
       <c r="W194" s="32">
         <v>1.9</v>
       </c>
       <c r="X194" s="32">
         <v>-2.6</v>
       </c>
@@ -21058,57 +21058,57 @@
       <c r="AN194" s="63"/>
       <c r="AO194" s="63"/>
       <c r="AP194" s="1"/>
     </row>
     <row r="195" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B195" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C195" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D195" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E195" s="24"/>
       <c r="F195" s="19">
         <v>179</v>
       </c>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
       <c r="J195" s="1"/>
-      <c r="K195" s="93" t="s">
+      <c r="K195" s="128" t="s">
         <v>261</v>
       </c>
-      <c r="L195" s="93"/>
-[...2 lines deleted...]
-      <c r="O195" s="93"/>
+      <c r="L195" s="128"/>
+      <c r="M195" s="128"/>
+      <c r="N195" s="128"/>
+      <c r="O195" s="128"/>
       <c r="P195" s="61"/>
       <c r="Q195" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R195" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S195" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T195" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U195" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V195" s="34">
         <v>41</v>
       </c>
       <c r="W195" s="32">
         <v>0</v>
       </c>
       <c r="X195" s="32">
         <v>-34.9</v>
       </c>
@@ -21154,59 +21154,59 @@
       </c>
       <c r="AM195" s="63"/>
       <c r="AN195" s="63"/>
       <c r="AO195" s="63"/>
       <c r="AP195" s="1"/>
     </row>
     <row r="196" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B196" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C196" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D196" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E196" s="24"/>
       <c r="F196" s="19">
         <v>180</v>
       </c>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
-      <c r="I196" s="93" t="s">
+      <c r="I196" s="128" t="s">
         <v>391</v>
       </c>
-      <c r="J196" s="93"/>
-[...4 lines deleted...]
-      <c r="O196" s="93"/>
+      <c r="J196" s="128"/>
+      <c r="K196" s="128"/>
+      <c r="L196" s="128"/>
+      <c r="M196" s="128"/>
+      <c r="N196" s="128"/>
+      <c r="O196" s="128"/>
       <c r="P196" s="61"/>
       <c r="Q196" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R196" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S196" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T196" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U196" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V196" s="34">
         <v>518893</v>
       </c>
       <c r="W196" s="32">
         <v>100</v>
       </c>
       <c r="X196" s="32">
         <v>1.3</v>
       </c>
@@ -21253,58 +21253,58 @@
       <c r="AM196" s="63"/>
       <c r="AN196" s="63"/>
       <c r="AO196" s="63"/>
       <c r="AP196" s="1"/>
     </row>
     <row r="197" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B197" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C197" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D197" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E197" s="24"/>
       <c r="F197" s="19">
         <v>181</v>
       </c>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
-      <c r="J197" s="93" t="s">
+      <c r="J197" s="128" t="s">
         <v>262</v>
       </c>
-      <c r="K197" s="93"/>
-[...3 lines deleted...]
-      <c r="O197" s="93"/>
+      <c r="K197" s="128"/>
+      <c r="L197" s="128"/>
+      <c r="M197" s="128"/>
+      <c r="N197" s="128"/>
+      <c r="O197" s="128"/>
       <c r="P197" s="61"/>
       <c r="Q197" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R197" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S197" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T197" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U197" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V197" s="34">
         <v>374550</v>
       </c>
       <c r="W197" s="32">
         <v>72.2</v>
       </c>
       <c r="X197" s="32">
         <v>3.3</v>
       </c>
@@ -21351,58 +21351,58 @@
       <c r="AM197" s="63"/>
       <c r="AN197" s="63"/>
       <c r="AO197" s="63"/>
       <c r="AP197" s="1"/>
     </row>
     <row r="198" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B198" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C198" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D198" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E198" s="24"/>
       <c r="F198" s="19">
         <v>182</v>
       </c>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
-      <c r="J198" s="93" t="s">
+      <c r="J198" s="128" t="s">
         <v>392</v>
       </c>
-      <c r="K198" s="93"/>
-[...3 lines deleted...]
-      <c r="O198" s="93"/>
+      <c r="K198" s="128"/>
+      <c r="L198" s="128"/>
+      <c r="M198" s="128"/>
+      <c r="N198" s="128"/>
+      <c r="O198" s="128"/>
       <c r="P198" s="61"/>
       <c r="Q198" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R198" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S198" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T198" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U198" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V198" s="34">
         <v>14236</v>
       </c>
       <c r="W198" s="32">
         <v>2.7</v>
       </c>
       <c r="X198" s="32">
         <v>-17.2</v>
       </c>
@@ -21450,57 +21450,57 @@
       <c r="AN198" s="63"/>
       <c r="AO198" s="63"/>
       <c r="AP198" s="1"/>
     </row>
     <row r="199" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B199" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C199" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D199" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E199" s="24"/>
       <c r="F199" s="19">
         <v>183</v>
       </c>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
       <c r="J199" s="1"/>
-      <c r="K199" s="93" t="s">
+      <c r="K199" s="128" t="s">
         <v>393</v>
       </c>
-      <c r="L199" s="93"/>
-[...2 lines deleted...]
-      <c r="O199" s="93"/>
+      <c r="L199" s="128"/>
+      <c r="M199" s="128"/>
+      <c r="N199" s="128"/>
+      <c r="O199" s="128"/>
       <c r="P199" s="61"/>
       <c r="Q199" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R199" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S199" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T199" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U199" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V199" s="34">
         <v>3162</v>
       </c>
       <c r="W199" s="32">
         <v>0.6</v>
       </c>
       <c r="X199" s="32">
         <v>-14.8</v>
       </c>
@@ -21548,57 +21548,57 @@
       <c r="AN199" s="63"/>
       <c r="AO199" s="63"/>
       <c r="AP199" s="1"/>
     </row>
     <row r="200" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B200" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C200" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D200" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E200" s="24"/>
       <c r="F200" s="19">
         <v>184</v>
       </c>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
       <c r="J200" s="1"/>
-      <c r="K200" s="93" t="s">
+      <c r="K200" s="128" t="s">
         <v>394</v>
       </c>
-      <c r="L200" s="93"/>
-[...2 lines deleted...]
-      <c r="O200" s="93"/>
+      <c r="L200" s="128"/>
+      <c r="M200" s="128"/>
+      <c r="N200" s="128"/>
+      <c r="O200" s="128"/>
       <c r="P200" s="61"/>
       <c r="Q200" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R200" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S200" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T200" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U200" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V200" s="34">
         <v>11074</v>
       </c>
       <c r="W200" s="32">
         <v>2.1</v>
       </c>
       <c r="X200" s="32">
         <v>-17.8</v>
       </c>
@@ -21645,58 +21645,58 @@
       <c r="AM200" s="63"/>
       <c r="AN200" s="63"/>
       <c r="AO200" s="63"/>
       <c r="AP200" s="1"/>
     </row>
     <row r="201" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B201" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C201" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D201" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E201" s="24"/>
       <c r="F201" s="19">
         <v>185</v>
       </c>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
-      <c r="J201" s="93" t="s">
+      <c r="J201" s="128" t="s">
         <v>266</v>
       </c>
-      <c r="K201" s="93"/>
-[...3 lines deleted...]
-      <c r="O201" s="93"/>
+      <c r="K201" s="128"/>
+      <c r="L201" s="128"/>
+      <c r="M201" s="128"/>
+      <c r="N201" s="128"/>
+      <c r="O201" s="128"/>
       <c r="P201" s="61"/>
       <c r="Q201" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R201" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S201" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T201" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U201" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V201" s="34">
         <v>7103</v>
       </c>
       <c r="W201" s="32">
         <v>1.4</v>
       </c>
       <c r="X201" s="32">
         <v>6.7</v>
       </c>
@@ -21743,58 +21743,58 @@
       <c r="AM201" s="63"/>
       <c r="AN201" s="63"/>
       <c r="AO201" s="63"/>
       <c r="AP201" s="1"/>
     </row>
     <row r="202" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B202" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C202" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D202" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E202" s="24"/>
       <c r="F202" s="19">
         <v>186</v>
       </c>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
-      <c r="J202" s="93" t="s">
+      <c r="J202" s="128" t="s">
         <v>267</v>
       </c>
-      <c r="K202" s="93"/>
-[...3 lines deleted...]
-      <c r="O202" s="93"/>
+      <c r="K202" s="128"/>
+      <c r="L202" s="128"/>
+      <c r="M202" s="128"/>
+      <c r="N202" s="128"/>
+      <c r="O202" s="128"/>
       <c r="P202" s="61"/>
       <c r="Q202" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R202" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S202" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T202" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U202" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V202" s="34">
         <v>26991</v>
       </c>
       <c r="W202" s="32">
         <v>5.2</v>
       </c>
       <c r="X202" s="32">
         <v>1.9</v>
       </c>
@@ -21841,58 +21841,58 @@
       <c r="AM202" s="63"/>
       <c r="AN202" s="63"/>
       <c r="AO202" s="63"/>
       <c r="AP202" s="1"/>
     </row>
     <row r="203" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B203" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C203" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D203" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E203" s="24"/>
       <c r="F203" s="19">
         <v>187</v>
       </c>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
-      <c r="J203" s="93" t="s">
+      <c r="J203" s="128" t="s">
         <v>268</v>
       </c>
-      <c r="K203" s="93"/>
-[...3 lines deleted...]
-      <c r="O203" s="93"/>
+      <c r="K203" s="128"/>
+      <c r="L203" s="128"/>
+      <c r="M203" s="128"/>
+      <c r="N203" s="128"/>
+      <c r="O203" s="128"/>
       <c r="P203" s="61"/>
       <c r="Q203" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R203" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S203" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T203" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U203" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V203" s="34">
         <v>2143</v>
       </c>
       <c r="W203" s="32">
         <v>0.4</v>
       </c>
       <c r="X203" s="32">
         <v>0.6</v>
       </c>
@@ -21939,58 +21939,58 @@
       <c r="AM203" s="63"/>
       <c r="AN203" s="63"/>
       <c r="AO203" s="63"/>
       <c r="AP203" s="1"/>
     </row>
     <row r="204" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B204" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C204" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D204" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E204" s="24"/>
       <c r="F204" s="19">
         <v>188</v>
       </c>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
-      <c r="J204" s="93" t="s">
+      <c r="J204" s="128" t="s">
         <v>455</v>
       </c>
-      <c r="K204" s="93"/>
-[...3 lines deleted...]
-      <c r="O204" s="93"/>
+      <c r="K204" s="128"/>
+      <c r="L204" s="128"/>
+      <c r="M204" s="128"/>
+      <c r="N204" s="128"/>
+      <c r="O204" s="128"/>
       <c r="P204" s="61"/>
       <c r="Q204" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R204" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S204" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T204" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U204" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V204" s="34">
         <v>91388</v>
       </c>
       <c r="W204" s="32">
         <v>17.600000000000001</v>
       </c>
       <c r="X204" s="32">
         <v>4</v>
       </c>
@@ -22037,58 +22037,58 @@
       <c r="AM204" s="63"/>
       <c r="AN204" s="63"/>
       <c r="AO204" s="63"/>
       <c r="AP204" s="1"/>
     </row>
     <row r="205" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B205" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C205" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D205" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E205" s="24"/>
       <c r="F205" s="19">
         <v>189</v>
       </c>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
-      <c r="J205" s="93" t="s">
+      <c r="J205" s="128" t="s">
         <v>269</v>
       </c>
-      <c r="K205" s="93"/>
-[...3 lines deleted...]
-      <c r="O205" s="93"/>
+      <c r="K205" s="128"/>
+      <c r="L205" s="128"/>
+      <c r="M205" s="128"/>
+      <c r="N205" s="128"/>
+      <c r="O205" s="128"/>
       <c r="P205" s="61"/>
       <c r="Q205" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R205" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S205" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T205" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U205" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V205" s="34">
         <v>1764</v>
       </c>
       <c r="W205" s="32">
         <v>0.3</v>
       </c>
       <c r="X205" s="32">
         <v>-79.8</v>
       </c>
@@ -22135,58 +22135,58 @@
       <c r="AM205" s="63"/>
       <c r="AN205" s="63"/>
       <c r="AO205" s="63"/>
       <c r="AP205" s="1"/>
     </row>
     <row r="206" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B206" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C206" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D206" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E206" s="24"/>
       <c r="F206" s="19">
         <v>190</v>
       </c>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
-      <c r="J206" s="93" t="s">
+      <c r="J206" s="128" t="s">
         <v>395</v>
       </c>
-      <c r="K206" s="93"/>
-[...3 lines deleted...]
-      <c r="O206" s="93"/>
+      <c r="K206" s="128"/>
+      <c r="L206" s="128"/>
+      <c r="M206" s="128"/>
+      <c r="N206" s="128"/>
+      <c r="O206" s="128"/>
       <c r="P206" s="61"/>
       <c r="Q206" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R206" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S206" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T206" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U206" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V206" s="34">
         <v>718</v>
       </c>
       <c r="W206" s="32">
         <v>0.1</v>
       </c>
       <c r="X206" s="32">
         <v>-7.5</v>
       </c>
@@ -22232,59 +22232,59 @@
       </c>
       <c r="AM206" s="63"/>
       <c r="AN206" s="63"/>
       <c r="AO206" s="63"/>
       <c r="AP206" s="1"/>
     </row>
     <row r="207" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B207" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C207" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D207" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E207" s="24"/>
       <c r="F207" s="19">
         <v>191</v>
       </c>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
-      <c r="I207" s="93" t="s">
+      <c r="I207" s="128" t="s">
         <v>270</v>
       </c>
-      <c r="J207" s="93"/>
-[...4 lines deleted...]
-      <c r="O207" s="93"/>
+      <c r="J207" s="128"/>
+      <c r="K207" s="128"/>
+      <c r="L207" s="128"/>
+      <c r="M207" s="128"/>
+      <c r="N207" s="128"/>
+      <c r="O207" s="128"/>
       <c r="P207" s="61"/>
       <c r="Q207" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R207" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S207" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T207" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U207" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V207" s="34">
         <v>232088</v>
       </c>
       <c r="W207" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X207" s="32">
         <v>16.8</v>
       </c>
@@ -22329,60 +22329,60 @@
         <v>271</v>
       </c>
       <c r="AM207" s="63"/>
       <c r="AN207" s="63"/>
       <c r="AO207" s="63"/>
       <c r="AP207" s="1"/>
     </row>
     <row r="208" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B208" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C208" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D208" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E208" s="24"/>
       <c r="F208" s="19">
         <v>192</v>
       </c>
       <c r="G208" s="1"/>
-      <c r="H208" s="93" t="s">
+      <c r="H208" s="128" t="s">
         <v>272</v>
       </c>
-      <c r="I208" s="93"/>
-[...5 lines deleted...]
-      <c r="O208" s="93"/>
+      <c r="I208" s="128"/>
+      <c r="J208" s="128"/>
+      <c r="K208" s="128"/>
+      <c r="L208" s="128"/>
+      <c r="M208" s="128"/>
+      <c r="N208" s="128"/>
+      <c r="O208" s="128"/>
       <c r="P208" s="61"/>
       <c r="Q208" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R208" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S208" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T208" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U208" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V208" s="34">
         <v>392498</v>
       </c>
       <c r="W208" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X208" s="32">
         <v>4.8</v>
       </c>
@@ -22427,60 +22427,60 @@
         <v>273</v>
       </c>
       <c r="AM208" s="63"/>
       <c r="AN208" s="63"/>
       <c r="AO208" s="63"/>
       <c r="AP208" s="1"/>
     </row>
     <row r="209" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B209" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C209" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D209" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E209" s="24"/>
       <c r="F209" s="19">
         <v>193</v>
       </c>
       <c r="G209" s="1"/>
-      <c r="H209" s="93" t="s">
+      <c r="H209" s="128" t="s">
         <v>274</v>
       </c>
-      <c r="I209" s="93"/>
-[...5 lines deleted...]
-      <c r="O209" s="93"/>
+      <c r="I209" s="128"/>
+      <c r="J209" s="128"/>
+      <c r="K209" s="128"/>
+      <c r="L209" s="128"/>
+      <c r="M209" s="128"/>
+      <c r="N209" s="128"/>
+      <c r="O209" s="128"/>
       <c r="P209" s="61"/>
       <c r="Q209" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R209" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S209" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T209" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U209" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V209" s="34">
         <v>107647</v>
       </c>
       <c r="W209" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X209" s="32">
         <v>17</v>
       </c>
@@ -22526,59 +22526,59 @@
       </c>
       <c r="AM209" s="63"/>
       <c r="AN209" s="63"/>
       <c r="AO209" s="63"/>
       <c r="AP209" s="1"/>
     </row>
     <row r="210" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B210" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C210" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D210" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E210" s="24"/>
       <c r="F210" s="19">
         <v>194</v>
       </c>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
-      <c r="I210" s="93" t="s">
+      <c r="I210" s="128" t="s">
         <v>276</v>
       </c>
-      <c r="J210" s="93"/>
-[...4 lines deleted...]
-      <c r="O210" s="93"/>
+      <c r="J210" s="128"/>
+      <c r="K210" s="128"/>
+      <c r="L210" s="128"/>
+      <c r="M210" s="128"/>
+      <c r="N210" s="128"/>
+      <c r="O210" s="128"/>
       <c r="P210" s="61"/>
       <c r="Q210" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R210" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S210" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T210" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U210" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V210" s="34">
         <v>118600</v>
       </c>
       <c r="W210" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X210" s="32">
         <v>23.9</v>
       </c>
@@ -22625,58 +22625,58 @@
       <c r="AM210" s="63"/>
       <c r="AN210" s="63"/>
       <c r="AO210" s="63"/>
       <c r="AP210" s="1"/>
     </row>
     <row r="211" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B211" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C211" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D211" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E211" s="24"/>
       <c r="F211" s="19">
         <v>195</v>
       </c>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
-      <c r="J211" s="93" t="s">
+      <c r="J211" s="128" t="s">
         <v>277</v>
       </c>
-      <c r="K211" s="93"/>
-[...3 lines deleted...]
-      <c r="O211" s="93"/>
+      <c r="K211" s="128"/>
+      <c r="L211" s="128"/>
+      <c r="M211" s="128"/>
+      <c r="N211" s="128"/>
+      <c r="O211" s="128"/>
       <c r="P211" s="61"/>
       <c r="Q211" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R211" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S211" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T211" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U211" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V211" s="34">
         <v>112940</v>
       </c>
       <c r="W211" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X211" s="32">
         <v>26.3</v>
       </c>
@@ -22724,57 +22724,57 @@
       <c r="AN211" s="63"/>
       <c r="AO211" s="63"/>
       <c r="AP211" s="1"/>
     </row>
     <row r="212" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B212" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C212" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D212" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E212" s="24"/>
       <c r="F212" s="19">
         <v>196</v>
       </c>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
-      <c r="K212" s="93" t="s">
+      <c r="K212" s="128" t="s">
         <v>278</v>
       </c>
-      <c r="L212" s="93"/>
-[...2 lines deleted...]
-      <c r="O212" s="93"/>
+      <c r="L212" s="128"/>
+      <c r="M212" s="128"/>
+      <c r="N212" s="128"/>
+      <c r="O212" s="128"/>
       <c r="P212" s="61"/>
       <c r="Q212" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R212" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S212" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T212" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U212" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V212" s="34">
         <v>104524</v>
       </c>
       <c r="W212" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X212" s="32">
         <v>34.1</v>
       </c>
@@ -22822,57 +22822,57 @@
       <c r="AN212" s="63"/>
       <c r="AO212" s="63"/>
       <c r="AP212" s="1"/>
     </row>
     <row r="213" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B213" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C213" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D213" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E213" s="24"/>
       <c r="F213" s="19">
         <v>197</v>
       </c>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
-      <c r="K213" s="93" t="s">
+      <c r="K213" s="128" t="s">
         <v>279</v>
       </c>
-      <c r="L213" s="93"/>
-[...2 lines deleted...]
-      <c r="O213" s="93"/>
+      <c r="L213" s="128"/>
+      <c r="M213" s="128"/>
+      <c r="N213" s="128"/>
+      <c r="O213" s="128"/>
       <c r="P213" s="61"/>
       <c r="Q213" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R213" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S213" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T213" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U213" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V213" s="34">
         <v>8416</v>
       </c>
       <c r="W213" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X213" s="32">
         <v>-26.7</v>
       </c>
@@ -22921,56 +22921,56 @@
       <c r="AO213" s="63"/>
       <c r="AP213" s="1"/>
     </row>
     <row r="214" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B214" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C214" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D214" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E214" s="24"/>
       <c r="F214" s="19">
         <v>198</v>
       </c>
       <c r="G214" s="1"/>
       <c r="H214" s="1"/>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
       <c r="K214" s="1"/>
-      <c r="L214" s="93" t="s">
+      <c r="L214" s="128" t="s">
         <v>280</v>
       </c>
-      <c r="M214" s="93"/>
-[...1 lines deleted...]
-      <c r="O214" s="93"/>
+      <c r="M214" s="128"/>
+      <c r="N214" s="128"/>
+      <c r="O214" s="128"/>
       <c r="P214" s="61"/>
       <c r="Q214" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R214" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S214" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T214" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U214" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V214" s="34">
         <v>238</v>
       </c>
       <c r="W214" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X214" s="32">
         <v>-70.7</v>
       </c>
@@ -23019,56 +23019,56 @@
       <c r="AO214" s="63"/>
       <c r="AP214" s="1"/>
     </row>
     <row r="215" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B215" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C215" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D215" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E215" s="24"/>
       <c r="F215" s="19">
         <v>199</v>
       </c>
       <c r="G215" s="1"/>
       <c r="H215" s="1"/>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
       <c r="K215" s="1"/>
-      <c r="L215" s="93" t="s">
+      <c r="L215" s="128" t="s">
         <v>281</v>
       </c>
-      <c r="M215" s="93"/>
-[...1 lines deleted...]
-      <c r="O215" s="93"/>
+      <c r="M215" s="128"/>
+      <c r="N215" s="128"/>
+      <c r="O215" s="128"/>
       <c r="P215" s="61"/>
       <c r="Q215" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R215" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S215" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T215" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U215" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V215" s="34">
         <v>8178</v>
       </c>
       <c r="W215" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X215" s="32">
         <v>-23.3</v>
       </c>
@@ -23115,58 +23115,58 @@
       <c r="AM215" s="63"/>
       <c r="AN215" s="63"/>
       <c r="AO215" s="63"/>
       <c r="AP215" s="1"/>
     </row>
     <row r="216" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B216" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C216" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D216" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E216" s="24"/>
       <c r="F216" s="19">
         <v>200</v>
       </c>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1"/>
-      <c r="J216" s="93" t="s">
+      <c r="J216" s="128" t="s">
         <v>282</v>
       </c>
-      <c r="K216" s="93"/>
-[...3 lines deleted...]
-      <c r="O216" s="93"/>
+      <c r="K216" s="128"/>
+      <c r="L216" s="128"/>
+      <c r="M216" s="128"/>
+      <c r="N216" s="128"/>
+      <c r="O216" s="128"/>
       <c r="P216" s="61"/>
       <c r="Q216" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R216" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S216" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T216" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U216" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V216" s="34">
         <v>5660</v>
       </c>
       <c r="W216" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X216" s="32">
         <v>-10.1</v>
       </c>
@@ -23212,59 +23212,59 @@
       </c>
       <c r="AM216" s="63"/>
       <c r="AN216" s="63"/>
       <c r="AO216" s="63"/>
       <c r="AP216" s="1"/>
     </row>
     <row r="217" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B217" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C217" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D217" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E217" s="24"/>
       <c r="F217" s="19">
         <v>201</v>
       </c>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
-      <c r="I217" s="93" t="s">
+      <c r="I217" s="128" t="s">
         <v>283</v>
       </c>
-      <c r="J217" s="93"/>
-[...4 lines deleted...]
-      <c r="O217" s="93"/>
+      <c r="J217" s="128"/>
+      <c r="K217" s="128"/>
+      <c r="L217" s="128"/>
+      <c r="M217" s="128"/>
+      <c r="N217" s="128"/>
+      <c r="O217" s="128"/>
       <c r="P217" s="61"/>
       <c r="Q217" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R217" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S217" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T217" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U217" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V217" s="34">
         <v>26991</v>
       </c>
       <c r="W217" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X217" s="32">
         <v>18.399999999999999</v>
       </c>
@@ -23310,59 +23310,59 @@
       </c>
       <c r="AM217" s="63"/>
       <c r="AN217" s="63"/>
       <c r="AO217" s="63"/>
       <c r="AP217" s="1"/>
     </row>
     <row r="218" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B218" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C218" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D218" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E218" s="24"/>
       <c r="F218" s="19">
         <v>202</v>
       </c>
       <c r="G218" s="1"/>
       <c r="H218" s="1"/>
-      <c r="I218" s="93" t="s">
+      <c r="I218" s="128" t="s">
         <v>284</v>
       </c>
-      <c r="J218" s="93"/>
-[...4 lines deleted...]
-      <c r="O218" s="93"/>
+      <c r="J218" s="128"/>
+      <c r="K218" s="128"/>
+      <c r="L218" s="128"/>
+      <c r="M218" s="128"/>
+      <c r="N218" s="128"/>
+      <c r="O218" s="128"/>
       <c r="P218" s="61"/>
       <c r="Q218" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R218" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S218" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T218" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U218" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V218" s="34">
         <v>1223</v>
       </c>
       <c r="W218" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X218" s="32">
         <v>-19.600000000000001</v>
       </c>
@@ -23408,59 +23408,59 @@
       </c>
       <c r="AM218" s="63"/>
       <c r="AN218" s="63"/>
       <c r="AO218" s="63"/>
       <c r="AP218" s="1"/>
     </row>
     <row r="219" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B219" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C219" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D219" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E219" s="24"/>
       <c r="F219" s="19">
         <v>203</v>
       </c>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
-      <c r="I219" s="93" t="s">
+      <c r="I219" s="128" t="s">
         <v>456</v>
       </c>
-      <c r="J219" s="93"/>
-[...4 lines deleted...]
-      <c r="O219" s="93"/>
+      <c r="J219" s="128"/>
+      <c r="K219" s="128"/>
+      <c r="L219" s="128"/>
+      <c r="M219" s="128"/>
+      <c r="N219" s="128"/>
+      <c r="O219" s="128"/>
       <c r="P219" s="61"/>
       <c r="Q219" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R219" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S219" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T219" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U219" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V219" s="34">
         <v>-21329</v>
       </c>
       <c r="W219" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X219" s="32" t="s">
         <v>467</v>
       </c>
@@ -23506,59 +23506,59 @@
       </c>
       <c r="AM219" s="63"/>
       <c r="AN219" s="63"/>
       <c r="AO219" s="63"/>
       <c r="AP219" s="1"/>
     </row>
     <row r="220" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B220" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C220" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D220" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E220" s="24"/>
       <c r="F220" s="19">
         <v>204</v>
       </c>
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
-      <c r="I220" s="93" t="s">
+      <c r="I220" s="128" t="s">
         <v>285</v>
       </c>
-      <c r="J220" s="93"/>
-[...4 lines deleted...]
-      <c r="O220" s="93"/>
+      <c r="J220" s="128"/>
+      <c r="K220" s="128"/>
+      <c r="L220" s="128"/>
+      <c r="M220" s="128"/>
+      <c r="N220" s="128"/>
+      <c r="O220" s="128"/>
       <c r="P220" s="61"/>
       <c r="Q220" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R220" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S220" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T220" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U220" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V220" s="34">
         <v>1501</v>
       </c>
       <c r="W220" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X220" s="32">
         <v>-82.7</v>
       </c>
@@ -23604,59 +23604,59 @@
       </c>
       <c r="AM220" s="63"/>
       <c r="AN220" s="63"/>
       <c r="AO220" s="63"/>
       <c r="AP220" s="1"/>
     </row>
     <row r="221" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B221" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C221" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D221" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E221" s="24"/>
       <c r="F221" s="19">
         <v>205</v>
       </c>
       <c r="G221" s="1"/>
       <c r="H221" s="1"/>
-      <c r="I221" s="93" t="s">
+      <c r="I221" s="128" t="s">
         <v>286</v>
       </c>
-      <c r="J221" s="93"/>
-[...4 lines deleted...]
-      <c r="O221" s="93"/>
+      <c r="J221" s="128"/>
+      <c r="K221" s="128"/>
+      <c r="L221" s="128"/>
+      <c r="M221" s="128"/>
+      <c r="N221" s="128"/>
+      <c r="O221" s="128"/>
       <c r="P221" s="61"/>
       <c r="Q221" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R221" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S221" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T221" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U221" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V221" s="34">
         <v>47</v>
       </c>
       <c r="W221" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X221" s="32">
         <v>-89.4</v>
       </c>
@@ -23702,59 +23702,59 @@
       </c>
       <c r="AM221" s="63"/>
       <c r="AN221" s="63"/>
       <c r="AO221" s="63"/>
       <c r="AP221" s="1"/>
     </row>
     <row r="222" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B222" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C222" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D222" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E222" s="24"/>
       <c r="F222" s="19">
         <v>206</v>
       </c>
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
-      <c r="I222" s="93" t="s">
+      <c r="I222" s="128" t="s">
         <v>287</v>
       </c>
-      <c r="J222" s="93"/>
-[...4 lines deleted...]
-      <c r="O222" s="93"/>
+      <c r="J222" s="128"/>
+      <c r="K222" s="128"/>
+      <c r="L222" s="128"/>
+      <c r="M222" s="128"/>
+      <c r="N222" s="128"/>
+      <c r="O222" s="128"/>
       <c r="P222" s="61"/>
       <c r="Q222" s="34" t="s">
         <v>468</v>
       </c>
       <c r="R222" s="32" t="s">
         <v>468</v>
       </c>
       <c r="S222" s="32" t="s">
         <v>468</v>
       </c>
       <c r="T222" s="32" t="s">
         <v>468</v>
       </c>
       <c r="U222" s="33" t="s">
         <v>468</v>
       </c>
       <c r="V222" s="34">
         <v>-19387</v>
       </c>
       <c r="W222" s="32" t="s">
         <v>467</v>
       </c>
       <c r="X222" s="32" t="s">
         <v>467</v>
       </c>
@@ -23799,60 +23799,60 @@
         <v>357</v>
       </c>
       <c r="AM222" s="63"/>
       <c r="AN222" s="63"/>
       <c r="AO222" s="63"/>
       <c r="AP222" s="1"/>
     </row>
     <row r="223" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B223" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C223" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D223" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E223" s="24"/>
       <c r="F223" s="19">
         <v>207</v>
       </c>
       <c r="G223" s="1"/>
-      <c r="H223" s="94" t="s">
+      <c r="H223" s="135" t="s">
         <v>448</v>
       </c>
-      <c r="I223" s="94"/>
-[...5 lines deleted...]
-      <c r="O223" s="94"/>
+      <c r="I223" s="135"/>
+      <c r="J223" s="135"/>
+      <c r="K223" s="135"/>
+      <c r="L223" s="135"/>
+      <c r="M223" s="135"/>
+      <c r="N223" s="135"/>
+      <c r="O223" s="135"/>
       <c r="P223" s="61"/>
       <c r="Q223" s="32" t="s">
         <v>468</v>
       </c>
       <c r="R223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="S223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="T223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="U223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="V223" s="65">
         <v>72.599999999999994</v>
       </c>
       <c r="W223" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X223" s="65" t="s">
         <v>467</v>
       </c>
@@ -23871,86 +23871,86 @@
       <c r="AC223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="AD223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="AE223" s="65" t="s">
         <v>468</v>
       </c>
       <c r="AF223" s="75">
         <v>164.9</v>
       </c>
       <c r="AG223" s="75" t="s">
         <v>467</v>
       </c>
       <c r="AH223" s="75" t="s">
         <v>467</v>
       </c>
       <c r="AI223" s="75" t="s">
         <v>467</v>
       </c>
       <c r="AJ223" s="75" t="s">
         <v>467</v>
       </c>
       <c r="AK223" s="62"/>
-      <c r="AL223" s="95" t="s">
+      <c r="AL223" s="136" t="s">
         <v>358</v>
       </c>
-      <c r="AM223" s="96"/>
-[...1 lines deleted...]
-      <c r="AO223" s="96"/>
+      <c r="AM223" s="137"/>
+      <c r="AN223" s="137"/>
+      <c r="AO223" s="137"/>
       <c r="AP223" s="1"/>
     </row>
     <row r="224" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B224" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C224" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D224" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E224" s="24"/>
       <c r="F224" s="19">
         <v>208</v>
       </c>
       <c r="G224" s="1"/>
-      <c r="H224" s="93" t="s">
+      <c r="H224" s="128" t="s">
         <v>396</v>
       </c>
-      <c r="I224" s="93"/>
-[...5 lines deleted...]
-      <c r="O224" s="93"/>
+      <c r="I224" s="128"/>
+      <c r="J224" s="128"/>
+      <c r="K224" s="128"/>
+      <c r="L224" s="128"/>
+      <c r="M224" s="128"/>
+      <c r="N224" s="128"/>
+      <c r="O224" s="128"/>
       <c r="P224" s="61"/>
       <c r="Q224" s="32" t="s">
         <v>468</v>
       </c>
       <c r="R224" s="65" t="s">
         <v>468</v>
       </c>
       <c r="S224" s="65" t="s">
         <v>468</v>
       </c>
       <c r="T224" s="65" t="s">
         <v>468</v>
       </c>
       <c r="U224" s="65" t="s">
         <v>468</v>
       </c>
       <c r="V224" s="65">
         <v>27.4</v>
       </c>
       <c r="W224" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X224" s="65" t="s">
         <v>467</v>
       </c>
@@ -23996,59 +23996,59 @@
       </c>
       <c r="AM224" s="63"/>
       <c r="AN224" s="63"/>
       <c r="AO224" s="63"/>
       <c r="AP224" s="1"/>
     </row>
     <row r="225" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B225" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C225" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D225" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E225" s="24"/>
       <c r="F225" s="19">
         <v>209</v>
       </c>
       <c r="G225" s="1"/>
       <c r="H225" s="67"/>
-      <c r="I225" s="93" t="s">
+      <c r="I225" s="128" t="s">
         <v>397</v>
       </c>
-      <c r="J225" s="93"/>
-[...4 lines deleted...]
-      <c r="O225" s="93"/>
+      <c r="J225" s="128"/>
+      <c r="K225" s="128"/>
+      <c r="L225" s="128"/>
+      <c r="M225" s="128"/>
+      <c r="N225" s="128"/>
+      <c r="O225" s="128"/>
       <c r="P225" s="61"/>
       <c r="Q225" s="32" t="s">
         <v>468</v>
       </c>
       <c r="R225" s="65" t="s">
         <v>468</v>
       </c>
       <c r="S225" s="65" t="s">
         <v>468</v>
       </c>
       <c r="T225" s="65" t="s">
         <v>468</v>
       </c>
       <c r="U225" s="65" t="s">
         <v>468</v>
       </c>
       <c r="V225" s="65">
         <v>30.2</v>
       </c>
       <c r="W225" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X225" s="65" t="s">
         <v>467</v>
       </c>
@@ -24095,58 +24095,58 @@
       <c r="AM225" s="63"/>
       <c r="AN225" s="63"/>
       <c r="AO225" s="63"/>
       <c r="AP225" s="1"/>
     </row>
     <row r="226" spans="1:42" s="20" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A226" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B226" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C226" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D226" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E226" s="24"/>
       <c r="F226" s="19">
         <v>210</v>
       </c>
       <c r="G226" s="1"/>
       <c r="H226" s="67"/>
       <c r="I226" s="67"/>
-      <c r="J226" s="93" t="s">
+      <c r="J226" s="128" t="s">
         <v>398</v>
       </c>
-      <c r="K226" s="93"/>
-[...3 lines deleted...]
-      <c r="O226" s="93"/>
+      <c r="K226" s="128"/>
+      <c r="L226" s="128"/>
+      <c r="M226" s="128"/>
+      <c r="N226" s="128"/>
+      <c r="O226" s="128"/>
       <c r="P226" s="61"/>
       <c r="Q226" s="32" t="s">
         <v>468</v>
       </c>
       <c r="R226" s="65" t="s">
         <v>468</v>
       </c>
       <c r="S226" s="65" t="s">
         <v>468</v>
       </c>
       <c r="T226" s="65" t="s">
         <v>468</v>
       </c>
       <c r="U226" s="65" t="s">
         <v>468</v>
       </c>
       <c r="V226" s="65">
         <v>28.8</v>
       </c>
       <c r="W226" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X226" s="65" t="s">
         <v>467</v>
       </c>
@@ -24191,60 +24191,60 @@
         <v>380</v>
       </c>
       <c r="AM226" s="66"/>
       <c r="AN226" s="66"/>
       <c r="AO226" s="66"/>
       <c r="AP226" s="1"/>
     </row>
     <row r="227" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A227" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B227" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C227" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D227" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E227" s="24"/>
       <c r="F227" s="19">
         <v>211</v>
       </c>
       <c r="G227" s="1"/>
-      <c r="H227" s="93" t="s">
+      <c r="H227" s="128" t="s">
         <v>399</v>
       </c>
-      <c r="I227" s="93"/>
-[...5 lines deleted...]
-      <c r="O227" s="93"/>
+      <c r="I227" s="128"/>
+      <c r="J227" s="128"/>
+      <c r="K227" s="128"/>
+      <c r="L227" s="128"/>
+      <c r="M227" s="128"/>
+      <c r="N227" s="128"/>
+      <c r="O227" s="128"/>
       <c r="P227" s="61"/>
       <c r="Q227" s="32">
         <v>27.5</v>
       </c>
       <c r="R227" s="65" t="s">
         <v>467</v>
       </c>
       <c r="S227" s="65" t="s">
         <v>467</v>
       </c>
       <c r="T227" s="65" t="s">
         <v>467</v>
       </c>
       <c r="U227" s="65" t="s">
         <v>467</v>
       </c>
       <c r="V227" s="65">
         <v>26.3</v>
       </c>
       <c r="W227" s="65" t="s">
         <v>467</v>
       </c>
       <c r="X227" s="65" t="s">
         <v>467</v>
       </c>
@@ -24289,60 +24289,60 @@
         <v>288</v>
       </c>
       <c r="AM227" s="63"/>
       <c r="AN227" s="63"/>
       <c r="AO227" s="63"/>
       <c r="AP227" s="1"/>
     </row>
     <row r="228" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A228" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B228" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C228" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D228" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E228" s="24"/>
       <c r="F228" s="19">
         <v>212</v>
       </c>
       <c r="G228" s="1"/>
-      <c r="H228" s="93" t="s">
+      <c r="H228" s="128" t="s">
         <v>400</v>
       </c>
-      <c r="I228" s="93"/>
-[...5 lines deleted...]
-      <c r="O228" s="93"/>
+      <c r="I228" s="128"/>
+      <c r="J228" s="128"/>
+      <c r="K228" s="128"/>
+      <c r="L228" s="128"/>
+      <c r="M228" s="128"/>
+      <c r="N228" s="128"/>
+      <c r="O228" s="128"/>
       <c r="P228" s="61"/>
       <c r="Q228" s="34">
         <v>553</v>
       </c>
       <c r="R228" s="34" t="s">
         <v>468</v>
       </c>
       <c r="S228" s="65">
         <v>3.6</v>
       </c>
       <c r="T228" s="34" t="s">
         <v>467</v>
       </c>
       <c r="U228" s="34" t="s">
         <v>467</v>
       </c>
       <c r="V228" s="34">
         <v>697</v>
       </c>
       <c r="W228" s="34" t="s">
         <v>468</v>
       </c>
       <c r="X228" s="65">
         <v>4.7</v>
       </c>
@@ -24387,60 +24387,60 @@
         <v>292</v>
       </c>
       <c r="AM228" s="63"/>
       <c r="AN228" s="63"/>
       <c r="AO228" s="63"/>
       <c r="AP228" s="1"/>
     </row>
     <row r="229" spans="1:42" s="20" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A229" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B229" s="24" t="s">
         <v>464</v>
       </c>
       <c r="C229" s="24" t="s">
         <v>465</v>
       </c>
       <c r="D229" s="24" t="s">
         <v>466</v>
       </c>
       <c r="E229" s="24"/>
       <c r="F229" s="19">
         <v>213</v>
       </c>
       <c r="G229" s="1"/>
-      <c r="H229" s="93" t="s">
+      <c r="H229" s="128" t="s">
         <v>401</v>
       </c>
-      <c r="I229" s="93"/>
-[...5 lines deleted...]
-      <c r="O229" s="93"/>
+      <c r="I229" s="128"/>
+      <c r="J229" s="128"/>
+      <c r="K229" s="128"/>
+      <c r="L229" s="128"/>
+      <c r="M229" s="128"/>
+      <c r="N229" s="128"/>
+      <c r="O229" s="128"/>
       <c r="P229" s="61"/>
       <c r="Q229" s="34">
         <v>999855</v>
       </c>
       <c r="R229" s="34" t="s">
         <v>467</v>
       </c>
       <c r="S229" s="34" t="s">
         <v>467</v>
       </c>
       <c r="T229" s="34" t="s">
         <v>467</v>
       </c>
       <c r="U229" s="34" t="s">
         <v>467</v>
       </c>
       <c r="V229" s="34">
         <v>524938</v>
       </c>
       <c r="W229" s="34" t="s">
         <v>467</v>
       </c>
       <c r="X229" s="34" t="s">
         <v>467</v>
       </c>
@@ -24915,353 +24915,333 @@
       <c r="T239" s="87"/>
       <c r="U239" s="88"/>
       <c r="V239" s="89"/>
       <c r="W239" s="87"/>
       <c r="X239" s="87"/>
       <c r="Y239" s="87"/>
       <c r="Z239" s="88"/>
       <c r="AA239" s="89"/>
       <c r="AB239" s="87"/>
       <c r="AC239" s="87"/>
       <c r="AD239" s="87"/>
       <c r="AE239" s="88"/>
       <c r="AF239" s="89"/>
       <c r="AG239" s="87"/>
       <c r="AH239" s="87"/>
       <c r="AI239" s="87"/>
       <c r="AJ239" s="88"/>
       <c r="AK239" s="83"/>
       <c r="AL239" s="86"/>
       <c r="AM239" s="86"/>
       <c r="AN239" s="86"/>
       <c r="AO239" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="231">
-    <mergeCell ref="I8:O8"/>
-[...16 lines deleted...]
-    <mergeCell ref="X13:Z13"/>
+    <mergeCell ref="H227:O227"/>
+    <mergeCell ref="H228:O228"/>
+    <mergeCell ref="H229:O229"/>
+    <mergeCell ref="I222:O222"/>
+    <mergeCell ref="H223:O223"/>
+    <mergeCell ref="AL223:AO223"/>
+    <mergeCell ref="H224:O224"/>
+    <mergeCell ref="I225:O225"/>
+    <mergeCell ref="J226:O226"/>
+    <mergeCell ref="J216:O216"/>
+    <mergeCell ref="I217:O217"/>
+    <mergeCell ref="I218:O218"/>
+    <mergeCell ref="I219:O219"/>
+    <mergeCell ref="I220:O220"/>
+    <mergeCell ref="I221:O221"/>
+    <mergeCell ref="I210:O210"/>
+    <mergeCell ref="J211:O211"/>
+    <mergeCell ref="K212:O212"/>
+    <mergeCell ref="K213:O213"/>
+    <mergeCell ref="L214:O214"/>
+    <mergeCell ref="L215:O215"/>
+    <mergeCell ref="J204:O204"/>
+    <mergeCell ref="J205:O205"/>
+    <mergeCell ref="J206:O206"/>
+    <mergeCell ref="I207:O207"/>
+    <mergeCell ref="H208:O208"/>
+    <mergeCell ref="H209:O209"/>
+    <mergeCell ref="J198:O198"/>
+    <mergeCell ref="K199:O199"/>
+    <mergeCell ref="K200:O200"/>
+    <mergeCell ref="J201:O201"/>
+    <mergeCell ref="J202:O202"/>
+    <mergeCell ref="J203:O203"/>
+    <mergeCell ref="L192:O192"/>
+    <mergeCell ref="L193:O193"/>
+    <mergeCell ref="L194:O194"/>
+    <mergeCell ref="K195:O195"/>
+    <mergeCell ref="I196:O196"/>
+    <mergeCell ref="J197:O197"/>
+    <mergeCell ref="K186:O186"/>
+    <mergeCell ref="L187:O187"/>
+    <mergeCell ref="L188:O188"/>
+    <mergeCell ref="L189:O189"/>
+    <mergeCell ref="K190:O190"/>
+    <mergeCell ref="L191:O191"/>
+    <mergeCell ref="M177:O177"/>
+    <mergeCell ref="M178:O178"/>
+    <mergeCell ref="M179:O179"/>
+    <mergeCell ref="N180:O180"/>
+    <mergeCell ref="N184:O184"/>
+    <mergeCell ref="J185:O185"/>
+    <mergeCell ref="M171:O171"/>
+    <mergeCell ref="M172:O172"/>
+    <mergeCell ref="M173:O173"/>
+    <mergeCell ref="L174:O174"/>
+    <mergeCell ref="M175:O175"/>
+    <mergeCell ref="M176:O176"/>
+    <mergeCell ref="L165:O165"/>
+    <mergeCell ref="L166:O166"/>
+    <mergeCell ref="M167:O167"/>
+    <mergeCell ref="M168:O168"/>
+    <mergeCell ref="M169:O169"/>
+    <mergeCell ref="M170:O170"/>
+    <mergeCell ref="L159:O159"/>
+    <mergeCell ref="M160:O160"/>
+    <mergeCell ref="M161:O161"/>
+    <mergeCell ref="M162:O162"/>
+    <mergeCell ref="M163:O163"/>
+    <mergeCell ref="M164:O164"/>
+    <mergeCell ref="L153:O153"/>
+    <mergeCell ref="M154:O154"/>
+    <mergeCell ref="M155:O155"/>
+    <mergeCell ref="M156:O156"/>
+    <mergeCell ref="M157:O157"/>
+    <mergeCell ref="K158:O158"/>
+    <mergeCell ref="L147:O147"/>
+    <mergeCell ref="K148:O148"/>
+    <mergeCell ref="K149:O149"/>
+    <mergeCell ref="L150:O150"/>
+    <mergeCell ref="L151:O151"/>
+    <mergeCell ref="L152:O152"/>
+    <mergeCell ref="K141:O141"/>
+    <mergeCell ref="L142:O142"/>
+    <mergeCell ref="L143:O143"/>
+    <mergeCell ref="M144:O144"/>
+    <mergeCell ref="M145:O145"/>
+    <mergeCell ref="M146:O146"/>
+    <mergeCell ref="L135:O135"/>
+    <mergeCell ref="K136:O136"/>
+    <mergeCell ref="L137:O137"/>
+    <mergeCell ref="L138:O138"/>
+    <mergeCell ref="L139:O139"/>
+    <mergeCell ref="L140:O140"/>
+    <mergeCell ref="L129:O129"/>
+    <mergeCell ref="L130:O130"/>
+    <mergeCell ref="L131:O131"/>
+    <mergeCell ref="L132:O132"/>
+    <mergeCell ref="L133:O133"/>
+    <mergeCell ref="L134:O134"/>
+    <mergeCell ref="L123:O123"/>
+    <mergeCell ref="L124:O124"/>
+    <mergeCell ref="L125:O125"/>
+    <mergeCell ref="L126:O126"/>
+    <mergeCell ref="K127:O127"/>
+    <mergeCell ref="L128:O128"/>
+    <mergeCell ref="K117:O117"/>
+    <mergeCell ref="L118:O118"/>
+    <mergeCell ref="M119:O119"/>
+    <mergeCell ref="M120:O120"/>
+    <mergeCell ref="M121:O121"/>
+    <mergeCell ref="L122:O122"/>
+    <mergeCell ref="M111:O111"/>
+    <mergeCell ref="K112:O112"/>
+    <mergeCell ref="L113:O113"/>
+    <mergeCell ref="L114:O114"/>
+    <mergeCell ref="L115:O115"/>
+    <mergeCell ref="L116:O116"/>
+    <mergeCell ref="M105:O105"/>
+    <mergeCell ref="L106:O106"/>
+    <mergeCell ref="K107:O107"/>
+    <mergeCell ref="L108:O108"/>
+    <mergeCell ref="L109:O109"/>
+    <mergeCell ref="M110:O110"/>
+    <mergeCell ref="M99:O99"/>
+    <mergeCell ref="M100:O100"/>
+    <mergeCell ref="M101:O101"/>
+    <mergeCell ref="L102:O102"/>
+    <mergeCell ref="L103:O103"/>
+    <mergeCell ref="M104:O104"/>
+    <mergeCell ref="M93:O93"/>
+    <mergeCell ref="L94:O94"/>
+    <mergeCell ref="L95:O95"/>
+    <mergeCell ref="M96:O96"/>
+    <mergeCell ref="M97:O97"/>
+    <mergeCell ref="L98:O98"/>
+    <mergeCell ref="M87:O87"/>
+    <mergeCell ref="L88:O88"/>
+    <mergeCell ref="M89:O89"/>
+    <mergeCell ref="M90:O90"/>
+    <mergeCell ref="L91:O91"/>
+    <mergeCell ref="M92:O92"/>
+    <mergeCell ref="M81:O81"/>
+    <mergeCell ref="M82:O82"/>
+    <mergeCell ref="L83:O83"/>
+    <mergeCell ref="M84:O84"/>
+    <mergeCell ref="M85:O85"/>
+    <mergeCell ref="M86:O86"/>
+    <mergeCell ref="M75:O75"/>
+    <mergeCell ref="L76:O76"/>
+    <mergeCell ref="M77:O77"/>
+    <mergeCell ref="M78:O78"/>
+    <mergeCell ref="L79:O79"/>
+    <mergeCell ref="M80:O80"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="L71:O71"/>
+    <mergeCell ref="M72:O72"/>
+    <mergeCell ref="M73:O73"/>
+    <mergeCell ref="M74:O74"/>
+    <mergeCell ref="I63:O63"/>
+    <mergeCell ref="J64:O64"/>
+    <mergeCell ref="K65:O65"/>
+    <mergeCell ref="L66:O66"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="J57:O57"/>
+    <mergeCell ref="J58:O58"/>
+    <mergeCell ref="J59:O59"/>
+    <mergeCell ref="J60:O60"/>
+    <mergeCell ref="I61:O61"/>
+    <mergeCell ref="H62:O62"/>
+    <mergeCell ref="J51:O51"/>
+    <mergeCell ref="J52:O52"/>
+    <mergeCell ref="K53:O53"/>
+    <mergeCell ref="K54:O54"/>
+    <mergeCell ref="J55:O55"/>
+    <mergeCell ref="J56:O56"/>
+    <mergeCell ref="M45:O45"/>
+    <mergeCell ref="L46:O46"/>
+    <mergeCell ref="J47:O47"/>
+    <mergeCell ref="K48:O48"/>
+    <mergeCell ref="K49:O49"/>
+    <mergeCell ref="I50:O50"/>
+    <mergeCell ref="L39:O39"/>
+    <mergeCell ref="L40:O40"/>
+    <mergeCell ref="K41:O41"/>
+    <mergeCell ref="L42:O42"/>
+    <mergeCell ref="L43:O43"/>
+    <mergeCell ref="M44:O44"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="L34:O34"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="L36:O36"/>
+    <mergeCell ref="K37:O37"/>
+    <mergeCell ref="L38:O38"/>
+    <mergeCell ref="K27:O27"/>
+    <mergeCell ref="L28:O28"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="M30:O30"/>
+    <mergeCell ref="M31:O31"/>
+    <mergeCell ref="N32:O32"/>
     <mergeCell ref="H21:O21"/>
     <mergeCell ref="H22:O22"/>
     <mergeCell ref="H23:O23"/>
     <mergeCell ref="H24:O24"/>
     <mergeCell ref="I25:O25"/>
     <mergeCell ref="J26:O26"/>
     <mergeCell ref="AC13:AE13"/>
     <mergeCell ref="AH13:AJ13"/>
     <mergeCell ref="H17:O17"/>
     <mergeCell ref="H18:O18"/>
     <mergeCell ref="H19:O19"/>
     <mergeCell ref="H20:O20"/>
-    <mergeCell ref="N33:O33"/>
-[...199 lines deleted...]
-    <mergeCell ref="J226:O226"/>
+    <mergeCell ref="AA10:AB11"/>
+    <mergeCell ref="AC10:AE11"/>
+    <mergeCell ref="AK10:AO16"/>
+    <mergeCell ref="AF11:AG11"/>
+    <mergeCell ref="AH11:AJ11"/>
+    <mergeCell ref="X12:Z12"/>
+    <mergeCell ref="AC12:AE12"/>
+    <mergeCell ref="AH12:AJ12"/>
+    <mergeCell ref="X13:Z13"/>
+    <mergeCell ref="I8:O8"/>
+    <mergeCell ref="I9:O9"/>
+    <mergeCell ref="H10:P16"/>
+    <mergeCell ref="Q10:R11"/>
+    <mergeCell ref="S10:U11"/>
+    <mergeCell ref="V10:W11"/>
+    <mergeCell ref="S12:U12"/>
+    <mergeCell ref="S13:U13"/>
+    <mergeCell ref="X10:Z11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="239" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="23" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
     <brk id="42" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -25283,50 +25263,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -25402,90 +25387,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{569CFF42-C636-4C3F-8ED2-907910065782}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84C0B8DB-DA94-499B-9D23-8CC9A4098AB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA6092E6-D180-41F2-A6E1-75DCA48DD89A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{485364E9-6851-4B0B-A179-EE11B7CA4756}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>総，勤労，勤労以外，無職</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>