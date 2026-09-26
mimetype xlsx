--- v0 (2026-05-13)
+++ v1 (2026-09-26)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/総・単公表作業/HP用結果表作成/zuhyou/2026Q1/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/2026年/遡及改定202601-06/soutanq1/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{58F3315F-2597-470E-8EEE-A4831DE70DD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{26255A84-CE7E-4150-BB38-852D26339742}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{8C6838F9-A61A-4B67-B09D-297FFA4E1447}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0CD66B41-F134-4C1D-ADA6-C50200A7BFFE}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="単身，勤労，勤労以外，無職" sheetId="19" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2698" uniqueCount="450">
@@ -2526,184 +2526,184 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="177" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="176" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...81 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_A0110P" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準_A1000P" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2974,51 +2974,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53BC9AB8-21A9-4969-8341-AA2C8EA93D6C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A01DD5E-6656-46BC-B8E0-D5523E2D6073}">
   <dimension ref="A1:AP230"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="16" ySplit="16" topLeftCell="Q17" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="K1" sqref="K1"/>
       <selection pane="bottomLeft" activeCell="A14" sqref="A14"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="5" width="0" style="20" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="2.125" hidden="1" customWidth="1"/>
     <col min="7" max="14" width="2.125" customWidth="1"/>
     <col min="15" max="15" width="23.625" customWidth="1"/>
     <col min="16" max="16" width="0.875" customWidth="1"/>
     <col min="17" max="17" width="16.75" style="8" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="15" style="10" customWidth="1"/>
     <col min="21" max="21" width="15" style="12" customWidth="1"/>
     <col min="22" max="22" width="15" style="8" customWidth="1"/>
     <col min="23" max="25" width="15" style="10" customWidth="1"/>
     <col min="26" max="26" width="15" style="12" customWidth="1"/>
     <col min="27" max="27" width="15" style="8" customWidth="1"/>
     <col min="28" max="30" width="15" style="10" customWidth="1"/>
     <col min="31" max="31" width="15" style="12" customWidth="1"/>
@@ -3352,331 +3352,331 @@
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
       <c r="Z8" s="35"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="9"/>
       <c r="AC8" s="9"/>
       <c r="AD8" s="9"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="11"/>
       <c r="AO8" s="13" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:42" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="3"/>
-      <c r="I9" s="113" t="s">
+      <c r="I9" s="84" t="s">
         <v>443</v>
       </c>
-      <c r="J9" s="114"/>
-[...4 lines deleted...]
-      <c r="O9" s="114"/>
+      <c r="J9" s="85"/>
+      <c r="K9" s="85"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85"/>
+      <c r="O9" s="85"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="11"/>
       <c r="V9" s="7"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
       <c r="Y9" s="9"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="9"/>
       <c r="AC9" s="9"/>
       <c r="AD9" s="9"/>
       <c r="AE9" s="11"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="9"/>
       <c r="AH9" s="9"/>
       <c r="AI9" s="9"/>
       <c r="AJ9" s="11"/>
       <c r="AO9" s="14" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F10" s="6"/>
-      <c r="H10" s="115" t="s">
+      <c r="H10" s="86" t="s">
         <v>362</v>
       </c>
-      <c r="I10" s="115"/>
-[...7 lines deleted...]
-      <c r="Q10" s="121" t="s">
+      <c r="I10" s="86"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="86"/>
+      <c r="M10" s="86"/>
+      <c r="N10" s="86"/>
+      <c r="O10" s="86"/>
+      <c r="P10" s="87"/>
+      <c r="Q10" s="92" t="s">
         <v>347</v>
       </c>
-      <c r="R10" s="122"/>
-      <c r="S10" s="125" t="s">
+      <c r="R10" s="93"/>
+      <c r="S10" s="96" t="s">
         <v>392</v>
       </c>
-      <c r="T10" s="125"/>
-[...1 lines deleted...]
-      <c r="V10" s="121" t="s">
+      <c r="T10" s="96"/>
+      <c r="U10" s="97"/>
+      <c r="V10" s="92" t="s">
         <v>393</v>
       </c>
-      <c r="W10" s="122"/>
-      <c r="X10" s="125" t="s">
+      <c r="W10" s="93"/>
+      <c r="X10" s="96" t="s">
         <v>394</v>
       </c>
-      <c r="Y10" s="125"/>
-[...1 lines deleted...]
-      <c r="AA10" s="127" t="s">
+      <c r="Y10" s="96"/>
+      <c r="Z10" s="97"/>
+      <c r="AA10" s="103" t="s">
         <v>351</v>
       </c>
-      <c r="AB10" s="128"/>
-      <c r="AC10" s="125" t="s">
+      <c r="AB10" s="104"/>
+      <c r="AC10" s="96" t="s">
         <v>352</v>
       </c>
-      <c r="AD10" s="125"/>
-      <c r="AE10" s="125"/>
+      <c r="AD10" s="96"/>
+      <c r="AE10" s="96"/>
       <c r="AF10" s="36"/>
       <c r="AG10" s="36"/>
       <c r="AH10" s="37"/>
       <c r="AI10" s="37"/>
       <c r="AJ10" s="38"/>
-      <c r="AK10" s="100" t="s">
+      <c r="AK10" s="107" t="s">
         <v>97</v>
       </c>
-      <c r="AL10" s="101"/>
-[...2 lines deleted...]
-      <c r="AO10" s="101"/>
+      <c r="AL10" s="108"/>
+      <c r="AM10" s="108"/>
+      <c r="AN10" s="108"/>
+      <c r="AO10" s="108"/>
     </row>
     <row r="11" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="F11" s="6"/>
-      <c r="H11" s="117"/>
-[...23 lines deleted...]
-      <c r="AF11" s="106" t="s">
+      <c r="H11" s="88"/>
+      <c r="I11" s="88"/>
+      <c r="J11" s="88"/>
+      <c r="K11" s="88"/>
+      <c r="L11" s="88"/>
+      <c r="M11" s="88"/>
+      <c r="N11" s="88"/>
+      <c r="O11" s="88"/>
+      <c r="P11" s="89"/>
+      <c r="Q11" s="94"/>
+      <c r="R11" s="95"/>
+      <c r="S11" s="98"/>
+      <c r="T11" s="98"/>
+      <c r="U11" s="99"/>
+      <c r="V11" s="94"/>
+      <c r="W11" s="95"/>
+      <c r="X11" s="98"/>
+      <c r="Y11" s="98"/>
+      <c r="Z11" s="99"/>
+      <c r="AA11" s="105"/>
+      <c r="AB11" s="106"/>
+      <c r="AC11" s="98"/>
+      <c r="AD11" s="98"/>
+      <c r="AE11" s="99"/>
+      <c r="AF11" s="113" t="s">
         <v>408</v>
       </c>
-      <c r="AG11" s="107"/>
-      <c r="AH11" s="108" t="s">
+      <c r="AG11" s="114"/>
+      <c r="AH11" s="98" t="s">
         <v>395</v>
       </c>
-      <c r="AI11" s="108"/>
-[...5 lines deleted...]
-      <c r="AO11" s="103"/>
+      <c r="AI11" s="98"/>
+      <c r="AJ11" s="99"/>
+      <c r="AK11" s="109"/>
+      <c r="AL11" s="110"/>
+      <c r="AM11" s="110"/>
+      <c r="AN11" s="110"/>
+      <c r="AO11" s="110"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.15">
       <c r="F12" s="6"/>
-      <c r="H12" s="117"/>
-[...7 lines deleted...]
-      <c r="P12" s="118"/>
+      <c r="H12" s="88"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="88"/>
+      <c r="K12" s="88"/>
+      <c r="L12" s="88"/>
+      <c r="M12" s="88"/>
+      <c r="N12" s="88"/>
+      <c r="O12" s="88"/>
+      <c r="P12" s="89"/>
       <c r="Q12" s="39"/>
       <c r="R12" s="40"/>
-      <c r="S12" s="110" t="s">
+      <c r="S12" s="115" t="s">
         <v>278</v>
       </c>
-      <c r="T12" s="111"/>
-      <c r="U12" s="112"/>
+      <c r="T12" s="116"/>
+      <c r="U12" s="117"/>
       <c r="V12" s="39"/>
       <c r="W12" s="40"/>
-      <c r="X12" s="110" t="s">
+      <c r="X12" s="115" t="s">
         <v>278</v>
       </c>
-      <c r="Y12" s="111"/>
-      <c r="Z12" s="112"/>
+      <c r="Y12" s="116"/>
+      <c r="Z12" s="117"/>
       <c r="AA12" s="39"/>
       <c r="AB12" s="40"/>
-      <c r="AC12" s="110" t="s">
+      <c r="AC12" s="115" t="s">
         <v>278</v>
       </c>
-      <c r="AD12" s="111"/>
-      <c r="AE12" s="112"/>
+      <c r="AD12" s="116"/>
+      <c r="AE12" s="117"/>
       <c r="AF12" s="39"/>
       <c r="AG12" s="40"/>
-      <c r="AH12" s="110" t="s">
+      <c r="AH12" s="115" t="s">
         <v>278</v>
       </c>
-      <c r="AI12" s="111"/>
-[...5 lines deleted...]
-      <c r="AO12" s="103"/>
+      <c r="AI12" s="116"/>
+      <c r="AJ12" s="117"/>
+      <c r="AK12" s="109"/>
+      <c r="AL12" s="110"/>
+      <c r="AM12" s="110"/>
+      <c r="AN12" s="110"/>
+      <c r="AO12" s="110"/>
     </row>
     <row r="13" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F13" s="6"/>
-      <c r="H13" s="117"/>
-[...7 lines deleted...]
-      <c r="P13" s="118"/>
+      <c r="H13" s="88"/>
+      <c r="I13" s="88"/>
+      <c r="J13" s="88"/>
+      <c r="K13" s="88"/>
+      <c r="L13" s="88"/>
+      <c r="M13" s="88"/>
+      <c r="N13" s="88"/>
+      <c r="O13" s="88"/>
+      <c r="P13" s="89"/>
       <c r="Q13" s="41" t="s">
         <v>396</v>
       </c>
       <c r="R13" s="42" t="s">
         <v>397</v>
       </c>
-      <c r="S13" s="97" t="s">
+      <c r="S13" s="100" t="s">
         <v>398</v>
       </c>
-      <c r="T13" s="98"/>
-      <c r="U13" s="99"/>
+      <c r="T13" s="101"/>
+      <c r="U13" s="102"/>
       <c r="V13" s="41" t="s">
         <v>396</v>
       </c>
       <c r="W13" s="42" t="s">
         <v>397</v>
       </c>
-      <c r="X13" s="97" t="s">
+      <c r="X13" s="100" t="s">
         <v>398</v>
       </c>
-      <c r="Y13" s="98"/>
-      <c r="Z13" s="99"/>
+      <c r="Y13" s="101"/>
+      <c r="Z13" s="102"/>
       <c r="AA13" s="41" t="s">
         <v>396</v>
       </c>
       <c r="AB13" s="42" t="s">
         <v>397</v>
       </c>
-      <c r="AC13" s="97" t="s">
+      <c r="AC13" s="100" t="s">
         <v>398</v>
       </c>
-      <c r="AD13" s="98"/>
-      <c r="AE13" s="99"/>
+      <c r="AD13" s="101"/>
+      <c r="AE13" s="102"/>
       <c r="AF13" s="41" t="s">
         <v>396</v>
       </c>
       <c r="AG13" s="42" t="s">
         <v>397</v>
       </c>
-      <c r="AH13" s="97" t="s">
+      <c r="AH13" s="100" t="s">
         <v>398</v>
       </c>
-      <c r="AI13" s="98"/>
-[...5 lines deleted...]
-      <c r="AO13" s="103"/>
+      <c r="AI13" s="101"/>
+      <c r="AJ13" s="102"/>
+      <c r="AK13" s="109"/>
+      <c r="AL13" s="110"/>
+      <c r="AM13" s="110"/>
+      <c r="AN13" s="110"/>
+      <c r="AO13" s="110"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.15">
       <c r="F14" s="6"/>
-      <c r="H14" s="117"/>
-[...7 lines deleted...]
-      <c r="P14" s="118"/>
+      <c r="H14" s="88"/>
+      <c r="I14" s="88"/>
+      <c r="J14" s="88"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="88"/>
+      <c r="N14" s="88"/>
+      <c r="O14" s="88"/>
+      <c r="P14" s="89"/>
       <c r="Q14" s="41"/>
       <c r="R14" s="42"/>
       <c r="S14" s="43"/>
       <c r="T14" s="44"/>
       <c r="U14" s="45"/>
       <c r="V14" s="41"/>
       <c r="W14" s="42"/>
       <c r="X14" s="43"/>
       <c r="Y14" s="44"/>
       <c r="Z14" s="45"/>
       <c r="AA14" s="41"/>
       <c r="AB14" s="42"/>
       <c r="AC14" s="43"/>
       <c r="AD14" s="44"/>
       <c r="AE14" s="45"/>
       <c r="AF14" s="41"/>
       <c r="AG14" s="42"/>
       <c r="AH14" s="43"/>
       <c r="AI14" s="44"/>
       <c r="AJ14" s="45"/>
-      <c r="AK14" s="102"/>
-[...3 lines deleted...]
-      <c r="AO14" s="103"/>
+      <c r="AK14" s="109"/>
+      <c r="AL14" s="110"/>
+      <c r="AM14" s="110"/>
+      <c r="AN14" s="110"/>
+      <c r="AO14" s="110"/>
     </row>
     <row r="15" spans="1:42" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F15" s="6"/>
-      <c r="H15" s="117"/>
-[...7 lines deleted...]
-      <c r="P15" s="118"/>
+      <c r="H15" s="88"/>
+      <c r="I15" s="88"/>
+      <c r="J15" s="88"/>
+      <c r="K15" s="88"/>
+      <c r="L15" s="88"/>
+      <c r="M15" s="88"/>
+      <c r="N15" s="88"/>
+      <c r="O15" s="88"/>
+      <c r="P15" s="89"/>
       <c r="Q15" s="46" t="s">
         <v>399</v>
       </c>
       <c r="R15" s="47"/>
       <c r="S15" s="48" t="s">
         <v>400</v>
       </c>
       <c r="T15" s="49" t="s">
         <v>401</v>
       </c>
       <c r="U15" s="50" t="s">
         <v>402</v>
       </c>
       <c r="V15" s="46" t="s">
         <v>399</v>
       </c>
       <c r="W15" s="47"/>
       <c r="X15" s="48" t="s">
         <v>400</v>
       </c>
       <c r="Y15" s="49" t="s">
         <v>401</v>
       </c>
       <c r="Z15" s="50" t="s">
         <v>402</v>
@@ -3685,67 +3685,67 @@
         <v>399</v>
       </c>
       <c r="AB15" s="47"/>
       <c r="AC15" s="48" t="s">
         <v>400</v>
       </c>
       <c r="AD15" s="49" t="s">
         <v>401</v>
       </c>
       <c r="AE15" s="50" t="s">
         <v>402</v>
       </c>
       <c r="AF15" s="46" t="s">
         <v>399</v>
       </c>
       <c r="AG15" s="47"/>
       <c r="AH15" s="48" t="s">
         <v>400</v>
       </c>
       <c r="AI15" s="49" t="s">
         <v>401</v>
       </c>
       <c r="AJ15" s="50" t="s">
         <v>402</v>
       </c>
-      <c r="AK15" s="102"/>
-[...3 lines deleted...]
-      <c r="AO15" s="103"/>
+      <c r="AK15" s="109"/>
+      <c r="AL15" s="110"/>
+      <c r="AM15" s="110"/>
+      <c r="AN15" s="110"/>
+      <c r="AO15" s="110"/>
     </row>
     <row r="16" spans="1:42" ht="14.25" x14ac:dyDescent="0.2">
       <c r="F16" s="6"/>
-      <c r="H16" s="119"/>
-[...7 lines deleted...]
-      <c r="P16" s="120"/>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+      <c r="K16" s="90"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="90"/>
+      <c r="N16" s="90"/>
+      <c r="O16" s="90"/>
+      <c r="P16" s="91"/>
       <c r="Q16" s="51" t="s">
         <v>403</v>
       </c>
       <c r="R16" s="52" t="s">
         <v>404</v>
       </c>
       <c r="S16" s="53" t="s">
         <v>405</v>
       </c>
       <c r="T16" s="54" t="s">
         <v>406</v>
       </c>
       <c r="U16" s="55" t="s">
         <v>407</v>
       </c>
       <c r="V16" s="51" t="s">
         <v>403</v>
       </c>
       <c r="W16" s="52" t="s">
         <v>404</v>
       </c>
       <c r="X16" s="53" t="s">
         <v>405</v>
       </c>
       <c r="Y16" s="54" t="s">
@@ -3762,55 +3762,55 @@
       </c>
       <c r="AC16" s="53" t="s">
         <v>405</v>
       </c>
       <c r="AD16" s="54" t="s">
         <v>406</v>
       </c>
       <c r="AE16" s="55" t="s">
         <v>407</v>
       </c>
       <c r="AF16" s="51" t="s">
         <v>403</v>
       </c>
       <c r="AG16" s="52" t="s">
         <v>404</v>
       </c>
       <c r="AH16" s="53" t="s">
         <v>405</v>
       </c>
       <c r="AI16" s="54" t="s">
         <v>406</v>
       </c>
       <c r="AJ16" s="55" t="s">
         <v>407</v>
       </c>
-      <c r="AK16" s="104"/>
-[...3 lines deleted...]
-      <c r="AO16" s="105"/>
+      <c r="AK16" s="111"/>
+      <c r="AL16" s="112"/>
+      <c r="AM16" s="112"/>
+      <c r="AN16" s="112"/>
+      <c r="AO16" s="112"/>
     </row>
     <row r="17" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E17" s="22"/>
       <c r="F17" s="1">
         <v>1</v>
       </c>
       <c r="H17" s="56" t="s">
         <v>355</v>
       </c>
       <c r="I17" s="57"/>
       <c r="J17" s="57"/>
       <c r="K17" s="57"/>
       <c r="L17" s="57"/>
@@ -3881,60 +3881,60 @@
       <c r="AK17" s="59"/>
       <c r="AL17" s="60" t="s">
         <v>1</v>
       </c>
       <c r="AM17" s="61"/>
       <c r="AN17" s="61"/>
       <c r="AO17" s="61"/>
     </row>
     <row r="18" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E18" s="22"/>
       <c r="F18" s="1">
         <v>2</v>
       </c>
-      <c r="H18" s="85" t="s">
+      <c r="H18" s="118" t="s">
         <v>141</v>
       </c>
-      <c r="I18" s="85"/>
-[...5 lines deleted...]
-      <c r="O18" s="85"/>
+      <c r="I18" s="118"/>
+      <c r="J18" s="118"/>
+      <c r="K18" s="118"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="118"/>
+      <c r="N18" s="118"/>
+      <c r="O18" s="118"/>
       <c r="P18" s="62"/>
       <c r="Q18" s="7">
         <v>643</v>
       </c>
       <c r="R18" s="9" t="s">
         <v>448</v>
       </c>
       <c r="S18" s="9" t="s">
         <v>448</v>
       </c>
       <c r="T18" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U18" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V18" s="7">
         <v>227</v>
       </c>
       <c r="W18" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X18" s="9" t="s">
         <v>448</v>
       </c>
@@ -4060,60 +4060,60 @@
       <c r="AJ19" s="65" t="s">
         <v>448</v>
       </c>
       <c r="AK19" s="63"/>
       <c r="AL19" s="64" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="20" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E20" s="22"/>
       <c r="F20" s="1">
         <v>4</v>
       </c>
-      <c r="H20" s="85" t="s">
+      <c r="H20" s="118" t="s">
         <v>285</v>
       </c>
-      <c r="I20" s="85"/>
-[...5 lines deleted...]
-      <c r="O20" s="85"/>
+      <c r="I20" s="118"/>
+      <c r="J20" s="118"/>
+      <c r="K20" s="118"/>
+      <c r="L20" s="118"/>
+      <c r="M20" s="118"/>
+      <c r="N20" s="118"/>
+      <c r="O20" s="118"/>
       <c r="P20" s="62"/>
       <c r="Q20" s="66">
         <v>0.57999999999999996</v>
       </c>
       <c r="R20" s="66" t="s">
         <v>448</v>
       </c>
       <c r="S20" s="66" t="s">
         <v>448</v>
       </c>
       <c r="T20" s="66" t="s">
         <v>448</v>
       </c>
       <c r="U20" s="66" t="s">
         <v>448</v>
       </c>
       <c r="V20" s="66">
         <v>1</v>
       </c>
       <c r="W20" s="66" t="s">
         <v>448</v>
       </c>
       <c r="X20" s="66" t="s">
         <v>448</v>
       </c>
@@ -4325,60 +4325,60 @@
       <c r="AJ22" s="65" t="s">
         <v>448</v>
       </c>
       <c r="AK22" s="63"/>
       <c r="AL22" s="64" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="23" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E23" s="22"/>
       <c r="F23" s="1">
         <v>7</v>
       </c>
-      <c r="H23" s="85" t="s">
+      <c r="H23" s="118" t="s">
         <v>294</v>
       </c>
-      <c r="I23" s="85"/>
-[...5 lines deleted...]
-      <c r="O23" s="85"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="118"/>
+      <c r="K23" s="118"/>
+      <c r="L23" s="118"/>
+      <c r="M23" s="118"/>
+      <c r="N23" s="118"/>
+      <c r="O23" s="118"/>
       <c r="P23" s="62"/>
       <c r="Q23" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T23" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U23" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V23" s="7">
         <v>740120</v>
       </c>
       <c r="W23" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X23" s="9">
         <v>16.3</v>
       </c>
@@ -4418,59 +4418,59 @@
       <c r="AJ23" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK23" s="63"/>
       <c r="AL23" s="64" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="24" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D24" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E24" s="22"/>
       <c r="F24" s="1">
         <v>8</v>
       </c>
-      <c r="I24" s="85" t="s">
+      <c r="I24" s="118" t="s">
         <v>142</v>
       </c>
-      <c r="J24" s="85"/>
-[...4 lines deleted...]
-      <c r="O24" s="85"/>
+      <c r="J24" s="118"/>
+      <c r="K24" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="118"/>
+      <c r="N24" s="118"/>
+      <c r="O24" s="118"/>
       <c r="P24" s="62"/>
       <c r="Q24" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R24" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S24" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T24" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U24" s="9" t="s">
         <v>449</v>
       </c>
       <c r="V24" s="7">
         <v>339814</v>
       </c>
       <c r="W24" s="9">
         <v>100</v>
       </c>
       <c r="X24" s="9">
         <v>10.199999999999999</v>
       </c>
@@ -4510,58 +4510,58 @@
       <c r="AJ24" s="9">
         <v>-6</v>
       </c>
       <c r="AK24" s="63"/>
       <c r="AL24" s="64" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E25" s="22"/>
       <c r="F25" s="1">
         <v>9</v>
       </c>
-      <c r="J25" s="85" t="s">
+      <c r="J25" s="118" t="s">
         <v>143</v>
       </c>
-      <c r="K25" s="85"/>
-[...3 lines deleted...]
-      <c r="O25" s="85"/>
+      <c r="K25" s="118"/>
+      <c r="L25" s="118"/>
+      <c r="M25" s="118"/>
+      <c r="N25" s="118"/>
+      <c r="O25" s="118"/>
       <c r="P25" s="62"/>
       <c r="Q25" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R25" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S25" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T25" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U25" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V25" s="7">
         <v>334281</v>
       </c>
       <c r="W25" s="9">
         <v>98.4</v>
       </c>
       <c r="X25" s="9">
         <v>10</v>
       </c>
@@ -4601,57 +4601,57 @@
       <c r="AJ25" s="11">
         <v>-2.99</v>
       </c>
       <c r="AK25" s="63"/>
       <c r="AL25" s="64" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E26" s="22"/>
       <c r="F26" s="1">
         <v>10</v>
       </c>
-      <c r="K26" s="85" t="s">
+      <c r="K26" s="118" t="s">
         <v>115</v>
       </c>
-      <c r="L26" s="85"/>
-[...2 lines deleted...]
-      <c r="O26" s="85"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="118"/>
+      <c r="N26" s="118"/>
+      <c r="O26" s="118"/>
       <c r="P26" s="62"/>
       <c r="Q26" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R26" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S26" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T26" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U26" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V26" s="7">
         <v>321835</v>
       </c>
       <c r="W26" s="9">
         <v>94.7</v>
       </c>
       <c r="X26" s="9">
         <v>10.5</v>
       </c>
@@ -4691,56 +4691,56 @@
       <c r="AJ26" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK26" s="63"/>
       <c r="AL26" s="64" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E27" s="22"/>
       <c r="F27" s="1">
         <v>11</v>
       </c>
-      <c r="L27" s="85" t="s">
+      <c r="L27" s="118" t="s">
         <v>144</v>
       </c>
-      <c r="M27" s="85"/>
-[...1 lines deleted...]
-      <c r="O27" s="85"/>
+      <c r="M27" s="118"/>
+      <c r="N27" s="118"/>
+      <c r="O27" s="118"/>
       <c r="P27" s="62"/>
       <c r="Q27" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R27" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S27" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T27" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U27" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V27" s="7">
         <v>311143</v>
       </c>
       <c r="W27" s="9">
         <v>91.6</v>
       </c>
       <c r="X27" s="9">
         <v>10.7</v>
       </c>
@@ -4780,56 +4780,56 @@
       <c r="AJ27" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK27" s="63"/>
       <c r="AL27" s="64" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D28" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E28" s="22"/>
       <c r="F28" s="1">
         <v>12</v>
       </c>
-      <c r="L28" s="84" t="s">
+      <c r="L28" s="119" t="s">
         <v>411</v>
       </c>
-      <c r="M28" s="85"/>
-[...1 lines deleted...]
-      <c r="O28" s="85"/>
+      <c r="M28" s="118"/>
+      <c r="N28" s="118"/>
+      <c r="O28" s="118"/>
       <c r="P28" s="62"/>
       <c r="Q28" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R28" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S28" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T28" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U28" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V28" s="7">
         <v>10692</v>
       </c>
       <c r="W28" s="9">
         <v>3.1</v>
       </c>
       <c r="X28" s="9">
         <v>4.4000000000000004</v>
       </c>
@@ -4870,55 +4870,55 @@
         <v>448</v>
       </c>
       <c r="AK28" s="63"/>
       <c r="AL28" s="64" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="29" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D29" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E29" s="22"/>
       <c r="F29" s="1">
         <v>13</v>
       </c>
       <c r="L29" s="67"/>
-      <c r="M29" s="84" t="s">
+      <c r="M29" s="119" t="s">
         <v>409</v>
       </c>
-      <c r="N29" s="85"/>
-      <c r="O29" s="85"/>
+      <c r="N29" s="118"/>
+      <c r="O29" s="118"/>
       <c r="P29" s="62"/>
       <c r="Q29" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R29" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S29" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T29" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U29" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V29" s="7">
         <v>4193</v>
       </c>
       <c r="W29" s="9">
         <v>1.2</v>
       </c>
       <c r="X29" s="9">
         <v>-22</v>
       </c>
@@ -4959,55 +4959,55 @@
         <v>448</v>
       </c>
       <c r="AK29" s="63"/>
       <c r="AL29" s="64" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D30" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E30" s="22"/>
       <c r="F30" s="1">
         <v>14</v>
       </c>
       <c r="L30" s="67"/>
-      <c r="M30" s="84" t="s">
+      <c r="M30" s="119" t="s">
         <v>410</v>
       </c>
-      <c r="N30" s="85"/>
-      <c r="O30" s="85"/>
+      <c r="N30" s="118"/>
+      <c r="O30" s="118"/>
       <c r="P30" s="62"/>
       <c r="Q30" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R30" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S30" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T30" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U30" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V30" s="7">
         <v>6499</v>
       </c>
       <c r="W30" s="9">
         <v>1.9</v>
       </c>
       <c r="X30" s="9">
         <v>33.700000000000003</v>
       </c>
@@ -5047,57 +5047,57 @@
       <c r="AJ30" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK30" s="63"/>
       <c r="AL30" s="64" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E31" s="22"/>
       <c r="F31" s="1">
         <v>15</v>
       </c>
-      <c r="K31" s="85" t="s">
+      <c r="K31" s="118" t="s">
         <v>145</v>
       </c>
-      <c r="L31" s="85"/>
-[...2 lines deleted...]
-      <c r="O31" s="85"/>
+      <c r="L31" s="118"/>
+      <c r="M31" s="118"/>
+      <c r="N31" s="118"/>
+      <c r="O31" s="118"/>
       <c r="P31" s="62"/>
       <c r="Q31" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R31" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T31" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U31" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V31" s="7">
         <v>1692</v>
       </c>
       <c r="W31" s="9">
         <v>0.5</v>
       </c>
       <c r="X31" s="9">
         <v>69.400000000000006</v>
       </c>
@@ -5137,56 +5137,56 @@
       <c r="AJ31" s="11">
         <v>-0.26</v>
       </c>
       <c r="AK31" s="63"/>
       <c r="AL31" s="64" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E32" s="22"/>
       <c r="F32" s="1">
         <v>16</v>
       </c>
-      <c r="L32" s="85" t="s">
+      <c r="L32" s="118" t="s">
         <v>146</v>
       </c>
-      <c r="M32" s="85"/>
-[...1 lines deleted...]
-      <c r="O32" s="85"/>
+      <c r="M32" s="118"/>
+      <c r="N32" s="118"/>
+      <c r="O32" s="118"/>
       <c r="P32" s="62"/>
       <c r="Q32" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R32" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T32" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U32" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V32" s="7">
         <v>1673</v>
       </c>
       <c r="W32" s="9">
         <v>0.5</v>
       </c>
       <c r="X32" s="9">
         <v>740.7</v>
       </c>
@@ -5226,56 +5226,56 @@
       <c r="AJ32" s="11">
         <v>-0.26</v>
       </c>
       <c r="AK32" s="63"/>
       <c r="AL32" s="64" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="33" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E33" s="22"/>
       <c r="F33" s="1">
         <v>17</v>
       </c>
-      <c r="L33" s="85" t="s">
+      <c r="L33" s="118" t="s">
         <v>147</v>
       </c>
-      <c r="M33" s="85"/>
-[...1 lines deleted...]
-      <c r="O33" s="85"/>
+      <c r="M33" s="118"/>
+      <c r="N33" s="118"/>
+      <c r="O33" s="118"/>
       <c r="P33" s="62"/>
       <c r="Q33" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R33" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T33" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U33" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V33" s="7">
         <v>0</v>
       </c>
       <c r="W33" s="9">
         <v>0</v>
       </c>
       <c r="X33" s="9">
         <v>-100</v>
       </c>
@@ -5315,56 +5315,56 @@
       <c r="AJ33" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK33" s="63"/>
       <c r="AL33" s="64" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D34" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E34" s="22"/>
       <c r="F34" s="1">
         <v>18</v>
       </c>
-      <c r="L34" s="85" t="s">
+      <c r="L34" s="118" t="s">
         <v>148</v>
       </c>
-      <c r="M34" s="85"/>
-[...1 lines deleted...]
-      <c r="O34" s="85"/>
+      <c r="M34" s="118"/>
+      <c r="N34" s="118"/>
+      <c r="O34" s="118"/>
       <c r="P34" s="62"/>
       <c r="Q34" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R34" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S34" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T34" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U34" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V34" s="7">
         <v>19</v>
       </c>
       <c r="W34" s="9">
         <v>0</v>
       </c>
       <c r="X34" s="9">
         <v>26.7</v>
       </c>
@@ -5404,57 +5404,57 @@
       <c r="AJ34" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK34" s="63"/>
       <c r="AL34" s="64" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="35" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D35" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E35" s="22"/>
       <c r="F35" s="1">
         <v>19</v>
       </c>
-      <c r="K35" s="85" t="s">
+      <c r="K35" s="118" t="s">
         <v>149</v>
       </c>
-      <c r="L35" s="85"/>
-[...2 lines deleted...]
-      <c r="O35" s="85"/>
+      <c r="L35" s="118"/>
+      <c r="M35" s="118"/>
+      <c r="N35" s="118"/>
+      <c r="O35" s="118"/>
       <c r="P35" s="62"/>
       <c r="Q35" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R35" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T35" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U35" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V35" s="7">
         <v>10754</v>
       </c>
       <c r="W35" s="9">
         <v>3.2</v>
       </c>
       <c r="X35" s="9">
         <v>-8.5</v>
       </c>
@@ -5494,56 +5494,56 @@
       <c r="AJ35" s="11">
         <v>-2.73</v>
       </c>
       <c r="AK35" s="63"/>
       <c r="AL35" s="64" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D36" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E36" s="22"/>
       <c r="F36" s="1">
         <v>20</v>
       </c>
-      <c r="L36" s="85" t="s">
+      <c r="L36" s="118" t="s">
         <v>150</v>
       </c>
-      <c r="M36" s="85"/>
-[...1 lines deleted...]
-      <c r="O36" s="85"/>
+      <c r="M36" s="118"/>
+      <c r="N36" s="118"/>
+      <c r="O36" s="118"/>
       <c r="P36" s="62"/>
       <c r="Q36" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R36" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S36" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U36" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V36" s="7">
         <v>815</v>
       </c>
       <c r="W36" s="9">
         <v>0.2</v>
       </c>
       <c r="X36" s="9">
         <v>144.69999999999999</v>
       </c>
@@ -5583,56 +5583,56 @@
       <c r="AJ36" s="11">
         <v>-1.87</v>
       </c>
       <c r="AK36" s="63"/>
       <c r="AL36" s="64" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="37" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D37" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E37" s="22"/>
       <c r="F37" s="1">
         <v>21</v>
       </c>
-      <c r="L37" s="85" t="s">
+      <c r="L37" s="118" t="s">
         <v>151</v>
       </c>
-      <c r="M37" s="85"/>
-[...1 lines deleted...]
-      <c r="O37" s="85"/>
+      <c r="M37" s="118"/>
+      <c r="N37" s="118"/>
+      <c r="O37" s="118"/>
       <c r="P37" s="62"/>
       <c r="Q37" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R37" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T37" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U37" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V37" s="7">
         <v>9255</v>
       </c>
       <c r="W37" s="9">
         <v>2.7</v>
       </c>
       <c r="X37" s="9">
         <v>-17.2</v>
       </c>
@@ -5672,55 +5672,55 @@
       <c r="AJ37" s="11">
         <v>-0.49</v>
       </c>
       <c r="AK37" s="63"/>
       <c r="AL37" s="64" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D38" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E38" s="22"/>
       <c r="F38" s="1">
         <v>22</v>
       </c>
-      <c r="M38" s="85" t="s">
+      <c r="M38" s="118" t="s">
         <v>152</v>
       </c>
-      <c r="N38" s="85"/>
-      <c r="O38" s="85"/>
+      <c r="N38" s="118"/>
+      <c r="O38" s="118"/>
       <c r="P38" s="62"/>
       <c r="Q38" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R38" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S38" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T38" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U38" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V38" s="7">
         <v>8276</v>
       </c>
       <c r="W38" s="9">
         <v>2.4</v>
       </c>
       <c r="X38" s="9">
         <v>-23.7</v>
       </c>
@@ -5760,55 +5760,55 @@
       <c r="AJ38" s="11">
         <v>3.11</v>
       </c>
       <c r="AK38" s="63"/>
       <c r="AL38" s="64" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D39" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E39" s="22"/>
       <c r="F39" s="1">
         <v>23</v>
       </c>
-      <c r="M39" s="85" t="s">
+      <c r="M39" s="118" t="s">
         <v>153</v>
       </c>
-      <c r="N39" s="85"/>
-      <c r="O39" s="85"/>
+      <c r="N39" s="118"/>
+      <c r="O39" s="118"/>
       <c r="P39" s="62"/>
       <c r="Q39" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R39" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S39" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T39" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U39" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V39" s="7">
         <v>979</v>
       </c>
       <c r="W39" s="9">
         <v>0.3</v>
       </c>
       <c r="X39" s="9">
         <v>190.5</v>
       </c>
@@ -5848,56 +5848,56 @@
       <c r="AJ39" s="11">
         <v>-3.6</v>
       </c>
       <c r="AK39" s="63"/>
       <c r="AL39" s="64" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E40" s="22"/>
       <c r="F40" s="1">
         <v>24</v>
       </c>
-      <c r="L40" s="85" t="s">
+      <c r="L40" s="118" t="s">
         <v>116</v>
       </c>
-      <c r="M40" s="85"/>
-[...1 lines deleted...]
-      <c r="O40" s="85"/>
+      <c r="M40" s="118"/>
+      <c r="N40" s="118"/>
+      <c r="O40" s="118"/>
       <c r="P40" s="62"/>
       <c r="Q40" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R40" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S40" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U40" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V40" s="7">
         <v>684</v>
       </c>
       <c r="W40" s="9">
         <v>0.2</v>
       </c>
       <c r="X40" s="9">
         <v>176.9</v>
       </c>
@@ -5937,58 +5937,58 @@
       <c r="AJ40" s="11">
         <v>-0.37</v>
       </c>
       <c r="AK40" s="63"/>
       <c r="AL40" s="64" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D41" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E41" s="22"/>
       <c r="F41" s="1">
         <v>25</v>
       </c>
-      <c r="J41" s="85" t="s">
+      <c r="J41" s="118" t="s">
         <v>154</v>
       </c>
-      <c r="K41" s="85"/>
-[...3 lines deleted...]
-      <c r="O41" s="85"/>
+      <c r="K41" s="118"/>
+      <c r="L41" s="118"/>
+      <c r="M41" s="118"/>
+      <c r="N41" s="118"/>
+      <c r="O41" s="118"/>
       <c r="P41" s="62"/>
       <c r="Q41" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R41" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S41" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T41" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U41" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V41" s="7">
         <v>5533</v>
       </c>
       <c r="W41" s="9">
         <v>1.6</v>
       </c>
       <c r="X41" s="9">
         <v>27.6</v>
       </c>
@@ -6028,57 +6028,57 @@
       <c r="AJ41" s="11">
         <v>-3.04</v>
       </c>
       <c r="AK41" s="63"/>
       <c r="AL41" s="64" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="42" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C42" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D42" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E42" s="22"/>
       <c r="F42" s="1">
         <v>26</v>
       </c>
-      <c r="K42" s="85" t="s">
+      <c r="K42" s="118" t="s">
         <v>155</v>
       </c>
-      <c r="L42" s="85"/>
-[...2 lines deleted...]
-      <c r="O42" s="85"/>
+      <c r="L42" s="118"/>
+      <c r="M42" s="118"/>
+      <c r="N42" s="118"/>
+      <c r="O42" s="118"/>
       <c r="P42" s="62"/>
       <c r="Q42" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R42" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S42" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T42" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U42" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V42" s="7">
         <v>610</v>
       </c>
       <c r="W42" s="9">
         <v>0.2</v>
       </c>
       <c r="X42" s="9">
         <v>-25.1</v>
       </c>
@@ -6118,57 +6118,57 @@
       <c r="AJ42" s="11">
         <v>-0.2</v>
       </c>
       <c r="AK42" s="63"/>
       <c r="AL42" s="64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D43" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E43" s="22"/>
       <c r="F43" s="1">
         <v>27</v>
       </c>
-      <c r="K43" s="84" t="s">
+      <c r="K43" s="119" t="s">
         <v>357</v>
       </c>
-      <c r="L43" s="85"/>
-[...2 lines deleted...]
-      <c r="O43" s="85"/>
+      <c r="L43" s="118"/>
+      <c r="M43" s="118"/>
+      <c r="N43" s="118"/>
+      <c r="O43" s="118"/>
       <c r="P43" s="62"/>
       <c r="Q43" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R43" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S43" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T43" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U43" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V43" s="7">
         <v>4923</v>
       </c>
       <c r="W43" s="9">
         <v>1.4</v>
       </c>
       <c r="X43" s="9">
         <v>39.799999999999997</v>
       </c>
@@ -6208,59 +6208,59 @@
       <c r="AJ43" s="11">
         <v>-2.84</v>
       </c>
       <c r="AK43" s="63"/>
       <c r="AL43" s="64" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="44" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D44" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E44" s="22"/>
       <c r="F44" s="1">
         <v>28</v>
       </c>
-      <c r="I44" s="85" t="s">
+      <c r="I44" s="118" t="s">
         <v>298</v>
       </c>
-      <c r="J44" s="85"/>
-[...4 lines deleted...]
-      <c r="O44" s="85"/>
+      <c r="J44" s="118"/>
+      <c r="K44" s="118"/>
+      <c r="L44" s="118"/>
+      <c r="M44" s="118"/>
+      <c r="N44" s="118"/>
+      <c r="O44" s="118"/>
       <c r="P44" s="62"/>
       <c r="Q44" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R44" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S44" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T44" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U44" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V44" s="7">
         <v>247982</v>
       </c>
       <c r="W44" s="9">
         <v>100</v>
       </c>
       <c r="X44" s="9">
         <v>15.1</v>
       </c>
@@ -6300,58 +6300,58 @@
       <c r="AJ44" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK44" s="63"/>
       <c r="AL44" s="64" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D45" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E45" s="22"/>
       <c r="F45" s="1">
         <v>29</v>
       </c>
-      <c r="J45" s="85" t="s">
+      <c r="J45" s="118" t="s">
         <v>156</v>
       </c>
-      <c r="K45" s="85"/>
-[...3 lines deleted...]
-      <c r="O45" s="85"/>
+      <c r="K45" s="118"/>
+      <c r="L45" s="118"/>
+      <c r="M45" s="118"/>
+      <c r="N45" s="118"/>
+      <c r="O45" s="118"/>
       <c r="P45" s="62"/>
       <c r="Q45" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R45" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S45" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T45" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U45" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V45" s="7">
         <v>175551</v>
       </c>
       <c r="W45" s="9">
         <v>70.8</v>
       </c>
       <c r="X45" s="9">
         <v>13.7</v>
       </c>
@@ -6391,58 +6391,58 @@
       <c r="AJ45" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK45" s="63"/>
       <c r="AL45" s="64" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="46" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C46" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D46" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E46" s="22"/>
       <c r="F46" s="1">
         <v>30</v>
       </c>
-      <c r="J46" s="84" t="s">
+      <c r="J46" s="119" t="s">
         <v>358</v>
       </c>
-      <c r="K46" s="85"/>
-[...3 lines deleted...]
-      <c r="O46" s="85"/>
+      <c r="K46" s="118"/>
+      <c r="L46" s="118"/>
+      <c r="M46" s="118"/>
+      <c r="N46" s="118"/>
+      <c r="O46" s="118"/>
       <c r="P46" s="62"/>
       <c r="Q46" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R46" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S46" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T46" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U46" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V46" s="7">
         <v>1786</v>
       </c>
       <c r="W46" s="9">
         <v>0.7</v>
       </c>
       <c r="X46" s="9">
         <v>-43.8</v>
       </c>
@@ -6482,57 +6482,57 @@
       <c r="AJ46" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK46" s="63"/>
       <c r="AL46" s="64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C47" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D47" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E47" s="22"/>
       <c r="F47" s="1">
         <v>31</v>
       </c>
-      <c r="K47" s="84" t="s">
+      <c r="K47" s="119" t="s">
         <v>359</v>
       </c>
-      <c r="L47" s="85"/>
-[...2 lines deleted...]
-      <c r="O47" s="85"/>
+      <c r="L47" s="118"/>
+      <c r="M47" s="118"/>
+      <c r="N47" s="118"/>
+      <c r="O47" s="118"/>
       <c r="P47" s="62"/>
       <c r="Q47" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R47" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S47" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T47" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U47" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V47" s="7">
         <v>1669</v>
       </c>
       <c r="W47" s="9">
         <v>0.7</v>
       </c>
       <c r="X47" s="9">
         <v>26.3</v>
       </c>
@@ -6572,57 +6572,57 @@
       <c r="AJ47" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK47" s="63"/>
       <c r="AL47" s="64" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="48" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C48" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D48" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E48" s="22"/>
       <c r="F48" s="1">
         <v>32</v>
       </c>
-      <c r="K48" s="84" t="s">
+      <c r="K48" s="119" t="s">
         <v>360</v>
       </c>
-      <c r="L48" s="85"/>
-[...2 lines deleted...]
-      <c r="O48" s="85"/>
+      <c r="L48" s="118"/>
+      <c r="M48" s="118"/>
+      <c r="N48" s="118"/>
+      <c r="O48" s="118"/>
       <c r="P48" s="62"/>
       <c r="Q48" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R48" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S48" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T48" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U48" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V48" s="7">
         <v>117</v>
       </c>
       <c r="W48" s="9">
         <v>0</v>
       </c>
       <c r="X48" s="9">
         <v>-93.7</v>
       </c>
@@ -6662,58 +6662,58 @@
       <c r="AJ48" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK48" s="63"/>
       <c r="AL48" s="64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D49" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E49" s="22"/>
       <c r="F49" s="1">
         <v>33</v>
       </c>
-      <c r="J49" s="85" t="s">
+      <c r="J49" s="118" t="s">
         <v>157</v>
       </c>
-      <c r="K49" s="85"/>
-[...3 lines deleted...]
-      <c r="O49" s="85"/>
+      <c r="K49" s="118"/>
+      <c r="L49" s="118"/>
+      <c r="M49" s="118"/>
+      <c r="N49" s="118"/>
+      <c r="O49" s="118"/>
       <c r="P49" s="62"/>
       <c r="Q49" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R49" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S49" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T49" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U49" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V49" s="7">
         <v>3038</v>
       </c>
       <c r="W49" s="9">
         <v>1.2</v>
       </c>
       <c r="X49" s="9" t="s">
         <v>448</v>
       </c>
@@ -6753,58 +6753,58 @@
       <c r="AJ49" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK49" s="63"/>
       <c r="AL49" s="64" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E50" s="22"/>
       <c r="F50" s="1">
         <v>34</v>
       </c>
-      <c r="J50" s="85" t="s">
+      <c r="J50" s="118" t="s">
         <v>158</v>
       </c>
-      <c r="K50" s="85"/>
-[...3 lines deleted...]
-      <c r="O50" s="85"/>
+      <c r="K50" s="118"/>
+      <c r="L50" s="118"/>
+      <c r="M50" s="118"/>
+      <c r="N50" s="118"/>
+      <c r="O50" s="118"/>
       <c r="P50" s="62"/>
       <c r="Q50" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R50" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S50" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T50" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U50" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V50" s="7">
         <v>0</v>
       </c>
       <c r="W50" s="9">
         <v>0</v>
       </c>
       <c r="X50" s="9" t="s">
         <v>448</v>
       </c>
@@ -6844,58 +6844,58 @@
       <c r="AJ50" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK50" s="63"/>
       <c r="AL50" s="64" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E51" s="22"/>
       <c r="F51" s="1">
         <v>35</v>
       </c>
-      <c r="J51" s="85" t="s">
+      <c r="J51" s="118" t="s">
         <v>159</v>
       </c>
-      <c r="K51" s="85"/>
-[...3 lines deleted...]
-      <c r="O51" s="85"/>
+      <c r="K51" s="118"/>
+      <c r="L51" s="118"/>
+      <c r="M51" s="118"/>
+      <c r="N51" s="118"/>
+      <c r="O51" s="118"/>
       <c r="P51" s="62"/>
       <c r="Q51" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R51" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S51" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T51" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U51" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V51" s="7">
         <v>155</v>
       </c>
       <c r="W51" s="9">
         <v>0.1</v>
       </c>
       <c r="X51" s="9" t="s">
         <v>448</v>
       </c>
@@ -6935,58 +6935,58 @@
       <c r="AJ51" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK51" s="63"/>
       <c r="AL51" s="64" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="52" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B52" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D52" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E52" s="22"/>
       <c r="F52" s="1">
         <v>36</v>
       </c>
-      <c r="J52" s="85" t="s">
+      <c r="J52" s="118" t="s">
         <v>433</v>
       </c>
-      <c r="K52" s="85"/>
-[...3 lines deleted...]
-      <c r="O52" s="85"/>
+      <c r="K52" s="118"/>
+      <c r="L52" s="118"/>
+      <c r="M52" s="118"/>
+      <c r="N52" s="118"/>
+      <c r="O52" s="118"/>
       <c r="P52" s="62"/>
       <c r="Q52" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R52" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S52" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T52" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U52" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V52" s="7">
         <v>66466</v>
       </c>
       <c r="W52" s="9">
         <v>26.8</v>
       </c>
       <c r="X52" s="9">
         <v>15.7</v>
       </c>
@@ -7026,58 +7026,58 @@
       <c r="AJ52" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK52" s="63"/>
       <c r="AL52" s="64" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="53" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B53" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E53" s="22"/>
       <c r="F53" s="1">
         <v>37</v>
       </c>
-      <c r="J53" s="85" t="s">
+      <c r="J53" s="118" t="s">
         <v>160</v>
       </c>
-      <c r="K53" s="85"/>
-[...3 lines deleted...]
-      <c r="O53" s="85"/>
+      <c r="K53" s="118"/>
+      <c r="L53" s="118"/>
+      <c r="M53" s="118"/>
+      <c r="N53" s="118"/>
+      <c r="O53" s="118"/>
       <c r="P53" s="62"/>
       <c r="Q53" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R53" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S53" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T53" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U53" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V53" s="7">
         <v>0</v>
       </c>
       <c r="W53" s="9">
         <v>0</v>
       </c>
       <c r="X53" s="9" t="s">
         <v>448</v>
       </c>
@@ -7117,58 +7117,58 @@
       <c r="AJ53" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK53" s="63"/>
       <c r="AL53" s="64" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D54" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E54" s="22"/>
       <c r="F54" s="1">
         <v>38</v>
       </c>
-      <c r="J54" s="84" t="s">
+      <c r="J54" s="119" t="s">
         <v>361</v>
       </c>
-      <c r="K54" s="85"/>
-[...3 lines deleted...]
-      <c r="O54" s="85"/>
+      <c r="K54" s="118"/>
+      <c r="L54" s="118"/>
+      <c r="M54" s="118"/>
+      <c r="N54" s="118"/>
+      <c r="O54" s="118"/>
       <c r="P54" s="62"/>
       <c r="Q54" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R54" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S54" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T54" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U54" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V54" s="7">
         <v>987</v>
       </c>
       <c r="W54" s="9">
         <v>0.4</v>
       </c>
       <c r="X54" s="9">
         <v>160.4</v>
       </c>
@@ -7208,59 +7208,59 @@
       <c r="AJ54" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK54" s="63"/>
       <c r="AL54" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D55" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E55" s="22"/>
       <c r="F55" s="1">
         <v>39</v>
       </c>
-      <c r="I55" s="85" t="s">
+      <c r="I55" s="118" t="s">
         <v>161</v>
       </c>
-      <c r="J55" s="85"/>
-[...4 lines deleted...]
-      <c r="O55" s="85"/>
+      <c r="J55" s="118"/>
+      <c r="K55" s="118"/>
+      <c r="L55" s="118"/>
+      <c r="M55" s="118"/>
+      <c r="N55" s="118"/>
+      <c r="O55" s="118"/>
       <c r="P55" s="62"/>
       <c r="Q55" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R55" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S55" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T55" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U55" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V55" s="7">
         <v>152324</v>
       </c>
       <c r="W55" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X55" s="9">
         <v>35.5</v>
       </c>
@@ -7300,60 +7300,60 @@
       <c r="AJ55" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK55" s="63"/>
       <c r="AL55" s="64" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="56" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C56" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D56" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E56" s="22"/>
       <c r="F56" s="1">
         <v>40</v>
       </c>
-      <c r="H56" s="85" t="s">
+      <c r="H56" s="118" t="s">
         <v>302</v>
       </c>
-      <c r="I56" s="85"/>
-[...5 lines deleted...]
-      <c r="O56" s="85"/>
+      <c r="I56" s="118"/>
+      <c r="J56" s="118"/>
+      <c r="K56" s="118"/>
+      <c r="L56" s="118"/>
+      <c r="M56" s="118"/>
+      <c r="N56" s="118"/>
+      <c r="O56" s="118"/>
       <c r="P56" s="62"/>
       <c r="Q56" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R56" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S56" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T56" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U56" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V56" s="7">
         <v>740120</v>
       </c>
       <c r="W56" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X56" s="9">
         <v>16.3</v>
       </c>
@@ -7393,59 +7393,59 @@
       <c r="AJ56" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK56" s="63"/>
       <c r="AL56" s="64" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B57" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C57" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D57" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E57" s="22"/>
       <c r="F57" s="1">
         <v>41</v>
       </c>
-      <c r="I57" s="85" t="s">
+      <c r="I57" s="118" t="s">
         <v>162</v>
       </c>
-      <c r="J57" s="85"/>
-[...4 lines deleted...]
-      <c r="O57" s="85"/>
+      <c r="J57" s="118"/>
+      <c r="K57" s="118"/>
+      <c r="L57" s="118"/>
+      <c r="M57" s="118"/>
+      <c r="N57" s="118"/>
+      <c r="O57" s="118"/>
       <c r="P57" s="62"/>
       <c r="Q57" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R57" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S57" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T57" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U57" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V57" s="7">
         <v>245969</v>
       </c>
       <c r="W57" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X57" s="9">
         <v>9</v>
       </c>
@@ -7485,58 +7485,58 @@
       <c r="AJ57" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK57" s="63"/>
       <c r="AL57" s="64" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="58" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C58" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D58" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E58" s="22"/>
       <c r="F58" s="1">
         <v>42</v>
       </c>
-      <c r="J58" s="85" t="s">
+      <c r="J58" s="118" t="s">
         <v>163</v>
       </c>
-      <c r="K58" s="85"/>
-[...3 lines deleted...]
-      <c r="O58" s="85"/>
+      <c r="K58" s="118"/>
+      <c r="L58" s="118"/>
+      <c r="M58" s="118"/>
+      <c r="N58" s="118"/>
+      <c r="O58" s="118"/>
       <c r="P58" s="62"/>
       <c r="Q58" s="7">
         <v>170459</v>
       </c>
       <c r="R58" s="9">
         <v>100</v>
       </c>
       <c r="S58" s="9">
         <v>1.3</v>
       </c>
       <c r="T58" s="9">
         <v>-0.3</v>
       </c>
       <c r="U58" s="9">
         <v>-0.3</v>
       </c>
       <c r="V58" s="7">
         <v>187523</v>
       </c>
       <c r="W58" s="9">
         <v>100</v>
       </c>
       <c r="X58" s="9">
         <v>7.8</v>
       </c>
@@ -7576,498 +7576,498 @@
       <c r="AJ58" s="9">
         <v>-7.7</v>
       </c>
       <c r="AK58" s="63"/>
       <c r="AL58" s="64" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="59" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B59" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C59" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D59" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E59" s="22"/>
       <c r="F59" s="1">
         <v>43</v>
       </c>
-      <c r="K59" s="85" t="s">
+      <c r="K59" s="118" t="s">
         <v>117</v>
       </c>
-      <c r="L59" s="85"/>
-[...2 lines deleted...]
-      <c r="O59" s="85"/>
+      <c r="L59" s="118"/>
+      <c r="M59" s="118"/>
+      <c r="N59" s="118"/>
+      <c r="O59" s="118"/>
       <c r="P59" s="62"/>
       <c r="Q59" s="7">
         <v>43161</v>
       </c>
       <c r="R59" s="9">
         <v>25.3</v>
       </c>
       <c r="S59" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="T59" s="9">
-        <v>-1.4</v>
+        <v>-1.3</v>
       </c>
       <c r="U59" s="11">
-        <v>-0.36</v>
+        <v>-0.31</v>
       </c>
       <c r="V59" s="7">
         <v>46362</v>
       </c>
       <c r="W59" s="9">
         <v>24.7</v>
       </c>
       <c r="X59" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="Y59" s="9">
-        <v>1.1000000000000001</v>
+        <v>1.3</v>
       </c>
       <c r="Z59" s="11">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="AA59" s="7">
         <v>39888</v>
       </c>
       <c r="AB59" s="9">
         <v>26.1</v>
       </c>
       <c r="AC59" s="9">
         <v>-0.8</v>
       </c>
       <c r="AD59" s="9">
-        <v>-4.4000000000000004</v>
+        <v>-4.2</v>
       </c>
       <c r="AE59" s="11">
-        <v>-1.1000000000000001</v>
+        <v>-1.05</v>
       </c>
       <c r="AF59" s="7">
         <v>39336</v>
       </c>
       <c r="AG59" s="9">
         <v>26.8</v>
       </c>
       <c r="AH59" s="9">
         <v>0.2</v>
       </c>
       <c r="AI59" s="9">
-        <v>-3.5</v>
+        <v>-3.3</v>
       </c>
       <c r="AJ59" s="11">
-        <v>-0.87</v>
+        <v>-0.82</v>
       </c>
       <c r="AK59" s="63"/>
       <c r="AL59" s="64" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D60" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E60" s="22"/>
       <c r="F60" s="1">
         <v>44</v>
       </c>
-      <c r="L60" s="85" t="s">
+      <c r="L60" s="118" t="s">
         <v>164</v>
       </c>
-      <c r="M60" s="85"/>
-[...1 lines deleted...]
-      <c r="O60" s="85"/>
+      <c r="M60" s="118"/>
+      <c r="N60" s="118"/>
+      <c r="O60" s="118"/>
       <c r="P60" s="62"/>
       <c r="Q60" s="7">
         <v>3299</v>
       </c>
       <c r="R60" s="9">
         <v>1.9</v>
       </c>
       <c r="S60" s="9">
         <v>6.4</v>
       </c>
       <c r="T60" s="9">
-        <v>-1</v>
+        <v>-0.9</v>
       </c>
       <c r="U60" s="11">
         <v>-0.02</v>
       </c>
       <c r="V60" s="7">
         <v>3016</v>
       </c>
       <c r="W60" s="9">
         <v>1.6</v>
       </c>
       <c r="X60" s="9">
         <v>8.4</v>
       </c>
       <c r="Y60" s="9">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="Z60" s="11">
         <v>0.01</v>
       </c>
       <c r="AA60" s="7">
         <v>3593</v>
       </c>
       <c r="AB60" s="9">
         <v>2.4</v>
       </c>
       <c r="AC60" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="AD60" s="9">
-        <v>-2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="AE60" s="11">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AF60" s="7">
         <v>3616</v>
       </c>
       <c r="AG60" s="9">
         <v>2.5</v>
       </c>
       <c r="AH60" s="9">
         <v>5.3</v>
       </c>
       <c r="AI60" s="9">
         <v>-2</v>
       </c>
       <c r="AJ60" s="11">
         <v>-0.04</v>
       </c>
       <c r="AK60" s="63"/>
       <c r="AL60" s="64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C61" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D61" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E61" s="22"/>
       <c r="F61" s="1">
         <v>45</v>
       </c>
-      <c r="M61" s="96" t="s">
+      <c r="M61" s="120" t="s">
         <v>165</v>
       </c>
-      <c r="N61" s="96"/>
-      <c r="O61" s="96"/>
+      <c r="N61" s="120"/>
+      <c r="O61" s="120"/>
       <c r="P61" s="62"/>
       <c r="Q61" s="7">
         <v>1020</v>
       </c>
       <c r="R61" s="9">
         <v>0.6</v>
       </c>
       <c r="S61" s="9">
         <v>13.5</v>
       </c>
       <c r="T61" s="9">
-        <v>-2.8</v>
+        <v>-2.7</v>
       </c>
       <c r="U61" s="11">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="V61" s="7">
         <v>836</v>
       </c>
       <c r="W61" s="9">
         <v>0.4</v>
       </c>
       <c r="X61" s="9">
         <v>13.6</v>
       </c>
       <c r="Y61" s="9">
         <v>-2.7</v>
       </c>
       <c r="Z61" s="11">
         <v>-0.01</v>
       </c>
       <c r="AA61" s="7">
         <v>1212</v>
       </c>
       <c r="AB61" s="9">
         <v>0.8</v>
       </c>
       <c r="AC61" s="9">
         <v>14.2</v>
       </c>
       <c r="AD61" s="9">
-        <v>-2.2000000000000002</v>
+        <v>-2.1</v>
       </c>
       <c r="AE61" s="11">
         <v>-0.01</v>
       </c>
       <c r="AF61" s="7">
         <v>1202</v>
       </c>
       <c r="AG61" s="9">
         <v>0.8</v>
       </c>
       <c r="AH61" s="9">
         <v>6.6</v>
       </c>
       <c r="AI61" s="9">
         <v>-8.6999999999999993</v>
       </c>
       <c r="AJ61" s="11">
         <v>-0.06</v>
       </c>
       <c r="AK61" s="63"/>
       <c r="AL61" s="64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D62" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E62" s="22"/>
       <c r="F62" s="1">
         <v>46</v>
       </c>
-      <c r="M62" s="85" t="s">
+      <c r="M62" s="118" t="s">
         <v>166</v>
       </c>
-      <c r="N62" s="85"/>
-      <c r="O62" s="85"/>
+      <c r="N62" s="118"/>
+      <c r="O62" s="118"/>
       <c r="P62" s="62"/>
       <c r="Q62" s="7">
         <v>1329</v>
       </c>
       <c r="R62" s="9">
         <v>0.8</v>
       </c>
       <c r="S62" s="9">
         <v>6.8</v>
       </c>
       <c r="T62" s="9">
-        <v>6.1</v>
+        <v>6.3</v>
       </c>
       <c r="U62" s="11">
         <v>0.05</v>
       </c>
       <c r="V62" s="7">
         <v>1232</v>
       </c>
       <c r="W62" s="9">
         <v>0.7</v>
       </c>
       <c r="X62" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="Y62" s="9">
-        <v>8.9</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="Z62" s="11">
         <v>0.06</v>
       </c>
       <c r="AA62" s="7">
         <v>1430</v>
       </c>
       <c r="AB62" s="9">
         <v>0.9</v>
       </c>
       <c r="AC62" s="9">
         <v>4.8</v>
       </c>
       <c r="AD62" s="9">
-        <v>4.0999999999999996</v>
+        <v>4.3</v>
       </c>
       <c r="AE62" s="11">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="AF62" s="7">
         <v>1457</v>
       </c>
       <c r="AG62" s="9">
         <v>1</v>
       </c>
       <c r="AH62" s="9">
         <v>8.6</v>
       </c>
       <c r="AI62" s="9">
-        <v>7.8</v>
+        <v>8.1</v>
       </c>
       <c r="AJ62" s="11">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AK62" s="63"/>
       <c r="AL62" s="64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D63" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E63" s="22"/>
       <c r="F63" s="1">
         <v>47</v>
       </c>
-      <c r="M63" s="84" t="s">
+      <c r="M63" s="119" t="s">
         <v>391</v>
       </c>
-      <c r="N63" s="85"/>
-      <c r="O63" s="85"/>
+      <c r="N63" s="118"/>
+      <c r="O63" s="118"/>
       <c r="P63" s="62"/>
       <c r="Q63" s="7">
         <v>775</v>
       </c>
       <c r="R63" s="9">
         <v>0.5</v>
       </c>
       <c r="S63" s="9">
         <v>0.5</v>
       </c>
       <c r="T63" s="9">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="U63" s="11">
         <v>0</v>
       </c>
       <c r="V63" s="7">
         <v>812</v>
       </c>
       <c r="W63" s="9">
         <v>0.4</v>
       </c>
       <c r="X63" s="9">
         <v>6.8</v>
       </c>
       <c r="Y63" s="9">
-        <v>6.7</v>
+        <v>6.9</v>
       </c>
       <c r="Z63" s="11">
         <v>0.03</v>
       </c>
       <c r="AA63" s="7">
         <v>738</v>
       </c>
       <c r="AB63" s="9">
         <v>0.5</v>
       </c>
       <c r="AC63" s="9">
         <v>-5.7</v>
       </c>
       <c r="AD63" s="9">
-        <v>-5.8</v>
+        <v>-5.6</v>
       </c>
       <c r="AE63" s="11">
         <v>-0.03</v>
       </c>
       <c r="AF63" s="7">
         <v>739</v>
       </c>
       <c r="AG63" s="9">
         <v>0.5</v>
       </c>
       <c r="AH63" s="9">
         <v>-2.2000000000000002</v>
       </c>
       <c r="AI63" s="9">
-        <v>-2.2999999999999998</v>
+        <v>-2.1</v>
       </c>
       <c r="AJ63" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK63" s="63"/>
       <c r="AL63" s="64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D64" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E64" s="22"/>
       <c r="F64" s="1">
         <v>48</v>
       </c>
-      <c r="M64" s="85" t="s">
+      <c r="M64" s="118" t="s">
         <v>167</v>
       </c>
-      <c r="N64" s="85"/>
-      <c r="O64" s="85"/>
+      <c r="N64" s="118"/>
+      <c r="O64" s="118"/>
       <c r="P64" s="62"/>
       <c r="Q64" s="7">
         <v>174</v>
       </c>
       <c r="R64" s="9">
         <v>0.1</v>
       </c>
       <c r="S64" s="9">
         <v>-7.4</v>
       </c>
       <c r="T64" s="9">
         <v>-20</v>
       </c>
       <c r="U64" s="11">
         <v>-0.02</v>
       </c>
       <c r="V64" s="7">
         <v>137</v>
       </c>
       <c r="W64" s="9">
         <v>0.1</v>
       </c>
       <c r="X64" s="9">
         <v>-17</v>
       </c>
@@ -8107,56 +8107,56 @@
       <c r="AJ64" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK64" s="63"/>
       <c r="AL64" s="64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C65" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D65" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E65" s="22"/>
       <c r="F65" s="1">
         <v>49</v>
       </c>
-      <c r="L65" s="85" t="s">
+      <c r="L65" s="118" t="s">
         <v>168</v>
       </c>
-      <c r="M65" s="85"/>
-[...1 lines deleted...]
-      <c r="O65" s="85"/>
+      <c r="M65" s="118"/>
+      <c r="N65" s="118"/>
+      <c r="O65" s="118"/>
       <c r="P65" s="62"/>
       <c r="Q65" s="7">
         <v>2055</v>
       </c>
       <c r="R65" s="9">
         <v>1.2</v>
       </c>
       <c r="S65" s="9">
         <v>0.1</v>
       </c>
       <c r="T65" s="9">
         <v>-6.4</v>
       </c>
       <c r="U65" s="11">
         <v>-0.08</v>
       </c>
       <c r="V65" s="7">
         <v>1257</v>
       </c>
       <c r="W65" s="9">
         <v>0.7</v>
       </c>
       <c r="X65" s="9">
         <v>-14.1</v>
       </c>
@@ -8196,231 +8196,231 @@
       <c r="AJ65" s="11">
         <v>0.13</v>
       </c>
       <c r="AK65" s="63"/>
       <c r="AL65" s="64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C66" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D66" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E66" s="22"/>
       <c r="F66" s="1">
         <v>50</v>
       </c>
-      <c r="M66" s="85" t="s">
+      <c r="M66" s="118" t="s">
         <v>169</v>
       </c>
-      <c r="N66" s="85"/>
-      <c r="O66" s="85"/>
+      <c r="N66" s="118"/>
+      <c r="O66" s="118"/>
       <c r="P66" s="62"/>
       <c r="Q66" s="7">
         <v>1029</v>
       </c>
       <c r="R66" s="9">
         <v>0.6</v>
       </c>
       <c r="S66" s="9">
         <v>-0.5</v>
       </c>
       <c r="T66" s="9">
-        <v>-8.6999999999999993</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="U66" s="11">
         <v>-0.05</v>
       </c>
       <c r="V66" s="7">
         <v>631</v>
       </c>
       <c r="W66" s="9">
         <v>0.3</v>
       </c>
       <c r="X66" s="9">
         <v>-16.2</v>
       </c>
       <c r="Y66" s="9">
-        <v>-23.1</v>
+        <v>-22.8</v>
       </c>
       <c r="Z66" s="11">
         <v>-0.1</v>
       </c>
       <c r="AA66" s="7">
         <v>1441</v>
       </c>
       <c r="AB66" s="9">
         <v>0.9</v>
       </c>
       <c r="AC66" s="9">
         <v>10</v>
       </c>
       <c r="AD66" s="9">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="AE66" s="11">
         <v>0.01</v>
       </c>
       <c r="AF66" s="7">
         <v>1537</v>
       </c>
       <c r="AG66" s="9">
         <v>1</v>
       </c>
       <c r="AH66" s="9">
         <v>18.600000000000001</v>
       </c>
       <c r="AI66" s="9">
-        <v>8.8000000000000007</v>
+        <v>9.3000000000000007</v>
       </c>
       <c r="AJ66" s="11">
-        <v>7.0000000000000007E-2</v>
+        <v>0.08</v>
       </c>
       <c r="AK66" s="63"/>
       <c r="AL66" s="64" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="67" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B67" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C67" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D67" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E67" s="22"/>
       <c r="F67" s="1">
         <v>51</v>
       </c>
-      <c r="M67" s="85" t="s">
+      <c r="M67" s="118" t="s">
         <v>170</v>
       </c>
-      <c r="N67" s="85"/>
-      <c r="O67" s="85"/>
+      <c r="N67" s="118"/>
+      <c r="O67" s="118"/>
       <c r="P67" s="62"/>
       <c r="Q67" s="7">
         <v>360</v>
       </c>
       <c r="R67" s="9">
         <v>0.2</v>
       </c>
       <c r="S67" s="9">
         <v>-1.9</v>
       </c>
       <c r="T67" s="9">
-        <v>-8</v>
+        <v>-9.6</v>
       </c>
       <c r="U67" s="11">
         <v>-0.02</v>
       </c>
       <c r="V67" s="7">
         <v>189</v>
       </c>
       <c r="W67" s="9">
         <v>0.1</v>
       </c>
       <c r="X67" s="9">
         <v>-13.7</v>
       </c>
       <c r="Y67" s="9">
-        <v>-19</v>
+        <v>-20.5</v>
       </c>
       <c r="Z67" s="11">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="AA67" s="7">
         <v>537</v>
       </c>
       <c r="AB67" s="9">
         <v>0.4</v>
       </c>
       <c r="AC67" s="9">
         <v>4.5</v>
       </c>
       <c r="AD67" s="9">
-        <v>-2</v>
+        <v>-3.7</v>
       </c>
       <c r="AE67" s="11">
         <v>-0.01</v>
       </c>
       <c r="AF67" s="7">
         <v>580</v>
       </c>
       <c r="AG67" s="9">
         <v>0.4</v>
       </c>
       <c r="AH67" s="9">
         <v>10.5</v>
       </c>
       <c r="AI67" s="9">
-        <v>3.7</v>
+        <v>1.8</v>
       </c>
       <c r="AJ67" s="11">
         <v>0.01</v>
       </c>
       <c r="AK67" s="63"/>
       <c r="AL67" s="64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C68" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D68" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E68" s="22"/>
       <c r="F68" s="1">
         <v>52</v>
       </c>
-      <c r="M68" s="85" t="s">
+      <c r="M68" s="118" t="s">
         <v>171</v>
       </c>
-      <c r="N68" s="85"/>
-      <c r="O68" s="85"/>
+      <c r="N68" s="118"/>
+      <c r="O68" s="118"/>
       <c r="P68" s="62"/>
       <c r="Q68" s="7">
         <v>299</v>
       </c>
       <c r="R68" s="9">
         <v>0.2</v>
       </c>
       <c r="S68" s="9">
         <v>2.7</v>
       </c>
       <c r="T68" s="9">
         <v>-2.2000000000000002</v>
       </c>
       <c r="U68" s="11">
         <v>0</v>
       </c>
       <c r="V68" s="7">
         <v>184</v>
       </c>
       <c r="W68" s="9">
         <v>0.1</v>
       </c>
       <c r="X68" s="9">
         <v>-1.1000000000000001</v>
       </c>
@@ -8460,585 +8460,585 @@
       <c r="AJ68" s="11">
         <v>0.01</v>
       </c>
       <c r="AK68" s="63"/>
       <c r="AL68" s="64" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B69" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C69" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D69" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E69" s="22"/>
       <c r="F69" s="1">
         <v>53</v>
       </c>
-      <c r="M69" s="85" t="s">
+      <c r="M69" s="118" t="s">
         <v>172</v>
       </c>
-      <c r="N69" s="85"/>
-      <c r="O69" s="85"/>
+      <c r="N69" s="118"/>
+      <c r="O69" s="118"/>
       <c r="P69" s="62"/>
       <c r="Q69" s="7">
         <v>365</v>
       </c>
       <c r="R69" s="9">
         <v>0.2</v>
       </c>
       <c r="S69" s="9">
         <v>1.4</v>
       </c>
       <c r="T69" s="9">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="U69" s="11">
         <v>0</v>
       </c>
       <c r="V69" s="7">
         <v>252</v>
       </c>
       <c r="W69" s="9">
         <v>0.1</v>
       </c>
       <c r="X69" s="9">
         <v>-17.600000000000001</v>
       </c>
       <c r="Y69" s="9">
-        <v>-18.399999999999999</v>
+        <v>-18.7</v>
       </c>
       <c r="Z69" s="11">
         <v>-0.03</v>
       </c>
       <c r="AA69" s="7">
         <v>483</v>
       </c>
       <c r="AB69" s="9">
         <v>0.3</v>
       </c>
       <c r="AC69" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="AD69" s="9">
-        <v>15.7</v>
+        <v>15.4</v>
       </c>
       <c r="AE69" s="11">
         <v>0.04</v>
       </c>
       <c r="AF69" s="7">
         <v>483</v>
       </c>
       <c r="AG69" s="9">
         <v>0.3</v>
       </c>
       <c r="AH69" s="9">
         <v>18.7</v>
       </c>
       <c r="AI69" s="9">
-        <v>17.5</v>
+        <v>17.2</v>
       </c>
       <c r="AJ69" s="11">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AK69" s="63"/>
       <c r="AL69" s="64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C70" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D70" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E70" s="22"/>
       <c r="F70" s="1">
         <v>54</v>
       </c>
-      <c r="L70" s="85" t="s">
+      <c r="L70" s="118" t="s">
         <v>173</v>
       </c>
-      <c r="M70" s="85"/>
-[...1 lines deleted...]
-      <c r="O70" s="85"/>
+      <c r="M70" s="118"/>
+      <c r="N70" s="118"/>
+      <c r="O70" s="118"/>
       <c r="P70" s="62"/>
       <c r="Q70" s="7">
         <v>2250</v>
       </c>
       <c r="R70" s="9">
         <v>1.3</v>
       </c>
       <c r="S70" s="9">
         <v>6.1</v>
       </c>
       <c r="T70" s="9">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="U70" s="11">
         <v>0.03</v>
       </c>
       <c r="V70" s="7">
         <v>1923</v>
       </c>
       <c r="W70" s="9">
         <v>1</v>
       </c>
       <c r="X70" s="9">
         <v>5.3</v>
       </c>
       <c r="Y70" s="9">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="Z70" s="11">
         <v>0.02</v>
       </c>
       <c r="AA70" s="7">
         <v>2585</v>
       </c>
       <c r="AB70" s="9">
         <v>1.7</v>
       </c>
       <c r="AC70" s="9">
         <v>7.2</v>
       </c>
       <c r="AD70" s="9">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="AE70" s="11">
         <v>0.05</v>
       </c>
       <c r="AF70" s="7">
         <v>2571</v>
       </c>
       <c r="AG70" s="9">
         <v>1.8</v>
       </c>
       <c r="AH70" s="9">
         <v>5.3</v>
       </c>
       <c r="AI70" s="9">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="AJ70" s="11">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="AK70" s="63"/>
       <c r="AL70" s="64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C71" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D71" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E71" s="22"/>
       <c r="F71" s="1">
         <v>55</v>
       </c>
-      <c r="M71" s="85" t="s">
+      <c r="M71" s="118" t="s">
         <v>174</v>
       </c>
-      <c r="N71" s="85"/>
-      <c r="O71" s="85"/>
+      <c r="N71" s="118"/>
+      <c r="O71" s="118"/>
       <c r="P71" s="62"/>
       <c r="Q71" s="7">
         <v>1732</v>
       </c>
       <c r="R71" s="9">
         <v>1</v>
       </c>
       <c r="S71" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="T71" s="9">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
       <c r="U71" s="11">
         <v>0</v>
       </c>
       <c r="V71" s="7">
         <v>1458</v>
       </c>
       <c r="W71" s="9">
         <v>0.8</v>
       </c>
       <c r="X71" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="Y71" s="9">
-        <v>-1.9</v>
+        <v>-1.7</v>
       </c>
       <c r="Z71" s="11">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="AA71" s="7">
         <v>2012</v>
       </c>
       <c r="AB71" s="9">
         <v>1.3</v>
       </c>
       <c r="AC71" s="9">
         <v>6.6</v>
       </c>
       <c r="AD71" s="9">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="AE71" s="11">
         <v>0.03</v>
       </c>
       <c r="AF71" s="7">
         <v>1986</v>
       </c>
       <c r="AG71" s="9">
         <v>1.4</v>
       </c>
       <c r="AH71" s="9">
         <v>3.5</v>
       </c>
       <c r="AI71" s="9">
-        <v>-0.8</v>
+        <v>-0.6</v>
       </c>
       <c r="AJ71" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK71" s="63"/>
       <c r="AL71" s="64" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="72" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D72" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E72" s="22"/>
       <c r="F72" s="1">
         <v>56</v>
       </c>
-      <c r="M72" s="85" t="s">
+      <c r="M72" s="118" t="s">
         <v>175</v>
       </c>
-      <c r="N72" s="85"/>
-      <c r="O72" s="85"/>
+      <c r="N72" s="118"/>
+      <c r="O72" s="118"/>
       <c r="P72" s="62"/>
       <c r="Q72" s="7">
         <v>518</v>
       </c>
       <c r="R72" s="9">
         <v>0.3</v>
       </c>
       <c r="S72" s="9">
         <v>11.9</v>
       </c>
       <c r="T72" s="9">
-        <v>10.5</v>
+        <v>10.6</v>
       </c>
       <c r="U72" s="11">
         <v>0.03</v>
       </c>
       <c r="V72" s="7">
         <v>465</v>
       </c>
       <c r="W72" s="9">
         <v>0.2</v>
       </c>
       <c r="X72" s="9">
         <v>16.3</v>
       </c>
       <c r="Y72" s="9">
-        <v>14.8</v>
+        <v>14.9</v>
       </c>
       <c r="Z72" s="11">
         <v>0.03</v>
       </c>
       <c r="AA72" s="7">
         <v>573</v>
       </c>
       <c r="AB72" s="9">
         <v>0.4</v>
       </c>
       <c r="AC72" s="9">
         <v>9.4</v>
       </c>
       <c r="AD72" s="9">
-        <v>8</v>
+        <v>8.1</v>
       </c>
       <c r="AE72" s="11">
         <v>0.03</v>
       </c>
       <c r="AF72" s="7">
         <v>585</v>
       </c>
       <c r="AG72" s="9">
         <v>0.4</v>
       </c>
       <c r="AH72" s="9">
         <v>11.6</v>
       </c>
       <c r="AI72" s="9">
-        <v>10.199999999999999</v>
+        <v>10.3</v>
       </c>
       <c r="AJ72" s="11">
         <v>0.03</v>
       </c>
       <c r="AK72" s="63"/>
       <c r="AL72" s="64" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="73" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C73" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D73" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E73" s="22"/>
       <c r="F73" s="1">
         <v>57</v>
       </c>
-      <c r="L73" s="85" t="s">
+      <c r="L73" s="118" t="s">
         <v>176</v>
       </c>
-      <c r="M73" s="85"/>
-[...1 lines deleted...]
-      <c r="O73" s="85"/>
+      <c r="M73" s="118"/>
+      <c r="N73" s="118"/>
+      <c r="O73" s="118"/>
       <c r="P73" s="62"/>
       <c r="Q73" s="7">
         <v>1769</v>
       </c>
       <c r="R73" s="9">
         <v>1</v>
       </c>
       <c r="S73" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="T73" s="9">
-        <v>-2.2000000000000002</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="U73" s="11">
         <v>-0.02</v>
       </c>
       <c r="V73" s="7">
         <v>1277</v>
       </c>
       <c r="W73" s="9">
         <v>0.7</v>
       </c>
       <c r="X73" s="9">
         <v>7.3</v>
       </c>
       <c r="Y73" s="9">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="Z73" s="11">
         <v>0</v>
       </c>
       <c r="AA73" s="7">
         <v>2274</v>
       </c>
       <c r="AB73" s="9">
         <v>1.5</v>
       </c>
       <c r="AC73" s="9">
         <v>3.7</v>
       </c>
       <c r="AD73" s="9">
-        <v>-2.8</v>
+        <v>-3</v>
       </c>
       <c r="AE73" s="11">
         <v>-0.04</v>
       </c>
       <c r="AF73" s="7">
         <v>2320</v>
       </c>
       <c r="AG73" s="9">
         <v>1.6</v>
       </c>
       <c r="AH73" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="AI73" s="9">
-        <v>-2.2000000000000002</v>
+        <v>-2.2999999999999998</v>
       </c>
       <c r="AJ73" s="11">
         <v>-0.03</v>
       </c>
       <c r="AK73" s="63"/>
       <c r="AL73" s="64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C74" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D74" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E74" s="22"/>
       <c r="F74" s="1">
         <v>58</v>
       </c>
-      <c r="M74" s="85" t="s">
+      <c r="M74" s="118" t="s">
         <v>177</v>
       </c>
-      <c r="N74" s="85"/>
-      <c r="O74" s="85"/>
+      <c r="N74" s="118"/>
+      <c r="O74" s="118"/>
       <c r="P74" s="62"/>
       <c r="Q74" s="7">
         <v>496</v>
       </c>
       <c r="R74" s="9">
         <v>0.3</v>
       </c>
       <c r="S74" s="9">
         <v>-0.8</v>
       </c>
       <c r="T74" s="9">
-        <v>-5.5</v>
+        <v>-5.4</v>
       </c>
       <c r="U74" s="11">
         <v>-0.02</v>
       </c>
       <c r="V74" s="7">
         <v>260</v>
       </c>
       <c r="W74" s="9">
         <v>0.1</v>
       </c>
       <c r="X74" s="9">
         <v>0.8</v>
       </c>
       <c r="Y74" s="9">
-        <v>-4</v>
+        <v>-3.9</v>
       </c>
       <c r="Z74" s="11">
         <v>-0.01</v>
       </c>
       <c r="AA74" s="7">
         <v>737</v>
       </c>
       <c r="AB74" s="9">
         <v>0.5</v>
       </c>
       <c r="AC74" s="9">
         <v>0</v>
       </c>
       <c r="AD74" s="9">
-        <v>-4.8</v>
+        <v>-4.7</v>
       </c>
       <c r="AE74" s="11">
         <v>-0.02</v>
       </c>
       <c r="AF74" s="7">
         <v>728</v>
       </c>
       <c r="AG74" s="9">
         <v>0.5</v>
       </c>
       <c r="AH74" s="9">
         <v>-4.5</v>
       </c>
       <c r="AI74" s="9">
         <v>-9</v>
       </c>
       <c r="AJ74" s="11">
         <v>-0.04</v>
       </c>
       <c r="AK74" s="63"/>
       <c r="AL74" s="64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C75" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D75" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E75" s="22"/>
       <c r="F75" s="1">
         <v>59</v>
       </c>
-      <c r="M75" s="85" t="s">
+      <c r="M75" s="118" t="s">
         <v>178</v>
       </c>
-      <c r="N75" s="85"/>
-      <c r="O75" s="85"/>
+      <c r="N75" s="118"/>
+      <c r="O75" s="118"/>
       <c r="P75" s="62"/>
       <c r="Q75" s="7">
         <v>811</v>
       </c>
       <c r="R75" s="9">
         <v>0.5</v>
       </c>
       <c r="S75" s="9">
         <v>2</v>
       </c>
       <c r="T75" s="9">
         <v>-3.9</v>
       </c>
       <c r="U75" s="11">
         <v>-0.02</v>
       </c>
       <c r="V75" s="7">
         <v>648</v>
       </c>
       <c r="W75" s="9">
         <v>0.3</v>
       </c>
       <c r="X75" s="9">
         <v>4.2</v>
       </c>
@@ -9078,938 +9078,938 @@
       <c r="AJ75" s="11">
         <v>0</v>
       </c>
       <c r="AK75" s="63"/>
       <c r="AL75" s="64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:38" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A76" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C76" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D76" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E76" s="22"/>
       <c r="F76" s="1">
         <v>60</v>
       </c>
-      <c r="M76" s="96" t="s">
+      <c r="M76" s="120" t="s">
         <v>0</v>
       </c>
-      <c r="N76" s="96"/>
-      <c r="O76" s="96"/>
+      <c r="N76" s="120"/>
+      <c r="O76" s="120"/>
       <c r="P76" s="62"/>
       <c r="Q76" s="7">
         <v>462</v>
       </c>
       <c r="R76" s="9">
         <v>0.3</v>
       </c>
       <c r="S76" s="9">
         <v>15.5</v>
       </c>
       <c r="T76" s="9">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="U76" s="11">
         <v>0.01</v>
       </c>
       <c r="V76" s="7">
         <v>368</v>
       </c>
       <c r="W76" s="9">
         <v>0.2</v>
       </c>
       <c r="X76" s="9">
         <v>18.7</v>
       </c>
       <c r="Y76" s="9">
-        <v>7.3</v>
+        <v>7.2</v>
       </c>
       <c r="Z76" s="11">
         <v>0.01</v>
       </c>
       <c r="AA76" s="7">
         <v>558</v>
       </c>
       <c r="AB76" s="9">
         <v>0.4</v>
       </c>
       <c r="AC76" s="9">
         <v>14.1</v>
       </c>
       <c r="AD76" s="9">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="AE76" s="11">
         <v>0.01</v>
       </c>
       <c r="AF76" s="7">
         <v>574</v>
       </c>
       <c r="AG76" s="9">
         <v>0.4</v>
       </c>
       <c r="AH76" s="9">
         <v>15.3</v>
       </c>
       <c r="AI76" s="9">
         <v>4.2</v>
       </c>
       <c r="AJ76" s="11">
         <v>0.01</v>
       </c>
       <c r="AK76" s="63"/>
       <c r="AL76" s="64" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D77" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E77" s="22"/>
       <c r="F77" s="1">
         <v>61</v>
       </c>
-      <c r="L77" s="85" t="s">
+      <c r="L77" s="118" t="s">
         <v>179</v>
       </c>
-      <c r="M77" s="85"/>
-[...1 lines deleted...]
-      <c r="O77" s="85"/>
+      <c r="M77" s="118"/>
+      <c r="N77" s="118"/>
+      <c r="O77" s="118"/>
       <c r="P77" s="62"/>
       <c r="Q77" s="7">
         <v>3604</v>
       </c>
       <c r="R77" s="9">
         <v>2.1</v>
       </c>
       <c r="S77" s="9">
         <v>-2.6</v>
       </c>
       <c r="T77" s="9">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
       <c r="U77" s="11">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="V77" s="7">
         <v>2372</v>
       </c>
       <c r="W77" s="9">
         <v>1.3</v>
       </c>
       <c r="X77" s="9">
         <v>-0.7</v>
       </c>
       <c r="Y77" s="9">
-        <v>5.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="Z77" s="11">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="AA77" s="7">
         <v>4875</v>
       </c>
       <c r="AB77" s="9">
         <v>3.2</v>
       </c>
       <c r="AC77" s="9">
         <v>-2.4</v>
       </c>
       <c r="AD77" s="9">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
       <c r="AE77" s="11">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AF77" s="7">
         <v>4967</v>
       </c>
       <c r="AG77" s="9">
         <v>3.4</v>
       </c>
       <c r="AH77" s="9">
         <v>-1.9</v>
       </c>
       <c r="AI77" s="9">
-        <v>4.4000000000000004</v>
+        <v>3.8</v>
       </c>
       <c r="AJ77" s="11">
-        <v>0.14000000000000001</v>
+        <v>0.12</v>
       </c>
       <c r="AK77" s="63"/>
       <c r="AL77" s="64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C78" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D78" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E78" s="22"/>
       <c r="F78" s="1">
         <v>62</v>
       </c>
-      <c r="M78" s="85" t="s">
+      <c r="M78" s="118" t="s">
         <v>180</v>
       </c>
-      <c r="N78" s="85"/>
-      <c r="O78" s="85"/>
+      <c r="N78" s="118"/>
+      <c r="O78" s="118"/>
       <c r="P78" s="62"/>
       <c r="Q78" s="7">
         <v>2321</v>
       </c>
       <c r="R78" s="9">
         <v>1.4</v>
       </c>
       <c r="S78" s="9">
         <v>-5.7</v>
       </c>
       <c r="T78" s="9">
-        <v>6.3</v>
+        <v>5.2</v>
       </c>
       <c r="U78" s="11">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="V78" s="7">
         <v>1522</v>
       </c>
       <c r="W78" s="9">
         <v>0.8</v>
       </c>
       <c r="X78" s="9">
         <v>-2.6</v>
       </c>
       <c r="Y78" s="9">
-        <v>9.8000000000000007</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="Z78" s="11">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="AA78" s="7">
         <v>3143</v>
       </c>
       <c r="AB78" s="9">
         <v>2.1</v>
       </c>
       <c r="AC78" s="9">
         <v>-6</v>
       </c>
       <c r="AD78" s="9">
-        <v>6</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="AE78" s="11">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="AF78" s="7">
         <v>3187</v>
       </c>
       <c r="AG78" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="AH78" s="9">
         <v>-5.3</v>
       </c>
       <c r="AI78" s="9">
-        <v>6.8</v>
+        <v>5.7</v>
       </c>
       <c r="AJ78" s="11">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="AK78" s="63"/>
       <c r="AL78" s="64" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B79" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C79" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D79" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E79" s="22"/>
       <c r="F79" s="1">
         <v>63</v>
       </c>
-      <c r="M79" s="85" t="s">
+      <c r="M79" s="118" t="s">
         <v>181</v>
       </c>
-      <c r="N79" s="85"/>
-      <c r="O79" s="85"/>
+      <c r="N79" s="118"/>
+      <c r="O79" s="118"/>
       <c r="P79" s="62"/>
       <c r="Q79" s="7">
         <v>295</v>
       </c>
       <c r="R79" s="9">
         <v>0.2</v>
       </c>
       <c r="S79" s="9">
         <v>-2</v>
       </c>
       <c r="T79" s="9">
-        <v>-11.3</v>
+        <v>-10.8</v>
       </c>
       <c r="U79" s="11">
         <v>-0.02</v>
       </c>
       <c r="V79" s="7">
         <v>187</v>
       </c>
       <c r="W79" s="9">
         <v>0.1</v>
       </c>
       <c r="X79" s="9">
         <v>1.6</v>
       </c>
       <c r="Y79" s="9">
-        <v>-8.1</v>
+        <v>-7.6</v>
       </c>
       <c r="Z79" s="11">
         <v>-0.01</v>
       </c>
       <c r="AA79" s="7">
         <v>406</v>
       </c>
       <c r="AB79" s="9">
         <v>0.3</v>
       </c>
       <c r="AC79" s="9">
         <v>-2.4</v>
       </c>
       <c r="AD79" s="9">
-        <v>-11.7</v>
+        <v>-11.2</v>
       </c>
       <c r="AE79" s="11">
         <v>-0.03</v>
       </c>
       <c r="AF79" s="7">
         <v>425</v>
       </c>
       <c r="AG79" s="9">
         <v>0.3</v>
       </c>
       <c r="AH79" s="9">
         <v>-0.7</v>
       </c>
       <c r="AI79" s="9">
-        <v>-10.1</v>
+        <v>-9.6</v>
       </c>
       <c r="AJ79" s="11">
         <v>-0.03</v>
       </c>
       <c r="AK79" s="63"/>
       <c r="AL79" s="64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C80" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D80" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E80" s="22"/>
       <c r="F80" s="1">
         <v>64</v>
       </c>
-      <c r="M80" s="85" t="s">
+      <c r="M80" s="118" t="s">
         <v>182</v>
       </c>
-      <c r="N80" s="85"/>
-      <c r="O80" s="85"/>
+      <c r="N80" s="118"/>
+      <c r="O80" s="118"/>
       <c r="P80" s="62"/>
       <c r="Q80" s="7">
         <v>503</v>
       </c>
       <c r="R80" s="9">
         <v>0.3</v>
       </c>
       <c r="S80" s="9">
         <v>3.7</v>
       </c>
       <c r="T80" s="9">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="U80" s="11">
         <v>0</v>
       </c>
       <c r="V80" s="7">
         <v>362</v>
       </c>
       <c r="W80" s="9">
         <v>0.2</v>
       </c>
       <c r="X80" s="9">
         <v>5.5</v>
       </c>
       <c r="Y80" s="9">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="Z80" s="11">
         <v>0.01</v>
       </c>
       <c r="AA80" s="7">
         <v>649</v>
       </c>
       <c r="AB80" s="9">
         <v>0.4</v>
       </c>
       <c r="AC80" s="9">
         <v>4</v>
       </c>
       <c r="AD80" s="9">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="AE80" s="11">
         <v>0.01</v>
       </c>
       <c r="AF80" s="7">
         <v>663</v>
       </c>
       <c r="AG80" s="9">
         <v>0.5</v>
       </c>
       <c r="AH80" s="9">
         <v>4.7</v>
       </c>
       <c r="AI80" s="9">
-        <v>2.2999999999999998</v>
+        <v>2.5</v>
       </c>
       <c r="AJ80" s="11">
         <v>0.01</v>
       </c>
       <c r="AK80" s="63"/>
       <c r="AL80" s="64" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B81" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C81" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D81" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E81" s="22"/>
       <c r="F81" s="1">
         <v>65</v>
       </c>
-      <c r="M81" s="85" t="s">
+      <c r="M81" s="118" t="s">
         <v>363</v>
       </c>
-      <c r="N81" s="85"/>
-      <c r="O81" s="85"/>
+      <c r="N81" s="118"/>
+      <c r="O81" s="118"/>
       <c r="P81" s="62"/>
       <c r="Q81" s="7">
         <v>486</v>
       </c>
       <c r="R81" s="9">
         <v>0.3</v>
       </c>
       <c r="S81" s="9">
         <v>6.3</v>
       </c>
       <c r="T81" s="9">
-        <v>-0.5</v>
+        <v>-0.6</v>
       </c>
       <c r="U81" s="11">
         <v>0</v>
       </c>
       <c r="V81" s="7">
         <v>301</v>
       </c>
       <c r="W81" s="9">
         <v>0.2</v>
       </c>
       <c r="X81" s="9">
         <v>1</v>
       </c>
       <c r="Y81" s="9">
-        <v>-5.4</v>
+        <v>-5.5</v>
       </c>
       <c r="Z81" s="11">
         <v>-0.01</v>
       </c>
       <c r="AA81" s="7">
         <v>677</v>
       </c>
       <c r="AB81" s="9">
         <v>0.4</v>
       </c>
       <c r="AC81" s="9">
         <v>10.4</v>
       </c>
       <c r="AD81" s="9">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="AE81" s="11">
         <v>0.01</v>
       </c>
       <c r="AF81" s="7">
         <v>691</v>
       </c>
       <c r="AG81" s="9">
         <v>0.5</v>
       </c>
       <c r="AH81" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="AI81" s="9">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="AJ81" s="11">
         <v>0.01</v>
       </c>
       <c r="AK81" s="63"/>
       <c r="AL81" s="64" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C82" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D82" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E82" s="22"/>
       <c r="F82" s="1">
         <v>66</v>
       </c>
-      <c r="L82" s="85" t="s">
+      <c r="L82" s="118" t="s">
         <v>183</v>
       </c>
-      <c r="M82" s="85"/>
-[...1 lines deleted...]
-      <c r="O82" s="85"/>
+      <c r="M82" s="118"/>
+      <c r="N82" s="118"/>
+      <c r="O82" s="118"/>
       <c r="P82" s="62"/>
       <c r="Q82" s="7">
         <v>1539</v>
       </c>
       <c r="R82" s="9">
         <v>0.9</v>
       </c>
       <c r="S82" s="9">
         <v>-2.5</v>
       </c>
       <c r="T82" s="9">
-        <v>6.2</v>
+        <v>4.8</v>
       </c>
       <c r="U82" s="11">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="V82" s="7">
         <v>886</v>
       </c>
       <c r="W82" s="9">
         <v>0.5</v>
       </c>
       <c r="X82" s="9">
         <v>7.9</v>
       </c>
       <c r="Y82" s="9">
-        <v>17.5</v>
+        <v>16</v>
       </c>
       <c r="Z82" s="11">
         <v>0.08</v>
       </c>
       <c r="AA82" s="7">
         <v>2212</v>
       </c>
       <c r="AB82" s="9">
         <v>1.4</v>
       </c>
       <c r="AC82" s="9">
         <v>-4.9000000000000004</v>
       </c>
       <c r="AD82" s="9">
-        <v>3.6</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="AE82" s="11">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="AF82" s="7">
         <v>2302</v>
       </c>
       <c r="AG82" s="9">
         <v>1.6</v>
       </c>
       <c r="AH82" s="9">
         <v>-1.1000000000000001</v>
       </c>
       <c r="AI82" s="9">
-        <v>7.7</v>
+        <v>6.3</v>
       </c>
       <c r="AJ82" s="11">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="AK82" s="63"/>
       <c r="AL82" s="64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D83" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E83" s="22"/>
       <c r="F83" s="1">
         <v>67</v>
       </c>
-      <c r="M83" s="85" t="s">
+      <c r="M83" s="118" t="s">
         <v>184</v>
       </c>
-      <c r="N83" s="85"/>
-      <c r="O83" s="85"/>
+      <c r="N83" s="118"/>
+      <c r="O83" s="118"/>
       <c r="P83" s="62"/>
       <c r="Q83" s="7">
         <v>1360</v>
       </c>
       <c r="R83" s="9">
         <v>0.8</v>
       </c>
       <c r="S83" s="9">
         <v>-3.5</v>
       </c>
       <c r="T83" s="9">
-        <v>6.6</v>
+        <v>5.6</v>
       </c>
       <c r="U83" s="11">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="V83" s="7">
         <v>762</v>
       </c>
       <c r="W83" s="9">
         <v>0.4</v>
       </c>
       <c r="X83" s="9">
         <v>8.1999999999999993</v>
       </c>
       <c r="Y83" s="9">
-        <v>19.600000000000001</v>
+        <v>18.399999999999999</v>
       </c>
       <c r="Z83" s="11">
-        <v>0.08</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="AA83" s="7">
         <v>1977</v>
       </c>
       <c r="AB83" s="9">
         <v>1.3</v>
       </c>
       <c r="AC83" s="9">
         <v>-6.1</v>
       </c>
       <c r="AD83" s="9">
-        <v>3.8</v>
+        <v>2.7</v>
       </c>
       <c r="AE83" s="11">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AF83" s="7">
         <v>2072</v>
       </c>
       <c r="AG83" s="9">
         <v>1.4</v>
       </c>
       <c r="AH83" s="9">
         <v>-1.9</v>
       </c>
       <c r="AI83" s="9">
-        <v>8.4</v>
+        <v>7.3</v>
       </c>
       <c r="AJ83" s="11">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="AK83" s="63"/>
       <c r="AL83" s="64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B84" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C84" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D84" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E84" s="22"/>
       <c r="F84" s="1">
         <v>68</v>
       </c>
-      <c r="M84" s="85" t="s">
+      <c r="M84" s="118" t="s">
         <v>185</v>
       </c>
-      <c r="N84" s="85"/>
-      <c r="O84" s="85"/>
+      <c r="N84" s="118"/>
+      <c r="O84" s="118"/>
       <c r="P84" s="62"/>
       <c r="Q84" s="7">
         <v>179</v>
       </c>
       <c r="R84" s="9">
         <v>0.1</v>
       </c>
       <c r="S84" s="9">
         <v>6.5</v>
       </c>
       <c r="T84" s="9">
-        <v>-4.5</v>
+        <v>-4.5999999999999996</v>
       </c>
       <c r="U84" s="11">
         <v>0</v>
       </c>
       <c r="V84" s="7">
         <v>125</v>
       </c>
       <c r="W84" s="9">
         <v>0.1</v>
       </c>
       <c r="X84" s="9">
         <v>6.8</v>
       </c>
       <c r="Y84" s="9">
-        <v>-4.2</v>
+        <v>-4.3</v>
       </c>
       <c r="Z84" s="11">
         <v>0</v>
       </c>
       <c r="AA84" s="7">
         <v>235</v>
       </c>
       <c r="AB84" s="9">
         <v>0.2</v>
       </c>
       <c r="AC84" s="9">
         <v>7.8</v>
       </c>
       <c r="AD84" s="9">
-        <v>-3.3</v>
+        <v>-3.4</v>
       </c>
       <c r="AE84" s="11">
         <v>0</v>
       </c>
       <c r="AF84" s="7">
         <v>231</v>
       </c>
       <c r="AG84" s="9">
         <v>0.2</v>
       </c>
       <c r="AH84" s="9">
         <v>7.9</v>
       </c>
       <c r="AI84" s="9">
-        <v>-3.2</v>
+        <v>-3.3</v>
       </c>
       <c r="AJ84" s="11">
         <v>0</v>
       </c>
       <c r="AK84" s="63"/>
       <c r="AL84" s="64" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C85" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D85" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E85" s="22"/>
       <c r="F85" s="1">
         <v>69</v>
       </c>
-      <c r="L85" s="85" t="s">
+      <c r="L85" s="118" t="s">
         <v>186</v>
       </c>
-      <c r="M85" s="85"/>
-[...1 lines deleted...]
-      <c r="O85" s="85"/>
+      <c r="M85" s="118"/>
+      <c r="N85" s="118"/>
+      <c r="O85" s="118"/>
       <c r="P85" s="62"/>
       <c r="Q85" s="7">
         <v>1533</v>
       </c>
       <c r="R85" s="9">
         <v>0.9</v>
       </c>
       <c r="S85" s="9">
         <v>3</v>
       </c>
       <c r="T85" s="9">
-        <v>-1.6</v>
+        <v>-1.5</v>
       </c>
       <c r="U85" s="11">
         <v>-0.01</v>
       </c>
       <c r="V85" s="7">
         <v>1277</v>
       </c>
       <c r="W85" s="9">
         <v>0.7</v>
       </c>
       <c r="X85" s="9">
         <v>7.6</v>
       </c>
       <c r="Y85" s="9">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="Z85" s="11">
         <v>0.02</v>
       </c>
       <c r="AA85" s="7">
         <v>1797</v>
       </c>
       <c r="AB85" s="9">
         <v>1.2</v>
       </c>
       <c r="AC85" s="9">
         <v>0.7</v>
       </c>
       <c r="AD85" s="9">
-        <v>-3.8</v>
+        <v>-3.7</v>
       </c>
       <c r="AE85" s="11">
         <v>-0.04</v>
       </c>
       <c r="AF85" s="7">
         <v>1802</v>
       </c>
       <c r="AG85" s="9">
         <v>1.2</v>
       </c>
       <c r="AH85" s="9">
         <v>2</v>
       </c>
       <c r="AI85" s="9">
-        <v>-2.6</v>
+        <v>-2.5</v>
       </c>
       <c r="AJ85" s="11">
         <v>-0.03</v>
       </c>
       <c r="AK85" s="63"/>
       <c r="AL85" s="64" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B86" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C86" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D86" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E86" s="22"/>
       <c r="F86" s="1">
         <v>70</v>
       </c>
-      <c r="M86" s="85" t="s">
+      <c r="M86" s="118" t="s">
         <v>187</v>
       </c>
-      <c r="N86" s="85"/>
-      <c r="O86" s="85"/>
+      <c r="N86" s="118"/>
+      <c r="O86" s="118"/>
       <c r="P86" s="62"/>
       <c r="Q86" s="7">
         <v>142</v>
       </c>
       <c r="R86" s="9">
         <v>0.1</v>
       </c>
       <c r="S86" s="9">
         <v>-2.7</v>
       </c>
       <c r="T86" s="9">
         <v>-6.5</v>
       </c>
       <c r="U86" s="11">
         <v>-0.01</v>
       </c>
       <c r="V86" s="7">
         <v>112</v>
       </c>
       <c r="W86" s="9">
         <v>0.1</v>
       </c>
       <c r="X86" s="9">
         <v>10.9</v>
       </c>
@@ -10049,1029 +10049,1029 @@
       <c r="AJ86" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK86" s="63"/>
       <c r="AL86" s="64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B87" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C87" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D87" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E87" s="22"/>
       <c r="F87" s="1">
         <v>71</v>
       </c>
-      <c r="M87" s="85" t="s">
+      <c r="M87" s="118" t="s">
         <v>188</v>
       </c>
-      <c r="N87" s="85"/>
-      <c r="O87" s="85"/>
+      <c r="N87" s="118"/>
+      <c r="O87" s="118"/>
       <c r="P87" s="62"/>
       <c r="Q87" s="7">
         <v>1391</v>
       </c>
       <c r="R87" s="9">
         <v>0.8</v>
       </c>
       <c r="S87" s="9">
         <v>3.7</v>
       </c>
       <c r="T87" s="9">
-        <v>-1</v>
+        <v>-0.9</v>
       </c>
       <c r="U87" s="11">
         <v>-0.01</v>
       </c>
       <c r="V87" s="7">
         <v>1165</v>
       </c>
       <c r="W87" s="9">
         <v>0.6</v>
       </c>
       <c r="X87" s="9">
         <v>7.3</v>
       </c>
       <c r="Y87" s="9">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="Z87" s="11">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="AA87" s="7">
         <v>1624</v>
       </c>
       <c r="AB87" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC87" s="9">
         <v>1.8</v>
       </c>
       <c r="AD87" s="9">
-        <v>-2.9</v>
+        <v>-2.7</v>
       </c>
       <c r="AE87" s="11">
         <v>-0.03</v>
       </c>
       <c r="AF87" s="7">
         <v>1622</v>
       </c>
       <c r="AG87" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH87" s="9">
         <v>2.8</v>
       </c>
       <c r="AI87" s="9">
-        <v>-1.9</v>
+        <v>-1.7</v>
       </c>
       <c r="AJ87" s="11">
         <v>-0.02</v>
       </c>
       <c r="AK87" s="63"/>
       <c r="AL87" s="64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B88" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C88" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D88" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E88" s="22"/>
       <c r="F88" s="1">
         <v>72</v>
       </c>
-      <c r="L88" s="85" t="s">
+      <c r="L88" s="118" t="s">
         <v>189</v>
       </c>
-      <c r="M88" s="85"/>
-[...1 lines deleted...]
-      <c r="O88" s="85"/>
+      <c r="M88" s="118"/>
+      <c r="N88" s="118"/>
+      <c r="O88" s="118"/>
       <c r="P88" s="62"/>
       <c r="Q88" s="7">
         <v>3646</v>
       </c>
       <c r="R88" s="9">
         <v>2.1</v>
       </c>
       <c r="S88" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="T88" s="9">
-        <v>-5.5</v>
+        <v>-4.4000000000000004</v>
       </c>
       <c r="U88" s="11">
-        <v>-0.12</v>
+        <v>-0.09</v>
       </c>
       <c r="V88" s="7">
         <v>3711</v>
       </c>
       <c r="W88" s="9">
         <v>2</v>
       </c>
       <c r="X88" s="9">
         <v>-1.6</v>
       </c>
       <c r="Y88" s="9">
-        <v>-9</v>
+        <v>-8</v>
       </c>
       <c r="Z88" s="11">
-        <v>-0.2</v>
+        <v>-0.17</v>
       </c>
       <c r="AA88" s="7">
         <v>3581</v>
       </c>
       <c r="AB88" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AC88" s="9">
         <v>6.4</v>
       </c>
       <c r="AD88" s="9">
-        <v>-1.6</v>
+        <v>-0.5</v>
       </c>
       <c r="AE88" s="11">
-        <v>-0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="AF88" s="7">
         <v>3569</v>
       </c>
       <c r="AG88" s="9">
         <v>2.4</v>
       </c>
       <c r="AH88" s="9">
         <v>8.1999999999999993</v>
       </c>
       <c r="AI88" s="9">
-        <v>0.1</v>
+        <v>1.2</v>
       </c>
       <c r="AJ88" s="11">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="AK88" s="63"/>
       <c r="AL88" s="64" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B89" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C89" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D89" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E89" s="22"/>
       <c r="F89" s="1">
         <v>73</v>
       </c>
-      <c r="L89" s="85" t="s">
+      <c r="L89" s="118" t="s">
         <v>190</v>
       </c>
-      <c r="M89" s="85"/>
-[...1 lines deleted...]
-      <c r="O89" s="85"/>
+      <c r="M89" s="118"/>
+      <c r="N89" s="118"/>
+      <c r="O89" s="118"/>
       <c r="P89" s="62"/>
       <c r="Q89" s="7">
         <v>7810</v>
       </c>
       <c r="R89" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="S89" s="9">
         <v>-2</v>
       </c>
       <c r="T89" s="9">
-        <v>-6.8</v>
+        <v>-6.2</v>
       </c>
       <c r="U89" s="11">
-        <v>-0.32</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="V89" s="7">
         <v>8418</v>
       </c>
       <c r="W89" s="9">
         <v>4.5</v>
       </c>
       <c r="X89" s="9">
         <v>-4.2</v>
       </c>
       <c r="Y89" s="9">
-        <v>-8.8000000000000007</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="Z89" s="11">
-        <v>-0.45</v>
+        <v>-0.42</v>
       </c>
       <c r="AA89" s="7">
         <v>7193</v>
       </c>
       <c r="AB89" s="9">
         <v>4.7</v>
       </c>
       <c r="AC89" s="9">
         <v>0.5</v>
       </c>
       <c r="AD89" s="9">
-        <v>-4.4000000000000004</v>
+        <v>-3.8</v>
       </c>
       <c r="AE89" s="11">
-        <v>-0.19</v>
+        <v>-0.17</v>
       </c>
       <c r="AF89" s="7">
         <v>7177</v>
       </c>
       <c r="AG89" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="AH89" s="9">
         <v>1.9</v>
       </c>
       <c r="AI89" s="9">
-        <v>-3</v>
+        <v>-2.5</v>
       </c>
       <c r="AJ89" s="11">
-        <v>-0.14000000000000001</v>
+        <v>-0.11</v>
       </c>
       <c r="AK89" s="63"/>
       <c r="AL89" s="64" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C90" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D90" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E90" s="22"/>
       <c r="F90" s="1">
         <v>74</v>
       </c>
-      <c r="M90" s="85" t="s">
+      <c r="M90" s="118" t="s">
         <v>191</v>
       </c>
-      <c r="N90" s="85"/>
-      <c r="O90" s="85"/>
+      <c r="N90" s="118"/>
+      <c r="O90" s="118"/>
       <c r="P90" s="62"/>
       <c r="Q90" s="7">
         <v>3991</v>
       </c>
       <c r="R90" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="S90" s="9">
         <v>0.6</v>
       </c>
       <c r="T90" s="9">
-        <v>-5.5</v>
+        <v>-5.3</v>
       </c>
       <c r="U90" s="11">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="V90" s="7">
         <v>4680</v>
       </c>
       <c r="W90" s="9">
         <v>2.5</v>
       </c>
       <c r="X90" s="9">
         <v>0.1</v>
       </c>
       <c r="Y90" s="9">
-        <v>-6</v>
+        <v>-5.7</v>
       </c>
       <c r="Z90" s="11">
-        <v>-0.16</v>
+        <v>-0.15</v>
       </c>
       <c r="AA90" s="7">
         <v>3289</v>
       </c>
       <c r="AB90" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="AC90" s="9">
         <v>0.6</v>
       </c>
       <c r="AD90" s="9">
-        <v>-5.5</v>
+        <v>-5.3</v>
       </c>
       <c r="AE90" s="11">
         <v>-0.11</v>
       </c>
       <c r="AF90" s="7">
         <v>3268</v>
       </c>
       <c r="AG90" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="AH90" s="9">
         <v>2.1</v>
       </c>
       <c r="AI90" s="9">
-        <v>-4.0999999999999996</v>
+        <v>-3.9</v>
       </c>
       <c r="AJ90" s="11">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="AK90" s="63"/>
       <c r="AL90" s="64" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="91" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C91" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D91" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E91" s="22"/>
       <c r="F91" s="1">
         <v>75</v>
       </c>
-      <c r="M91" s="85" t="s">
+      <c r="M91" s="118" t="s">
         <v>192</v>
       </c>
-      <c r="N91" s="85"/>
-      <c r="O91" s="85"/>
+      <c r="N91" s="118"/>
+      <c r="O91" s="118"/>
       <c r="P91" s="62"/>
       <c r="Q91" s="7">
         <v>3819</v>
       </c>
       <c r="R91" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="S91" s="9">
         <v>-4.5</v>
       </c>
       <c r="T91" s="9">
-        <v>-8.1999999999999993</v>
+        <v>-7.5</v>
       </c>
       <c r="U91" s="11">
-        <v>-0.19</v>
+        <v>-0.18</v>
       </c>
       <c r="V91" s="7">
         <v>3738</v>
       </c>
       <c r="W91" s="9">
         <v>2</v>
       </c>
       <c r="X91" s="9">
         <v>-9.1</v>
       </c>
       <c r="Y91" s="9">
-        <v>-12.6</v>
+        <v>-11.9</v>
       </c>
       <c r="Z91" s="11">
-        <v>-0.3</v>
+        <v>-0.28000000000000003</v>
       </c>
       <c r="AA91" s="7">
         <v>3905</v>
       </c>
       <c r="AB91" s="9">
         <v>2.6</v>
       </c>
       <c r="AC91" s="9">
         <v>0.5</v>
       </c>
       <c r="AD91" s="9">
-        <v>-3.4</v>
+        <v>-2.6</v>
       </c>
       <c r="AE91" s="11">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="AF91" s="7">
         <v>3909</v>
       </c>
       <c r="AG91" s="9">
         <v>2.7</v>
       </c>
       <c r="AH91" s="9">
         <v>1.8</v>
       </c>
       <c r="AI91" s="9">
-        <v>-2.1</v>
+        <v>-1.4</v>
       </c>
       <c r="AJ91" s="11">
-        <v>-0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="AK91" s="63"/>
       <c r="AL91" s="64" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C92" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D92" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E92" s="22"/>
       <c r="F92" s="1">
         <v>76</v>
       </c>
-      <c r="L92" s="85" t="s">
+      <c r="L92" s="118" t="s">
         <v>193</v>
       </c>
-      <c r="M92" s="85"/>
-[...1 lines deleted...]
-      <c r="O92" s="85"/>
+      <c r="M92" s="118"/>
+      <c r="N92" s="118"/>
+      <c r="O92" s="118"/>
       <c r="P92" s="62"/>
       <c r="Q92" s="7">
         <v>3199</v>
       </c>
       <c r="R92" s="9">
         <v>1.9</v>
       </c>
       <c r="S92" s="9">
         <v>1.4</v>
       </c>
       <c r="T92" s="9">
-        <v>-6.9</v>
+        <v>-5.4</v>
       </c>
       <c r="U92" s="11">
-        <v>-0.13</v>
+        <v>-0.1</v>
       </c>
       <c r="V92" s="7">
         <v>3477</v>
       </c>
       <c r="W92" s="9">
         <v>1.9</v>
       </c>
       <c r="X92" s="9">
         <v>0.6</v>
       </c>
       <c r="Y92" s="9">
-        <v>-7.6</v>
+        <v>-6.2</v>
       </c>
       <c r="Z92" s="11">
-        <v>-0.15</v>
+        <v>-0.12</v>
       </c>
       <c r="AA92" s="7">
         <v>2920</v>
       </c>
       <c r="AB92" s="9">
         <v>1.9</v>
       </c>
       <c r="AC92" s="9">
         <v>2.1</v>
       </c>
       <c r="AD92" s="9">
-        <v>-6.2</v>
+        <v>-4.8</v>
       </c>
       <c r="AE92" s="11">
-        <v>-0.11</v>
+        <v>-0.08</v>
       </c>
       <c r="AF92" s="7">
         <v>2659</v>
       </c>
       <c r="AG92" s="9">
         <v>1.8</v>
       </c>
       <c r="AH92" s="9">
         <v>-1.7</v>
       </c>
       <c r="AI92" s="9">
-        <v>-9.6999999999999993</v>
+        <v>-8.3000000000000007</v>
       </c>
       <c r="AJ92" s="11">
-        <v>-0.17</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="AK92" s="63"/>
       <c r="AL92" s="64" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="93" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C93" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D93" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E93" s="22"/>
       <c r="F93" s="1">
         <v>77</v>
       </c>
-      <c r="M93" s="85" t="s">
+      <c r="M93" s="118" t="s">
         <v>194</v>
       </c>
-      <c r="N93" s="85"/>
-      <c r="O93" s="85"/>
+      <c r="N93" s="118"/>
+      <c r="O93" s="118"/>
       <c r="P93" s="62"/>
       <c r="Q93" s="7">
         <v>657</v>
       </c>
       <c r="R93" s="9">
         <v>0.4</v>
       </c>
       <c r="S93" s="9">
         <v>-3.1</v>
       </c>
       <c r="T93" s="9">
-        <v>-4.7</v>
+        <v>-3.9</v>
       </c>
       <c r="U93" s="11">
         <v>-0.02</v>
       </c>
       <c r="V93" s="7">
         <v>722</v>
       </c>
       <c r="W93" s="9">
         <v>0.4</v>
       </c>
       <c r="X93" s="9">
         <v>-9</v>
       </c>
       <c r="Y93" s="9">
-        <v>-10.5</v>
+        <v>-9.6999999999999993</v>
       </c>
       <c r="Z93" s="11">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="AA93" s="7">
         <v>592</v>
       </c>
       <c r="AB93" s="9">
         <v>0.4</v>
       </c>
       <c r="AC93" s="9">
         <v>4.8</v>
       </c>
       <c r="AD93" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AE93" s="11">
         <v>0.01</v>
       </c>
       <c r="AF93" s="7">
         <v>569</v>
       </c>
       <c r="AG93" s="9">
         <v>0.4</v>
       </c>
       <c r="AH93" s="9">
         <v>0.5</v>
       </c>
       <c r="AI93" s="9">
-        <v>-1.2</v>
+        <v>-0.3</v>
       </c>
       <c r="AJ93" s="11">
         <v>0</v>
       </c>
       <c r="AK93" s="63"/>
       <c r="AL93" s="64" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C94" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D94" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E94" s="22"/>
       <c r="F94" s="1">
         <v>78</v>
       </c>
-      <c r="M94" s="85" t="s">
+      <c r="M94" s="118" t="s">
         <v>293</v>
       </c>
-      <c r="N94" s="85"/>
-      <c r="O94" s="85"/>
+      <c r="N94" s="118"/>
+      <c r="O94" s="118"/>
       <c r="P94" s="62"/>
       <c r="Q94" s="7">
         <v>855</v>
       </c>
       <c r="R94" s="9">
         <v>0.5</v>
       </c>
       <c r="S94" s="9">
         <v>9.5</v>
       </c>
       <c r="T94" s="9">
-        <v>-15.9</v>
+        <v>-14.3</v>
       </c>
       <c r="U94" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V94" s="7">
         <v>891</v>
       </c>
       <c r="W94" s="9">
         <v>0.5</v>
       </c>
       <c r="X94" s="9">
         <v>1.9</v>
       </c>
       <c r="Y94" s="9">
-        <v>-21.7</v>
+        <v>-20.2</v>
       </c>
       <c r="Z94" s="11">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="AA94" s="7">
         <v>818</v>
       </c>
       <c r="AB94" s="9">
         <v>0.5</v>
       </c>
       <c r="AC94" s="9">
         <v>18.7</v>
       </c>
       <c r="AD94" s="9">
-        <v>-8.8000000000000007</v>
+        <v>-7</v>
       </c>
       <c r="AE94" s="11">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="AF94" s="7">
         <v>733</v>
       </c>
       <c r="AG94" s="9">
         <v>0.5</v>
       </c>
       <c r="AH94" s="9">
         <v>17.8</v>
       </c>
       <c r="AI94" s="9">
-        <v>-9.5</v>
+        <v>-7.8</v>
       </c>
       <c r="AJ94" s="11">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="AK94" s="63"/>
       <c r="AL94" s="64" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="95" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C95" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D95" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E95" s="22"/>
       <c r="F95" s="1">
         <v>79</v>
       </c>
-      <c r="M95" s="85" t="s">
+      <c r="M95" s="118" t="s">
         <v>195</v>
       </c>
-      <c r="N95" s="85"/>
-      <c r="O95" s="85"/>
+      <c r="N95" s="118"/>
+      <c r="O95" s="118"/>
       <c r="P95" s="62"/>
       <c r="Q95" s="7">
         <v>1687</v>
       </c>
       <c r="R95" s="9">
         <v>1</v>
       </c>
       <c r="S95" s="9">
         <v>-0.6</v>
       </c>
       <c r="T95" s="9">
-        <v>-3.6</v>
+        <v>-2.5</v>
       </c>
       <c r="U95" s="11">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="V95" s="7">
         <v>1864</v>
       </c>
       <c r="W95" s="9">
         <v>1</v>
       </c>
       <c r="X95" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="Y95" s="9">
-        <v>1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="Z95" s="11">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="AA95" s="7">
         <v>1510</v>
       </c>
       <c r="AB95" s="9">
         <v>1</v>
       </c>
       <c r="AC95" s="9">
         <v>-5.9</v>
       </c>
       <c r="AD95" s="9">
-        <v>-8.6999999999999993</v>
+        <v>-7.7</v>
       </c>
       <c r="AE95" s="11">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="AF95" s="7">
         <v>1357</v>
       </c>
       <c r="AG95" s="9">
         <v>0.9</v>
       </c>
       <c r="AH95" s="9">
         <v>-10.5</v>
       </c>
       <c r="AI95" s="9">
-        <v>-13.2</v>
+        <v>-12.2</v>
       </c>
       <c r="AJ95" s="11">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="AK95" s="63"/>
       <c r="AL95" s="64" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="96" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C96" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D96" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E96" s="22"/>
       <c r="F96" s="1">
         <v>80</v>
       </c>
-      <c r="L96" s="85" t="s">
+      <c r="L96" s="118" t="s">
         <v>196</v>
       </c>
-      <c r="M96" s="85"/>
-[...1 lines deleted...]
-      <c r="O96" s="85"/>
+      <c r="M96" s="118"/>
+      <c r="N96" s="118"/>
+      <c r="O96" s="118"/>
       <c r="P96" s="62"/>
       <c r="Q96" s="7">
         <v>1976</v>
       </c>
       <c r="R96" s="9">
         <v>1.2</v>
       </c>
       <c r="S96" s="9">
         <v>6.9</v>
       </c>
       <c r="T96" s="9">
-        <v>1.8</v>
+        <v>1.7</v>
       </c>
       <c r="U96" s="11">
         <v>0.02</v>
       </c>
       <c r="V96" s="7">
         <v>2296</v>
       </c>
       <c r="W96" s="9">
         <v>1.2</v>
       </c>
       <c r="X96" s="9">
         <v>17.3</v>
       </c>
       <c r="Y96" s="9">
-        <v>11.7</v>
+        <v>11.6</v>
       </c>
       <c r="Z96" s="11">
         <v>0.13</v>
       </c>
       <c r="AA96" s="7">
         <v>1646</v>
       </c>
       <c r="AB96" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC96" s="9">
         <v>-5.3</v>
       </c>
       <c r="AD96" s="9">
-        <v>-9.8000000000000007</v>
+        <v>-9.9</v>
       </c>
       <c r="AE96" s="11">
-        <v>-0.1</v>
+        <v>-0.11</v>
       </c>
       <c r="AF96" s="7">
         <v>1543</v>
       </c>
       <c r="AG96" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AH96" s="9">
         <v>-2.5</v>
       </c>
       <c r="AI96" s="9">
-        <v>-7.1</v>
+        <v>-7.2</v>
       </c>
       <c r="AJ96" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AK96" s="63"/>
       <c r="AL96" s="64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B97" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C97" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D97" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E97" s="22"/>
       <c r="F97" s="1">
         <v>81</v>
       </c>
-      <c r="L97" s="85" t="s">
+      <c r="L97" s="118" t="s">
         <v>197</v>
       </c>
-      <c r="M97" s="85"/>
-[...1 lines deleted...]
-      <c r="O97" s="85"/>
+      <c r="M97" s="118"/>
+      <c r="N97" s="118"/>
+      <c r="O97" s="118"/>
       <c r="P97" s="62"/>
       <c r="Q97" s="7">
         <v>10123</v>
       </c>
       <c r="R97" s="9">
         <v>5.9</v>
       </c>
       <c r="S97" s="9">
         <v>3.9</v>
       </c>
       <c r="T97" s="9">
-        <v>-0.3</v>
+        <v>-0.1</v>
       </c>
       <c r="U97" s="11">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="V97" s="7">
         <v>15743</v>
       </c>
       <c r="W97" s="9">
         <v>8.4</v>
       </c>
       <c r="X97" s="9">
         <v>10.6</v>
       </c>
       <c r="Y97" s="9">
-        <v>6.1</v>
+        <v>6.3</v>
       </c>
       <c r="Z97" s="11">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="AA97" s="7">
         <v>4333</v>
       </c>
       <c r="AB97" s="9">
         <v>2.8</v>
       </c>
       <c r="AC97" s="9">
         <v>-18.8</v>
       </c>
       <c r="AD97" s="9">
-        <v>-22.1</v>
+        <v>-21.9</v>
       </c>
       <c r="AE97" s="11">
         <v>-0.72</v>
       </c>
       <c r="AF97" s="7">
         <v>3766</v>
       </c>
       <c r="AG97" s="9">
         <v>2.6</v>
       </c>
       <c r="AH97" s="9">
         <v>-20.399999999999999</v>
       </c>
       <c r="AI97" s="9">
-        <v>-23.6</v>
+        <v>-23.5</v>
       </c>
       <c r="AJ97" s="11">
         <v>-0.71</v>
       </c>
       <c r="AK97" s="63"/>
       <c r="AL97" s="64" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="98" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C98" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D98" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E98" s="22"/>
       <c r="F98" s="1">
         <v>82</v>
       </c>
-      <c r="L98" s="85" t="s">
+      <c r="L98" s="118" t="s">
         <v>198</v>
       </c>
-      <c r="M98" s="85"/>
-[...1 lines deleted...]
-      <c r="O98" s="85"/>
+      <c r="M98" s="118"/>
+      <c r="N98" s="118"/>
+      <c r="O98" s="118"/>
       <c r="P98" s="62"/>
       <c r="Q98" s="7">
         <v>358</v>
       </c>
       <c r="R98" s="9">
         <v>0.2</v>
       </c>
       <c r="S98" s="9">
         <v>118.3</v>
       </c>
       <c r="T98" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U98" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V98" s="7">
         <v>708</v>
       </c>
       <c r="W98" s="9">
         <v>0.4</v>
       </c>
       <c r="X98" s="9">
         <v>113.9</v>
       </c>
@@ -11111,146 +11111,146 @@
       <c r="AJ98" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK98" s="63"/>
       <c r="AL98" s="64" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="99" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C99" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D99" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E99" s="22"/>
       <c r="F99" s="1">
         <v>83</v>
       </c>
-      <c r="K99" s="85" t="s">
+      <c r="K99" s="118" t="s">
         <v>199</v>
       </c>
-      <c r="L99" s="85"/>
-[...2 lines deleted...]
-      <c r="O99" s="85"/>
+      <c r="L99" s="118"/>
+      <c r="M99" s="118"/>
+      <c r="N99" s="118"/>
+      <c r="O99" s="118"/>
       <c r="P99" s="62"/>
       <c r="Q99" s="7">
         <v>19680</v>
       </c>
       <c r="R99" s="9">
         <v>11.5</v>
       </c>
       <c r="S99" s="9">
         <v>7.4</v>
       </c>
       <c r="T99" s="9">
-        <v>5.0999999999999996</v>
+        <v>5.3</v>
       </c>
       <c r="U99" s="11">
-        <v>0.55000000000000004</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="V99" s="7">
         <v>25608</v>
       </c>
       <c r="W99" s="9">
         <v>13.7</v>
       </c>
       <c r="X99" s="9">
         <v>9.5</v>
       </c>
       <c r="Y99" s="9">
-        <v>7.1</v>
+        <v>7.4</v>
       </c>
       <c r="Z99" s="11">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="AA99" s="7">
         <v>13554</v>
       </c>
       <c r="AB99" s="9">
         <v>8.9</v>
       </c>
       <c r="AC99" s="9">
         <v>1.2</v>
       </c>
       <c r="AD99" s="9">
-        <v>-1</v>
+        <v>-0.8</v>
       </c>
       <c r="AE99" s="11">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="AF99" s="7">
         <v>12204</v>
       </c>
       <c r="AG99" s="9">
         <v>8.3000000000000007</v>
       </c>
       <c r="AH99" s="9">
         <v>-10.5</v>
       </c>
       <c r="AI99" s="9">
-        <v>-12.4</v>
+        <v>-12.3</v>
       </c>
       <c r="AJ99" s="11">
-        <v>-1.0900000000000001</v>
+        <v>-1.07</v>
       </c>
       <c r="AK99" s="63"/>
       <c r="AL99" s="64" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C100" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D100" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E100" s="22"/>
       <c r="F100" s="1">
         <v>84</v>
       </c>
-      <c r="L100" s="85" t="s">
+      <c r="L100" s="118" t="s">
         <v>200</v>
       </c>
-      <c r="M100" s="85"/>
-[...1 lines deleted...]
-      <c r="O100" s="85"/>
+      <c r="M100" s="118"/>
+      <c r="N100" s="118"/>
+      <c r="O100" s="118"/>
       <c r="P100" s="62"/>
       <c r="Q100" s="7">
         <v>16163</v>
       </c>
       <c r="R100" s="9">
         <v>9.5</v>
       </c>
       <c r="S100" s="9">
         <v>12.2</v>
       </c>
       <c r="T100" s="9">
         <v>11.4</v>
       </c>
       <c r="U100" s="11">
         <v>0.98</v>
       </c>
       <c r="V100" s="7">
         <v>24426</v>
       </c>
       <c r="W100" s="9">
         <v>13</v>
       </c>
       <c r="X100" s="9">
         <v>10.3</v>
       </c>
@@ -11290,411 +11290,411 @@
       <c r="AJ100" s="11">
         <v>-0.56000000000000005</v>
       </c>
       <c r="AK100" s="63"/>
       <c r="AL100" s="64" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="101" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B101" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C101" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D101" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E101" s="22"/>
       <c r="F101" s="1">
         <v>85</v>
       </c>
-      <c r="L101" s="85" t="s">
+      <c r="L101" s="118" t="s">
         <v>201</v>
       </c>
-      <c r="M101" s="85"/>
-[...1 lines deleted...]
-      <c r="O101" s="85"/>
+      <c r="M101" s="118"/>
+      <c r="N101" s="118"/>
+      <c r="O101" s="118"/>
       <c r="P101" s="62"/>
       <c r="Q101" s="7">
         <v>3517</v>
       </c>
       <c r="R101" s="9">
         <v>2.1</v>
       </c>
       <c r="S101" s="9">
         <v>-10.4</v>
       </c>
       <c r="T101" s="9">
-        <v>-13.2</v>
+        <v>-13</v>
       </c>
       <c r="U101" s="11">
-        <v>-0.31</v>
+        <v>-0.3</v>
       </c>
       <c r="V101" s="7">
         <v>1182</v>
       </c>
       <c r="W101" s="9">
         <v>0.6</v>
       </c>
       <c r="X101" s="9">
         <v>-6</v>
       </c>
       <c r="Y101" s="9">
-        <v>-8.9</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="Z101" s="11">
         <v>-0.06</v>
       </c>
       <c r="AA101" s="7">
         <v>5918</v>
       </c>
       <c r="AB101" s="9">
         <v>3.9</v>
       </c>
       <c r="AC101" s="9">
         <v>-10.199999999999999</v>
       </c>
       <c r="AD101" s="9">
-        <v>-13</v>
+        <v>-12.8</v>
       </c>
       <c r="AE101" s="11">
-        <v>-0.53</v>
+        <v>-0.52</v>
       </c>
       <c r="AF101" s="7">
         <v>6376</v>
       </c>
       <c r="AG101" s="9">
         <v>4.3</v>
       </c>
       <c r="AH101" s="9">
         <v>-8.6</v>
       </c>
       <c r="AI101" s="9">
-        <v>-11.4</v>
+        <v>-11.3</v>
       </c>
       <c r="AJ101" s="11">
-        <v>-0.51</v>
+        <v>-0.5</v>
       </c>
       <c r="AK101" s="63"/>
       <c r="AL101" s="64" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C102" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D102" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E102" s="22"/>
       <c r="F102" s="1">
         <v>86</v>
       </c>
-      <c r="M102" s="85" t="s">
+      <c r="M102" s="118" t="s">
         <v>202</v>
       </c>
-      <c r="N102" s="85"/>
-      <c r="O102" s="85"/>
+      <c r="N102" s="118"/>
+      <c r="O102" s="118"/>
       <c r="P102" s="62"/>
       <c r="Q102" s="7">
         <v>987</v>
       </c>
       <c r="R102" s="9">
         <v>0.6</v>
       </c>
       <c r="S102" s="9">
         <v>24.8</v>
       </c>
       <c r="T102" s="9">
-        <v>23.6</v>
+        <v>24.7</v>
       </c>
       <c r="U102" s="11">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="V102" s="7">
         <v>290</v>
       </c>
       <c r="W102" s="9">
         <v>0.2</v>
       </c>
       <c r="X102" s="9">
         <v>-29.6</v>
       </c>
       <c r="Y102" s="9">
-        <v>-30.3</v>
+        <v>-29.7</v>
       </c>
       <c r="Z102" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AA102" s="7">
         <v>1698</v>
       </c>
       <c r="AB102" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC102" s="9">
         <v>45.8</v>
       </c>
       <c r="AD102" s="9">
-        <v>44.4</v>
+        <v>45.7</v>
       </c>
       <c r="AE102" s="11">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="AF102" s="7">
         <v>1747</v>
       </c>
       <c r="AG102" s="9">
         <v>1.2</v>
       </c>
       <c r="AH102" s="9">
         <v>33.200000000000003</v>
       </c>
       <c r="AI102" s="9">
-        <v>31.9</v>
+        <v>33.1</v>
       </c>
       <c r="AJ102" s="11">
-        <v>0.27</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="AK102" s="63"/>
       <c r="AL102" s="64" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="103" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C103" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D103" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E103" s="22"/>
       <c r="F103" s="1">
         <v>87</v>
       </c>
-      <c r="M103" s="85" t="s">
+      <c r="M103" s="118" t="s">
         <v>42</v>
       </c>
-      <c r="N103" s="85"/>
-      <c r="O103" s="85"/>
+      <c r="N103" s="118"/>
+      <c r="O103" s="118"/>
       <c r="P103" s="62"/>
       <c r="Q103" s="7">
         <v>2530</v>
       </c>
       <c r="R103" s="9">
         <v>1.5</v>
       </c>
       <c r="S103" s="9">
         <v>-19.3</v>
       </c>
       <c r="T103" s="9">
-        <v>-22.4</v>
+        <v>-22.6</v>
       </c>
       <c r="U103" s="11">
         <v>-0.42</v>
       </c>
       <c r="V103" s="7">
         <v>892</v>
       </c>
       <c r="W103" s="9">
         <v>0.5</v>
       </c>
       <c r="X103" s="9">
         <v>5.6</v>
       </c>
       <c r="Y103" s="9">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="Z103" s="11">
         <v>0.01</v>
       </c>
       <c r="AA103" s="7">
         <v>4220</v>
       </c>
       <c r="AB103" s="9">
         <v>2.8</v>
       </c>
       <c r="AC103" s="9">
         <v>-22.2</v>
       </c>
       <c r="AD103" s="9">
-        <v>-25.2</v>
+        <v>-25.4</v>
       </c>
       <c r="AE103" s="11">
-        <v>-0.84</v>
+        <v>-0.85</v>
       </c>
       <c r="AF103" s="7">
         <v>4630</v>
       </c>
       <c r="AG103" s="9">
         <v>3.2</v>
       </c>
       <c r="AH103" s="9">
         <v>-18.3</v>
       </c>
       <c r="AI103" s="9">
-        <v>-21.4</v>
+        <v>-21.7</v>
       </c>
       <c r="AJ103" s="11">
-        <v>-0.77</v>
+        <v>-0.78</v>
       </c>
       <c r="AK103" s="63"/>
       <c r="AL103" s="64" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="104" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C104" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D104" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E104" s="22"/>
       <c r="F104" s="1">
         <v>88</v>
       </c>
-      <c r="K104" s="85" t="s">
+      <c r="K104" s="118" t="s">
         <v>203</v>
       </c>
-      <c r="L104" s="85"/>
-[...2 lines deleted...]
-      <c r="O104" s="85"/>
+      <c r="L104" s="118"/>
+      <c r="M104" s="118"/>
+      <c r="N104" s="118"/>
+      <c r="O104" s="118"/>
       <c r="P104" s="62"/>
       <c r="Q104" s="7">
         <v>15965</v>
       </c>
       <c r="R104" s="9">
         <v>9.4</v>
       </c>
       <c r="S104" s="9">
         <v>-7.9</v>
       </c>
       <c r="T104" s="9">
-        <v>-4.2</v>
+        <v>-3.9</v>
       </c>
       <c r="U104" s="11">
-        <v>-0.43</v>
+        <v>-0.4</v>
       </c>
       <c r="V104" s="7">
         <v>13337</v>
       </c>
       <c r="W104" s="9">
         <v>7.1</v>
       </c>
       <c r="X104" s="9">
         <v>-4.5</v>
       </c>
       <c r="Y104" s="9">
-        <v>-0.6</v>
+        <v>-0.3</v>
       </c>
       <c r="Z104" s="11">
-        <v>-0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="AA104" s="7">
         <v>18646</v>
       </c>
       <c r="AB104" s="9">
         <v>12.2</v>
       </c>
       <c r="AC104" s="9">
         <v>-9.6999999999999993</v>
       </c>
       <c r="AD104" s="9">
-        <v>-6</v>
+        <v>-5.7</v>
       </c>
       <c r="AE104" s="11">
-        <v>-0.77</v>
+        <v>-0.73</v>
       </c>
       <c r="AF104" s="7">
         <v>18610</v>
       </c>
       <c r="AG104" s="9">
         <v>12.7</v>
       </c>
       <c r="AH104" s="9">
         <v>-10</v>
       </c>
       <c r="AI104" s="9">
-        <v>-6.3</v>
+        <v>-6.1</v>
       </c>
       <c r="AJ104" s="11">
-        <v>-0.84</v>
+        <v>-0.8</v>
       </c>
       <c r="AK104" s="63"/>
       <c r="AL104" s="64" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="105" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C105" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D105" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E105" s="22"/>
       <c r="F105" s="1">
         <v>89</v>
       </c>
-      <c r="L105" s="85" t="s">
+      <c r="L105" s="118" t="s">
         <v>204</v>
       </c>
-      <c r="M105" s="85"/>
-[...1 lines deleted...]
-      <c r="O105" s="85"/>
+      <c r="M105" s="118"/>
+      <c r="N105" s="118"/>
+      <c r="O105" s="118"/>
       <c r="P105" s="62"/>
       <c r="Q105" s="7">
         <v>8640</v>
       </c>
       <c r="R105" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="S105" s="9">
         <v>-7</v>
       </c>
       <c r="T105" s="9">
         <v>-1.3</v>
       </c>
       <c r="U105" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V105" s="7">
         <v>7458</v>
       </c>
       <c r="W105" s="9">
         <v>4</v>
       </c>
       <c r="X105" s="9">
         <v>-1.6</v>
       </c>
@@ -11734,56 +11734,56 @@
       <c r="AJ105" s="11">
         <v>-0.3</v>
       </c>
       <c r="AK105" s="63"/>
       <c r="AL105" s="64" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="106" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B106" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C106" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D106" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E106" s="22"/>
       <c r="F106" s="1">
         <v>90</v>
       </c>
-      <c r="L106" s="85" t="s">
+      <c r="L106" s="118" t="s">
         <v>205</v>
       </c>
-      <c r="M106" s="85"/>
-[...1 lines deleted...]
-      <c r="O106" s="85"/>
+      <c r="M106" s="118"/>
+      <c r="N106" s="118"/>
+      <c r="O106" s="118"/>
       <c r="P106" s="62"/>
       <c r="Q106" s="7">
         <v>3608</v>
       </c>
       <c r="R106" s="9">
         <v>2.1</v>
       </c>
       <c r="S106" s="9">
         <v>-8.4</v>
       </c>
       <c r="T106" s="9">
         <v>-4.5</v>
       </c>
       <c r="U106" s="11">
         <v>-0.11</v>
       </c>
       <c r="V106" s="7">
         <v>3372</v>
       </c>
       <c r="W106" s="9">
         <v>1.8</v>
       </c>
       <c r="X106" s="9">
         <v>-1.8</v>
       </c>
@@ -11823,235 +11823,235 @@
       <c r="AJ106" s="11">
         <v>-0.34</v>
       </c>
       <c r="AK106" s="63"/>
       <c r="AL106" s="64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="107" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B107" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C107" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D107" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E107" s="22"/>
       <c r="F107" s="1">
         <v>91</v>
       </c>
-      <c r="L107" s="85" t="s">
+      <c r="L107" s="118" t="s">
         <v>206</v>
       </c>
-      <c r="M107" s="85"/>
-[...1 lines deleted...]
-      <c r="O107" s="85"/>
+      <c r="M107" s="118"/>
+      <c r="N107" s="118"/>
+      <c r="O107" s="118"/>
       <c r="P107" s="62"/>
       <c r="Q107" s="7">
         <v>1520</v>
       </c>
       <c r="R107" s="9">
         <v>0.9</v>
       </c>
       <c r="S107" s="9">
         <v>-17</v>
       </c>
       <c r="T107" s="9">
-        <v>-17.399999999999999</v>
+        <v>-17.3</v>
       </c>
       <c r="U107" s="11">
         <v>-0.19</v>
       </c>
       <c r="V107" s="7">
         <v>629</v>
       </c>
       <c r="W107" s="9">
         <v>0.3</v>
       </c>
       <c r="X107" s="9">
         <v>-37.799999999999997</v>
       </c>
       <c r="Y107" s="9">
-        <v>-38.1</v>
+        <v>-38</v>
       </c>
       <c r="Z107" s="11">
         <v>-0.22</v>
       </c>
       <c r="AA107" s="7">
         <v>2426</v>
       </c>
       <c r="AB107" s="9">
         <v>1.6</v>
       </c>
       <c r="AC107" s="9">
         <v>-8.1</v>
       </c>
       <c r="AD107" s="9">
-        <v>-8.6</v>
+        <v>-8.5</v>
       </c>
       <c r="AE107" s="11">
         <v>-0.14000000000000001</v>
       </c>
       <c r="AF107" s="7">
         <v>2465</v>
       </c>
       <c r="AG107" s="9">
         <v>1.7</v>
       </c>
       <c r="AH107" s="9">
         <v>-8.1999999999999993</v>
       </c>
       <c r="AI107" s="9">
-        <v>-8.6999999999999993</v>
+        <v>-8.6</v>
       </c>
       <c r="AJ107" s="11">
         <v>-0.15</v>
       </c>
       <c r="AK107" s="63"/>
       <c r="AL107" s="64" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="108" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B108" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C108" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D108" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E108" s="22"/>
       <c r="F108" s="1">
         <v>92</v>
       </c>
-      <c r="L108" s="85" t="s">
+      <c r="L108" s="118" t="s">
         <v>207</v>
       </c>
-      <c r="M108" s="85"/>
-[...1 lines deleted...]
-      <c r="O108" s="85"/>
+      <c r="M108" s="118"/>
+      <c r="N108" s="118"/>
+      <c r="O108" s="118"/>
       <c r="P108" s="62"/>
       <c r="Q108" s="7">
         <v>2197</v>
       </c>
       <c r="R108" s="9">
         <v>1.3</v>
       </c>
       <c r="S108" s="9">
         <v>-2.9</v>
       </c>
       <c r="T108" s="9">
-        <v>-2</v>
+        <v>-1.6</v>
       </c>
       <c r="U108" s="11">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="V108" s="7">
         <v>1878</v>
       </c>
       <c r="W108" s="9">
         <v>1</v>
       </c>
       <c r="X108" s="9">
         <v>-3</v>
       </c>
       <c r="Y108" s="9">
-        <v>-2.1</v>
+        <v>-1.7</v>
       </c>
       <c r="Z108" s="11">
         <v>-0.02</v>
       </c>
       <c r="AA108" s="7">
         <v>2521</v>
       </c>
       <c r="AB108" s="9">
         <v>1.6</v>
       </c>
       <c r="AC108" s="9">
         <v>-2.4</v>
       </c>
       <c r="AD108" s="9">
-        <v>-1.5</v>
+        <v>-1.1000000000000001</v>
       </c>
       <c r="AE108" s="11">
         <v>-0.02</v>
       </c>
       <c r="AF108" s="7">
         <v>2496</v>
       </c>
       <c r="AG108" s="9">
         <v>1.7</v>
       </c>
       <c r="AH108" s="9">
         <v>-3</v>
       </c>
       <c r="AI108" s="9">
-        <v>-2.1</v>
+        <v>-1.7</v>
       </c>
       <c r="AJ108" s="11">
         <v>-0.03</v>
       </c>
       <c r="AK108" s="63"/>
       <c r="AL108" s="64" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="109" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B109" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C109" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D109" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E109" s="22"/>
       <c r="F109" s="1">
         <v>93</v>
       </c>
-      <c r="K109" s="85" t="s">
+      <c r="K109" s="118" t="s">
         <v>131</v>
       </c>
-      <c r="L109" s="85"/>
-[...2 lines deleted...]
-      <c r="O109" s="85"/>
+      <c r="L109" s="118"/>
+      <c r="M109" s="118"/>
+      <c r="N109" s="118"/>
+      <c r="O109" s="118"/>
       <c r="P109" s="62"/>
       <c r="Q109" s="7">
         <v>5704</v>
       </c>
       <c r="R109" s="9">
         <v>3.3</v>
       </c>
       <c r="S109" s="9">
         <v>16.7</v>
       </c>
       <c r="T109" s="9">
         <v>14.9</v>
       </c>
       <c r="U109" s="11">
         <v>0.43</v>
       </c>
       <c r="V109" s="7">
         <v>6202</v>
       </c>
       <c r="W109" s="9">
         <v>3.3</v>
       </c>
       <c r="X109" s="9">
         <v>40.200000000000003</v>
       </c>
@@ -12091,56 +12091,56 @@
       <c r="AJ109" s="11">
         <v>-0.09</v>
       </c>
       <c r="AK109" s="63"/>
       <c r="AL109" s="64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="110" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C110" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D110" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E110" s="22"/>
       <c r="F110" s="1">
         <v>94</v>
       </c>
-      <c r="L110" s="85" t="s">
+      <c r="L110" s="118" t="s">
         <v>208</v>
       </c>
-      <c r="M110" s="85"/>
-[...1 lines deleted...]
-      <c r="O110" s="85"/>
+      <c r="M110" s="118"/>
+      <c r="N110" s="118"/>
+      <c r="O110" s="118"/>
       <c r="P110" s="62"/>
       <c r="Q110" s="7">
         <v>2136</v>
       </c>
       <c r="R110" s="9">
         <v>1.3</v>
       </c>
       <c r="S110" s="9">
         <v>46.3</v>
       </c>
       <c r="T110" s="9">
         <v>45.3</v>
       </c>
       <c r="U110" s="11">
         <v>0.39</v>
       </c>
       <c r="V110" s="7">
         <v>2688</v>
       </c>
       <c r="W110" s="9">
         <v>1.4</v>
       </c>
       <c r="X110" s="9">
         <v>117.3</v>
       </c>
@@ -12180,347 +12180,347 @@
       <c r="AJ110" s="11">
         <v>-0.12</v>
       </c>
       <c r="AK110" s="63"/>
       <c r="AL110" s="64" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="111" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C111" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D111" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E111" s="22"/>
       <c r="F111" s="1">
         <v>95</v>
       </c>
-      <c r="M111" s="85" t="s">
+      <c r="M111" s="118" t="s">
         <v>209</v>
       </c>
-      <c r="N111" s="85"/>
-      <c r="O111" s="85"/>
+      <c r="N111" s="118"/>
+      <c r="O111" s="118"/>
       <c r="P111" s="62"/>
       <c r="Q111" s="7">
         <v>1145</v>
       </c>
       <c r="R111" s="9">
         <v>0.7</v>
       </c>
       <c r="S111" s="9">
         <v>53.5</v>
       </c>
       <c r="T111" s="9">
-        <v>56.8</v>
+        <v>57</v>
       </c>
       <c r="U111" s="11">
         <v>0.25</v>
       </c>
       <c r="V111" s="7">
         <v>1572</v>
       </c>
       <c r="W111" s="9">
         <v>0.8</v>
       </c>
       <c r="X111" s="9">
         <v>83.4</v>
       </c>
       <c r="Y111" s="9">
-        <v>87.3</v>
+        <v>87.5</v>
       </c>
       <c r="Z111" s="11">
         <v>0.43</v>
       </c>
       <c r="AA111" s="7">
         <v>721</v>
       </c>
       <c r="AB111" s="9">
         <v>0.5</v>
       </c>
       <c r="AC111" s="9">
         <v>14.3</v>
       </c>
       <c r="AD111" s="9">
-        <v>16.8</v>
+        <v>16.899999999999999</v>
       </c>
       <c r="AE111" s="11">
-        <v>0.06</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="AF111" s="7">
         <v>713</v>
       </c>
       <c r="AG111" s="9">
         <v>0.5</v>
       </c>
       <c r="AH111" s="9">
         <v>3</v>
       </c>
       <c r="AI111" s="9">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="AJ111" s="11">
         <v>0.02</v>
       </c>
       <c r="AK111" s="63"/>
       <c r="AL111" s="64" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="112" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B112" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C112" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D112" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E112" s="22"/>
       <c r="F112" s="1">
         <v>96</v>
       </c>
-      <c r="M112" s="85" t="s">
+      <c r="M112" s="118" t="s">
         <v>210</v>
       </c>
-      <c r="N112" s="85"/>
-      <c r="O112" s="85"/>
+      <c r="N112" s="118"/>
+      <c r="O112" s="118"/>
       <c r="P112" s="62"/>
       <c r="Q112" s="7">
         <v>714</v>
       </c>
       <c r="R112" s="9">
         <v>0.4</v>
       </c>
       <c r="S112" s="9">
         <v>49.7</v>
       </c>
       <c r="T112" s="9">
-        <v>43.5</v>
+        <v>43</v>
       </c>
       <c r="U112" s="11">
         <v>0.12</v>
       </c>
       <c r="V112" s="7">
         <v>830</v>
       </c>
       <c r="W112" s="9">
         <v>0.4</v>
       </c>
       <c r="X112" s="9">
         <v>480.4</v>
       </c>
       <c r="Y112" s="9">
-        <v>456.5</v>
+        <v>454.3</v>
       </c>
       <c r="Z112" s="11">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="AA112" s="7">
         <v>589</v>
       </c>
       <c r="AB112" s="9">
         <v>0.4</v>
       </c>
       <c r="AC112" s="9">
         <v>-26.7</v>
       </c>
       <c r="AD112" s="9">
-        <v>-29.7</v>
+        <v>-30</v>
       </c>
       <c r="AE112" s="11">
         <v>-0.15</v>
       </c>
       <c r="AF112" s="7">
         <v>671</v>
       </c>
       <c r="AG112" s="9">
         <v>0.5</v>
       </c>
       <c r="AH112" s="9">
         <v>-19.399999999999999</v>
       </c>
       <c r="AI112" s="9">
-        <v>-22.7</v>
+        <v>-23</v>
       </c>
       <c r="AJ112" s="11">
         <v>-0.12</v>
       </c>
       <c r="AK112" s="63"/>
       <c r="AL112" s="64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="113" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B113" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C113" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D113" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E113" s="22"/>
       <c r="F113" s="1">
         <v>97</v>
       </c>
-      <c r="M113" s="85" t="s">
+      <c r="M113" s="118" t="s">
         <v>211</v>
       </c>
-      <c r="N113" s="85"/>
-      <c r="O113" s="85"/>
+      <c r="N113" s="118"/>
+      <c r="O113" s="118"/>
       <c r="P113" s="62"/>
       <c r="Q113" s="7">
         <v>277</v>
       </c>
       <c r="R113" s="9">
         <v>0.2</v>
       </c>
       <c r="S113" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="T113" s="9">
-        <v>16.399999999999999</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="U113" s="11">
         <v>0.02</v>
       </c>
       <c r="V113" s="7">
         <v>286</v>
       </c>
       <c r="W113" s="9">
         <v>0.2</v>
       </c>
       <c r="X113" s="9">
         <v>20.7</v>
       </c>
       <c r="Y113" s="9">
-        <v>20.2</v>
+        <v>20.3</v>
       </c>
       <c r="Z113" s="11">
         <v>0.03</v>
       </c>
       <c r="AA113" s="7">
         <v>270</v>
       </c>
       <c r="AB113" s="9">
         <v>0.2</v>
       </c>
       <c r="AC113" s="9">
         <v>12.5</v>
       </c>
       <c r="AD113" s="9">
-        <v>12.1</v>
+        <v>12.2</v>
       </c>
       <c r="AE113" s="11">
         <v>0.02</v>
       </c>
       <c r="AF113" s="7">
         <v>219</v>
       </c>
       <c r="AG113" s="9">
         <v>0.1</v>
       </c>
       <c r="AH113" s="9">
         <v>-15.8</v>
       </c>
       <c r="AI113" s="9">
         <v>-16.100000000000001</v>
       </c>
       <c r="AJ113" s="11">
         <v>-0.03</v>
       </c>
       <c r="AK113" s="63"/>
       <c r="AL113" s="64" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C114" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D114" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E114" s="22"/>
       <c r="F114" s="1">
         <v>98</v>
       </c>
-      <c r="L114" s="85" t="s">
+      <c r="L114" s="118" t="s">
         <v>212</v>
       </c>
-      <c r="M114" s="85"/>
-[...1 lines deleted...]
-      <c r="O114" s="85"/>
+      <c r="M114" s="118"/>
+      <c r="N114" s="118"/>
+      <c r="O114" s="118"/>
       <c r="P114" s="62"/>
       <c r="Q114" s="7">
         <v>266</v>
       </c>
       <c r="R114" s="9">
         <v>0.2</v>
       </c>
       <c r="S114" s="9">
         <v>3.9</v>
       </c>
       <c r="T114" s="9">
-        <v>1.5</v>
+        <v>1.4</v>
       </c>
       <c r="U114" s="11">
         <v>0</v>
       </c>
       <c r="V114" s="7">
         <v>270</v>
       </c>
       <c r="W114" s="9">
         <v>0.1</v>
       </c>
       <c r="X114" s="9">
         <v>203.4</v>
       </c>
       <c r="Y114" s="9">
-        <v>196.3</v>
+        <v>196</v>
       </c>
       <c r="Z114" s="11">
         <v>0.1</v>
       </c>
       <c r="AA114" s="7">
         <v>263</v>
       </c>
       <c r="AB114" s="9">
         <v>0.2</v>
       </c>
       <c r="AC114" s="9">
         <v>-37.4</v>
       </c>
       <c r="AD114" s="9">
         <v>-38.9</v>
       </c>
       <c r="AE114" s="11">
         <v>-0.1</v>
       </c>
       <c r="AF114" s="7">
         <v>250</v>
       </c>
       <c r="AG114" s="9">
         <v>0.2</v>
       </c>
@@ -12533,56 +12533,56 @@
       <c r="AJ114" s="11">
         <v>-0.08</v>
       </c>
       <c r="AK114" s="63"/>
       <c r="AL114" s="64" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C115" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D115" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E115" s="22"/>
       <c r="F115" s="1">
         <v>99</v>
       </c>
-      <c r="L115" s="85" t="s">
+      <c r="L115" s="118" t="s">
         <v>213</v>
       </c>
-      <c r="M115" s="85"/>
-[...1 lines deleted...]
-      <c r="O115" s="85"/>
+      <c r="M115" s="118"/>
+      <c r="N115" s="118"/>
+      <c r="O115" s="118"/>
       <c r="P115" s="62"/>
       <c r="Q115" s="7">
         <v>314</v>
       </c>
       <c r="R115" s="9">
         <v>0.2</v>
       </c>
       <c r="S115" s="9">
         <v>-19.5</v>
       </c>
       <c r="T115" s="9">
         <v>-19.2</v>
       </c>
       <c r="U115" s="11">
         <v>-0.04</v>
       </c>
       <c r="V115" s="7">
         <v>410</v>
       </c>
       <c r="W115" s="9">
         <v>0.2</v>
       </c>
       <c r="X115" s="9">
         <v>22</v>
       </c>
@@ -12622,145 +12622,145 @@
       <c r="AJ115" s="11">
         <v>-0.16</v>
       </c>
       <c r="AK115" s="63"/>
       <c r="AL115" s="64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C116" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D116" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E116" s="22"/>
       <c r="F116" s="1">
         <v>100</v>
       </c>
-      <c r="L116" s="85" t="s">
+      <c r="L116" s="118" t="s">
         <v>214</v>
       </c>
-      <c r="M116" s="85"/>
-[...1 lines deleted...]
-      <c r="O116" s="85"/>
+      <c r="M116" s="118"/>
+      <c r="N116" s="118"/>
+      <c r="O116" s="118"/>
       <c r="P116" s="62"/>
       <c r="Q116" s="7">
         <v>1215</v>
       </c>
       <c r="R116" s="9">
         <v>0.7</v>
       </c>
       <c r="S116" s="9">
         <v>11.2</v>
       </c>
       <c r="T116" s="9">
-        <v>10.6</v>
+        <v>10.8</v>
       </c>
       <c r="U116" s="11">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="V116" s="7">
         <v>1373</v>
       </c>
       <c r="W116" s="9">
         <v>0.7</v>
       </c>
       <c r="X116" s="9">
         <v>2.8</v>
       </c>
       <c r="Y116" s="9">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="Z116" s="11">
         <v>0.02</v>
       </c>
       <c r="AA116" s="7">
         <v>1055</v>
       </c>
       <c r="AB116" s="9">
         <v>0.7</v>
       </c>
       <c r="AC116" s="9">
         <v>23</v>
       </c>
       <c r="AD116" s="9">
-        <v>22.4</v>
+        <v>22.5</v>
       </c>
       <c r="AE116" s="11">
         <v>0.12</v>
       </c>
       <c r="AF116" s="7">
         <v>981</v>
       </c>
       <c r="AG116" s="9">
         <v>0.7</v>
       </c>
       <c r="AH116" s="9">
         <v>25.3</v>
       </c>
       <c r="AI116" s="9">
-        <v>24.7</v>
+        <v>24.8</v>
       </c>
       <c r="AJ116" s="11">
         <v>0.12</v>
       </c>
       <c r="AK116" s="63"/>
       <c r="AL116" s="64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="117" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C117" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D117" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E117" s="22"/>
       <c r="F117" s="1">
         <v>101</v>
       </c>
-      <c r="L117" s="85" t="s">
+      <c r="L117" s="118" t="s">
         <v>215</v>
       </c>
-      <c r="M117" s="85"/>
-[...1 lines deleted...]
-      <c r="O117" s="85"/>
+      <c r="M117" s="118"/>
+      <c r="N117" s="118"/>
+      <c r="O117" s="118"/>
       <c r="P117" s="62"/>
       <c r="Q117" s="7">
         <v>1414</v>
       </c>
       <c r="R117" s="9">
         <v>0.8</v>
       </c>
       <c r="S117" s="9">
         <v>10.5</v>
       </c>
       <c r="T117" s="9">
         <v>6.6</v>
       </c>
       <c r="U117" s="11">
         <v>0.05</v>
       </c>
       <c r="V117" s="7">
         <v>1309</v>
       </c>
       <c r="W117" s="9">
         <v>0.7</v>
       </c>
       <c r="X117" s="9">
         <v>3.2</v>
       </c>
@@ -12800,591 +12800,591 @@
       <c r="AJ117" s="11">
         <v>0.12</v>
       </c>
       <c r="AK117" s="63"/>
       <c r="AL117" s="64" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="118" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C118" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D118" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E118" s="22"/>
       <c r="F118" s="1">
         <v>102</v>
       </c>
-      <c r="L118" s="85" t="s">
+      <c r="L118" s="118" t="s">
         <v>216</v>
       </c>
-      <c r="M118" s="85"/>
-[...1 lines deleted...]
-      <c r="O118" s="85"/>
+      <c r="M118" s="118"/>
+      <c r="N118" s="118"/>
+      <c r="O118" s="118"/>
       <c r="P118" s="62"/>
       <c r="Q118" s="7">
         <v>358</v>
       </c>
       <c r="R118" s="9">
         <v>0.2</v>
       </c>
       <c r="S118" s="9">
         <v>-12.3</v>
       </c>
       <c r="T118" s="9">
-        <v>-13.4</v>
+        <v>-13.3</v>
       </c>
       <c r="U118" s="11">
         <v>-0.03</v>
       </c>
       <c r="V118" s="7">
         <v>152</v>
       </c>
       <c r="W118" s="9">
         <v>0.1</v>
       </c>
       <c r="X118" s="9">
         <v>-3.8</v>
       </c>
       <c r="Y118" s="9">
-        <v>-5</v>
+        <v>-4.8</v>
       </c>
       <c r="Z118" s="11">
         <v>0</v>
       </c>
       <c r="AA118" s="7">
         <v>570</v>
       </c>
       <c r="AB118" s="9">
         <v>0.4</v>
       </c>
       <c r="AC118" s="9">
         <v>-13.1</v>
       </c>
       <c r="AD118" s="9">
-        <v>-14.2</v>
+        <v>-14</v>
       </c>
       <c r="AE118" s="11">
         <v>-0.06</v>
       </c>
       <c r="AF118" s="7">
         <v>607</v>
       </c>
       <c r="AG118" s="9">
         <v>0.4</v>
       </c>
       <c r="AH118" s="9">
         <v>10.4</v>
       </c>
       <c r="AI118" s="9">
-        <v>9</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="AJ118" s="11">
         <v>0.03</v>
       </c>
       <c r="AK118" s="63"/>
       <c r="AL118" s="64" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="119" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C119" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D119" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E119" s="22"/>
       <c r="F119" s="1">
         <v>103</v>
       </c>
-      <c r="K119" s="85" t="s">
+      <c r="K119" s="118" t="s">
         <v>132</v>
       </c>
-      <c r="L119" s="85"/>
-[...2 lines deleted...]
-      <c r="O119" s="85"/>
+      <c r="L119" s="118"/>
+      <c r="M119" s="118"/>
+      <c r="N119" s="118"/>
+      <c r="O119" s="118"/>
       <c r="P119" s="62"/>
       <c r="Q119" s="7">
         <v>4423</v>
       </c>
       <c r="R119" s="9">
         <v>2.6</v>
       </c>
       <c r="S119" s="9">
         <v>2.8</v>
       </c>
       <c r="T119" s="9">
-        <v>0.6</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="U119" s="11">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="V119" s="7">
         <v>5643</v>
       </c>
       <c r="W119" s="9">
         <v>3</v>
       </c>
       <c r="X119" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="Y119" s="9">
-        <v>6.4</v>
+        <v>6.9</v>
       </c>
       <c r="Z119" s="11">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="AA119" s="7">
         <v>3149</v>
       </c>
       <c r="AB119" s="9">
         <v>2.1</v>
       </c>
       <c r="AC119" s="9">
         <v>-8.1999999999999993</v>
       </c>
       <c r="AD119" s="9">
-        <v>-10.199999999999999</v>
+        <v>-9.6999999999999993</v>
       </c>
       <c r="AE119" s="11">
-        <v>-0.21</v>
+        <v>-0.2</v>
       </c>
       <c r="AF119" s="7">
         <v>2863</v>
       </c>
       <c r="AG119" s="9">
         <v>1.9</v>
       </c>
       <c r="AH119" s="9">
         <v>4.5</v>
       </c>
       <c r="AI119" s="9">
-        <v>2.2999999999999998</v>
+        <v>2.8</v>
       </c>
       <c r="AJ119" s="11">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AK119" s="63"/>
       <c r="AL119" s="64" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="120" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C120" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D120" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E120" s="22"/>
       <c r="F120" s="1">
         <v>104</v>
       </c>
-      <c r="L120" s="85" t="s">
+      <c r="L120" s="118" t="s">
         <v>217</v>
       </c>
-      <c r="M120" s="85"/>
-[...1 lines deleted...]
-      <c r="O120" s="85"/>
+      <c r="M120" s="118"/>
+      <c r="N120" s="118"/>
+      <c r="O120" s="118"/>
       <c r="P120" s="62"/>
       <c r="Q120" s="7">
         <v>20</v>
       </c>
       <c r="R120" s="9">
         <v>0</v>
       </c>
       <c r="S120" s="9">
         <v>-76.5</v>
       </c>
       <c r="T120" s="9">
         <v>-76.7</v>
       </c>
       <c r="U120" s="11">
         <v>-0.04</v>
       </c>
       <c r="V120" s="7">
         <v>23</v>
       </c>
       <c r="W120" s="9">
         <v>0</v>
       </c>
       <c r="X120" s="9">
         <v>-83</v>
       </c>
       <c r="Y120" s="9">
-        <v>-83.2</v>
+        <v>-83.1</v>
       </c>
       <c r="Z120" s="11">
         <v>-0.06</v>
       </c>
       <c r="AA120" s="7">
         <v>16</v>
       </c>
       <c r="AB120" s="9">
         <v>0</v>
       </c>
       <c r="AC120" s="9">
         <v>-52.9</v>
       </c>
       <c r="AD120" s="9">
         <v>-53.3</v>
       </c>
       <c r="AE120" s="11">
         <v>-0.01</v>
       </c>
       <c r="AF120" s="7">
         <v>2</v>
       </c>
       <c r="AG120" s="9">
         <v>0</v>
       </c>
       <c r="AH120" s="9">
         <v>-94.3</v>
       </c>
       <c r="AI120" s="9">
-        <v>-94.4</v>
+        <v>-94.3</v>
       </c>
       <c r="AJ120" s="11">
         <v>-0.02</v>
       </c>
       <c r="AK120" s="63"/>
       <c r="AL120" s="64" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="121" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C121" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D121" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E121" s="22"/>
       <c r="F121" s="1">
         <v>105</v>
       </c>
-      <c r="L121" s="85" t="s">
+      <c r="L121" s="118" t="s">
         <v>218</v>
       </c>
-      <c r="M121" s="85"/>
-[...1 lines deleted...]
-      <c r="O121" s="85"/>
+      <c r="M121" s="118"/>
+      <c r="N121" s="118"/>
+      <c r="O121" s="118"/>
       <c r="P121" s="62"/>
       <c r="Q121" s="7">
         <v>2137</v>
       </c>
       <c r="R121" s="9">
         <v>1.3</v>
       </c>
       <c r="S121" s="9">
         <v>15.8</v>
       </c>
       <c r="T121" s="9">
-        <v>13.1</v>
+        <v>13.8</v>
       </c>
       <c r="U121" s="11">
-        <v>0.14000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="V121" s="7">
         <v>3009</v>
       </c>
       <c r="W121" s="9">
         <v>1.6</v>
       </c>
       <c r="X121" s="9">
         <v>25.3</v>
       </c>
       <c r="Y121" s="9">
-        <v>22.4</v>
+        <v>23.1</v>
       </c>
       <c r="Z121" s="11">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="AA121" s="7">
         <v>1220</v>
       </c>
       <c r="AB121" s="9">
         <v>0.8</v>
       </c>
       <c r="AC121" s="9">
         <v>-5.9</v>
       </c>
       <c r="AD121" s="9">
-        <v>-8.1</v>
+        <v>-7.6</v>
       </c>
       <c r="AE121" s="11">
         <v>-0.06</v>
       </c>
       <c r="AF121" s="7">
         <v>1017</v>
       </c>
       <c r="AG121" s="9">
         <v>0.7</v>
       </c>
       <c r="AH121" s="9">
         <v>27.8</v>
       </c>
       <c r="AI121" s="9">
-        <v>24.8</v>
+        <v>25.5</v>
       </c>
       <c r="AJ121" s="11">
         <v>0.13</v>
       </c>
       <c r="AK121" s="63"/>
       <c r="AL121" s="64" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="122" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C122" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D122" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E122" s="22"/>
       <c r="F122" s="1">
         <v>106</v>
       </c>
-      <c r="L122" s="85" t="s">
+      <c r="L122" s="118" t="s">
         <v>364</v>
       </c>
-      <c r="M122" s="85"/>
-[...1 lines deleted...]
-      <c r="O122" s="85"/>
+      <c r="M122" s="118"/>
+      <c r="N122" s="118"/>
+      <c r="O122" s="118"/>
       <c r="P122" s="62"/>
       <c r="Q122" s="7">
         <v>760</v>
       </c>
       <c r="R122" s="9">
         <v>0.4</v>
       </c>
       <c r="S122" s="9">
         <v>-11.8</v>
       </c>
       <c r="T122" s="9">
-        <v>-14</v>
+        <v>-13.7</v>
       </c>
       <c r="U122" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="V122" s="7">
         <v>866</v>
       </c>
       <c r="W122" s="9">
         <v>0.5</v>
       </c>
       <c r="X122" s="9">
         <v>-11.6</v>
       </c>
       <c r="Y122" s="9">
-        <v>-13.8</v>
+        <v>-13.5</v>
       </c>
       <c r="Z122" s="11">
         <v>-0.08</v>
       </c>
       <c r="AA122" s="7">
         <v>652</v>
       </c>
       <c r="AB122" s="9">
         <v>0.4</v>
       </c>
       <c r="AC122" s="9">
         <v>-13</v>
       </c>
       <c r="AD122" s="9">
-        <v>-15.2</v>
+        <v>-14.9</v>
       </c>
       <c r="AE122" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AF122" s="7">
         <v>613</v>
       </c>
       <c r="AG122" s="9">
         <v>0.4</v>
       </c>
       <c r="AH122" s="9">
         <v>-1.6</v>
       </c>
       <c r="AI122" s="9">
-        <v>-4.0999999999999996</v>
+        <v>-3.7</v>
       </c>
       <c r="AJ122" s="11">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="AK122" s="63"/>
       <c r="AL122" s="64" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C123" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D123" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E123" s="22"/>
       <c r="F123" s="1">
         <v>107</v>
       </c>
-      <c r="L123" s="85" t="s">
+      <c r="L123" s="118" t="s">
         <v>219</v>
       </c>
-      <c r="M123" s="85"/>
-[...1 lines deleted...]
-      <c r="O123" s="85"/>
+      <c r="M123" s="118"/>
+      <c r="N123" s="118"/>
+      <c r="O123" s="118"/>
       <c r="P123" s="62"/>
       <c r="Q123" s="7">
         <v>374</v>
       </c>
       <c r="R123" s="9">
         <v>0.2</v>
       </c>
       <c r="S123" s="9">
         <v>59.1</v>
       </c>
       <c r="T123" s="9">
-        <v>58.8</v>
+        <v>59.1</v>
       </c>
       <c r="U123" s="11">
         <v>0.08</v>
       </c>
       <c r="V123" s="7">
         <v>428</v>
       </c>
       <c r="W123" s="9">
         <v>0.2</v>
       </c>
       <c r="X123" s="9">
         <v>165.8</v>
       </c>
       <c r="Y123" s="9">
-        <v>165.3</v>
+        <v>165.8</v>
       </c>
       <c r="Z123" s="11">
         <v>0.15</v>
       </c>
       <c r="AA123" s="7">
         <v>320</v>
       </c>
       <c r="AB123" s="9">
         <v>0.2</v>
       </c>
       <c r="AC123" s="9">
         <v>3.9</v>
       </c>
       <c r="AD123" s="9">
-        <v>3.7</v>
+        <v>3.9</v>
       </c>
       <c r="AE123" s="11">
         <v>0.01</v>
       </c>
       <c r="AF123" s="7">
         <v>348</v>
       </c>
       <c r="AG123" s="9">
         <v>0.2</v>
       </c>
       <c r="AH123" s="9">
         <v>22.5</v>
       </c>
       <c r="AI123" s="9">
-        <v>22.3</v>
+        <v>22.5</v>
       </c>
       <c r="AJ123" s="11">
         <v>0.04</v>
       </c>
       <c r="AK123" s="63"/>
       <c r="AL123" s="64" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="124" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C124" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D124" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E124" s="22"/>
       <c r="F124" s="1">
         <v>108</v>
       </c>
-      <c r="L124" s="85" t="s">
+      <c r="L124" s="118" t="s">
         <v>220</v>
       </c>
-      <c r="M124" s="85"/>
-[...1 lines deleted...]
-      <c r="O124" s="85"/>
+      <c r="M124" s="118"/>
+      <c r="N124" s="118"/>
+      <c r="O124" s="118"/>
       <c r="P124" s="62"/>
       <c r="Q124" s="7">
         <v>64</v>
       </c>
       <c r="R124" s="9">
         <v>0</v>
       </c>
       <c r="S124" s="9">
         <v>23.1</v>
       </c>
       <c r="T124" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U124" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V124" s="7">
         <v>23</v>
       </c>
       <c r="W124" s="9">
         <v>0</v>
       </c>
       <c r="X124" s="9">
         <v>-20.7</v>
       </c>
@@ -13424,502 +13424,502 @@
       <c r="AJ124" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK124" s="63"/>
       <c r="AL124" s="64" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="125" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C125" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D125" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E125" s="22"/>
       <c r="F125" s="1">
         <v>109</v>
       </c>
-      <c r="L125" s="85" t="s">
+      <c r="L125" s="118" t="s">
         <v>221</v>
       </c>
-      <c r="M125" s="85"/>
-[...1 lines deleted...]
-      <c r="O125" s="85"/>
+      <c r="M125" s="118"/>
+      <c r="N125" s="118"/>
+      <c r="O125" s="118"/>
       <c r="P125" s="62"/>
       <c r="Q125" s="7">
         <v>344</v>
       </c>
       <c r="R125" s="9">
         <v>0.2</v>
       </c>
       <c r="S125" s="9">
         <v>-19.2</v>
       </c>
       <c r="T125" s="9">
-        <v>-20.7</v>
+        <v>-20.8</v>
       </c>
       <c r="U125" s="11">
         <v>-0.05</v>
       </c>
       <c r="V125" s="7">
         <v>431</v>
       </c>
       <c r="W125" s="9">
         <v>0.2</v>
       </c>
       <c r="X125" s="9">
         <v>-15.8</v>
       </c>
       <c r="Y125" s="9">
-        <v>-17.399999999999999</v>
+        <v>-17.5</v>
       </c>
       <c r="Z125" s="11">
         <v>-0.05</v>
       </c>
       <c r="AA125" s="7">
         <v>255</v>
       </c>
       <c r="AB125" s="9">
         <v>0.2</v>
       </c>
       <c r="AC125" s="9">
         <v>-25.2</v>
       </c>
       <c r="AD125" s="9">
-        <v>-26.6</v>
+        <v>-26.7</v>
       </c>
       <c r="AE125" s="11">
         <v>-0.06</v>
       </c>
       <c r="AF125" s="7">
         <v>217</v>
       </c>
       <c r="AG125" s="9">
         <v>0.1</v>
       </c>
       <c r="AH125" s="9">
         <v>-33</v>
       </c>
       <c r="AI125" s="9">
-        <v>-34.200000000000003</v>
+        <v>-34.299999999999997</v>
       </c>
       <c r="AJ125" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AK125" s="63"/>
       <c r="AL125" s="64" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C126" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D126" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E126" s="22"/>
       <c r="F126" s="1">
         <v>110</v>
       </c>
-      <c r="L126" s="85" t="s">
+      <c r="L126" s="118" t="s">
         <v>222</v>
       </c>
-      <c r="M126" s="85"/>
-[...1 lines deleted...]
-      <c r="O126" s="85"/>
+      <c r="M126" s="118"/>
+      <c r="N126" s="118"/>
+      <c r="O126" s="118"/>
       <c r="P126" s="62"/>
       <c r="Q126" s="7">
         <v>541</v>
       </c>
       <c r="R126" s="9">
         <v>0.3</v>
       </c>
       <c r="S126" s="9">
         <v>-8.6</v>
       </c>
       <c r="T126" s="9">
-        <v>-10.199999999999999</v>
+        <v>-9.9</v>
       </c>
       <c r="U126" s="11">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="V126" s="7">
         <v>636</v>
       </c>
       <c r="W126" s="9">
         <v>0.3</v>
       </c>
       <c r="X126" s="9">
         <v>-21.2</v>
       </c>
       <c r="Y126" s="9">
-        <v>-22.6</v>
+        <v>-22.3</v>
       </c>
       <c r="Z126" s="11">
         <v>-0.1</v>
       </c>
       <c r="AA126" s="7">
         <v>441</v>
       </c>
       <c r="AB126" s="9">
         <v>0.3</v>
       </c>
       <c r="AC126" s="9">
         <v>15.7</v>
       </c>
       <c r="AD126" s="9">
-        <v>13.7</v>
+        <v>14.1</v>
       </c>
       <c r="AE126" s="11">
         <v>0.03</v>
       </c>
       <c r="AF126" s="7">
         <v>410</v>
       </c>
       <c r="AG126" s="9">
         <v>0.3</v>
       </c>
       <c r="AH126" s="9">
         <v>10.5</v>
       </c>
       <c r="AI126" s="9">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="AJ126" s="11">
         <v>0.02</v>
       </c>
       <c r="AK126" s="63"/>
       <c r="AL126" s="64" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="127" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C127" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D127" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E127" s="22"/>
       <c r="F127" s="1">
         <v>111</v>
       </c>
-      <c r="L127" s="85" t="s">
+      <c r="L127" s="118" t="s">
         <v>365</v>
       </c>
-      <c r="M127" s="85"/>
-[...1 lines deleted...]
-      <c r="O127" s="85"/>
+      <c r="M127" s="118"/>
+      <c r="N127" s="118"/>
+      <c r="O127" s="118"/>
       <c r="P127" s="62"/>
       <c r="Q127" s="7">
         <v>183</v>
       </c>
       <c r="R127" s="9">
         <v>0.1</v>
       </c>
       <c r="S127" s="9">
         <v>-10.7</v>
       </c>
       <c r="T127" s="9">
-        <v>-14.2</v>
+        <v>-14.1</v>
       </c>
       <c r="U127" s="11">
         <v>-0.02</v>
       </c>
       <c r="V127" s="7">
         <v>228</v>
       </c>
       <c r="W127" s="9">
         <v>0.1</v>
       </c>
       <c r="X127" s="9">
         <v>39</v>
       </c>
       <c r="Y127" s="9">
-        <v>33.5</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="Z127" s="11">
         <v>0.03</v>
       </c>
       <c r="AA127" s="7">
         <v>137</v>
       </c>
       <c r="AB127" s="9">
         <v>0.1</v>
       </c>
       <c r="AC127" s="9">
         <v>-44.1</v>
       </c>
       <c r="AD127" s="9">
-        <v>-46.3</v>
+        <v>-46.2</v>
       </c>
       <c r="AE127" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AF127" s="7">
         <v>133</v>
       </c>
       <c r="AG127" s="9">
         <v>0.1</v>
       </c>
       <c r="AH127" s="9">
         <v>-43.2</v>
       </c>
       <c r="AI127" s="9">
-        <v>-45.4</v>
+        <v>-45.3</v>
       </c>
       <c r="AJ127" s="11">
         <v>-7.0000000000000007E-2</v>
       </c>
       <c r="AK127" s="63"/>
       <c r="AL127" s="64" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="128" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C128" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D128" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E128" s="22"/>
       <c r="F128" s="1">
         <v>112</v>
       </c>
-      <c r="K128" s="85" t="s">
+      <c r="K128" s="118" t="s">
         <v>118</v>
       </c>
-      <c r="L128" s="85"/>
-[...2 lines deleted...]
-      <c r="O128" s="85"/>
+      <c r="L128" s="118"/>
+      <c r="M128" s="118"/>
+      <c r="N128" s="118"/>
+      <c r="O128" s="118"/>
       <c r="P128" s="62"/>
       <c r="Q128" s="7">
         <v>7805</v>
       </c>
       <c r="R128" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="S128" s="9">
         <v>-2.2999999999999998</v>
       </c>
       <c r="T128" s="9">
-        <v>-2.6</v>
+        <v>-4.0999999999999996</v>
       </c>
       <c r="U128" s="11">
-        <v>-0.12</v>
+        <v>-0.19</v>
       </c>
       <c r="V128" s="7">
         <v>6640</v>
       </c>
       <c r="W128" s="9">
         <v>3.5</v>
       </c>
       <c r="X128" s="9">
         <v>-10.6</v>
       </c>
       <c r="Y128" s="9">
-        <v>-10.9</v>
+        <v>-12.3</v>
       </c>
       <c r="Z128" s="11">
-        <v>-0.47</v>
+        <v>-0.53</v>
       </c>
       <c r="AA128" s="7">
         <v>9013</v>
       </c>
       <c r="AB128" s="9">
         <v>5.9</v>
       </c>
       <c r="AC128" s="9">
         <v>5.6</v>
       </c>
       <c r="AD128" s="9">
-        <v>5.3</v>
+        <v>3.6</v>
       </c>
       <c r="AE128" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.19</v>
       </c>
       <c r="AF128" s="7">
         <v>9162</v>
       </c>
       <c r="AG128" s="9">
         <v>6.2</v>
       </c>
       <c r="AH128" s="9">
         <v>5.4</v>
       </c>
       <c r="AI128" s="9">
-        <v>5.0999999999999996</v>
+        <v>3.4</v>
       </c>
       <c r="AJ128" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.19</v>
       </c>
       <c r="AK128" s="63"/>
       <c r="AL128" s="64" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C129" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D129" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E129" s="22"/>
       <c r="F129" s="1">
         <v>113</v>
       </c>
-      <c r="L129" s="85" t="s">
+      <c r="L129" s="118" t="s">
         <v>119</v>
       </c>
-      <c r="M129" s="85"/>
-[...1 lines deleted...]
-      <c r="O129" s="85"/>
+      <c r="M129" s="118"/>
+      <c r="N129" s="118"/>
+      <c r="O129" s="118"/>
       <c r="P129" s="62"/>
       <c r="Q129" s="7">
         <v>1626</v>
       </c>
       <c r="R129" s="9">
         <v>1</v>
       </c>
       <c r="S129" s="9">
         <v>11.2</v>
       </c>
       <c r="T129" s="9">
-        <v>9.1</v>
+        <v>3</v>
       </c>
       <c r="U129" s="11">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="V129" s="7">
         <v>1500</v>
       </c>
       <c r="W129" s="9">
         <v>0.8</v>
       </c>
       <c r="X129" s="9">
         <v>12.7</v>
       </c>
       <c r="Y129" s="9">
-        <v>10.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="Z129" s="11">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="AA129" s="7">
         <v>1755</v>
       </c>
       <c r="AB129" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AC129" s="9">
         <v>10.199999999999999</v>
       </c>
       <c r="AD129" s="9">
-        <v>8.1</v>
+        <v>2</v>
       </c>
       <c r="AE129" s="11">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="AF129" s="7">
         <v>1781</v>
       </c>
       <c r="AG129" s="9">
         <v>1.2</v>
       </c>
       <c r="AH129" s="9">
         <v>10.3</v>
       </c>
       <c r="AI129" s="9">
-        <v>8.1999999999999993</v>
+        <v>2.1</v>
       </c>
       <c r="AJ129" s="11">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="AK129" s="63"/>
       <c r="AL129" s="64" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="130" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C130" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D130" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E130" s="22"/>
       <c r="F130" s="1">
         <v>114</v>
       </c>
-      <c r="L130" s="85" t="s">
+      <c r="L130" s="118" t="s">
         <v>120</v>
       </c>
-      <c r="M130" s="85"/>
-[...1 lines deleted...]
-      <c r="O130" s="85"/>
+      <c r="M130" s="118"/>
+      <c r="N130" s="118"/>
+      <c r="O130" s="118"/>
       <c r="P130" s="62"/>
       <c r="Q130" s="7">
         <v>822</v>
       </c>
       <c r="R130" s="9">
         <v>0.5</v>
       </c>
       <c r="S130" s="9">
         <v>5.2</v>
       </c>
       <c r="T130" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U130" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V130" s="7">
         <v>460</v>
       </c>
       <c r="W130" s="9">
         <v>0.2</v>
       </c>
       <c r="X130" s="9">
         <v>34.5</v>
       </c>
@@ -13959,501 +13959,501 @@
       <c r="AJ130" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK130" s="63"/>
       <c r="AL130" s="64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="131" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D131" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E131" s="22"/>
       <c r="F131" s="1">
         <v>115</v>
       </c>
-      <c r="L131" s="85" t="s">
+      <c r="L131" s="118" t="s">
         <v>121</v>
       </c>
-      <c r="M131" s="85"/>
-[...1 lines deleted...]
-      <c r="O131" s="85"/>
+      <c r="M131" s="118"/>
+      <c r="N131" s="118"/>
+      <c r="O131" s="118"/>
       <c r="P131" s="62"/>
       <c r="Q131" s="7">
         <v>1546</v>
       </c>
       <c r="R131" s="9">
         <v>0.9</v>
       </c>
       <c r="S131" s="9">
         <v>0.7</v>
       </c>
       <c r="T131" s="9">
-        <v>1.5</v>
+        <v>0.2</v>
       </c>
       <c r="U131" s="11">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="V131" s="7">
         <v>1318</v>
       </c>
       <c r="W131" s="9">
         <v>0.7</v>
       </c>
       <c r="X131" s="9">
         <v>-25.2</v>
       </c>
       <c r="Y131" s="9">
-        <v>-24.6</v>
+        <v>-25.6</v>
       </c>
       <c r="Z131" s="11">
-        <v>-0.25</v>
+        <v>-0.26</v>
       </c>
       <c r="AA131" s="7">
         <v>1796</v>
       </c>
       <c r="AB131" s="9">
         <v>1.2</v>
       </c>
       <c r="AC131" s="9">
         <v>37.299999999999997</v>
       </c>
       <c r="AD131" s="9">
-        <v>38.4</v>
+        <v>36.6</v>
       </c>
       <c r="AE131" s="11">
-        <v>0.31</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="AF131" s="7">
         <v>1856</v>
       </c>
       <c r="AG131" s="9">
         <v>1.3</v>
       </c>
       <c r="AH131" s="9">
         <v>43.8</v>
       </c>
       <c r="AI131" s="9">
-        <v>45</v>
+        <v>43.1</v>
       </c>
       <c r="AJ131" s="11">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="AK131" s="63"/>
       <c r="AL131" s="64" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="132" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C132" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D132" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E132" s="22"/>
       <c r="F132" s="1">
         <v>116</v>
       </c>
-      <c r="L132" s="85" t="s">
+      <c r="L132" s="118" t="s">
         <v>366</v>
       </c>
-      <c r="M132" s="85"/>
-[...1 lines deleted...]
-      <c r="O132" s="85"/>
+      <c r="M132" s="118"/>
+      <c r="N132" s="118"/>
+      <c r="O132" s="118"/>
       <c r="P132" s="62"/>
       <c r="Q132" s="7">
         <v>3812</v>
       </c>
       <c r="R132" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="S132" s="9">
         <v>-9.3000000000000007</v>
       </c>
       <c r="T132" s="9">
-        <v>-9.1999999999999993</v>
+        <v>-9.1</v>
       </c>
       <c r="U132" s="11">
         <v>-0.23</v>
       </c>
       <c r="V132" s="7">
         <v>3362</v>
       </c>
       <c r="W132" s="9">
         <v>1.8</v>
       </c>
       <c r="X132" s="9">
         <v>-15.8</v>
       </c>
       <c r="Y132" s="9">
-        <v>-15.7</v>
+        <v>-15.6</v>
       </c>
       <c r="Z132" s="11">
         <v>-0.36</v>
       </c>
       <c r="AA132" s="7">
         <v>4271</v>
       </c>
       <c r="AB132" s="9">
         <v>2.8</v>
       </c>
       <c r="AC132" s="9">
         <v>-3.3</v>
       </c>
       <c r="AD132" s="9">
-        <v>-3.2</v>
+        <v>-3.1</v>
       </c>
       <c r="AE132" s="11">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="AF132" s="7">
         <v>4384</v>
       </c>
       <c r="AG132" s="9">
         <v>3</v>
       </c>
       <c r="AH132" s="9">
         <v>-1.9</v>
       </c>
       <c r="AI132" s="9">
-        <v>-1.8</v>
+        <v>-1.7</v>
       </c>
       <c r="AJ132" s="11">
         <v>-0.05</v>
       </c>
       <c r="AK132" s="63"/>
       <c r="AL132" s="64" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="133" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B133" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C133" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D133" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E133" s="22"/>
       <c r="F133" s="1">
         <v>117</v>
       </c>
-      <c r="K133" s="85" t="s">
+      <c r="K133" s="118" t="s">
         <v>223</v>
       </c>
-      <c r="L133" s="85"/>
-[...2 lines deleted...]
-      <c r="O133" s="85"/>
+      <c r="L133" s="118"/>
+      <c r="M133" s="118"/>
+      <c r="N133" s="118"/>
+      <c r="O133" s="118"/>
       <c r="P133" s="62"/>
       <c r="Q133" s="7">
         <v>20697</v>
       </c>
       <c r="R133" s="9">
         <v>12.1</v>
       </c>
       <c r="S133" s="9">
         <v>5.3</v>
       </c>
       <c r="T133" s="9">
-        <v>4.2</v>
+        <v>3.4</v>
       </c>
       <c r="U133" s="11">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="V133" s="7">
         <v>26293</v>
       </c>
       <c r="W133" s="9">
         <v>14</v>
       </c>
       <c r="X133" s="9">
         <v>16.5</v>
       </c>
       <c r="Y133" s="9">
-        <v>15.2</v>
+        <v>14.4</v>
       </c>
       <c r="Z133" s="11">
-        <v>1.98</v>
+        <v>1.87</v>
       </c>
       <c r="AA133" s="7">
         <v>14921</v>
       </c>
       <c r="AB133" s="9">
         <v>9.8000000000000007</v>
       </c>
       <c r="AC133" s="9">
         <v>-11</v>
       </c>
       <c r="AD133" s="9">
-        <v>-12</v>
+        <v>-12.6</v>
       </c>
       <c r="AE133" s="11">
-        <v>-1.24</v>
+        <v>-1.3</v>
       </c>
       <c r="AF133" s="7">
         <v>13945</v>
       </c>
       <c r="AG133" s="9">
         <v>9.5</v>
       </c>
       <c r="AH133" s="9">
         <v>-4</v>
       </c>
       <c r="AI133" s="9">
-        <v>-5</v>
+        <v>-5.7</v>
       </c>
       <c r="AJ133" s="11">
-        <v>-0.46</v>
+        <v>-0.52</v>
       </c>
       <c r="AK133" s="63"/>
       <c r="AL133" s="64" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="134" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B134" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C134" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D134" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E134" s="22"/>
       <c r="F134" s="1">
         <v>118</v>
       </c>
-      <c r="L134" s="85" t="s">
+      <c r="L134" s="118" t="s">
         <v>224</v>
       </c>
-      <c r="M134" s="85"/>
-[...1 lines deleted...]
-      <c r="O134" s="85"/>
+      <c r="M134" s="118"/>
+      <c r="N134" s="118"/>
+      <c r="O134" s="118"/>
       <c r="P134" s="62"/>
       <c r="Q134" s="7">
         <v>5037</v>
       </c>
       <c r="R134" s="9">
         <v>3</v>
       </c>
       <c r="S134" s="9">
         <v>27.9</v>
       </c>
       <c r="T134" s="9">
-        <v>26.3</v>
+        <v>26.5</v>
       </c>
       <c r="U134" s="11">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="V134" s="7">
         <v>7984</v>
       </c>
       <c r="W134" s="9">
         <v>4.3</v>
       </c>
       <c r="X134" s="9">
         <v>41.4</v>
       </c>
       <c r="Y134" s="9">
-        <v>39.6</v>
+        <v>39.9</v>
       </c>
       <c r="Z134" s="11">
-        <v>1.28</v>
+        <v>1.29</v>
       </c>
       <c r="AA134" s="7">
         <v>2005</v>
       </c>
       <c r="AB134" s="9">
         <v>1.3</v>
       </c>
       <c r="AC134" s="9">
         <v>-11.1</v>
       </c>
       <c r="AD134" s="9">
-        <v>-12.2</v>
+        <v>-12.1</v>
       </c>
       <c r="AE134" s="11">
         <v>-0.17</v>
       </c>
       <c r="AF134" s="7">
         <v>1798</v>
       </c>
       <c r="AG134" s="9">
         <v>1.2</v>
       </c>
       <c r="AH134" s="9">
         <v>-4.2</v>
       </c>
       <c r="AI134" s="9">
-        <v>-5.4</v>
+        <v>-5.2</v>
       </c>
       <c r="AJ134" s="11">
         <v>-0.06</v>
       </c>
       <c r="AK134" s="63"/>
       <c r="AL134" s="64" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B135" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C135" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D135" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E135" s="22"/>
       <c r="F135" s="1">
         <v>119</v>
       </c>
-      <c r="L135" s="85" t="s">
+      <c r="L135" s="118" t="s">
         <v>225</v>
       </c>
-      <c r="M135" s="85"/>
-[...1 lines deleted...]
-      <c r="O135" s="85"/>
+      <c r="M135" s="118"/>
+      <c r="N135" s="118"/>
+      <c r="O135" s="118"/>
       <c r="P135" s="62"/>
       <c r="Q135" s="7">
         <v>9035</v>
       </c>
       <c r="R135" s="9">
         <v>5.3</v>
       </c>
       <c r="S135" s="9">
         <v>-4.5999999999999996</v>
       </c>
       <c r="T135" s="9">
-        <v>-3.7</v>
+        <v>-4.2</v>
       </c>
       <c r="U135" s="11">
-        <v>-0.21</v>
+        <v>-0.24</v>
       </c>
       <c r="V135" s="7">
         <v>11407</v>
       </c>
       <c r="W135" s="9">
         <v>6.1</v>
       </c>
       <c r="X135" s="9">
         <v>12</v>
       </c>
       <c r="Y135" s="9">
-        <v>13</v>
+        <v>12.4</v>
       </c>
       <c r="Z135" s="11">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="AA135" s="7">
         <v>6573</v>
       </c>
       <c r="AB135" s="9">
         <v>4.3</v>
       </c>
       <c r="AC135" s="9">
         <v>-25</v>
       </c>
       <c r="AD135" s="9">
-        <v>-24.3</v>
+        <v>-24.7</v>
       </c>
       <c r="AE135" s="11">
-        <v>-1.31</v>
+        <v>-1.33</v>
       </c>
       <c r="AF135" s="7">
         <v>5947</v>
       </c>
       <c r="AG135" s="9">
         <v>4</v>
       </c>
       <c r="AH135" s="9">
         <v>-14.3</v>
       </c>
       <c r="AI135" s="9">
-        <v>-13.5</v>
+        <v>-14</v>
       </c>
       <c r="AJ135" s="11">
-        <v>-0.6</v>
+        <v>-0.62</v>
       </c>
       <c r="AK135" s="63"/>
       <c r="AL135" s="64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="136" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C136" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D136" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E136" s="22"/>
       <c r="F136" s="1">
         <v>120</v>
       </c>
-      <c r="M136" s="85" t="s">
+      <c r="M136" s="118" t="s">
         <v>226</v>
       </c>
-      <c r="N136" s="85"/>
-      <c r="O136" s="85"/>
+      <c r="N136" s="118"/>
+      <c r="O136" s="118"/>
       <c r="P136" s="62"/>
       <c r="Q136" s="7">
         <v>0</v>
       </c>
       <c r="R136" s="9">
         <v>0</v>
       </c>
       <c r="S136" s="9">
         <v>-100</v>
       </c>
       <c r="T136" s="9">
         <v>-100</v>
       </c>
       <c r="U136" s="11">
         <v>-0.41</v>
       </c>
       <c r="V136" s="7">
         <v>0</v>
       </c>
       <c r="W136" s="9">
         <v>0</v>
       </c>
       <c r="X136" s="9">
         <v>-100</v>
       </c>
@@ -14493,322 +14493,322 @@
       <c r="AJ136" s="11">
         <v>-0.15</v>
       </c>
       <c r="AK136" s="63"/>
       <c r="AL136" s="64" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="137" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C137" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D137" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E137" s="22"/>
       <c r="F137" s="1">
         <v>121</v>
       </c>
-      <c r="M137" s="85" t="s">
+      <c r="M137" s="118" t="s">
         <v>227</v>
       </c>
-      <c r="N137" s="85"/>
-      <c r="O137" s="85"/>
+      <c r="N137" s="118"/>
+      <c r="O137" s="118"/>
       <c r="P137" s="62"/>
       <c r="Q137" s="7">
         <v>99</v>
       </c>
       <c r="R137" s="9">
         <v>0.1</v>
       </c>
       <c r="S137" s="9">
         <v>350</v>
       </c>
       <c r="T137" s="9">
-        <v>347.8</v>
+        <v>347.3</v>
       </c>
       <c r="U137" s="11">
         <v>0.05</v>
       </c>
       <c r="V137" s="7">
         <v>57</v>
       </c>
       <c r="W137" s="9">
         <v>0</v>
       </c>
       <c r="X137" s="9" t="s">
         <v>448</v>
       </c>
       <c r="Y137" s="9" t="s">
         <v>448</v>
       </c>
       <c r="Z137" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AA137" s="7">
         <v>140</v>
       </c>
       <c r="AB137" s="9">
         <v>0.1</v>
       </c>
       <c r="AC137" s="9">
         <v>225.6</v>
       </c>
       <c r="AD137" s="9">
-        <v>224</v>
+        <v>223.7</v>
       </c>
       <c r="AE137" s="11">
         <v>0.06</v>
       </c>
       <c r="AF137" s="7">
         <v>27</v>
       </c>
       <c r="AG137" s="9">
         <v>0</v>
       </c>
       <c r="AH137" s="9">
         <v>-44.9</v>
       </c>
       <c r="AI137" s="9">
         <v>-45.2</v>
       </c>
       <c r="AJ137" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK137" s="63"/>
       <c r="AL137" s="64" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="138" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B138" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C138" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D138" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E138" s="22"/>
       <c r="F138" s="1">
         <v>122</v>
       </c>
-      <c r="M138" s="85" t="s">
+      <c r="M138" s="118" t="s">
         <v>228</v>
       </c>
-      <c r="N138" s="85"/>
-      <c r="O138" s="85"/>
+      <c r="N138" s="118"/>
+      <c r="O138" s="118"/>
       <c r="P138" s="62"/>
       <c r="Q138" s="7">
         <v>8936</v>
       </c>
       <c r="R138" s="9">
         <v>5.2</v>
       </c>
       <c r="S138" s="9">
         <v>2.1</v>
       </c>
       <c r="T138" s="9">
-        <v>4</v>
+        <v>3.4</v>
       </c>
       <c r="U138" s="11">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="V138" s="7">
         <v>11350</v>
       </c>
       <c r="W138" s="9">
         <v>6.1</v>
       </c>
       <c r="X138" s="9">
         <v>12.8</v>
       </c>
       <c r="Y138" s="9">
-        <v>14.9</v>
+        <v>14.3</v>
       </c>
       <c r="Z138" s="11">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="AA138" s="7">
         <v>6433</v>
       </c>
       <c r="AB138" s="9">
         <v>4.2</v>
       </c>
       <c r="AC138" s="9">
         <v>-13.8</v>
       </c>
       <c r="AD138" s="9">
-        <v>-12.2</v>
+        <v>-12.7</v>
       </c>
       <c r="AE138" s="11">
-        <v>-0.56000000000000005</v>
+        <v>-0.57999999999999996</v>
       </c>
       <c r="AF138" s="7">
         <v>5920</v>
       </c>
       <c r="AG138" s="9">
         <v>4</v>
       </c>
       <c r="AH138" s="9">
         <v>-11.1</v>
       </c>
       <c r="AI138" s="9">
-        <v>-9.5</v>
+        <v>-9.9</v>
       </c>
       <c r="AJ138" s="11">
-        <v>-0.4</v>
+        <v>-0.42</v>
       </c>
       <c r="AK138" s="63"/>
       <c r="AL138" s="64" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="139" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B139" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C139" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D139" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E139" s="22"/>
       <c r="F139" s="1">
         <v>123</v>
       </c>
-      <c r="L139" s="85" t="s">
+      <c r="L139" s="118" t="s">
         <v>229</v>
       </c>
-      <c r="M139" s="85"/>
-[...1 lines deleted...]
-      <c r="O139" s="85"/>
+      <c r="M139" s="118"/>
+      <c r="N139" s="118"/>
+      <c r="O139" s="118"/>
       <c r="P139" s="62"/>
       <c r="Q139" s="7">
         <v>6624</v>
       </c>
       <c r="R139" s="9">
         <v>3.9</v>
       </c>
       <c r="S139" s="9">
         <v>6.1</v>
       </c>
       <c r="T139" s="9">
-        <v>-0.7</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="U139" s="11">
-        <v>-0.02</v>
+        <v>-0.08</v>
       </c>
       <c r="V139" s="7">
         <v>6902</v>
       </c>
       <c r="W139" s="9">
         <v>3.7</v>
       </c>
       <c r="X139" s="9">
         <v>2.4</v>
       </c>
       <c r="Y139" s="9">
-        <v>-4.0999999999999996</v>
+        <v>-5.6</v>
       </c>
       <c r="Z139" s="11">
-        <v>-0.16</v>
+        <v>-0.22</v>
       </c>
       <c r="AA139" s="7">
         <v>6342</v>
       </c>
       <c r="AB139" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="AC139" s="9">
         <v>10.199999999999999</v>
       </c>
       <c r="AD139" s="9">
-        <v>3.2</v>
+        <v>1.6</v>
       </c>
       <c r="AE139" s="11">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="AF139" s="7">
         <v>6200</v>
       </c>
       <c r="AG139" s="9">
         <v>4.2</v>
       </c>
       <c r="AH139" s="9">
         <v>8.6999999999999993</v>
       </c>
       <c r="AI139" s="9">
-        <v>1.8</v>
+        <v>0.2</v>
       </c>
       <c r="AJ139" s="11">
-        <v>7.0000000000000007E-2</v>
+        <v>0.01</v>
       </c>
       <c r="AK139" s="63"/>
       <c r="AL139" s="64" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="140" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B140" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C140" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D140" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E140" s="22"/>
       <c r="F140" s="1">
         <v>124</v>
       </c>
-      <c r="K140" s="85" t="s">
+      <c r="K140" s="118" t="s">
         <v>230</v>
       </c>
-      <c r="L140" s="85"/>
-[...2 lines deleted...]
-      <c r="O140" s="85"/>
+      <c r="L140" s="118"/>
+      <c r="M140" s="118"/>
+      <c r="N140" s="118"/>
+      <c r="O140" s="118"/>
       <c r="P140" s="62"/>
       <c r="Q140" s="7">
         <v>0</v>
       </c>
       <c r="R140" s="9">
         <v>0</v>
       </c>
       <c r="S140" s="9" t="s">
         <v>448</v>
       </c>
       <c r="T140" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U140" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V140" s="7">
         <v>0</v>
       </c>
       <c r="W140" s="9">
         <v>0</v>
       </c>
       <c r="X140" s="9" t="s">
         <v>448</v>
       </c>
@@ -14848,589 +14848,589 @@
       <c r="AJ140" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK140" s="63"/>
       <c r="AL140" s="64" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="141" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B141" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C141" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D141" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E141" s="22"/>
       <c r="F141" s="1">
         <v>125</v>
       </c>
-      <c r="K141" s="85" t="s">
+      <c r="K141" s="118" t="s">
         <v>133</v>
       </c>
-      <c r="L141" s="85"/>
-[...2 lines deleted...]
-      <c r="O141" s="85"/>
+      <c r="L141" s="118"/>
+      <c r="M141" s="118"/>
+      <c r="N141" s="118"/>
+      <c r="O141" s="118"/>
       <c r="P141" s="62"/>
       <c r="Q141" s="7">
         <v>19618</v>
       </c>
       <c r="R141" s="9">
         <v>11.5</v>
       </c>
       <c r="S141" s="9">
         <v>13.2</v>
       </c>
       <c r="T141" s="9">
-        <v>10.8</v>
+        <v>11.1</v>
       </c>
       <c r="U141" s="11">
-        <v>1.1100000000000001</v>
+        <v>1.1399999999999999</v>
       </c>
       <c r="V141" s="7">
         <v>23435</v>
       </c>
       <c r="W141" s="9">
         <v>12.5</v>
       </c>
       <c r="X141" s="9">
         <v>24.2</v>
       </c>
       <c r="Y141" s="9">
-        <v>21.5</v>
+        <v>21.9</v>
       </c>
       <c r="Z141" s="11">
-        <v>2.34</v>
+        <v>2.38</v>
       </c>
       <c r="AA141" s="7">
         <v>15690</v>
       </c>
       <c r="AB141" s="9">
         <v>10.3</v>
       </c>
       <c r="AC141" s="9">
         <v>-0.8</v>
       </c>
       <c r="AD141" s="9">
-        <v>-2.9</v>
+        <v>-2.6</v>
       </c>
       <c r="AE141" s="11">
-        <v>-0.28000000000000003</v>
+        <v>-0.26</v>
       </c>
       <c r="AF141" s="7">
         <v>14316</v>
       </c>
       <c r="AG141" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="AH141" s="9">
         <v>-6.9</v>
       </c>
       <c r="AI141" s="9">
-        <v>-8.9</v>
+        <v>-8.6</v>
       </c>
       <c r="AJ141" s="11">
-        <v>-0.88</v>
+        <v>-0.85</v>
       </c>
       <c r="AK141" s="63"/>
       <c r="AL141" s="64" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="142" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B142" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C142" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D142" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E142" s="22"/>
       <c r="F142" s="1">
         <v>126</v>
       </c>
-      <c r="L142" s="85" t="s">
+      <c r="L142" s="118" t="s">
         <v>231</v>
       </c>
-      <c r="M142" s="85"/>
-[...1 lines deleted...]
-      <c r="O142" s="85"/>
+      <c r="M142" s="118"/>
+      <c r="N142" s="118"/>
+      <c r="O142" s="118"/>
       <c r="P142" s="62"/>
       <c r="Q142" s="7">
         <v>1144</v>
       </c>
       <c r="R142" s="9">
         <v>0.7</v>
       </c>
       <c r="S142" s="9">
         <v>-6.7</v>
       </c>
       <c r="T142" s="9">
-        <v>-4.0999999999999996</v>
+        <v>-2.8</v>
       </c>
       <c r="U142" s="11">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="V142" s="7">
         <v>1335</v>
       </c>
       <c r="W142" s="9">
         <v>0.7</v>
       </c>
       <c r="X142" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="Y142" s="9">
-        <v>5</v>
+        <v>6.5</v>
       </c>
       <c r="Z142" s="11">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="AA142" s="7">
         <v>970</v>
       </c>
       <c r="AB142" s="9">
         <v>0.6</v>
       </c>
       <c r="AC142" s="9">
         <v>-15.7</v>
       </c>
       <c r="AD142" s="9">
-        <v>-13.4</v>
+        <v>-12.2</v>
       </c>
       <c r="AE142" s="11">
         <v>-0.09</v>
       </c>
       <c r="AF142" s="7">
         <v>422</v>
       </c>
       <c r="AG142" s="9">
         <v>0.3</v>
       </c>
       <c r="AH142" s="9">
         <v>-61.9</v>
       </c>
       <c r="AI142" s="9">
-        <v>-60.8</v>
+        <v>-60.3</v>
       </c>
       <c r="AJ142" s="11">
         <v>-0.43</v>
       </c>
       <c r="AK142" s="63"/>
       <c r="AL142" s="64" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="143" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B143" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C143" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D143" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E143" s="22"/>
       <c r="F143" s="1">
         <v>127</v>
       </c>
-      <c r="L143" s="85" t="s">
+      <c r="L143" s="118" t="s">
         <v>232</v>
       </c>
-      <c r="M143" s="85"/>
-[...1 lines deleted...]
-      <c r="O143" s="85"/>
+      <c r="M143" s="118"/>
+      <c r="N143" s="118"/>
+      <c r="O143" s="118"/>
       <c r="P143" s="62"/>
       <c r="Q143" s="7">
         <v>5100</v>
       </c>
       <c r="R143" s="9">
         <v>3</v>
       </c>
       <c r="S143" s="9">
         <v>27.4</v>
       </c>
       <c r="T143" s="9">
-        <v>23.1</v>
+        <v>23</v>
       </c>
       <c r="U143" s="11">
         <v>0.55000000000000004</v>
       </c>
       <c r="V143" s="7">
         <v>6660</v>
       </c>
       <c r="W143" s="9">
         <v>3.6</v>
       </c>
       <c r="X143" s="9">
         <v>45.9</v>
       </c>
       <c r="Y143" s="9">
-        <v>41</v>
+        <v>40.799999999999997</v>
       </c>
       <c r="Z143" s="11">
         <v>1.07</v>
       </c>
       <c r="AA143" s="7">
         <v>3509</v>
       </c>
       <c r="AB143" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AC143" s="9">
         <v>1.9</v>
       </c>
       <c r="AD143" s="9">
-        <v>-1.5</v>
+        <v>-1.6</v>
       </c>
       <c r="AE143" s="11">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="AF143" s="7">
         <v>3096</v>
       </c>
       <c r="AG143" s="9">
         <v>2.1</v>
       </c>
       <c r="AH143" s="9">
         <v>-4.0999999999999996</v>
       </c>
       <c r="AI143" s="9">
-        <v>-7.3</v>
+        <v>-7.4</v>
       </c>
       <c r="AJ143" s="11">
         <v>-0.15</v>
       </c>
       <c r="AK143" s="63"/>
       <c r="AL143" s="64" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="144" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B144" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C144" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D144" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E144" s="22"/>
       <c r="F144" s="1">
         <v>128</v>
       </c>
-      <c r="L144" s="85" t="s">
+      <c r="L144" s="118" t="s">
         <v>233</v>
       </c>
-      <c r="M144" s="85"/>
-[...1 lines deleted...]
-      <c r="O144" s="85"/>
+      <c r="M144" s="118"/>
+      <c r="N144" s="118"/>
+      <c r="O144" s="118"/>
       <c r="P144" s="62"/>
       <c r="Q144" s="7">
         <v>1862</v>
       </c>
       <c r="R144" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="S144" s="9">
         <v>-8.8000000000000007</v>
       </c>
       <c r="T144" s="9">
-        <v>-10.7</v>
+        <v>-10.3</v>
       </c>
       <c r="U144" s="11">
         <v>-0.13</v>
       </c>
       <c r="V144" s="7">
         <v>1207</v>
       </c>
       <c r="W144" s="9">
         <v>0.6</v>
       </c>
       <c r="X144" s="9">
         <v>-8.8000000000000007</v>
       </c>
       <c r="Y144" s="9">
-        <v>-10.7</v>
+        <v>-10.3</v>
       </c>
       <c r="Z144" s="11">
         <v>-0.08</v>
       </c>
       <c r="AA144" s="7">
         <v>2537</v>
       </c>
       <c r="AB144" s="9">
         <v>1.7</v>
       </c>
       <c r="AC144" s="9">
         <v>-7.7</v>
       </c>
       <c r="AD144" s="9">
-        <v>-9.6</v>
+        <v>-9.1999999999999993</v>
       </c>
       <c r="AE144" s="11">
         <v>-0.16</v>
       </c>
       <c r="AF144" s="7">
         <v>2682</v>
       </c>
       <c r="AG144" s="9">
         <v>1.8</v>
       </c>
       <c r="AH144" s="9">
         <v>-5.5</v>
       </c>
       <c r="AI144" s="9">
-        <v>-7.4</v>
+        <v>-7.1</v>
       </c>
       <c r="AJ144" s="11">
         <v>-0.13</v>
       </c>
       <c r="AK144" s="63"/>
       <c r="AL144" s="64" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="145" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B145" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C145" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D145" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E145" s="22"/>
       <c r="F145" s="1">
         <v>129</v>
       </c>
-      <c r="L145" s="85" t="s">
+      <c r="L145" s="118" t="s">
         <v>367</v>
       </c>
-      <c r="M145" s="85"/>
-[...1 lines deleted...]
-      <c r="O145" s="85"/>
+      <c r="M145" s="118"/>
+      <c r="N145" s="118"/>
+      <c r="O145" s="118"/>
       <c r="P145" s="62"/>
       <c r="Q145" s="7">
         <v>11513</v>
       </c>
       <c r="R145" s="9">
         <v>6.8</v>
       </c>
       <c r="S145" s="9">
         <v>14.5</v>
       </c>
       <c r="T145" s="9">
-        <v>11.8</v>
+        <v>12.1</v>
       </c>
       <c r="U145" s="11">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="V145" s="7">
         <v>14233</v>
       </c>
       <c r="W145" s="9">
         <v>7.6</v>
       </c>
       <c r="X145" s="9">
         <v>22</v>
       </c>
       <c r="Y145" s="9">
-        <v>19.100000000000001</v>
+        <v>19.5</v>
       </c>
       <c r="Z145" s="11">
-        <v>1.28</v>
+        <v>1.31</v>
       </c>
       <c r="AA145" s="7">
         <v>8673</v>
       </c>
       <c r="AB145" s="9">
         <v>5.7</v>
       </c>
       <c r="AC145" s="9">
         <v>2.4</v>
       </c>
       <c r="AD145" s="9">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="AE145" s="11">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="AF145" s="7">
         <v>8116</v>
       </c>
       <c r="AG145" s="9">
         <v>5.5</v>
       </c>
       <c r="AH145" s="9">
         <v>-1</v>
       </c>
       <c r="AI145" s="9">
-        <v>-3.3</v>
+        <v>-3</v>
       </c>
       <c r="AJ145" s="11">
-        <v>-0.18</v>
+        <v>-0.16</v>
       </c>
       <c r="AK145" s="63"/>
       <c r="AL145" s="64" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="146" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B146" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C146" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D146" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E146" s="22"/>
       <c r="F146" s="1">
         <v>130</v>
       </c>
-      <c r="M146" s="85" t="s">
+      <c r="M146" s="118" t="s">
         <v>122</v>
       </c>
-      <c r="N146" s="85"/>
-      <c r="O146" s="85"/>
+      <c r="N146" s="118"/>
+      <c r="O146" s="118"/>
       <c r="P146" s="62"/>
       <c r="Q146" s="7">
         <v>1733</v>
       </c>
       <c r="R146" s="9">
         <v>1</v>
       </c>
       <c r="S146" s="9">
         <v>49</v>
       </c>
       <c r="T146" s="9">
-        <v>41.1</v>
+        <v>41.6</v>
       </c>
       <c r="U146" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="V146" s="7">
         <v>2735</v>
       </c>
       <c r="W146" s="9">
         <v>1.5</v>
       </c>
       <c r="X146" s="9">
         <v>35.5</v>
       </c>
       <c r="Y146" s="9">
-        <v>28.3</v>
+        <v>28.8</v>
       </c>
       <c r="Z146" s="11">
         <v>0.33</v>
       </c>
       <c r="AA146" s="7">
         <v>695</v>
       </c>
       <c r="AB146" s="9">
         <v>0.5</v>
       </c>
       <c r="AC146" s="9">
         <v>113.8</v>
       </c>
       <c r="AD146" s="9">
-        <v>102.5</v>
+        <v>103.2</v>
       </c>
       <c r="AE146" s="11">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="AF146" s="7">
         <v>587</v>
       </c>
       <c r="AG146" s="9">
         <v>0.4</v>
       </c>
       <c r="AH146" s="9">
         <v>107.4</v>
       </c>
       <c r="AI146" s="9">
-        <v>96.4</v>
+        <v>97.1</v>
       </c>
       <c r="AJ146" s="11">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="AK146" s="63"/>
       <c r="AL146" s="64" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="147" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B147" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C147" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D147" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E147" s="22"/>
       <c r="F147" s="1">
         <v>131</v>
       </c>
-      <c r="M147" s="85" t="s">
+      <c r="M147" s="118" t="s">
         <v>123</v>
       </c>
-      <c r="N147" s="85"/>
-      <c r="O147" s="85"/>
+      <c r="N147" s="118"/>
+      <c r="O147" s="118"/>
       <c r="P147" s="62"/>
       <c r="Q147" s="7">
         <v>1041</v>
       </c>
       <c r="R147" s="9">
         <v>0.6</v>
       </c>
       <c r="S147" s="9">
         <v>-9.9</v>
       </c>
       <c r="T147" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U147" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V147" s="7">
         <v>620</v>
       </c>
       <c r="W147" s="9">
         <v>0.3</v>
       </c>
       <c r="X147" s="9">
         <v>-52.7</v>
       </c>
@@ -15470,233 +15470,233 @@
       <c r="AJ147" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK147" s="63"/>
       <c r="AL147" s="64" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="148" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B148" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C148" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D148" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E148" s="22"/>
       <c r="F148" s="1">
         <v>132</v>
       </c>
-      <c r="M148" s="85" t="s">
+      <c r="M148" s="118" t="s">
         <v>124</v>
       </c>
-      <c r="N148" s="85"/>
-      <c r="O148" s="85"/>
+      <c r="N148" s="118"/>
+      <c r="O148" s="118"/>
       <c r="P148" s="62"/>
       <c r="Q148" s="7">
         <v>656</v>
       </c>
       <c r="R148" s="9">
         <v>0.4</v>
       </c>
       <c r="S148" s="9">
         <v>-19.100000000000001</v>
       </c>
       <c r="T148" s="9">
-        <v>-21.2</v>
+        <v>-20.9</v>
       </c>
       <c r="U148" s="11">
         <v>-0.1</v>
       </c>
       <c r="V148" s="7">
         <v>470</v>
       </c>
       <c r="W148" s="9">
         <v>0.3</v>
       </c>
       <c r="X148" s="9">
         <v>-6.6</v>
       </c>
       <c r="Y148" s="9">
-        <v>-9</v>
+        <v>-8.6999999999999993</v>
       </c>
       <c r="Z148" s="11">
         <v>-0.03</v>
       </c>
       <c r="AA148" s="7">
         <v>849</v>
       </c>
       <c r="AB148" s="9">
         <v>0.6</v>
       </c>
       <c r="AC148" s="9">
         <v>-23.7</v>
       </c>
       <c r="AD148" s="9">
-        <v>-25.6</v>
+        <v>-25.4</v>
       </c>
       <c r="AE148" s="11">
-        <v>-0.18</v>
+        <v>-0.17</v>
       </c>
       <c r="AF148" s="7">
         <v>662</v>
       </c>
       <c r="AG148" s="9">
         <v>0.5</v>
       </c>
       <c r="AH148" s="9">
         <v>-33.6</v>
       </c>
       <c r="AI148" s="9">
-        <v>-35.299999999999997</v>
+        <v>-35.1</v>
       </c>
       <c r="AJ148" s="11">
         <v>-0.22</v>
       </c>
       <c r="AK148" s="63"/>
       <c r="AL148" s="64" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="149" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B149" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C149" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D149" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E149" s="22"/>
       <c r="F149" s="1">
         <v>133</v>
       </c>
-      <c r="M149" s="85" t="s">
+      <c r="M149" s="118" t="s">
         <v>125</v>
       </c>
-      <c r="N149" s="85"/>
-      <c r="O149" s="85"/>
+      <c r="N149" s="118"/>
+      <c r="O149" s="118"/>
       <c r="P149" s="62"/>
       <c r="Q149" s="7">
         <v>8083</v>
       </c>
       <c r="R149" s="9">
         <v>4.7</v>
       </c>
       <c r="S149" s="9">
         <v>16.7</v>
       </c>
       <c r="T149" s="9">
-        <v>15.2</v>
+        <v>15.5</v>
       </c>
       <c r="U149" s="11">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="V149" s="7">
         <v>10407</v>
       </c>
       <c r="W149" s="9">
         <v>5.5</v>
       </c>
       <c r="X149" s="9">
         <v>32.799999999999997</v>
       </c>
       <c r="Y149" s="9">
-        <v>31.1</v>
+        <v>31.5</v>
       </c>
       <c r="Z149" s="11">
-        <v>1.4</v>
+        <v>1.42</v>
       </c>
       <c r="AA149" s="7">
         <v>5675</v>
       </c>
       <c r="AB149" s="9">
         <v>3.7</v>
       </c>
       <c r="AC149" s="9">
         <v>-5.9</v>
       </c>
       <c r="AD149" s="9">
-        <v>-7.1</v>
+        <v>-6.8</v>
       </c>
       <c r="AE149" s="11">
-        <v>-0.27</v>
+        <v>-0.26</v>
       </c>
       <c r="AF149" s="7">
         <v>5301</v>
       </c>
       <c r="AG149" s="9">
         <v>3.6</v>
       </c>
       <c r="AH149" s="9">
         <v>-10</v>
       </c>
       <c r="AI149" s="9">
-        <v>-11.2</v>
+        <v>-10.9</v>
       </c>
       <c r="AJ149" s="11">
-        <v>-0.42</v>
+        <v>-0.41</v>
       </c>
       <c r="AK149" s="63"/>
       <c r="AL149" s="64" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="150" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B150" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C150" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D150" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E150" s="22"/>
       <c r="F150" s="1">
         <v>134</v>
       </c>
-      <c r="K150" s="84" t="s">
+      <c r="K150" s="119" t="s">
         <v>413</v>
       </c>
-      <c r="L150" s="85"/>
-[...2 lines deleted...]
-      <c r="O150" s="85"/>
+      <c r="L150" s="118"/>
+      <c r="M150" s="118"/>
+      <c r="N150" s="118"/>
+      <c r="O150" s="118"/>
       <c r="P150" s="62"/>
       <c r="Q150" s="7">
         <v>33405</v>
       </c>
       <c r="R150" s="9">
         <v>19.600000000000001</v>
       </c>
       <c r="S150" s="9">
         <v>-7.9</v>
       </c>
       <c r="T150" s="9">
         <v>-9.4</v>
       </c>
       <c r="U150" s="11">
         <v>-2.0299999999999998</v>
       </c>
       <c r="V150" s="7">
         <v>34003</v>
       </c>
       <c r="W150" s="9">
         <v>18.100000000000001</v>
       </c>
       <c r="X150" s="9">
         <v>0.1</v>
       </c>
@@ -15736,144 +15736,144 @@
       <c r="AJ150" s="11">
         <v>-3.63</v>
       </c>
       <c r="AK150" s="63"/>
       <c r="AL150" s="64" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B151" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C151" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D151" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E151" s="22"/>
       <c r="F151" s="1">
         <v>135</v>
       </c>
-      <c r="L151" s="85" t="s">
+      <c r="L151" s="118" t="s">
         <v>126</v>
       </c>
-      <c r="M151" s="85"/>
-[...1 lines deleted...]
-      <c r="O151" s="85"/>
+      <c r="M151" s="118"/>
+      <c r="N151" s="118"/>
+      <c r="O151" s="118"/>
       <c r="P151" s="62"/>
       <c r="Q151" s="7">
         <v>14711</v>
       </c>
       <c r="R151" s="9">
         <v>8.6</v>
       </c>
       <c r="S151" s="9">
         <v>-10.7</v>
       </c>
       <c r="T151" s="9">
-        <v>-11.2</v>
+        <v>-11</v>
       </c>
       <c r="U151" s="11">
-        <v>-1.1000000000000001</v>
+        <v>-1.07</v>
       </c>
       <c r="V151" s="7">
         <v>13750</v>
       </c>
       <c r="W151" s="9">
         <v>7.3</v>
       </c>
       <c r="X151" s="9">
         <v>-16</v>
       </c>
       <c r="Y151" s="9">
-        <v>-16.5</v>
+        <v>-16.3</v>
       </c>
       <c r="Z151" s="11">
-        <v>-1.56</v>
+        <v>-1.53</v>
       </c>
       <c r="AA151" s="7">
         <v>15681</v>
       </c>
       <c r="AB151" s="9">
         <v>10.3</v>
       </c>
       <c r="AC151" s="9">
         <v>-5.2</v>
       </c>
       <c r="AD151" s="9">
-        <v>-5.8</v>
+        <v>-5.5</v>
       </c>
       <c r="AE151" s="11">
-        <v>-0.59</v>
+        <v>-0.56000000000000005</v>
       </c>
       <c r="AF151" s="7">
         <v>15362</v>
       </c>
       <c r="AG151" s="9">
         <v>10.5</v>
       </c>
       <c r="AH151" s="9">
         <v>-7.2</v>
       </c>
       <c r="AI151" s="9">
-        <v>-7.8</v>
+        <v>-7.5</v>
       </c>
       <c r="AJ151" s="11">
-        <v>-0.82</v>
+        <v>-0.79</v>
       </c>
       <c r="AK151" s="63"/>
       <c r="AL151" s="64" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="152" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B152" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C152" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D152" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E152" s="22"/>
       <c r="F152" s="1">
         <v>136</v>
       </c>
-      <c r="M152" s="85" t="s">
+      <c r="M152" s="118" t="s">
         <v>127</v>
       </c>
-      <c r="N152" s="85"/>
-      <c r="O152" s="85"/>
+      <c r="N152" s="118"/>
+      <c r="O152" s="118"/>
       <c r="P152" s="62"/>
       <c r="Q152" s="7">
         <v>2469</v>
       </c>
       <c r="R152" s="9">
         <v>1.4</v>
       </c>
       <c r="S152" s="9">
         <v>-5.3</v>
       </c>
       <c r="T152" s="9">
         <v>-6.9</v>
       </c>
       <c r="U152" s="11">
         <v>-0.11</v>
       </c>
       <c r="V152" s="7">
         <v>2792</v>
       </c>
       <c r="W152" s="9">
         <v>1.5</v>
       </c>
       <c r="X152" s="9">
         <v>-12.1</v>
       </c>
@@ -15913,408 +15913,408 @@
       <c r="AJ152" s="11">
         <v>-0.03</v>
       </c>
       <c r="AK152" s="63"/>
       <c r="AL152" s="64" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="153" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B153" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C153" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D153" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E153" s="22"/>
       <c r="F153" s="1">
         <v>137</v>
       </c>
-      <c r="M153" s="85" t="s">
+      <c r="M153" s="118" t="s">
         <v>128</v>
       </c>
-      <c r="N153" s="85"/>
-      <c r="O153" s="85"/>
+      <c r="N153" s="118"/>
+      <c r="O153" s="118"/>
       <c r="P153" s="62"/>
       <c r="Q153" s="7">
         <v>2643</v>
       </c>
       <c r="R153" s="9">
         <v>1.6</v>
       </c>
       <c r="S153" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="T153" s="9">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="U153" s="11">
         <v>0.01</v>
       </c>
       <c r="V153" s="7">
         <v>2975</v>
       </c>
       <c r="W153" s="9">
         <v>1.6</v>
       </c>
       <c r="X153" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="Y153" s="9">
-        <v>3.6</v>
+        <v>3.8</v>
       </c>
       <c r="Z153" s="11">
         <v>0.06</v>
       </c>
       <c r="AA153" s="7">
         <v>2302</v>
       </c>
       <c r="AB153" s="9">
         <v>1.5</v>
       </c>
       <c r="AC153" s="9">
         <v>-2</v>
       </c>
       <c r="AD153" s="9">
-        <v>-3.4</v>
+        <v>-3.3</v>
       </c>
       <c r="AE153" s="11">
         <v>-0.05</v>
       </c>
       <c r="AF153" s="7">
         <v>2231</v>
       </c>
       <c r="AG153" s="9">
         <v>1.5</v>
       </c>
       <c r="AH153" s="9">
         <v>0.5</v>
       </c>
       <c r="AI153" s="9">
-        <v>-0.9</v>
+        <v>-0.8</v>
       </c>
       <c r="AJ153" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK153" s="63"/>
       <c r="AL153" s="64" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="154" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B154" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C154" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D154" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E154" s="22"/>
       <c r="F154" s="1">
         <v>138</v>
       </c>
-      <c r="M154" s="85" t="s">
+      <c r="M154" s="118" t="s">
         <v>129</v>
       </c>
-      <c r="N154" s="85"/>
-      <c r="O154" s="85"/>
+      <c r="N154" s="118"/>
+      <c r="O154" s="118"/>
       <c r="P154" s="62"/>
       <c r="Q154" s="7">
         <v>1115</v>
       </c>
       <c r="R154" s="9">
         <v>0.7</v>
       </c>
       <c r="S154" s="9">
         <v>-29.4</v>
       </c>
       <c r="T154" s="9">
-        <v>-31.5</v>
+        <v>-31.3</v>
       </c>
       <c r="U154" s="11">
-        <v>-0.3</v>
+        <v>-0.28999999999999998</v>
       </c>
       <c r="V154" s="7">
         <v>1515</v>
       </c>
       <c r="W154" s="9">
         <v>0.8</v>
       </c>
       <c r="X154" s="9">
         <v>-28.9</v>
       </c>
       <c r="Y154" s="9">
-        <v>-31</v>
+        <v>-30.8</v>
       </c>
       <c r="Z154" s="11">
         <v>-0.38</v>
       </c>
       <c r="AA154" s="7">
         <v>713</v>
       </c>
       <c r="AB154" s="9">
         <v>0.5</v>
       </c>
       <c r="AC154" s="9">
         <v>-30.8</v>
       </c>
       <c r="AD154" s="9">
-        <v>-32.9</v>
+        <v>-32.700000000000003</v>
       </c>
       <c r="AE154" s="11">
         <v>-0.21</v>
       </c>
       <c r="AF154" s="7">
         <v>690</v>
       </c>
       <c r="AG154" s="9">
         <v>0.5</v>
       </c>
       <c r="AH154" s="9">
         <v>-23.4</v>
       </c>
       <c r="AI154" s="9">
-        <v>-25.7</v>
+        <v>-25.5</v>
       </c>
       <c r="AJ154" s="11">
         <v>-0.15</v>
       </c>
       <c r="AK154" s="63"/>
       <c r="AL154" s="64" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="155" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B155" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C155" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D155" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E155" s="22"/>
       <c r="F155" s="1">
         <v>139</v>
       </c>
-      <c r="M155" s="85" t="s">
+      <c r="M155" s="118" t="s">
         <v>130</v>
       </c>
-      <c r="N155" s="85"/>
-      <c r="O155" s="85"/>
+      <c r="N155" s="118"/>
+      <c r="O155" s="118"/>
       <c r="P155" s="62"/>
       <c r="Q155" s="7">
         <v>1707</v>
       </c>
       <c r="R155" s="9">
         <v>1</v>
       </c>
       <c r="S155" s="9">
         <v>-1.3</v>
       </c>
       <c r="T155" s="9">
-        <v>-1.8</v>
+        <v>-2.4</v>
       </c>
       <c r="U155" s="11">
         <v>-0.02</v>
       </c>
       <c r="V155" s="7">
         <v>2013</v>
       </c>
       <c r="W155" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="X155" s="9">
         <v>-7</v>
       </c>
       <c r="Y155" s="9">
-        <v>-7.5</v>
+        <v>-8</v>
       </c>
       <c r="Z155" s="11">
-        <v>-0.09</v>
+        <v>-0.1</v>
       </c>
       <c r="AA155" s="7">
         <v>1389</v>
       </c>
       <c r="AB155" s="9">
         <v>0.9</v>
       </c>
       <c r="AC155" s="9">
         <v>6.4</v>
       </c>
       <c r="AD155" s="9">
-        <v>5.9</v>
+        <v>5.2</v>
       </c>
       <c r="AE155" s="11">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="AF155" s="7">
         <v>1234</v>
       </c>
       <c r="AG155" s="9">
         <v>0.8</v>
       </c>
       <c r="AH155" s="9">
         <v>-0.3</v>
       </c>
       <c r="AI155" s="9">
-        <v>-0.8</v>
+        <v>-1.4</v>
       </c>
       <c r="AJ155" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK155" s="63"/>
       <c r="AL155" s="64" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="156" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B156" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C156" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D156" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E156" s="22"/>
       <c r="F156" s="1">
         <v>140</v>
       </c>
-      <c r="M156" s="85" t="s">
+      <c r="M156" s="118" t="s">
         <v>390</v>
       </c>
-      <c r="N156" s="85"/>
-      <c r="O156" s="85"/>
+      <c r="N156" s="118"/>
+      <c r="O156" s="118"/>
       <c r="P156" s="62"/>
       <c r="Q156" s="7">
         <v>6778</v>
       </c>
       <c r="R156" s="9">
         <v>4</v>
       </c>
       <c r="S156" s="9">
         <v>-14.9</v>
       </c>
       <c r="T156" s="9">
-        <v>-13.9</v>
+        <v>-13.3</v>
       </c>
       <c r="U156" s="11">
-        <v>-0.66</v>
+        <v>-0.63</v>
       </c>
       <c r="V156" s="7">
         <v>4456</v>
       </c>
       <c r="W156" s="9">
         <v>2.4</v>
       </c>
       <c r="X156" s="9">
         <v>-26.7</v>
       </c>
       <c r="Y156" s="9">
-        <v>-25.8</v>
+        <v>-25.3</v>
       </c>
       <c r="Z156" s="11">
-        <v>-0.9</v>
+        <v>-0.88</v>
       </c>
       <c r="AA156" s="7">
         <v>9135</v>
       </c>
       <c r="AB156" s="9">
         <v>6</v>
       </c>
       <c r="AC156" s="9">
         <v>-6.9</v>
       </c>
       <c r="AD156" s="9">
-        <v>-5.8</v>
+        <v>-5.0999999999999996</v>
       </c>
       <c r="AE156" s="11">
-        <v>-0.35</v>
+        <v>-0.31</v>
       </c>
       <c r="AF156" s="7">
         <v>9200</v>
       </c>
       <c r="AG156" s="9">
         <v>6.3</v>
       </c>
       <c r="AH156" s="9">
         <v>-9.5</v>
       </c>
       <c r="AI156" s="9">
-        <v>-8.4</v>
+        <v>-7.7</v>
       </c>
       <c r="AJ156" s="11">
-        <v>-0.55000000000000004</v>
+        <v>-0.51</v>
       </c>
       <c r="AK156" s="63"/>
       <c r="AL156" s="64" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="157" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B157" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C157" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D157" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E157" s="22"/>
       <c r="F157" s="1">
         <v>141</v>
       </c>
-      <c r="L157" s="84" t="s">
+      <c r="L157" s="119" t="s">
         <v>414</v>
       </c>
-      <c r="M157" s="85"/>
-[...1 lines deleted...]
-      <c r="O157" s="85"/>
+      <c r="M157" s="118"/>
+      <c r="N157" s="118"/>
+      <c r="O157" s="118"/>
       <c r="P157" s="62"/>
       <c r="Q157" s="7">
         <v>49</v>
       </c>
       <c r="R157" s="9">
         <v>0</v>
       </c>
       <c r="S157" s="9">
         <v>4.3</v>
       </c>
       <c r="T157" s="9">
         <v>2.7</v>
       </c>
       <c r="U157" s="11">
         <v>0</v>
       </c>
       <c r="V157" s="7">
         <v>48</v>
       </c>
       <c r="W157" s="9">
         <v>0</v>
       </c>
       <c r="X157" s="9">
         <v>433.3</v>
       </c>
@@ -16354,56 +16354,56 @@
       <c r="AJ157" s="11">
         <v>-0.01</v>
       </c>
       <c r="AK157" s="63"/>
       <c r="AL157" s="64" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="158" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B158" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C158" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D158" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E158" s="22"/>
       <c r="F158" s="1">
         <v>142</v>
       </c>
-      <c r="L158" s="85" t="s">
+      <c r="L158" s="118" t="s">
         <v>415</v>
       </c>
-      <c r="M158" s="85"/>
-[...1 lines deleted...]
-      <c r="O158" s="85"/>
+      <c r="M158" s="118"/>
+      <c r="N158" s="118"/>
+      <c r="O158" s="118"/>
       <c r="P158" s="62"/>
       <c r="Q158" s="7">
         <v>14654</v>
       </c>
       <c r="R158" s="9">
         <v>8.6</v>
       </c>
       <c r="S158" s="9">
         <v>-13.6</v>
       </c>
       <c r="T158" s="9">
         <v>-15</v>
       </c>
       <c r="U158" s="11">
         <v>-1.51</v>
       </c>
       <c r="V158" s="7">
         <v>13186</v>
       </c>
       <c r="W158" s="9">
         <v>7</v>
       </c>
       <c r="X158" s="9">
         <v>-6.8</v>
       </c>
@@ -16443,55 +16443,55 @@
       <c r="AJ158" s="11">
         <v>-2.91</v>
       </c>
       <c r="AK158" s="63"/>
       <c r="AL158" s="64" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="159" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B159" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C159" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D159" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E159" s="22"/>
       <c r="F159" s="1">
         <v>143</v>
       </c>
-      <c r="M159" s="85" t="s">
+      <c r="M159" s="118" t="s">
         <v>117</v>
       </c>
-      <c r="N159" s="85"/>
-      <c r="O159" s="85"/>
+      <c r="N159" s="118"/>
+      <c r="O159" s="118"/>
       <c r="P159" s="62"/>
       <c r="Q159" s="7">
         <v>3834</v>
       </c>
       <c r="R159" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="S159" s="9">
         <v>1.2</v>
       </c>
       <c r="T159" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U159" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V159" s="7">
         <v>4212</v>
       </c>
       <c r="W159" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="X159" s="9">
         <v>10.6</v>
       </c>
@@ -16531,55 +16531,55 @@
       <c r="AJ159" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK159" s="63"/>
       <c r="AL159" s="64" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="160" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B160" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C160" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D160" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E160" s="22"/>
       <c r="F160" s="1">
         <v>144</v>
       </c>
-      <c r="M160" s="90" t="s">
+      <c r="M160" s="121" t="s">
         <v>131</v>
       </c>
-      <c r="N160" s="90"/>
-      <c r="O160" s="90"/>
+      <c r="N160" s="121"/>
+      <c r="O160" s="121"/>
       <c r="P160" s="62"/>
       <c r="Q160" s="7">
         <v>49</v>
       </c>
       <c r="R160" s="9">
         <v>0</v>
       </c>
       <c r="S160" s="9">
         <v>-67.099999999999994</v>
       </c>
       <c r="T160" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U160" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V160" s="7">
         <v>52</v>
       </c>
       <c r="W160" s="9">
         <v>0</v>
       </c>
       <c r="X160" s="9">
         <v>-67.900000000000006</v>
       </c>
@@ -16619,55 +16619,55 @@
       <c r="AJ160" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK160" s="63"/>
       <c r="AL160" s="64" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="161" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B161" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C161" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D161" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E161" s="22"/>
       <c r="F161" s="1">
         <v>145</v>
       </c>
-      <c r="M161" s="90" t="s">
+      <c r="M161" s="121" t="s">
         <v>132</v>
       </c>
-      <c r="N161" s="90"/>
-      <c r="O161" s="90"/>
+      <c r="N161" s="121"/>
+      <c r="O161" s="121"/>
       <c r="P161" s="62"/>
       <c r="Q161" s="7">
         <v>236</v>
       </c>
       <c r="R161" s="9">
         <v>0.1</v>
       </c>
       <c r="S161" s="9">
         <v>-36</v>
       </c>
       <c r="T161" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U161" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V161" s="7">
         <v>269</v>
       </c>
       <c r="W161" s="9">
         <v>0.1</v>
       </c>
       <c r="X161" s="9">
         <v>-54.1</v>
       </c>
@@ -16707,55 +16707,55 @@
       <c r="AJ161" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK161" s="63"/>
       <c r="AL161" s="64" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="162" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B162" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C162" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D162" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E162" s="22"/>
       <c r="F162" s="1">
         <v>146</v>
       </c>
-      <c r="M162" s="90" t="s">
+      <c r="M162" s="121" t="s">
         <v>133</v>
       </c>
-      <c r="N162" s="90"/>
-      <c r="O162" s="90"/>
+      <c r="N162" s="121"/>
+      <c r="O162" s="121"/>
       <c r="P162" s="62"/>
       <c r="Q162" s="7">
         <v>869</v>
       </c>
       <c r="R162" s="9">
         <v>0.5</v>
       </c>
       <c r="S162" s="9">
         <v>50.6</v>
       </c>
       <c r="T162" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U162" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V162" s="7">
         <v>779</v>
       </c>
       <c r="W162" s="9">
         <v>0.4</v>
       </c>
       <c r="X162" s="9">
         <v>65.7</v>
       </c>
@@ -16795,55 +16795,55 @@
       <c r="AJ162" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK162" s="63"/>
       <c r="AL162" s="64" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="163" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B163" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C163" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D163" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E163" s="22"/>
       <c r="F163" s="1">
         <v>147</v>
       </c>
-      <c r="M163" s="90" t="s">
+      <c r="M163" s="121" t="s">
         <v>368</v>
       </c>
-      <c r="N163" s="90"/>
-      <c r="O163" s="90"/>
+      <c r="N163" s="121"/>
+      <c r="O163" s="121"/>
       <c r="P163" s="62"/>
       <c r="Q163" s="7">
         <v>308</v>
       </c>
       <c r="R163" s="9">
         <v>0.2</v>
       </c>
       <c r="S163" s="9">
         <v>-67.8</v>
       </c>
       <c r="T163" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U163" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V163" s="7">
         <v>291</v>
       </c>
       <c r="W163" s="9">
         <v>0.2</v>
       </c>
       <c r="X163" s="9">
         <v>-81.3</v>
       </c>
@@ -16883,55 +16883,55 @@
       <c r="AJ163" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK163" s="63"/>
       <c r="AL163" s="64" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="164" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B164" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C164" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D164" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E164" s="22"/>
       <c r="F164" s="1">
         <v>148</v>
       </c>
-      <c r="M164" s="90" t="s">
+      <c r="M164" s="121" t="s">
         <v>134</v>
       </c>
-      <c r="N164" s="90"/>
-      <c r="O164" s="90"/>
+      <c r="N164" s="121"/>
+      <c r="O164" s="121"/>
       <c r="P164" s="62"/>
       <c r="Q164" s="7">
         <v>7067</v>
       </c>
       <c r="R164" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="S164" s="9">
         <v>-21.4</v>
       </c>
       <c r="T164" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U164" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V164" s="7">
         <v>4393</v>
       </c>
       <c r="W164" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="X164" s="9">
         <v>-9</v>
       </c>
@@ -16971,55 +16971,55 @@
       <c r="AJ164" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK164" s="63"/>
       <c r="AL164" s="64" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="165" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B165" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C165" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D165" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E165" s="22"/>
       <c r="F165" s="1">
         <v>149</v>
       </c>
-      <c r="M165" s="90" t="s">
+      <c r="M165" s="121" t="s">
         <v>135</v>
       </c>
-      <c r="N165" s="90"/>
-      <c r="O165" s="90"/>
+      <c r="N165" s="121"/>
+      <c r="O165" s="121"/>
       <c r="P165" s="62"/>
       <c r="Q165" s="7">
         <v>2290</v>
       </c>
       <c r="R165" s="9">
         <v>1.3</v>
       </c>
       <c r="S165" s="9">
         <v>7.4</v>
       </c>
       <c r="T165" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U165" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V165" s="7">
         <v>3189</v>
       </c>
       <c r="W165" s="9">
         <v>1.7</v>
       </c>
       <c r="X165" s="9">
         <v>16.600000000000001</v>
       </c>
@@ -17059,56 +17059,56 @@
       <c r="AJ165" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK165" s="63"/>
       <c r="AL165" s="64" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="166" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B166" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C166" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D166" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E166" s="22"/>
       <c r="F166" s="1">
         <v>150</v>
       </c>
-      <c r="L166" s="85" t="s">
+      <c r="L166" s="118" t="s">
         <v>416</v>
       </c>
-      <c r="M166" s="85"/>
-[...1 lines deleted...]
-      <c r="O166" s="85"/>
+      <c r="M166" s="118"/>
+      <c r="N166" s="118"/>
+      <c r="O166" s="118"/>
       <c r="P166" s="62"/>
       <c r="Q166" s="7">
         <v>3992</v>
       </c>
       <c r="R166" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="S166" s="9">
         <v>42.5</v>
       </c>
       <c r="T166" s="9">
         <v>40.299999999999997</v>
       </c>
       <c r="U166" s="11">
         <v>0.67</v>
       </c>
       <c r="V166" s="7">
         <v>7020</v>
       </c>
       <c r="W166" s="9">
         <v>3.7</v>
       </c>
       <c r="X166" s="9">
         <v>104.8</v>
       </c>
@@ -17148,60 +17148,60 @@
       <c r="AJ166" s="11">
         <v>0.2</v>
       </c>
       <c r="AK166" s="63"/>
       <c r="AL166" s="64" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="167" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B167" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C167" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D167" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E167" s="22"/>
       <c r="F167" s="1">
         <v>151</v>
       </c>
-      <c r="J167" s="93" t="s">
+      <c r="J167" s="122" t="s">
         <v>430</v>
       </c>
-      <c r="K167" s="93"/>
-[...1 lines deleted...]
-      <c r="M167" s="94" t="s">
+      <c r="K167" s="122"/>
+      <c r="L167" s="122"/>
+      <c r="M167" s="123" t="s">
         <v>289</v>
       </c>
-      <c r="N167" s="94"/>
-      <c r="O167" s="94"/>
+      <c r="N167" s="123"/>
+      <c r="O167" s="123"/>
       <c r="P167" s="62"/>
       <c r="Q167" s="7">
         <v>24143</v>
       </c>
       <c r="R167" s="9">
         <v>14.2</v>
       </c>
       <c r="S167" s="9">
         <v>16.899999999999999</v>
       </c>
       <c r="T167" s="9" t="s">
         <v>448</v>
       </c>
       <c r="U167" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V167" s="7">
         <v>30484</v>
       </c>
       <c r="W167" s="9">
         <v>16.3</v>
       </c>
       <c r="X167" s="9">
         <v>30.8</v>
       </c>
@@ -17241,153 +17241,153 @@
       <c r="AJ167" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK167" s="63"/>
       <c r="AL167" s="64" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="168" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B168" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C168" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D168" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E168" s="22"/>
       <c r="F168" s="1">
         <v>152</v>
       </c>
-      <c r="J168" s="93" t="s">
+      <c r="J168" s="122" t="s">
         <v>430</v>
       </c>
-      <c r="K168" s="93"/>
-[...1 lines deleted...]
-      <c r="M168" s="94" t="s">
+      <c r="K168" s="122"/>
+      <c r="L168" s="122"/>
+      <c r="M168" s="123" t="s">
         <v>279</v>
       </c>
-      <c r="N168" s="94"/>
-      <c r="O168" s="94"/>
+      <c r="N168" s="123"/>
+      <c r="O168" s="123"/>
       <c r="P168" s="62"/>
       <c r="Q168" s="7">
         <v>9152</v>
       </c>
       <c r="R168" s="9">
         <v>5.4</v>
       </c>
       <c r="S168" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="T168" s="9">
-        <v>0.3</v>
+        <v>-0.8</v>
       </c>
       <c r="U168" s="11">
-        <v>0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="V168" s="7">
         <v>9094</v>
       </c>
       <c r="W168" s="9">
         <v>4.8</v>
       </c>
       <c r="X168" s="9">
         <v>0</v>
       </c>
       <c r="Y168" s="9">
-        <v>-4.5999999999999996</v>
+        <v>-5.7</v>
       </c>
       <c r="Z168" s="11">
-        <v>-0.24</v>
+        <v>-0.3</v>
       </c>
       <c r="AA168" s="7">
         <v>9201</v>
       </c>
       <c r="AB168" s="9">
         <v>6</v>
       </c>
       <c r="AC168" s="9">
         <v>10.5</v>
       </c>
       <c r="AD168" s="9">
-        <v>5.4</v>
+        <v>4.2</v>
       </c>
       <c r="AE168" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.22</v>
       </c>
       <c r="AF168" s="7">
         <v>9073</v>
       </c>
       <c r="AG168" s="9">
         <v>6.2</v>
       </c>
       <c r="AH168" s="9">
         <v>9.6</v>
       </c>
       <c r="AI168" s="9">
-        <v>4.5999999999999996</v>
+        <v>3.4</v>
       </c>
       <c r="AJ168" s="11">
-        <v>0.24</v>
+        <v>0.18</v>
       </c>
       <c r="AK168" s="63"/>
       <c r="AL168" s="64" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="169" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B169" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C169" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D169" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E169" s="22"/>
       <c r="F169" s="1">
         <v>153</v>
       </c>
-      <c r="J169" s="93" t="s">
+      <c r="J169" s="122" t="s">
         <v>430</v>
       </c>
-      <c r="K169" s="93"/>
-[...1 lines deleted...]
-      <c r="M169" s="95" t="s">
+      <c r="K169" s="122"/>
+      <c r="L169" s="122"/>
+      <c r="M169" s="124" t="s">
         <v>417</v>
       </c>
-      <c r="N169" s="95"/>
-      <c r="O169" s="95"/>
+      <c r="N169" s="124"/>
+      <c r="O169" s="124"/>
       <c r="P169" s="62"/>
       <c r="Q169" s="7">
         <v>139719</v>
       </c>
       <c r="R169" s="9">
         <v>82</v>
       </c>
       <c r="S169" s="9">
         <v>1.6</v>
       </c>
       <c r="T169" s="9">
         <v>0</v>
       </c>
       <c r="U169" s="11">
         <v>0.03</v>
       </c>
       <c r="V169" s="7">
         <v>150502</v>
       </c>
       <c r="W169" s="9">
         <v>80.3</v>
       </c>
       <c r="X169" s="9">
         <v>5.8</v>
       </c>
@@ -17427,60 +17427,60 @@
       <c r="AJ169" s="11">
         <v>-4.0199999999999996</v>
       </c>
       <c r="AK169" s="63"/>
       <c r="AL169" s="64" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="170" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B170" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C170" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D170" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E170" s="22"/>
       <c r="F170" s="1">
         <v>154</v>
       </c>
-      <c r="J170" s="93" t="s">
+      <c r="J170" s="122" t="s">
         <v>430</v>
       </c>
-      <c r="K170" s="93"/>
-[...1 lines deleted...]
-      <c r="M170" s="95" t="s">
+      <c r="K170" s="122"/>
+      <c r="L170" s="122"/>
+      <c r="M170" s="124" t="s">
         <v>418</v>
       </c>
-      <c r="N170" s="95"/>
-      <c r="O170" s="95"/>
+      <c r="N170" s="124"/>
+      <c r="O170" s="124"/>
       <c r="P170" s="62"/>
       <c r="Q170" s="7">
         <v>157060</v>
       </c>
       <c r="R170" s="9">
         <v>100</v>
       </c>
       <c r="S170" s="9">
         <v>1.8</v>
       </c>
       <c r="T170" s="9">
         <v>0.2</v>
       </c>
       <c r="U170" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V170" s="7">
         <v>172873</v>
       </c>
       <c r="W170" s="9">
         <v>100</v>
       </c>
       <c r="X170" s="9">
         <v>6.1</v>
       </c>
@@ -17524,54 +17524,54 @@
       <c r="AL170" s="64" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="171" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B171" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C171" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D171" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E171" s="22"/>
       <c r="F171" s="1">
         <v>155</v>
       </c>
       <c r="J171" s="68"/>
       <c r="K171" s="68"/>
       <c r="L171" s="68"/>
       <c r="M171" s="69"/>
-      <c r="N171" s="91" t="s">
+      <c r="N171" s="125" t="s">
         <v>369</v>
       </c>
-      <c r="O171" s="91"/>
+      <c r="O171" s="125"/>
       <c r="P171" s="62"/>
       <c r="Q171" s="7">
         <v>82972</v>
       </c>
       <c r="R171" s="9">
         <v>52.8</v>
       </c>
       <c r="S171" s="9">
         <v>-0.7</v>
       </c>
       <c r="T171" s="9">
         <v>-2.1</v>
       </c>
       <c r="U171" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V171" s="7">
         <v>81206</v>
       </c>
       <c r="W171" s="9">
         <v>47</v>
       </c>
       <c r="X171" s="9">
         <v>1.3</v>
       </c>
@@ -17629,402 +17629,402 @@
       <c r="D172" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E172" s="22"/>
       <c r="F172" s="1">
         <v>156</v>
       </c>
       <c r="J172" s="68"/>
       <c r="K172" s="68"/>
       <c r="L172" s="68"/>
       <c r="M172" s="70"/>
       <c r="O172" s="71" t="s">
         <v>290</v>
       </c>
       <c r="P172" s="62"/>
       <c r="Q172" s="7">
         <v>6010</v>
       </c>
       <c r="R172" s="9">
         <v>3.8</v>
       </c>
       <c r="S172" s="9">
         <v>3.1</v>
       </c>
       <c r="T172" s="9">
-        <v>1.6</v>
+        <v>2.1</v>
       </c>
       <c r="U172" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V172" s="7">
         <v>6565</v>
       </c>
       <c r="W172" s="9">
         <v>3.8</v>
       </c>
       <c r="X172" s="9">
         <v>34.6</v>
       </c>
       <c r="Y172" s="9">
-        <v>32.6</v>
+        <v>33.299999999999997</v>
       </c>
       <c r="Z172" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AA172" s="7">
         <v>5479</v>
       </c>
       <c r="AB172" s="9">
         <v>3.9</v>
       </c>
       <c r="AC172" s="9">
         <v>-18.899999999999999</v>
       </c>
       <c r="AD172" s="9">
-        <v>-20.100000000000001</v>
+        <v>-19.7</v>
       </c>
       <c r="AE172" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AF172" s="7">
         <v>4766</v>
       </c>
       <c r="AG172" s="9">
         <v>3.5</v>
       </c>
       <c r="AH172" s="9">
         <v>-19.899999999999999</v>
       </c>
       <c r="AI172" s="9">
-        <v>-21.1</v>
+        <v>-20.7</v>
       </c>
       <c r="AJ172" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK172" s="63"/>
       <c r="AL172" s="64" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="173" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B173" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C173" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D173" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E173" s="22"/>
       <c r="F173" s="1">
         <v>157</v>
       </c>
       <c r="J173" s="68"/>
       <c r="K173" s="68"/>
       <c r="L173" s="68"/>
       <c r="M173" s="70"/>
       <c r="N173" s="69"/>
       <c r="O173" s="71" t="s">
         <v>291</v>
       </c>
       <c r="P173" s="62"/>
       <c r="Q173" s="7">
         <v>12582</v>
       </c>
       <c r="R173" s="9">
         <v>8</v>
       </c>
       <c r="S173" s="9">
         <v>3.6</v>
       </c>
       <c r="T173" s="9">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="U173" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V173" s="7">
         <v>16348</v>
       </c>
       <c r="W173" s="9">
         <v>9.5</v>
       </c>
       <c r="X173" s="9">
         <v>5.2</v>
       </c>
       <c r="Y173" s="9">
-        <v>3.1</v>
+        <v>3.3</v>
       </c>
       <c r="Z173" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AA173" s="7">
         <v>8716</v>
       </c>
       <c r="AB173" s="9">
         <v>6.2</v>
       </c>
       <c r="AC173" s="9">
         <v>-0.8</v>
       </c>
       <c r="AD173" s="9">
-        <v>-2.7</v>
+        <v>-2.6</v>
       </c>
       <c r="AE173" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AF173" s="7">
         <v>8098</v>
       </c>
       <c r="AG173" s="9">
         <v>6</v>
       </c>
       <c r="AH173" s="9">
         <v>6.3</v>
       </c>
       <c r="AI173" s="9">
-        <v>4.2</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="AJ173" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK173" s="63"/>
       <c r="AL173" s="64" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="174" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B174" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C174" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D174" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E174" s="22"/>
       <c r="F174" s="1">
         <v>158</v>
       </c>
       <c r="J174" s="68"/>
       <c r="K174" s="68"/>
       <c r="L174" s="68"/>
       <c r="M174" s="70"/>
       <c r="O174" s="71" t="s">
         <v>292</v>
       </c>
       <c r="P174" s="62"/>
       <c r="Q174" s="7">
         <v>64380</v>
       </c>
       <c r="R174" s="9">
         <v>41</v>
       </c>
       <c r="S174" s="9">
         <v>-1.9</v>
       </c>
       <c r="T174" s="9">
-        <v>-3.2</v>
+        <v>-3.3</v>
       </c>
       <c r="U174" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V174" s="7">
         <v>58292</v>
       </c>
       <c r="W174" s="9">
         <v>33.700000000000003</v>
       </c>
       <c r="X174" s="9">
         <v>-2.5</v>
       </c>
       <c r="Y174" s="9">
         <v>-3.8</v>
       </c>
       <c r="Z174" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AA174" s="7">
         <v>70649</v>
       </c>
       <c r="AB174" s="9">
         <v>50.2</v>
       </c>
       <c r="AC174" s="9">
         <v>-1</v>
       </c>
       <c r="AD174" s="9">
-        <v>-2.2999999999999998</v>
+        <v>-2.4</v>
       </c>
       <c r="AE174" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AF174" s="7">
         <v>70052</v>
       </c>
       <c r="AG174" s="9">
         <v>51.6</v>
       </c>
       <c r="AH174" s="9">
         <v>-0.7</v>
       </c>
       <c r="AI174" s="9">
-        <v>-2</v>
+        <v>-2.1</v>
       </c>
       <c r="AJ174" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK174" s="63"/>
       <c r="AL174" s="64" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="175" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B175" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C175" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D175" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E175" s="22"/>
       <c r="F175" s="1">
         <v>159</v>
       </c>
       <c r="J175" s="68"/>
       <c r="K175" s="68"/>
       <c r="L175" s="68"/>
       <c r="M175" s="69"/>
-      <c r="N175" s="92" t="s">
+      <c r="N175" s="126" t="s">
         <v>431</v>
       </c>
-      <c r="O175" s="92"/>
+      <c r="O175" s="126"/>
       <c r="P175" s="62"/>
       <c r="Q175" s="7">
         <v>74088</v>
       </c>
       <c r="R175" s="9">
         <v>47.2</v>
       </c>
       <c r="S175" s="9">
         <v>4.7</v>
       </c>
       <c r="T175" s="9">
-        <v>2.8</v>
+        <v>2.6</v>
       </c>
       <c r="U175" s="11" t="s">
         <v>448</v>
       </c>
       <c r="V175" s="7">
         <v>91667</v>
       </c>
       <c r="W175" s="9">
         <v>53</v>
       </c>
       <c r="X175" s="9">
         <v>10.7</v>
       </c>
       <c r="Y175" s="9">
-        <v>8.6999999999999993</v>
+        <v>8.5</v>
       </c>
       <c r="Z175" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AA175" s="7">
         <v>55873</v>
       </c>
       <c r="AB175" s="9">
         <v>39.700000000000003</v>
       </c>
       <c r="AC175" s="9">
         <v>-5.0999999999999996</v>
       </c>
       <c r="AD175" s="9">
-        <v>-6.8</v>
+        <v>-7</v>
       </c>
       <c r="AE175" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AF175" s="7">
         <v>52840</v>
       </c>
       <c r="AG175" s="9">
         <v>38.9</v>
       </c>
       <c r="AH175" s="9">
         <v>-7.6</v>
       </c>
       <c r="AI175" s="9">
-        <v>-9.1999999999999993</v>
+        <v>-9.4</v>
       </c>
       <c r="AJ175" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK175" s="63"/>
       <c r="AL175" s="64" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="176" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B176" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C176" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D176" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E176" s="22"/>
       <c r="F176" s="1">
         <v>160</v>
       </c>
-      <c r="J176" s="90" t="s">
+      <c r="J176" s="121" t="s">
         <v>136</v>
       </c>
-      <c r="K176" s="90"/>
-[...3 lines deleted...]
-      <c r="O176" s="90"/>
+      <c r="K176" s="121"/>
+      <c r="L176" s="121"/>
+      <c r="M176" s="121"/>
+      <c r="N176" s="121"/>
+      <c r="O176" s="121"/>
       <c r="P176" s="62"/>
       <c r="Q176" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R176" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S176" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T176" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U176" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V176" s="7">
         <v>58446</v>
       </c>
       <c r="W176" s="9">
         <v>100</v>
       </c>
       <c r="X176" s="9">
         <v>13</v>
       </c>
@@ -18064,57 +18064,57 @@
       <c r="AJ176" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK176" s="63"/>
       <c r="AL176" s="64" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="177" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B177" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C177" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D177" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E177" s="22"/>
       <c r="F177" s="1">
         <v>161</v>
       </c>
-      <c r="K177" s="90" t="s">
+      <c r="K177" s="121" t="s">
         <v>137</v>
       </c>
-      <c r="L177" s="90"/>
-[...2 lines deleted...]
-      <c r="O177" s="90"/>
+      <c r="L177" s="121"/>
+      <c r="M177" s="121"/>
+      <c r="N177" s="121"/>
+      <c r="O177" s="121"/>
       <c r="P177" s="62"/>
       <c r="Q177" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R177" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S177" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T177" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U177" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V177" s="7">
         <v>21999</v>
       </c>
       <c r="W177" s="9">
         <v>37.6</v>
       </c>
       <c r="X177" s="9">
         <v>15.6</v>
       </c>
@@ -18154,56 +18154,56 @@
       <c r="AJ177" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK177" s="63"/>
       <c r="AL177" s="64" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="178" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B178" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C178" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D178" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E178" s="22"/>
       <c r="F178" s="1">
         <v>162</v>
       </c>
-      <c r="L178" s="90" t="s">
+      <c r="L178" s="121" t="s">
         <v>138</v>
       </c>
-      <c r="M178" s="90"/>
-[...1 lines deleted...]
-      <c r="O178" s="90"/>
+      <c r="M178" s="121"/>
+      <c r="N178" s="121"/>
+      <c r="O178" s="121"/>
       <c r="P178" s="62"/>
       <c r="Q178" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R178" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S178" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T178" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U178" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V178" s="7">
         <v>8846</v>
       </c>
       <c r="W178" s="9">
         <v>15.1</v>
       </c>
       <c r="X178" s="9">
         <v>26.7</v>
       </c>
@@ -18243,56 +18243,56 @@
       <c r="AJ178" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK178" s="63"/>
       <c r="AL178" s="64" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="179" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B179" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C179" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D179" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E179" s="22"/>
       <c r="F179" s="1">
         <v>163</v>
       </c>
-      <c r="L179" s="90" t="s">
+      <c r="L179" s="121" t="s">
         <v>139</v>
       </c>
-      <c r="M179" s="90"/>
-[...1 lines deleted...]
-      <c r="O179" s="90"/>
+      <c r="M179" s="121"/>
+      <c r="N179" s="121"/>
+      <c r="O179" s="121"/>
       <c r="P179" s="62"/>
       <c r="Q179" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R179" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S179" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T179" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U179" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V179" s="7">
         <v>12200</v>
       </c>
       <c r="W179" s="9">
         <v>20.9</v>
       </c>
       <c r="X179" s="9">
         <v>15.6</v>
       </c>
@@ -18332,56 +18332,56 @@
       <c r="AJ179" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK179" s="63"/>
       <c r="AL179" s="64" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="180" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B180" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C180" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D180" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E180" s="22"/>
       <c r="F180" s="1">
         <v>164</v>
       </c>
-      <c r="L180" s="90" t="s">
+      <c r="L180" s="121" t="s">
         <v>140</v>
       </c>
-      <c r="M180" s="90"/>
-[...1 lines deleted...]
-      <c r="O180" s="90"/>
+      <c r="M180" s="121"/>
+      <c r="N180" s="121"/>
+      <c r="O180" s="121"/>
       <c r="P180" s="62"/>
       <c r="Q180" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R180" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S180" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T180" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U180" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V180" s="7">
         <v>953</v>
       </c>
       <c r="W180" s="9">
         <v>1.6</v>
       </c>
       <c r="X180" s="9">
         <v>-36.200000000000003</v>
       </c>
@@ -18421,57 +18421,57 @@
       <c r="AJ180" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK180" s="63"/>
       <c r="AL180" s="64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="181" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B181" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C181" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D181" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E181" s="22"/>
       <c r="F181" s="1">
         <v>165</v>
       </c>
-      <c r="K181" s="85" t="s">
+      <c r="K181" s="118" t="s">
         <v>234</v>
       </c>
-      <c r="L181" s="85"/>
-[...2 lines deleted...]
-      <c r="O181" s="85"/>
+      <c r="L181" s="118"/>
+      <c r="M181" s="118"/>
+      <c r="N181" s="118"/>
+      <c r="O181" s="118"/>
       <c r="P181" s="62"/>
       <c r="Q181" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R181" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S181" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T181" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U181" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V181" s="7">
         <v>36427</v>
       </c>
       <c r="W181" s="9">
         <v>62.3</v>
       </c>
       <c r="X181" s="9">
         <v>11.7</v>
       </c>
@@ -18511,56 +18511,56 @@
       <c r="AJ181" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK181" s="63"/>
       <c r="AL181" s="64" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="182" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B182" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C182" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D182" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E182" s="22"/>
       <c r="F182" s="1">
         <v>166</v>
       </c>
-      <c r="L182" s="85" t="s">
+      <c r="L182" s="118" t="s">
         <v>235</v>
       </c>
-      <c r="M182" s="85"/>
-[...1 lines deleted...]
-      <c r="O182" s="85"/>
+      <c r="M182" s="118"/>
+      <c r="N182" s="118"/>
+      <c r="O182" s="118"/>
       <c r="P182" s="62"/>
       <c r="Q182" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R182" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S182" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T182" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U182" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V182" s="7">
         <v>22370</v>
       </c>
       <c r="W182" s="9">
         <v>38.299999999999997</v>
       </c>
       <c r="X182" s="9">
         <v>11.8</v>
       </c>
@@ -18600,56 +18600,56 @@
       <c r="AJ182" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK182" s="63"/>
       <c r="AL182" s="64" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="183" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B183" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C183" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D183" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E183" s="22"/>
       <c r="F183" s="1">
         <v>167</v>
       </c>
-      <c r="L183" s="85" t="s">
+      <c r="L183" s="118" t="s">
         <v>236</v>
       </c>
-      <c r="M183" s="85"/>
-[...1 lines deleted...]
-      <c r="O183" s="85"/>
+      <c r="M183" s="118"/>
+      <c r="N183" s="118"/>
+      <c r="O183" s="118"/>
       <c r="P183" s="62"/>
       <c r="Q183" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R183" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S183" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T183" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U183" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V183" s="7">
         <v>11621</v>
       </c>
       <c r="W183" s="9">
         <v>19.899999999999999</v>
       </c>
       <c r="X183" s="9">
         <v>11.4</v>
       </c>
@@ -18689,56 +18689,56 @@
       <c r="AJ183" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK183" s="63"/>
       <c r="AL183" s="64" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="184" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B184" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C184" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D184" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E184" s="22"/>
       <c r="F184" s="1">
         <v>168</v>
       </c>
-      <c r="L184" s="85" t="s">
+      <c r="L184" s="118" t="s">
         <v>280</v>
       </c>
-      <c r="M184" s="85"/>
-[...1 lines deleted...]
-      <c r="O184" s="85"/>
+      <c r="M184" s="118"/>
+      <c r="N184" s="118"/>
+      <c r="O184" s="118"/>
       <c r="P184" s="62"/>
       <c r="Q184" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R184" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S184" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T184" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U184" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V184" s="7">
         <v>1232</v>
       </c>
       <c r="W184" s="9">
         <v>2.1</v>
       </c>
       <c r="X184" s="9">
         <v>13.1</v>
       </c>
@@ -18778,56 +18778,56 @@
       <c r="AJ184" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK184" s="63"/>
       <c r="AL184" s="64" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="185" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B185" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C185" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D185" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E185" s="22"/>
       <c r="F185" s="1">
         <v>169</v>
       </c>
-      <c r="L185" s="85" t="s">
+      <c r="L185" s="118" t="s">
         <v>237</v>
       </c>
-      <c r="M185" s="85"/>
-[...1 lines deleted...]
-      <c r="O185" s="85"/>
+      <c r="M185" s="118"/>
+      <c r="N185" s="118"/>
+      <c r="O185" s="118"/>
       <c r="P185" s="62"/>
       <c r="Q185" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R185" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S185" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T185" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U185" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V185" s="7">
         <v>1205</v>
       </c>
       <c r="W185" s="9">
         <v>2.1</v>
       </c>
       <c r="X185" s="9">
         <v>10.7</v>
       </c>
@@ -18867,57 +18867,57 @@
       <c r="AJ185" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK185" s="63"/>
       <c r="AL185" s="64" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="186" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B186" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C186" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D186" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E186" s="22"/>
       <c r="F186" s="1">
         <v>170</v>
       </c>
-      <c r="K186" s="85" t="s">
+      <c r="K186" s="118" t="s">
         <v>238</v>
       </c>
-      <c r="L186" s="85"/>
-[...2 lines deleted...]
-      <c r="O186" s="85"/>
+      <c r="L186" s="118"/>
+      <c r="M186" s="118"/>
+      <c r="N186" s="118"/>
+      <c r="O186" s="118"/>
       <c r="P186" s="62"/>
       <c r="Q186" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R186" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S186" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T186" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U186" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V186" s="7">
         <v>19</v>
       </c>
       <c r="W186" s="9">
         <v>0</v>
       </c>
       <c r="X186" s="9">
         <v>-71.2</v>
       </c>
@@ -18957,59 +18957,59 @@
       <c r="AJ186" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK186" s="63"/>
       <c r="AL186" s="64" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="187" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B187" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C187" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D187" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E187" s="22"/>
       <c r="F187" s="1">
         <v>171</v>
       </c>
-      <c r="I187" s="85" t="s">
+      <c r="I187" s="118" t="s">
         <v>329</v>
       </c>
-      <c r="J187" s="85"/>
-[...4 lines deleted...]
-      <c r="O187" s="85"/>
+      <c r="J187" s="118"/>
+      <c r="K187" s="118"/>
+      <c r="L187" s="118"/>
+      <c r="M187" s="118"/>
+      <c r="N187" s="118"/>
+      <c r="O187" s="118"/>
       <c r="P187" s="62"/>
       <c r="Q187" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R187" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S187" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T187" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U187" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V187" s="7">
         <v>351666</v>
       </c>
       <c r="W187" s="9">
         <v>100</v>
       </c>
       <c r="X187" s="9">
         <v>14.8</v>
       </c>
@@ -19049,58 +19049,58 @@
       <c r="AJ187" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK187" s="63"/>
       <c r="AL187" s="64" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="188" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B188" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C188" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D188" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E188" s="22"/>
       <c r="F188" s="1">
         <v>172</v>
       </c>
-      <c r="J188" s="85" t="s">
+      <c r="J188" s="118" t="s">
         <v>239</v>
       </c>
-      <c r="K188" s="85"/>
-[...3 lines deleted...]
-      <c r="O188" s="85"/>
+      <c r="K188" s="118"/>
+      <c r="L188" s="118"/>
+      <c r="M188" s="118"/>
+      <c r="N188" s="118"/>
+      <c r="O188" s="118"/>
       <c r="P188" s="62"/>
       <c r="Q188" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R188" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S188" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T188" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U188" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V188" s="7">
         <v>256741</v>
       </c>
       <c r="W188" s="9">
         <v>73</v>
       </c>
       <c r="X188" s="9">
         <v>11.7</v>
       </c>
@@ -19140,58 +19140,58 @@
       <c r="AJ188" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK188" s="63"/>
       <c r="AL188" s="64" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="189" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B189" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C189" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D189" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E189" s="22"/>
       <c r="F189" s="1">
         <v>173</v>
       </c>
-      <c r="J189" s="84" t="s">
+      <c r="J189" s="119" t="s">
         <v>370</v>
       </c>
-      <c r="K189" s="85"/>
-[...3 lines deleted...]
-      <c r="O189" s="85"/>
+      <c r="K189" s="118"/>
+      <c r="L189" s="118"/>
+      <c r="M189" s="118"/>
+      <c r="N189" s="118"/>
+      <c r="O189" s="118"/>
       <c r="P189" s="62"/>
       <c r="Q189" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R189" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S189" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T189" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U189" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V189" s="7">
         <v>8234</v>
       </c>
       <c r="W189" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="X189" s="9">
         <v>3.2</v>
       </c>
@@ -19231,57 +19231,57 @@
       <c r="AJ189" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK189" s="63"/>
       <c r="AL189" s="64" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="190" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B190" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C190" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D190" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E190" s="22"/>
       <c r="F190" s="1">
         <v>174</v>
       </c>
-      <c r="K190" s="84" t="s">
+      <c r="K190" s="119" t="s">
         <v>371</v>
       </c>
-      <c r="L190" s="85"/>
-[...2 lines deleted...]
-      <c r="O190" s="85"/>
+      <c r="L190" s="118"/>
+      <c r="M190" s="118"/>
+      <c r="N190" s="118"/>
+      <c r="O190" s="118"/>
       <c r="P190" s="62"/>
       <c r="Q190" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R190" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S190" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T190" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U190" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V190" s="7">
         <v>1838</v>
       </c>
       <c r="W190" s="9">
         <v>0.5</v>
       </c>
       <c r="X190" s="9">
         <v>-22.4</v>
       </c>
@@ -19321,57 +19321,57 @@
       <c r="AJ190" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK190" s="63"/>
       <c r="AL190" s="72" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="191" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B191" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C191" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D191" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E191" s="22"/>
       <c r="F191" s="1">
         <v>175</v>
       </c>
-      <c r="K191" s="84" t="s">
+      <c r="K191" s="119" t="s">
         <v>372</v>
       </c>
-      <c r="L191" s="85"/>
-[...2 lines deleted...]
-      <c r="O191" s="85"/>
+      <c r="L191" s="118"/>
+      <c r="M191" s="118"/>
+      <c r="N191" s="118"/>
+      <c r="O191" s="118"/>
       <c r="P191" s="62"/>
       <c r="Q191" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R191" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S191" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T191" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U191" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V191" s="7">
         <v>6396</v>
       </c>
       <c r="W191" s="9">
         <v>1.8</v>
       </c>
       <c r="X191" s="9">
         <v>14.1</v>
       </c>
@@ -19411,58 +19411,58 @@
       <c r="AJ191" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK191" s="63"/>
       <c r="AL191" s="64" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="192" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B192" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C192" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D192" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E192" s="22"/>
       <c r="F192" s="1">
         <v>176</v>
       </c>
-      <c r="J192" s="85" t="s">
+      <c r="J192" s="118" t="s">
         <v>240</v>
       </c>
-      <c r="K192" s="85"/>
-[...3 lines deleted...]
-      <c r="O192" s="85"/>
+      <c r="K192" s="118"/>
+      <c r="L192" s="118"/>
+      <c r="M192" s="118"/>
+      <c r="N192" s="118"/>
+      <c r="O192" s="118"/>
       <c r="P192" s="62"/>
       <c r="Q192" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R192" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S192" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T192" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U192" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V192" s="7">
         <v>8775</v>
       </c>
       <c r="W192" s="9">
         <v>2.5</v>
       </c>
       <c r="X192" s="9">
         <v>60.6</v>
       </c>
@@ -19502,58 +19502,58 @@
       <c r="AJ192" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK192" s="63"/>
       <c r="AL192" s="64" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="193" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B193" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C193" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D193" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E193" s="22"/>
       <c r="F193" s="1">
         <v>177</v>
       </c>
-      <c r="J193" s="85" t="s">
+      <c r="J193" s="118" t="s">
         <v>241</v>
       </c>
-      <c r="K193" s="85"/>
-[...3 lines deleted...]
-      <c r="O193" s="85"/>
+      <c r="K193" s="118"/>
+      <c r="L193" s="118"/>
+      <c r="M193" s="118"/>
+      <c r="N193" s="118"/>
+      <c r="O193" s="118"/>
       <c r="P193" s="62"/>
       <c r="Q193" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R193" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S193" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T193" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U193" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V193" s="7">
         <v>6372</v>
       </c>
       <c r="W193" s="9">
         <v>1.8</v>
       </c>
       <c r="X193" s="9">
         <v>18.2</v>
       </c>
@@ -19593,58 +19593,58 @@
       <c r="AJ193" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK193" s="63"/>
       <c r="AL193" s="64" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="194" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B194" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C194" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D194" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E194" s="22"/>
       <c r="F194" s="1">
         <v>178</v>
       </c>
-      <c r="J194" s="85" t="s">
+      <c r="J194" s="118" t="s">
         <v>242</v>
       </c>
-      <c r="K194" s="85"/>
-[...3 lines deleted...]
-      <c r="O194" s="85"/>
+      <c r="K194" s="118"/>
+      <c r="L194" s="118"/>
+      <c r="M194" s="118"/>
+      <c r="N194" s="118"/>
+      <c r="O194" s="118"/>
       <c r="P194" s="62"/>
       <c r="Q194" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R194" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S194" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T194" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U194" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V194" s="7">
         <v>2531</v>
       </c>
       <c r="W194" s="9">
         <v>0.7</v>
       </c>
       <c r="X194" s="9">
         <v>13.1</v>
       </c>
@@ -19684,58 +19684,58 @@
       <c r="AJ194" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK194" s="63"/>
       <c r="AL194" s="64" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="195" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B195" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C195" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D195" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E195" s="22"/>
       <c r="F195" s="1">
         <v>179</v>
       </c>
-      <c r="J195" s="85" t="s">
+      <c r="J195" s="118" t="s">
         <v>434</v>
       </c>
-      <c r="K195" s="85"/>
-[...3 lines deleted...]
-      <c r="O195" s="85"/>
+      <c r="K195" s="118"/>
+      <c r="L195" s="118"/>
+      <c r="M195" s="118"/>
+      <c r="N195" s="118"/>
+      <c r="O195" s="118"/>
       <c r="P195" s="62"/>
       <c r="Q195" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R195" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S195" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T195" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U195" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V195" s="7">
         <v>68342</v>
       </c>
       <c r="W195" s="9">
         <v>19.399999999999999</v>
       </c>
       <c r="X195" s="9">
         <v>25.7</v>
       </c>
@@ -19775,58 +19775,58 @@
       <c r="AJ195" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK195" s="63"/>
       <c r="AL195" s="64" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="196" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B196" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C196" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D196" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E196" s="22"/>
       <c r="F196" s="1">
         <v>180</v>
       </c>
-      <c r="J196" s="85" t="s">
+      <c r="J196" s="118" t="s">
         <v>243</v>
       </c>
-      <c r="K196" s="85"/>
-[...3 lines deleted...]
-      <c r="O196" s="85"/>
+      <c r="K196" s="118"/>
+      <c r="L196" s="118"/>
+      <c r="M196" s="118"/>
+      <c r="N196" s="118"/>
+      <c r="O196" s="118"/>
       <c r="P196" s="62"/>
       <c r="Q196" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R196" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S196" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T196" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U196" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V196" s="7">
         <v>0</v>
       </c>
       <c r="W196" s="9">
         <v>0</v>
       </c>
       <c r="X196" s="9">
         <v>-100</v>
       </c>
@@ -19866,58 +19866,58 @@
       <c r="AJ196" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK196" s="63"/>
       <c r="AL196" s="64" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="197" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B197" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C197" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D197" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E197" s="22"/>
       <c r="F197" s="1">
         <v>181</v>
       </c>
-      <c r="J197" s="84" t="s">
+      <c r="J197" s="119" t="s">
         <v>373</v>
       </c>
-      <c r="K197" s="85"/>
-[...3 lines deleted...]
-      <c r="O197" s="85"/>
+      <c r="K197" s="118"/>
+      <c r="L197" s="118"/>
+      <c r="M197" s="118"/>
+      <c r="N197" s="118"/>
+      <c r="O197" s="118"/>
       <c r="P197" s="62"/>
       <c r="Q197" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R197" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S197" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T197" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U197" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V197" s="7">
         <v>671</v>
       </c>
       <c r="W197" s="9">
         <v>0.2</v>
       </c>
       <c r="X197" s="9">
         <v>71.2</v>
       </c>
@@ -19957,59 +19957,59 @@
       <c r="AJ197" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK197" s="63"/>
       <c r="AL197" s="64" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="198" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B198" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C198" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D198" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E198" s="22"/>
       <c r="F198" s="1">
         <v>182</v>
       </c>
-      <c r="I198" s="85" t="s">
+      <c r="I198" s="118" t="s">
         <v>244</v>
       </c>
-      <c r="J198" s="85"/>
-[...4 lines deleted...]
-      <c r="O198" s="85"/>
+      <c r="J198" s="118"/>
+      <c r="K198" s="118"/>
+      <c r="L198" s="118"/>
+      <c r="M198" s="118"/>
+      <c r="N198" s="118"/>
+      <c r="O198" s="118"/>
       <c r="P198" s="62"/>
       <c r="Q198" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R198" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S198" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T198" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U198" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V198" s="7">
         <v>142486</v>
       </c>
       <c r="W198" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X198" s="9">
         <v>37</v>
       </c>
@@ -20049,60 +20049,60 @@
       <c r="AJ198" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK198" s="63"/>
       <c r="AL198" s="64" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="199" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B199" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C199" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D199" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E199" s="22"/>
       <c r="F199" s="1">
         <v>183</v>
       </c>
-      <c r="H199" s="85" t="s">
+      <c r="H199" s="118" t="s">
         <v>245</v>
       </c>
-      <c r="I199" s="85"/>
-[...5 lines deleted...]
-      <c r="O199" s="85"/>
+      <c r="I199" s="118"/>
+      <c r="J199" s="118"/>
+      <c r="K199" s="118"/>
+      <c r="L199" s="118"/>
+      <c r="M199" s="118"/>
+      <c r="N199" s="118"/>
+      <c r="O199" s="118"/>
       <c r="P199" s="62"/>
       <c r="Q199" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R199" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S199" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T199" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U199" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V199" s="7">
         <v>281368</v>
       </c>
       <c r="W199" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X199" s="9">
         <v>9.6</v>
       </c>
@@ -20142,60 +20142,60 @@
       <c r="AJ199" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK199" s="63"/>
       <c r="AL199" s="64" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="200" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B200" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C200" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D200" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E200" s="22"/>
       <c r="F200" s="1">
         <v>184</v>
       </c>
-      <c r="H200" s="85" t="s">
+      <c r="H200" s="118" t="s">
         <v>246</v>
       </c>
-      <c r="I200" s="85"/>
-[...5 lines deleted...]
-      <c r="O200" s="85"/>
+      <c r="I200" s="118"/>
+      <c r="J200" s="118"/>
+      <c r="K200" s="118"/>
+      <c r="L200" s="118"/>
+      <c r="M200" s="118"/>
+      <c r="N200" s="118"/>
+      <c r="O200" s="118"/>
       <c r="P200" s="62"/>
       <c r="Q200" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R200" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S200" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T200" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U200" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V200" s="7">
         <v>93845</v>
       </c>
       <c r="W200" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X200" s="9">
         <v>13.6</v>
       </c>
@@ -20235,59 +20235,59 @@
       <c r="AJ200" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK200" s="63"/>
       <c r="AL200" s="64" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="201" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A201" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B201" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C201" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D201" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E201" s="22"/>
       <c r="F201" s="1">
         <v>185</v>
       </c>
-      <c r="I201" s="85" t="s">
+      <c r="I201" s="118" t="s">
         <v>247</v>
       </c>
-      <c r="J201" s="85"/>
-[...4 lines deleted...]
-      <c r="O201" s="85"/>
+      <c r="J201" s="118"/>
+      <c r="K201" s="118"/>
+      <c r="L201" s="118"/>
+      <c r="M201" s="118"/>
+      <c r="N201" s="118"/>
+      <c r="O201" s="118"/>
       <c r="P201" s="62"/>
       <c r="Q201" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R201" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S201" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T201" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U201" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V201" s="7">
         <v>93376</v>
       </c>
       <c r="W201" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X201" s="9">
         <v>8.9</v>
       </c>
@@ -20327,58 +20327,58 @@
       <c r="AJ201" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK201" s="63"/>
       <c r="AL201" s="64" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="202" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B202" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C202" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D202" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E202" s="22"/>
       <c r="F202" s="1">
         <v>186</v>
       </c>
-      <c r="J202" s="85" t="s">
+      <c r="J202" s="118" t="s">
         <v>248</v>
       </c>
-      <c r="K202" s="85"/>
-[...3 lines deleted...]
-      <c r="O202" s="85"/>
+      <c r="K202" s="118"/>
+      <c r="L202" s="118"/>
+      <c r="M202" s="118"/>
+      <c r="N202" s="118"/>
+      <c r="O202" s="118"/>
       <c r="P202" s="62"/>
       <c r="Q202" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R202" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S202" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T202" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U202" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V202" s="7">
         <v>87639</v>
       </c>
       <c r="W202" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X202" s="9">
         <v>9.1</v>
       </c>
@@ -20418,57 +20418,57 @@
       <c r="AJ202" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK202" s="63"/>
       <c r="AL202" s="64" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="203" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B203" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C203" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D203" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E203" s="22"/>
       <c r="F203" s="1">
         <v>187</v>
       </c>
-      <c r="K203" s="85" t="s">
+      <c r="K203" s="118" t="s">
         <v>249</v>
       </c>
-      <c r="L203" s="85"/>
-[...2 lines deleted...]
-      <c r="O203" s="85"/>
+      <c r="L203" s="118"/>
+      <c r="M203" s="118"/>
+      <c r="N203" s="118"/>
+      <c r="O203" s="118"/>
       <c r="P203" s="62"/>
       <c r="Q203" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R203" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S203" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T203" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U203" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V203" s="7">
         <v>81191</v>
       </c>
       <c r="W203" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X203" s="9">
         <v>7.5</v>
       </c>
@@ -20508,57 +20508,57 @@
       <c r="AJ203" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK203" s="63"/>
       <c r="AL203" s="64" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="204" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B204" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C204" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D204" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E204" s="22"/>
       <c r="F204" s="1">
         <v>188</v>
       </c>
-      <c r="K204" s="85" t="s">
+      <c r="K204" s="118" t="s">
         <v>250</v>
       </c>
-      <c r="L204" s="85"/>
-[...2 lines deleted...]
-      <c r="O204" s="85"/>
+      <c r="L204" s="118"/>
+      <c r="M204" s="118"/>
+      <c r="N204" s="118"/>
+      <c r="O204" s="118"/>
       <c r="P204" s="62"/>
       <c r="Q204" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R204" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S204" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T204" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U204" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V204" s="7">
         <v>6448</v>
       </c>
       <c r="W204" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X204" s="9">
         <v>34.4</v>
       </c>
@@ -20598,56 +20598,56 @@
       <c r="AJ204" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK204" s="63"/>
       <c r="AL204" s="64" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="205" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A205" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B205" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C205" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D205" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E205" s="22"/>
       <c r="F205" s="1">
         <v>189</v>
       </c>
-      <c r="L205" s="85" t="s">
+      <c r="L205" s="118" t="s">
         <v>251</v>
       </c>
-      <c r="M205" s="85"/>
-[...1 lines deleted...]
-      <c r="O205" s="85"/>
+      <c r="M205" s="118"/>
+      <c r="N205" s="118"/>
+      <c r="O205" s="118"/>
       <c r="P205" s="62"/>
       <c r="Q205" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R205" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S205" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T205" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U205" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V205" s="7">
         <v>169</v>
       </c>
       <c r="W205" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X205" s="9">
         <v>-83.9</v>
       </c>
@@ -20687,56 +20687,56 @@
       <c r="AJ205" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK205" s="63"/>
       <c r="AL205" s="73" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="206" spans="1:38" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B206" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D206" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E206" s="22"/>
       <c r="F206" s="1">
         <v>190</v>
       </c>
-      <c r="L206" s="85" t="s">
+      <c r="L206" s="118" t="s">
         <v>252</v>
       </c>
-      <c r="M206" s="85"/>
-[...1 lines deleted...]
-      <c r="O206" s="85"/>
+      <c r="M206" s="118"/>
+      <c r="N206" s="118"/>
+      <c r="O206" s="118"/>
       <c r="P206" s="62"/>
       <c r="Q206" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R206" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S206" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T206" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U206" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V206" s="7">
         <v>6280</v>
       </c>
       <c r="W206" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X206" s="9">
         <v>67.400000000000006</v>
       </c>
@@ -20776,58 +20776,58 @@
       <c r="AJ206" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK206" s="63"/>
       <c r="AL206" s="64" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="207" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B207" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C207" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D207" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E207" s="22"/>
       <c r="F207" s="1">
         <v>191</v>
       </c>
-      <c r="J207" s="85" t="s">
+      <c r="J207" s="118" t="s">
         <v>253</v>
       </c>
-      <c r="K207" s="85"/>
-[...3 lines deleted...]
-      <c r="O207" s="85"/>
+      <c r="K207" s="118"/>
+      <c r="L207" s="118"/>
+      <c r="M207" s="118"/>
+      <c r="N207" s="118"/>
+      <c r="O207" s="118"/>
       <c r="P207" s="62"/>
       <c r="Q207" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R207" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S207" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T207" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U207" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V207" s="7">
         <v>5737</v>
       </c>
       <c r="W207" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X207" s="9">
         <v>5</v>
       </c>
@@ -20867,59 +20867,59 @@
       <c r="AJ207" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK207" s="63"/>
       <c r="AL207" s="64" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="208" spans="1:38" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B208" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C208" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D208" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E208" s="22"/>
       <c r="F208" s="1">
         <v>192</v>
       </c>
-      <c r="I208" s="85" t="s">
+      <c r="I208" s="118" t="s">
         <v>254</v>
       </c>
-      <c r="J208" s="85"/>
-[...4 lines deleted...]
-      <c r="O208" s="85"/>
+      <c r="J208" s="118"/>
+      <c r="K208" s="118"/>
+      <c r="L208" s="118"/>
+      <c r="M208" s="118"/>
+      <c r="N208" s="118"/>
+      <c r="O208" s="118"/>
       <c r="P208" s="62"/>
       <c r="Q208" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R208" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S208" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T208" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U208" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V208" s="7">
         <v>6372</v>
       </c>
       <c r="W208" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X208" s="9">
         <v>18.2</v>
       </c>
@@ -20959,59 +20959,59 @@
       <c r="AJ208" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK208" s="63"/>
       <c r="AL208" s="64" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="209" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B209" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C209" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D209" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E209" s="22"/>
       <c r="F209" s="1">
         <v>193</v>
       </c>
-      <c r="I209" s="85" t="s">
+      <c r="I209" s="118" t="s">
         <v>255</v>
       </c>
-      <c r="J209" s="85"/>
-[...4 lines deleted...]
-      <c r="O209" s="85"/>
+      <c r="J209" s="118"/>
+      <c r="K209" s="118"/>
+      <c r="L209" s="118"/>
+      <c r="M209" s="118"/>
+      <c r="N209" s="118"/>
+      <c r="O209" s="118"/>
       <c r="P209" s="62"/>
       <c r="Q209" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R209" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S209" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T209" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U209" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V209" s="7">
         <v>2376</v>
       </c>
       <c r="W209" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X209" s="9">
         <v>6.2</v>
       </c>
@@ -21051,59 +21051,59 @@
       <c r="AJ209" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK209" s="63"/>
       <c r="AL209" s="64" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="210" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B210" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C210" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D210" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E210" s="22"/>
       <c r="F210" s="1">
         <v>194</v>
       </c>
-      <c r="I210" s="85" t="s">
+      <c r="I210" s="118" t="s">
         <v>435</v>
       </c>
-      <c r="J210" s="85"/>
-[...4 lines deleted...]
-      <c r="O210" s="85"/>
+      <c r="J210" s="118"/>
+      <c r="K210" s="118"/>
+      <c r="L210" s="118"/>
+      <c r="M210" s="118"/>
+      <c r="N210" s="118"/>
+      <c r="O210" s="118"/>
       <c r="P210" s="62"/>
       <c r="Q210" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R210" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S210" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T210" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U210" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V210" s="7">
         <v>1876</v>
       </c>
       <c r="W210" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X210" s="9" t="s">
         <v>448</v>
       </c>
@@ -21143,59 +21143,59 @@
       <c r="AJ210" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK210" s="63"/>
       <c r="AL210" s="73" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="211" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B211" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C211" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D211" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E211" s="22"/>
       <c r="F211" s="1">
         <v>195</v>
       </c>
-      <c r="I211" s="85" t="s">
+      <c r="I211" s="118" t="s">
         <v>256</v>
       </c>
-      <c r="J211" s="85"/>
-[...4 lines deleted...]
-      <c r="O211" s="85"/>
+      <c r="J211" s="118"/>
+      <c r="K211" s="118"/>
+      <c r="L211" s="118"/>
+      <c r="M211" s="118"/>
+      <c r="N211" s="118"/>
+      <c r="O211" s="118"/>
       <c r="P211" s="62"/>
       <c r="Q211" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R211" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S211" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T211" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U211" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V211" s="7">
         <v>0</v>
       </c>
       <c r="W211" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X211" s="9">
         <v>-100</v>
       </c>
@@ -21235,59 +21235,59 @@
       <c r="AJ211" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK211" s="63"/>
       <c r="AL211" s="64" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="212" spans="1:41" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B212" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C212" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D212" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E212" s="22"/>
       <c r="F212" s="1">
         <v>196</v>
       </c>
-      <c r="I212" s="85" t="s">
+      <c r="I212" s="118" t="s">
         <v>257</v>
       </c>
-      <c r="J212" s="85"/>
-[...4 lines deleted...]
-      <c r="O212" s="85"/>
+      <c r="J212" s="118"/>
+      <c r="K212" s="118"/>
+      <c r="L212" s="118"/>
+      <c r="M212" s="118"/>
+      <c r="N212" s="118"/>
+      <c r="O212" s="118"/>
       <c r="P212" s="62"/>
       <c r="Q212" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R212" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S212" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T212" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U212" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V212" s="7">
         <v>-316</v>
       </c>
       <c r="W212" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X212" s="9" t="s">
         <v>448</v>
       </c>
@@ -21327,59 +21327,59 @@
       <c r="AJ212" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK212" s="63"/>
       <c r="AL212" s="64" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="213" spans="1:41" s="2" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B213" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C213" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D213" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E213" s="22"/>
       <c r="F213" s="1">
         <v>197</v>
       </c>
-      <c r="I213" s="85" t="s">
+      <c r="I213" s="118" t="s">
         <v>258</v>
       </c>
-      <c r="J213" s="85"/>
-[...4 lines deleted...]
-      <c r="O213" s="85"/>
+      <c r="J213" s="118"/>
+      <c r="K213" s="118"/>
+      <c r="L213" s="118"/>
+      <c r="M213" s="118"/>
+      <c r="N213" s="118"/>
+      <c r="O213" s="118"/>
       <c r="P213" s="62"/>
       <c r="Q213" s="7" t="s">
         <v>449</v>
       </c>
       <c r="R213" s="9" t="s">
         <v>449</v>
       </c>
       <c r="S213" s="9" t="s">
         <v>449</v>
       </c>
       <c r="T213" s="9" t="s">
         <v>449</v>
       </c>
       <c r="U213" s="11" t="s">
         <v>449</v>
       </c>
       <c r="V213" s="7">
         <v>-9838</v>
       </c>
       <c r="W213" s="9" t="s">
         <v>448</v>
       </c>
       <c r="X213" s="9" t="s">
         <v>448</v>
       </c>
@@ -21419,60 +21419,60 @@
       <c r="AJ213" s="11" t="s">
         <v>448</v>
       </c>
       <c r="AK213" s="63"/>
       <c r="AL213" s="64" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="214" spans="1:41" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B214" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C214" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D214" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E214" s="22"/>
       <c r="F214" s="1">
         <v>198</v>
       </c>
-      <c r="H214" s="87" t="s">
+      <c r="H214" s="130" t="s">
         <v>432</v>
       </c>
-      <c r="I214" s="85"/>
-[...5 lines deleted...]
-      <c r="O214" s="85"/>
+      <c r="I214" s="118"/>
+      <c r="J214" s="118"/>
+      <c r="K214" s="118"/>
+      <c r="L214" s="118"/>
+      <c r="M214" s="118"/>
+      <c r="N214" s="118"/>
+      <c r="O214" s="118"/>
       <c r="P214" s="62"/>
       <c r="Q214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="R214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="S214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="T214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="U214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="V214" s="65">
         <v>66.599999999999994</v>
       </c>
       <c r="W214" s="65" t="s">
         <v>448</v>
       </c>
       <c r="X214" s="65" t="s">
         <v>448</v>
       </c>
@@ -21491,84 +21491,84 @@
       <c r="AC214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="AD214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="AE214" s="65" t="s">
         <v>449</v>
       </c>
       <c r="AF214" s="74">
         <v>180.6</v>
       </c>
       <c r="AG214" s="74" t="s">
         <v>448</v>
       </c>
       <c r="AH214" s="74" t="s">
         <v>448</v>
       </c>
       <c r="AI214" s="74" t="s">
         <v>448</v>
       </c>
       <c r="AJ214" s="74" t="s">
         <v>448</v>
       </c>
       <c r="AK214" s="63"/>
-      <c r="AL214" s="88" t="s">
+      <c r="AL214" s="127" t="s">
         <v>344</v>
       </c>
-      <c r="AM214" s="89"/>
-[...1 lines deleted...]
-      <c r="AO214" s="89"/>
+      <c r="AM214" s="128"/>
+      <c r="AN214" s="128"/>
+      <c r="AO214" s="128"/>
     </row>
     <row r="215" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B215" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C215" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D215" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E215" s="22"/>
       <c r="F215" s="1">
         <v>199</v>
       </c>
-      <c r="H215" s="84" t="s">
+      <c r="H215" s="119" t="s">
         <v>283</v>
       </c>
-      <c r="I215" s="85"/>
-[...5 lines deleted...]
-      <c r="O215" s="85"/>
+      <c r="I215" s="118"/>
+      <c r="J215" s="118"/>
+      <c r="K215" s="118"/>
+      <c r="L215" s="118"/>
+      <c r="M215" s="118"/>
+      <c r="N215" s="118"/>
+      <c r="O215" s="118"/>
       <c r="P215" s="62"/>
       <c r="Q215" s="65" t="s">
         <v>449</v>
       </c>
       <c r="R215" s="65" t="s">
         <v>449</v>
       </c>
       <c r="S215" s="65" t="s">
         <v>449</v>
       </c>
       <c r="T215" s="65" t="s">
         <v>449</v>
       </c>
       <c r="U215" s="65" t="s">
         <v>449</v>
       </c>
       <c r="V215" s="65">
         <v>33.4</v>
       </c>
       <c r="W215" s="65" t="s">
         <v>448</v>
       </c>
       <c r="X215" s="65" t="s">
         <v>448</v>
       </c>
@@ -21609,59 +21609,59 @@
         <v>448</v>
       </c>
       <c r="AK215" s="63"/>
       <c r="AL215" s="64" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="216" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B216" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C216" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D216" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E216" s="22"/>
       <c r="F216" s="1">
         <v>200</v>
       </c>
       <c r="H216" s="67"/>
-      <c r="I216" s="84" t="s">
+      <c r="I216" s="119" t="s">
         <v>374</v>
       </c>
-      <c r="J216" s="85"/>
-[...4 lines deleted...]
-      <c r="O216" s="85"/>
+      <c r="J216" s="118"/>
+      <c r="K216" s="118"/>
+      <c r="L216" s="118"/>
+      <c r="M216" s="118"/>
+      <c r="N216" s="118"/>
+      <c r="O216" s="118"/>
       <c r="P216" s="62"/>
       <c r="Q216" s="65" t="s">
         <v>449</v>
       </c>
       <c r="R216" s="65" t="s">
         <v>449</v>
       </c>
       <c r="S216" s="65" t="s">
         <v>449</v>
       </c>
       <c r="T216" s="65" t="s">
         <v>449</v>
       </c>
       <c r="U216" s="65" t="s">
         <v>449</v>
       </c>
       <c r="V216" s="65">
         <v>33.200000000000003</v>
       </c>
       <c r="W216" s="65" t="s">
         <v>448</v>
       </c>
       <c r="X216" s="65" t="s">
         <v>448</v>
       </c>
@@ -21703,58 +21703,58 @@
       </c>
       <c r="AK216" s="63"/>
       <c r="AL216" s="72" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="217" spans="1:41" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B217" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D217" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E217" s="22"/>
       <c r="F217" s="1">
         <v>201</v>
       </c>
       <c r="H217" s="67"/>
       <c r="I217" s="67"/>
-      <c r="J217" s="84" t="s">
+      <c r="J217" s="119" t="s">
         <v>375</v>
       </c>
-      <c r="K217" s="85"/>
-[...3 lines deleted...]
-      <c r="O217" s="85"/>
+      <c r="K217" s="118"/>
+      <c r="L217" s="118"/>
+      <c r="M217" s="118"/>
+      <c r="N217" s="118"/>
+      <c r="O217" s="118"/>
       <c r="P217" s="62"/>
       <c r="Q217" s="65" t="s">
         <v>449</v>
       </c>
       <c r="R217" s="65" t="s">
         <v>449</v>
       </c>
       <c r="S217" s="65" t="s">
         <v>449</v>
       </c>
       <c r="T217" s="65" t="s">
         <v>449</v>
       </c>
       <c r="U217" s="65" t="s">
         <v>449</v>
       </c>
       <c r="V217" s="65">
         <v>31.1</v>
       </c>
       <c r="W217" s="65" t="s">
         <v>448</v>
       </c>
       <c r="X217" s="65" t="s">
         <v>448</v>
       </c>
@@ -21794,60 +21794,60 @@
       <c r="AJ217" s="74" t="s">
         <v>448</v>
       </c>
       <c r="AK217" s="63"/>
       <c r="AL217" s="64" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="218" spans="1:41" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B218" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C218" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D218" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E218" s="22"/>
       <c r="F218" s="1">
         <v>202</v>
       </c>
-      <c r="H218" s="84" t="s">
+      <c r="H218" s="119" t="s">
         <v>376</v>
       </c>
-      <c r="I218" s="85"/>
-[...5 lines deleted...]
-      <c r="O218" s="85"/>
+      <c r="I218" s="118"/>
+      <c r="J218" s="118"/>
+      <c r="K218" s="118"/>
+      <c r="L218" s="118"/>
+      <c r="M218" s="118"/>
+      <c r="N218" s="118"/>
+      <c r="O218" s="118"/>
       <c r="P218" s="62"/>
       <c r="Q218" s="65">
         <v>25.3</v>
       </c>
       <c r="R218" s="65" t="s">
         <v>448</v>
       </c>
       <c r="S218" s="65" t="s">
         <v>448</v>
       </c>
       <c r="T218" s="65" t="s">
         <v>448</v>
       </c>
       <c r="U218" s="65" t="s">
         <v>448</v>
       </c>
       <c r="V218" s="65">
         <v>24.7</v>
       </c>
       <c r="W218" s="65" t="s">
         <v>448</v>
       </c>
       <c r="X218" s="65" t="s">
         <v>448</v>
       </c>
@@ -21888,61 +21888,61 @@
         <v>448</v>
       </c>
       <c r="AK218" s="63"/>
       <c r="AL218" s="64" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="219" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B219" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C219" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D219" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E219" s="22"/>
       <c r="F219" s="1">
         <v>203</v>
       </c>
       <c r="G219" s="2"/>
-      <c r="H219" s="84" t="s">
+      <c r="H219" s="119" t="s">
         <v>377</v>
       </c>
-      <c r="I219" s="85"/>
-[...6 lines deleted...]
-      <c r="P219" s="86"/>
+      <c r="I219" s="118"/>
+      <c r="J219" s="118"/>
+      <c r="K219" s="118"/>
+      <c r="L219" s="118"/>
+      <c r="M219" s="118"/>
+      <c r="N219" s="118"/>
+      <c r="O219" s="118"/>
+      <c r="P219" s="129"/>
       <c r="Q219" s="8">
         <v>352</v>
       </c>
       <c r="R219" s="10" t="s">
         <v>449</v>
       </c>
       <c r="S219" s="10">
         <v>9.3000000000000007</v>
       </c>
       <c r="T219" s="10" t="s">
         <v>448</v>
       </c>
       <c r="U219" s="10" t="s">
         <v>448</v>
       </c>
       <c r="V219" s="8">
         <v>478</v>
       </c>
       <c r="W219" s="10" t="s">
         <v>449</v>
       </c>
       <c r="X219" s="10">
         <v>14.1</v>
       </c>
       <c r="Y219" s="10" t="s">
@@ -21982,60 +21982,60 @@
         <v>448</v>
       </c>
       <c r="AK219" s="63"/>
       <c r="AL219" s="64" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="220" spans="1:41" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="22" t="s">
         <v>444</v>
       </c>
       <c r="B220" s="22" t="s">
         <v>445</v>
       </c>
       <c r="C220" s="22" t="s">
         <v>446</v>
       </c>
       <c r="D220" s="22" t="s">
         <v>447</v>
       </c>
       <c r="E220" s="22"/>
       <c r="F220" s="1">
         <v>204</v>
       </c>
       <c r="G220" s="2"/>
-      <c r="H220" s="85" t="s">
+      <c r="H220" s="118" t="s">
         <v>274</v>
       </c>
-      <c r="I220" s="85"/>
-[...5 lines deleted...]
-      <c r="O220" s="85"/>
+      <c r="I220" s="118"/>
+      <c r="J220" s="118"/>
+      <c r="K220" s="118"/>
+      <c r="L220" s="118"/>
+      <c r="M220" s="118"/>
+      <c r="N220" s="118"/>
+      <c r="O220" s="118"/>
       <c r="P220" s="62"/>
       <c r="Q220" s="8">
         <v>387355</v>
       </c>
       <c r="R220" s="10" t="s">
         <v>448</v>
       </c>
       <c r="S220" s="10" t="s">
         <v>448</v>
       </c>
       <c r="T220" s="10" t="s">
         <v>448</v>
       </c>
       <c r="U220" s="10" t="s">
         <v>448</v>
       </c>
       <c r="V220" s="8">
         <v>196410</v>
       </c>
       <c r="W220" s="10" t="s">
         <v>448</v>
       </c>
       <c r="X220" s="10" t="s">
         <v>448</v>
       </c>
@@ -22354,334 +22354,344 @@
       <c r="R229" s="9"/>
       <c r="S229" s="9"/>
       <c r="T229" s="9"/>
       <c r="U229" s="11"/>
       <c r="V229" s="7"/>
       <c r="W229" s="9"/>
       <c r="Y229" s="9"/>
       <c r="Z229" s="11"/>
       <c r="AA229" s="7"/>
       <c r="AB229" s="9"/>
       <c r="AC229" s="9"/>
       <c r="AD229" s="9"/>
       <c r="AE229" s="11"/>
       <c r="AF229" s="7"/>
       <c r="AG229" s="9"/>
       <c r="AH229" s="9"/>
       <c r="AI229" s="9"/>
       <c r="AJ229" s="11"/>
     </row>
     <row r="230" spans="1:38" x14ac:dyDescent="0.15">
       <c r="F230" s="5"/>
       <c r="G230" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="221">
-    <mergeCell ref="I9:O9"/>
-[...195 lines deleted...]
-    <mergeCell ref="K191:O191"/>
+    <mergeCell ref="H215:O215"/>
+    <mergeCell ref="I216:O216"/>
+    <mergeCell ref="J217:O217"/>
+    <mergeCell ref="H218:O218"/>
+    <mergeCell ref="H219:P219"/>
+    <mergeCell ref="H220:O220"/>
+    <mergeCell ref="I210:O210"/>
+    <mergeCell ref="I211:O211"/>
+    <mergeCell ref="I212:O212"/>
+    <mergeCell ref="I213:O213"/>
+    <mergeCell ref="H214:O214"/>
     <mergeCell ref="AL214:AO214"/>
     <mergeCell ref="K204:O204"/>
     <mergeCell ref="L205:O205"/>
     <mergeCell ref="L206:O206"/>
     <mergeCell ref="J207:O207"/>
     <mergeCell ref="I208:O208"/>
     <mergeCell ref="I209:O209"/>
     <mergeCell ref="I198:O198"/>
     <mergeCell ref="H199:O199"/>
     <mergeCell ref="H200:O200"/>
     <mergeCell ref="I201:O201"/>
     <mergeCell ref="J202:O202"/>
     <mergeCell ref="K203:O203"/>
-    <mergeCell ref="H215:O215"/>
-[...9 lines deleted...]
-    <mergeCell ref="H214:O214"/>
+    <mergeCell ref="J192:O192"/>
+    <mergeCell ref="J193:O193"/>
+    <mergeCell ref="J194:O194"/>
+    <mergeCell ref="J195:O195"/>
+    <mergeCell ref="J196:O196"/>
+    <mergeCell ref="J197:O197"/>
+    <mergeCell ref="K186:O186"/>
+    <mergeCell ref="I187:O187"/>
+    <mergeCell ref="J188:O188"/>
+    <mergeCell ref="J189:O189"/>
+    <mergeCell ref="K190:O190"/>
+    <mergeCell ref="K191:O191"/>
+    <mergeCell ref="L180:O180"/>
+    <mergeCell ref="K181:O181"/>
+    <mergeCell ref="L182:O182"/>
+    <mergeCell ref="L183:O183"/>
+    <mergeCell ref="L184:O184"/>
+    <mergeCell ref="L185:O185"/>
+    <mergeCell ref="N171:O171"/>
+    <mergeCell ref="N175:O175"/>
+    <mergeCell ref="J176:O176"/>
+    <mergeCell ref="K177:O177"/>
+    <mergeCell ref="L178:O178"/>
+    <mergeCell ref="L179:O179"/>
+    <mergeCell ref="J168:L168"/>
+    <mergeCell ref="M168:O168"/>
+    <mergeCell ref="J169:L169"/>
+    <mergeCell ref="M169:O169"/>
+    <mergeCell ref="J170:L170"/>
+    <mergeCell ref="M170:O170"/>
+    <mergeCell ref="M163:O163"/>
+    <mergeCell ref="M164:O164"/>
+    <mergeCell ref="M165:O165"/>
+    <mergeCell ref="L166:O166"/>
+    <mergeCell ref="J167:L167"/>
+    <mergeCell ref="M167:O167"/>
+    <mergeCell ref="L157:O157"/>
+    <mergeCell ref="L158:O158"/>
+    <mergeCell ref="M159:O159"/>
+    <mergeCell ref="M160:O160"/>
+    <mergeCell ref="M161:O161"/>
+    <mergeCell ref="M162:O162"/>
+    <mergeCell ref="L151:O151"/>
+    <mergeCell ref="M152:O152"/>
+    <mergeCell ref="M153:O153"/>
+    <mergeCell ref="M154:O154"/>
+    <mergeCell ref="M155:O155"/>
+    <mergeCell ref="M156:O156"/>
+    <mergeCell ref="L145:O145"/>
+    <mergeCell ref="M146:O146"/>
+    <mergeCell ref="M147:O147"/>
+    <mergeCell ref="M148:O148"/>
+    <mergeCell ref="M149:O149"/>
+    <mergeCell ref="K150:O150"/>
+    <mergeCell ref="L139:O139"/>
+    <mergeCell ref="K140:O140"/>
+    <mergeCell ref="K141:O141"/>
+    <mergeCell ref="L142:O142"/>
+    <mergeCell ref="L143:O143"/>
+    <mergeCell ref="L144:O144"/>
+    <mergeCell ref="K133:O133"/>
+    <mergeCell ref="L134:O134"/>
+    <mergeCell ref="L135:O135"/>
+    <mergeCell ref="M136:O136"/>
+    <mergeCell ref="M137:O137"/>
+    <mergeCell ref="M138:O138"/>
+    <mergeCell ref="L127:O127"/>
+    <mergeCell ref="K128:O128"/>
+    <mergeCell ref="L129:O129"/>
+    <mergeCell ref="L130:O130"/>
+    <mergeCell ref="L131:O131"/>
+    <mergeCell ref="L132:O132"/>
+    <mergeCell ref="L121:O121"/>
+    <mergeCell ref="L122:O122"/>
+    <mergeCell ref="L123:O123"/>
+    <mergeCell ref="L124:O124"/>
+    <mergeCell ref="L125:O125"/>
+    <mergeCell ref="L126:O126"/>
+    <mergeCell ref="L115:O115"/>
+    <mergeCell ref="L116:O116"/>
+    <mergeCell ref="L117:O117"/>
+    <mergeCell ref="L118:O118"/>
+    <mergeCell ref="K119:O119"/>
+    <mergeCell ref="L120:O120"/>
+    <mergeCell ref="K109:O109"/>
+    <mergeCell ref="L110:O110"/>
+    <mergeCell ref="M111:O111"/>
+    <mergeCell ref="M112:O112"/>
+    <mergeCell ref="M113:O113"/>
+    <mergeCell ref="L114:O114"/>
+    <mergeCell ref="M103:O103"/>
+    <mergeCell ref="K104:O104"/>
+    <mergeCell ref="L105:O105"/>
+    <mergeCell ref="L106:O106"/>
+    <mergeCell ref="L107:O107"/>
+    <mergeCell ref="L108:O108"/>
+    <mergeCell ref="L97:O97"/>
+    <mergeCell ref="L98:O98"/>
+    <mergeCell ref="K99:O99"/>
+    <mergeCell ref="L100:O100"/>
+    <mergeCell ref="L101:O101"/>
+    <mergeCell ref="M102:O102"/>
+    <mergeCell ref="M91:O91"/>
+    <mergeCell ref="L92:O92"/>
+    <mergeCell ref="M93:O93"/>
+    <mergeCell ref="M94:O94"/>
+    <mergeCell ref="M95:O95"/>
+    <mergeCell ref="L96:O96"/>
+    <mergeCell ref="L85:O85"/>
+    <mergeCell ref="M86:O86"/>
+    <mergeCell ref="M87:O87"/>
+    <mergeCell ref="L88:O88"/>
+    <mergeCell ref="L89:O89"/>
+    <mergeCell ref="M90:O90"/>
+    <mergeCell ref="M79:O79"/>
+    <mergeCell ref="M80:O80"/>
+    <mergeCell ref="M81:O81"/>
+    <mergeCell ref="L82:O82"/>
+    <mergeCell ref="M83:O83"/>
+    <mergeCell ref="M84:O84"/>
+    <mergeCell ref="L73:O73"/>
+    <mergeCell ref="M74:O74"/>
+    <mergeCell ref="M75:O75"/>
+    <mergeCell ref="M76:O76"/>
+    <mergeCell ref="L77:O77"/>
+    <mergeCell ref="M78:O78"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="L70:O70"/>
+    <mergeCell ref="M71:O71"/>
+    <mergeCell ref="M72:O72"/>
+    <mergeCell ref="M61:O61"/>
+    <mergeCell ref="M62:O62"/>
+    <mergeCell ref="M63:O63"/>
+    <mergeCell ref="M64:O64"/>
+    <mergeCell ref="L65:O65"/>
+    <mergeCell ref="M66:O66"/>
+    <mergeCell ref="I55:O55"/>
+    <mergeCell ref="H56:O56"/>
+    <mergeCell ref="I57:O57"/>
+    <mergeCell ref="J58:O58"/>
+    <mergeCell ref="K59:O59"/>
+    <mergeCell ref="L60:O60"/>
+    <mergeCell ref="J49:O49"/>
+    <mergeCell ref="J50:O50"/>
+    <mergeCell ref="J51:O51"/>
+    <mergeCell ref="J52:O52"/>
+    <mergeCell ref="J53:O53"/>
+    <mergeCell ref="J54:O54"/>
+    <mergeCell ref="K43:O43"/>
+    <mergeCell ref="I44:O44"/>
+    <mergeCell ref="J45:O45"/>
+    <mergeCell ref="J46:O46"/>
+    <mergeCell ref="K47:O47"/>
+    <mergeCell ref="K48:O48"/>
+    <mergeCell ref="L37:O37"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="M39:O39"/>
+    <mergeCell ref="L40:O40"/>
+    <mergeCell ref="J41:O41"/>
+    <mergeCell ref="K42:O42"/>
+    <mergeCell ref="K31:O31"/>
+    <mergeCell ref="L32:O32"/>
+    <mergeCell ref="L33:O33"/>
+    <mergeCell ref="L34:O34"/>
+    <mergeCell ref="K35:O35"/>
+    <mergeCell ref="L36:O36"/>
+    <mergeCell ref="K26:O26"/>
+    <mergeCell ref="L27:O27"/>
+    <mergeCell ref="L28:O28"/>
+    <mergeCell ref="M29:O29"/>
+    <mergeCell ref="M30:O30"/>
+    <mergeCell ref="AC13:AE13"/>
+    <mergeCell ref="AH13:AJ13"/>
+    <mergeCell ref="H18:O18"/>
+    <mergeCell ref="H20:O20"/>
+    <mergeCell ref="H23:O23"/>
+    <mergeCell ref="I24:O24"/>
+    <mergeCell ref="AK10:AO16"/>
+    <mergeCell ref="AF11:AG11"/>
+    <mergeCell ref="AH11:AJ11"/>
+    <mergeCell ref="S12:U12"/>
+    <mergeCell ref="X12:Z12"/>
+    <mergeCell ref="AC12:AE12"/>
+    <mergeCell ref="AH12:AJ12"/>
+    <mergeCell ref="S13:U13"/>
+    <mergeCell ref="J25:O25"/>
+    <mergeCell ref="I9:O9"/>
+    <mergeCell ref="H10:P16"/>
+    <mergeCell ref="Q10:R11"/>
+    <mergeCell ref="S10:U11"/>
+    <mergeCell ref="V10:W11"/>
+    <mergeCell ref="X10:Z11"/>
+    <mergeCell ref="X13:Z13"/>
+    <mergeCell ref="AA10:AB11"/>
+    <mergeCell ref="AC10:AE11"/>
   </mergeCells>
   <phoneticPr fontId="17"/>
   <pageMargins left="0.47244094488188981" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="230" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="23" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
     <brk id="42" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="77b297b4beda95d8e38ebf1379e7316c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0343350b06be7f18174ff905179fecca" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22703,50 +22713,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1e1c6816-2a4f-4461-93c7-8dd281d6228d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="20" nillable="true" ma:displayName="承認の状態" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea419855-74cd-451e-b55c-dc846f6a406d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{153e3937-14ab-4896-8610-859b3972a84c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ea419855-74cd-451e-b55c-dc846f6a406d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -22822,99 +22837,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2E119F8-094B-45DA-9F4E-781BAC0D5613}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12105D29-F237-40CD-9938-8CF78678B4EF}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CF2B04-6653-4433-95AB-C7234AEBBFFA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A961AEA2-E87B-4EFB-8284-6F0C6B4ED6C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{754BDB7D-A234-433C-A665-7F132AA64E6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>単身，勤労，勤労以外，無職</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>