--- v0 (2026-05-25)
+++ v1 (2026-11-01)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36F09CBC-2955-4B49-B32B-FF1D8ED34EB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD2193EB-69CF-4810-BEEE-E5E4B5E68C98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3040" yWindow="1010" windowWidth="31080" windowHeight="20590" xr2:uid="{3124DCEE-6DED-43CE-9DD9-554423DF521D}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{667CFBED-91A3-48D3-8C12-AB04ACC1F581}"/>
   </bookViews>
   <sheets>
     <sheet name="26-03-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'26-03-1'!$A:$C</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1200,73 +1200,73 @@
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="18" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="19" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="4" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="20" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="14" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="6" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="178" fontId="6" fillId="0" borderId="7" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="23">
-    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{1D7259D2-5E8F-4942-A7DD-CF54ADEC1906}"/>
-[...17 lines deleted...]
-    <cellStyle name="センター" xfId="19" xr:uid="{61307374-A180-4AD9-A123-8BD60E9DB100}"/>
+    <cellStyle name="Calc Currency (0)" xfId="1" xr:uid="{715D1107-09BB-4F83-A5B2-E07526E61695}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="2" xr:uid="{B2F9CC67-5441-4D0C-81FD-A04EA9469F81}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="3" xr:uid="{44AD8EE3-31EF-4B1B-BE6F-9E0259AD561C}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="4" xr:uid="{C1B6D636-822F-4A08-95A7-3CAB90C8915A}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="5" xr:uid="{B8625789-DC63-4302-B4FD-BE411E7D263C}"/>
+    <cellStyle name="entry" xfId="6" xr:uid="{8D1A1718-5EEC-484B-A404-186B75B76B8D}"/>
+    <cellStyle name="Grey" xfId="7" xr:uid="{72FE43CB-3B4D-4AB7-9B74-B06DFC120B6F}"/>
+    <cellStyle name="Header1" xfId="8" xr:uid="{C335933F-CAAC-482F-AD3B-672790939727}"/>
+    <cellStyle name="Header2" xfId="9" xr:uid="{F1929B04-27C9-400D-ABD2-7708654C107E}"/>
+    <cellStyle name="Input [yellow]" xfId="10" xr:uid="{92D8D49F-23E4-4BB6-A9AF-1AC5793ED11B}"/>
+    <cellStyle name="Normal - Style1" xfId="11" xr:uid="{2DBEFCB4-0E52-467F-9CA3-1F82C3D2E2F9}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="12" xr:uid="{3C4EBBAD-E643-4A5A-B7E2-7C37584BAF69}"/>
+    <cellStyle name="Percent [2]" xfId="13" xr:uid="{CCAE5803-EB5E-4289-9D97-1BEE1B01A0E8}"/>
+    <cellStyle name="price" xfId="14" xr:uid="{52B0864A-BFED-4E7E-9183-5826846C7399}"/>
+    <cellStyle name="revised" xfId="15" xr:uid="{EDAD20F9-928E-46A2-A80D-92D4BDC5CC12}"/>
+    <cellStyle name="section" xfId="16" xr:uid="{36FEE9B6-3565-4E1A-854F-8F4AEBCB7950}"/>
+    <cellStyle name="subhead" xfId="17" xr:uid="{5D29FB48-2BB5-47CA-BC7C-5258B5AD1B9D}"/>
+    <cellStyle name="title" xfId="18" xr:uid="{3851B4B5-5DC5-4323-B993-06EC8970A54E}"/>
+    <cellStyle name="センター" xfId="19" xr:uid="{F8FF38CC-D5D0-4A31-9BA8-E4FD22DC676E}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="20" xr:uid="{2E464815-7B07-4E4F-B30F-039A31546FD4}"/>
-[...1 lines deleted...]
-    <cellStyle name="標準_Sheet1" xfId="22" xr:uid="{BE787A16-BC56-4111-9862-ADCFB58D99BC}"/>
+    <cellStyle name="標準 2" xfId="20" xr:uid="{9805641B-C886-4E4B-9D46-29B92AD798D1}"/>
+    <cellStyle name="標準 3" xfId="21" xr:uid="{7B03C036-C452-41C3-B3AC-88D230E60D19}"/>
+    <cellStyle name="標準_Sheet1" xfId="22" xr:uid="{AEEA8B94-7360-402C-A09E-4A7A41DF9241}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1531,55 +1531,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B89B945C-8E1A-4D9E-8452-7FC52C75B9F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13572C15-47F0-4F3F-ACEE-657864AD9B61}">
   <dimension ref="A1:AJ66"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="6" topLeftCell="J7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="6" topLeftCell="D7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="AI5" sqref="AI5:AI6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.90625" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.6328125" style="2" customWidth="1"/>
     <col min="3" max="3" width="0.90625" style="2" customWidth="1"/>
     <col min="4" max="6" width="10.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.6328125" style="2" customWidth="1"/>
     <col min="8" max="10" width="10.6328125" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.6328125" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.6328125" style="2" customWidth="1"/>
     <col min="14" max="14" width="14.6328125" style="2" customWidth="1"/>
     <col min="15" max="17" width="10.6328125" style="2" customWidth="1"/>
     <col min="18" max="18" width="14.6328125" style="2" customWidth="1"/>
     <col min="19" max="21" width="10.6328125" style="2" customWidth="1"/>
     <col min="22" max="22" width="14.6328125" style="2" customWidth="1"/>
     <col min="23" max="24" width="10.6328125" style="2" customWidth="1"/>
     <col min="25" max="25" width="14.6328125" style="2" customWidth="1"/>
     <col min="26" max="28" width="10.6328125" style="2" customWidth="1"/>
     <col min="29" max="29" width="14.6328125" style="2" customWidth="1"/>
     <col min="30" max="31" width="10.6328125" style="2" customWidth="1"/>
@@ -1980,69 +1980,69 @@
       <c r="V7" s="9">
         <v>22845500</v>
       </c>
       <c r="W7" s="9">
         <v>16832</v>
       </c>
       <c r="X7" s="9">
         <v>592</v>
       </c>
       <c r="Y7" s="9">
         <v>13393400</v>
       </c>
       <c r="Z7" s="9">
         <v>541</v>
       </c>
       <c r="AA7" s="9">
         <v>0</v>
       </c>
       <c r="AB7" s="9">
         <v>550</v>
       </c>
       <c r="AC7" s="9">
         <v>703033800</v>
       </c>
       <c r="AD7" s="9">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AE7" s="9">
         <v>240</v>
       </c>
       <c r="AF7" s="9">
         <v>2096800</v>
       </c>
       <c r="AG7" s="9">
         <v>35666054</v>
       </c>
       <c r="AH7" s="9">
-        <v>7325208780</v>
+        <v>7325208030</v>
       </c>
       <c r="AI7" s="9">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="AJ7" s="9">
-        <v>2108920</v>
+        <v>2105720</v>
       </c>
     </row>
     <row r="8" spans="1:36" s="12" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9"/>
       <c r="B8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="9">
         <v>35519</v>
       </c>
       <c r="E8" s="9">
         <v>24813</v>
       </c>
       <c r="F8" s="9">
         <v>89301</v>
       </c>
       <c r="G8" s="9">
         <v>1765505100</v>
       </c>
       <c r="H8" s="9">
         <v>30929</v>
       </c>
       <c r="I8" s="9">
         <v>21997</v>
@@ -2098,51 +2098,51 @@
       <c r="Z8" s="9">
         <v>22</v>
       </c>
       <c r="AA8" s="9">
         <v>0</v>
       </c>
       <c r="AB8" s="9">
         <v>27</v>
       </c>
       <c r="AC8" s="9">
         <v>4901500</v>
       </c>
       <c r="AD8" s="9">
         <v>2</v>
       </c>
       <c r="AE8" s="9">
         <v>0</v>
       </c>
       <c r="AF8" s="9">
         <v>0</v>
       </c>
       <c r="AG8" s="9">
         <v>709345</v>
       </c>
       <c r="AH8" s="9">
-        <v>221614150</v>
+        <v>221613400</v>
       </c>
       <c r="AI8" s="9">
         <v>33</v>
       </c>
       <c r="AJ8" s="9">
         <v>52700</v>
       </c>
     </row>
     <row r="9" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="16">
         <v>21496</v>
       </c>
       <c r="E9" s="16">
         <v>15648</v>
       </c>
       <c r="F9" s="16">
         <v>49064</v>
       </c>
       <c r="G9" s="16">
         <v>1382994300</v>
@@ -2416,51 +2416,51 @@
       <c r="Z11" s="16">
         <v>2</v>
       </c>
       <c r="AA11" s="16">
         <v>0</v>
       </c>
       <c r="AB11" s="16">
         <v>2</v>
       </c>
       <c r="AC11" s="16">
         <v>12000</v>
       </c>
       <c r="AD11" s="16">
         <v>0</v>
       </c>
       <c r="AE11" s="16">
         <v>0</v>
       </c>
       <c r="AF11" s="16">
         <v>0</v>
       </c>
       <c r="AG11" s="16">
         <v>74907</v>
       </c>
       <c r="AH11" s="16">
-        <v>22843270</v>
+        <v>22842520</v>
       </c>
       <c r="AI11" s="16">
         <v>0</v>
       </c>
       <c r="AJ11" s="16">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1"/>
       <c r="B12" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="16">
         <v>5804</v>
       </c>
       <c r="E12" s="16">
         <v>4370</v>
       </c>
       <c r="F12" s="16">
         <v>17774</v>
       </c>
       <c r="G12" s="16">
         <v>161370900</v>
@@ -2616,51 +2616,51 @@
       <c r="V13" s="19" t="s">
         <v>79</v>
       </c>
       <c r="W13" s="19" t="s">
         <v>79</v>
       </c>
       <c r="X13" s="19" t="s">
         <v>79</v>
       </c>
       <c r="Y13" s="19" t="s">
         <v>79</v>
       </c>
       <c r="Z13" s="9">
         <v>39</v>
       </c>
       <c r="AA13" s="9">
         <v>0</v>
       </c>
       <c r="AB13" s="9">
         <v>40</v>
       </c>
       <c r="AC13" s="9">
         <v>4170700</v>
       </c>
       <c r="AD13" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AE13" s="9">
         <v>11</v>
       </c>
       <c r="AF13" s="9">
         <v>111200</v>
       </c>
       <c r="AG13" s="9">
         <v>1204619</v>
       </c>
       <c r="AH13" s="9">
         <v>370411230</v>
       </c>
       <c r="AI13" s="9">
         <v>71</v>
       </c>
       <c r="AJ13" s="9">
         <v>113600</v>
       </c>
     </row>
     <row r="14" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1"/>
       <c r="B14" s="14" t="s">
         <v>27</v>
       </c>
@@ -2934,51 +2934,51 @@
       <c r="V16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>79</v>
       </c>
       <c r="Z16" s="16">
         <v>7</v>
       </c>
       <c r="AA16" s="16">
         <v>0</v>
       </c>
       <c r="AB16" s="16">
         <v>7</v>
       </c>
       <c r="AC16" s="16">
         <v>50900</v>
       </c>
       <c r="AD16" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AE16" s="16">
         <v>3</v>
       </c>
       <c r="AF16" s="16">
         <v>2400</v>
       </c>
       <c r="AG16" s="16">
         <v>156715</v>
       </c>
       <c r="AH16" s="16">
         <v>48078320</v>
       </c>
       <c r="AI16" s="16">
         <v>15</v>
       </c>
       <c r="AJ16" s="16">
         <v>24000</v>
       </c>
     </row>
     <row r="17" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1"/>
       <c r="B17" s="14" t="s">
         <v>30</v>
       </c>
@@ -4645,54 +4645,54 @@
       <c r="AA32" s="9">
         <v>0</v>
       </c>
       <c r="AB32" s="9">
         <v>112</v>
       </c>
       <c r="AC32" s="9">
         <v>25436000</v>
       </c>
       <c r="AD32" s="9">
         <v>14</v>
       </c>
       <c r="AE32" s="9">
         <v>29</v>
       </c>
       <c r="AF32" s="9">
         <v>185600</v>
       </c>
       <c r="AG32" s="9">
         <v>2456168</v>
       </c>
       <c r="AH32" s="9">
         <v>747541740</v>
       </c>
       <c r="AI32" s="9">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="AJ32" s="9">
-        <v>198070</v>
+        <v>194870</v>
       </c>
     </row>
     <row r="33" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="1"/>
       <c r="B33" s="14" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="16">
         <v>60645</v>
       </c>
       <c r="E33" s="16">
         <v>49444</v>
       </c>
       <c r="F33" s="16">
         <v>115690</v>
       </c>
       <c r="G33" s="16">
         <v>3933669000</v>
       </c>
       <c r="H33" s="16">
         <v>53943</v>
       </c>
       <c r="I33" s="16">
         <v>44935</v>
@@ -5175,54 +5175,54 @@
       <c r="AA37" s="16">
         <v>0</v>
       </c>
       <c r="AB37" s="16">
         <v>0</v>
       </c>
       <c r="AC37" s="16">
         <v>0</v>
       </c>
       <c r="AD37" s="16">
         <v>4</v>
       </c>
       <c r="AE37" s="16">
         <v>5</v>
       </c>
       <c r="AF37" s="16">
         <v>40800</v>
       </c>
       <c r="AG37" s="16">
         <v>324454</v>
       </c>
       <c r="AH37" s="16">
         <v>94552240</v>
       </c>
       <c r="AI37" s="16">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="AJ37" s="16">
-        <v>19200</v>
+        <v>16000</v>
       </c>
     </row>
     <row r="38" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="1"/>
       <c r="B38" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="15"/>
       <c r="D38" s="16">
         <v>15686</v>
       </c>
       <c r="E38" s="16">
         <v>9958</v>
       </c>
       <c r="F38" s="16">
         <v>36668</v>
       </c>
       <c r="G38" s="16">
         <v>494051200</v>
       </c>
       <c r="H38" s="16">
         <v>14558</v>
       </c>
       <c r="I38" s="16">
         <v>9209</v>
@@ -8232,51 +8232,51 @@
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="D3:R3"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="H4:K4"/>
     <mergeCell ref="L4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.59055118110236227" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="63" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="64" fitToHeight="2" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="18" max="1048575" man="1"/>
     <brk id="32" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>