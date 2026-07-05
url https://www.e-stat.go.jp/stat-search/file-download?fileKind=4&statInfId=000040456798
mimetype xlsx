--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -2,561 +2,627 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\e-stat\e-stat（造船）\2025\2511\01統計表（閲覧用）\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1D6E602D-726A-4127-AD35-AEDBBB62A573}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{71AA80DF-DB1E-41FF-B87B-F5CF46837FAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8C48127A-F706-40A5-8C7B-D490721E8407}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{D5F942AA-DD56-4846-AD81-F5F7A5C1E6B1}"/>
   </bookViews>
   <sheets>
     <sheet name="推移表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="36">
   <si>
-    <t>（注）1.生産指数（年次）は、当該年のしゅん工船価（合計）を、基準時（令和2年）のしゅん工船価（合計）で除して求めた指数である。_x000D_
-[...203 lines deleted...]
-  <si>
     <t>鋼船しゅん工実績の推移</t>
     <rPh sb="0" eb="1">
       <t>ハガネ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>フネ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>コウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジッセキ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>スイイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和2年</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和3年</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和4年</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和5年</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和6年</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和7年</t>
+  </si>
+  <si>
+    <t>12月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>1月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>2月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>3月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>5月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>6月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>7月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>8月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>9月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>10月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>11月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>G／Ｔ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>生産指数</t>
+    <rPh sb="0" eb="2">
+      <t>セイサン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>指数</t>
+    <rPh sb="0" eb="2">
+      <t>シスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>前年比</t>
+    <rPh sb="0" eb="3">
+      <t>ゼンネンヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>国内船</t>
+    <rPh sb="0" eb="2">
+      <t>コクナイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>小計</t>
+    <rPh sb="0" eb="2">
+      <t>ショウケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>貨物船</t>
+    <rPh sb="0" eb="3">
+      <t>カモツセン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>貨客船</t>
+    <rPh sb="0" eb="3">
+      <t>カキャクセン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>客船</t>
+    <rPh sb="0" eb="2">
+      <t>キャクセン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>自動車航送船</t>
+    <rPh sb="0" eb="3">
+      <t>ジドウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ワタル</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>油送船</t>
+    <rPh sb="0" eb="2">
+      <t>ユソウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>漁船</t>
+    <rPh sb="0" eb="2">
+      <t>ギョセン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>輸出船</t>
+    <rPh sb="0" eb="2">
+      <t>ユシュツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）1.生産指数（年次）は、当該年のしゅん工船価（合計）を、基準時（令和2年）のしゅん工船価（合計）で除して求めた指数である。_x000D_
+      2.その他の船種区分は、独航能力を有するもので、巡視船、曳船、作業船等をいう。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="20"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...22 lines deleted...]
-      <left/>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -887,2269 +953,2269 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5B3CFCE-9D17-4423-96AD-901AF7A2D9A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0528229-AA1C-47C7-ADDF-5F0844A8B8D8}">
   <dimension ref="A1:V39"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:A25"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.453125" customWidth="1"/>
     <col min="2" max="2" width="7.26953125" customWidth="1"/>
     <col min="3" max="3" width="5" customWidth="1"/>
     <col min="4" max="4" width="7.08984375" bestFit="1" customWidth="1"/>
     <col min="5" max="21" width="9.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+    </row>
+    <row r="2" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="H2" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="K2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+    </row>
+    <row r="3" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="N3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="O3" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="P3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q3" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="R3" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="S3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="T3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="U3" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="V3" s="13"/>
+    </row>
+    <row r="4" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="15"/>
+      <c r="C4" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="16"/>
+      <c r="E4" s="17">
+        <v>560</v>
+      </c>
+      <c r="F4" s="17">
+        <v>469</v>
+      </c>
+      <c r="G4" s="17">
+        <v>458</v>
+      </c>
+      <c r="H4" s="17">
+        <v>431</v>
+      </c>
+      <c r="I4" s="17">
+        <v>429</v>
+      </c>
+      <c r="J4" s="17">
+        <v>36</v>
+      </c>
+      <c r="K4" s="17">
         <v>35</v>
       </c>
-      <c r="B1" s="33"/>
-[...25 lines deleted...]
-      <c r="E2" s="31" t="s">
+      <c r="L4" s="17">
+        <v>31</v>
+      </c>
+      <c r="M4" s="17">
+        <v>67</v>
+      </c>
+      <c r="N4" s="17">
+        <v>23</v>
+      </c>
+      <c r="O4" s="17">
+        <v>30</v>
+      </c>
+      <c r="P4" s="17">
+        <v>39</v>
+      </c>
+      <c r="Q4" s="17">
+        <v>38</v>
+      </c>
+      <c r="R4" s="17">
+        <v>28</v>
+      </c>
+      <c r="S4" s="17">
+        <v>36</v>
+      </c>
+      <c r="T4" s="17">
+        <v>41</v>
+      </c>
+      <c r="U4" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="21"/>
+      <c r="E5" s="22">
+        <v>12818739</v>
+      </c>
+      <c r="F5" s="22">
+        <v>10780489</v>
+      </c>
+      <c r="G5" s="22">
+        <v>9324003</v>
+      </c>
+      <c r="H5" s="22">
+        <v>9860227</v>
+      </c>
+      <c r="I5" s="22">
+        <v>8919313</v>
+      </c>
+      <c r="J5" s="22">
+        <v>534684</v>
+      </c>
+      <c r="K5" s="22">
+        <v>995948</v>
+      </c>
+      <c r="L5" s="22">
+        <v>808898</v>
+      </c>
+      <c r="M5" s="22">
+        <v>1232750</v>
+      </c>
+      <c r="N5" s="22">
+        <v>551820</v>
+      </c>
+      <c r="O5" s="22">
+        <v>517764</v>
+      </c>
+      <c r="P5" s="22">
+        <v>1153190</v>
+      </c>
+      <c r="Q5" s="22">
+        <v>830304</v>
+      </c>
+      <c r="R5" s="22">
+        <v>797177</v>
+      </c>
+      <c r="S5" s="22">
+        <v>873255</v>
+      </c>
+      <c r="T5" s="22">
+        <v>966810</v>
+      </c>
+      <c r="U5" s="23">
+        <v>702349</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="19"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="26">
+        <v>100</v>
+      </c>
+      <c r="F6" s="26">
+        <v>88.8</v>
+      </c>
+      <c r="G6" s="26">
+        <v>90.2</v>
+      </c>
+      <c r="H6" s="26">
+        <v>97.1</v>
+      </c>
+      <c r="I6" s="26">
+        <v>110.4</v>
+      </c>
+      <c r="J6" s="26">
+        <v>95</v>
+      </c>
+      <c r="K6" s="26">
+        <v>142.9</v>
+      </c>
+      <c r="L6" s="26">
+        <v>112.1</v>
+      </c>
+      <c r="M6" s="26">
+        <v>209</v>
+      </c>
+      <c r="N6" s="26">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="O6" s="26">
+        <v>72.5</v>
+      </c>
+      <c r="P6" s="26">
+        <v>179.1</v>
+      </c>
+      <c r="Q6" s="26">
+        <v>132.1</v>
+      </c>
+      <c r="R6" s="26">
+        <v>127.9</v>
+      </c>
+      <c r="S6" s="26">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="T6" s="26">
+        <v>149.69999999999999</v>
+      </c>
+      <c r="U6" s="27">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="28"/>
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="32">
+        <v>78.5</v>
+      </c>
+      <c r="F7" s="32">
+        <v>88.8</v>
+      </c>
+      <c r="G7" s="32">
+        <v>101.5</v>
+      </c>
+      <c r="H7" s="32">
+        <v>107.7</v>
+      </c>
+      <c r="I7" s="32">
+        <v>113.6</v>
+      </c>
+      <c r="J7" s="32">
+        <v>79.8</v>
+      </c>
+      <c r="K7" s="32">
+        <v>163.9</v>
+      </c>
+      <c r="L7" s="32">
+        <v>118.9</v>
+      </c>
+      <c r="M7" s="32">
+        <v>93.1</v>
+      </c>
+      <c r="N7" s="32">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="O7" s="32">
+        <v>79.2</v>
+      </c>
+      <c r="P7" s="32">
+        <v>161.5</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>97.5</v>
+      </c>
+      <c r="R7" s="32">
+        <v>165.9</v>
+      </c>
+      <c r="S7" s="32">
+        <v>120.9</v>
+      </c>
+      <c r="T7" s="32">
+        <v>136.9</v>
+      </c>
+      <c r="U7" s="33">
+        <v>146.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="21"/>
+      <c r="E8" s="34">
+        <v>255</v>
+      </c>
+      <c r="F8" s="34">
+        <v>222</v>
+      </c>
+      <c r="G8" s="34">
+        <v>238</v>
+      </c>
+      <c r="H8" s="34">
+        <v>183</v>
+      </c>
+      <c r="I8" s="34">
+        <v>181</v>
+      </c>
+      <c r="J8" s="34">
+        <v>18</v>
+      </c>
+      <c r="K8" s="34">
+        <v>10</v>
+      </c>
+      <c r="L8" s="34">
+        <v>11</v>
+      </c>
+      <c r="M8" s="34">
         <v>34</v>
       </c>
-      <c r="F2" s="31" t="s">
+      <c r="N8" s="34">
+        <v>7</v>
+      </c>
+      <c r="O8" s="34">
+        <v>15</v>
+      </c>
+      <c r="P8" s="34">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="34">
+        <v>16</v>
+      </c>
+      <c r="R8" s="34">
+        <v>12</v>
+      </c>
+      <c r="S8" s="34">
+        <v>11</v>
+      </c>
+      <c r="T8" s="34">
+        <v>20</v>
+      </c>
+      <c r="U8" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="21"/>
+      <c r="E9" s="22">
+        <v>615927</v>
+      </c>
+      <c r="F9" s="22">
+        <v>884118</v>
+      </c>
+      <c r="G9" s="22">
+        <v>1043210</v>
+      </c>
+      <c r="H9" s="22">
+        <v>186399</v>
+      </c>
+      <c r="I9" s="22">
+        <v>576942</v>
+      </c>
+      <c r="J9" s="22">
+        <v>21800</v>
+      </c>
+      <c r="K9" s="22">
+        <v>7094</v>
+      </c>
+      <c r="L9" s="22">
+        <v>113224</v>
+      </c>
+      <c r="M9" s="22">
+        <v>153107</v>
+      </c>
+      <c r="N9" s="22">
+        <v>81279</v>
+      </c>
+      <c r="O9" s="22">
+        <v>11155</v>
+      </c>
+      <c r="P9" s="22">
+        <v>82585</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>23224</v>
+      </c>
+      <c r="R9" s="22">
+        <v>120198</v>
+      </c>
+      <c r="S9" s="22">
+        <v>7428</v>
+      </c>
+      <c r="T9" s="22">
+        <v>261423</v>
+      </c>
+      <c r="U9" s="23">
+        <v>19275</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="19"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="26">
+        <v>100</v>
+      </c>
+      <c r="F10" s="26">
+        <v>91.9</v>
+      </c>
+      <c r="G10" s="26">
+        <v>105.6</v>
+      </c>
+      <c r="H10" s="26">
+        <v>62.5</v>
+      </c>
+      <c r="I10" s="26">
+        <v>84.7</v>
+      </c>
+      <c r="J10" s="26">
+        <v>91.6</v>
+      </c>
+      <c r="K10" s="26">
+        <v>29.2</v>
+      </c>
+      <c r="L10" s="26">
+        <v>65.2</v>
+      </c>
+      <c r="M10" s="26">
+        <v>256.60000000000002</v>
+      </c>
+      <c r="N10" s="26">
+        <v>71</v>
+      </c>
+      <c r="O10" s="26">
+        <v>51</v>
+      </c>
+      <c r="P10" s="26">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>69.3</v>
+      </c>
+      <c r="R10" s="26">
+        <v>93</v>
+      </c>
+      <c r="S10" s="26">
+        <v>33.6</v>
+      </c>
+      <c r="T10" s="26">
+        <v>223.9</v>
+      </c>
+      <c r="U10" s="27">
+        <v>51.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19"/>
+      <c r="B11" s="29"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="32">
+        <v>88.7</v>
+      </c>
+      <c r="F11" s="32">
+        <v>91.9</v>
+      </c>
+      <c r="G11" s="32">
+        <v>114.9</v>
+      </c>
+      <c r="H11" s="32">
+        <v>59.2</v>
+      </c>
+      <c r="I11" s="32">
+        <v>135.5</v>
+      </c>
+      <c r="J11" s="32">
+        <v>305.39999999999998</v>
+      </c>
+      <c r="K11" s="32">
+        <v>38.6</v>
+      </c>
+      <c r="L11" s="32">
+        <v>90.8</v>
+      </c>
+      <c r="M11" s="32">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="N11" s="32">
+        <v>171.6</v>
+      </c>
+      <c r="O11" s="32">
+        <v>86.4</v>
+      </c>
+      <c r="P11" s="32">
+        <v>240.9</v>
+      </c>
+      <c r="Q11" s="32">
+        <v>82.7</v>
+      </c>
+      <c r="R11" s="32">
+        <v>1268.4000000000001</v>
+      </c>
+      <c r="S11" s="32">
+        <v>100.9</v>
+      </c>
+      <c r="T11" s="32">
+        <v>188.6</v>
+      </c>
+      <c r="U11" s="33">
+        <v>631.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="19"/>
+      <c r="B12" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="21"/>
+      <c r="E12" s="34">
+        <v>53</v>
+      </c>
+      <c r="F12" s="34">
+        <v>55</v>
+      </c>
+      <c r="G12" s="34">
+        <v>53</v>
+      </c>
+      <c r="H12" s="34">
+        <v>43</v>
+      </c>
+      <c r="I12" s="34">
+        <v>57</v>
+      </c>
+      <c r="J12" s="34">
+        <v>7</v>
+      </c>
+      <c r="K12" s="34">
+        <v>1</v>
+      </c>
+      <c r="L12" s="34">
+        <v>2</v>
+      </c>
+      <c r="M12" s="34">
+        <v>8</v>
+      </c>
+      <c r="N12" s="34">
+        <v>4</v>
+      </c>
+      <c r="O12" s="34">
+        <v>5</v>
+      </c>
+      <c r="P12" s="34">
+        <v>6</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>7</v>
+      </c>
+      <c r="R12" s="34">
+        <v>5</v>
+      </c>
+      <c r="S12" s="34">
+        <v>3</v>
+      </c>
+      <c r="T12" s="34">
+        <v>8</v>
+      </c>
+      <c r="U12" s="35">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="19"/>
+      <c r="B13" s="36"/>
+      <c r="C13" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="37"/>
+      <c r="E13" s="38">
+        <v>302441</v>
+      </c>
+      <c r="F13" s="38">
+        <v>758389</v>
+      </c>
+      <c r="G13" s="38">
+        <v>547910</v>
+      </c>
+      <c r="H13" s="38">
+        <v>104549</v>
+      </c>
+      <c r="I13" s="38">
+        <v>446539</v>
+      </c>
+      <c r="J13" s="38">
+        <v>3293</v>
+      </c>
+      <c r="K13" s="38">
+        <v>499</v>
+      </c>
+      <c r="L13" s="38">
+        <v>111019</v>
+      </c>
+      <c r="M13" s="38">
+        <v>133956</v>
+      </c>
+      <c r="N13" s="38">
+        <v>80767</v>
+      </c>
+      <c r="O13" s="38">
+        <v>9840</v>
+      </c>
+      <c r="P13" s="38">
+        <v>61341</v>
+      </c>
+      <c r="Q13" s="38">
+        <v>13306</v>
+      </c>
+      <c r="R13" s="38">
+        <v>118736</v>
+      </c>
+      <c r="S13" s="38">
+        <v>1194</v>
+      </c>
+      <c r="T13" s="38">
+        <v>252514</v>
+      </c>
+      <c r="U13" s="39">
+        <v>17920</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="19"/>
+      <c r="B14" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="21"/>
+      <c r="E14" s="34">
+        <v>1</v>
+      </c>
+      <c r="F14" s="34">
+        <v>0</v>
+      </c>
+      <c r="G14" s="34">
+        <v>1</v>
+      </c>
+      <c r="H14" s="34">
+        <v>1</v>
+      </c>
+      <c r="I14" s="34">
+        <v>0</v>
+      </c>
+      <c r="J14" s="34">
+        <v>0</v>
+      </c>
+      <c r="K14" s="34">
+        <v>0</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
+      </c>
+      <c r="O14" s="34">
+        <v>0</v>
+      </c>
+      <c r="P14" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>0</v>
+      </c>
+      <c r="R14" s="34">
+        <v>0</v>
+      </c>
+      <c r="S14" s="34">
+        <v>0</v>
+      </c>
+      <c r="T14" s="34">
+        <v>0</v>
+      </c>
+      <c r="U14" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19"/>
+      <c r="B15" s="36"/>
+      <c r="C15" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="37"/>
+      <c r="E15" s="38">
+        <v>6099</v>
+      </c>
+      <c r="F15" s="38">
+        <v>0</v>
+      </c>
+      <c r="G15" s="38">
+        <v>493</v>
+      </c>
+      <c r="H15" s="38">
+        <v>498</v>
+      </c>
+      <c r="I15" s="38">
+        <v>0</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0</v>
+      </c>
+      <c r="K15" s="38">
+        <v>0</v>
+      </c>
+      <c r="L15" s="38">
+        <v>0</v>
+      </c>
+      <c r="M15" s="38">
+        <v>0</v>
+      </c>
+      <c r="N15" s="38">
+        <v>0</v>
+      </c>
+      <c r="O15" s="38">
+        <v>0</v>
+      </c>
+      <c r="P15" s="38">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="38">
+        <v>0</v>
+      </c>
+      <c r="R15" s="38">
+        <v>0</v>
+      </c>
+      <c r="S15" s="38">
+        <v>0</v>
+      </c>
+      <c r="T15" s="38">
+        <v>0</v>
+      </c>
+      <c r="U15" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="19"/>
+      <c r="B16" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="21"/>
+      <c r="E16" s="34">
+        <v>14</v>
+      </c>
+      <c r="F16" s="34">
+        <v>9</v>
+      </c>
+      <c r="G16" s="34">
+        <v>10</v>
+      </c>
+      <c r="H16" s="34">
+        <v>7</v>
+      </c>
+      <c r="I16" s="34">
+        <v>10</v>
+      </c>
+      <c r="J16" s="34">
+        <v>2</v>
+      </c>
+      <c r="K16" s="34">
+        <v>0</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>2</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0</v>
+      </c>
+      <c r="O16" s="34">
+        <v>0</v>
+      </c>
+      <c r="P16" s="34">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>1</v>
+      </c>
+      <c r="R16" s="34">
+        <v>0</v>
+      </c>
+      <c r="S16" s="34">
+        <v>0</v>
+      </c>
+      <c r="T16" s="34">
+        <v>0</v>
+      </c>
+      <c r="U16" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19"/>
+      <c r="B17" s="36"/>
+      <c r="C17" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="37"/>
+      <c r="E17" s="38">
+        <v>682</v>
+      </c>
+      <c r="F17" s="38">
+        <v>11015</v>
+      </c>
+      <c r="G17" s="38">
+        <v>300</v>
+      </c>
+      <c r="H17" s="38">
+        <v>277</v>
+      </c>
+      <c r="I17" s="38">
+        <v>798</v>
+      </c>
+      <c r="J17" s="38">
+        <v>265</v>
+      </c>
+      <c r="K17" s="38">
+        <v>0</v>
+      </c>
+      <c r="L17" s="38">
+        <v>0</v>
+      </c>
+      <c r="M17" s="38">
+        <v>38</v>
+      </c>
+      <c r="N17" s="38">
+        <v>0</v>
+      </c>
+      <c r="O17" s="38">
+        <v>0</v>
+      </c>
+      <c r="P17" s="38">
+        <v>19</v>
+      </c>
+      <c r="Q17" s="38">
+        <v>19</v>
+      </c>
+      <c r="R17" s="38">
+        <v>0</v>
+      </c>
+      <c r="S17" s="38">
+        <v>0</v>
+      </c>
+      <c r="T17" s="38">
+        <v>0</v>
+      </c>
+      <c r="U17" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="19"/>
+      <c r="B18" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" s="21"/>
+      <c r="E18" s="34">
+        <v>11</v>
+      </c>
+      <c r="F18" s="34">
+        <v>9</v>
+      </c>
+      <c r="G18" s="34">
+        <v>8</v>
+      </c>
+      <c r="H18" s="34">
+        <v>9</v>
+      </c>
+      <c r="I18" s="34">
+        <v>6</v>
+      </c>
+      <c r="J18" s="34">
+        <v>1</v>
+      </c>
+      <c r="K18" s="34">
+        <v>1</v>
+      </c>
+      <c r="L18" s="34">
+        <v>1</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
+        <v>0</v>
+      </c>
+      <c r="O18" s="34">
+        <v>0</v>
+      </c>
+      <c r="P18" s="34">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="34">
+        <v>1</v>
+      </c>
+      <c r="R18" s="34">
+        <v>0</v>
+      </c>
+      <c r="S18" s="34">
+        <v>0</v>
+      </c>
+      <c r="T18" s="34">
+        <v>1</v>
+      </c>
+      <c r="U18" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19"/>
+      <c r="B19" s="36"/>
+      <c r="C19" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="37"/>
+      <c r="E19" s="38">
+        <v>51645</v>
+      </c>
+      <c r="F19" s="38">
+        <v>35689</v>
+      </c>
+      <c r="G19" s="38">
+        <v>69360</v>
+      </c>
+      <c r="H19" s="38">
+        <v>23942</v>
+      </c>
+      <c r="I19" s="38">
+        <v>20353</v>
+      </c>
+      <c r="J19" s="38">
+        <v>15512</v>
+      </c>
+      <c r="K19" s="38">
+        <v>19</v>
+      </c>
+      <c r="L19" s="38">
+        <v>1110</v>
+      </c>
+      <c r="M19" s="38">
+        <v>0</v>
+      </c>
+      <c r="N19" s="38">
+        <v>0</v>
+      </c>
+      <c r="O19" s="38">
+        <v>0</v>
+      </c>
+      <c r="P19" s="38">
+        <v>15512</v>
+      </c>
+      <c r="Q19" s="38">
+        <v>8897</v>
+      </c>
+      <c r="R19" s="38">
+        <v>0</v>
+      </c>
+      <c r="S19" s="38">
+        <v>0</v>
+      </c>
+      <c r="T19" s="38">
+        <v>175</v>
+      </c>
+      <c r="U19" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="19"/>
+      <c r="B20" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="21"/>
+      <c r="E20" s="34">
+        <v>49</v>
+      </c>
+      <c r="F20" s="34">
+        <v>43</v>
+      </c>
+      <c r="G20" s="34">
+        <v>45</v>
+      </c>
+      <c r="H20" s="34">
+        <v>18</v>
+      </c>
+      <c r="I20" s="34">
+        <v>17</v>
+      </c>
+      <c r="J20" s="34">
+        <v>3</v>
+      </c>
+      <c r="K20" s="34">
+        <v>2</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>3</v>
+      </c>
+      <c r="N20" s="34">
+        <v>1</v>
+      </c>
+      <c r="O20" s="34">
+        <v>3</v>
+      </c>
+      <c r="P20" s="34">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="34">
+        <v>1</v>
+      </c>
+      <c r="R20" s="34">
+        <v>1</v>
+      </c>
+      <c r="S20" s="34">
+        <v>4</v>
+      </c>
+      <c r="T20" s="34">
+        <v>3</v>
+      </c>
+      <c r="U20" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="37"/>
+      <c r="E21" s="38">
+        <v>206604</v>
+      </c>
+      <c r="F21" s="38">
+        <v>41639</v>
+      </c>
+      <c r="G21" s="38">
+        <v>400213</v>
+      </c>
+      <c r="H21" s="38">
+        <v>11373</v>
+      </c>
+      <c r="I21" s="38">
+        <v>70314</v>
+      </c>
+      <c r="J21" s="38">
+        <v>2067</v>
+      </c>
+      <c r="K21" s="38">
+        <v>5469</v>
+      </c>
+      <c r="L21" s="38">
+        <v>0</v>
+      </c>
+      <c r="M21" s="38">
+        <v>5247</v>
+      </c>
+      <c r="N21" s="38">
+        <v>499</v>
+      </c>
+      <c r="O21" s="38">
+        <v>544</v>
+      </c>
+      <c r="P21" s="38">
+        <v>1098</v>
+      </c>
+      <c r="Q21" s="38">
+        <v>89</v>
+      </c>
+      <c r="R21" s="38">
+        <v>499</v>
+      </c>
+      <c r="S21" s="38">
+        <v>5683</v>
+      </c>
+      <c r="T21" s="38">
+        <v>4787</v>
+      </c>
+      <c r="U21" s="39">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="21"/>
+      <c r="E22" s="34">
+        <v>45</v>
+      </c>
+      <c r="F22" s="34">
+        <v>35</v>
+      </c>
+      <c r="G22" s="34">
+        <v>37</v>
+      </c>
+      <c r="H22" s="34">
+        <v>30</v>
+      </c>
+      <c r="I22" s="34">
+        <v>24</v>
+      </c>
+      <c r="J22" s="34">
+        <v>0</v>
+      </c>
+      <c r="K22" s="34">
+        <v>3</v>
+      </c>
+      <c r="L22" s="34">
+        <v>3</v>
+      </c>
+      <c r="M22" s="34">
+        <v>2</v>
+      </c>
+      <c r="N22" s="34">
+        <v>1</v>
+      </c>
+      <c r="O22" s="34">
+        <v>3</v>
+      </c>
+      <c r="P22" s="34">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="34">
+        <v>3</v>
+      </c>
+      <c r="R22" s="34">
+        <v>3</v>
+      </c>
+      <c r="S22" s="34">
+        <v>2</v>
+      </c>
+      <c r="T22" s="34">
+        <v>1</v>
+      </c>
+      <c r="U22" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="37"/>
+      <c r="E23" s="38">
+        <v>9874</v>
+      </c>
+      <c r="F23" s="38">
+        <v>7812</v>
+      </c>
+      <c r="G23" s="38">
+        <v>5810</v>
+      </c>
+      <c r="H23" s="38">
+        <v>8418</v>
+      </c>
+      <c r="I23" s="38">
+        <v>12913</v>
+      </c>
+      <c r="J23" s="38">
+        <v>0</v>
+      </c>
+      <c r="K23" s="38">
+        <v>813</v>
+      </c>
+      <c r="L23" s="38">
+        <v>529</v>
+      </c>
+      <c r="M23" s="38">
+        <v>726</v>
+      </c>
+      <c r="N23" s="38">
+        <v>9</v>
+      </c>
+      <c r="O23" s="38">
+        <v>591</v>
+      </c>
+      <c r="P23" s="38">
+        <v>218</v>
+      </c>
+      <c r="Q23" s="38">
+        <v>355</v>
+      </c>
+      <c r="R23" s="38">
+        <v>303</v>
+      </c>
+      <c r="S23" s="38">
+        <v>513</v>
+      </c>
+      <c r="T23" s="38">
+        <v>85</v>
+      </c>
+      <c r="U23" s="39">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="19"/>
+      <c r="B24" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="G2" s="31" t="s">
+      <c r="C24" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" s="21"/>
+      <c r="E24" s="34">
+        <v>82</v>
+      </c>
+      <c r="F24" s="34">
+        <v>71</v>
+      </c>
+      <c r="G24" s="34">
+        <v>84</v>
+      </c>
+      <c r="H24" s="34">
+        <v>75</v>
+      </c>
+      <c r="I24" s="34">
+        <v>67</v>
+      </c>
+      <c r="J24" s="34">
+        <v>5</v>
+      </c>
+      <c r="K24" s="34">
+        <v>3</v>
+      </c>
+      <c r="L24" s="34">
+        <v>5</v>
+      </c>
+      <c r="M24" s="34">
+        <v>19</v>
+      </c>
+      <c r="N24" s="34">
+        <v>1</v>
+      </c>
+      <c r="O24" s="34">
+        <v>4</v>
+      </c>
+      <c r="P24" s="34">
+        <v>3</v>
+      </c>
+      <c r="Q24" s="34">
+        <v>3</v>
+      </c>
+      <c r="R24" s="34">
+        <v>3</v>
+      </c>
+      <c r="S24" s="34">
+        <v>2</v>
+      </c>
+      <c r="T24" s="34">
+        <v>7</v>
+      </c>
+      <c r="U24" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="21"/>
+      <c r="E25" s="22">
+        <v>38582</v>
+      </c>
+      <c r="F25" s="22">
+        <v>29574</v>
+      </c>
+      <c r="G25" s="22">
+        <v>19124</v>
+      </c>
+      <c r="H25" s="22">
+        <v>37342</v>
+      </c>
+      <c r="I25" s="22">
+        <v>26025</v>
+      </c>
+      <c r="J25" s="22">
+        <v>663</v>
+      </c>
+      <c r="K25" s="22">
+        <v>294</v>
+      </c>
+      <c r="L25" s="22">
+        <v>566</v>
+      </c>
+      <c r="M25" s="22">
+        <v>13140</v>
+      </c>
+      <c r="N25" s="22">
+        <v>4</v>
+      </c>
+      <c r="O25" s="22">
+        <v>180</v>
+      </c>
+      <c r="P25" s="22">
+        <v>4397</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>558</v>
+      </c>
+      <c r="R25" s="22">
+        <v>660</v>
+      </c>
+      <c r="S25" s="22">
+        <v>38</v>
+      </c>
+      <c r="T25" s="22">
+        <v>3862</v>
+      </c>
+      <c r="U25" s="23">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" s="21"/>
+      <c r="E26" s="34">
+        <v>305</v>
+      </c>
+      <c r="F26" s="34">
+        <v>247</v>
+      </c>
+      <c r="G26" s="34">
+        <v>220</v>
+      </c>
+      <c r="H26" s="34">
+        <v>248</v>
+      </c>
+      <c r="I26" s="34">
+        <v>248</v>
+      </c>
+      <c r="J26" s="34">
+        <v>18</v>
+      </c>
+      <c r="K26" s="34">
+        <v>25</v>
+      </c>
+      <c r="L26" s="34">
+        <v>20</v>
+      </c>
+      <c r="M26" s="34">
+        <v>33</v>
+      </c>
+      <c r="N26" s="34">
+        <v>16</v>
+      </c>
+      <c r="O26" s="34">
+        <v>15</v>
+      </c>
+      <c r="P26" s="34">
+        <v>24</v>
+      </c>
+      <c r="Q26" s="34">
+        <v>22</v>
+      </c>
+      <c r="R26" s="34">
+        <v>16</v>
+      </c>
+      <c r="S26" s="34">
+        <v>25</v>
+      </c>
+      <c r="T26" s="34">
+        <v>21</v>
+      </c>
+      <c r="U26" s="35">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="21"/>
+      <c r="E27" s="22">
+        <v>12202812</v>
+      </c>
+      <c r="F27" s="22">
+        <v>9896371</v>
+      </c>
+      <c r="G27" s="22">
+        <v>8280793</v>
+      </c>
+      <c r="H27" s="22">
+        <v>9673828</v>
+      </c>
+      <c r="I27" s="22">
+        <v>8342371</v>
+      </c>
+      <c r="J27" s="22">
+        <v>512884</v>
+      </c>
+      <c r="K27" s="22">
+        <v>988854</v>
+      </c>
+      <c r="L27" s="22">
+        <v>695674</v>
+      </c>
+      <c r="M27" s="22">
+        <v>1079643</v>
+      </c>
+      <c r="N27" s="22">
+        <v>470541</v>
+      </c>
+      <c r="O27" s="22">
+        <v>506609</v>
+      </c>
+      <c r="P27" s="22">
+        <v>1070605</v>
+      </c>
+      <c r="Q27" s="22">
+        <v>807080</v>
+      </c>
+      <c r="R27" s="22">
+        <v>676979</v>
+      </c>
+      <c r="S27" s="22">
+        <v>865827</v>
+      </c>
+      <c r="T27" s="22">
+        <v>705387</v>
+      </c>
+      <c r="U27" s="23">
+        <v>683074</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="19"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="E28" s="26">
+        <v>100</v>
+      </c>
+      <c r="F28" s="26">
+        <v>88</v>
+      </c>
+      <c r="G28" s="26">
+        <v>85.7</v>
+      </c>
+      <c r="H28" s="26">
+        <v>107.1</v>
+      </c>
+      <c r="I28" s="26">
+        <v>117.7</v>
+      </c>
+      <c r="J28" s="26">
+        <v>96</v>
+      </c>
+      <c r="K28" s="26">
+        <v>175.7</v>
+      </c>
+      <c r="L28" s="26">
+        <v>125.6</v>
+      </c>
+      <c r="M28" s="26">
+        <v>195.4</v>
+      </c>
+      <c r="N28" s="26">
+        <v>83.1</v>
+      </c>
+      <c r="O28" s="26">
+        <v>78.7</v>
+      </c>
+      <c r="P28" s="26">
+        <v>188.9</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="R28" s="26">
+        <v>137.9</v>
+      </c>
+      <c r="S28" s="26">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="T28" s="26">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="U28" s="27">
+        <v>132.69999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19"/>
+      <c r="B29" s="29"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" s="32">
+        <v>76</v>
+      </c>
+      <c r="F29" s="32">
+        <v>88</v>
+      </c>
+      <c r="G29" s="32">
+        <v>97.5</v>
+      </c>
+      <c r="H29" s="32">
+        <v>124.9</v>
+      </c>
+      <c r="I29" s="32">
+        <v>109.9</v>
+      </c>
+      <c r="J29" s="32">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="K29" s="32">
+        <v>193.9</v>
+      </c>
+      <c r="L29" s="32">
+        <v>124.7</v>
+      </c>
+      <c r="M29" s="32">
+        <v>106.2</v>
+      </c>
+      <c r="N29" s="32">
+        <v>63.1</v>
+      </c>
+      <c r="O29" s="32">
+        <v>78</v>
+      </c>
+      <c r="P29" s="32">
+        <v>150.5</v>
+      </c>
+      <c r="Q29" s="32">
+        <v>99.8</v>
+      </c>
+      <c r="R29" s="32">
+        <v>142</v>
+      </c>
+      <c r="S29" s="32">
+        <v>122.4</v>
+      </c>
+      <c r="T29" s="32">
+        <v>120.3</v>
+      </c>
+      <c r="U29" s="33">
+        <v>135.4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="19"/>
+      <c r="B30" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="21"/>
+      <c r="E30" s="34">
+        <v>225</v>
+      </c>
+      <c r="F30" s="34">
+        <v>186</v>
+      </c>
+      <c r="G30" s="34">
+        <v>159</v>
+      </c>
+      <c r="H30" s="34">
+        <v>212</v>
+      </c>
+      <c r="I30" s="34">
+        <v>213</v>
+      </c>
+      <c r="J30" s="34">
+        <v>15</v>
+      </c>
+      <c r="K30" s="34">
+        <v>22</v>
+      </c>
+      <c r="L30" s="34">
+        <v>14</v>
+      </c>
+      <c r="M30" s="34">
+        <v>29</v>
+      </c>
+      <c r="N30" s="34">
+        <v>10</v>
+      </c>
+      <c r="O30" s="34">
+        <v>12</v>
+      </c>
+      <c r="P30" s="34">
+        <v>20</v>
+      </c>
+      <c r="Q30" s="34">
+        <v>18</v>
+      </c>
+      <c r="R30" s="34">
+        <v>12</v>
+      </c>
+      <c r="S30" s="34">
+        <v>18</v>
+      </c>
+      <c r="T30" s="34">
+        <v>15</v>
+      </c>
+      <c r="U30" s="35">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="19"/>
+      <c r="B31" s="36"/>
+      <c r="C31" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="37"/>
+      <c r="E31" s="38">
+        <v>9626474</v>
+      </c>
+      <c r="F31" s="38">
+        <v>7487320</v>
+      </c>
+      <c r="G31" s="38">
+        <v>6343526</v>
+      </c>
+      <c r="H31" s="38">
+        <v>8965838</v>
+      </c>
+      <c r="I31" s="38">
+        <v>7745703</v>
+      </c>
+      <c r="J31" s="38">
+        <v>511087</v>
+      </c>
+      <c r="K31" s="38">
+        <v>919658</v>
+      </c>
+      <c r="L31" s="38">
+        <v>603395</v>
+      </c>
+      <c r="M31" s="38">
+        <v>1056095</v>
+      </c>
+      <c r="N31" s="38">
+        <v>362296</v>
+      </c>
+      <c r="O31" s="38">
+        <v>436132</v>
+      </c>
+      <c r="P31" s="38">
+        <v>916192</v>
+      </c>
+      <c r="Q31" s="38">
+        <v>684125</v>
+      </c>
+      <c r="R31" s="38">
+        <v>549669</v>
+      </c>
+      <c r="S31" s="38">
+        <v>618051</v>
+      </c>
+      <c r="T31" s="38">
+        <v>600105</v>
+      </c>
+      <c r="U31" s="39">
+        <v>648233</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="19"/>
+      <c r="B32" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="21"/>
+      <c r="E32" s="34">
+        <v>76</v>
+      </c>
+      <c r="F32" s="34">
+        <v>54</v>
+      </c>
+      <c r="G32" s="34">
+        <v>55</v>
+      </c>
+      <c r="H32" s="34">
+        <v>34</v>
+      </c>
+      <c r="I32" s="34">
         <v>32</v>
       </c>
-      <c r="H2" s="31" t="s">
-[...53 lines deleted...]
-      <c r="Q3" s="23" t="s">
+      <c r="J32" s="34">
+        <v>1</v>
+      </c>
+      <c r="K32" s="34">
+        <v>2</v>
+      </c>
+      <c r="L32" s="34">
+        <v>6</v>
+      </c>
+      <c r="M32" s="34">
+        <v>3</v>
+      </c>
+      <c r="N32" s="34">
+        <v>5</v>
+      </c>
+      <c r="O32" s="34">
+        <v>3</v>
+      </c>
+      <c r="P32" s="34">
+        <v>4</v>
+      </c>
+      <c r="Q32" s="34">
+        <v>4</v>
+      </c>
+      <c r="R32" s="34">
+        <v>4</v>
+      </c>
+      <c r="S32" s="34">
+        <v>7</v>
+      </c>
+      <c r="T32" s="34">
+        <v>6</v>
+      </c>
+      <c r="U32" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="19"/>
+      <c r="B33" s="36"/>
+      <c r="C33" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="23" t="s">
+      <c r="D33" s="37"/>
+      <c r="E33" s="38">
+        <v>2571654</v>
+      </c>
+      <c r="F33" s="38">
+        <v>2397753</v>
+      </c>
+      <c r="G33" s="38">
+        <v>1931086</v>
+      </c>
+      <c r="H33" s="38">
+        <v>707766</v>
+      </c>
+      <c r="I33" s="38">
+        <v>595586</v>
+      </c>
+      <c r="J33" s="38">
+        <v>1445</v>
+      </c>
+      <c r="K33" s="38">
+        <v>69177</v>
+      </c>
+      <c r="L33" s="38">
+        <v>92279</v>
+      </c>
+      <c r="M33" s="38">
+        <v>21688</v>
+      </c>
+      <c r="N33" s="38">
+        <v>108205</v>
+      </c>
+      <c r="O33" s="38">
+        <v>70477</v>
+      </c>
+      <c r="P33" s="38">
+        <v>154413</v>
+      </c>
+      <c r="Q33" s="38">
+        <v>122955</v>
+      </c>
+      <c r="R33" s="38">
+        <v>127310</v>
+      </c>
+      <c r="S33" s="38">
+        <v>247776</v>
+      </c>
+      <c r="T33" s="38">
+        <v>105282</v>
+      </c>
+      <c r="U33" s="39">
+        <v>34841</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="19"/>
+      <c r="B34" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="S3" s="23" t="s">
+      <c r="D34" s="21"/>
+      <c r="E34" s="34">
+        <v>4</v>
+      </c>
+      <c r="F34" s="34">
+        <v>7</v>
+      </c>
+      <c r="G34" s="34">
+        <v>6</v>
+      </c>
+      <c r="H34" s="34">
+        <v>2</v>
+      </c>
+      <c r="I34" s="34">
+        <v>3</v>
+      </c>
+      <c r="J34" s="34">
+        <v>2</v>
+      </c>
+      <c r="K34" s="34">
+        <v>1</v>
+      </c>
+      <c r="L34" s="34">
+        <v>0</v>
+      </c>
+      <c r="M34" s="34">
+        <v>1</v>
+      </c>
+      <c r="N34" s="34">
+        <v>1</v>
+      </c>
+      <c r="O34" s="34">
+        <v>0</v>
+      </c>
+      <c r="P34" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="34">
+        <v>0</v>
+      </c>
+      <c r="R34" s="34">
+        <v>0</v>
+      </c>
+      <c r="S34" s="34">
+        <v>0</v>
+      </c>
+      <c r="T34" s="34">
+        <v>0</v>
+      </c>
+      <c r="U34" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="28"/>
+      <c r="B35" s="29"/>
+      <c r="C35" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="E35" s="22">
+        <v>4684</v>
+      </c>
+      <c r="F35" s="22">
+        <v>11298</v>
+      </c>
+      <c r="G35" s="22">
+        <v>6181</v>
+      </c>
+      <c r="H35" s="22">
+        <v>224</v>
+      </c>
+      <c r="I35" s="22">
+        <v>1082</v>
+      </c>
+      <c r="J35" s="22">
+        <v>352</v>
+      </c>
+      <c r="K35" s="22">
         <v>19</v>
       </c>
-      <c r="T3" s="23" t="s">
-[...34 lines deleted...]
-      <c r="K4" s="20">
+      <c r="L35" s="22">
+        <v>0</v>
+      </c>
+      <c r="M35" s="22">
+        <v>1860</v>
+      </c>
+      <c r="N35" s="22">
+        <v>40</v>
+      </c>
+      <c r="O35" s="22">
+        <v>0</v>
+      </c>
+      <c r="P35" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="22">
+        <v>0</v>
+      </c>
+      <c r="R35" s="22">
+        <v>0</v>
+      </c>
+      <c r="S35" s="22">
+        <v>0</v>
+      </c>
+      <c r="T35" s="22">
+        <v>0</v>
+      </c>
+      <c r="U35" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A36" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="20">
-[...1916 lines deleted...]
-      <c r="U36" s="2"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="41"/>
+      <c r="D36" s="41"/>
+      <c r="E36" s="41"/>
+      <c r="F36" s="41"/>
+      <c r="G36" s="41"/>
+      <c r="H36" s="41"/>
+      <c r="I36" s="41"/>
+      <c r="J36" s="41"/>
+      <c r="K36" s="41"/>
+      <c r="L36" s="41"/>
+      <c r="M36" s="41"/>
+      <c r="N36" s="41"/>
+      <c r="O36" s="41"/>
+      <c r="P36" s="41"/>
+      <c r="Q36" s="41"/>
+      <c r="R36" s="41"/>
+      <c r="S36" s="41"/>
+      <c r="T36" s="41"/>
+      <c r="U36" s="41"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A37" s="1"/>
-[...19 lines deleted...]
-      <c r="U37" s="1"/>
+      <c r="A37" s="42"/>
+      <c r="B37" s="42"/>
+      <c r="C37" s="42"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="42"/>
+      <c r="G37" s="42"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="42"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="42"/>
+      <c r="L37" s="42"/>
+      <c r="M37" s="42"/>
+      <c r="N37" s="42"/>
+      <c r="O37" s="42"/>
+      <c r="P37" s="42"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="42"/>
+      <c r="S37" s="42"/>
+      <c r="T37" s="42"/>
+      <c r="U37" s="42"/>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A38" s="1"/>
-[...19 lines deleted...]
-      <c r="U38" s="1"/>
+      <c r="A38" s="42"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.2">
-      <c r="A39" s="1"/>
-[...19 lines deleted...]
-      <c r="U39" s="1"/>
+      <c r="A39" s="42"/>
+      <c r="B39" s="42"/>
+      <c r="C39" s="42"/>
+      <c r="D39" s="42"/>
+      <c r="E39" s="42"/>
+      <c r="F39" s="42"/>
+      <c r="G39" s="42"/>
+      <c r="H39" s="42"/>
+      <c r="I39" s="42"/>
+      <c r="J39" s="42"/>
+      <c r="K39" s="42"/>
+      <c r="L39" s="42"/>
+      <c r="M39" s="42"/>
+      <c r="N39" s="42"/>
+      <c r="O39" s="42"/>
+      <c r="P39" s="42"/>
+      <c r="Q39" s="42"/>
+      <c r="R39" s="42"/>
+      <c r="S39" s="42"/>
+      <c r="T39" s="42"/>
+      <c r="U39" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="53">
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="A36:U39"/>
+    <mergeCell ref="A26:A35"/>
+    <mergeCell ref="B26:B29"/>
+    <mergeCell ref="C26:D26"/>
     <mergeCell ref="C27:D27"/>
-    <mergeCell ref="A26:A35"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="A4:B7"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="A8:A25"/>
+    <mergeCell ref="B8:B11"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C10:C11"/>
     <mergeCell ref="B12:B13"/>
-    <mergeCell ref="B32:B33"/>
-[...4 lines deleted...]
-    <mergeCell ref="A36:U39"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:B3"/>
+    <mergeCell ref="C2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
-    <mergeCell ref="B30:B31"/>
-[...37 lines deleted...]
-    <mergeCell ref="C18:D18"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>推移表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>