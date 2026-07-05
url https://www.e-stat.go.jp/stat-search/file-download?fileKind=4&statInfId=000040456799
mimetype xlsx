--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -2,983 +2,1104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\e-stat\e-stat（造船）\2025\2511\01統計表（閲覧用）\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{424EBCE5-0C79-4620-A41F-63DFF9AF3D9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1C611CF-D263-462F-B7F2-7892C837BAE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3C13BD79-A7DA-46D4-9CC3-99F38D665DCE}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{14EF2B7D-E293-4684-80DC-139C7443C350}"/>
   </bookViews>
   <sheets>
     <sheet name="造船第１表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="47">
-[...21 lines deleted...]
-      <t>センエン</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="47">
+  <si>
+    <t>１．造船調査</t>
+    <rPh sb="2" eb="4">
+      <t>ゾウセン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <rPh sb="4" eb="6">
+      <t>チョウサ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>鋼船建造実績</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第１表   工場数 403工場</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>用途別</t>
+    <rPh sb="0" eb="2">
+      <t>ヨウト</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ベツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>受注</t>
+    <rPh sb="0" eb="2">
+      <t>ジュチュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>起工</t>
+    <rPh sb="0" eb="2">
+      <t>キコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>進水</t>
+    <rPh sb="0" eb="2">
+      <t>シンスイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>しゅん工</t>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>しゅん工船</t>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ当り船価</t>
+    <rPh sb="3" eb="4">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>船価（千円）</t>
     <rPh sb="0" eb="1">
       <t>セン</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>カ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>センエン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（千円）</t>
+    <rPh sb="1" eb="3">
+      <t>センエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和7年11月分</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>国内船</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>貨物船計</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>一般貨物船</t>
+  </si>
+  <si>
+    <t>鉱石専用船</t>
+  </si>
+  <si>
+    <t>ばら積み船</t>
+  </si>
+  <si>
+    <t>コンテナ船</t>
+  </si>
+  <si>
+    <t>自動車専用船</t>
+  </si>
+  <si>
+    <t>鉱石兼撤積船</t>
+  </si>
+  <si>
+    <t>石炭専用船</t>
+  </si>
+  <si>
+    <t>セメント専用船</t>
+  </si>
+  <si>
+    <t>ＲＯＲＯ船</t>
+  </si>
+  <si>
+    <t>・・</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>木材兼撤積船</t>
+  </si>
+  <si>
+    <t>その他貨物船</t>
+  </si>
+  <si>
+    <t>貨客船</t>
+  </si>
+  <si>
+    <t>客船</t>
+  </si>
+  <si>
+    <t>自動車航送船</t>
+  </si>
+  <si>
+    <t>油送船計</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>一般油送船</t>
+  </si>
+  <si>
+    <t>プロダクトキャリア</t>
+  </si>
+  <si>
+    <t>ＬＰＧ船</t>
+  </si>
+  <si>
+    <t>化学薬品船</t>
+  </si>
+  <si>
+    <t>ＬＮＧ船</t>
+  </si>
+  <si>
+    <t>その他油送船</t>
+  </si>
+  <si>
+    <t>漁船</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>輸出船</t>
+  </si>
+  <si>
+    <t>排水トン当り船価</t>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>排水トン</t>
-    <phoneticPr fontId="2"/>
-[...171 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）工場数は、調査票を回収した工場の数である。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <b/>
+      <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...8 lines deleted...]
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...1 lines deleted...]
-      </left>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom/>
-[...336 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1307,1697 +1428,1701 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B802AAD-57DF-47D1-9DA0-2EA8F1E4AAF1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7541423F-A58D-4015-B1EC-16826D966FF8}">
   <dimension ref="A1:P58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P38" sqref="P38"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G60" sqref="G60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4.6328125" customWidth="1"/>
     <col min="4" max="4" width="15.6328125" style="2" customWidth="1"/>
-    <col min="5" max="9" width="10.6328125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16" width="18" style="1" customWidth="1"/>
+    <col min="5" max="9" width="10.6328125" style="3" customWidth="1"/>
+    <col min="10" max="10" width="18" style="3" customWidth="1"/>
+    <col min="11" max="11" width="10.6328125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="18" style="3" customWidth="1"/>
+    <col min="13" max="13" width="10.6328125" style="3" customWidth="1"/>
+    <col min="14" max="16" width="18" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
-        <v>46</v>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="62" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="62"/>
+      <c r="A2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
     </row>
     <row r="3" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="7"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="10"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J4" s="14"/>
+      <c r="K4" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="14"/>
+      <c r="M4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="N4" s="15"/>
+      <c r="O4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="P4" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="23"/>
+      <c r="G5" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="25"/>
+      <c r="I5" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="J5" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="N5" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="O5" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="32"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="34">
+        <v>11</v>
+      </c>
+      <c r="F6" s="35"/>
+      <c r="G6" s="36">
+        <v>193516</v>
+      </c>
+      <c r="H6" s="37"/>
+      <c r="I6" s="38">
+        <v>28</v>
+      </c>
+      <c r="J6" s="36">
+        <v>548545</v>
+      </c>
+      <c r="K6" s="38">
+        <v>34</v>
+      </c>
+      <c r="L6" s="36">
+        <v>634688</v>
+      </c>
+      <c r="M6" s="38">
+        <v>31</v>
+      </c>
+      <c r="N6" s="39">
+        <v>702349</v>
+      </c>
+      <c r="O6" s="39">
+        <v>136663458</v>
+      </c>
+      <c r="P6" s="40">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="44"/>
+      <c r="E7" s="34">
+        <v>9</v>
+      </c>
+      <c r="F7" s="35"/>
+      <c r="G7" s="36">
+        <v>20516</v>
+      </c>
+      <c r="H7" s="37"/>
+      <c r="I7" s="38">
+        <v>15</v>
+      </c>
+      <c r="J7" s="36">
+        <v>4695</v>
+      </c>
+      <c r="K7" s="38">
+        <v>16</v>
+      </c>
+      <c r="L7" s="36">
+        <v>20826</v>
+      </c>
+      <c r="M7" s="38">
+        <v>11</v>
+      </c>
+      <c r="N7" s="39">
+        <v>19275</v>
+      </c>
+      <c r="O7" s="39">
+        <v>13675000</v>
+      </c>
+      <c r="P7" s="40">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="41"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="46"/>
+      <c r="E8" s="47">
+        <v>2</v>
+      </c>
+      <c r="F8" s="48"/>
+      <c r="G8" s="49">
+        <v>14699</v>
+      </c>
+      <c r="H8" s="50"/>
+      <c r="I8" s="51">
+        <v>5</v>
+      </c>
+      <c r="J8" s="49">
+        <v>2095</v>
+      </c>
+      <c r="K8" s="51">
+        <v>6</v>
+      </c>
+      <c r="L8" s="49">
+        <v>18992</v>
+      </c>
+      <c r="M8" s="51">
+        <v>6</v>
+      </c>
+      <c r="N8" s="52">
+        <v>17920</v>
+      </c>
+      <c r="O8" s="52">
+        <v>11155000</v>
+      </c>
+      <c r="P8" s="53">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A9" s="41"/>
+      <c r="B9" s="41"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="47">
+        <v>1</v>
+      </c>
+      <c r="F9" s="48"/>
+      <c r="G9" s="49">
+        <v>499</v>
+      </c>
+      <c r="H9" s="50"/>
+      <c r="I9" s="51">
+        <v>4</v>
+      </c>
+      <c r="J9" s="49">
+        <v>1796</v>
+      </c>
+      <c r="K9" s="51">
+        <v>5</v>
+      </c>
+      <c r="L9" s="49">
+        <v>2792</v>
+      </c>
+      <c r="M9" s="51">
+        <v>2</v>
+      </c>
+      <c r="N9" s="52">
+        <v>1045</v>
+      </c>
+      <c r="O9" s="52">
+        <v>1550000</v>
+      </c>
+      <c r="P9" s="53">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A10" s="41"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="47"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="51"/>
+      <c r="N10" s="52"/>
+      <c r="O10" s="52"/>
+      <c r="P10" s="53"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="41"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="47"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="50"/>
+      <c r="I11" s="51">
+        <v>1</v>
+      </c>
+      <c r="J11" s="49">
+        <v>299</v>
+      </c>
+      <c r="K11" s="51"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="51"/>
+      <c r="N11" s="52"/>
+      <c r="O11" s="52"/>
+      <c r="P11" s="53"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A12" s="41"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="47"/>
+      <c r="F12" s="48"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="49"/>
+      <c r="M12" s="51"/>
+      <c r="N12" s="52"/>
+      <c r="O12" s="52"/>
+      <c r="P12" s="53"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A13" s="41"/>
+      <c r="B13" s="41"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="47"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="51"/>
+      <c r="N13" s="52"/>
+      <c r="O13" s="52"/>
+      <c r="P13" s="53"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A14" s="41"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="47"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="52"/>
+      <c r="O14" s="52"/>
+      <c r="P14" s="53"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A15" s="41"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="47"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="52"/>
+      <c r="O15" s="52"/>
+      <c r="P15" s="53"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A16" s="41"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="47"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="49"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="53"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A17" s="41"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="47">
+        <v>1</v>
+      </c>
+      <c r="F17" s="48"/>
+      <c r="G17" s="49">
+        <v>14200</v>
+      </c>
+      <c r="H17" s="50"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="49"/>
+      <c r="K17" s="51">
+        <v>1</v>
+      </c>
+      <c r="L17" s="49">
+        <v>16200</v>
+      </c>
+      <c r="M17" s="51">
+        <v>2</v>
+      </c>
+      <c r="N17" s="52">
+        <v>15898</v>
+      </c>
+      <c r="O17" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P17" s="57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A18" s="41"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="47"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="49"/>
+      <c r="M18" s="51"/>
+      <c r="N18" s="52"/>
+      <c r="O18" s="52"/>
+      <c r="P18" s="53"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A19" s="41"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="47"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="51">
+        <v>2</v>
+      </c>
+      <c r="N19" s="52">
+        <v>977</v>
+      </c>
+      <c r="O19" s="52">
+        <v>1576000</v>
+      </c>
+      <c r="P19" s="53">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="41"/>
+      <c r="B20" s="41"/>
+      <c r="C20" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="59"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="51"/>
+      <c r="N20" s="52"/>
+      <c r="O20" s="52"/>
+      <c r="P20" s="53"/>
+    </row>
+    <row r="21" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="41"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="59"/>
+      <c r="E21" s="47">
+        <v>1</v>
+      </c>
+      <c r="F21" s="48"/>
+      <c r="G21" s="49">
+        <v>183</v>
+      </c>
+      <c r="H21" s="50"/>
+      <c r="I21" s="51">
+        <v>1</v>
+      </c>
+      <c r="J21" s="49">
+        <v>19</v>
+      </c>
+      <c r="K21" s="51">
+        <v>1</v>
+      </c>
+      <c r="L21" s="49">
+        <v>120</v>
+      </c>
+      <c r="M21" s="51"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="53"/>
+    </row>
+    <row r="22" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="41"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="59"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="51">
+        <v>1</v>
+      </c>
+      <c r="J22" s="49">
+        <v>180</v>
+      </c>
+      <c r="K22" s="51">
+        <v>1</v>
+      </c>
+      <c r="L22" s="49">
+        <v>399</v>
+      </c>
+      <c r="M22" s="51"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="53"/>
+    </row>
+    <row r="23" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="41"/>
+      <c r="B23" s="41"/>
+      <c r="C23" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="46"/>
+      <c r="E23" s="47">
+        <v>3</v>
+      </c>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49">
+        <v>5448</v>
+      </c>
+      <c r="H23" s="50"/>
+      <c r="I23" s="51">
+        <v>1</v>
+      </c>
+      <c r="J23" s="49">
+        <v>999</v>
+      </c>
+      <c r="K23" s="51"/>
+      <c r="L23" s="49"/>
+      <c r="M23" s="51">
+        <v>1</v>
+      </c>
+      <c r="N23" s="52">
+        <v>999</v>
+      </c>
+      <c r="O23" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P23" s="57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A24" s="41"/>
+      <c r="B24" s="41"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="47">
+        <v>1</v>
+      </c>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49">
+        <v>4200</v>
+      </c>
+      <c r="H24" s="50"/>
+      <c r="I24" s="51">
+        <v>1</v>
+      </c>
+      <c r="J24" s="49">
+        <v>999</v>
+      </c>
+      <c r="K24" s="51"/>
+      <c r="L24" s="49"/>
+      <c r="M24" s="51">
+        <v>1</v>
+      </c>
+      <c r="N24" s="52">
+        <v>999</v>
+      </c>
+      <c r="O24" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P24" s="57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A25" s="41"/>
+      <c r="B25" s="41"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="47"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="51"/>
+      <c r="J25" s="49"/>
+      <c r="K25" s="51"/>
+      <c r="L25" s="49"/>
+      <c r="M25" s="51"/>
+      <c r="N25" s="52"/>
+      <c r="O25" s="52"/>
+      <c r="P25" s="53"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A26" s="41"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="54"/>
+      <c r="D26" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" s="47"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="50"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="51"/>
+      <c r="N26" s="52"/>
+      <c r="O26" s="52"/>
+      <c r="P26" s="53"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A27" s="41"/>
+      <c r="B27" s="41"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" s="47">
+        <v>2</v>
+      </c>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49">
+        <v>1248</v>
+      </c>
+      <c r="H27" s="50"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="51"/>
+      <c r="N27" s="52"/>
+      <c r="O27" s="52"/>
+      <c r="P27" s="53"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A28" s="41"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E28" s="47"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="51"/>
+      <c r="N28" s="52"/>
+      <c r="O28" s="52"/>
+      <c r="P28" s="53"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A29" s="41"/>
+      <c r="B29" s="41"/>
+      <c r="C29" s="54"/>
+      <c r="D29" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" s="47"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="52"/>
+      <c r="P29" s="53"/>
+    </row>
+    <row r="30" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="41"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" s="59"/>
+      <c r="E30" s="47">
+        <v>2</v>
+      </c>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49">
+        <v>167</v>
+      </c>
+      <c r="H30" s="50"/>
+      <c r="I30" s="51">
+        <v>3</v>
+      </c>
+      <c r="J30" s="49">
+        <v>1343</v>
+      </c>
+      <c r="K30" s="51">
+        <v>4</v>
+      </c>
+      <c r="L30" s="49">
+        <v>1047</v>
+      </c>
+      <c r="M30" s="51">
+        <v>2</v>
+      </c>
+      <c r="N30" s="52">
+        <v>38</v>
+      </c>
+      <c r="O30" s="52">
+        <v>280000</v>
+      </c>
+      <c r="P30" s="53">
+        <v>7368</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="41"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="61"/>
+      <c r="E31" s="47">
+        <v>1</v>
+      </c>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49">
+        <v>19</v>
+      </c>
+      <c r="H31" s="50"/>
+      <c r="I31" s="51">
+        <v>4</v>
+      </c>
+      <c r="J31" s="49">
+        <v>59</v>
+      </c>
+      <c r="K31" s="51">
+        <v>4</v>
+      </c>
+      <c r="L31" s="49">
+        <v>268</v>
+      </c>
+      <c r="M31" s="51">
+        <v>2</v>
+      </c>
+      <c r="N31" s="52">
+        <v>318</v>
+      </c>
+      <c r="O31" s="52">
+        <v>1040000</v>
+      </c>
+      <c r="P31" s="53">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A32" s="41"/>
+      <c r="B32" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" s="44"/>
+      <c r="E32" s="34">
+        <v>2</v>
+      </c>
+      <c r="F32" s="35"/>
+      <c r="G32" s="36">
+        <v>173000</v>
+      </c>
+      <c r="H32" s="37"/>
+      <c r="I32" s="38">
+        <v>13</v>
+      </c>
+      <c r="J32" s="36">
+        <v>543850</v>
+      </c>
+      <c r="K32" s="38">
+        <v>18</v>
+      </c>
+      <c r="L32" s="36">
+        <v>613862</v>
+      </c>
+      <c r="M32" s="38">
+        <v>20</v>
+      </c>
+      <c r="N32" s="39">
+        <v>683074</v>
+      </c>
+      <c r="O32" s="39">
+        <v>122988458</v>
+      </c>
+      <c r="P32" s="40">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="41"/>
+      <c r="B33" s="41"/>
+      <c r="C33" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="46"/>
+      <c r="E33" s="47">
+        <v>2</v>
+      </c>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49">
+        <v>173000</v>
+      </c>
+      <c r="H33" s="50"/>
+      <c r="I33" s="51">
+        <v>12</v>
+      </c>
+      <c r="J33" s="49">
+        <v>526150</v>
+      </c>
+      <c r="K33" s="51">
+        <v>15</v>
+      </c>
+      <c r="L33" s="49">
+        <v>567312</v>
+      </c>
+      <c r="M33" s="51">
+        <v>18</v>
+      </c>
+      <c r="N33" s="52">
+        <v>648233</v>
+      </c>
+      <c r="O33" s="52">
+        <v>114118458</v>
+      </c>
+      <c r="P33" s="53">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A34" s="41"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="47"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="51">
+        <v>1</v>
+      </c>
+      <c r="L34" s="49">
+        <v>14100</v>
+      </c>
+      <c r="M34" s="51">
+        <v>5</v>
+      </c>
+      <c r="N34" s="52">
+        <v>90459</v>
+      </c>
+      <c r="O34" s="52">
+        <v>22346980</v>
+      </c>
+      <c r="P34" s="53">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A35" s="41"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="54"/>
+      <c r="D35" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="47"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="51"/>
+      <c r="J35" s="49"/>
+      <c r="K35" s="51"/>
+      <c r="L35" s="49"/>
+      <c r="M35" s="51"/>
+      <c r="N35" s="52"/>
+      <c r="O35" s="52"/>
+      <c r="P35" s="53"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A36" s="41"/>
+      <c r="B36" s="41"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" s="47"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="51">
+        <v>8</v>
+      </c>
+      <c r="J36" s="49">
+        <v>233450</v>
+      </c>
+      <c r="K36" s="51">
+        <v>11</v>
+      </c>
+      <c r="L36" s="49">
+        <v>347012</v>
+      </c>
+      <c r="M36" s="51">
+        <v>9</v>
+      </c>
+      <c r="N36" s="52">
+        <v>268577</v>
+      </c>
+      <c r="O36" s="52">
+        <v>47817729</v>
+      </c>
+      <c r="P36" s="53">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A37" s="41"/>
+      <c r="B37" s="41"/>
+      <c r="C37" s="54"/>
+      <c r="D37" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="47">
+        <v>2</v>
+      </c>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49">
+        <v>173000</v>
+      </c>
+      <c r="H37" s="50"/>
+      <c r="I37" s="51">
+        <v>2</v>
+      </c>
+      <c r="J37" s="49">
+        <v>229500</v>
+      </c>
+      <c r="K37" s="51">
+        <v>1</v>
+      </c>
+      <c r="L37" s="49">
+        <v>143000</v>
+      </c>
+      <c r="M37" s="51">
+        <v>2</v>
+      </c>
+      <c r="N37" s="52">
+        <v>149833</v>
+      </c>
+      <c r="O37" s="52">
+        <v>27153870</v>
+      </c>
+      <c r="P37" s="53">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A38" s="41"/>
+      <c r="B38" s="41"/>
+      <c r="C38" s="54"/>
+      <c r="D38" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="47"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="50"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="51"/>
+      <c r="L38" s="49"/>
+      <c r="M38" s="51"/>
+      <c r="N38" s="52"/>
+      <c r="O38" s="52"/>
+      <c r="P38" s="53"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A39" s="41"/>
+      <c r="B39" s="41"/>
+      <c r="C39" s="54"/>
+      <c r="D39" s="55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E39" s="47"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="50"/>
+      <c r="I39" s="51">
+        <v>2</v>
+      </c>
+      <c r="J39" s="49">
+        <v>63200</v>
+      </c>
+      <c r="K39" s="51">
+        <v>2</v>
+      </c>
+      <c r="L39" s="49">
+        <v>63200</v>
+      </c>
+      <c r="M39" s="51">
+        <v>2</v>
+      </c>
+      <c r="N39" s="52">
+        <v>139364</v>
+      </c>
+      <c r="O39" s="52">
+        <v>16799879</v>
+      </c>
+      <c r="P39" s="53">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A40" s="41"/>
+      <c r="B40" s="41"/>
+      <c r="C40" s="54"/>
+      <c r="D40" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="E40" s="47"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="50"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="51"/>
+      <c r="L40" s="49"/>
+      <c r="M40" s="51"/>
+      <c r="N40" s="52"/>
+      <c r="O40" s="52"/>
+      <c r="P40" s="53"/>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A41" s="41"/>
+      <c r="B41" s="41"/>
+      <c r="C41" s="54"/>
+      <c r="D41" s="55" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="47"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="50"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="49"/>
+      <c r="K41" s="51"/>
+      <c r="L41" s="49"/>
+      <c r="M41" s="51"/>
+      <c r="N41" s="52"/>
+      <c r="O41" s="52"/>
+      <c r="P41" s="53"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A42" s="41"/>
+      <c r="B42" s="41"/>
+      <c r="C42" s="54"/>
+      <c r="D42" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="47"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="50"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="51"/>
+      <c r="L42" s="49"/>
+      <c r="M42" s="51"/>
+      <c r="N42" s="52"/>
+      <c r="O42" s="52"/>
+      <c r="P42" s="53"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A43" s="41"/>
+      <c r="B43" s="41"/>
+      <c r="C43" s="54"/>
+      <c r="D43" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="E43" s="47"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="50"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="49"/>
+      <c r="K43" s="51"/>
+      <c r="L43" s="49"/>
+      <c r="M43" s="51"/>
+      <c r="N43" s="52"/>
+      <c r="O43" s="52"/>
+      <c r="P43" s="53"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A44" s="41"/>
+      <c r="B44" s="41"/>
+      <c r="C44" s="54"/>
+      <c r="D44" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="47"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="50"/>
+      <c r="I44" s="51"/>
+      <c r="J44" s="49"/>
+      <c r="K44" s="51"/>
+      <c r="L44" s="49"/>
+      <c r="M44" s="51"/>
+      <c r="N44" s="52"/>
+      <c r="O44" s="52"/>
+      <c r="P44" s="53"/>
+    </row>
+    <row r="45" spans="1:16" ht="13" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="41"/>
+      <c r="B45" s="41"/>
+      <c r="C45" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" s="46"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="50"/>
+      <c r="I45" s="51">
+        <v>1</v>
+      </c>
+      <c r="J45" s="49">
+        <v>17700</v>
+      </c>
+      <c r="K45" s="51">
+        <v>3</v>
+      </c>
+      <c r="L45" s="49">
+        <v>46550</v>
+      </c>
+      <c r="M45" s="51">
+        <v>2</v>
+      </c>
+      <c r="N45" s="52">
+        <v>34841</v>
+      </c>
+      <c r="O45" s="52">
+        <v>8870000</v>
+      </c>
+      <c r="P45" s="53">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A46" s="41"/>
+      <c r="B46" s="41"/>
+      <c r="C46" s="54"/>
+      <c r="D46" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="47"/>
+      <c r="F46" s="48"/>
+      <c r="G46" s="49"/>
+      <c r="H46" s="50"/>
+      <c r="I46" s="51"/>
+      <c r="J46" s="49"/>
+      <c r="K46" s="51"/>
+      <c r="L46" s="49"/>
+      <c r="M46" s="51">
+        <v>1</v>
+      </c>
+      <c r="N46" s="52">
+        <v>30591</v>
+      </c>
+      <c r="O46" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P46" s="57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A47" s="41"/>
+      <c r="B47" s="41"/>
+      <c r="C47" s="54"/>
+      <c r="D47" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="E47" s="47"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="50"/>
+      <c r="I47" s="51"/>
+      <c r="J47" s="49"/>
+      <c r="K47" s="51"/>
+      <c r="L47" s="49"/>
+      <c r="M47" s="51"/>
+      <c r="N47" s="52"/>
+      <c r="O47" s="52"/>
+      <c r="P47" s="53"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A48" s="41"/>
+      <c r="B48" s="41"/>
+      <c r="C48" s="54"/>
+      <c r="D48" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48" s="47"/>
+      <c r="F48" s="48"/>
+      <c r="G48" s="49"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="51"/>
+      <c r="J48" s="49"/>
+      <c r="K48" s="51">
+        <v>1</v>
+      </c>
+      <c r="L48" s="49">
+        <v>4250</v>
+      </c>
+      <c r="M48" s="51">
+        <v>1</v>
+      </c>
+      <c r="N48" s="52">
+        <v>4250</v>
+      </c>
+      <c r="O48" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="P48" s="57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A49" s="41"/>
+      <c r="B49" s="41"/>
+      <c r="C49" s="54"/>
+      <c r="D49" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="E49" s="47"/>
+      <c r="F49" s="48"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="50"/>
+      <c r="I49" s="51">
+        <v>1</v>
+      </c>
+      <c r="J49" s="49">
+        <v>17700</v>
+      </c>
+      <c r="K49" s="51">
+        <v>2</v>
+      </c>
+      <c r="L49" s="49">
+        <v>42300</v>
+      </c>
+      <c r="M49" s="51"/>
+      <c r="N49" s="52"/>
+      <c r="O49" s="52"/>
+      <c r="P49" s="53"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A50" s="41"/>
+      <c r="B50" s="41"/>
+      <c r="C50" s="54"/>
+      <c r="D50" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="47"/>
+      <c r="F50" s="48"/>
+      <c r="G50" s="49"/>
+      <c r="H50" s="50"/>
+      <c r="I50" s="51"/>
+      <c r="J50" s="49"/>
+      <c r="K50" s="51"/>
+      <c r="L50" s="49"/>
+      <c r="M50" s="51"/>
+      <c r="N50" s="52"/>
+      <c r="O50" s="52"/>
+      <c r="P50" s="53"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A51" s="41"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="E51" s="47"/>
+      <c r="F51" s="48"/>
+      <c r="G51" s="49"/>
+      <c r="H51" s="50"/>
+      <c r="I51" s="51"/>
+      <c r="J51" s="49"/>
+      <c r="K51" s="51"/>
+      <c r="L51" s="49"/>
+      <c r="M51" s="51"/>
+      <c r="N51" s="52"/>
+      <c r="O51" s="52"/>
+      <c r="P51" s="53"/>
+    </row>
+    <row r="52" spans="1:16" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="41"/>
+      <c r="B52" s="41"/>
+      <c r="C52" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="D52" s="61"/>
+      <c r="E52" s="47"/>
+      <c r="F52" s="48"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="50"/>
+      <c r="I52" s="51"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="51"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="51"/>
+      <c r="N52" s="52"/>
+      <c r="O52" s="52"/>
+      <c r="P52" s="53"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A53" s="8"/>
+      <c r="B53" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="10"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F53" s="13"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J53" s="14"/>
+      <c r="K53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="L53" s="14"/>
+      <c r="M53" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="N53" s="15"/>
+      <c r="O53" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="P53" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="B3" s="61"/>
-[...17 lines deleted...]
-      <c r="B4" s="39" t="s">
+    </row>
+    <row r="54" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="18"/>
+      <c r="B54" s="19"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="23"/>
+      <c r="G54" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="H54" s="25"/>
+      <c r="I54" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="J54" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="K54" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="L54" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="M54" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="N54" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="O54" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="P54" s="29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" s="64"/>
+      <c r="D55" s="65"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="35"/>
+      <c r="G55" s="36"/>
+      <c r="H55" s="37"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="36"/>
+      <c r="K55" s="38">
+        <v>2</v>
+      </c>
+      <c r="L55" s="36">
+        <v>3800</v>
+      </c>
+      <c r="M55" s="38"/>
+      <c r="N55" s="39"/>
+      <c r="O55" s="39"/>
+      <c r="P55" s="40"/>
+    </row>
+    <row r="56" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="41"/>
+      <c r="B56" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="38"/>
-[...22 lines deleted...]
-      <c r="P4" s="33" t="s">
+      <c r="C56" s="66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="67"/>
+      <c r="E56" s="34"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="36"/>
+      <c r="H56" s="37"/>
+      <c r="I56" s="38"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="38">
+        <v>2</v>
+      </c>
+      <c r="L56" s="36">
+        <v>3800</v>
+      </c>
+      <c r="M56" s="38"/>
+      <c r="N56" s="39"/>
+      <c r="O56" s="39"/>
+      <c r="P56" s="40"/>
+    </row>
+    <row r="57" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="41"/>
+      <c r="B57" s="42" t="s">
         <v>43</v>
       </c>
-    </row>
-[...725 lines deleted...]
-      <c r="C31" s="48" t="s">
+      <c r="C57" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="D31" s="47"/>
-[...745 lines deleted...]
-      <c r="P57" s="6"/>
+      <c r="D57" s="67"/>
+      <c r="E57" s="34"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="36"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="38"/>
+      <c r="J57" s="36"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="36"/>
+      <c r="M57" s="38"/>
+      <c r="N57" s="39"/>
+      <c r="O57" s="39"/>
+      <c r="P57" s="40"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A58" s="5" t="s">
-[...16 lines deleted...]
-      <c r="P58" s="3"/>
+      <c r="A58" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="B58" s="68"/>
+      <c r="C58" s="68"/>
+      <c r="D58" s="69"/>
+      <c r="E58" s="70"/>
+      <c r="F58" s="70"/>
+      <c r="G58" s="70"/>
+      <c r="H58" s="70"/>
+      <c r="I58" s="70"/>
+      <c r="J58" s="70"/>
+      <c r="K58" s="70"/>
+      <c r="L58" s="70"/>
+      <c r="M58" s="70"/>
+      <c r="N58" s="70"/>
+      <c r="O58" s="70"/>
+      <c r="P58" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="M53:N53"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="G54:H54"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="C57:D57"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:D54"/>
     <mergeCell ref="E53:H53"/>
     <mergeCell ref="I53:J53"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="C30:D30"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="C32:D32"/>
-    <mergeCell ref="K53:L53"/>
-[...2 lines deleted...]
-    <mergeCell ref="G54:H54"/>
     <mergeCell ref="C33:D33"/>
     <mergeCell ref="C45:D45"/>
-    <mergeCell ref="C52:D52"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
-    <mergeCell ref="A53:A54"/>
-    <mergeCell ref="B53:D54"/>
     <mergeCell ref="C22:D22"/>
-    <mergeCell ref="C23:D23"/>
-    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:D5"/>
+    <mergeCell ref="E4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="M4:N4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
-    <mergeCell ref="B4:D5"/>
-[...5 lines deleted...]
-    <mergeCell ref="I4:J4"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.78740157480314965" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>造船第１表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>