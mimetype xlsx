--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -2,415 +2,415 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\e-stat\e-stat（造船）\2025\2511\01統計表（閲覧用）\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9492A3F-5C41-466A-AC76-31D6939F4CD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8ABCD230-CEE7-4C2E-B11A-F1FAA3933DA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{215312D9-AD0E-49E2-BFCA-B56274B92C73}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{CB11A407-9D0C-4F7D-BC90-852B046DD213}"/>
   </bookViews>
   <sheets>
     <sheet name="造船第２表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="20">
   <si>
-    <t>（注）工場数は、調査票を回収した工場の数である。</t>
-    <phoneticPr fontId="2"/>
+    <t>強化プラスチック（木）船しゅん工実績</t>
+    <rPh sb="0" eb="2">
+      <t>キョウカ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>フネ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ジッセキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>第２表　工場数 136工場</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>用途別</t>
+    <rPh sb="0" eb="2">
+      <t>ヨウト</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ベツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>しゅん工</t>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>しゅん工船</t>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ当り船価</t>
+    <rPh sb="3" eb="4">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>カ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>船価（千円）</t>
+    <rPh sb="0" eb="1">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>センエン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（千円）</t>
+    <rPh sb="1" eb="3">
+      <t>センエン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和7年11月分</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>国内船</t>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>貨物船</t>
+  </si>
+  <si>
+    <t>客船</t>
+  </si>
+  <si>
+    <t>漁船</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
     <t>輸出船</t>
   </si>
   <si>
-    <t>その他</t>
-[...115 lines deleted...]
-    </rPh>
+    <t>（注）工場数は、調査票を回収した工場の数である。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...32 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -741,253 +741,251 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EF85722-6D5A-4E06-8981-EB032A125068}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EA19536-2D64-4A04-AE86-14DAB1CA9F46}">
   <dimension ref="A1:G14"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.7265625" customWidth="1"/>
     <col min="3" max="3" width="13" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="13.90625" customWidth="1"/>
     <col min="7" max="7" width="16.453125" customWidth="1"/>
     <col min="8" max="8" width="4.90625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:7" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="21" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="21"/>
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="3"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="6"/>
+      <c r="F4" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="12"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="14"/>
+      <c r="B7" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="14"/>
+      <c r="B9" s="14"/>
+      <c r="C9" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="14"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="14"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="9"/>
+      <c r="B12" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="20"/>
-[...27 lines deleted...]
-      <c r="D5" s="14" t="s">
+      <c r="C12" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="14" t="s">
-[...90 lines deleted...]
-      <c r="G12" s="3"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A13" s="1" t="s">
-[...7 lines deleted...]
-      <c r="G13" s="2"/>
+      <c r="A13" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="21"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="1"/>
-[...4 lines deleted...]
-      <c r="G14" s="1"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A6:A12"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:B11"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.78740157480314965" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>造船第２表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>