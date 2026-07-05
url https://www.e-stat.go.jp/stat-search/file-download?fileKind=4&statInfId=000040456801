--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -3,876 +3,969 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\e-stat\e-stat（造船）\2025\2511\01統計表（閲覧用）\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F0762AD8-FAC5-413D-95F1-B9E1CCB401A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1395ADED-8A75-43DF-BAB9-F0C996B23431}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{42325BAF-01D3-4161-8D41-A5C6F93CE76C}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{761E5EC2-AB9F-4229-BE93-887F55A5E103}"/>
   </bookViews>
   <sheets>
     <sheet name="造船第３表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="51">
-[...190 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="51">
   <si>
     <t>用途別・トン数階級別受注鋼船隻数及びトン数</t>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ジュチュウ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>オヨ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第３表</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>区分</t>
+    <rPh sb="0" eb="2">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>用途</t>
+    <rPh sb="0" eb="2">
+      <t>ヨウト</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>トン数階級</t>
+    <rPh sb="2" eb="3">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カイキュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和7年11月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（単位Ｇ／Ｔ）</t>
+    <rPh sb="1" eb="3">
+      <t>タンイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Ｄ／Ｗ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>計</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>20Ｇ／Ｔ未満</t>
+  </si>
+  <si>
+    <t>20～100</t>
+  </si>
+  <si>
+    <t>100～500</t>
+  </si>
+  <si>
+    <t>500～1,000</t>
+  </si>
+  <si>
+    <t>1,000～2,000</t>
+  </si>
+  <si>
+    <t>2,000～3,000</t>
+  </si>
+  <si>
+    <t>3,000～4,000</t>
+  </si>
+  <si>
+    <t>4,000～5,000</t>
+  </si>
+  <si>
+    <t>5,000～6,000</t>
+  </si>
+  <si>
+    <t>6,000～7,000</t>
+  </si>
+  <si>
+    <t>7,000～8,000</t>
+  </si>
+  <si>
+    <t>8,000～9,000</t>
+  </si>
+  <si>
+    <t>9,000～10,000</t>
+  </si>
+  <si>
+    <t>10,000～15,000</t>
+  </si>
+  <si>
+    <t>15,000～20,000</t>
+  </si>
+  <si>
+    <t>20,000～25,000</t>
+  </si>
+  <si>
+    <t>25,000～30,000</t>
+  </si>
+  <si>
+    <t>30,000～35,000</t>
+  </si>
+  <si>
+    <t>35,000～40,000</t>
+  </si>
+  <si>
+    <t>40,000～45,000</t>
+  </si>
+  <si>
+    <t>45,000～50,000</t>
+  </si>
+  <si>
+    <t>50,000～55,000</t>
+  </si>
+  <si>
+    <t>55,000～60,000</t>
+  </si>
+  <si>
+    <t>60,000～65,000</t>
+  </si>
+  <si>
+    <t>65,000～70,000</t>
+  </si>
+  <si>
+    <t>70,000～75,000</t>
+  </si>
+  <si>
+    <t>75,000～100,000</t>
+  </si>
+  <si>
+    <t>100,000～150,000</t>
+  </si>
+  <si>
+    <t>150,000～200,000</t>
+  </si>
+  <si>
+    <t>200,000～</t>
+  </si>
+  <si>
+    <t>国内船</t>
+  </si>
+  <si>
+    <t>貨物船</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>客船</t>
+  </si>
+  <si>
+    <t>油送船</t>
+  </si>
+  <si>
+    <t>漁船</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>輸出船</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="176" formatCode="#,##0_ "/>
-    <numFmt numFmtId="177" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
+    <numFmt numFmtId="176" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <b/>
+      <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="20"/>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="hair">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="hair">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...143 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...16 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...145 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DDFC209-1125-4A33-B327-58B59C7334F3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B077A7D4-B3B4-48CC-B7ED-C4DA474B6532}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="5829300"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="5991225"/>
+          <a:ext cx="742950" cy="161925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="med" len="med"/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D07F720-8762-468E-A56B-F62705754A79}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2733675" y="6153150"/>
+          <a:ext cx="742950" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -907,74 +1000,74 @@
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>(RORO)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A593A556-493C-42F3-8AD9-985BEB765A2E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF89F6C-01FD-4B7C-A4E5-D2984C0C6599}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="6153150"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="6477000"/>
+          <a:ext cx="742950" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1000,74 +1093,194 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="テキスト ボックス 3">
+        <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2264F180-3093-41AC-BE6A-FA336088FFBD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{935F3F2D-7C37-4060-B7C7-0DFB6DABF4C2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="6477000"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="6800850"/>
+          <a:ext cx="742950" cy="161925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="med" len="med"/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>(</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>化学薬</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>)</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1335974</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>27916</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>733012</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>27916</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="テキスト ボックス 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ECDFB31-1949-4326-8AD7-351A5CF10897}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2726624" y="6993866"/>
+          <a:ext cx="743238" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1120,287 +1333,74 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="テキスト ボックス 4">
+        <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BC3F51D-C321-406D-8144-7985A8CFE577}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC296A28-28EC-4468-9DEF-0C0B8EC08C00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="6638925"/>
-[...213 lines deleted...]
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="7124700"/>
+          <a:ext cx="742950" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1440,60 +1440,60 @@
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DD616EC-21F6-40C3-BA81-351503BB36F2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CAB96DD-4674-4BC6-B8B0-80A88B5C8F6A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="7286625"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="7448550"/>
+          <a:ext cx="742950" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1519,74 +1519,74 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182F577A-ACEA-4707-8D27-A1DABCDED6DA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75CF5656-A1A0-4930-9FCD-A40222BEFF28}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="7610475"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="7610475"/>
+          <a:ext cx="742950" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1612,74 +1612,167 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDAE7D86-3C24-4B34-B865-B9B7366B5587}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FF85AC0-983F-4DD2-9D0B-1BE98CF42465}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="7934325"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="7934325"/>
+          <a:ext cx="742950" cy="161925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="med" len="med"/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{454DB2E7-BB31-4AC5-AAEF-6550B7340031}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2733675" y="8258175"/>
+          <a:ext cx="742950" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -2082,919 +2175,934 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{653FFD64-1E59-4B20-A633-1A45DA4113B3}">
-[...3 lines deleted...]
-  <dimension ref="A1:H51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE0A87EB-5D7A-4693-AB12-A36BD6719F78}">
+  <dimension ref="A1:H52"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="77" workbookViewId="0">
-      <selection activeCell="O74" sqref="O74"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A15" zoomScale="60" zoomScaleNormal="77" workbookViewId="0">
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.90625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.26953125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="6.90625" style="48" customWidth="1"/>
+    <col min="2" max="2" width="13" style="49" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.26953125" style="48" customWidth="1"/>
     <col min="4" max="7" width="10.6328125" style="2" customWidth="1"/>
-    <col min="8" max="8" width="15" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15" style="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="50" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="H2" s="46"/>
+        <v>1</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="6"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
-[...14 lines deleted...]
-      <c r="H3" s="43"/>
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A4" s="42"/>
-[...12 lines deleted...]
-      <c r="H4" s="39" t="s">
+      <c r="A4" s="10"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="13"/>
+      <c r="F4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="13"/>
+      <c r="H4" s="11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A5" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="17">
+        <v>11</v>
+      </c>
+      <c r="E5" s="18"/>
+      <c r="F5" s="17">
+        <v>193516</v>
+      </c>
+      <c r="G5" s="18"/>
+      <c r="H5" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="B6" s="21"/>
+      <c r="C6" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="23">
+        <v>2</v>
+      </c>
+      <c r="E6" s="24"/>
+      <c r="F6" s="23">
+        <v>31</v>
+      </c>
+      <c r="G6" s="24"/>
+      <c r="H6" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A7" s="20"/>
+      <c r="B7" s="21"/>
+      <c r="C7" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="23"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A8" s="20"/>
+      <c r="B8" s="21"/>
+      <c r="C8" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="23">
+        <v>4</v>
+      </c>
+      <c r="E8" s="24"/>
+      <c r="F8" s="23">
+        <v>1336</v>
+      </c>
+      <c r="G8" s="24"/>
+      <c r="H8" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A9" s="20"/>
+      <c r="B9" s="21"/>
+      <c r="C9" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="23">
+        <v>1</v>
+      </c>
+      <c r="E9" s="24"/>
+      <c r="F9" s="23">
+        <v>749</v>
+      </c>
+      <c r="G9" s="24"/>
+      <c r="H9" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A10" s="20"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="23"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A11" s="20"/>
+      <c r="B11" s="21"/>
+      <c r="C11" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="23"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A12" s="20"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="23"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A13" s="20"/>
+      <c r="B13" s="21"/>
+      <c r="C13" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="23">
+        <v>1</v>
+      </c>
+      <c r="E13" s="24"/>
+      <c r="F13" s="23">
+        <v>4200</v>
+      </c>
+      <c r="G13" s="24"/>
+      <c r="H13" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A14" s="20"/>
+      <c r="B14" s="21"/>
+      <c r="C14" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="23"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A15" s="20"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="23"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A16" s="20"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A17" s="20"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A18" s="20"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="23"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="20"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="23">
+        <v>1</v>
+      </c>
+      <c r="E19" s="24"/>
+      <c r="F19" s="23">
+        <v>14200</v>
+      </c>
+      <c r="G19" s="24"/>
+      <c r="H19" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A20" s="20"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A21" s="20"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="20"/>
+      <c r="B22" s="21"/>
+      <c r="C22" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A23" s="20"/>
+      <c r="B23" s="21"/>
+      <c r="C23" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="23"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="20"/>
+      <c r="B24" s="21"/>
+      <c r="C24" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A25" s="20"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="23"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A26" s="20"/>
+      <c r="B26" s="21"/>
+      <c r="C26" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="20"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A28" s="20"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A29" s="20"/>
+      <c r="B29" s="21"/>
+      <c r="C29" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="23"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="20"/>
+      <c r="B30" s="21"/>
+      <c r="C30" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="23"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="20"/>
+      <c r="B31" s="21"/>
+      <c r="C31" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="23"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="20"/>
+      <c r="B32" s="21"/>
+      <c r="C32" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="23">
+        <v>2</v>
+      </c>
+      <c r="E32" s="24"/>
+      <c r="F32" s="23">
+        <v>173000</v>
+      </c>
+      <c r="G32" s="24"/>
+      <c r="H32" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="20"/>
+      <c r="B33" s="21"/>
+      <c r="C33" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="23"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="23"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="20"/>
+      <c r="B34" s="21"/>
+      <c r="C34" s="22" t="s">
         <v>41</v>
       </c>
-    </row>
-[...447 lines deleted...]
-        <v>4</v>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="26"/>
-      <c r="B35" s="25"/>
-      <c r="C35" s="24" t="s">
+      <c r="B35" s="27"/>
+      <c r="C35" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="29"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="31" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A36" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" s="35">
+        <v>2</v>
+      </c>
+      <c r="E36" s="36"/>
+      <c r="F36" s="35">
+        <v>14699</v>
+      </c>
+      <c r="G36" s="36"/>
+      <c r="H36" s="37">
+        <v>10235</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A37" s="38"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="D35" s="23"/>
-[...11 lines deleted...]
-      <c r="B36" s="19" t="s">
+      <c r="D37" s="41">
+        <v>1</v>
+      </c>
+      <c r="E37" s="42"/>
+      <c r="F37" s="41">
+        <v>499</v>
+      </c>
+      <c r="G37" s="42"/>
+      <c r="H37" s="43">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A38" s="38"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" s="41">
+        <v>1</v>
+      </c>
+      <c r="E38" s="42"/>
+      <c r="F38" s="41">
+        <v>14200</v>
+      </c>
+      <c r="G38" s="42"/>
+      <c r="H38" s="43">
+        <v>8500</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A39" s="38"/>
+      <c r="B39" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D39" s="35">
+        <v>1</v>
+      </c>
+      <c r="E39" s="36"/>
+      <c r="F39" s="35">
+        <v>183</v>
+      </c>
+      <c r="G39" s="36"/>
+      <c r="H39" s="37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="38"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="41">
+        <v>1</v>
+      </c>
+      <c r="E40" s="42"/>
+      <c r="F40" s="41">
+        <v>183</v>
+      </c>
+      <c r="G40" s="42"/>
+      <c r="H40" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A41" s="38"/>
+      <c r="B41" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="C41" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" s="35">
+        <v>3</v>
+      </c>
+      <c r="E41" s="36"/>
+      <c r="F41" s="35">
+        <v>5448</v>
+      </c>
+      <c r="G41" s="36"/>
+      <c r="H41" s="37">
+        <v>8219</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A42" s="38"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D42" s="41">
+        <v>1</v>
+      </c>
+      <c r="E42" s="42"/>
+      <c r="F42" s="41">
+        <v>499</v>
+      </c>
+      <c r="G42" s="42"/>
+      <c r="H42" s="43">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A43" s="38"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="41">
+        <v>1</v>
+      </c>
+      <c r="E43" s="42"/>
+      <c r="F43" s="41">
+        <v>749</v>
+      </c>
+      <c r="G43" s="42"/>
+      <c r="H43" s="43">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A44" s="38"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" s="41">
+        <v>1</v>
+      </c>
+      <c r="E44" s="42"/>
+      <c r="F44" s="41">
+        <v>4200</v>
+      </c>
+      <c r="G44" s="42"/>
+      <c r="H44" s="43">
+        <v>5499</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="38"/>
+      <c r="B45" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="C45" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" s="35">
         <v>2</v>
       </c>
-      <c r="C36" s="18" t="s">
+      <c r="E45" s="36"/>
+      <c r="F45" s="35">
+        <v>167</v>
+      </c>
+      <c r="G45" s="36"/>
+      <c r="H45" s="37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A46" s="38"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="41">
         <v>1</v>
       </c>
-      <c r="D36" s="17">
+      <c r="E46" s="42"/>
+      <c r="F46" s="41">
+        <v>12</v>
+      </c>
+      <c r="G46" s="42"/>
+      <c r="H46" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="38"/>
+      <c r="B47" s="39"/>
+      <c r="C47" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="41">
         <v>1</v>
       </c>
-      <c r="E36" s="16"/>
-[...11 lines deleted...]
-      <c r="C37" s="12" t="s">
+      <c r="E47" s="42"/>
+      <c r="F47" s="41">
+        <v>155</v>
+      </c>
+      <c r="G47" s="42"/>
+      <c r="H47" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A48" s="38"/>
+      <c r="B48" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="C48" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="35">
+        <v>1</v>
+      </c>
+      <c r="E48" s="36"/>
+      <c r="F48" s="35">
+        <v>19</v>
+      </c>
+      <c r="G48" s="36"/>
+      <c r="H48" s="37" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A49" s="38"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="D37" s="11">
+      <c r="D49" s="41">
         <v>1</v>
       </c>
-      <c r="E37" s="10"/>
-[...128 lines deleted...]
-      <c r="D44" s="17">
+      <c r="E49" s="42"/>
+      <c r="F49" s="41">
+        <v>19</v>
+      </c>
+      <c r="G49" s="42"/>
+      <c r="H49" s="43" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A50" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C50" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="35">
         <v>2</v>
       </c>
-      <c r="E44" s="16"/>
-[...86 lines deleted...]
-      <c r="B49" s="19" t="s">
+      <c r="E50" s="36"/>
+      <c r="F50" s="35">
+        <v>173000</v>
+      </c>
+      <c r="G50" s="36"/>
+      <c r="H50" s="37">
+        <v>214000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A51" s="38"/>
+      <c r="B51" s="39"/>
+      <c r="C51" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" s="41">
         <v>2</v>
       </c>
-      <c r="C49" s="18" t="s">
-[...6 lines deleted...]
-      <c r="F49" s="17">
+      <c r="E51" s="42"/>
+      <c r="F51" s="41">
         <v>173000</v>
       </c>
-      <c r="G49" s="16"/>
-      <c r="H49" s="15">
+      <c r="G51" s="42"/>
+      <c r="H51" s="43">
         <v>214000</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="H51" s="5"/>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A52" s="44"/>
+      <c r="B52" s="45"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A5:B35"/>
     <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:H3"/>
-    <mergeCell ref="A5:B35"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
-    <mergeCell ref="A3:A4"/>
-    <mergeCell ref="B3:B4"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.78740157480314965" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>造船第３表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>