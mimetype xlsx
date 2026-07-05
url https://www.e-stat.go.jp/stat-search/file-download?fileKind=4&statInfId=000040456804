--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -3,947 +3,821 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nozaki-k2y4\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FA4979A4-6C07-4ADA-AA1D-5E2A2341EB25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2521D21C-98F6-484E-B76C-6BEDB88B321F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{69573992-23A6-4906-8D2C-102A78024801}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{743125FE-1725-42BB-9F5C-58982949E9BB}"/>
   </bookViews>
   <sheets>
     <sheet name="造船第６表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="53">
-[...119 lines deleted...]
-    <t>計</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="53">
+  <si>
+    <t>用途別・トン数階級別しゅん工鋼船隻数、トン数及び船価</t>
+    <rPh sb="22" eb="23">
+      <t>オヨ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第６表</t>
     <rPh sb="0" eb="1">
-      <t>ケイ</t>
+      <t>ダイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>合計</t>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>区分</t>
     <rPh sb="0" eb="2">
-      <t>ゴウケイ</t>
+      <t>クブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...17 lines deleted...]
-    <t>隻数</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>用途</t>
     <rPh sb="0" eb="2">
-      <t>セキスウ</t>
+      <t>ヨウト</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...10 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>トン数階級</t>
     <rPh sb="2" eb="3">
       <t>スウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カイキュウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>用途</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和7年11月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（単位Ｇ／Ｔ）</t>
+    <rPh sb="1" eb="3">
+      <t>タンイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>隻数</t>
     <rPh sb="0" eb="2">
-      <t>ヨウト</t>
+      <t>セキスウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>区分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>Ｄ／Ｗ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>船価（千円）</t>
+  </si>
+  <si>
+    <t>Ｇ／Ｔ当り船価</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>合計</t>
     <rPh sb="0" eb="2">
-      <t>クブン</t>
+      <t>ゴウケイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>第６表</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>計</t>
     <rPh sb="0" eb="1">
-      <t>ダイ</t>
+      <t>ケイ</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...9 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>20Ｇ／Ｔ未満</t>
+  </si>
+  <si>
+    <t>20～100</t>
+  </si>
+  <si>
+    <t>100～500</t>
+  </si>
+  <si>
+    <t>500～1,000</t>
+  </si>
+  <si>
+    <t>1,000～2,000</t>
+  </si>
+  <si>
+    <t>2,000～3,000</t>
+  </si>
+  <si>
+    <t>3,000～4,000</t>
+  </si>
+  <si>
+    <t>・・</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>4,000～5,000</t>
+  </si>
+  <si>
+    <t>5,000～6,000</t>
+  </si>
+  <si>
+    <t>6,000～7,000</t>
+  </si>
+  <si>
+    <t>7,000～8,000</t>
+  </si>
+  <si>
+    <t>8,000～9,000</t>
+  </si>
+  <si>
+    <t>9,000～10,000</t>
+  </si>
+  <si>
+    <t>10,000～15,000</t>
+  </si>
+  <si>
+    <t>15,000～20,000</t>
+  </si>
+  <si>
+    <t>20,000～25,000</t>
+  </si>
+  <si>
+    <t>25,000～30,000</t>
+  </si>
+  <si>
+    <t>30,000～35,000</t>
+  </si>
+  <si>
+    <t>35,000～40,000</t>
+  </si>
+  <si>
+    <t>40,000～45,000</t>
+  </si>
+  <si>
+    <t>45,000～50,000</t>
+  </si>
+  <si>
+    <t>50,000～55,000</t>
+  </si>
+  <si>
+    <t>55,000～60,000</t>
+  </si>
+  <si>
+    <t>60,000～65,000</t>
+  </si>
+  <si>
+    <t>65,000～70,000</t>
+  </si>
+  <si>
+    <t>70,000～75,000</t>
+  </si>
+  <si>
+    <t>75,000～100,000</t>
+  </si>
+  <si>
+    <t>100,000～150,000</t>
+  </si>
+  <si>
+    <t>150,000～200,000</t>
+  </si>
+  <si>
+    <t>200,000～</t>
+  </si>
+  <si>
+    <t>国内船</t>
+  </si>
+  <si>
+    <t>貨物船</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>油送船</t>
+  </si>
+  <si>
+    <t>漁船</t>
+  </si>
+  <si>
+    <t>その他</t>
+  </si>
+  <si>
+    <t>輸出船</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="20"/>
+      <b/>
+      <sz val="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...61 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
-        <color indexed="64"/>
-[...133 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...154 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402EA6E4-5665-43D1-AC37-05B65C23D203}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDB0E0EA-7EBE-4A55-86B6-702933E0E1B9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="5991225"/>
-[...120 lines deleted...]
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="6153150"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1007,63 +881,63 @@
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="テキスト ボックス 3">
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{215A4176-B504-4973-A9A4-8A99EDCEA5A2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4547F6-0CA2-4104-8310-43C9D765CB22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="6315075"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="6477000"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1081,91 +955,109 @@
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>(RORO)</a:t>
+            <a:t>(</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>その他</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="テキスト ボックス 4">
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{926AEB13-B4D8-467E-A861-5874E88E6986}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0063081-927E-447F-A489-8361529D9C33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="6477000"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="6638925"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1200,74 +1092,74 @@
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>(RORO)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="テキスト ボックス 5">
+        <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3491464E-049A-4D32-8BE3-F5AEFE3B1588}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39681F28-7BEB-47BC-B16D-895E4E2DB8A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="8096250"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="6800850"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1285,109 +1177,91 @@
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>(</a:t>
-[...17 lines deleted...]
-            <a:t>)</a:t>
+            <a:t>(RORO)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="テキスト ボックス 6">
+        <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FD35450-D95D-43E2-97B6-59819FE68B06}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{042E4357-B4E7-48A4-B46C-ECCB86CEFF50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="8420100"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="8582025"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1414,220 +1288,100 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>(</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>撤積</a:t>
-[...119 lines deleted...]
-            <a:t>撤積</a:t>
+            <a:t>ｺﾝﾃﾅ</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="テキスト ボックス 8">
+        <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECB370C3-A8A0-4FD2-B099-2178D0139542}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FA8789-E4D9-4B59-A8A8-4119641349FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="8743950"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="8905875"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1691,63 +1445,63 @@
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="テキスト ボックス 9">
+        <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E4FF947-BFB6-4B80-B50A-823DC881DD05}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C1C030-44E8-4ED7-99DB-384DB44A974E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="8905875"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="9067800"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1774,100 +1528,100 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>(</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>鉱・撤</a:t>
+            <a:t>撤積</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+        <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB0C603B-AA1E-4C2F-A66D-CBF58FA5DD40}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF15E83-801F-4635-A995-89203D20E617}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="9067800"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="9229725"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -1894,100 +1648,100 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>(</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>鉱・撤</a:t>
+            <a:t>撤積</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="テキスト ボックス 11">
+        <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD16B9EB-DB90-4FA8-AEDF-E9575FEC27C1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E511D6D-21DA-4746-A860-2E99556878A3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="9229725"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="9391650"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -2014,100 +1768,340 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>(</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
-            <a:t>ｺﾝﾃﾅ</a:t>
+            <a:t>鉱・撤</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>)</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="テキスト ボックス 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17510663-E13F-4B5C-8730-C1C16FA5A6B4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2733675" y="9553575"/>
+          <a:ext cx="1047750" cy="161925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="med" len="med"/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>(</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>鉱・撤</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="テキスト ボックス 12">
+        <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30429A9C-0DF8-4869-A310-4F7E7EEBD4E3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59F8AA09-C87A-4623-9438-79796990BF67}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1828800" y="9553575"/>
-          <a:ext cx="609600" cy="161925"/>
+          <a:off x="2733675" y="9715500"/>
+          <a:ext cx="1047750" cy="161925"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:noFill/>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="lt1">
+                  <a:shade val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd type="none" w="med" len="med"/>
+              <a:tailEnd type="none" w="med" len="med"/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" vert="horz" lIns="38100" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>(</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>ｺﾝﾃﾅ</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>)</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="テキスト ボックス 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D97E60-304B-4023-867D-685B55A7B6B1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2733675" y="10039350"/>
+          <a:ext cx="1047750" cy="161925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="lt1">
@@ -2510,1312 +2504,1356 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD1CFC86-1161-49DA-8D8D-FE12E21001D0}">
-  <dimension ref="A1:H62"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{616A1A05-329B-4FCA-8842-A991750A0DF9}">
+  <dimension ref="A1:H64"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O74" sqref="O74"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="196" zoomScaleNormal="100" zoomScaleSheetLayoutView="196" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.90625" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="8" width="15" style="1" customWidth="1"/>
+    <col min="1" max="1" width="6.90625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="13" style="51" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.26953125" style="50" customWidth="1"/>
+    <col min="4" max="5" width="15" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15" style="52" customWidth="1"/>
+    <col min="7" max="8" width="15" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="11"/>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A4" s="12"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A5" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="16"/>
+      <c r="C5" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="18">
+        <v>31</v>
+      </c>
+      <c r="E5" s="19">
+        <v>702349</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="19">
+        <v>136663458</v>
+      </c>
+      <c r="H5" s="19">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A6" s="21"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="24">
+        <v>3</v>
+      </c>
+      <c r="E6" s="25">
+        <v>57</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="25">
+        <v>520000</v>
+      </c>
+      <c r="H6" s="25">
+        <v>9123</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A7" s="21"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="24"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A8" s="21"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="24">
+        <v>3</v>
+      </c>
+      <c r="E8" s="25">
+        <v>1063</v>
+      </c>
+      <c r="F8" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="25">
+        <v>2161000</v>
+      </c>
+      <c r="H8" s="25">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A9" s="21"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="24">
+        <v>3</v>
+      </c>
+      <c r="E9" s="25">
+        <v>2257</v>
+      </c>
+      <c r="F9" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="25">
+        <v>2965000</v>
+      </c>
+      <c r="H9" s="25">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A10" s="21"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="24"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A11" s="21"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="24"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A12" s="21"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="24">
+        <v>1</v>
+      </c>
+      <c r="E12" s="25">
+        <v>3300</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A13" s="21"/>
+      <c r="B13" s="22"/>
+      <c r="C13" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="24">
+        <v>1</v>
+      </c>
+      <c r="E13" s="25">
+        <v>4250</v>
+      </c>
+      <c r="F13" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A14" s="21"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="24">
+        <v>1</v>
+      </c>
+      <c r="E14" s="25">
+        <v>5898</v>
+      </c>
+      <c r="F14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A15" s="21"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" s="24"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A16" s="21"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="24"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A17" s="21"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="24"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A18" s="21"/>
+      <c r="B18" s="22"/>
+      <c r="C18" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="24">
+        <v>2</v>
+      </c>
+      <c r="E18" s="25">
+        <v>19599</v>
+      </c>
+      <c r="F18" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="25">
+        <v>5784714</v>
+      </c>
+      <c r="H18" s="25">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A19" s="21"/>
+      <c r="B19" s="22"/>
+      <c r="C19" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="24">
+        <v>1</v>
+      </c>
+      <c r="E19" s="25">
+        <v>10000</v>
+      </c>
+      <c r="F19" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A20" s="21"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="24"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A21" s="21"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="21"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="24">
+        <v>9</v>
+      </c>
+      <c r="E22" s="25">
+        <v>229728</v>
+      </c>
+      <c r="F22" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" s="25">
+        <v>43142261</v>
+      </c>
+      <c r="H22" s="25">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A23" s="21"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="24">
+        <v>1</v>
+      </c>
+      <c r="E23" s="25">
+        <v>30591</v>
+      </c>
+      <c r="F23" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="21"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="24">
+        <v>2</v>
+      </c>
+      <c r="E24" s="25">
+        <v>72512</v>
+      </c>
+      <c r="F24" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="25">
+        <v>13817960</v>
+      </c>
+      <c r="H24" s="25">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A25" s="21"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="24">
+        <v>2</v>
+      </c>
+      <c r="E25" s="25">
+        <v>88061</v>
+      </c>
+      <c r="F25" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" s="25">
+        <v>12078554</v>
+      </c>
+      <c r="H25" s="25">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A26" s="21"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" s="24"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A27" s="21"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="24"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A28" s="21"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" s="24"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A29" s="21"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="24"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="21"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="24"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="21"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="24"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="21"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" s="24">
+        <v>1</v>
+      </c>
+      <c r="E32" s="25">
+        <v>94800</v>
+      </c>
+      <c r="F32" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="21"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="24">
+        <v>1</v>
+      </c>
+      <c r="E33" s="25">
+        <v>140233</v>
+      </c>
+      <c r="F33" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="21"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="24"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A35" s="29"/>
+      <c r="B35" s="30"/>
+      <c r="C35" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="D35" s="32"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" s="33"/>
+      <c r="H35" s="33"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A36" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" s="38">
+        <v>6</v>
+      </c>
+      <c r="E36" s="38">
+        <v>17920</v>
+      </c>
+      <c r="F36" s="38">
+        <v>15270</v>
+      </c>
+      <c r="G36" s="38">
+        <v>11155000</v>
+      </c>
+      <c r="H36" s="38">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A37" s="39"/>
+      <c r="B37" s="40"/>
+      <c r="C37" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" s="42">
+        <v>1</v>
+      </c>
+      <c r="E37" s="42">
+        <v>296</v>
+      </c>
+      <c r="F37" s="42">
+        <v>947</v>
+      </c>
+      <c r="G37" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A38" s="39"/>
+      <c r="B38" s="40"/>
+      <c r="C38" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="42">
+        <v>1</v>
+      </c>
+      <c r="E38" s="42">
+        <v>468</v>
+      </c>
+      <c r="F38" s="42">
+        <v>1509</v>
+      </c>
+      <c r="G38" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A39" s="39"/>
+      <c r="B39" s="40"/>
+      <c r="C39" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="42">
+        <v>1</v>
+      </c>
+      <c r="E39" s="42">
+        <v>749</v>
+      </c>
+      <c r="F39" s="42">
+        <v>2430</v>
+      </c>
+      <c r="G39" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A40" s="39"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="42">
+        <v>1</v>
+      </c>
+      <c r="E40" s="42">
+        <v>509</v>
+      </c>
+      <c r="F40" s="42">
+        <v>1820</v>
+      </c>
+      <c r="G40" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A41" s="39"/>
+      <c r="B41" s="40"/>
+      <c r="C41" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="D41" s="42">
+        <v>1</v>
+      </c>
+      <c r="E41" s="42">
+        <v>5898</v>
+      </c>
+      <c r="F41" s="42">
+        <v>3564</v>
+      </c>
+      <c r="G41" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41" s="44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A42" s="39"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="42">
+        <v>1</v>
+      </c>
+      <c r="E42" s="42">
+        <v>10000</v>
+      </c>
+      <c r="F42" s="42">
+        <v>5000</v>
+      </c>
+      <c r="G42" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42" s="45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A43" s="39"/>
+      <c r="B43" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="38">
+        <v>1</v>
+      </c>
+      <c r="E43" s="38">
+        <v>999</v>
+      </c>
+      <c r="F43" s="38">
+        <v>2263</v>
+      </c>
+      <c r="G43" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43" s="44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A44" s="39"/>
+      <c r="B44" s="40"/>
+      <c r="C44" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="42">
+        <v>1</v>
+      </c>
+      <c r="E44" s="42">
+        <v>999</v>
+      </c>
+      <c r="F44" s="42">
+        <v>2263</v>
+      </c>
+      <c r="G44" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44" s="44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="39"/>
+      <c r="B45" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D45" s="38">
+        <v>2</v>
+      </c>
+      <c r="E45" s="38">
+        <v>38</v>
+      </c>
+      <c r="F45" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="38">
+        <v>280000</v>
+      </c>
+      <c r="H45" s="38">
+        <v>7368</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A46" s="39"/>
+      <c r="B46" s="40"/>
+      <c r="C46" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="42">
+        <v>2</v>
+      </c>
+      <c r="E46" s="42">
+        <v>38</v>
+      </c>
+      <c r="F46" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" s="42">
+        <v>280000</v>
+      </c>
+      <c r="H46" s="42">
+        <v>7368</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="39"/>
+      <c r="B47" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" s="38">
+        <v>2</v>
+      </c>
+      <c r="E47" s="38">
+        <v>318</v>
+      </c>
+      <c r="F47" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="38">
+        <v>1040000</v>
+      </c>
+      <c r="H47" s="38">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A48" s="39"/>
+      <c r="B48" s="40"/>
+      <c r="C48" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="42">
+        <v>1</v>
+      </c>
+      <c r="E48" s="42">
+        <v>19</v>
+      </c>
+      <c r="F48" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A49" s="39"/>
+      <c r="B49" s="40"/>
+      <c r="C49" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="42">
+        <v>1</v>
+      </c>
+      <c r="E49" s="42">
+        <v>299</v>
+      </c>
+      <c r="F49" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A50" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="54"/>
-[...23 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="B50" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="C50" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" s="38">
+        <v>18</v>
+      </c>
+      <c r="E50" s="38">
+        <v>648233</v>
+      </c>
+      <c r="F50" s="38">
+        <v>1037799</v>
+      </c>
+      <c r="G50" s="38">
+        <v>114118458</v>
+      </c>
+      <c r="H50" s="38">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A51" s="39"/>
+      <c r="B51" s="40"/>
+      <c r="C51" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" s="42">
+        <v>1</v>
+      </c>
+      <c r="E51" s="42">
+        <v>3300</v>
+      </c>
+      <c r="F51" s="42">
+        <v>14100</v>
+      </c>
+      <c r="G51" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A52" s="39"/>
+      <c r="B52" s="40"/>
+      <c r="C52" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="42">
+        <v>1</v>
+      </c>
+      <c r="E52" s="42">
+        <v>9999</v>
+      </c>
+      <c r="F52" s="42">
+        <v>13500</v>
+      </c>
+      <c r="G52" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A53" s="39"/>
+      <c r="B53" s="40"/>
+      <c r="C53" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="42">
+        <v>1</v>
+      </c>
+      <c r="E53" s="42">
+        <v>9600</v>
+      </c>
+      <c r="F53" s="42">
+        <v>11600</v>
+      </c>
+      <c r="G53" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A54" s="39"/>
+      <c r="B54" s="40"/>
+      <c r="C54" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="42">
+        <v>3</v>
+      </c>
+      <c r="E54" s="42">
+        <v>77160</v>
+      </c>
+      <c r="F54" s="42">
+        <v>117491</v>
+      </c>
+      <c r="G54" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A55" s="39"/>
+      <c r="B55" s="40"/>
+      <c r="C55" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" s="42">
+        <v>6</v>
+      </c>
+      <c r="E55" s="42">
+        <v>152568</v>
+      </c>
+      <c r="F55" s="42">
+        <v>245481</v>
+      </c>
+      <c r="G55" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A56" s="39"/>
+      <c r="B56" s="40"/>
+      <c r="C56" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="42">
+        <v>2</v>
+      </c>
+      <c r="E56" s="42">
+        <v>72512</v>
+      </c>
+      <c r="F56" s="42">
+        <v>127674</v>
+      </c>
+      <c r="G56" s="42">
+        <v>13817960</v>
+      </c>
+      <c r="H56" s="42">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A57" s="39"/>
+      <c r="B57" s="40"/>
+      <c r="C57" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" s="42">
+        <v>1</v>
+      </c>
+      <c r="E57" s="42">
+        <v>43497</v>
+      </c>
+      <c r="F57" s="42">
+        <v>82192</v>
+      </c>
+      <c r="G57" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57" s="43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A58" s="39"/>
+      <c r="B58" s="40"/>
+      <c r="C58" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" s="42">
+        <v>1</v>
+      </c>
+      <c r="E58" s="42">
+        <v>44564</v>
+      </c>
+      <c r="F58" s="42">
+        <v>82395</v>
+      </c>
+      <c r="G58" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A59" s="39"/>
+      <c r="B59" s="40"/>
+      <c r="C59" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="D59" s="42">
+        <v>1</v>
+      </c>
+      <c r="E59" s="42">
+        <v>94800</v>
+      </c>
+      <c r="F59" s="42">
+        <v>181769</v>
+      </c>
+      <c r="G59" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A60" s="39"/>
+      <c r="B60" s="40"/>
+      <c r="C60" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="42">
+        <v>1</v>
+      </c>
+      <c r="E60" s="42">
+        <v>140233</v>
+      </c>
+      <c r="F60" s="42">
+        <v>161597</v>
+      </c>
+      <c r="G60" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60" s="45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A61" s="39"/>
+      <c r="B61" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="C3" s="48" t="s">
+      <c r="C61" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="D3" s="47" t="s">
-[...59 lines deleted...]
-      <c r="D6" s="31">
+      <c r="D61" s="38">
         <v>2</v>
       </c>
-      <c r="E6" s="29">
-[...104 lines deleted...]
-      <c r="D12" s="31">
+      <c r="E61" s="38">
+        <v>34841</v>
+      </c>
+      <c r="F61" s="38">
+        <v>57889</v>
+      </c>
+      <c r="G61" s="38">
+        <v>8870000</v>
+      </c>
+      <c r="H61" s="38">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A62" s="39"/>
+      <c r="B62" s="40"/>
+      <c r="C62" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="42">
         <v>1</v>
       </c>
-      <c r="E12" s="29">
-[...18 lines deleted...]
-      <c r="D13" s="31">
+      <c r="E62" s="42">
+        <v>4250</v>
+      </c>
+      <c r="F62" s="42">
+        <v>5100</v>
+      </c>
+      <c r="G62" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A63" s="39"/>
+      <c r="B63" s="40"/>
+      <c r="C63" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63" s="42">
         <v>1</v>
       </c>
-      <c r="E13" s="29">
-[...179 lines deleted...]
-      <c r="E23" s="29">
+      <c r="E63" s="42">
         <v>30591</v>
       </c>
-      <c r="F23" s="30" t="s">
-[...787 lines deleted...]
-      <c r="F61" s="10">
+      <c r="F63" s="42">
         <v>52789</v>
       </c>
-      <c r="G61" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H62" s="5"/>
+      <c r="G63" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A64" s="46"/>
+      <c r="B64" s="47"/>
+      <c r="C64" s="46"/>
+      <c r="D64" s="48"/>
+      <c r="E64" s="48"/>
+      <c r="F64" s="49"/>
+      <c r="G64" s="48"/>
+      <c r="H64" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="A5:B35"/>
-    <mergeCell ref="A3:A4"/>
-    <mergeCell ref="B3:B4"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>造船第６表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>