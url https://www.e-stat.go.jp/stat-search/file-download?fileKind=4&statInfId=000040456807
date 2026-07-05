--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -2,433 +2,433 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nozaki-k2y4\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6535DF9B-FA19-4F11-8088-C5CD3C0FA5D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{573E0FFF-61E4-4188-A2C1-F19D9F596D8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D2BEB2DE-ABA2-4EAC-8F77-A6320F944DFE}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{8CD454B5-A6F7-4B10-B774-20E4F0EC263D}"/>
   </bookViews>
   <sheets>
     <sheet name="造船第９表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="18">
   <si>
+    <t>船質別・国籍別修繕船舶隻数、トン数及び修繕高</t>
+    <rPh sb="0" eb="1">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>シツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>コクセキ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シュウゼン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>センパク</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>セキスウ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>シュウゼン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ダカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第９表</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>船質</t>
+    <rPh sb="0" eb="1">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>シツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>受注区分</t>
+    <rPh sb="0" eb="2">
+      <t>ジュチュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>工事区分</t>
+    <rPh sb="0" eb="2">
+      <t>コウジ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>総トン数</t>
+    <rPh sb="0" eb="1">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>修繕高(千円)</t>
+    <rPh sb="0" eb="2">
+      <t>シュウゼン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ダカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>センエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和7年11月分</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>鋼船</t>
+    <rPh sb="0" eb="1">
+      <t>ハガネ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>計</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>入きょ</t>
+    <rPh sb="0" eb="1">
+      <t>イ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
     <t>非入きょ</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>イリ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日本船</t>
+    <rPh sb="0" eb="3">
+      <t>ニホンセン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>外国船</t>
     <rPh sb="0" eb="3">
       <t>ガイコクセン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...20 lines deleted...]
-    <rPh sb="1" eb="2">
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>FRP(木)船</t>
+    <rPh sb="4" eb="5">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
       <t>セン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...16 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>排水トン数</t>
     <rPh sb="0" eb="2">
       <t>ハイスイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...106 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="20"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...14 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...41 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -759,515 +759,515 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{929A08E3-C60A-4976-B791-E410A53108CF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43E1409C-ECFF-4D8C-B290-59317492AB6F}">
   <dimension ref="A1:G27"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O74" sqref="O74"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.90625" customWidth="1"/>
     <col min="2" max="2" width="10.90625" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="12.36328125" customWidth="1"/>
     <col min="7" max="7" width="12.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="23.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="18" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="18"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="9">
+        <v>805</v>
+      </c>
+      <c r="F4" s="9">
+        <v>1175150</v>
+      </c>
+      <c r="G4" s="9">
+        <v>7412501</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="5"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="9">
+        <v>480</v>
+      </c>
+      <c r="F5" s="9">
+        <v>721139</v>
+      </c>
+      <c r="G5" s="9">
+        <v>6650452</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="5"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="12">
+        <v>325</v>
+      </c>
+      <c r="F6" s="12">
+        <v>454011</v>
+      </c>
+      <c r="G6" s="12">
+        <v>762049</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="5"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="9">
+        <v>787</v>
+      </c>
+      <c r="F7" s="9">
+        <v>800802</v>
+      </c>
+      <c r="G7" s="9">
+        <v>6867952</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="5"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="9">
+        <v>469</v>
+      </c>
+      <c r="F8" s="9">
+        <v>506684</v>
+      </c>
+      <c r="G8" s="9">
+        <v>6195347</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="5"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="12">
+        <v>318</v>
+      </c>
+      <c r="F9" s="12">
+        <v>294118</v>
+      </c>
+      <c r="G9" s="12">
+        <v>672605</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="5"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="9">
+        <v>18</v>
+      </c>
+      <c r="F10" s="9">
+        <v>374348</v>
+      </c>
+      <c r="G10" s="9">
+        <v>544549</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="5"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="9">
+        <v>11</v>
+      </c>
+      <c r="F11" s="9">
+        <v>214455</v>
+      </c>
+      <c r="G11" s="9">
+        <v>455105</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="5"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="12">
+        <v>7</v>
+      </c>
+      <c r="F12" s="12">
+        <v>159893</v>
+      </c>
+      <c r="G12" s="12">
+        <v>89444</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="14"/>
+      <c r="B13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="G2" s="17"/>
-[...3 lines deleted...]
-      <c r="B3" s="13" t="s">
+      <c r="C13" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="E13" s="12">
+        <v>85</v>
+      </c>
+      <c r="F13" s="12">
+        <v>4651</v>
+      </c>
+      <c r="G13" s="12">
+        <v>139632</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="16"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="9">
+        <v>22</v>
+      </c>
+      <c r="F16" s="9">
+        <v>97595</v>
+      </c>
+      <c r="G16" s="9">
+        <v>2639845</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="5"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="9">
+        <v>8</v>
+      </c>
+      <c r="F17" s="9">
+        <v>9970</v>
+      </c>
+      <c r="G17" s="9">
+        <v>1899207</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="5"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="E18" s="12">
+        <v>14</v>
+      </c>
+      <c r="F18" s="12">
+        <v>87625</v>
+      </c>
+      <c r="G18" s="12">
+        <v>740638</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="5"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="9">
+        <v>22</v>
+      </c>
+      <c r="F19" s="9">
+        <v>97595</v>
+      </c>
+      <c r="G19" s="9">
+        <v>2639845</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="5"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="13" t="s">
+      <c r="E20" s="9">
+        <v>8</v>
+      </c>
+      <c r="F20" s="9">
+        <v>9970</v>
+      </c>
+      <c r="G20" s="9">
+        <v>1899207</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="5"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="12">
+        <v>14</v>
+      </c>
+      <c r="F21" s="12">
+        <v>87625</v>
+      </c>
+      <c r="G21" s="12">
+        <v>740638</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="5"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D22" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="13" t="s">
-[...196 lines deleted...]
-      <c r="B15" s="13" t="s">
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="5"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="14"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="13" t="s">
-[...158 lines deleted...]
-      <c r="G24" s="2"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="1"/>
-[...5 lines deleted...]
-      <c r="G25" s="1"/>
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="1"/>
-[...5 lines deleted...]
-      <c r="G26" s="1"/>
+      <c r="A26" s="18"/>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A27" s="1"/>
-[...5 lines deleted...]
-      <c r="G27" s="1"/>
+      <c r="A27" s="18"/>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A25:G27"/>
+    <mergeCell ref="A16:A24"/>
     <mergeCell ref="B16:B24"/>
     <mergeCell ref="C16:C18"/>
     <mergeCell ref="C19:C21"/>
     <mergeCell ref="C22:C24"/>
-    <mergeCell ref="A16:A24"/>
+    <mergeCell ref="A25:G27"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="A4:A13"/>
     <mergeCell ref="B4:B12"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="C10:C12"/>
-    <mergeCell ref="A4:A13"/>
+    <mergeCell ref="C13:D13"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.78700000000000003" right="0.78700000000000003" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>造船第９表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>