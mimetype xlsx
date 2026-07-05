--- v0 (2026-05-16)
+++ v1 (2026-07-05)
@@ -2,725 +2,725 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nozaki-k2y4\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\05_交通統計第三係\02_造船造機統計調査\02_統計実務\造船造機\令和7年\22 造船月報\R8再集計\R7.11\03_改定後\集計表（令和7年11月）_単月可変表_分割\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{62DE1544-5214-4261-A9AB-3DDAEBA2A889}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B0DD412B-21F7-44B4-A93C-947DC66BFAA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{49F10A9E-3A22-422E-89A1-4C8A9354612F}"/>
+    <workbookView xWindow="-10350" yWindow="-21720" windowWidth="51840" windowHeight="21120" xr2:uid="{9DD1D010-D506-4136-822E-C2BB62352C1A}"/>
   </bookViews>
   <sheets>
     <sheet name="造船第１０表" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">造船第１０表!$A$1:$Q$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="35">
-[...5 lines deleted...]
-    <t>外国船</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="35">
+  <si>
+    <t>地方運輸局管轄区域別建造実績及び船舶修繕実績</t>
     <rPh sb="0" eb="2">
-      <t>ガイコク</t>
+      <t>チホウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ウンユ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>キョク</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カンカツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>クイキ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ケンゾウ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>センパク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シュウゼン</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジッセキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>第１０表</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>運輸局名</t>
+    <rPh sb="0" eb="2">
+      <t>ウンユ</t>
     </rPh>
     <rPh sb="2" eb="3">
+      <t>キョク</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>鋼船建造実績</t>
+    <rPh sb="0" eb="1">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
       <t>セン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...99 lines deleted...]
-      <t>ダカ</t>
+    <rPh sb="2" eb="4">
+      <t>ケンゾウ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>センエン</t>
-[...73 lines deleted...]
-    <phoneticPr fontId="2"/>
+      <t>ジッセキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>国籍別修繕船舶隻数、
 トン数及び修繕高</t>
     <rPh sb="0" eb="2">
       <t>コクセキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ベツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シュウゼン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>センパク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>セキスウ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>スウ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>オヨ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シュウゼン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ダカ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>鋼船建造実績</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>内外別</t>
+    <rPh sb="0" eb="2">
+      <t>ナイガイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ベツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>受注</t>
+    <rPh sb="0" eb="2">
+      <t>ジュチュウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>起工</t>
+    <rPh sb="0" eb="2">
+      <t>キコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>進水</t>
+    <rPh sb="0" eb="2">
+      <t>シンスイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>しゅん工</t>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>隻数</t>
+    <rPh sb="0" eb="2">
+      <t>セキスウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>G／T</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>船価（千円）</t>
     <rPh sb="0" eb="1">
-      <t>コウ</t>
+      <t>セン</t>
     </rPh>
     <rPh sb="1" eb="2">
+      <t>カ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>センエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>受注区分</t>
+    <rPh sb="0" eb="2">
+      <t>ジュチュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クブン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>修繕高（千円）</t>
+    <rPh sb="0" eb="2">
+      <t>シュウゼン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ダカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>センエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>北海道運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>計</t>
+    <rPh sb="0" eb="1">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
+    <t>国内船</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日本船</t>
+    <rPh sb="0" eb="2">
+      <t>ニホン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
       <t>セン</t>
     </rPh>
-    <rPh sb="2" eb="4">
-[...8 lines deleted...]
-    <t>運輸局名</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>輸出船</t>
     <rPh sb="0" eb="2">
-      <t>ウンユ</t>
+      <t>ユシュツ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>キョク</t>
-[...17 lines deleted...]
-    <t>地方運輸局管轄区域別建造実績及び船舶修繕実績</t>
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>外国船</t>
     <rPh sb="0" eb="2">
-      <t>チホウ</t>
-[...34 lines deleted...]
-    <phoneticPr fontId="2"/>
+      <t>ガイコク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>セン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>東北運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>・・</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>関東運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>北陸信越運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>中部運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>近畿運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>神戸運輸監理部</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>中国運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>四国運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>九州運輸局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>沖縄総合事務局</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>全国計</t>
+    <rPh sb="0" eb="2">
+      <t>ゼンコク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>（注）平成１４年７月の地方運輸局再編に伴い、秋田県・山形県は東北運輸局へ、新潟県・富山県・石川県・長野県は北陸信越運輸局へ、福井県は中部運輸局へそれぞれ移管された。_x000D_
+　　　また、従来は九州運輸局に含まれていた沖縄県分を、沖縄総合事務局として別掲することとした。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <sz val="20"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="20"/>
+      <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="hair">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
-[...57 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...13 lines deleted...]
-      </left>
       <right/>
-      <top style="thin">
-[...11 lines deleted...]
-      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...88 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1051,1644 +1051,1648 @@
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DE4D69E-22B8-4FF2-BD30-9153648D657E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{526F8FAF-7FD1-4BA1-9584-49DFB304F48F}">
   <dimension ref="A1:Q45"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O74" sqref="O74"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A15" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="W41" sqref="W41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.08984375" customWidth="1"/>
-    <col min="2" max="2" width="9" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="13" width="14.36328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9" style="2" customWidth="1"/>
+    <col min="3" max="6" width="10.6328125" style="2" customWidth="1"/>
+    <col min="7" max="13" width="14.36328125" style="2" customWidth="1"/>
     <col min="14" max="17" width="14.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="23.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="32" t="s">
-[...17 lines deleted...]
-      <c r="Q1" s="32"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="7"/>
+    </row>
+    <row r="4" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="11"/>
+    </row>
+    <row r="5" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="14"/>
+      <c r="E5" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="14"/>
+      <c r="G5" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q5" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="19"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21">
+        <v>2</v>
+      </c>
+      <c r="J6" s="21">
+        <v>24233</v>
+      </c>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O6" s="21">
+        <v>96</v>
+      </c>
+      <c r="P6" s="21">
+        <v>35681</v>
+      </c>
+      <c r="Q6" s="19">
+        <v>348361</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="8"/>
+      <c r="B7" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="19"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21">
+        <v>1</v>
+      </c>
+      <c r="J7" s="21">
+        <v>14</v>
+      </c>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O7" s="21">
+        <v>94</v>
+      </c>
+      <c r="P7" s="21">
+        <v>35486</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>347166</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="12"/>
+      <c r="B8" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="24"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26">
+        <v>1</v>
+      </c>
+      <c r="J8" s="26">
+        <v>24219</v>
+      </c>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O8" s="26">
+        <v>2</v>
+      </c>
+      <c r="P8" s="26">
+        <v>195</v>
+      </c>
+      <c r="Q8" s="24">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="19"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21">
+        <v>1</v>
+      </c>
+      <c r="J9" s="21">
+        <v>24600</v>
+      </c>
+      <c r="K9" s="21">
+        <v>1</v>
+      </c>
+      <c r="L9" s="21">
+        <v>3300</v>
+      </c>
+      <c r="M9" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="N9" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O9" s="21">
+        <v>52</v>
+      </c>
+      <c r="P9" s="21">
+        <v>40052</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>624444</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="8"/>
+      <c r="B10" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O10" s="21">
+        <v>52</v>
+      </c>
+      <c r="P10" s="21">
+        <v>40052</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>624444</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="12"/>
+      <c r="B11" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="24"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26">
+        <v>1</v>
+      </c>
+      <c r="J11" s="26">
+        <v>24600</v>
+      </c>
+      <c r="K11" s="26">
+        <v>1</v>
+      </c>
+      <c r="L11" s="26">
+        <v>3300</v>
+      </c>
+      <c r="M11" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="N11" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O11" s="26"/>
+      <c r="P11" s="26"/>
+      <c r="Q11" s="24"/>
+    </row>
+    <row r="12" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="19"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="21">
+        <v>1</v>
+      </c>
+      <c r="J12" s="21">
+        <v>25</v>
+      </c>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O12" s="21">
+        <v>72</v>
+      </c>
+      <c r="P12" s="21">
+        <v>11020</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>685564</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8"/>
+      <c r="B13" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="19"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="21">
+        <v>1</v>
+      </c>
+      <c r="J13" s="21">
+        <v>25</v>
+      </c>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="21"/>
+      <c r="N13" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O13" s="21">
+        <v>72</v>
+      </c>
+      <c r="P13" s="21">
+        <v>11020</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>685564</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="12"/>
+      <c r="B14" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="24"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="24"/>
+    </row>
+    <row r="15" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O15" s="21">
+        <v>5</v>
+      </c>
+      <c r="P15" s="21">
+        <v>1060</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>102911</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="8"/>
+      <c r="B16" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="19"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O16" s="21">
+        <v>5</v>
+      </c>
+      <c r="P16" s="21">
+        <v>1060</v>
+      </c>
+      <c r="Q16" s="19">
+        <v>102911</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="12"/>
+      <c r="B17" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="24"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O17" s="26"/>
+      <c r="P17" s="26"/>
+      <c r="Q17" s="24"/>
+    </row>
+    <row r="18" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="19"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="21">
+        <v>1</v>
+      </c>
+      <c r="H18" s="21">
+        <v>995</v>
+      </c>
+      <c r="I18" s="21">
+        <v>1</v>
+      </c>
+      <c r="J18" s="21">
+        <v>995</v>
+      </c>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O18" s="21">
+        <v>14</v>
+      </c>
+      <c r="P18" s="21">
+        <v>10091</v>
+      </c>
+      <c r="Q18" s="19">
+        <v>102661</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8"/>
+      <c r="B19" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="19"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="21">
+        <v>1</v>
+      </c>
+      <c r="H19" s="21">
+        <v>995</v>
+      </c>
+      <c r="I19" s="21">
+        <v>1</v>
+      </c>
+      <c r="J19" s="21">
+        <v>995</v>
+      </c>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O19" s="21">
+        <v>14</v>
+      </c>
+      <c r="P19" s="21">
+        <v>10091</v>
+      </c>
+      <c r="Q19" s="19">
+        <v>102661</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="12"/>
+      <c r="B20" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O20" s="26"/>
+      <c r="P20" s="26"/>
+      <c r="Q20" s="24"/>
+    </row>
+    <row r="21" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="19"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21">
+        <v>1</v>
+      </c>
+      <c r="J21" s="21">
+        <v>199</v>
+      </c>
+      <c r="K21" s="21">
+        <v>1</v>
+      </c>
+      <c r="L21" s="21">
+        <v>299</v>
+      </c>
+      <c r="M21" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="N21" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O21" s="21">
+        <v>53</v>
+      </c>
+      <c r="P21" s="21">
+        <v>182228</v>
+      </c>
+      <c r="Q21" s="19">
+        <v>465832</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="8"/>
+      <c r="B22" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="19"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21">
+        <v>1</v>
+      </c>
+      <c r="J22" s="21">
+        <v>199</v>
+      </c>
+      <c r="K22" s="21">
+        <v>1</v>
+      </c>
+      <c r="L22" s="21">
+        <v>299</v>
+      </c>
+      <c r="M22" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="N22" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O22" s="21">
+        <v>49</v>
+      </c>
+      <c r="P22" s="21">
+        <v>62544</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>395077</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="12"/>
+      <c r="B23" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="24"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O23" s="26">
+        <v>4</v>
+      </c>
+      <c r="P23" s="26">
+        <v>119684</v>
+      </c>
+      <c r="Q23" s="24">
+        <v>70755</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="19">
+        <v>1</v>
+      </c>
+      <c r="D24" s="23"/>
+      <c r="E24" s="19">
+        <v>183</v>
+      </c>
+      <c r="F24" s="23"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="21">
+        <v>1</v>
+      </c>
+      <c r="J24" s="21">
+        <v>19</v>
+      </c>
+      <c r="K24" s="21"/>
+      <c r="L24" s="21"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O24" s="21">
+        <v>19</v>
+      </c>
+      <c r="P24" s="21">
+        <v>5642</v>
+      </c>
+      <c r="Q24" s="19">
+        <v>63404</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="8"/>
+      <c r="B25" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="19">
+        <v>1</v>
+      </c>
+      <c r="D25" s="23"/>
+      <c r="E25" s="19">
+        <v>183</v>
+      </c>
+      <c r="F25" s="23"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="21">
+        <v>1</v>
+      </c>
+      <c r="J25" s="21">
+        <v>19</v>
+      </c>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O25" s="21">
+        <v>18</v>
+      </c>
+      <c r="P25" s="21">
+        <v>5147</v>
+      </c>
+      <c r="Q25" s="19">
+        <v>61604</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="24"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O26" s="26">
+        <v>1</v>
+      </c>
+      <c r="P26" s="26">
+        <v>495</v>
+      </c>
+      <c r="Q26" s="24">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="19">
+        <v>4</v>
+      </c>
+      <c r="D27" s="23"/>
+      <c r="E27" s="19">
+        <v>187219</v>
+      </c>
+      <c r="F27" s="23"/>
+      <c r="G27" s="21">
+        <v>11</v>
+      </c>
+      <c r="H27" s="21">
+        <v>158451</v>
+      </c>
+      <c r="I27" s="21">
+        <v>9</v>
+      </c>
+      <c r="J27" s="21">
+        <v>106197</v>
+      </c>
+      <c r="K27" s="21">
+        <v>9</v>
+      </c>
+      <c r="L27" s="21">
+        <v>333522</v>
+      </c>
+      <c r="M27" s="21">
+        <v>60225499</v>
+      </c>
+      <c r="N27" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="21">
+        <v>157</v>
+      </c>
+      <c r="P27" s="21">
+        <v>609569</v>
+      </c>
+      <c r="Q27" s="19">
+        <v>2665739</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="8"/>
+      <c r="B28" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" s="19">
+        <v>2</v>
+      </c>
+      <c r="D28" s="23"/>
+      <c r="E28" s="19">
+        <v>14219</v>
+      </c>
+      <c r="F28" s="23"/>
+      <c r="G28" s="21">
+        <v>7</v>
+      </c>
+      <c r="H28" s="21">
+        <v>2351</v>
+      </c>
+      <c r="I28" s="21">
+        <v>6</v>
+      </c>
+      <c r="J28" s="21">
+        <v>18342</v>
+      </c>
+      <c r="K28" s="21">
+        <v>2</v>
+      </c>
+      <c r="L28" s="21">
+        <v>487</v>
+      </c>
+      <c r="M28" s="21">
+        <v>1071000</v>
+      </c>
+      <c r="N28" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O28" s="21">
+        <v>147</v>
+      </c>
+      <c r="P28" s="21">
+        <v>357383</v>
+      </c>
+      <c r="Q28" s="19">
+        <v>2199340</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="24">
+        <v>2</v>
+      </c>
+      <c r="D29" s="25"/>
+      <c r="E29" s="24">
+        <v>173000</v>
+      </c>
+      <c r="F29" s="25"/>
+      <c r="G29" s="26">
+        <v>4</v>
+      </c>
+      <c r="H29" s="26">
+        <v>156100</v>
+      </c>
+      <c r="I29" s="26">
+        <v>3</v>
+      </c>
+      <c r="J29" s="26">
+        <v>87855</v>
+      </c>
+      <c r="K29" s="26">
+        <v>7</v>
+      </c>
+      <c r="L29" s="26">
+        <v>333035</v>
+      </c>
+      <c r="M29" s="26">
+        <v>59154499</v>
+      </c>
+      <c r="N29" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O29" s="26">
+        <v>10</v>
+      </c>
+      <c r="P29" s="26">
+        <v>252186</v>
+      </c>
+      <c r="Q29" s="24">
+        <v>466399</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="19">
+        <v>4</v>
+      </c>
+      <c r="D30" s="23"/>
+      <c r="E30" s="19">
+        <v>5947</v>
+      </c>
+      <c r="F30" s="23"/>
+      <c r="G30" s="21">
+        <v>8</v>
+      </c>
+      <c r="H30" s="21">
+        <v>318349</v>
+      </c>
+      <c r="I30" s="21">
+        <v>10</v>
+      </c>
+      <c r="J30" s="21">
+        <v>317775</v>
+      </c>
+      <c r="K30" s="21">
+        <v>12</v>
+      </c>
+      <c r="L30" s="21">
+        <v>106100</v>
+      </c>
+      <c r="M30" s="21">
+        <v>28672895</v>
+      </c>
+      <c r="N30" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O30" s="21">
+        <v>94</v>
+      </c>
+      <c r="P30" s="21">
+        <v>55662</v>
+      </c>
+      <c r="Q30" s="19">
+        <v>479032</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="8"/>
+      <c r="B31" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" s="19">
+        <v>4</v>
+      </c>
+      <c r="D31" s="23"/>
+      <c r="E31" s="19">
+        <v>5947</v>
+      </c>
+      <c r="F31" s="23"/>
+      <c r="G31" s="21">
+        <v>1</v>
+      </c>
+      <c r="H31" s="21">
+        <v>499</v>
+      </c>
+      <c r="I31" s="21">
+        <v>3</v>
+      </c>
+      <c r="J31" s="21">
+        <v>537</v>
+      </c>
+      <c r="K31" s="21">
+        <v>8</v>
+      </c>
+      <c r="L31" s="21">
+        <v>18489</v>
+      </c>
+      <c r="M31" s="21">
+        <v>11804000</v>
+      </c>
+      <c r="N31" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O31" s="21">
+        <v>94</v>
+      </c>
+      <c r="P31" s="21">
+        <v>55662</v>
+      </c>
+      <c r="Q31" s="19">
+        <v>479032</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="12"/>
+      <c r="B32" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="24"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="26">
+        <v>7</v>
+      </c>
+      <c r="H32" s="26">
+        <v>317850</v>
+      </c>
+      <c r="I32" s="26">
+        <v>7</v>
+      </c>
+      <c r="J32" s="26">
+        <v>317238</v>
+      </c>
+      <c r="K32" s="26">
+        <v>4</v>
+      </c>
+      <c r="L32" s="26">
+        <v>87611</v>
+      </c>
+      <c r="M32" s="26">
+        <v>16868895</v>
+      </c>
+      <c r="N32" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="24"/>
+    </row>
+    <row r="33" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="19">
+        <v>2</v>
+      </c>
+      <c r="D33" s="23"/>
+      <c r="E33" s="19">
+        <v>167</v>
+      </c>
+      <c r="F33" s="23"/>
+      <c r="G33" s="21">
+        <v>8</v>
+      </c>
+      <c r="H33" s="21">
+        <v>70750</v>
+      </c>
+      <c r="I33" s="21">
+        <v>8</v>
+      </c>
+      <c r="J33" s="21">
+        <v>160645</v>
+      </c>
+      <c r="K33" s="21">
+        <v>8</v>
+      </c>
+      <c r="L33" s="21">
+        <v>259128</v>
+      </c>
+      <c r="M33" s="21">
+        <v>41721064</v>
+      </c>
+      <c r="N33" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O33" s="21">
+        <v>218</v>
+      </c>
+      <c r="P33" s="21">
+        <v>216745</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>1732469</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="8"/>
+      <c r="B34" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="19">
+        <v>2</v>
+      </c>
+      <c r="D34" s="23"/>
+      <c r="E34" s="19">
+        <v>167</v>
+      </c>
+      <c r="F34" s="23"/>
+      <c r="G34" s="21">
+        <v>6</v>
+      </c>
+      <c r="H34" s="21">
+        <v>850</v>
+      </c>
+      <c r="I34" s="21">
+        <v>2</v>
+      </c>
+      <c r="J34" s="21">
+        <v>695</v>
+      </c>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="21"/>
+      <c r="N34" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O34" s="21">
+        <v>217</v>
+      </c>
+      <c r="P34" s="21">
+        <v>214957</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>1728069</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="12"/>
+      <c r="B35" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="24"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="26">
+        <v>2</v>
+      </c>
+      <c r="H35" s="26">
+        <v>69900</v>
+      </c>
+      <c r="I35" s="26">
+        <v>6</v>
+      </c>
+      <c r="J35" s="26">
+        <v>159950</v>
+      </c>
+      <c r="K35" s="26">
+        <v>8</v>
+      </c>
+      <c r="L35" s="26">
+        <v>259128</v>
+      </c>
+      <c r="M35" s="26">
+        <v>41721064</v>
+      </c>
+      <c r="N35" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O35" s="26">
+        <v>1</v>
+      </c>
+      <c r="P35" s="26">
+        <v>1788</v>
+      </c>
+      <c r="Q35" s="24">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="19"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="23"/>
+      <c r="G36" s="21"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="21"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O36" s="21">
+        <v>25</v>
+      </c>
+      <c r="P36" s="21">
+        <v>7400</v>
+      </c>
+      <c r="Q36" s="19">
+        <v>142084</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="8"/>
+      <c r="B37" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="19"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="21"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="21"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="21"/>
+      <c r="N37" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O37" s="21">
+        <v>25</v>
+      </c>
+      <c r="P37" s="21">
+        <v>7400</v>
+      </c>
+      <c r="Q37" s="19">
+        <v>142084</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="12"/>
+      <c r="B38" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" s="24"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="26"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="26"/>
+      <c r="N38" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="O38" s="26"/>
+      <c r="P38" s="26"/>
+      <c r="Q38" s="24"/>
+    </row>
+    <row r="39" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="B39" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="19">
+        <v>11</v>
+      </c>
+      <c r="D39" s="23"/>
+      <c r="E39" s="19">
+        <v>193516</v>
+      </c>
+      <c r="F39" s="23"/>
+      <c r="G39" s="21">
+        <v>28</v>
+      </c>
+      <c r="H39" s="21">
+        <v>548545</v>
+      </c>
+      <c r="I39" s="21">
+        <v>34</v>
+      </c>
+      <c r="J39" s="21">
+        <v>634688</v>
+      </c>
+      <c r="K39" s="21">
         <v>31</v>
       </c>
-      <c r="C3" s="27"/>
-[...53 lines deleted...]
-      <c r="E5" s="24" t="s">
+      <c r="L39" s="21">
+        <v>702349</v>
+      </c>
+      <c r="M39" s="21">
+        <v>136663458</v>
+      </c>
+      <c r="N39" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O39" s="21">
+        <v>805</v>
+      </c>
+      <c r="P39" s="21">
+        <v>1175150</v>
+      </c>
+      <c r="Q39" s="19">
+        <v>7412501</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="8"/>
+      <c r="B40" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="C40" s="19">
+        <v>9</v>
+      </c>
+      <c r="D40" s="23"/>
+      <c r="E40" s="19">
+        <v>20516</v>
+      </c>
+      <c r="F40" s="23"/>
+      <c r="G40" s="21">
+        <v>15</v>
+      </c>
+      <c r="H40" s="21">
+        <v>4695</v>
+      </c>
+      <c r="I40" s="21">
+        <v>16</v>
+      </c>
+      <c r="J40" s="21">
+        <v>20826</v>
+      </c>
+      <c r="K40" s="21">
+        <v>11</v>
+      </c>
+      <c r="L40" s="21">
+        <v>19275</v>
+      </c>
+      <c r="M40" s="21">
+        <v>13675000</v>
+      </c>
+      <c r="N40" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="O40" s="21">
+        <v>787</v>
+      </c>
+      <c r="P40" s="21">
+        <v>800802</v>
+      </c>
+      <c r="Q40" s="19">
+        <v>6867952</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="12"/>
+      <c r="B41" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" s="24">
+        <v>2</v>
+      </c>
+      <c r="D41" s="25"/>
+      <c r="E41" s="24">
+        <v>173000</v>
+      </c>
+      <c r="F41" s="25"/>
+      <c r="G41" s="26">
+        <v>13</v>
+      </c>
+      <c r="H41" s="26">
+        <v>543850</v>
+      </c>
+      <c r="I41" s="26">
+        <v>18</v>
+      </c>
+      <c r="J41" s="26">
+        <v>613862</v>
+      </c>
+      <c r="K41" s="26">
+        <v>20</v>
+      </c>
+      <c r="L41" s="26">
+        <v>683074</v>
+      </c>
+      <c r="M41" s="26">
+        <v>122988458</v>
+      </c>
+      <c r="N41" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="23"/>
-[...136 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="O41" s="26">
         <v>18</v>
       </c>
-      <c r="B9" s="15" t="s">
-[...1094 lines deleted...]
-      <c r="I39" s="12">
+      <c r="P41" s="26">
+        <v>374348</v>
+      </c>
+      <c r="Q41" s="24">
+        <v>544549</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A42" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="J39" s="12">
-[...137 lines deleted...]
-      <c r="Q42" s="3"/>
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
+      <c r="P42" s="31"/>
+      <c r="Q42" s="31"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A43" s="2"/>
-[...15 lines deleted...]
-      <c r="Q43" s="2"/>
+      <c r="A43" s="32"/>
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
+      <c r="F43" s="32"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="32"/>
+      <c r="K43" s="32"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="32"/>
+      <c r="N43" s="32"/>
+      <c r="O43" s="32"/>
+      <c r="P43" s="32"/>
+      <c r="Q43" s="32"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A44" s="2"/>
-[...15 lines deleted...]
-      <c r="Q44" s="2"/>
+      <c r="A44" s="32"/>
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="32"/>
+      <c r="G44" s="32"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="32"/>
+      <c r="K44" s="32"/>
+      <c r="L44" s="32"/>
+      <c r="M44" s="32"/>
+      <c r="N44" s="32"/>
+      <c r="O44" s="32"/>
+      <c r="P44" s="32"/>
+      <c r="Q44" s="32"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A45" s="2"/>
-[...15 lines deleted...]
-      <c r="Q45" s="2"/>
+      <c r="A45" s="32"/>
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="32"/>
+      <c r="K45" s="32"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="32"/>
+      <c r="N45" s="32"/>
+      <c r="O45" s="32"/>
+      <c r="P45" s="32"/>
+      <c r="Q45" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A39:A41"/>
     <mergeCell ref="A42:Q45"/>
+    <mergeCell ref="A21:A23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="A30:A32"/>
     <mergeCell ref="A33:A35"/>
-    <mergeCell ref="A39:A41"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="A6:A8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:A17"/>
-    <mergeCell ref="A24:A26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A12:A14"/>
     <mergeCell ref="A18:A20"/>
-    <mergeCell ref="A9:A11"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:A8"/>
     <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Q4"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="B3:M3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:H4"/>
-    <mergeCell ref="N3:Q4"/>
-    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:M4"/>
-    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="C5:D5"/>
   </mergeCells>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>造船第１０表</vt:lpstr>
       <vt:lpstr>造船第１０表!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>野﨑 和真</dc:creator>
+  <dc:creator>廣瀬 奈海</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>