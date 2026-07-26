--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,3395 +1,3453 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\50-公表資料\10-月次\R08 ←　当該年度\R8.05.29　←　4月分集計作業等はこちら\01-室レク\01-本体\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\50-公表資料\10-月次\R08 ←　当該年度\R8.06.30 ← 5月分集計作業等はこちら\01-室レク\01-本体\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0F86143-CEC5-43CB-A2DD-044FB5047D4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D297ACCA-EF04-45E1-906D-7CBFC7A44513}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{538DCF04-7366-4CEF-A71F-16344CB56C67}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="757" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="総時" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">総時!$A$1:$Q$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="56">
   <si>
     <t>建設工事受注動態統計調査（大手50社調査）　時系列表</t>
   </si>
   <si>
     <t>（上段：実額　百万円　　下段：前年同期比　％）</t>
   </si>
   <si>
+    <t>手持ち</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   総  計</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  国 内 計</t>
+  </si>
+  <si>
+    <t>　　　　民　　　間　　　等</t>
+  </si>
+  <si>
+    <t>　　　公　　共　　機　　関</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  そ の 他</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   海  外</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   建  築</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   土  木</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  施 工 高</t>
+  </si>
+  <si>
+    <t>工　事</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   小  計</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  製 造 業</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  非製造業</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  国の機関</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 地方の機関</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  工 事 高</t>
+  </si>
+  <si>
+    <t>月　数</t>
+  </si>
+  <si>
+    <t>年</t>
+  </si>
+  <si>
+    <t>度</t>
+  </si>
+  <si>
+    <t>四</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 半</t>
+  </si>
+  <si>
+    <t>期</t>
+  </si>
+  <si>
+    <t>月</t>
+  </si>
+  <si>
+    <t>次</t>
+  </si>
+  <si>
+    <t>－</t>
+  </si>
+  <si>
+    <t>累</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
+  <si>
     <t>手 持 ち</t>
     <rPh sb="0" eb="1">
       <t>テ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...53 lines deleted...]
-    <t>月　数</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">       4- 6</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">       7- 9</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        6</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        2</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>－</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        7</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">      10-12</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        5</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        8</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        9</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">       10</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">       11</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">       12</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        3</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">        4</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和 ５ 年度</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>年</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和 ６ 年度</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>度</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7 年 1- 3月</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 8 年  1月  </t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和 ７ 年度</t>
-    <phoneticPr fontId="2"/>
-[...27 lines deleted...]
-    <t>期</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 8 年 1- 3月</t>
-    <phoneticPr fontId="2"/>
-[...67 lines deleted...]
-    <t>累</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> R8.4 ～</t>
-    <phoneticPr fontId="2"/>
-[...6 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 7 年  5月  </t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">       8.5</t>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0;&quot;▲ &quot;0.0"/>
     <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color indexed="8"/>
+      <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="7"/>
+      <sz val="14"/>
+      <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="24"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="medium">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="medium">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="8"/>
-      </left>
-[...4 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...9 lines deleted...]
-      <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="medium">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="37" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="37" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="37" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="37" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="56" fontId="2" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...62 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="008080FF"/>
+      <rgbColor rgb="00802060"/>
+      <rgbColor rgb="00FFFFC0"/>
+      <rgbColor rgb="00A0E0E0"/>
+      <rgbColor rgb="00600080"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000080C0"/>
+      <rgbColor rgb="00C0C0FF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="0069FFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="00A6CAF0"/>
+      <rgbColor rgb="00CC9CCC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00E3E3E3"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="00339933"/>
+      <rgbColor rgb="00999933"/>
+      <rgbColor rgb="00996633"/>
+      <rgbColor rgb="00996666"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="003333CC"/>
+      <rgbColor rgb="00336666"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00663300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00424242"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{182800E5-6D0B-436E-80AF-7F73043B27E6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:S51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="55" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U15" sqref="U15"/>
+      <pane ySplit="7" topLeftCell="A21" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I57" sqref="I57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="16.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.75" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="20" max="16384" width="8.75" style="1"/>
+    <col min="1" max="1" width="4.75" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.75" style="2" customWidth="1"/>
+    <col min="3" max="4" width="12.75" style="2" customWidth="1"/>
+    <col min="5" max="12" width="11.75" style="2" customWidth="1"/>
+    <col min="13" max="13" width="12.75" style="2" customWidth="1"/>
+    <col min="14" max="14" width="11.75" style="2" customWidth="1"/>
+    <col min="15" max="16" width="12.75" style="2" customWidth="1"/>
+    <col min="17" max="17" width="6.75" style="2" customWidth="1"/>
+    <col min="18" max="18" width="8.75" style="2"/>
+    <col min="19" max="19" width="12.5" style="2" customWidth="1"/>
+    <col min="20" max="16384" width="8.75" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:17" ht="28.2" x14ac:dyDescent="0.35">
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="22.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3"/>
-[...10 lines deleted...]
-      <c r="M3" s="4" t="s">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="N3" s="3"/>
-[...2 lines deleted...]
-      <c r="Q3" s="3"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
     </row>
     <row r="4" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="5"/>
-[...15 lines deleted...]
-      <c r="Q4" s="9"/>
+      <c r="A4" s="6"/>
+      <c r="B4" s="7"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="8"/>
+      <c r="G4" s="8"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="9"/>
+      <c r="Q4" s="10"/>
     </row>
     <row r="5" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="10"/>
-[...13 lines deleted...]
-      <c r="P5" s="13" t="s">
+      <c r="A5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="12"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="12"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="14" t="s">
+    </row>
+    <row r="6" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="11"/>
+      <c r="C6" s="11" t="s">
         <v>3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C6" s="10" t="s">
+      <c r="D6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="E6" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="F6" s="13"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="F6" s="12"/>
-[...1 lines deleted...]
-      <c r="H6" s="11" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="12"/>
-[...1 lines deleted...]
-      <c r="K6" s="11" t="s">
+      <c r="L6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="11" t="s">
+      <c r="M6" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="10" t="s">
+      <c r="N6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="O6" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="P6" s="12"/>
+      <c r="Q6" s="14" t="s">
         <v>12</v>
-      </c>
-[...2 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="22.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15"/>
-      <c r="B7" s="3"/>
+      <c r="B7" s="4"/>
       <c r="C7" s="15"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="16" t="s">
+      <c r="G7" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="G7" s="16" t="s">
+      <c r="H7" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="16" t="s">
-[...2 lines deleted...]
-      <c r="I7" s="16" t="s">
+      <c r="J7" s="16" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="15"/>
       <c r="N7" s="16"/>
       <c r="O7" s="15"/>
       <c r="P7" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="17" t="s">
+    </row>
+    <row r="8" spans="1:17" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="11"/>
+      <c r="B8" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="19">
+        <v>18001173.724525705</v>
+      </c>
+      <c r="D8" s="20">
+        <v>17344935.352911703</v>
+      </c>
+      <c r="E8" s="20">
+        <v>12536033.502518002</v>
+      </c>
+      <c r="F8" s="20">
+        <v>3195894.7060529003</v>
+      </c>
+      <c r="G8" s="20">
+        <v>9340138.7964651007</v>
+      </c>
+      <c r="H8" s="20">
+        <v>4286853.7130196998</v>
+      </c>
+      <c r="I8" s="20">
+        <v>2909297.7836637003</v>
+      </c>
+      <c r="J8" s="20">
+        <v>1377555.9293559999</v>
+      </c>
+      <c r="K8" s="20">
+        <v>522048.13737399998</v>
+      </c>
+      <c r="L8" s="20">
+        <v>656238.37161400006</v>
+      </c>
+      <c r="M8" s="19">
+        <v>12135983.109004904</v>
+      </c>
+      <c r="N8" s="20">
+        <v>5865190.6155208005</v>
+      </c>
+      <c r="O8" s="19">
+        <v>16175929.671235763</v>
+      </c>
+      <c r="P8" s="20">
+        <v>23185017.612893537</v>
+      </c>
+      <c r="Q8" s="14"/>
+    </row>
+    <row r="9" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
         <v>20</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="C9" s="21">
+      <c r="B9" s="18"/>
+      <c r="C9" s="22">
         <v>8.8492196801313039</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="1">
         <v>9.1894111255013122</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="1">
         <v>7.7375195819336717</v>
       </c>
       <c r="F9" s="23">
         <v>-2.1863566864471107</v>
       </c>
       <c r="G9" s="23">
         <v>11.612170592995884</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="1">
         <v>15.72062238693459</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="1">
         <v>16.373606846124634</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="1">
         <v>14.36536492792837</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="1">
         <v>-4.2074269515909535</v>
       </c>
-      <c r="L9" s="22">
+      <c r="L9" s="1">
         <v>0.56765756045720206</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="22">
         <v>7.452601391039182</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="1">
         <v>11.857503055787388</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="22">
         <v>8.5097904564672699</v>
       </c>
-      <c r="P9" s="22">
+      <c r="P9" s="1">
         <v>7.8904936890717536</v>
       </c>
       <c r="Q9" s="14"/>
     </row>
     <row r="10" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="10"/>
-[...3 lines deleted...]
-      <c r="C10" s="18">
+      <c r="A10" s="11"/>
+      <c r="B10" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="19">
         <v>18955777.9352668</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="20">
         <v>18316864.3020248</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="20">
         <v>13645657.100997601</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="20">
         <v>3518070.3703384995</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="20">
         <v>10127586.730659099</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="20">
         <v>4113019.1892921999</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="20">
         <v>2862880.6945125004</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="20">
         <v>1250138.4947796999</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="20">
         <v>558188.01173499995</v>
       </c>
-      <c r="L10" s="19">
+      <c r="L10" s="20">
         <v>638913.63324199989</v>
       </c>
-      <c r="M10" s="18">
+      <c r="M10" s="19">
         <v>13082564.3174701</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="20">
         <v>5873213.6177966986</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="19">
         <v>17456305.96777318</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="20">
         <v>24824101.496791229</v>
       </c>
       <c r="Q10" s="14"/>
     </row>
     <row r="11" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="21">
+      <c r="A11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="22">
         <v>5.3030109333398245</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="1">
         <v>5.6035316900154397</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="1">
         <v>8.8514728223781258</v>
       </c>
       <c r="F11" s="23">
         <v>10.080922368168487</v>
       </c>
       <c r="G11" s="23">
         <v>8.4307947810370756</v>
       </c>
-      <c r="H11" s="22">
+      <c r="H11" s="1">
         <v>-4.0550607826794538</v>
       </c>
-      <c r="I11" s="22">
+      <c r="I11" s="1">
         <v>-1.595473980416906</v>
       </c>
-      <c r="J11" s="22">
+      <c r="J11" s="1">
         <v>-9.2495289563935827</v>
       </c>
-      <c r="K11" s="22">
+      <c r="K11" s="1">
         <v>6.9227091859364265</v>
       </c>
-      <c r="L11" s="22">
+      <c r="L11" s="1">
         <v>-2.6400069123343806</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="22">
         <v>7.7997900949848376</v>
       </c>
-      <c r="N11" s="22">
+      <c r="N11" s="1">
         <v>0.13679013695935271</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="22">
         <v>7.9153181459127975</v>
       </c>
-      <c r="P11" s="22">
+      <c r="P11" s="1">
         <v>7.0695822244541739</v>
       </c>
       <c r="Q11" s="14"/>
     </row>
     <row r="12" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="10"/>
-[...3 lines deleted...]
-      <c r="C12" s="18">
+      <c r="A12" s="11"/>
+      <c r="B12" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="19">
         <v>21228638.087462798</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="20">
         <v>20489628.109298803</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="20">
         <v>15511267.730113398</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="20">
         <v>3405880.3458154006</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="20">
         <v>12105387.384298</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="20">
         <v>4427234.4099904001</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="20">
         <v>2697453.6527140997</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="20">
         <v>1729780.7572762999</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="20">
         <v>551125.96919500001</v>
       </c>
-      <c r="L12" s="19">
+      <c r="L12" s="20">
         <v>739009.97816399997</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M12" s="19">
         <v>14721449.338531397</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="20">
         <v>6507188.7489314005</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="35">
         <v>18036570.372330941</v>
       </c>
-      <c r="P12" s="25">
+      <c r="P12" s="63">
         <v>28755710.875762835</v>
       </c>
       <c r="Q12" s="14"/>
     </row>
     <row r="13" spans="1:17" ht="22.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15"/>
       <c r="B13" s="26"/>
       <c r="C13" s="27">
         <v>11.990329069889505</v>
       </c>
       <c r="D13" s="28">
         <v>11.862094796617662</v>
       </c>
       <c r="E13" s="28">
         <v>13.671826979877766</v>
       </c>
       <c r="F13" s="29">
         <v>-3.1889647651449415</v>
       </c>
       <c r="G13" s="29">
         <v>19.528844395393151</v>
       </c>
       <c r="H13" s="28">
         <v>7.6395272240942891</v>
       </c>
       <c r="I13" s="28">
         <v>-5.7783421473164172</v>
       </c>
       <c r="J13" s="28">
         <v>38.367130081945255</v>
       </c>
       <c r="K13" s="28">
         <v>-1.2651727359835552</v>
       </c>
       <c r="L13" s="28">
         <v>15.666647213972794</v>
       </c>
       <c r="M13" s="27">
         <v>12.527246045125695</v>
       </c>
       <c r="N13" s="28">
         <v>10.794348245969875</v>
       </c>
-      <c r="O13" s="30">
+      <c r="O13" s="64">
         <v>3.3240962070040014</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P13" s="65">
         <v>15.837871833870022</v>
       </c>
       <c r="Q13" s="17"/>
     </row>
     <row r="14" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="20"/>
-[...3 lines deleted...]
-      <c r="C14" s="18">
+      <c r="A14" s="21"/>
+      <c r="B14" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="19">
         <v>6244790.0782361003</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="20">
         <v>6061758.0463171015</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="20">
         <v>4288159.1622093003</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="20">
         <v>1017010.0154484999</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="20">
         <v>3271149.1467607999</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="20">
         <v>1641223.5172108002</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="20">
         <v>1162061.2291920001</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="20">
         <v>479162.28801879997</v>
       </c>
-      <c r="K14" s="19">
+      <c r="K14" s="20">
         <v>132375.366897</v>
       </c>
-      <c r="L14" s="19">
+      <c r="L14" s="20">
         <v>183032.03191899997</v>
       </c>
-      <c r="M14" s="18">
+      <c r="M14" s="19">
         <v>4175041.3984201001</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="20">
         <v>2069748.6798159999</v>
       </c>
-      <c r="O14" s="18">
+      <c r="O14" s="19">
         <v>5139058.8579831757</v>
       </c>
-      <c r="P14" s="19">
+      <c r="P14" s="20">
         <v>24824101.496791229</v>
       </c>
       <c r="Q14" s="14"/>
     </row>
     <row r="15" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="20" t="s">
-[...3 lines deleted...]
-      <c r="C15" s="21">
+      <c r="A15" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="31"/>
+      <c r="C15" s="22">
         <v>3.585073316113907</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="1">
         <v>5.659244872905278</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="1">
         <v>11.529163749613392</v>
       </c>
       <c r="F15" s="23">
         <v>21.117711832120811</v>
       </c>
       <c r="G15" s="23">
         <v>8.8500045053670373</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H15" s="1">
         <v>-7.1698744189439445</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I15" s="1">
         <v>-8.8297504173857391</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J15" s="1">
         <v>-2.8817256892222143</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="1">
         <v>6.5655893118717223</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="1">
         <v>-37.226595381863703</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="22">
         <v>12.389889662214348</v>
       </c>
-      <c r="N15" s="22">
+      <c r="N15" s="1">
         <v>-10.550520198848012</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="22">
         <v>15.671572744164596</v>
       </c>
-      <c r="P15" s="22">
+      <c r="P15" s="1">
         <v>7.0695822244541739</v>
       </c>
       <c r="Q15" s="14" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="10"/>
-[...3 lines deleted...]
-      <c r="C16" s="18">
+      <c r="A16" s="11"/>
+      <c r="B16" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="19">
         <v>4885785.3570368998</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="20">
         <v>4701533.3199169002</v>
       </c>
-      <c r="E16" s="19">
+      <c r="E16" s="20">
         <v>3914021.9326401995</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F16" s="20">
         <v>721548.20963299996</v>
       </c>
-      <c r="G16" s="19">
+      <c r="G16" s="20">
         <v>3192473.7230071998</v>
       </c>
-      <c r="H16" s="19">
+      <c r="H16" s="20">
         <v>646761.76213469997</v>
       </c>
-      <c r="I16" s="19">
+      <c r="I16" s="20">
         <v>384218.45729669998</v>
       </c>
-      <c r="J16" s="19">
+      <c r="J16" s="20">
         <v>262543.30483799998</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="20">
         <v>140749.625142</v>
       </c>
-      <c r="L16" s="19">
+      <c r="L16" s="20">
         <v>184252.03711999999</v>
       </c>
-      <c r="M16" s="18">
+      <c r="M16" s="19">
         <v>3636418.8528037993</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="20">
         <v>1249366.5042331</v>
       </c>
-      <c r="O16" s="18">
+      <c r="O16" s="24">
         <v>3826300.7461505784</v>
       </c>
-      <c r="P16" s="19">
+      <c r="P16" s="25">
         <v>25603345.18876867</v>
       </c>
       <c r="Q16" s="14"/>
     </row>
     <row r="17" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="10"/>
-[...1 lines deleted...]
-      <c r="C17" s="21">
+      <c r="A17" s="11"/>
+      <c r="B17" s="31"/>
+      <c r="C17" s="22">
         <v>31.63453264473004</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="1">
         <v>32.947878547420764</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="1">
         <v>48.37137211189728</v>
       </c>
       <c r="F17" s="23">
         <v>-1.9888562965775569</v>
       </c>
       <c r="G17" s="23">
         <v>67.865900884491197</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H17" s="1">
         <v>-14.978842461074859</v>
       </c>
-      <c r="I17" s="22">
+      <c r="I17" s="1">
         <v>-30.560813510444319</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J17" s="1">
         <v>26.593778789978906</v>
       </c>
-      <c r="K17" s="22">
+      <c r="K17" s="1">
         <v>2.2321300331502592</v>
       </c>
-      <c r="L17" s="22">
+      <c r="L17" s="1">
         <v>5.1333412340545337</v>
       </c>
-      <c r="M17" s="21">
+      <c r="M17" s="22">
         <v>46.590421493331149</v>
       </c>
-      <c r="N17" s="22">
+      <c r="N17" s="1">
         <v>1.4950635736695528</v>
       </c>
-      <c r="O17" s="21">
+      <c r="O17" s="32">
         <v>2.1086337501246222</v>
       </c>
-      <c r="P17" s="22">
+      <c r="P17" s="33">
         <v>11.564965107780999</v>
       </c>
       <c r="Q17" s="14"/>
     </row>
     <row r="18" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="10" t="s">
-        <v>30</v>
+      <c r="A18" s="11" t="s">
+        <v>24</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="C18" s="18">
+        <v>33</v>
+      </c>
+      <c r="C18" s="19">
         <v>5032222.4739012979</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="20">
         <v>4859597.298835299</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="20">
         <v>3926964.7792361979</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="20">
         <v>796146.20198130002</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G18" s="20">
         <v>3130818.5772548984</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H18" s="20">
         <v>805297.83790310007</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I18" s="20">
         <v>519221.09906119999</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J18" s="20">
         <v>286076.73884190002</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K18" s="20">
         <v>127334.68169600001</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L18" s="20">
         <v>172625.175066</v>
       </c>
-      <c r="M18" s="18">
+      <c r="M18" s="19">
         <v>3621833.9099692982</v>
       </c>
-      <c r="N18" s="19">
+      <c r="N18" s="20">
         <v>1410388.563932</v>
       </c>
-      <c r="O18" s="18">
+      <c r="O18" s="24">
         <v>4109145.5598506359</v>
       </c>
-      <c r="P18" s="19">
+      <c r="P18" s="25">
         <v>26639092.296613231</v>
       </c>
       <c r="Q18" s="14"/>
     </row>
     <row r="19" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="10"/>
-[...1 lines deleted...]
-      <c r="C19" s="21">
+      <c r="A19" s="11"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="22">
         <v>15.70374363439595</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="1">
         <v>13.8364205608265</v>
       </c>
-      <c r="E19" s="22">
+      <c r="E19" s="1">
         <v>22.221547074308589</v>
       </c>
       <c r="F19" s="23">
         <v>-8.4971618318932745</v>
       </c>
       <c r="G19" s="23">
         <v>33.62944089974804</v>
       </c>
-      <c r="H19" s="22">
+      <c r="H19" s="1">
         <v>-10.841676879106954</v>
       </c>
-      <c r="I19" s="22">
+      <c r="I19" s="1">
         <v>-18.455424736481906</v>
       </c>
-      <c r="J19" s="22">
+      <c r="J19" s="1">
         <v>7.3501269134355951</v>
       </c>
-      <c r="K19" s="22">
+      <c r="K19" s="1">
         <v>-16.621561562752653</v>
       </c>
-      <c r="L19" s="22">
+      <c r="L19" s="1">
         <v>114.97449946698666</v>
       </c>
-      <c r="M19" s="21">
+      <c r="M19" s="22">
         <v>19.779627707912883</v>
       </c>
-      <c r="N19" s="22">
+      <c r="N19" s="1">
         <v>6.4056619946539106</v>
       </c>
-      <c r="O19" s="21">
+      <c r="O19" s="32">
         <v>1.0774953455111147</v>
       </c>
-      <c r="P19" s="22">
+      <c r="P19" s="33">
         <v>14.607850352423736</v>
       </c>
       <c r="Q19" s="14"/>
     </row>
     <row r="20" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="10"/>
-[...3 lines deleted...]
-      <c r="C20" s="18">
+      <c r="A20" s="11"/>
+      <c r="B20" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="19">
         <v>4986477.8711076006</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="20">
         <v>4743081.2026136015</v>
       </c>
-      <c r="E20" s="19">
+      <c r="E20" s="20">
         <v>3482612.3430464012</v>
       </c>
-      <c r="F20" s="19">
+      <c r="F20" s="20">
         <v>902121.99750100006</v>
       </c>
-      <c r="G20" s="19">
+      <c r="G20" s="20">
         <v>2580490.3455454009</v>
       </c>
-      <c r="H20" s="19">
+      <c r="H20" s="20">
         <v>1122988.4014152</v>
       </c>
-      <c r="I20" s="19">
+      <c r="I20" s="20">
         <v>599771.80317089998</v>
       </c>
-      <c r="J20" s="19">
+      <c r="J20" s="20">
         <v>523216.59824430005</v>
       </c>
-      <c r="K20" s="19">
+      <c r="K20" s="20">
         <v>137480.45815200001</v>
       </c>
-      <c r="L20" s="19">
+      <c r="L20" s="20">
         <v>243396.66849400001</v>
       </c>
-      <c r="M20" s="18">
+      <c r="M20" s="19">
         <v>3396794.0554717006</v>
       </c>
-      <c r="N20" s="19">
+      <c r="N20" s="20">
         <v>1589683.8156359</v>
       </c>
-      <c r="O20" s="24">
+      <c r="O20" s="35">
         <v>4597736.6042972235</v>
       </c>
-      <c r="P20" s="25">
+      <c r="P20" s="36">
         <v>27204656.075172804</v>
       </c>
       <c r="Q20" s="14"/>
     </row>
     <row r="21" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="20" t="s">
-[...3 lines deleted...]
-      <c r="C21" s="21">
+      <c r="A21" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="31"/>
+      <c r="C21" s="22">
         <v>7.2331202590454335</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="1">
         <v>6.5908189731542111</v>
       </c>
-      <c r="E21" s="22">
+      <c r="E21" s="1">
         <v>-0.68177819916948046</v>
       </c>
       <c r="F21" s="23">
         <v>0.81915812787078934</v>
       </c>
       <c r="G21" s="23">
         <v>-1.1960073957337891</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H21" s="1">
         <v>39.006671222048816</v>
       </c>
-      <c r="I21" s="22">
+      <c r="I21" s="1">
         <v>17.42499304763512</v>
       </c>
-      <c r="J21" s="22">
+      <c r="J21" s="1">
         <v>76.110037127088418</v>
       </c>
-      <c r="K21" s="22">
+      <c r="K21" s="1">
         <v>1.5236449099477412</v>
       </c>
-      <c r="L21" s="22">
+      <c r="L21" s="1">
         <v>21.500454119801237</v>
       </c>
-      <c r="M21" s="21">
+      <c r="M21" s="22">
         <v>-0.18556403960535706</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="1">
         <v>27.478667063277172</v>
       </c>
-      <c r="O21" s="35">
+      <c r="O21" s="37">
         <v>2.0671090670240089</v>
       </c>
-      <c r="P21" s="36">
+      <c r="P21" s="38">
         <v>15.488709367846898</v>
       </c>
       <c r="Q21" s="14"/>
     </row>
     <row r="22" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="10"/>
-[...3 lines deleted...]
-      <c r="C22" s="18">
+      <c r="A22" s="11"/>
+      <c r="B22" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="19">
         <v>6324152.3854170004</v>
       </c>
-      <c r="D22" s="19">
+      <c r="D22" s="20">
         <v>6185416.2879330004</v>
       </c>
-      <c r="E22" s="19">
+      <c r="E22" s="20">
         <v>4187668.6751906001</v>
       </c>
-      <c r="F22" s="19">
+      <c r="F22" s="20">
         <v>986063.93670010008</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G22" s="20">
         <v>3201604.7384905005</v>
       </c>
-      <c r="H22" s="19">
+      <c r="H22" s="20">
         <v>1852186.4085374002</v>
       </c>
-      <c r="I22" s="19">
+      <c r="I22" s="20">
         <v>1194242.2931853002</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J22" s="20">
         <v>657944.11535209999</v>
       </c>
-      <c r="K22" s="19">
+      <c r="K22" s="20">
         <v>145561.20420499999</v>
       </c>
-      <c r="L22" s="19">
+      <c r="L22" s="20">
         <v>138736.097484</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M22" s="19">
         <v>4066402.5202866001</v>
       </c>
-      <c r="N22" s="19">
+      <c r="N22" s="20">
         <v>2257749.8651304003</v>
       </c>
-      <c r="O22" s="24">
+      <c r="O22" s="35">
         <v>5503387.4620325025</v>
       </c>
-      <c r="P22" s="25">
+      <c r="P22" s="63">
         <v>28755710.875762835</v>
       </c>
       <c r="Q22" s="14"/>
     </row>
     <row r="23" spans="1:17" ht="22.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="37"/>
-      <c r="B23" s="38"/>
+      <c r="A23" s="40"/>
+      <c r="B23" s="41"/>
       <c r="C23" s="27">
         <v>1.2708562847850935</v>
       </c>
       <c r="D23" s="28">
         <v>2.0399732333597376</v>
       </c>
       <c r="E23" s="28">
         <v>-2.3434411647847209</v>
       </c>
       <c r="F23" s="29">
         <v>-3.0428489669054759</v>
       </c>
       <c r="G23" s="29">
         <v>-2.1259931953626965</v>
       </c>
       <c r="H23" s="28">
         <v>12.854001244457169</v>
       </c>
       <c r="I23" s="28">
         <v>2.7693088096292451</v>
       </c>
       <c r="J23" s="28">
         <v>37.311331004890256</v>
       </c>
       <c r="K23" s="28">
         <v>9.960944862392541</v>
       </c>
       <c r="L23" s="28">
         <v>-24.201192529296158</v>
       </c>
       <c r="M23" s="27">
         <v>-2.6021030156637592</v>
       </c>
       <c r="N23" s="28">
         <v>9.0832856736554834</v>
       </c>
-      <c r="O23" s="30">
+      <c r="O23" s="64">
         <v>7.0894032179329436</v>
       </c>
-      <c r="P23" s="31">
+      <c r="P23" s="65">
         <v>15.837871833870022</v>
       </c>
-      <c r="Q23" s="39"/>
+      <c r="Q23" s="42"/>
     </row>
     <row r="24" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="20"/>
-      <c r="B24" s="32" t="s">
+      <c r="A24" s="21"/>
+      <c r="B24" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C24" s="19">
+        <v>1082752.6754016001</v>
+      </c>
+      <c r="D24" s="20">
+        <v>1000364.9993526001</v>
+      </c>
+      <c r="E24" s="20">
+        <v>796438.75497420016</v>
+      </c>
+      <c r="F24" s="20">
+        <v>191120.67727499999</v>
+      </c>
+      <c r="G24" s="20">
+        <v>605318.07769920013</v>
+      </c>
+      <c r="H24" s="20">
+        <v>166345.74848039998</v>
+      </c>
+      <c r="I24" s="20">
+        <v>128703.18128919997</v>
+      </c>
+      <c r="J24" s="20">
+        <v>37642.567191199996</v>
+      </c>
+      <c r="K24" s="20">
+        <v>37580.495898000001</v>
+      </c>
+      <c r="L24" s="20">
+        <v>82387.676049000002</v>
+      </c>
+      <c r="M24" s="19">
+        <v>677408.13483330014</v>
+      </c>
+      <c r="N24" s="20">
+        <v>405344.54056829994</v>
+      </c>
+      <c r="O24" s="19">
+        <v>1167922.5618797278</v>
+      </c>
+      <c r="P24" s="20">
+        <v>25713249.684634749</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>17.69503422081932</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="11"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="22">
+        <v>14.012002555428094</v>
+      </c>
+      <c r="D25" s="1">
+        <v>11.123309191699882</v>
+      </c>
+      <c r="E25" s="1">
+        <v>19.188013807799486</v>
+      </c>
+      <c r="F25" s="23">
+        <v>-23.543526039432962</v>
+      </c>
+      <c r="G25" s="23">
+        <v>44.727301043782241</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-9.9059519803286094</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-21.842314602544612</v>
+      </c>
+      <c r="J25" s="1">
+        <v>88.547591362978423</v>
+      </c>
+      <c r="K25" s="1">
+        <v>-20.671885687571624</v>
+      </c>
+      <c r="L25" s="1">
+        <v>66.596616560856958</v>
+      </c>
+      <c r="M25" s="22">
+        <v>11.287124566071371</v>
+      </c>
+      <c r="N25" s="1">
+        <v>18.876339414117549</v>
+      </c>
+      <c r="O25" s="22">
+        <v>-0.35971533229433028</v>
+      </c>
+      <c r="P25" s="1">
+        <v>10.026258855981229</v>
+      </c>
+      <c r="Q25" s="14"/>
+    </row>
+    <row r="26" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21"/>
+      <c r="B26" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="19">
+        <v>1681736.9828744</v>
+      </c>
+      <c r="D26" s="20">
+        <v>1599051.5680114001</v>
+      </c>
+      <c r="E26" s="20">
+        <v>1255452.8994788998</v>
+      </c>
+      <c r="F26" s="20">
+        <v>291936.09425299999</v>
+      </c>
+      <c r="G26" s="20">
+        <v>963516.80522589991</v>
+      </c>
+      <c r="H26" s="20">
+        <v>290181.40463050001</v>
+      </c>
+      <c r="I26" s="20">
+        <v>141580.4799335</v>
+      </c>
+      <c r="J26" s="20">
+        <v>148600.92469699998</v>
+      </c>
+      <c r="K26" s="20">
+        <v>53417.263902000006</v>
+      </c>
+      <c r="L26" s="20">
+        <v>82685.414862999998</v>
+      </c>
+      <c r="M26" s="19">
+        <v>1180521.3240760001</v>
+      </c>
+      <c r="N26" s="20">
+        <v>501215.65879839996</v>
+      </c>
+      <c r="O26" s="19">
+        <v>1661893.6215455434</v>
+      </c>
+      <c r="P26" s="20">
+        <v>25603345.18876867</v>
+      </c>
+      <c r="Q26" s="43">
+        <v>17.521214270467993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="11"/>
+      <c r="B27" s="31"/>
+      <c r="C27" s="22">
+        <v>22.53014090682688</v>
+      </c>
+      <c r="D27" s="1">
+        <v>25.612649384239795</v>
+      </c>
+      <c r="E27" s="1">
+        <v>30.346740230882663</v>
+      </c>
+      <c r="F27" s="23">
+        <v>31.416690683129289</v>
+      </c>
+      <c r="G27" s="23">
+        <v>30.02598644078509</v>
+      </c>
+      <c r="H27" s="1">
+        <v>9.991382921012093</v>
+      </c>
+      <c r="I27" s="1">
+        <v>11.38440012253945</v>
+      </c>
+      <c r="J27" s="1">
+        <v>8.6962081639293753</v>
+      </c>
+      <c r="K27" s="1">
+        <v>16.083953255278583</v>
+      </c>
+      <c r="L27" s="1">
+        <v>-16.904751159075015</v>
+      </c>
+      <c r="M27" s="22">
+        <v>25.673516368492134</v>
+      </c>
+      <c r="N27" s="1">
+        <v>15.713273048388544</v>
+      </c>
+      <c r="O27" s="22">
+        <v>6.9614119506778094</v>
+      </c>
+      <c r="P27" s="1">
+        <v>11.564965107780999</v>
+      </c>
+      <c r="Q27" s="14"/>
+    </row>
+    <row r="28" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="19">
+        <v>1314242.8633076004</v>
+      </c>
+      <c r="D28" s="20">
+        <v>1192911.1884486005</v>
+      </c>
+      <c r="E28" s="20">
+        <v>924235.82035840023</v>
+      </c>
+      <c r="F28" s="20">
+        <v>254203.14156510003</v>
+      </c>
+      <c r="G28" s="20">
+        <v>670032.67879330029</v>
+      </c>
+      <c r="H28" s="20">
+        <v>222870.8635712</v>
+      </c>
+      <c r="I28" s="20">
+        <v>103084.2372872</v>
+      </c>
+      <c r="J28" s="20">
+        <v>119786.626284</v>
+      </c>
+      <c r="K28" s="20">
+        <v>45804.504519000002</v>
+      </c>
+      <c r="L28" s="20">
+        <v>121331.67485900001</v>
+      </c>
+      <c r="M28" s="19">
+        <v>896943.24351350032</v>
+      </c>
+      <c r="N28" s="20">
+        <v>417299.61979410006</v>
+      </c>
+      <c r="O28" s="24">
+        <v>1193453.2482189923</v>
+      </c>
+      <c r="P28" s="25">
+        <v>25710931.219070487</v>
+      </c>
+      <c r="Q28" s="43">
+        <v>17.482633612179868</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="11"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="22">
+        <v>-19.039716624589577</v>
+      </c>
+      <c r="D29" s="1">
+        <v>-24.133753790473158</v>
+      </c>
+      <c r="E29" s="1">
+        <v>-29.350784974092271</v>
+      </c>
+      <c r="F29" s="23">
+        <v>-33.626375867873811</v>
+      </c>
+      <c r="G29" s="23">
+        <v>-27.580926644512449</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-0.21809209023539999</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-24.089620142757084</v>
+      </c>
+      <c r="J29" s="1">
+        <v>36.804096154486501</v>
+      </c>
+      <c r="K29" s="1">
+        <v>12.196314735561176</v>
+      </c>
+      <c r="L29" s="1">
+        <v>138.22869880504683</v>
+      </c>
+      <c r="M29" s="22">
+        <v>-28.575791879690048</v>
+      </c>
+      <c r="N29" s="1">
+        <v>13.544502867040965</v>
+      </c>
+      <c r="O29" s="32">
+        <v>10.411923112834032</v>
+      </c>
+      <c r="P29" s="33">
+        <v>9.5396193081318081</v>
+      </c>
+      <c r="Q29" s="14"/>
+    </row>
+    <row r="30" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="11"/>
+      <c r="B30" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="19">
+        <v>1492862.8703187983</v>
+      </c>
+      <c r="D30" s="20">
+        <v>1463530.2033637983</v>
+      </c>
+      <c r="E30" s="20">
+        <v>1239116.2571666981</v>
+      </c>
+      <c r="F30" s="20">
+        <v>217258.2349391999</v>
+      </c>
+      <c r="G30" s="20">
+        <v>1021858.0222274984</v>
+      </c>
+      <c r="H30" s="20">
+        <v>187822.12673610001</v>
+      </c>
+      <c r="I30" s="20">
+        <v>119538.71838209999</v>
+      </c>
+      <c r="J30" s="20">
+        <v>68283.408353999999</v>
+      </c>
+      <c r="K30" s="20">
+        <v>36591.819460999999</v>
+      </c>
+      <c r="L30" s="20">
+        <v>29332.666955000001</v>
+      </c>
+      <c r="M30" s="19">
+        <v>1180000.7814200984</v>
+      </c>
+      <c r="N30" s="20">
+        <v>312862.08889870002</v>
+      </c>
+      <c r="O30" s="19">
+        <v>1237705.4493373274</v>
+      </c>
+      <c r="P30" s="20">
+        <v>25976565.623262051</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>17.679801276911245</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="11"/>
+      <c r="B31" s="31"/>
+      <c r="C31" s="22">
+        <v>38.934548117294469</v>
+      </c>
+      <c r="D31" s="1">
+        <v>42.761895280474782</v>
+      </c>
+      <c r="E31" s="1">
+        <v>71.785714755824131</v>
+      </c>
+      <c r="F31" s="23">
+        <v>29.613848600693139</v>
+      </c>
+      <c r="G31" s="23">
+        <v>84.552357286291979</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-21.382369424911339</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-19.245980266694762</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-24.8622765464794</v>
+      </c>
+      <c r="K31" s="1">
+        <v>-43.647423463321566</v>
+      </c>
+      <c r="L31" s="1">
+        <v>-40.566041305847968</v>
+      </c>
+      <c r="M31" s="22">
+        <v>69.016330620210482</v>
+      </c>
+      <c r="N31" s="1">
+        <v>-16.869418536786885</v>
+      </c>
+      <c r="O31" s="22">
+        <v>-1.3167263526584927</v>
+      </c>
+      <c r="P31" s="1">
+        <v>11.500672455403604</v>
+      </c>
+      <c r="Q31" s="14"/>
+    </row>
+    <row r="32" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="11"/>
+      <c r="B32" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="19">
+        <v>2225116.7402748996</v>
+      </c>
+      <c r="D32" s="20">
+        <v>2203155.9070228999</v>
+      </c>
+      <c r="E32" s="20">
+        <v>1763612.7017110996</v>
+      </c>
+      <c r="F32" s="20">
+        <v>324684.82547700009</v>
+      </c>
+      <c r="G32" s="20">
+        <v>1438927.8762340995</v>
+      </c>
+      <c r="H32" s="20">
+        <v>394604.84759580001</v>
+      </c>
+      <c r="I32" s="20">
+        <v>296598.1433919</v>
+      </c>
+      <c r="J32" s="20">
+        <v>98006.704203899993</v>
+      </c>
+      <c r="K32" s="20">
+        <v>44938.357715999999</v>
+      </c>
+      <c r="L32" s="20">
+        <v>21960.833251999997</v>
+      </c>
+      <c r="M32" s="19">
+        <v>1544889.8850356997</v>
+      </c>
+      <c r="N32" s="20">
+        <v>680226.85523919994</v>
+      </c>
+      <c r="O32" s="24">
+        <v>1677986.8622943163</v>
+      </c>
+      <c r="P32" s="25">
+        <v>26639092.296613231</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>18.184584458662425</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="11"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="22">
+        <v>34.7408725138447</v>
+      </c>
+      <c r="D33" s="1">
+        <v>31.815925491337914</v>
+      </c>
+      <c r="E33" s="1">
+        <v>49.020493848640754</v>
+      </c>
+      <c r="F33" s="23">
+        <v>1.6322267708145155</v>
+      </c>
+      <c r="G33" s="23">
+        <v>66.542662465810906</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-10.512007072325458</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-15.955808554693407</v>
+      </c>
+      <c r="J33" s="1">
+        <v>11.306669680603232</v>
+      </c>
+      <c r="K33" s="1">
+        <v>-4.3048790087842903</v>
+      </c>
+      <c r="L33" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="M33" s="22">
+        <v>44.410204653627417</v>
+      </c>
+      <c r="N33" s="1">
+        <v>16.955498759070409</v>
+      </c>
+      <c r="O33" s="32">
+        <v>-3.0184152827600896</v>
+      </c>
+      <c r="P33" s="33">
+        <v>14.607850352423736</v>
+      </c>
+      <c r="Q33" s="14"/>
+    </row>
+    <row r="34" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="11"/>
+      <c r="B34" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="19">
+        <v>1424896.7181144005</v>
+      </c>
+      <c r="D34" s="20">
+        <v>1370903.0673804006</v>
+      </c>
+      <c r="E34" s="20">
+        <v>986458.78728390054</v>
+      </c>
+      <c r="F34" s="20">
+        <v>246146.33707499999</v>
+      </c>
+      <c r="G34" s="20">
+        <v>740312.4502089005</v>
+      </c>
+      <c r="H34" s="20">
+        <v>344440.25674450002</v>
+      </c>
+      <c r="I34" s="20">
+        <v>185257.40611400001</v>
+      </c>
+      <c r="J34" s="20">
+        <v>159182.8506305</v>
+      </c>
+      <c r="K34" s="20">
+        <v>40004.023351999997</v>
+      </c>
+      <c r="L34" s="20">
+        <v>53993.650733999995</v>
+      </c>
+      <c r="M34" s="19">
+        <v>976664.03636730055</v>
+      </c>
+      <c r="N34" s="20">
+        <v>448232.68174710002</v>
+      </c>
+      <c r="O34" s="24">
+        <v>1238523.3502197359</v>
+      </c>
+      <c r="P34" s="25">
+        <v>26942395.242669001</v>
+      </c>
+      <c r="Q34" s="43">
+        <v>18.31253768104472</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="11"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="22">
+        <v>-10.079532187728768</v>
+      </c>
+      <c r="D35" s="1">
+        <v>-8.712369533087049</v>
+      </c>
+      <c r="E35" s="1">
+        <v>-16.689307100737171</v>
+      </c>
+      <c r="F35" s="23">
+        <v>-8.962087662029516</v>
+      </c>
+      <c r="G35" s="23">
+        <v>-18.975923784712666</v>
+      </c>
+      <c r="H35" s="1">
+        <v>26.052938180204666</v>
+      </c>
+      <c r="I35" s="1">
+        <v>15.324296652446122</v>
+      </c>
+      <c r="J35" s="1">
+        <v>41.357546516911256</v>
+      </c>
+      <c r="K35" s="1">
+        <v>-9.9363607076052745</v>
+      </c>
+      <c r="L35" s="1">
+        <v>-34.852170369685197</v>
+      </c>
+      <c r="M35" s="22">
+        <v>-14.473605404862234</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.2556371535664024</v>
+      </c>
+      <c r="O35" s="32">
+        <v>6.5303804417059963</v>
+      </c>
+      <c r="P35" s="33">
+        <v>13.823179539247811</v>
+      </c>
+      <c r="Q35" s="14"/>
+    </row>
+    <row r="36" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="11"/>
+      <c r="B36" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="19">
+        <v>1266017.4018026991</v>
+      </c>
+      <c r="D36" s="20">
+        <v>1220633.2580386992</v>
+      </c>
+      <c r="E36" s="20">
+        <v>982197.36999179912</v>
+      </c>
+      <c r="F36" s="20">
+        <v>208816.60383400007</v>
+      </c>
+      <c r="G36" s="20">
+        <v>773380.76615779917</v>
+      </c>
+      <c r="H36" s="20">
+        <v>191090.47804690001</v>
+      </c>
+      <c r="I36" s="20">
+        <v>143032.89634189999</v>
+      </c>
+      <c r="J36" s="20">
+        <v>48057.581705000004</v>
+      </c>
+      <c r="K36" s="20">
+        <v>47345.41</v>
+      </c>
+      <c r="L36" s="20">
+        <v>45384.143763999993</v>
+      </c>
+      <c r="M36" s="19">
+        <v>916344.54436399916</v>
+      </c>
+      <c r="N36" s="20">
+        <v>349672.85743869998</v>
+      </c>
+      <c r="O36" s="19">
+        <v>1425873.1880669382</v>
+      </c>
+      <c r="P36" s="20">
+        <v>26803333.700937763</v>
+      </c>
+      <c r="Q36" s="43">
+        <v>18.172682068387768</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="11"/>
+      <c r="B37" s="31"/>
+      <c r="C37" s="22">
+        <v>9.4770367777387889</v>
+      </c>
+      <c r="D37" s="1">
+        <v>9.0594893589073031</v>
+      </c>
+      <c r="E37" s="1">
+        <v>9.6366868838855702</v>
+      </c>
+      <c r="F37" s="23">
+        <v>-11.365679573417719</v>
+      </c>
+      <c r="G37" s="23">
+        <v>17.130594251728915</v>
+      </c>
+      <c r="H37" s="1">
+        <v>5.4574254077406792</v>
+      </c>
+      <c r="I37" s="1">
+        <v>13.383277979050101</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-12.704533590803225</v>
+      </c>
+      <c r="K37" s="1">
+        <v>12.275312000299742</v>
+      </c>
+      <c r="L37" s="1">
+        <v>22.044305975904742</v>
+      </c>
+      <c r="M37" s="22">
+        <v>9.464299269236264</v>
+      </c>
+      <c r="N37" s="1">
+        <v>9.5104304628595102</v>
+      </c>
+      <c r="O37" s="22">
+        <v>3.1874578191807945</v>
+      </c>
+      <c r="P37" s="1">
+        <v>14.317303607021724</v>
+      </c>
+      <c r="Q37" s="14"/>
+    </row>
+    <row r="38" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="19">
+        <v>2295563.7511905013</v>
+      </c>
+      <c r="D38" s="20">
+        <v>2151544.8771945015</v>
+      </c>
+      <c r="E38" s="20">
+        <v>1513956.1857707012</v>
+      </c>
+      <c r="F38" s="20">
+        <v>447159.05659200007</v>
+      </c>
+      <c r="G38" s="20">
+        <v>1066797.1291787012</v>
+      </c>
+      <c r="H38" s="20">
+        <v>587457.66662380006</v>
+      </c>
+      <c r="I38" s="20">
+        <v>271481.50071499997</v>
+      </c>
+      <c r="J38" s="20">
+        <v>315976.16590880003</v>
+      </c>
+      <c r="K38" s="20">
+        <v>50131.024799999999</v>
+      </c>
+      <c r="L38" s="20">
+        <v>144018.87399600001</v>
+      </c>
+      <c r="M38" s="19">
+        <v>1503785.4747404011</v>
+      </c>
+      <c r="N38" s="20">
+        <v>791778.27645010001</v>
+      </c>
+      <c r="O38" s="24">
+        <v>1933340.0660105494</v>
+      </c>
+      <c r="P38" s="44">
+        <v>27204656.075172804</v>
+      </c>
+      <c r="Q38" s="45">
+        <v>18.472804819137387</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="11"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="22">
+        <v>20.244073867605316</v>
+      </c>
+      <c r="D39" s="1">
+        <v>17.646208935858354</v>
+      </c>
+      <c r="E39" s="1">
+        <v>6.1247833618602421</v>
+      </c>
+      <c r="F39" s="23">
+        <v>15.003832505977876</v>
+      </c>
+      <c r="G39" s="23">
+        <v>2.7980409313861365</v>
+      </c>
+      <c r="H39" s="1">
+        <v>66.22340343918269</v>
+      </c>
+      <c r="I39" s="1">
+        <v>21.208006105585774</v>
+      </c>
+      <c r="J39" s="1">
+        <v>144.12015154789245</v>
+      </c>
+      <c r="K39" s="1">
+        <v>2.6630423009575743</v>
+      </c>
+      <c r="L39" s="1">
+        <v>79.439403934909265</v>
+      </c>
+      <c r="M39" s="22">
+        <v>5.59941603995604</v>
+      </c>
+      <c r="N39" s="1">
+        <v>63.239905083558988</v>
+      </c>
+      <c r="O39" s="32">
+        <v>-1.3698670412558123</v>
+      </c>
+      <c r="P39" s="46">
+        <v>15.488709367846898</v>
+      </c>
+      <c r="Q39" s="47"/>
+    </row>
+    <row r="40" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="11"/>
+      <c r="B40" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="19">
+        <v>1296277.4135157</v>
+      </c>
+      <c r="D40" s="20">
+        <v>1277694.2459907001</v>
+      </c>
+      <c r="E40" s="20">
+        <v>1053510.4566067001</v>
+      </c>
+      <c r="F40" s="20">
+        <v>243430.71430830003</v>
+      </c>
+      <c r="G40" s="20">
+        <v>810079.74229840003</v>
+      </c>
+      <c r="H40" s="20">
+        <v>176320.82259900001</v>
+      </c>
+      <c r="I40" s="20">
+        <v>116746.293372</v>
+      </c>
+      <c r="J40" s="20">
+        <v>59574.529226999992</v>
+      </c>
+      <c r="K40" s="20">
+        <v>47862.966784999997</v>
+      </c>
+      <c r="L40" s="20">
+        <v>18583.167525000001</v>
+      </c>
+      <c r="M40" s="19">
+        <v>930659.0442913</v>
+      </c>
+      <c r="N40" s="20">
+        <v>365618.36922440003</v>
+      </c>
+      <c r="O40" s="24">
+        <v>1201712.5674930781</v>
+      </c>
+      <c r="P40" s="44">
+        <v>27434436.757990114</v>
+      </c>
+      <c r="Q40" s="45">
+        <v>18.722930854796747</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="11"/>
+      <c r="B41" s="31"/>
+      <c r="C41" s="22">
+        <v>5.7384790893919124</v>
+      </c>
+      <c r="D41" s="1">
+        <v>10.785847495887669</v>
+      </c>
+      <c r="E41" s="1">
+        <v>27.254054694144013</v>
+      </c>
+      <c r="F41" s="23">
+        <v>14.714858922194773</v>
+      </c>
+      <c r="G41" s="23">
+        <v>31.575948778718299</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-38.751019649236952</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-52.117815334907235</v>
+      </c>
+      <c r="J41" s="1">
+        <v>35.225701161043865</v>
+      </c>
+      <c r="K41" s="1">
+        <v>27.47900913552639</v>
+      </c>
+      <c r="L41" s="1">
+        <v>-74.412810001283191</v>
+      </c>
+      <c r="M41" s="22">
+        <v>11.465168333557507</v>
+      </c>
+      <c r="N41" s="1">
+        <v>-6.4903149368523589</v>
+      </c>
+      <c r="O41" s="32">
+        <v>-6.8822328802665034</v>
+      </c>
+      <c r="P41" s="46">
+        <v>16.694321350770313</v>
+      </c>
+      <c r="Q41" s="47"/>
+      <c r="S41" s="48"/>
+    </row>
+    <row r="42" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="11"/>
+      <c r="B42" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="18">
-[...94 lines deleted...]
-      <c r="B26" s="32" t="s">
+      <c r="C42" s="19">
+        <v>1825820.6180248</v>
+      </c>
+      <c r="D42" s="20">
+        <v>1794382.9391858</v>
+      </c>
+      <c r="E42" s="20">
+        <v>1228754.1327674</v>
+      </c>
+      <c r="F42" s="20">
+        <v>404386.51602449996</v>
+      </c>
+      <c r="G42" s="20">
+        <v>824367.61674290011</v>
+      </c>
+      <c r="H42" s="20">
+        <v>524452.30354740005</v>
+      </c>
+      <c r="I42" s="20">
+        <v>395677.58444500004</v>
+      </c>
+      <c r="J42" s="20">
+        <v>128774.71910240001</v>
+      </c>
+      <c r="K42" s="20">
+        <v>41176.502870999997</v>
+      </c>
+      <c r="L42" s="20">
+        <v>31437.678838999997</v>
+      </c>
+      <c r="M42" s="19">
+        <v>1276923.029264</v>
+      </c>
+      <c r="N42" s="20">
+        <v>548897.58876079996</v>
+      </c>
+      <c r="O42" s="24">
+        <v>1884576.4631095694</v>
+      </c>
+      <c r="P42" s="44">
+        <v>27458308.882523589</v>
+      </c>
+      <c r="Q42" s="45">
+        <v>18.273867678839594</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="11"/>
+      <c r="B43" s="31"/>
+      <c r="C43" s="22">
+        <v>42.658013862669144</v>
+      </c>
+      <c r="D43" s="1">
+        <v>42.52082408496409</v>
+      </c>
+      <c r="E43" s="1">
+        <v>45.694384831660173</v>
+      </c>
+      <c r="F43" s="23">
+        <v>28.386218742353918</v>
+      </c>
+      <c r="G43" s="23">
+        <v>56.011671011463847</v>
+      </c>
+      <c r="H43" s="1">
+        <v>42.30219573075302</v>
+      </c>
+      <c r="I43" s="1">
+        <v>50.047695601229478</v>
+      </c>
+      <c r="J43" s="1">
+        <v>22.821465489248261</v>
+      </c>
+      <c r="K43" s="1">
+        <v>-12.587562367851234</v>
+      </c>
+      <c r="L43" s="1">
+        <v>50.951669652839016</v>
+      </c>
+      <c r="M43" s="22">
+        <v>52.840767846940807</v>
+      </c>
+      <c r="N43" s="1">
+        <v>23.514663169806571</v>
+      </c>
+      <c r="O43" s="32">
+        <v>31.164473785137382</v>
+      </c>
+      <c r="P43" s="46">
+        <v>17.304486304582301</v>
+      </c>
+      <c r="Q43" s="47"/>
+      <c r="S43" s="48"/>
+    </row>
+    <row r="44" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="11"/>
+      <c r="B44" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="19">
+        <v>3202054.3538765004</v>
+      </c>
+      <c r="D44" s="20">
+        <v>3113339.1027565002</v>
+      </c>
+      <c r="E44" s="20">
+        <v>1905404.0858165</v>
+      </c>
+      <c r="F44" s="20">
+        <v>338246.70636730001</v>
+      </c>
+      <c r="G44" s="20">
+        <v>1567157.3794492001</v>
+      </c>
+      <c r="H44" s="20">
+        <v>1151413.2823910001</v>
+      </c>
+      <c r="I44" s="20">
+        <v>681818.41536830005</v>
+      </c>
+      <c r="J44" s="20">
+        <v>469594.86702270003</v>
+      </c>
+      <c r="K44" s="20">
+        <v>56521.734549000001</v>
+      </c>
+      <c r="L44" s="20">
+        <v>88715.251119999986</v>
+      </c>
+      <c r="M44" s="19">
+        <v>1858820.4467313003</v>
+      </c>
+      <c r="N44" s="20">
+        <v>1343233.9071452003</v>
+      </c>
+      <c r="O44" s="24">
+        <v>2417098.4314298551</v>
+      </c>
+      <c r="P44" s="25">
+        <v>28755710.875762835</v>
+      </c>
+      <c r="Q44" s="61">
+        <v>19.131604478338488</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="11"/>
+      <c r="B45" s="31"/>
+      <c r="C45" s="22">
+        <v>-14.36076326086242</v>
+      </c>
+      <c r="D45" s="1">
+        <v>-14.689598339615461</v>
+      </c>
+      <c r="E45" s="1">
+        <v>-27.188548427559343</v>
+      </c>
+      <c r="F45" s="23">
+        <v>-30.945876540921791</v>
+      </c>
+      <c r="G45" s="23">
+        <v>-26.323300370472957</v>
+      </c>
+      <c r="H45" s="1">
+        <v>16.918523954263854</v>
+      </c>
+      <c r="I45" s="1">
+        <v>4.1675505078641262</v>
+      </c>
+      <c r="J45" s="1">
+        <v>42.189626407586125</v>
+      </c>
+      <c r="K45" s="1">
+        <v>18.435595939627312</v>
+      </c>
+      <c r="L45" s="1">
+        <v>-0.96408911917109652</v>
+      </c>
+      <c r="M45" s="22">
+        <v>-25.785194303275517</v>
+      </c>
+      <c r="N45" s="1">
+        <v>8.8207332295551453</v>
+      </c>
+      <c r="O45" s="32">
+        <v>0.22280539050778536</v>
+      </c>
+      <c r="P45" s="33">
+        <v>15.837871833870022</v>
+      </c>
+      <c r="Q45" s="60"/>
+      <c r="S45" s="48"/>
+    </row>
+    <row r="46" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="11"/>
+      <c r="B46" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="19">
+        <v>1436426.1659147004</v>
+      </c>
+      <c r="D46" s="20">
+        <v>1427092.5874227001</v>
+      </c>
+      <c r="E46" s="20">
+        <v>1230212.4891469001</v>
+      </c>
+      <c r="F46" s="20">
+        <v>364465.47851809999</v>
+      </c>
+      <c r="G46" s="20">
+        <v>865747.01062880014</v>
+      </c>
+      <c r="H46" s="20">
+        <v>142769.05010179998</v>
+      </c>
+      <c r="I46" s="20">
+        <v>78737.65151299999</v>
+      </c>
+      <c r="J46" s="20">
+        <v>64031.398588799988</v>
+      </c>
+      <c r="K46" s="20">
+        <v>54111.048173999996</v>
+      </c>
+      <c r="L46" s="20">
+        <v>9333.5784920000006</v>
+      </c>
+      <c r="M46" s="19">
+        <v>1095418.3851262003</v>
+      </c>
+      <c r="N46" s="20">
+        <v>341007.78078849998</v>
+      </c>
+      <c r="O46" s="24">
+        <v>1181270.9943202091</v>
+      </c>
+      <c r="P46" s="25">
+        <v>28878641.634092137</v>
+      </c>
+      <c r="Q46" s="61">
+        <v>19.018545289362965</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="11"/>
+      <c r="B47" s="49"/>
+      <c r="C47" s="22">
+        <v>-32.285434475082752</v>
+      </c>
+      <c r="D47" s="1">
+        <v>-32.111640055692504</v>
+      </c>
+      <c r="E47" s="1">
+        <v>-33.935208317186664</v>
+      </c>
+      <c r="F47" s="23">
+        <v>52.821200381054226</v>
+      </c>
+      <c r="G47" s="23">
+        <v>-46.678596911057909</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-24.951063933935202</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-30.892357535918748</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-16.079219445887482</v>
+      </c>
+      <c r="K47" s="1">
+        <v>8.7618480272739099</v>
+      </c>
+      <c r="L47" s="1">
+        <v>-51.334247508829556</v>
+      </c>
+      <c r="M47" s="22">
+        <v>-38.407370384848029</v>
+      </c>
+      <c r="N47" s="1">
+        <v>-0.52464731609908055</v>
+      </c>
+      <c r="O47" s="32">
+        <v>18.543832840673936</v>
+      </c>
+      <c r="P47" s="33">
+        <v>11.861270612348051</v>
+      </c>
+      <c r="Q47" s="60"/>
+      <c r="S47" s="48"/>
+    </row>
+    <row r="48" spans="1:19" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="11"/>
+      <c r="B48" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" s="19">
+        <v>1010096.1690283001</v>
+      </c>
+      <c r="D48" s="20">
+        <v>998475.46303829993</v>
+      </c>
+      <c r="E48" s="20">
+        <v>751414.9113563</v>
+      </c>
+      <c r="F48" s="20">
+        <v>191635.91892349999</v>
+      </c>
+      <c r="G48" s="20">
+        <v>559778.99243280001</v>
+      </c>
+      <c r="H48" s="20">
+        <v>206735.31133300002</v>
+      </c>
+      <c r="I48" s="20">
+        <v>149976.35659400001</v>
+      </c>
+      <c r="J48" s="20">
+        <v>56758.954738999993</v>
+      </c>
+      <c r="K48" s="20">
+        <v>40325.240349</v>
+      </c>
+      <c r="L48" s="20">
+        <v>11620.70599</v>
+      </c>
+      <c r="M48" s="19">
+        <v>692398.10869420005</v>
+      </c>
+      <c r="N48" s="20">
+        <v>317698.06033409998</v>
+      </c>
+      <c r="O48" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="C26" s="18">
-[...1128 lines deleted...]
-        <v>42</v>
+      <c r="P48" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q48" s="52" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="22.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="15"/>
-      <c r="B49" s="51"/>
+      <c r="B49" s="53"/>
       <c r="C49" s="27">
-        <v>-32.285434475082752</v>
+        <v>-6.7103511285577007</v>
       </c>
       <c r="D49" s="28">
-        <v>-32.111640055692504</v>
+        <v>-0.18888468864094454</v>
       </c>
       <c r="E49" s="28">
-        <v>-33.935208317186664</v>
+        <v>-5.6531457487096652</v>
       </c>
       <c r="F49" s="29">
-        <v>52.821200381054226</v>
+        <v>0.26958969371932984</v>
       </c>
       <c r="G49" s="29">
-        <v>-46.678596911057909</v>
+        <v>-7.5231662400523591</v>
       </c>
       <c r="H49" s="28">
-        <v>-24.951063933935202</v>
+        <v>24.280490016466526</v>
       </c>
       <c r="I49" s="28">
-        <v>-30.892357535918748</v>
+        <v>16.528865170005822</v>
       </c>
       <c r="J49" s="28">
-        <v>-16.079219445887482</v>
+        <v>50.783963406908626</v>
       </c>
       <c r="K49" s="28">
-        <v>8.7618480272739099</v>
+        <v>7.3036408525574359</v>
       </c>
       <c r="L49" s="28">
-        <v>-51.334247508829556</v>
+        <v>-85.895091902958171</v>
       </c>
       <c r="M49" s="27">
-        <v>-38.407370384848029</v>
+        <v>2.2128423161893007</v>
       </c>
       <c r="N49" s="28">
-        <v>-0.52464731609908055</v>
-[...7 lines deleted...]
-      <c r="Q49" s="54"/>
+        <v>-21.622711412695505</v>
+      </c>
+      <c r="O49" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="P49" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q49" s="56"/>
     </row>
     <row r="50" spans="1:17" ht="22.05" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="55" t="s">
+      <c r="A50" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C50" s="18">
-[...42 lines deleted...]
-        <v>42</v>
+      <c r="C50" s="19">
+        <v>2446522.3349430002</v>
+      </c>
+      <c r="D50" s="20">
+        <v>2425568.0504609998</v>
+      </c>
+      <c r="E50" s="20">
+        <v>1981627.4005032</v>
+      </c>
+      <c r="F50" s="20">
+        <v>556101.39744159998</v>
+      </c>
+      <c r="G50" s="20">
+        <v>1425526.0030616</v>
+      </c>
+      <c r="H50" s="20">
+        <v>349504.36143479997</v>
+      </c>
+      <c r="I50" s="20">
+        <v>228714.008107</v>
+      </c>
+      <c r="J50" s="20">
+        <v>120790.35332779998</v>
+      </c>
+      <c r="K50" s="20">
+        <v>94436.288522999996</v>
+      </c>
+      <c r="L50" s="20">
+        <v>20954.284482000003</v>
+      </c>
+      <c r="M50" s="19">
+        <v>1787816.4938204004</v>
+      </c>
+      <c r="N50" s="20">
+        <v>658705.84112260002</v>
+      </c>
+      <c r="O50" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="P50" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q50" s="52" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="22.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="57" t="s">
+      <c r="A51" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B51" s="59" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="27">
-        <v>-32.285434475082752</v>
+        <v>-23.642777847182394</v>
       </c>
       <c r="D51" s="28">
-        <v>-32.111640055692504</v>
+        <v>-21.818458755760584</v>
       </c>
       <c r="E51" s="28">
-        <v>-33.935208317186664</v>
+        <v>-25.462631371025559</v>
       </c>
       <c r="F51" s="28">
-        <v>52.821200381054226</v>
+        <v>29.442671082429285</v>
       </c>
       <c r="G51" s="28">
-        <v>-46.678596911057909</v>
+        <v>-36.045152255317426</v>
       </c>
       <c r="H51" s="28">
-        <v>-24.951063933935202</v>
+        <v>-1.9844043342507001</v>
       </c>
       <c r="I51" s="28">
-        <v>-30.892357535918748</v>
+        <v>-5.7385778630018152</v>
       </c>
       <c r="J51" s="28">
-        <v>-16.079219445887482</v>
+        <v>6.0100317180717511</v>
       </c>
       <c r="K51" s="28">
-        <v>8.7618480272739099</v>
+        <v>8.1343584235373356</v>
       </c>
       <c r="L51" s="28">
-        <v>-51.334247508829556</v>
+        <v>-79.368926507196292</v>
       </c>
       <c r="M51" s="27">
-        <v>-38.407370384848029</v>
+        <v>-27.203131526968782</v>
       </c>
       <c r="N51" s="28">
-        <v>-0.52464731609908055</v>
-[...7 lines deleted...]
-      <c r="Q51" s="54"/>
+        <v>-11.955477275458993</v>
+      </c>
+      <c r="O51" s="54" t="s">
+        <v>36</v>
+      </c>
+      <c r="P51" s="55" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q51" s="56"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.39370078740157483" top="0.51181102362204722" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>総時</vt:lpstr>
       <vt:lpstr>総時!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>建設省</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>表 敏晴</dc:creator>
+  <dc:creator>hs600855</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>