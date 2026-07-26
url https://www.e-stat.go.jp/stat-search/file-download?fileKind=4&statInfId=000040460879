--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,95 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\50-公表資料\10-月次\R08 ←　当該年度\R8.05.29　←　4月分集計作業等はこちら\01-室レク\01-本体\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\50-公表資料\10-月次\R08 ←　当該年度\R8.06.30 ← 5月分集計作業等はこちら\01-室レク\01-本体\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A6EB73B-91C8-4587-B6D7-7F2DC3434805}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C65B404-23CD-4727-975F-C7BBD73274D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{5697448A-9DEF-42C6-978C-D5D63A725B59}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="757" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="総括" sheetId="1" r:id="rId1"/>
+    <sheet name="総括" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">総括!$A$1:$Y$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">総括!$A$1:$Y$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="169">
+  <si>
+    <t>－</t>
+  </si>
+  <si>
+    <t>計</t>
+  </si>
   <si>
     <t>建設工事受注動態統計調査（大手50社調査）　結果表</t>
   </si>
   <si>
-    <t>1. 受　注　高     （令和 8年 4月分）</t>
-[...2 lines deleted...]
-  <si>
     <t>（単位：百万円，％）</t>
   </si>
   <si>
     <t>工 事 種 類 別</t>
   </si>
   <si>
     <t>建</t>
   </si>
   <si>
     <t>築</t>
   </si>
   <si>
     <t>土</t>
   </si>
   <si>
     <t>木</t>
   </si>
   <si>
     <t>事務所</t>
   </si>
   <si>
     <t>宿　泊</t>
   </si>
   <si>
     <t>工  場</t>
@@ -115,190 +114,120 @@
   <si>
     <t>港  湾</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>店　舗</t>
   </si>
   <si>
     <t>　　</t>
   </si>
   <si>
     <t>流　通</t>
   </si>
   <si>
     <t>住   宅</t>
   </si>
   <si>
     <t>研    究</t>
   </si>
   <si>
     <t>その他</t>
   </si>
   <si>
-    <t>計</t>
-[...1 lines deleted...]
-  <si>
     <t>鉄  道</t>
   </si>
   <si>
     <t>土地造成</t>
   </si>
   <si>
     <t>道  路</t>
   </si>
   <si>
     <t>電線路</t>
   </si>
   <si>
     <t>合   計</t>
   </si>
   <si>
     <t>前年同月比</t>
   </si>
   <si>
     <t>発 注 者 別</t>
   </si>
   <si>
     <t>庁　舎</t>
   </si>
   <si>
     <t>施　設</t>
   </si>
   <si>
     <t>発電所</t>
   </si>
   <si>
     <t>文化施設</t>
   </si>
   <si>
     <t>福祉施設</t>
   </si>
   <si>
     <t>治　水</t>
   </si>
   <si>
     <t>下水道</t>
   </si>
   <si>
     <t>空　港</t>
   </si>
   <si>
     <t>製　　造　　業</t>
   </si>
   <si>
-    <t xml:space="preserve"> 農  林  漁  業</t>
-[...26 lines deleted...]
-  <si>
     <t>非</t>
   </si>
   <si>
     <t>電気･ガス･熱供給･水道業</t>
   </si>
   <si>
     <t>民</t>
   </si>
   <si>
-    <t xml:space="preserve"> 運輸業，郵便業</t>
-[...8 lines deleted...]
-  <si>
     <t>製</t>
   </si>
   <si>
-    <t xml:space="preserve"> 情 報 通 信 業</t>
-[...1 lines deleted...]
-  <si>
     <t>間</t>
   </si>
   <si>
-    <t xml:space="preserve"> 卸売業，小売業</t>
-[...8 lines deleted...]
-  <si>
     <t>造</t>
   </si>
   <si>
-    <t xml:space="preserve"> 金融業，保険業</t>
-[...5 lines deleted...]
-  <si>
     <t>等</t>
   </si>
   <si>
-    <t xml:space="preserve"> 不　動　産　業</t>
-[...1 lines deleted...]
-  <si>
     <t>業</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve"> そ    の    他</t>
   </si>
   <si>
     <t xml:space="preserve">    小       計</t>
   </si>
   <si>
     <t xml:space="preserve">        計</t>
   </si>
   <si>
     <t>国</t>
   </si>
   <si>
     <t xml:space="preserve">        国</t>
   </si>
   <si>
     <t>の</t>
   </si>
   <si>
     <t xml:space="preserve">－  </t>
   </si>
   <si>
     <t>機</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  独</t>
@@ -483,54 +412,50 @@
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>業</t>
     </r>
   </si>
   <si>
     <t>地</t>
   </si>
   <si>
     <t xml:space="preserve">  都  道  府  県</t>
   </si>
   <si>
     <t>方</t>
   </si>
   <si>
-    <t xml:space="preserve">  市  区  町  村</t>
-[...2 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">  地</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>方</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="ＭＳ 明朝"/>
@@ -606,223 +531,279 @@
   <si>
     <t>　そ　　の　　他</t>
   </si>
   <si>
     <t xml:space="preserve"> 　駐留軍・外国公館</t>
   </si>
   <si>
     <t xml:space="preserve"> 小　口　工　事</t>
   </si>
   <si>
     <t>内</t>
   </si>
   <si>
     <t xml:space="preserve"> 前 年 同 月 比</t>
   </si>
   <si>
     <t>海</t>
   </si>
   <si>
     <t>外</t>
   </si>
   <si>
     <t>総</t>
   </si>
   <si>
-    <t>3.大規模工事(受注高10億円以上の国内工事)(令和 8年 4月分）</t>
-[...2 lines deleted...]
-  <si>
     <t>大規模工事　比率</t>
   </si>
   <si>
     <t>％</t>
   </si>
   <si>
     <t>合  計</t>
   </si>
   <si>
     <t>建  築</t>
   </si>
   <si>
     <t>土  木</t>
   </si>
   <si>
     <t>　合　　　　計</t>
   </si>
   <si>
     <t>　建　　　　築</t>
   </si>
   <si>
     <t>　土　　　　木</t>
   </si>
   <si>
-    <t>施   工   高（月 間)</t>
-[...1 lines deleted...]
-  <si>
     <t>件  数</t>
   </si>
   <si>
     <t>受注高</t>
   </si>
   <si>
-    <t>手持ち工事高（月 末）</t>
-[...11 lines deleted...]
-  <si>
     <t>合　計</t>
   </si>
   <si>
+    <t>民間等</t>
+  </si>
+  <si>
+    <t>公共機関</t>
+  </si>
+  <si>
+    <t>北海道</t>
+  </si>
+  <si>
+    <t>東北</t>
+  </si>
+  <si>
+    <t>関東</t>
+  </si>
+  <si>
+    <t>北陸</t>
+  </si>
+  <si>
+    <t>中部</t>
+  </si>
+  <si>
+    <t>近畿</t>
+  </si>
+  <si>
+    <t>中国</t>
+  </si>
+  <si>
+    <t>四国</t>
+  </si>
+  <si>
+    <t>九州･沖縄</t>
+  </si>
+  <si>
+    <t>受      注      高</t>
+  </si>
+  <si>
+    <t>前  年  同  月  比</t>
+  </si>
+  <si>
     <t>手 持 ち 工 事 月 数</t>
-  </si>
-[...44 lines deleted...]
-    <t>前  年  同  月  比</t>
   </si>
   <si>
     <t>注．「2.施工高及び手持ち工事高,手持ち工事月数」,「4.ブロック別受注高」及び「5.都道府県別受注高」の数値については，前月分の値である。</t>
     <rPh sb="10" eb="12">
       <t>テモ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>コウジ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ダカ</t>
     </rPh>
     <rPh sb="38" eb="39">
       <t>オヨ</t>
     </rPh>
     <rPh sb="43" eb="47">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="47" eb="48">
       <t>ベツ</t>
     </rPh>
     <rPh sb="48" eb="51">
       <t>ジュチュウダカ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 農  林  漁  業</t>
+  </si>
+  <si>
+    <t>鉱業，採石業，砂利採取業，建設業　　　　　　　　　　　　　</t>
+    <rPh sb="0" eb="2">
+      <t>コウギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サイセキ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジャリ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>サイシュ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ケンセツギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 運輸業，郵便業</t>
+    <rPh sb="5" eb="7">
+      <t>ユウビン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 情 報 通 信 業</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 卸売業，小売業</t>
+    <rPh sb="3" eb="4">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 金融業，保険業</t>
+    <rPh sb="3" eb="4">
+      <t>ギョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 不　動　産　業</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> サ ー ビ ス 業</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> そ    の    他</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  市  区  町  村</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>1. 受　注　高     （令和 8年 5月分）</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>3.大規模工事(受注高10億円以上の国内工事)(令和 8年 5月分）</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>4.ブロック別受注高（令和 8年 4月分）</t>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>都道府県名</t>
     <rPh sb="0" eb="4">
       <t>トドウフケン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>受注額</t>
     <rPh sb="0" eb="3">
       <t>ジュチュウガク</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>栃  木</t>
   </si>
   <si>
     <t>石  川</t>
   </si>
   <si>
     <t>滋  賀</t>
   </si>
   <si>
     <t>岡  山</t>
   </si>
   <si>
     <t>佐  賀</t>
   </si>
   <si>
     <t>青  森</t>
   </si>
   <si>
     <t>群  馬</t>
   </si>
   <si>
     <t>福  井</t>
     <rPh sb="0" eb="1">
       <t>フク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>イ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>京  都</t>
   </si>
   <si>
     <t>広  島</t>
   </si>
   <si>
     <t>長  崎</t>
   </si>
   <si>
     <t>岩  手</t>
   </si>
   <si>
     <t>埼  玉</t>
   </si>
   <si>
     <t>山  梨</t>
   </si>
   <si>
     <t>大  阪</t>
   </si>
   <si>
     <t>山  口</t>
   </si>
@@ -851,51 +832,51 @@
     <t>秋  田</t>
   </si>
   <si>
     <t>東  京</t>
   </si>
   <si>
     <t>岐  阜</t>
   </si>
   <si>
     <t>奈  良</t>
   </si>
   <si>
     <t>香  川</t>
   </si>
   <si>
     <t>宮  崎</t>
   </si>
   <si>
     <t>山  形</t>
   </si>
   <si>
     <t>神奈川</t>
     <rPh sb="0" eb="3">
       <t>カナガワ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>静  岡</t>
   </si>
   <si>
     <t>和歌山</t>
   </si>
   <si>
     <t>愛  媛</t>
   </si>
   <si>
     <t>鹿児島</t>
   </si>
   <si>
     <t>福  島</t>
   </si>
   <si>
     <t>新  潟</t>
   </si>
   <si>
     <t>愛  知</t>
   </si>
   <si>
     <t>鳥  取</t>
   </si>
@@ -903,7146 +884,7188 @@
     <t>高  知</t>
   </si>
   <si>
     <t>沖  縄</t>
   </si>
   <si>
     <t>茨  城</t>
   </si>
   <si>
     <t>富  山</t>
   </si>
   <si>
     <t>三  重</t>
   </si>
   <si>
     <t>島  根</t>
   </si>
   <si>
     <t>福  岡</t>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>5.施工都道府県別受注高（令和 8年 3月分）</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>5.施工都道府県別受注高（令和 8年 4月分）</t>
     <rPh sb="2" eb="4">
       <t>セコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>トドウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ベツ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジュチュウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>タカ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>レイワ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ネン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>ガツブン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>2.施工高及び手持ち工事高（令和 8年 3月分）</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>2.施工高及び手持ち工事高（令和 8年 4月分）</t>
     <rPh sb="7" eb="9">
       <t>テモ</t>
     </rPh>
-    <rPh sb="10" eb="13">
-      <t>コウジダカ</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>施  工  高（月 間)</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>手持ち工事高（月末）</t>
+    <rPh sb="0" eb="2">
+      <t>テモ</t>
     </rPh>
-    <phoneticPr fontId="2"/>
+    <rPh sb="3" eb="5">
+      <t>コウジ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ダカ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>関</t>
+    <rPh sb="0" eb="1">
+      <t>セキ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>機</t>
+    <rPh sb="0" eb="1">
+      <t>キ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>の</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>公</t>
+    <rPh sb="0" eb="1">
+      <t>コウ</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
-    <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
+  <numFmts count="4">
     <numFmt numFmtId="176" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="0.0;&quot;▲ &quot;0.0"/>
     <numFmt numFmtId="179" formatCode="#,##0.0;&quot;▲ &quot;#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="7"/>
+      <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color indexed="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="7"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="126">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...5 lines deleted...]
-      <left style="medium">
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="8"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
-      </left>
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...30 lines deleted...]
-      </left>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...8 lines deleted...]
-      <right/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...24 lines deleted...]
-      <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
-[...57 lines deleted...]
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="8"/>
-[...36 lines deleted...]
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
-        <color indexed="8"/>
-[...42 lines deleted...]
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...13 lines deleted...]
-        <color indexed="8"/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color indexed="8"/>
-[...644 lines deleted...]
-      <bottom/>
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="8"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...8 lines deleted...]
-      <right style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...14 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="8"/>
-[...50 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...289 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="38" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  </cellStyleXfs>
+  <cellXfs count="211">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-  </cellStyleXfs>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="81" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="84" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="99" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="99" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="100" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="101" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="45" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="101" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="91" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="78" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="79" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="78" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="79" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="82" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="5" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="110" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="115" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="118" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="10" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="5" fillId="0" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...141 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="38" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="122" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="38" fontId="5" fillId="0" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="5" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="87" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="84" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
-    <cellStyle name="通貨 2" xfId="3" xr:uid="{18102056-E8C6-48DD-A47C-238F7A508285}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2" xr:uid="{53C30E76-43E0-4C58-8B9C-F3DDBB8239F2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="008080FF"/>
+      <rgbColor rgb="00802060"/>
+      <rgbColor rgb="00FFFFC0"/>
+      <rgbColor rgb="00A0E0E0"/>
+      <rgbColor rgb="00600080"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000080C0"/>
+      <rgbColor rgb="00C0C0FF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="0069FFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="00A6CAF0"/>
+      <rgbColor rgb="00CC9CCC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00E3E3E3"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="00339933"/>
+      <rgbColor rgb="00999933"/>
+      <rgbColor rgb="00996633"/>
+      <rgbColor rgb="00996666"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="003333CC"/>
+      <rgbColor rgb="00336666"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00663300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00424242"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Line 3">
+        <xdr:cNvPr id="9385" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C259771-D050-4947-B008-62156740D7CB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000A9240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4101465" y="10111740"/>
-          <a:ext cx="1466850" cy="323850"/>
+          <a:off x="4162425" y="10125075"/>
+          <a:ext cx="1209675" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Line 4">
+        <xdr:cNvPr id="9386" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F96F9BD-45EE-4B94-B96C-D4C9C72D0F7F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000AA240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5553075" y="10134600"/>
-          <a:ext cx="1162050" cy="323850"/>
+          <a:off x="5353050" y="10144125"/>
+          <a:ext cx="1209675" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Line 5">
+        <xdr:cNvPr id="9387" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C0D810C-8666-477D-92B8-13D865BC5E07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000AB240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6715125" y="10111740"/>
-          <a:ext cx="1152525" cy="323850"/>
+          <a:off x="6562725" y="10125075"/>
+          <a:ext cx="1200150" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Line 6">
+        <xdr:cNvPr id="9388" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46908C5A-218A-453B-8EFE-692EC29FC372}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000AC240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7867650" y="10096500"/>
-          <a:ext cx="1095375" cy="323850"/>
+          <a:off x="7762875" y="10106025"/>
+          <a:ext cx="1238250" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Line 7">
+        <xdr:cNvPr id="9389" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BFED96B-4225-45BD-919A-BC0DD694235B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000AD240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9001125" y="10111740"/>
-          <a:ext cx="1085850" cy="323850"/>
+          <a:off x="9039225" y="10125075"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Line 8">
+        <xdr:cNvPr id="9390" name="Line 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA72410F-986F-4D72-9B29-3557F281F896}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000AE240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="10048875" y="10096500"/>
-          <a:ext cx="1095375" cy="323850"/>
+          <a:off x="10144125" y="10106025"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Line 9">
+        <xdr:cNvPr id="9391" name="Line 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8EF885-68F2-4738-91FF-013935292CAB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000AF240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11182350" y="10096500"/>
-          <a:ext cx="1085850" cy="323850"/>
+          <a:off x="11325225" y="10106025"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Line 10">
+        <xdr:cNvPr id="9392" name="Line 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BA60B54-0FCD-4DF0-BEF8-FA3184E2DB0C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B0240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12245340" y="10111740"/>
-          <a:ext cx="1095375" cy="323850"/>
+          <a:off x="12449175" y="10125075"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Line 11">
+        <xdr:cNvPr id="9393" name="Line 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5FC197-92C8-4747-B0ED-56DC3665141E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B1240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13325475" y="10096500"/>
-          <a:ext cx="1181100" cy="323850"/>
+          <a:off x="13573125" y="10106025"/>
+          <a:ext cx="1238250" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="Line 12">
+        <xdr:cNvPr id="9394" name="Line 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E368F470-93CD-477D-AECD-0418EA72C700}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B2240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16678275" y="10092690"/>
-          <a:ext cx="1181100" cy="323850"/>
+          <a:off x="17097375" y="10106025"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="Line 13">
+        <xdr:cNvPr id="9395" name="Line 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7B63DF6-D811-43B8-8E2F-F389F7DEA66B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B3240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="17859375" y="10111740"/>
-          <a:ext cx="1085850" cy="323850"/>
+          <a:off x="18240375" y="10125075"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="Line 14">
+        <xdr:cNvPr id="9396" name="Line 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E192EBE-DC6F-4634-89DB-77FEE299F740}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B4240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="18945225" y="10111740"/>
-          <a:ext cx="1095375" cy="323850"/>
+          <a:off x="19383375" y="10125075"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="Line 15">
+        <xdr:cNvPr id="9397" name="Line 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71F23E27-04C2-49C2-AF8C-C4B430A79C29}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B5240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="20040600" y="10096500"/>
-          <a:ext cx="1085850" cy="323850"/>
+          <a:off x="20526375" y="10106025"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="Line 16">
+        <xdr:cNvPr id="9398" name="Line 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37066F20-657E-4AEE-8ECD-F2271A3C60E4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B6240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="21141690" y="10111740"/>
-          <a:ext cx="1085850" cy="323850"/>
+          <a:off x="21688425" y="10125075"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="Line 17">
+        <xdr:cNvPr id="9399" name="Line 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E824F9-9454-46BC-8C98-7BB02F56183E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B7240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="22227540" y="10096500"/>
-          <a:ext cx="1085850" cy="323850"/>
+          <a:off x="22831425" y="10106025"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="Line 18">
+        <xdr:cNvPr id="9400" name="Line 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38DEABCD-A834-4E6F-BF74-E8D32C44C680}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B8240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="23294340" y="10096500"/>
-          <a:ext cx="1095375" cy="323850"/>
+          <a:off x="23955375" y="10106025"/>
+          <a:ext cx="1143000" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="18" name="Line 20">
+        <xdr:cNvPr id="9401" name="Line 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01E0CD6-B9EB-4CC3-9A8E-0A1A3664EB8A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000B9240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15588615" y="10111740"/>
-          <a:ext cx="1089660" cy="308610"/>
+          <a:off x="15954375" y="10125075"/>
+          <a:ext cx="1143000" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2571750</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="Line 43">
+        <xdr:cNvPr id="9419" name="Line 43">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11A403EA-9826-4019-A7C9-39E425746C36}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000CB240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38100" y="685800"/>
-          <a:ext cx="2720340" cy="1295400"/>
+          <a:off x="38100" y="695325"/>
+          <a:ext cx="2838450" cy="1295400"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1200150</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="Line 44">
+        <xdr:cNvPr id="9420" name="Line 44">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BAA32AC-C2ED-4BD1-A37F-F4E0720A156F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000CC240000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2762250" y="10077450"/>
-          <a:ext cx="1196340" cy="323850"/>
+          <a:off x="2895600" y="10096500"/>
+          <a:ext cx="1200150" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71CDD213-76C5-47CB-916E-41F360762363}">
-  <dimension ref="A1:Y57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet3"/>
+  <dimension ref="A1:Y55"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="H39" sqref="H39"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="F1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="R1" sqref="R1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.75" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.33203125" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="3.2109375" customWidth="1"/>
+    <col min="3" max="3" width="25.5703125" customWidth="1"/>
     <col min="4" max="4" width="14.5" customWidth="1"/>
-    <col min="5" max="5" width="16.08203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="12.58203125" customWidth="1"/>
+    <col min="5" max="5" width="16.0703125" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
-    <col min="9" max="9" width="11.9140625" customWidth="1"/>
+    <col min="9" max="9" width="11.92578125" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
-    <col min="11" max="11" width="11.9140625" customWidth="1"/>
+    <col min="11" max="11" width="11.92578125" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
-    <col min="13" max="13" width="12.9140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="17" width="11.9140625" customWidth="1"/>
+    <col min="13" max="13" width="12.92578125" customWidth="1"/>
+    <col min="14" max="15" width="11.92578125" customWidth="1"/>
+    <col min="16" max="16" width="12.92578125" customWidth="1"/>
+    <col min="17" max="17" width="11.92578125" customWidth="1"/>
     <col min="18" max="18" width="12" customWidth="1"/>
-    <col min="19" max="21" width="11.9140625" customWidth="1"/>
+    <col min="19" max="21" width="11.92578125" customWidth="1"/>
     <col min="22" max="22" width="12" customWidth="1"/>
-    <col min="23" max="24" width="11.9140625" customWidth="1"/>
-    <col min="25" max="25" width="12.75" customWidth="1"/>
+    <col min="23" max="23" width="11.92578125" customWidth="1"/>
+    <col min="24" max="24" width="14" customWidth="1"/>
+    <col min="25" max="25" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="30" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="30" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="3" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="4"/>
     </row>
-    <row r="2" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5"/>
-      <c r="B2" s="6" t="s">
-        <v>1</v>
+      <c r="B2" s="27" t="s">
+        <v>109</v>
       </c>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="X2" s="5"/>
+        <v>3</v>
+      </c>
+      <c r="X2" s="6"/>
       <c r="Y2" s="5"/>
     </row>
-    <row r="3" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C3" s="9" t="s">
+    <row r="3" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41"/>
+      <c r="B3" s="121"/>
+      <c r="C3" s="122" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="8"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="N3" s="9"/>
+      <c r="O3" s="8"/>
+      <c r="P3" s="9"/>
+      <c r="Q3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="R3" s="9"/>
+      <c r="S3" s="9"/>
+      <c r="T3" s="9"/>
+      <c r="U3" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="V3" s="9"/>
+      <c r="W3" s="9"/>
+      <c r="X3" s="7"/>
+      <c r="Y3" s="11"/>
+    </row>
+    <row r="4" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="123"/>
+      <c r="B4" s="124"/>
+      <c r="C4" s="125"/>
+      <c r="D4" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="T4" s="13"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="12"/>
+      <c r="Y4" s="14"/>
+    </row>
+    <row r="5" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="123"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="126"/>
+      <c r="D5" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="P5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q5" s="13"/>
+      <c r="R5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="S5" s="13"/>
+      <c r="T5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="W5" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="128"/>
+      <c r="C6" s="129"/>
+      <c r="D6" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="R6" s="16"/>
+      <c r="S6" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="T6" s="16"/>
+      <c r="U6" s="16"/>
+      <c r="V6" s="16"/>
+      <c r="W6" s="16"/>
+      <c r="X6" s="15"/>
+      <c r="Y6" s="17"/>
+    </row>
+    <row r="7" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="43">
+        <v>10054.891788999999</v>
+      </c>
+      <c r="E7" s="44">
+        <v>1932.12943</v>
+      </c>
+      <c r="F7" s="44">
+        <v>225.34809999999999</v>
+      </c>
+      <c r="G7" s="44">
+        <v>135217.15145999999</v>
+      </c>
+      <c r="H7" s="44">
+        <v>6547.5014000000001</v>
+      </c>
+      <c r="I7" s="44">
+        <v>622.76568099999997</v>
+      </c>
+      <c r="J7" s="44">
+        <v>6662.9679699999997</v>
+      </c>
+      <c r="K7" s="44">
+        <v>22.9603</v>
+      </c>
+      <c r="L7" s="44">
+        <v>101.55689999999927</v>
+      </c>
+      <c r="M7" s="44">
+        <v>2311.7756366999997</v>
+      </c>
+      <c r="N7" s="45">
+        <v>163699.04866669999</v>
+      </c>
+      <c r="O7" s="43">
+        <v>31.67</v>
+      </c>
+      <c r="P7" s="44">
+        <v>34</v>
+      </c>
+      <c r="Q7" s="44">
         <v>3</v>
       </c>
-      <c r="D3" s="10"/>
-[...2 lines deleted...]
-      <c r="G3" s="11" t="s">
+      <c r="R7" s="44">
+        <v>1532.200675</v>
+      </c>
+      <c r="S7" s="44">
+        <v>4701.4189999999999</v>
+      </c>
+      <c r="T7" s="44">
+        <v>7</v>
+      </c>
+      <c r="U7" s="44">
+        <v>166</v>
+      </c>
+      <c r="V7" s="44">
+        <v>21461.580581800001</v>
+      </c>
+      <c r="W7" s="45">
+        <v>27936.870256800001</v>
+      </c>
+      <c r="X7" s="46">
+        <v>191635.91892349999</v>
+      </c>
+      <c r="Y7" s="113">
+        <v>0.26958969371932984</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="148" t="s">
+        <v>99</v>
+      </c>
+      <c r="D8" s="49">
+        <v>1.9524999999999999</v>
+      </c>
+      <c r="E8" s="50">
+        <v>0</v>
+      </c>
+      <c r="F8" s="50">
+        <v>1.4630000000000001</v>
+      </c>
+      <c r="G8" s="50">
+        <v>0.76</v>
+      </c>
+      <c r="H8" s="50">
+        <v>0</v>
+      </c>
+      <c r="I8" s="50">
+        <v>0</v>
+      </c>
+      <c r="J8" s="50">
+        <v>81</v>
+      </c>
+      <c r="K8" s="50">
+        <v>0</v>
+      </c>
+      <c r="L8" s="50">
+        <v>0</v>
+      </c>
+      <c r="M8" s="50">
+        <v>263</v>
+      </c>
+      <c r="N8" s="51">
+        <v>348.1755</v>
+      </c>
+      <c r="O8" s="49">
+        <v>0</v>
+      </c>
+      <c r="P8" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="50">
+        <v>0</v>
+      </c>
+      <c r="R8" s="50">
+        <v>0</v>
+      </c>
+      <c r="S8" s="50">
+        <v>6.1159999999999997</v>
+      </c>
+      <c r="T8" s="50">
+        <v>0</v>
+      </c>
+      <c r="U8" s="50">
+        <v>0</v>
+      </c>
+      <c r="V8" s="50">
+        <v>23</v>
+      </c>
+      <c r="W8" s="51">
+        <v>29.116</v>
+      </c>
+      <c r="X8" s="52">
+        <v>377.29149999999998</v>
+      </c>
+      <c r="Y8" s="114">
+        <v>356.21153311326344</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47"/>
+      <c r="B9" s="47"/>
+      <c r="C9" s="151" t="s">
+        <v>100</v>
+      </c>
+      <c r="D9" s="49">
+        <v>1190.9973450000011</v>
+      </c>
+      <c r="E9" s="50">
+        <v>2.5262000000052298</v>
+      </c>
+      <c r="F9" s="50">
+        <v>233.89039999999997</v>
+      </c>
+      <c r="G9" s="50">
+        <v>12207.80236</v>
+      </c>
+      <c r="H9" s="50">
+        <v>0.89650000000000007</v>
+      </c>
+      <c r="I9" s="50">
+        <v>16.000430000000001</v>
+      </c>
+      <c r="J9" s="50">
+        <v>82.303308999999999</v>
+      </c>
+      <c r="K9" s="50">
+        <v>1.7776000000000001</v>
+      </c>
+      <c r="L9" s="50">
+        <v>1</v>
+      </c>
+      <c r="M9" s="50">
+        <v>222.4563</v>
+      </c>
+      <c r="N9" s="51">
+        <v>13959.650444000006</v>
+      </c>
+      <c r="O9" s="49">
+        <v>-16</v>
+      </c>
+      <c r="P9" s="50">
+        <v>95.807761499999998</v>
+      </c>
+      <c r="Q9" s="50">
+        <v>3.9929999999999999</v>
+      </c>
+      <c r="R9" s="50">
+        <v>60.04</v>
+      </c>
+      <c r="S9" s="50">
+        <v>2.42</v>
+      </c>
+      <c r="T9" s="50">
+        <v>624</v>
+      </c>
+      <c r="U9" s="50">
+        <v>512.42290000000003</v>
+      </c>
+      <c r="V9" s="50">
+        <v>527.12619999999993</v>
+      </c>
+      <c r="W9" s="51">
+        <v>1809.8098614999999</v>
+      </c>
+      <c r="X9" s="52">
+        <v>15769.460305500006</v>
+      </c>
+      <c r="Y9" s="114">
+        <v>51.471186838620731</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47"/>
+      <c r="B10" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" s="151" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="49">
+        <v>948.6277</v>
+      </c>
+      <c r="E10" s="50">
+        <v>0</v>
+      </c>
+      <c r="F10" s="50">
+        <v>-3</v>
+      </c>
+      <c r="G10" s="50">
+        <v>7220.0604150000008</v>
+      </c>
+      <c r="H10" s="50">
+        <v>0</v>
+      </c>
+      <c r="I10" s="50">
+        <v>69</v>
+      </c>
+      <c r="J10" s="50">
+        <v>0</v>
+      </c>
+      <c r="K10" s="50">
+        <v>82</v>
+      </c>
+      <c r="L10" s="50">
+        <v>446</v>
+      </c>
+      <c r="M10" s="50">
+        <v>532.74171999999999</v>
+      </c>
+      <c r="N10" s="51">
+        <v>9295.4298350000008</v>
+      </c>
+      <c r="O10" s="49">
+        <v>1497.0335</v>
+      </c>
+      <c r="P10" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="50">
+        <v>0</v>
+      </c>
+      <c r="R10" s="50">
+        <v>955.77417600000001</v>
+      </c>
+      <c r="S10" s="50">
+        <v>578.96</v>
+      </c>
+      <c r="T10" s="50">
+        <v>92</v>
+      </c>
+      <c r="U10" s="50">
+        <v>1935.7</v>
+      </c>
+      <c r="V10" s="50">
+        <v>31991.421818499999</v>
+      </c>
+      <c r="W10" s="51">
+        <v>37050.889494499999</v>
+      </c>
+      <c r="X10" s="52">
+        <v>46346.319329500002</v>
+      </c>
+      <c r="Y10" s="114">
+        <v>25.317838394723147</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="47"/>
+      <c r="C11" s="148" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" s="49">
+        <v>789.36419800000101</v>
+      </c>
+      <c r="E11" s="50">
+        <v>1115.07059</v>
+      </c>
+      <c r="F11" s="50">
+        <v>208.212355</v>
+      </c>
+      <c r="G11" s="50">
+        <v>304.63900000000001</v>
+      </c>
+      <c r="H11" s="50">
+        <v>7638.7953000000007</v>
+      </c>
+      <c r="I11" s="50">
+        <v>40.54</v>
+      </c>
+      <c r="J11" s="50">
+        <v>30.455028000000002</v>
+      </c>
+      <c r="K11" s="50">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L11" s="50">
+        <v>85.646000000000015</v>
+      </c>
+      <c r="M11" s="50">
+        <v>10446.496149999999</v>
+      </c>
+      <c r="N11" s="51">
+        <v>20664.318621000006</v>
+      </c>
+      <c r="O11" s="49">
+        <v>39.175449999999998</v>
+      </c>
+      <c r="P11" s="50">
+        <v>28942.084438300004</v>
+      </c>
+      <c r="Q11" s="50">
+        <v>0</v>
+      </c>
+      <c r="R11" s="50">
+        <v>10</v>
+      </c>
+      <c r="S11" s="50">
+        <v>3850.6869999999999</v>
+      </c>
+      <c r="T11" s="50">
+        <v>912.61800000000005</v>
+      </c>
+      <c r="U11" s="50">
+        <v>0</v>
+      </c>
+      <c r="V11" s="50">
+        <v>2653.1743429999997</v>
+      </c>
+      <c r="W11" s="51">
+        <v>36407.739231300002</v>
+      </c>
+      <c r="X11" s="52">
+        <v>57072.057852300008</v>
+      </c>
+      <c r="Y11" s="114">
+        <v>-71.266707584108673</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47"/>
+      <c r="B12" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="148" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" s="49">
+        <v>63019.35663100001</v>
+      </c>
+      <c r="E12" s="50">
+        <v>1.4684999999999999</v>
+      </c>
+      <c r="F12" s="50">
+        <v>550.14300000000003</v>
+      </c>
+      <c r="G12" s="50">
+        <v>262.91079999999999</v>
+      </c>
+      <c r="H12" s="50">
+        <v>76.39500000000001</v>
+      </c>
+      <c r="I12" s="50">
+        <v>0.77</v>
+      </c>
+      <c r="J12" s="50">
+        <v>17.209</v>
+      </c>
+      <c r="K12" s="50">
+        <v>2695</v>
+      </c>
+      <c r="L12" s="50">
+        <v>0</v>
+      </c>
+      <c r="M12" s="50">
+        <v>17067.178942999959</v>
+      </c>
+      <c r="N12" s="51">
+        <v>83690.431873999973</v>
+      </c>
+      <c r="O12" s="49">
+        <v>0</v>
+      </c>
+      <c r="P12" s="50">
+        <v>103.11</v>
+      </c>
+      <c r="Q12" s="50">
+        <v>0</v>
+      </c>
+      <c r="R12" s="50">
+        <v>0</v>
+      </c>
+      <c r="S12" s="50">
+        <v>0</v>
+      </c>
+      <c r="T12" s="50">
+        <v>0</v>
+      </c>
+      <c r="U12" s="50">
+        <v>10378.009517</v>
+      </c>
+      <c r="V12" s="50">
+        <v>1142.7342720000001</v>
+      </c>
+      <c r="W12" s="51">
+        <v>11623.853789000001</v>
+      </c>
+      <c r="X12" s="52">
+        <v>95314.285662999973</v>
+      </c>
+      <c r="Y12" s="114">
+        <v>235.57946099556162</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="47"/>
+      <c r="C13" s="148" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" s="49">
+        <v>3690.3021700000004</v>
+      </c>
+      <c r="E13" s="50">
+        <v>8.3079999999999998</v>
+      </c>
+      <c r="F13" s="50">
+        <v>6476.4694090000012</v>
+      </c>
+      <c r="G13" s="50">
+        <v>1021.4146999999999</v>
+      </c>
+      <c r="H13" s="50">
+        <v>2281.2939999999999</v>
+      </c>
+      <c r="I13" s="50">
+        <v>30.414000000000001</v>
+      </c>
+      <c r="J13" s="50">
+        <v>0</v>
+      </c>
+      <c r="K13" s="50">
+        <v>9.11</v>
+      </c>
+      <c r="L13" s="50">
+        <v>9.966599999999989</v>
+      </c>
+      <c r="M13" s="50">
+        <v>473.14666019999999</v>
+      </c>
+      <c r="N13" s="51">
+        <v>14000.425539200001</v>
+      </c>
+      <c r="O13" s="49">
+        <v>0</v>
+      </c>
+      <c r="P13" s="50">
+        <v>3.839</v>
+      </c>
+      <c r="Q13" s="50">
+        <v>0</v>
+      </c>
+      <c r="R13" s="50">
+        <v>0</v>
+      </c>
+      <c r="S13" s="50">
+        <v>226.4</v>
+      </c>
+      <c r="T13" s="50">
+        <v>1</v>
+      </c>
+      <c r="U13" s="50">
+        <v>0</v>
+      </c>
+      <c r="V13" s="50">
+        <v>393</v>
+      </c>
+      <c r="W13" s="51">
+        <v>624.23900000000003</v>
+      </c>
+      <c r="X13" s="52">
+        <v>14624.664539200001</v>
+      </c>
+      <c r="Y13" s="114">
+        <v>64.258545466617207</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="47"/>
+      <c r="B14" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="148" t="s">
+        <v>104</v>
+      </c>
+      <c r="D14" s="49">
+        <v>15484.164542</v>
+      </c>
+      <c r="E14" s="50">
+        <v>194.6979</v>
+      </c>
+      <c r="F14" s="50">
+        <v>434.47908500000005</v>
+      </c>
+      <c r="G14" s="50">
+        <v>12.213999999999999</v>
+      </c>
+      <c r="H14" s="50">
+        <v>152.57320000000001</v>
+      </c>
+      <c r="I14" s="50">
+        <v>163.3656</v>
+      </c>
+      <c r="J14" s="50">
+        <v>276.48200000000003</v>
+      </c>
+      <c r="K14" s="50">
+        <v>2.5090648</v>
+      </c>
+      <c r="L14" s="50">
+        <v>-6.3799999999999996E-2</v>
+      </c>
+      <c r="M14" s="50">
+        <v>1966.3256920000001</v>
+      </c>
+      <c r="N14" s="51">
+        <v>18686.747283799999</v>
+      </c>
+      <c r="O14" s="49">
+        <v>0</v>
+      </c>
+      <c r="P14" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="50">
+        <v>0</v>
+      </c>
+      <c r="R14" s="50">
+        <v>0</v>
+      </c>
+      <c r="S14" s="50">
+        <v>0</v>
+      </c>
+      <c r="T14" s="50">
+        <v>0.10703</v>
+      </c>
+      <c r="U14" s="50">
+        <v>0</v>
+      </c>
+      <c r="V14" s="50">
+        <v>5.4749999999999996</v>
+      </c>
+      <c r="W14" s="51">
+        <v>5.5820299999999996</v>
+      </c>
+      <c r="X14" s="52">
+        <v>18692.329313800001</v>
+      </c>
+      <c r="Y14" s="114">
+        <v>-65.702183905338813</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="47"/>
+      <c r="C15" s="148" t="s">
+        <v>105</v>
+      </c>
+      <c r="D15" s="49">
+        <v>23253.001510000024</v>
+      </c>
+      <c r="E15" s="50">
+        <v>25264.679082999995</v>
+      </c>
+      <c r="F15" s="50">
+        <v>3715.9704929999998</v>
+      </c>
+      <c r="G15" s="50">
+        <v>618.60149999999999</v>
+      </c>
+      <c r="H15" s="50">
+        <v>27634.669596000007</v>
+      </c>
+      <c r="I15" s="50">
+        <v>35870.572905000008</v>
+      </c>
+      <c r="J15" s="50">
+        <v>1.4059000000000204</v>
+      </c>
+      <c r="K15" s="50">
+        <v>52.3613</v>
+      </c>
+      <c r="L15" s="50">
+        <v>2816.6682000000001</v>
+      </c>
+      <c r="M15" s="50">
+        <v>6332.3018869999996</v>
+      </c>
+      <c r="N15" s="51">
+        <v>125560.23237400003</v>
+      </c>
+      <c r="O15" s="49">
+        <v>0</v>
+      </c>
+      <c r="P15" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="50">
+        <v>0</v>
+      </c>
+      <c r="R15" s="50">
+        <v>7227.08</v>
+      </c>
+      <c r="S15" s="50">
+        <v>0</v>
+      </c>
+      <c r="T15" s="50">
+        <v>35</v>
+      </c>
+      <c r="U15" s="50">
+        <v>0</v>
+      </c>
+      <c r="V15" s="50">
+        <v>10038.456</v>
+      </c>
+      <c r="W15" s="51">
+        <v>17300.536</v>
+      </c>
+      <c r="X15" s="52">
+        <v>142860.76837400004</v>
+      </c>
+      <c r="Y15" s="114">
+        <v>-4.2387082519434349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47"/>
+      <c r="B16" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="149" t="s">
+        <v>106</v>
+      </c>
+      <c r="D16" s="53">
+        <v>22614.497808</v>
+      </c>
+      <c r="E16" s="54">
+        <v>-430.43973999996024</v>
+      </c>
+      <c r="F16" s="54">
+        <v>8862.0819999999985</v>
+      </c>
+      <c r="G16" s="54">
+        <v>1287.0096399999998</v>
+      </c>
+      <c r="H16" s="54">
+        <v>104.68799999999999</v>
+      </c>
+      <c r="I16" s="54">
+        <v>12076.76641</v>
+      </c>
+      <c r="J16" s="54">
+        <v>19309.222515000001</v>
+      </c>
+      <c r="K16" s="54">
+        <v>10443.85187</v>
+      </c>
+      <c r="L16" s="54">
+        <v>3396.2131630000026</v>
+      </c>
+      <c r="M16" s="54">
+        <v>7587.5073612000006</v>
+      </c>
+      <c r="N16" s="55">
+        <v>85251.399027200037</v>
+      </c>
+      <c r="O16" s="53">
+        <v>0</v>
+      </c>
+      <c r="P16" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="54">
+        <v>-2</v>
+      </c>
+      <c r="R16" s="54">
+        <v>5770.6093600000004</v>
+      </c>
+      <c r="S16" s="54">
+        <v>30.592999999999996</v>
+      </c>
+      <c r="T16" s="54">
+        <v>192.088605</v>
+      </c>
+      <c r="U16" s="54">
+        <v>506.65879999999999</v>
+      </c>
+      <c r="V16" s="54">
+        <v>6983.5059999999994</v>
+      </c>
+      <c r="W16" s="55">
+        <v>13481.455764999999</v>
+      </c>
+      <c r="X16" s="56">
+        <v>98732.854792200029</v>
+      </c>
+      <c r="Y16" s="115">
+        <v>-14.412201387825363</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47"/>
+      <c r="B17" s="47"/>
+      <c r="C17" s="150" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" s="58">
+        <v>9820.1799750000027</v>
+      </c>
+      <c r="E17" s="59">
+        <v>39.990816799999997</v>
+      </c>
+      <c r="F17" s="59">
+        <v>118.50169999999999</v>
+      </c>
+      <c r="G17" s="59">
+        <v>37.436599999999999</v>
+      </c>
+      <c r="H17" s="59">
+        <v>46398.903600000005</v>
+      </c>
+      <c r="I17" s="59">
+        <v>570.03800000000001</v>
+      </c>
+      <c r="J17" s="59">
+        <v>16.413499999999999</v>
+      </c>
+      <c r="K17" s="59">
+        <v>0.66440000000000698</v>
+      </c>
+      <c r="L17" s="59">
+        <v>121.9526</v>
+      </c>
+      <c r="M17" s="59">
+        <v>12233.8095715</v>
+      </c>
+      <c r="N17" s="60">
+        <v>69357.890763300005</v>
+      </c>
+      <c r="O17" s="58">
+        <v>0</v>
+      </c>
+      <c r="P17" s="59">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="59">
+        <v>0</v>
+      </c>
+      <c r="R17" s="59">
+        <v>0</v>
+      </c>
+      <c r="S17" s="59">
+        <v>1</v>
+      </c>
+      <c r="T17" s="59">
+        <v>0</v>
+      </c>
+      <c r="U17" s="59">
+        <v>495</v>
+      </c>
+      <c r="V17" s="59">
+        <v>129.07</v>
+      </c>
+      <c r="W17" s="60">
+        <v>631.06999999999994</v>
+      </c>
+      <c r="X17" s="61">
+        <v>69988.960763300012</v>
+      </c>
+      <c r="Y17" s="116">
+        <v>2342.5997238848749</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="47"/>
+      <c r="B18" s="62"/>
+      <c r="C18" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="64">
+        <v>140812.44437900002</v>
+      </c>
+      <c r="E18" s="65">
+        <v>26196.30134980004</v>
+      </c>
+      <c r="F18" s="65">
+        <v>20598.211442</v>
+      </c>
+      <c r="G18" s="65">
+        <v>22972.849015000003</v>
+      </c>
+      <c r="H18" s="65">
+        <v>84288.215196000005</v>
+      </c>
+      <c r="I18" s="65">
+        <v>48837.467345000012</v>
+      </c>
+      <c r="J18" s="65">
+        <v>19814.491252</v>
+      </c>
+      <c r="K18" s="65">
+        <v>13292.3742348</v>
+      </c>
+      <c r="L18" s="65">
+        <v>6877.3827630000023</v>
+      </c>
+      <c r="M18" s="65">
+        <v>57124.964284899957</v>
+      </c>
+      <c r="N18" s="66">
+        <v>440814.70126150001</v>
+      </c>
+      <c r="O18" s="64">
+        <v>1520.20895</v>
+      </c>
+      <c r="P18" s="65">
+        <v>29150.841199800005</v>
+      </c>
+      <c r="Q18" s="65">
+        <v>1.9929999999999999</v>
+      </c>
+      <c r="R18" s="65">
+        <v>14023.503536</v>
+      </c>
+      <c r="S18" s="65">
+        <v>4696.1759999999995</v>
+      </c>
+      <c r="T18" s="65">
+        <v>1856.8136349999997</v>
+      </c>
+      <c r="U18" s="65">
+        <v>13827.791217</v>
+      </c>
+      <c r="V18" s="65">
+        <v>53886.963633499996</v>
+      </c>
+      <c r="W18" s="66">
+        <v>118964.29117129999</v>
+      </c>
+      <c r="X18" s="67">
+        <v>559778.99243280001</v>
+      </c>
+      <c r="Y18" s="117">
+        <v>-7.5231662400523591</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="62"/>
+      <c r="B19" s="62"/>
+      <c r="C19" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="64">
+        <v>150867.33616800001</v>
+      </c>
+      <c r="E19" s="65">
+        <v>28128.430779800041</v>
+      </c>
+      <c r="F19" s="65">
+        <v>20823.559541999999</v>
+      </c>
+      <c r="G19" s="65">
+        <v>158190.00047500001</v>
+      </c>
+      <c r="H19" s="65">
+        <v>90835.716595999998</v>
+      </c>
+      <c r="I19" s="65">
+        <v>49460.233026000009</v>
+      </c>
+      <c r="J19" s="65">
+        <v>26477.459221999998</v>
+      </c>
+      <c r="K19" s="65">
+        <v>13315.3345348</v>
+      </c>
+      <c r="L19" s="65">
+        <v>6978.9396630000019</v>
+      </c>
+      <c r="M19" s="65">
+        <v>59436.739921599954</v>
+      </c>
+      <c r="N19" s="66">
+        <v>604513.74992820004</v>
+      </c>
+      <c r="O19" s="69">
+        <v>1551.87895</v>
+      </c>
+      <c r="P19" s="70">
+        <v>29184.841199800005</v>
+      </c>
+      <c r="Q19" s="70">
+        <v>4.9930000000000003</v>
+      </c>
+      <c r="R19" s="70">
+        <v>15555.704211</v>
+      </c>
+      <c r="S19" s="70">
+        <v>9397.5949999999993</v>
+      </c>
+      <c r="T19" s="70">
+        <v>1863.8136349999997</v>
+      </c>
+      <c r="U19" s="70">
+        <v>13993.791217</v>
+      </c>
+      <c r="V19" s="70">
+        <v>75348.544215300004</v>
+      </c>
+      <c r="W19" s="71">
+        <v>146901.16142809999</v>
+      </c>
+      <c r="X19" s="72">
+        <v>751414.9113563</v>
+      </c>
+      <c r="Y19" s="118">
+        <v>-5.6531457487096652</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="41"/>
+      <c r="B20" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="74" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="75">
+        <v>1914.0992150000002</v>
+      </c>
+      <c r="E20" s="76">
+        <v>0</v>
+      </c>
+      <c r="F20" s="76">
+        <v>0</v>
+      </c>
+      <c r="G20" s="76">
+        <v>0</v>
+      </c>
+      <c r="H20" s="76">
+        <v>0</v>
+      </c>
+      <c r="I20" s="76">
+        <v>-35.095500000000001</v>
+      </c>
+      <c r="J20" s="76">
+        <v>121.92400000000001</v>
+      </c>
+      <c r="K20" s="76">
+        <v>280.70300000000003</v>
+      </c>
+      <c r="L20" s="76">
+        <v>-7.2430000000000003E-3</v>
+      </c>
+      <c r="M20" s="76">
+        <v>1377.134</v>
+      </c>
+      <c r="N20" s="77">
+        <v>3658.7574720000002</v>
+      </c>
+      <c r="O20" s="75">
+        <v>5051.01</v>
+      </c>
+      <c r="P20" s="76">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="76">
+        <v>1</v>
+      </c>
+      <c r="R20" s="76">
+        <v>0</v>
+      </c>
+      <c r="S20" s="76">
+        <v>8979.3026270000009</v>
+      </c>
+      <c r="T20" s="76">
+        <v>6659.96</v>
+      </c>
+      <c r="U20" s="76">
+        <v>14</v>
+      </c>
+      <c r="V20" s="76">
+        <v>50740.428234999999</v>
+      </c>
+      <c r="W20" s="77">
+        <v>71445.700861999998</v>
+      </c>
+      <c r="X20" s="78">
+        <v>75104.458333999995</v>
+      </c>
+      <c r="Y20" s="119">
+        <v>29.778211655765908</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>167</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="49">
+        <v>88.8</v>
+      </c>
+      <c r="E21" s="50">
+        <v>0</v>
+      </c>
+      <c r="F21" s="50">
+        <v>0</v>
+      </c>
+      <c r="G21" s="50">
+        <v>0</v>
+      </c>
+      <c r="H21" s="50">
+        <v>0</v>
+      </c>
+      <c r="I21" s="50">
+        <v>120</v>
+      </c>
+      <c r="J21" s="50">
+        <v>23548.889950000001</v>
+      </c>
+      <c r="K21" s="50">
+        <v>687.95150000000001</v>
+      </c>
+      <c r="L21" s="50">
+        <v>0</v>
+      </c>
+      <c r="M21" s="50">
+        <v>168</v>
+      </c>
+      <c r="N21" s="51">
+        <v>24613.641449999999</v>
+      </c>
+      <c r="O21" s="49">
+        <v>0</v>
+      </c>
+      <c r="P21" s="50">
+        <v>1554.5</v>
+      </c>
+      <c r="Q21" s="50">
+        <v>0</v>
+      </c>
+      <c r="R21" s="50">
+        <v>738.74429999999995</v>
+      </c>
+      <c r="S21" s="50">
+        <v>0</v>
+      </c>
+      <c r="T21" s="50">
+        <v>0</v>
+      </c>
+      <c r="U21" s="50">
+        <v>0</v>
+      </c>
+      <c r="V21" s="50">
+        <v>-4</v>
+      </c>
+      <c r="W21" s="51">
+        <v>2289.2442999999998</v>
+      </c>
+      <c r="X21" s="52">
+        <v>26902.885749999998</v>
+      </c>
+      <c r="Y21" s="114">
+        <v>68.841526473333147</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="47"/>
+      <c r="B22" s="79" t="s">
+        <v>166</v>
+      </c>
+      <c r="C22" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="58">
+        <v>187.69343299999969</v>
+      </c>
+      <c r="E22" s="59">
+        <v>0</v>
+      </c>
+      <c r="F22" s="59">
+        <v>0</v>
+      </c>
+      <c r="G22" s="59">
+        <v>288.53440000000001</v>
+      </c>
+      <c r="H22" s="59">
+        <v>0</v>
+      </c>
+      <c r="I22" s="59">
+        <v>6.1550000000000002</v>
+      </c>
+      <c r="J22" s="59">
+        <v>1376</v>
+      </c>
+      <c r="K22" s="59">
+        <v>3.165</v>
+      </c>
+      <c r="L22" s="59">
+        <v>153.56630000000001</v>
+      </c>
+      <c r="M22" s="59">
+        <v>18.340399999999999</v>
+      </c>
+      <c r="N22" s="60">
+        <v>2033.4545329999996</v>
+      </c>
+      <c r="O22" s="58">
+        <v>0</v>
+      </c>
+      <c r="P22" s="59">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="59">
+        <v>889.19</v>
+      </c>
+      <c r="R22" s="59">
+        <v>26</v>
+      </c>
+      <c r="S22" s="59">
+        <v>3149.8328000000001</v>
+      </c>
+      <c r="T22" s="59">
+        <v>41767.815178000004</v>
+      </c>
+      <c r="U22" s="59">
+        <v>30.399999000000001</v>
+      </c>
+      <c r="V22" s="59">
+        <v>72.319999999999993</v>
+      </c>
+      <c r="W22" s="60">
+        <v>45935.557977000004</v>
+      </c>
+      <c r="X22" s="61">
+        <v>47969.01251</v>
+      </c>
+      <c r="Y22" s="116">
+        <v>-12.621534622790287</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="80" t="s">
+        <v>165</v>
+      </c>
+      <c r="C23" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="153">
+        <v>2190.5926479999998</v>
+      </c>
+      <c r="E23" s="154">
+        <v>0</v>
+      </c>
+      <c r="F23" s="154">
+        <v>0</v>
+      </c>
+      <c r="G23" s="154">
+        <v>288.53440000000001</v>
+      </c>
+      <c r="H23" s="154">
+        <v>0</v>
+      </c>
+      <c r="I23" s="154">
+        <v>91.0595</v>
+      </c>
+      <c r="J23" s="154">
+        <v>25046.81395</v>
+      </c>
+      <c r="K23" s="154">
+        <v>971.81950000000006</v>
+      </c>
+      <c r="L23" s="154">
+        <v>153.55905700000002</v>
+      </c>
+      <c r="M23" s="154">
+        <v>1563.4744000000001</v>
+      </c>
+      <c r="N23" s="155">
+        <v>30305.853455</v>
+      </c>
+      <c r="O23" s="153">
+        <v>5051.01</v>
+      </c>
+      <c r="P23" s="154">
+        <v>1554.5</v>
+      </c>
+      <c r="Q23" s="154">
+        <v>890.19</v>
+      </c>
+      <c r="R23" s="154">
+        <v>764.74429999999995</v>
+      </c>
+      <c r="S23" s="154">
+        <v>12129.135427000001</v>
+      </c>
+      <c r="T23" s="154">
+        <v>48427.775178000004</v>
+      </c>
+      <c r="U23" s="154">
+        <v>44.399999000000001</v>
+      </c>
+      <c r="V23" s="154">
+        <v>50808.748234999999</v>
+      </c>
+      <c r="W23" s="155">
+        <v>119670.50313900001</v>
+      </c>
+      <c r="X23" s="156">
+        <v>149976.35659400001</v>
+      </c>
+      <c r="Y23" s="157">
+        <v>16.528865170005822</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="47"/>
+      <c r="B24" s="79" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" s="49">
+        <v>239.24200000000002</v>
+      </c>
+      <c r="E24" s="50">
+        <v>-1606</v>
+      </c>
+      <c r="F24" s="50">
+        <v>0</v>
+      </c>
+      <c r="G24" s="50">
+        <v>0</v>
+      </c>
+      <c r="H24" s="50">
+        <v>0</v>
+      </c>
+      <c r="I24" s="50">
+        <v>0</v>
+      </c>
+      <c r="J24" s="50">
+        <v>1182.4290000000001</v>
+      </c>
+      <c r="K24" s="50">
+        <v>34.905999999999999</v>
+      </c>
+      <c r="L24" s="50">
+        <v>8.1446000000000005</v>
+      </c>
+      <c r="M24" s="50">
+        <v>184.83635599999999</v>
+      </c>
+      <c r="N24" s="51">
+        <v>43.557956000000047</v>
+      </c>
+      <c r="O24" s="49">
+        <v>171.14000000000001</v>
+      </c>
+      <c r="P24" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="50">
+        <v>807.34338000000002</v>
+      </c>
+      <c r="R24" s="50">
+        <v>0</v>
+      </c>
+      <c r="S24" s="50">
+        <v>47.761871999999997</v>
+      </c>
+      <c r="T24" s="50">
+        <v>108</v>
+      </c>
+      <c r="U24" s="50">
+        <v>11.7623</v>
+      </c>
+      <c r="V24" s="50">
+        <v>55</v>
+      </c>
+      <c r="W24" s="51">
+        <v>1201.007552</v>
+      </c>
+      <c r="X24" s="52">
+        <v>1244.5655080000001</v>
+      </c>
+      <c r="Y24" s="114">
+        <v>-81.993109480051388</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" s="49">
+        <v>2497.5809080000004</v>
+      </c>
+      <c r="E25" s="50">
+        <v>0</v>
+      </c>
+      <c r="F25" s="50">
+        <v>0</v>
+      </c>
+      <c r="G25" s="50">
+        <v>28468</v>
+      </c>
+      <c r="H25" s="50">
+        <v>0</v>
+      </c>
+      <c r="I25" s="50">
+        <v>13.2387</v>
+      </c>
+      <c r="J25" s="50">
+        <v>7680.2098120000001</v>
+      </c>
+      <c r="K25" s="50">
+        <v>555.29700000000003</v>
+      </c>
+      <c r="L25" s="50">
+        <v>35.945</v>
+      </c>
+      <c r="M25" s="50">
+        <v>841.45024000000001</v>
+      </c>
+      <c r="N25" s="51">
+        <v>40091.721659999996</v>
+      </c>
+      <c r="O25" s="49">
+        <v>1</v>
+      </c>
+      <c r="P25" s="50">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="50">
+        <v>438</v>
+      </c>
+      <c r="R25" s="50">
+        <v>-3.0118</v>
+      </c>
+      <c r="S25" s="50">
+        <v>491.53999999999996</v>
+      </c>
+      <c r="T25" s="50">
+        <v>516.45186000000001</v>
+      </c>
+      <c r="U25" s="50">
+        <v>8.122719</v>
+      </c>
+      <c r="V25" s="50">
+        <v>1560.3528919999999</v>
+      </c>
+      <c r="W25" s="51">
+        <v>3012.4556709999997</v>
+      </c>
+      <c r="X25" s="52">
+        <v>43104.177330999999</v>
+      </c>
+      <c r="Y25" s="114">
+        <v>353.3510062673887</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="47"/>
+      <c r="B26" s="79" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" s="159">
+        <v>0</v>
+      </c>
+      <c r="E26" s="160">
+        <v>0</v>
+      </c>
+      <c r="F26" s="160">
+        <v>0</v>
+      </c>
+      <c r="G26" s="161">
+        <v>0</v>
+      </c>
+      <c r="H26" s="161">
+        <v>0</v>
+      </c>
+      <c r="I26" s="161">
+        <v>0</v>
+      </c>
+      <c r="J26" s="161">
+        <v>0</v>
+      </c>
+      <c r="K26" s="161">
+        <v>6</v>
+      </c>
+      <c r="L26" s="161">
+        <v>0</v>
+      </c>
+      <c r="M26" s="161">
+        <v>72</v>
+      </c>
+      <c r="N26" s="162">
+        <v>78</v>
+      </c>
+      <c r="O26" s="163">
+        <v>0</v>
+      </c>
+      <c r="P26" s="161">
+        <v>24</v>
+      </c>
+      <c r="Q26" s="161">
+        <v>8171.2038999999995</v>
+      </c>
+      <c r="R26" s="161">
+        <v>0</v>
+      </c>
+      <c r="S26" s="161">
+        <v>0</v>
+      </c>
+      <c r="T26" s="161">
+        <v>43</v>
+      </c>
+      <c r="U26" s="161">
+        <v>0</v>
+      </c>
+      <c r="V26" s="161">
+        <v>1715</v>
+      </c>
+      <c r="W26" s="162">
+        <v>9953.2039000000004</v>
+      </c>
+      <c r="X26" s="167">
+        <v>10031.2039</v>
+      </c>
+      <c r="Y26" s="165">
+        <v>-27.46081171578869</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="D27" s="69">
+        <v>8.65</v>
+      </c>
+      <c r="E27" s="70">
         <v>4</v>
       </c>
-      <c r="H3" s="11"/>
-[...22 lines deleted...]
-      <c r="Y3" s="14"/>
+      <c r="F27" s="70">
+        <v>0</v>
+      </c>
+      <c r="G27" s="70">
+        <v>0</v>
+      </c>
+      <c r="H27" s="70">
+        <v>0</v>
+      </c>
+      <c r="I27" s="70">
+        <v>0</v>
+      </c>
+      <c r="J27" s="70">
+        <v>347.45100000000002</v>
+      </c>
+      <c r="K27" s="70">
+        <v>277.58299999999997</v>
+      </c>
+      <c r="L27" s="70">
+        <v>0.11</v>
+      </c>
+      <c r="M27" s="70">
+        <v>56</v>
+      </c>
+      <c r="N27" s="71">
+        <v>693.79399999999998</v>
+      </c>
+      <c r="O27" s="87">
+        <v>0</v>
+      </c>
+      <c r="P27" s="88">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="88">
+        <v>0</v>
+      </c>
+      <c r="R27" s="88">
+        <v>0</v>
+      </c>
+      <c r="S27" s="88">
+        <v>0</v>
+      </c>
+      <c r="T27" s="88">
+        <v>1146.8369</v>
+      </c>
+      <c r="U27" s="88">
+        <v>545</v>
+      </c>
+      <c r="V27" s="88">
+        <v>-6.6229000000000013</v>
+      </c>
+      <c r="W27" s="89">
+        <v>1685.2139999999999</v>
+      </c>
+      <c r="X27" s="166">
+        <v>2379.0079999999998</v>
+      </c>
+      <c r="Y27" s="164">
+        <v>-67.826843382127677</v>
+      </c>
     </row>
-    <row r="4" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="J4" s="19" t="s">
+    <row r="28" spans="1:25" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="47"/>
+      <c r="B28" s="81" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="158" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="168">
+        <v>2745.4729080000006</v>
+      </c>
+      <c r="E28" s="169">
+        <v>-1602</v>
+      </c>
+      <c r="F28" s="169">
+        <v>0</v>
+      </c>
+      <c r="G28" s="169">
+        <v>28468</v>
+      </c>
+      <c r="H28" s="169">
+        <v>0</v>
+      </c>
+      <c r="I28" s="169">
+        <v>13.2387</v>
+      </c>
+      <c r="J28" s="169">
+        <v>9210.089812000002</v>
+      </c>
+      <c r="K28" s="169">
+        <v>873.78599999999994</v>
+      </c>
+      <c r="L28" s="169">
+        <v>44.199600000000004</v>
+      </c>
+      <c r="M28" s="169">
+        <v>1154.2865959999999</v>
+      </c>
+      <c r="N28" s="170">
+        <v>40907.073615999994</v>
+      </c>
+      <c r="O28" s="152">
+        <v>172.14000000000001</v>
+      </c>
+      <c r="P28" s="65">
+        <v>24</v>
+      </c>
+      <c r="Q28" s="65">
+        <v>9416.5472799999989</v>
+      </c>
+      <c r="R28" s="65">
+        <v>-3.0118</v>
+      </c>
+      <c r="S28" s="65">
+        <v>539.301872</v>
+      </c>
+      <c r="T28" s="65">
+        <v>1814.2887599999999</v>
+      </c>
+      <c r="U28" s="65">
+        <v>564.88501900000006</v>
+      </c>
+      <c r="V28" s="65">
+        <v>3323.729992</v>
+      </c>
+      <c r="W28" s="66">
+        <v>15851.881122999999</v>
+      </c>
+      <c r="X28" s="67">
+        <v>56758.954738999993</v>
+      </c>
+      <c r="Y28" s="117">
+        <v>50.783963406908626</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="62"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="82">
+        <v>4936.0655560000005</v>
+      </c>
+      <c r="E29" s="83">
+        <v>-1602</v>
+      </c>
+      <c r="F29" s="83">
+        <v>0</v>
+      </c>
+      <c r="G29" s="83">
+        <v>28756.5344</v>
+      </c>
+      <c r="H29" s="83">
+        <v>0</v>
+      </c>
+      <c r="I29" s="83">
+        <v>104.29819999999999</v>
+      </c>
+      <c r="J29" s="83">
+        <v>34256.903762000002</v>
+      </c>
+      <c r="K29" s="83">
+        <v>1845.6055000000001</v>
+      </c>
+      <c r="L29" s="83">
+        <v>197.75865700000003</v>
+      </c>
+      <c r="M29" s="83">
+        <v>2717.760996</v>
+      </c>
+      <c r="N29" s="171">
+        <v>71212.927070999998</v>
+      </c>
+      <c r="O29" s="90">
+        <v>5223.1500000000005</v>
+      </c>
+      <c r="P29" s="91">
+        <v>1578.5</v>
+      </c>
+      <c r="Q29" s="91">
+        <v>10306.737279999999</v>
+      </c>
+      <c r="R29" s="91">
+        <v>761.73249999999996</v>
+      </c>
+      <c r="S29" s="91">
+        <v>12668.437299000001</v>
+      </c>
+      <c r="T29" s="91">
+        <v>50242.063938000007</v>
+      </c>
+      <c r="U29" s="91">
+        <v>609.28501800000004</v>
+      </c>
+      <c r="V29" s="91">
+        <v>54132.478227</v>
+      </c>
+      <c r="W29" s="92">
+        <v>135522.38426200001</v>
+      </c>
+      <c r="X29" s="93">
+        <v>206735.31133300002</v>
+      </c>
+      <c r="Y29" s="120">
+        <v>24.280490016466526</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="84" t="s">
+        <v>66</v>
+      </c>
+      <c r="B30" s="85"/>
+      <c r="C30" s="86"/>
+      <c r="D30" s="207">
+        <v>0</v>
+      </c>
+      <c r="E30" s="208">
+        <v>0</v>
+      </c>
+      <c r="F30" s="208">
+        <v>0</v>
+      </c>
+      <c r="G30" s="208">
+        <v>0</v>
+      </c>
+      <c r="H30" s="208">
+        <v>0</v>
+      </c>
+      <c r="I30" s="208">
         <v>12</v>
       </c>
-      <c r="K4" s="19" t="s">
-[...23 lines deleted...]
-      <c r="Y4" s="20"/>
+      <c r="J30" s="208">
+        <v>0</v>
+      </c>
+      <c r="K30" s="208">
+        <v>0</v>
+      </c>
+      <c r="L30" s="208">
+        <v>0</v>
+      </c>
+      <c r="M30" s="208">
+        <v>65.140349000000001</v>
+      </c>
+      <c r="N30" s="112">
+        <v>77.140349000000001</v>
+      </c>
+      <c r="O30" s="209">
+        <v>0</v>
+      </c>
+      <c r="P30" s="210">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="210">
+        <v>0</v>
+      </c>
+      <c r="R30" s="210">
+        <v>0</v>
+      </c>
+      <c r="S30" s="210">
+        <v>0</v>
+      </c>
+      <c r="T30" s="210">
+        <v>0</v>
+      </c>
+      <c r="U30" s="210">
+        <v>0</v>
+      </c>
+      <c r="V30" s="210">
+        <v>2</v>
+      </c>
+      <c r="W30" s="171">
+        <v>2</v>
+      </c>
+      <c r="X30" s="172">
+        <v>79.140349000000001</v>
+      </c>
+      <c r="Y30" s="173">
+        <v>-18.408560947598009</v>
+      </c>
     </row>
-    <row r="5" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-[...57 lines deleted...]
-        <v>31</v>
+    <row r="31" spans="1:25" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="94"/>
+      <c r="B31" s="95" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="96"/>
+      <c r="D31" s="174"/>
+      <c r="E31" s="145"/>
+      <c r="F31" s="145"/>
+      <c r="G31" s="145"/>
+      <c r="H31" s="145"/>
+      <c r="I31" s="145"/>
+      <c r="J31" s="145"/>
+      <c r="K31" s="145"/>
+      <c r="L31" s="145"/>
+      <c r="M31" s="145"/>
+      <c r="N31" s="175">
+        <v>7458</v>
+      </c>
+      <c r="O31" s="174"/>
+      <c r="P31" s="145"/>
+      <c r="Q31" s="145"/>
+      <c r="R31" s="145"/>
+      <c r="S31" s="145"/>
+      <c r="T31" s="145"/>
+      <c r="U31" s="145"/>
+      <c r="V31" s="145"/>
+      <c r="W31" s="175">
+        <v>32788.1</v>
+      </c>
+      <c r="X31" s="176">
+        <v>40246.1</v>
+      </c>
+      <c r="Y31" s="177">
+        <v>7.3701762108661084</v>
       </c>
     </row>
-    <row r="6" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="O6" s="25" t="s">
+    <row r="32" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="B32" s="121"/>
+      <c r="C32" s="181"/>
+      <c r="D32" s="180">
+        <v>155803.401724</v>
+      </c>
+      <c r="E32" s="182">
+        <v>26526.430779800041</v>
+      </c>
+      <c r="F32" s="182">
+        <v>20823.559541999999</v>
+      </c>
+      <c r="G32" s="182">
+        <v>186946.53487500001</v>
+      </c>
+      <c r="H32" s="182">
+        <v>90835.716595999998</v>
+      </c>
+      <c r="I32" s="182">
+        <v>49576.531226000006</v>
+      </c>
+      <c r="J32" s="182">
+        <v>60734.362983999999</v>
+      </c>
+      <c r="K32" s="182">
+        <v>15160.9400348</v>
+      </c>
+      <c r="L32" s="182">
+        <v>7176.6983200000022</v>
+      </c>
+      <c r="M32" s="182">
+        <v>62219.641266599952</v>
+      </c>
+      <c r="N32" s="183">
+        <v>683261.81734820001</v>
+      </c>
+      <c r="O32" s="180">
+        <v>6775.0289500000008</v>
+      </c>
+      <c r="P32" s="182">
+        <v>30763.341199800005</v>
+      </c>
+      <c r="Q32" s="182">
+        <v>10311.73028</v>
+      </c>
+      <c r="R32" s="182">
+        <v>16317.436711</v>
+      </c>
+      <c r="S32" s="182">
+        <v>22066.032298999999</v>
+      </c>
+      <c r="T32" s="182">
+        <v>52105.877573000005</v>
+      </c>
+      <c r="U32" s="182">
+        <v>14603.076235</v>
+      </c>
+      <c r="V32" s="182">
+        <v>129483.0224423</v>
+      </c>
+      <c r="W32" s="183">
+        <v>315213.64569009998</v>
+      </c>
+      <c r="X32" s="180">
+        <v>998475.46303829993</v>
+      </c>
+      <c r="Y32" s="178">
+        <v>-0.18888468864094454</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" s="131"/>
+      <c r="C33" s="132" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" s="184">
+        <v>-19.593460005811259</v>
+      </c>
+      <c r="E33" s="185">
+        <v>-32.694084711987124</v>
+      </c>
+      <c r="F33" s="185">
+        <v>-75.487098372485519</v>
+      </c>
+      <c r="G33" s="185">
+        <v>46.89834067070344</v>
+      </c>
+      <c r="H33" s="185">
+        <v>212.82146211836252</v>
+      </c>
+      <c r="I33" s="185">
+        <v>-12.208333972037732</v>
+      </c>
+      <c r="J33" s="185">
+        <v>-3.9103113810747714</v>
+      </c>
+      <c r="K33" s="185">
+        <v>10.6627989399529</v>
+      </c>
+      <c r="L33" s="185">
+        <v>-50.107294855164767</v>
+      </c>
+      <c r="M33" s="185">
+        <v>54.609493198961758</v>
+      </c>
+      <c r="N33" s="186">
+        <v>1.9161240940029689</v>
+      </c>
+      <c r="O33" s="184">
+        <v>15.928639352453789</v>
+      </c>
+      <c r="P33" s="185">
+        <v>-43.366363909028784</v>
+      </c>
+      <c r="Q33" s="185">
+        <v>-40.244485422606715</v>
+      </c>
+      <c r="R33" s="185">
+        <v>-12.503309188085598</v>
+      </c>
+      <c r="S33" s="185">
+        <v>12.886661581143466</v>
+      </c>
+      <c r="T33" s="185">
+        <v>1.7893302013944457</v>
+      </c>
+      <c r="U33" s="185">
+        <v>-20.675038805448342</v>
+      </c>
+      <c r="V33" s="185">
+        <v>12.368488426934743</v>
+      </c>
+      <c r="W33" s="186">
+        <v>-4.4660014894510214</v>
+      </c>
+      <c r="X33" s="184">
+        <v>-0.18888468864094454</v>
+      </c>
+      <c r="Y33" s="186" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="121"/>
+      <c r="C34" s="130"/>
+      <c r="D34" s="180">
+        <v>660.63438299999996</v>
+      </c>
+      <c r="E34" s="182">
+        <v>38.141942999999998</v>
+      </c>
+      <c r="F34" s="182">
+        <v>26.055745999999999</v>
+      </c>
+      <c r="G34" s="182">
+        <v>741.22796100000005</v>
+      </c>
+      <c r="H34" s="182">
+        <v>257.5</v>
+      </c>
+      <c r="I34" s="182">
+        <v>521</v>
+      </c>
+      <c r="J34" s="182">
+        <v>2028</v>
+      </c>
+      <c r="K34" s="182">
+        <v>1253</v>
+      </c>
+      <c r="L34" s="182">
         <v>38</v>
       </c>
-      <c r="P6" s="26"/>
-[...12 lines deleted...]
-      <c r="Y6" s="27"/>
+      <c r="M34" s="182">
+        <v>3572.7313129999998</v>
+      </c>
+      <c r="N34" s="183">
+        <v>9136.291346</v>
+      </c>
+      <c r="O34" s="180">
+        <v>77</v>
+      </c>
+      <c r="P34" s="182">
+        <v>-52.065766999999937</v>
+      </c>
+      <c r="Q34" s="182">
+        <v>2.6805729999999999</v>
+      </c>
+      <c r="R34" s="182">
+        <v>-10.929555999999998</v>
+      </c>
+      <c r="S34" s="182">
+        <v>2315.4767630000001</v>
+      </c>
+      <c r="T34" s="182">
+        <v>20.701561000000002</v>
+      </c>
+      <c r="U34" s="182">
+        <v>-4.0772459999999997</v>
+      </c>
+      <c r="V34" s="182">
+        <v>135.62831600000001</v>
+      </c>
+      <c r="W34" s="183">
+        <v>2484.414644</v>
+      </c>
+      <c r="X34" s="180">
+        <v>11620.70599</v>
+      </c>
+      <c r="Y34" s="178">
+        <v>-85.895091902958171</v>
+      </c>
     </row>
-    <row r="7" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-        <v>52.821200381054226</v>
+    <row r="35" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B35" s="131"/>
+      <c r="C35" s="132" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="184">
+        <v>-87.702189596625885</v>
+      </c>
+      <c r="E35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35" s="185">
+        <v>256.03175403508192</v>
+      </c>
+      <c r="G35" s="185">
+        <v>154.66157608721534</v>
+      </c>
+      <c r="H35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="I35" s="185">
+        <v>-59.737248840803716</v>
+      </c>
+      <c r="J35" s="185">
+        <v>22433.333333333336</v>
+      </c>
+      <c r="K35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="L35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="M35" s="185">
+        <v>1192.5683582118754</v>
+      </c>
+      <c r="N35" s="186">
+        <v>30.661867679099132</v>
+      </c>
+      <c r="O35" s="184">
+        <v>-37.398373983739845</v>
+      </c>
+      <c r="P35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q35" s="185">
+        <v>-99.850398986701038</v>
+      </c>
+      <c r="R35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="S35" s="185">
+        <v>-96.652237627726961</v>
+      </c>
+      <c r="T35" s="185">
+        <v>-90.477236017422968</v>
+      </c>
+      <c r="U35" s="185" t="s">
+        <v>55</v>
+      </c>
+      <c r="V35" s="185">
+        <v>-83.220915244956331</v>
+      </c>
+      <c r="W35" s="186">
+        <v>-96.704817565443292</v>
+      </c>
+      <c r="X35" s="184">
+        <v>-85.895091902958171</v>
+      </c>
+      <c r="Y35" s="186" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="8" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-        <v>704.58371260144565</v>
+    <row r="36" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B36" s="121"/>
+      <c r="C36" s="130"/>
+      <c r="D36" s="180">
+        <v>156464.03610699999</v>
+      </c>
+      <c r="E36" s="182">
+        <v>26564.57272280004</v>
+      </c>
+      <c r="F36" s="182">
+        <v>20849.615288000001</v>
+      </c>
+      <c r="G36" s="182">
+        <v>187687.76283600001</v>
+      </c>
+      <c r="H36" s="182">
+        <v>91093.216595999998</v>
+      </c>
+      <c r="I36" s="182">
+        <v>50097.531226000006</v>
+      </c>
+      <c r="J36" s="182">
+        <v>62762.362983999999</v>
+      </c>
+      <c r="K36" s="182">
+        <v>16413.940034799998</v>
+      </c>
+      <c r="L36" s="182">
+        <v>7214.6983200000022</v>
+      </c>
+      <c r="M36" s="182">
+        <v>65792.372579599949</v>
+      </c>
+      <c r="N36" s="183">
+        <v>692398.10869420005</v>
+      </c>
+      <c r="O36" s="180">
+        <v>6852.0289500000008</v>
+      </c>
+      <c r="P36" s="182">
+        <v>30711.275432800005</v>
+      </c>
+      <c r="Q36" s="182">
+        <v>10314.410852999999</v>
+      </c>
+      <c r="R36" s="182">
+        <v>16306.507155000001</v>
+      </c>
+      <c r="S36" s="182">
+        <v>24381.509061999997</v>
+      </c>
+      <c r="T36" s="182">
+        <v>52126.579134000007</v>
+      </c>
+      <c r="U36" s="182">
+        <v>14598.998989</v>
+      </c>
+      <c r="V36" s="182">
+        <v>129618.65075830001</v>
+      </c>
+      <c r="W36" s="183">
+        <v>317698.06033409998</v>
+      </c>
+      <c r="X36" s="180">
+        <v>1010096.1690283001</v>
+      </c>
+      <c r="Y36" s="178">
+        <v>-6.7103511285577007</v>
       </c>
     </row>
-    <row r="9" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...69 lines deleted...]
-        <v>-9.5633436367979048</v>
+    <row r="37" spans="1:25" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="131"/>
+      <c r="C37" s="179" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="184">
+        <v>-21.430735647385625</v>
+      </c>
+      <c r="E37" s="185">
+        <v>-32.154134888351429</v>
+      </c>
+      <c r="F37" s="185">
+        <v>-75.458540532954245</v>
+      </c>
+      <c r="G37" s="185">
+        <v>47.144245080180511</v>
+      </c>
+      <c r="H37" s="185">
+        <v>213.70824464746104</v>
+      </c>
+      <c r="I37" s="185">
+        <v>-13.273040633026644</v>
+      </c>
+      <c r="J37" s="185">
+        <v>-0.71588794696033631</v>
+      </c>
+      <c r="K37" s="185">
+        <v>19.808701948175568</v>
+      </c>
+      <c r="L37" s="185">
+        <v>-49.843117275034331</v>
+      </c>
+      <c r="M37" s="185">
+        <v>62.372131359753659</v>
+      </c>
+      <c r="N37" s="186">
+        <v>2.2128423161893007</v>
+      </c>
+      <c r="O37" s="184">
+        <v>14.829415014324997</v>
+      </c>
+      <c r="P37" s="185">
+        <v>-45.982235437541632</v>
+      </c>
+      <c r="Q37" s="185">
+        <v>-45.851415427378825</v>
+      </c>
+      <c r="R37" s="185">
+        <v>-12.103630537709865</v>
+      </c>
+      <c r="S37" s="185">
+        <v>-72.516101854627664</v>
+      </c>
+      <c r="T37" s="185">
+        <v>1.3991551073172959</v>
+      </c>
+      <c r="U37" s="185">
+        <v>-24.209192298077809</v>
+      </c>
+      <c r="V37" s="185">
+        <v>11.702621075255525</v>
+      </c>
+      <c r="W37" s="186">
+        <v>-21.622711412695505</v>
+      </c>
+      <c r="X37" s="184">
+        <v>-6.7103511285577007</v>
+      </c>
+      <c r="Y37" s="186" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...2049 lines deleted...]
-    <row r="38" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="5"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
-      <c r="L38" s="5"/>
-      <c r="M38" s="5"/>
       <c r="N38" s="5"/>
       <c r="O38" s="5"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="5"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5"/>
       <c r="T38" s="5"/>
       <c r="U38" s="5"/>
       <c r="V38" s="5"/>
       <c r="W38" s="5"/>
       <c r="X38" s="5"/>
       <c r="Y38" s="5"/>
     </row>
-    <row r="39" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="5"/>
-      <c r="B39" s="5"/>
-      <c r="C39" s="5"/>
+      <c r="B39" s="29" t="s">
+        <v>162</v>
+      </c>
+      <c r="C39" s="29"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
-      <c r="I39" s="5"/>
-[...4 lines deleted...]
-      <c r="N39" s="5"/>
+      <c r="N39" s="29" t="s">
+        <v>110</v>
+      </c>
       <c r="O39" s="5"/>
       <c r="P39" s="5"/>
       <c r="Q39" s="5"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5"/>
       <c r="T39" s="5"/>
       <c r="U39" s="5"/>
-      <c r="V39" s="5"/>
+      <c r="V39" s="5" t="s">
+        <v>73</v>
+      </c>
       <c r="W39" s="5"/>
-      <c r="X39" s="5"/>
-      <c r="Y39" s="5"/>
+      <c r="X39" s="97">
+        <v>67.836375815092168</v>
+      </c>
+      <c r="Y39" s="5" t="s">
+        <v>74</v>
+      </c>
     </row>
-    <row r="40" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="5"/>
-      <c r="B40" s="135" t="s">
-[...16 lines deleted...]
-      <c r="T40" s="5"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="G40" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" s="6"/>
+      <c r="N40" s="98"/>
+      <c r="O40" s="99" t="s">
+        <v>78</v>
+      </c>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="99" t="s">
+        <v>79</v>
+      </c>
+      <c r="R40" s="28"/>
+      <c r="S40" s="100" t="s">
+        <v>80</v>
+      </c>
+      <c r="T40" s="28"/>
       <c r="U40" s="5"/>
-      <c r="V40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V40" s="5"/>
       <c r="W40" s="5"/>
-      <c r="X40" s="136">
-[...4 lines deleted...]
-      </c>
+      <c r="X40" s="5"/>
+      <c r="Y40" s="5"/>
     </row>
-    <row r="41" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="5"/>
-      <c r="B41" s="10"/>
-[...26 lines deleted...]
-      <c r="T41" s="141"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" s="187">
+        <v>1181270.9943202091</v>
+      </c>
+      <c r="E41" s="187">
+        <v>752878.89192988654</v>
+      </c>
+      <c r="F41" s="187">
+        <v>428392.10239032243</v>
+      </c>
+      <c r="G41" s="188">
+        <v>18.543832840673936</v>
+      </c>
+      <c r="H41" s="24"/>
+      <c r="N41" s="101"/>
+      <c r="O41" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="P41" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q41" s="102" t="s">
+        <v>81</v>
+      </c>
+      <c r="R41" s="103" t="s">
+        <v>82</v>
+      </c>
+      <c r="S41" s="104" t="s">
+        <v>81</v>
+      </c>
+      <c r="T41" s="103" t="s">
+        <v>82</v>
+      </c>
       <c r="U41" s="5"/>
       <c r="V41" s="5"/>
       <c r="W41" s="5"/>
-      <c r="X41" s="5"/>
+      <c r="X41" s="24"/>
       <c r="Y41" s="5"/>
     </row>
-    <row r="42" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="5"/>
-      <c r="B42" s="143"/>
-[...33 lines deleted...]
-        <v>94</v>
+      <c r="B42" s="18"/>
+      <c r="C42" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" s="189">
+        <v>28878641.634092137</v>
+      </c>
+      <c r="E42" s="189">
+        <v>19289355.15051597</v>
+      </c>
+      <c r="F42" s="189">
+        <v>9589286.4835761581</v>
+      </c>
+      <c r="G42" s="190">
+        <v>11.861270612348051</v>
+      </c>
+      <c r="H42" s="24"/>
+      <c r="N42" s="105" t="s">
+        <v>83</v>
+      </c>
+      <c r="O42" s="133">
+        <v>143</v>
+      </c>
+      <c r="P42" s="106">
+        <v>677329.56752814283</v>
+      </c>
+      <c r="Q42" s="134">
+        <v>90</v>
+      </c>
+      <c r="R42" s="106">
+        <v>494360.832681</v>
+      </c>
+      <c r="S42" s="135">
+        <v>53</v>
+      </c>
+      <c r="T42" s="106">
+        <v>182968.73484714286</v>
       </c>
       <c r="U42" s="5"/>
       <c r="V42" s="5"/>
       <c r="W42" s="5"/>
-      <c r="X42" s="146"/>
+      <c r="X42" s="5"/>
       <c r="Y42" s="5"/>
     </row>
-    <row r="43" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="5"/>
-      <c r="B43" s="151"/>
-      <c r="C43" s="203" t="s">
+      <c r="B43" s="25"/>
+      <c r="C43" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="D43" s="191">
+        <v>19.018545289362965</v>
+      </c>
+      <c r="E43" s="192">
+        <v>19.152407315241337</v>
+      </c>
+      <c r="F43" s="192">
+        <v>18.754863972842244</v>
+      </c>
+      <c r="G43" s="193" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="5"/>
+      <c r="N43" s="107" t="s">
+        <v>84</v>
+      </c>
+      <c r="O43" s="136">
+        <v>114</v>
+      </c>
+      <c r="P43" s="137">
+        <v>513953.31652114284</v>
+      </c>
+      <c r="Q43" s="138">
+        <v>84</v>
+      </c>
+      <c r="R43" s="37">
+        <v>435940.588774</v>
+      </c>
+      <c r="S43" s="139">
+        <v>30</v>
+      </c>
+      <c r="T43" s="37">
+        <v>78012.727747142853</v>
+      </c>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="W43" s="5"/>
+      <c r="X43" s="97">
+        <v>3.6896108736423239</v>
+      </c>
+      <c r="Y43" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="5"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5"/>
+      <c r="H44" s="5"/>
+      <c r="N44" s="108" t="s">
+        <v>85</v>
+      </c>
+      <c r="O44" s="140">
+        <v>29</v>
+      </c>
+      <c r="P44" s="141">
+        <v>163376.25100699998</v>
+      </c>
+      <c r="Q44" s="142">
+        <v>6</v>
+      </c>
+      <c r="R44" s="143">
+        <v>58420.243906999996</v>
+      </c>
+      <c r="S44" s="144">
+        <v>23</v>
+      </c>
+      <c r="T44" s="143">
+        <v>104956.0071</v>
+      </c>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+    </row>
+    <row r="45" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="N46" s="194" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="33"/>
+      <c r="C47" s="109"/>
+      <c r="D47" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="E47" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="F47" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="G47" s="34" t="s">
+        <v>89</v>
+      </c>
+      <c r="H47" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="I47" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="J47" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="K47" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="L47" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="N47" s="195" t="s">
+        <v>112</v>
+      </c>
+      <c r="O47" s="196" t="s">
+        <v>113</v>
+      </c>
+      <c r="P47" s="195" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q47" s="196" t="s">
+        <v>113</v>
+      </c>
+      <c r="R47" s="195" t="s">
+        <v>112</v>
+      </c>
+      <c r="S47" s="196" t="s">
+        <v>113</v>
+      </c>
+      <c r="T47" s="195" t="s">
+        <v>112</v>
+      </c>
+      <c r="U47" s="196" t="s">
+        <v>113</v>
+      </c>
+      <c r="V47" s="195" t="s">
+        <v>112</v>
+      </c>
+      <c r="W47" s="196" t="s">
+        <v>113</v>
+      </c>
+      <c r="X47" s="195" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y47" s="196" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="36"/>
+      <c r="C48" s="110" t="s">
         <v>95</v>
       </c>
-      <c r="D43" s="152">
-[...12 lines deleted...]
-      <c r="N43" s="154" t="s">
+      <c r="D48" s="30">
+        <v>40685.678572999997</v>
+      </c>
+      <c r="E48" s="30">
+        <v>42334.151711599996</v>
+      </c>
+      <c r="F48" s="31">
+        <v>618196.31636550021</v>
+      </c>
+      <c r="G48" s="31">
+        <v>26576.739789399999</v>
+      </c>
+      <c r="H48" s="31">
+        <v>173433.7058614</v>
+      </c>
+      <c r="I48" s="31">
+        <v>287628.94370010006</v>
+      </c>
+      <c r="J48" s="31">
+        <v>37294.995454000004</v>
+      </c>
+      <c r="K48" s="31">
+        <v>19859.599232</v>
+      </c>
+      <c r="L48" s="37">
+        <v>126970.82456169999</v>
+      </c>
+      <c r="N48" s="197" t="s">
+        <v>86</v>
+      </c>
+      <c r="O48" s="198">
+        <v>40685.678572999997</v>
+      </c>
+      <c r="P48" s="199" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q48" s="198">
+        <v>16740.991953999997</v>
+      </c>
+      <c r="R48" s="199" t="s">
+        <v>115</v>
+      </c>
+      <c r="S48" s="198">
+        <v>5212.975902000001</v>
+      </c>
+      <c r="T48" s="199" t="s">
+        <v>116</v>
+      </c>
+      <c r="U48" s="198">
+        <v>9506.0484077000001</v>
+      </c>
+      <c r="V48" s="199" t="s">
+        <v>117</v>
+      </c>
+      <c r="W48" s="198">
+        <v>6324.425819</v>
+      </c>
+      <c r="X48" s="199" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y48" s="198">
+        <v>1841.3004600000002</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="38"/>
+      <c r="C49" s="111" t="s">
         <v>96</v>
       </c>
-      <c r="O43" s="155">
-[...5 lines deleted...]
-      <c r="Q43" s="157">
+      <c r="D49" s="39">
+        <v>3.2831094067005573</v>
+      </c>
+      <c r="E49" s="39">
+        <v>-2.1923075215604326</v>
+      </c>
+      <c r="F49" s="39">
+        <v>-26.052935020036681</v>
+      </c>
+      <c r="G49" s="39">
+        <v>-50.693500634376591</v>
+      </c>
+      <c r="H49" s="39">
+        <v>36.76120069030835</v>
+      </c>
+      <c r="I49" s="39">
+        <v>-66.234831223952511</v>
+      </c>
+      <c r="J49" s="39">
+        <v>19.796982919552452</v>
+      </c>
+      <c r="K49" s="39">
+        <v>127.99172421648457</v>
+      </c>
+      <c r="L49" s="40">
+        <v>107.19381514562602</v>
+      </c>
+      <c r="N49" s="197" t="s">
+        <v>119</v>
+      </c>
+      <c r="O49" s="198">
+        <v>7554.9740750000001</v>
+      </c>
+      <c r="P49" s="199" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q49" s="198">
+        <v>9931.7257229999996</v>
+      </c>
+      <c r="R49" s="199" t="s">
+        <v>121</v>
+      </c>
+      <c r="S49" s="198">
+        <v>3519.9568949999998</v>
+      </c>
+      <c r="T49" s="199" t="s">
+        <v>122</v>
+      </c>
+      <c r="U49" s="198">
+        <v>28415.303479000009</v>
+      </c>
+      <c r="V49" s="199" t="s">
+        <v>123</v>
+      </c>
+      <c r="W49" s="198">
+        <v>19604.854466000001</v>
+      </c>
+      <c r="X49" s="199" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y49" s="198">
+        <v>33899.804830000001</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N50" s="197" t="s">
+        <v>125</v>
+      </c>
+      <c r="O50" s="198">
+        <v>6800.7447060000004</v>
+      </c>
+      <c r="P50" s="199" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q50" s="198">
+        <v>18799.699694000003</v>
+      </c>
+      <c r="R50" s="199" t="s">
+        <v>127</v>
+      </c>
+      <c r="S50" s="198">
+        <v>9922.3882180000001</v>
+      </c>
+      <c r="T50" s="199" t="s">
         <v>128</v>
       </c>
-      <c r="R43" s="156">
-[...12 lines deleted...]
-      <c r="Y43" s="5"/>
+      <c r="U50" s="198">
+        <v>109259.8837201</v>
+      </c>
+      <c r="V50" s="199" t="s">
+        <v>129</v>
+      </c>
+      <c r="W50" s="198">
+        <v>5081.3995219999997</v>
+      </c>
+      <c r="X50" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y50" s="198">
+        <v>3917.8869723999996</v>
+      </c>
     </row>
-    <row r="44" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G44" s="162" t="s">
+    <row r="51" spans="1:25" ht="26" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="5"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="146" t="s">
         <v>98</v>
       </c>
-      <c r="H44" s="5"/>
-[...3 lines deleted...]
-      <c r="O44" s="164">
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="197" t="s">
+        <v>131</v>
+      </c>
+      <c r="O51" s="198">
+        <v>11459.377940000002</v>
+      </c>
+      <c r="P51" s="199" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q51" s="198">
+        <v>37950.3371014</v>
+      </c>
+      <c r="R51" s="199" t="s">
+        <v>133</v>
+      </c>
+      <c r="S51" s="198">
+        <v>4190.5099330000003</v>
+      </c>
+      <c r="T51" s="199" t="s">
+        <v>134</v>
+      </c>
+      <c r="U51" s="198">
+        <v>134481.9673110001</v>
+      </c>
+      <c r="V51" s="199" t="s">
+        <v>135</v>
+      </c>
+      <c r="W51" s="198">
+        <v>3083.0781709999997</v>
+      </c>
+      <c r="X51" s="199" t="s">
+        <v>136</v>
+      </c>
+      <c r="Y51" s="198">
+        <v>2636.5013729999996</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" ht="26.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N52" s="197" t="s">
+        <v>137</v>
+      </c>
+      <c r="O52" s="198">
+        <v>5542.9356179999995</v>
+      </c>
+      <c r="P52" s="199" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q52" s="198">
+        <v>409859.86081470019</v>
+      </c>
+      <c r="R52" s="199" t="s">
+        <v>139</v>
+      </c>
+      <c r="S52" s="198">
+        <v>4788.0430989999995</v>
+      </c>
+      <c r="T52" s="199" t="s">
+        <v>140</v>
+      </c>
+      <c r="U52" s="198">
+        <v>1302.3553349999997</v>
+      </c>
+      <c r="V52" s="199" t="s">
+        <v>141</v>
+      </c>
+      <c r="W52" s="198">
+        <v>3837.1709709999991</v>
+      </c>
+      <c r="X52" s="199" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y52" s="198">
+        <v>2212.5150590000003</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" ht="26.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N53" s="197" t="s">
+        <v>143</v>
+      </c>
+      <c r="O53" s="198">
+        <v>1923.9536700000001</v>
+      </c>
+      <c r="P53" s="199" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q53" s="198">
+        <v>91339.002192100015</v>
+      </c>
+      <c r="R53" s="199" t="s">
+        <v>145</v>
+      </c>
+      <c r="S53" s="198">
+        <v>7623.7766259999698</v>
+      </c>
+      <c r="T53" s="199" t="s">
+        <v>146</v>
+      </c>
+      <c r="U53" s="198">
+        <v>4663.3854473000001</v>
+      </c>
+      <c r="V53" s="199" t="s">
         <v>147</v>
       </c>
-      <c r="P44" s="165">
-[...23 lines deleted...]
-        <v>85</v>
+      <c r="W53" s="198">
+        <v>10088.10022</v>
+      </c>
+      <c r="X53" s="199" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y53" s="198">
+        <v>1412.3336190000002</v>
       </c>
     </row>
-    <row r="45" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="Y45" s="5"/>
+    <row r="54" spans="1:25" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N54" s="197" t="s">
+        <v>149</v>
+      </c>
+      <c r="O54" s="198">
+        <v>9052.1657025999975</v>
+      </c>
+      <c r="P54" s="199" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q54" s="198">
+        <v>14146.996152599999</v>
+      </c>
+      <c r="R54" s="199" t="s">
+        <v>151</v>
+      </c>
+      <c r="S54" s="198">
+        <v>141145.47679640001</v>
+      </c>
+      <c r="T54" s="199" t="s">
+        <v>152</v>
+      </c>
+      <c r="U54" s="198">
+        <v>710.04639800000007</v>
+      </c>
+      <c r="V54" s="199" t="s">
+        <v>153</v>
+      </c>
+      <c r="W54" s="198">
+        <v>2851.2498700000001</v>
+      </c>
+      <c r="X54" s="200" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y54" s="201">
+        <v>3658.5689170000001</v>
+      </c>
     </row>
-    <row r="46" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...408 lines deleted...]
-      <c r="V55" s="194" t="s">
+    <row r="55" spans="1:25" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N55" s="202" t="s">
         <v>155</v>
       </c>
-      <c r="W55" s="193">
-[...2 lines deleted...]
-      <c r="X55" s="195" t="s">
+      <c r="O55" s="203">
+        <v>19461.800735299999</v>
+      </c>
+      <c r="P55" s="204" t="s">
         <v>156</v>
       </c>
-      <c r="Y55" s="196">
-[...4 lines deleted...]
-      <c r="N56" s="197" t="s">
+      <c r="Q55" s="203">
+        <v>3696.8108397999999</v>
+      </c>
+      <c r="R55" s="204" t="s">
         <v>157</v>
       </c>
-      <c r="O56" s="198">
-[...2 lines deleted...]
-      <c r="P56" s="199" t="s">
+      <c r="S55" s="203">
+        <v>19876.409339999998</v>
+      </c>
+      <c r="T55" s="204" t="s">
         <v>158</v>
       </c>
-      <c r="Q56" s="198">
-[...2 lines deleted...]
-      <c r="R56" s="199" t="s">
+      <c r="U55" s="203">
+        <v>5574.2692489999999</v>
+      </c>
+      <c r="V55" s="204" t="s">
         <v>159</v>
       </c>
-      <c r="S56" s="198">
-[...2 lines deleted...]
-      <c r="T56" s="199" t="s">
+      <c r="W55" s="203">
+        <v>77391.913331299991</v>
+      </c>
+      <c r="X55" s="205" t="s">
         <v>160</v>
       </c>
-      <c r="U56" s="198">
-[...42 lines deleted...]
-      <c r="Y57" s="5"/>
+      <c r="Y55" s="206">
+        <v>1372980.9552487005</v>
+      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="9"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="35" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="36" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>総括</vt:lpstr>
       <vt:lpstr>総括!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>建設省</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>表 敏晴</dc:creator>
+  <dc:creator>hs600855</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>