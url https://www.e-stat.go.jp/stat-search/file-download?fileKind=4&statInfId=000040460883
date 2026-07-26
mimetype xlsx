--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -2,91 +2,91 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC02F723-D48B-41D9-98D4-622443E5360B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBB8AF18-976E-4360-9182-1C427316A84C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="202604月末公表分" sheetId="1" r:id="rId1"/>
+    <sheet name="202606月末公表分" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'202604月末公表分'!$A$1:$AB$112</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'202606月末公表分'!$A$1:$AB$112</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AE64" i="1" l="1"/>
   <c r="AE80" i="1" s="1"/>
   <c r="AC64" i="1" l="1"/>
   <c r="AC80" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="212">
   <si>
     <t>前月公表からの追加・変更部分</t>
     <rPh sb="0" eb="2">
       <t>ゼンゲツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウヒョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ツイカ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ブブン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>■　東日本大震災からの復旧関係工事（公共工事）</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>(金額：百万円、割合：％）</t>
@@ -1208,74 +1208,81 @@
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>R7年12月</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>R8年1月</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>R8年2月</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
+    <t>R8年3月</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>R8年4月</t>
+    <rPh sb="2" eb="3">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
     <r>
       <t>参考資料　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>（2026年4月30日現在）</t>
+      <t>（2026年6月30日現在）</t>
     </r>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>R8年3月</t>
-[...6 lines deleted...]
-    <t>R8年4月</t>
+    <t>R8年5月</t>
     <rPh sb="2" eb="3">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="176" formatCode="#,##0.0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
     <numFmt numFmtId="178" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="179" formatCode="0.0"/>
     <numFmt numFmtId="180" formatCode="0.0_);[Red]\(0.0\)"/>
     <numFmt numFmtId="181" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="182" formatCode="#,##0.0;&quot;▲ &quot;#,##0.0"/>
     <numFmt numFmtId="183" formatCode="0.0;&quot;▲ &quot;0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
@@ -2696,175 +2703,175 @@
     <xf numFmtId="178" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="10" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="183" fontId="10" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="74" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="10" fillId="0" borderId="75" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="2" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="1" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="1" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="179" fontId="1" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="11" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="11" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="71" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="38" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="58" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="178" fontId="1" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="桁区切り 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -3194,1870 +3201,1885 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS166"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" zoomScale="72" zoomScaleNormal="72" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="AL2" sqref="AL2"/>
+    <sheetView tabSelected="1" topLeftCell="I1" zoomScale="72" zoomScaleNormal="72" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="AN32" sqref="AN32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.25" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9.75" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="7.58203125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.83203125" style="1" customWidth="1"/>
     <col min="24" max="24" width="7.75" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.58203125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.75" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.83203125" style="1" customWidth="1"/>
     <col min="28" max="28" width="7.75" style="1" customWidth="1"/>
     <col min="29" max="32" width="9" style="1"/>
     <col min="33" max="33" width="10" style="1" customWidth="1"/>
     <col min="34" max="34" width="9.83203125" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9" style="1" customWidth="1"/>
     <col min="36" max="40" width="9" style="1"/>
     <col min="41" max="41" width="10.4140625" style="1" customWidth="1"/>
     <col min="42" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="255" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="256" t="s">
+      <c r="A1" s="284" t="s">
+        <v>210</v>
+      </c>
+      <c r="B1" s="284"/>
+      <c r="C1" s="284"/>
+      <c r="D1" s="284"/>
+      <c r="E1" s="284"/>
+      <c r="F1" s="285" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="256"/>
-[...1 lines deleted...]
-      <c r="I1" s="256"/>
+      <c r="G1" s="285"/>
+      <c r="H1" s="285"/>
+      <c r="I1" s="285"/>
     </row>
     <row r="2" spans="1:45" x14ac:dyDescent="0.2">
       <c r="J2" s="2"/>
       <c r="L2" s="2"/>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:45" ht="14" x14ac:dyDescent="0.2">
-      <c r="A3" s="257" t="s">
+      <c r="A3" s="279" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="257"/>
-[...6 lines deleted...]
-      <c r="I3" s="257"/>
+      <c r="B3" s="279"/>
+      <c r="C3" s="279"/>
+      <c r="D3" s="279"/>
+      <c r="E3" s="279"/>
+      <c r="F3" s="279"/>
+      <c r="G3" s="279"/>
+      <c r="H3" s="279"/>
+      <c r="I3" s="279"/>
       <c r="J3" s="2"/>
       <c r="L3" s="2"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:45" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D4" s="258" t="s">
+      <c r="D4" s="286" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="258"/>
-      <c r="J4" s="248" t="s">
+      <c r="E4" s="286"/>
+      <c r="J4" s="287" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="248"/>
-      <c r="L4" s="248"/>
+      <c r="K4" s="287"/>
+      <c r="L4" s="287"/>
       <c r="N4" s="2"/>
-      <c r="R4" s="248" t="s">
+      <c r="R4" s="287" t="s">
         <v>2</v>
       </c>
-      <c r="S4" s="248"/>
-      <c r="T4" s="248"/>
+      <c r="S4" s="287"/>
+      <c r="T4" s="287"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
-      <c r="Z4" s="248" t="s">
+      <c r="Z4" s="287" t="s">
         <v>2</v>
       </c>
-      <c r="AA4" s="248"/>
-      <c r="AB4" s="248"/>
+      <c r="AA4" s="287"/>
+      <c r="AB4" s="287"/>
       <c r="AD4" s="2"/>
-      <c r="AH4" s="248" t="s">
+      <c r="AH4" s="287" t="s">
         <v>2</v>
       </c>
-      <c r="AI4" s="248"/>
-      <c r="AJ4" s="248"/>
+      <c r="AI4" s="287"/>
+      <c r="AJ4" s="287"/>
       <c r="AL4" s="2"/>
-      <c r="AP4" s="248" t="s">
+      <c r="AP4" s="287" t="s">
         <v>2</v>
       </c>
-      <c r="AQ4" s="248"/>
-      <c r="AR4" s="248"/>
+      <c r="AQ4" s="287"/>
+      <c r="AR4" s="287"/>
     </row>
     <row r="5" spans="1:45" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="7"/>
-      <c r="H5" s="250" t="s">
+      <c r="H5" s="288" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="250"/>
-      <c r="J5" s="250" t="s">
+      <c r="I5" s="288"/>
+      <c r="J5" s="288" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="250"/>
+      <c r="K5" s="288"/>
       <c r="L5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="249"/>
-[...1 lines deleted...]
-      <c r="P5" s="250" t="s">
+      <c r="N5" s="289"/>
+      <c r="O5" s="289"/>
+      <c r="P5" s="288" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="250"/>
-      <c r="R5" s="250" t="s">
+      <c r="Q5" s="288"/>
+      <c r="R5" s="288" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="250"/>
+      <c r="S5" s="288"/>
       <c r="T5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="U5" s="9"/>
-      <c r="V5" s="249"/>
-[...1 lines deleted...]
-      <c r="X5" s="250" t="s">
+      <c r="V5" s="289"/>
+      <c r="W5" s="289"/>
+      <c r="X5" s="288" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="250"/>
-      <c r="Z5" s="250" t="s">
+      <c r="Y5" s="288"/>
+      <c r="Z5" s="288" t="s">
         <v>4</v>
       </c>
-      <c r="AA5" s="250"/>
+      <c r="AA5" s="288"/>
       <c r="AB5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AD5" s="249"/>
-[...1 lines deleted...]
-      <c r="AF5" s="250" t="s">
+      <c r="AD5" s="289"/>
+      <c r="AE5" s="289"/>
+      <c r="AF5" s="288" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="250"/>
-      <c r="AH5" s="250" t="s">
+      <c r="AG5" s="288"/>
+      <c r="AH5" s="288" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="250"/>
+      <c r="AI5" s="288"/>
       <c r="AJ5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AL5" s="249"/>
-[...1 lines deleted...]
-      <c r="AN5" s="250" t="s">
+      <c r="AL5" s="289"/>
+      <c r="AM5" s="289"/>
+      <c r="AN5" s="288" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="250"/>
-      <c r="AP5" s="250" t="s">
+      <c r="AO5" s="288"/>
+      <c r="AP5" s="288" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="250"/>
+      <c r="AQ5" s="288"/>
       <c r="AR5" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:45" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="B6" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C6" s="11">
         <v>89053</v>
       </c>
       <c r="D6" s="12">
         <v>3602</v>
       </c>
       <c r="E6" s="13">
         <v>4.0447823206405173</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>91</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="16">
         <v>184774.37691000005</v>
       </c>
       <c r="J6" s="15"/>
       <c r="K6" s="17">
         <v>17070.221545</v>
       </c>
       <c r="L6" s="18">
         <v>9.2384138052401976</v>
       </c>
-      <c r="N6" s="251" t="s">
+      <c r="N6" s="256" t="s">
         <v>94</v>
       </c>
-      <c r="O6" s="251"/>
+      <c r="O6" s="256"/>
       <c r="P6" s="19"/>
       <c r="Q6" s="20">
         <v>222921</v>
       </c>
       <c r="R6" s="19"/>
       <c r="S6" s="21">
         <v>12986</v>
       </c>
       <c r="T6" s="22">
         <v>5.8253820860304772</v>
       </c>
       <c r="U6" s="23"/>
-      <c r="V6" s="251" t="s">
+      <c r="V6" s="256" t="s">
         <v>6</v>
       </c>
-      <c r="W6" s="251"/>
+      <c r="W6" s="256"/>
       <c r="X6" s="19"/>
       <c r="Y6" s="20">
         <v>190905</v>
       </c>
       <c r="Z6" s="19"/>
       <c r="AA6" s="21">
         <v>12590</v>
       </c>
       <c r="AB6" s="22">
         <v>6.5949032241167078</v>
       </c>
-      <c r="AD6" s="251" t="s">
+      <c r="AD6" s="256" t="s">
         <v>64</v>
       </c>
-      <c r="AE6" s="251"/>
+      <c r="AE6" s="256"/>
       <c r="AF6" s="19"/>
       <c r="AG6" s="20">
         <v>225779</v>
       </c>
       <c r="AH6" s="19"/>
       <c r="AI6" s="21">
         <v>6277</v>
       </c>
       <c r="AJ6" s="22">
         <v>2.7801522727977357</v>
       </c>
-      <c r="AL6" s="249" t="s">
+      <c r="AL6" s="289" t="s">
         <v>194</v>
       </c>
-      <c r="AM6" s="249"/>
+      <c r="AM6" s="289"/>
       <c r="AN6" s="15"/>
       <c r="AO6" s="228">
         <v>287499</v>
       </c>
       <c r="AP6" s="15"/>
       <c r="AQ6" s="229">
         <v>2898</v>
       </c>
       <c r="AR6" s="230">
         <v>1.0080035060991517</v>
       </c>
     </row>
     <row r="7" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="7" t="s">
         <v>96</v>
       </c>
       <c r="C7" s="24">
         <v>103959</v>
       </c>
       <c r="D7" s="25">
         <v>3310</v>
       </c>
       <c r="E7" s="26">
         <v>3.1839475177714291</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>126</v>
       </c>
       <c r="H7" s="15"/>
       <c r="I7" s="16">
         <v>374994.86393499997</v>
       </c>
       <c r="J7" s="15"/>
       <c r="K7" s="17">
         <v>11256.046354</v>
       </c>
       <c r="L7" s="18">
         <v>3.0016534722329093</v>
       </c>
-      <c r="N7" s="251" t="s">
+      <c r="N7" s="256" t="s">
         <v>156</v>
       </c>
-      <c r="O7" s="251"/>
+      <c r="O7" s="256"/>
       <c r="P7" s="19"/>
       <c r="Q7" s="20">
         <v>171023</v>
       </c>
       <c r="R7" s="19"/>
       <c r="S7" s="21">
         <v>8695</v>
       </c>
       <c r="T7" s="22">
         <v>5.0841114937756906</v>
       </c>
       <c r="U7" s="23"/>
-      <c r="V7" s="251" t="s">
+      <c r="V7" s="256" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="251"/>
+      <c r="W7" s="256"/>
       <c r="X7" s="19"/>
       <c r="Y7" s="20">
         <v>160428</v>
       </c>
       <c r="Z7" s="19"/>
       <c r="AA7" s="21">
         <v>2649</v>
       </c>
       <c r="AB7" s="22">
         <v>1.6512080185503777</v>
       </c>
-      <c r="AD7" s="251" t="s">
+      <c r="AD7" s="256" t="s">
         <v>65</v>
       </c>
-      <c r="AE7" s="251"/>
+      <c r="AE7" s="256"/>
       <c r="AF7" s="19"/>
       <c r="AG7" s="20">
         <v>102358</v>
       </c>
       <c r="AH7" s="19"/>
       <c r="AI7" s="21">
         <v>15557</v>
       </c>
       <c r="AJ7" s="22">
         <v>15.198616620098088</v>
       </c>
-      <c r="AL7" s="251" t="s">
+      <c r="AL7" s="256" t="s">
         <v>195</v>
       </c>
-      <c r="AM7" s="251"/>
+      <c r="AM7" s="256"/>
       <c r="AN7" s="220"/>
       <c r="AO7" s="231">
         <v>367801</v>
       </c>
       <c r="AP7" s="220"/>
       <c r="AQ7" s="223">
         <v>2532</v>
       </c>
       <c r="AR7" s="224">
         <v>0.68841574655860105</v>
       </c>
     </row>
     <row r="8" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="7" t="s">
         <v>97</v>
       </c>
       <c r="C8" s="27">
         <v>144317</v>
       </c>
       <c r="D8" s="25">
         <v>4990.875</v>
       </c>
       <c r="E8" s="26">
         <v>3.4582724141992975</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>127</v>
       </c>
       <c r="H8" s="15"/>
       <c r="I8" s="16">
         <v>672257.78866279998</v>
       </c>
       <c r="J8" s="15"/>
       <c r="K8" s="17">
         <v>82609</v>
       </c>
       <c r="L8" s="18">
         <v>12.288291990535214</v>
       </c>
-      <c r="N8" s="251" t="s">
+      <c r="N8" s="256" t="s">
         <v>157</v>
       </c>
-      <c r="O8" s="251"/>
+      <c r="O8" s="256"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="20">
         <v>358009</v>
       </c>
       <c r="R8" s="19"/>
       <c r="S8" s="21">
         <v>40278</v>
       </c>
       <c r="T8" s="22">
         <v>11.25055515364139</v>
       </c>
       <c r="U8" s="23"/>
-      <c r="V8" s="251" t="s">
+      <c r="V8" s="256" t="s">
         <v>8</v>
       </c>
-      <c r="W8" s="251"/>
+      <c r="W8" s="256"/>
       <c r="X8" s="28"/>
       <c r="Y8" s="20">
         <v>249490</v>
       </c>
       <c r="Z8" s="29"/>
       <c r="AA8" s="30">
         <v>10133</v>
       </c>
       <c r="AB8" s="22">
         <v>4.0614854302777665</v>
       </c>
       <c r="AD8" s="252" t="s">
         <v>66</v>
       </c>
       <c r="AE8" s="253"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="20">
         <v>251904</v>
       </c>
       <c r="AH8" s="19"/>
       <c r="AI8" s="21">
         <v>7237</v>
       </c>
       <c r="AJ8" s="22">
         <v>2.8729198424796749</v>
       </c>
-      <c r="AL8" s="251" t="s">
+      <c r="AL8" s="256" t="s">
         <v>196</v>
       </c>
-      <c r="AM8" s="251"/>
+      <c r="AM8" s="256"/>
       <c r="AN8" s="220"/>
       <c r="AO8" s="231">
         <v>973561</v>
       </c>
       <c r="AP8" s="220"/>
       <c r="AQ8" s="223">
         <v>1937</v>
       </c>
       <c r="AR8" s="224">
         <v>0.19896031168052131</v>
       </c>
     </row>
     <row r="9" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="7" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="27">
         <v>110280</v>
       </c>
       <c r="D9" s="25">
         <v>8686</v>
       </c>
       <c r="E9" s="26">
         <v>7.8763148349655419</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>128</v>
       </c>
       <c r="H9" s="15"/>
       <c r="I9" s="16">
         <v>642877</v>
       </c>
       <c r="J9" s="15"/>
       <c r="K9" s="17">
         <v>12235</v>
       </c>
       <c r="L9" s="32">
         <v>1.903163435618322</v>
       </c>
-      <c r="N9" s="251" t="s">
+      <c r="N9" s="256" t="s">
         <v>95</v>
       </c>
-      <c r="O9" s="251"/>
+      <c r="O9" s="256"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="20">
         <v>170109</v>
       </c>
       <c r="R9" s="15"/>
       <c r="S9" s="21">
         <v>13612</v>
       </c>
       <c r="T9" s="22">
         <v>8.0019281754639664</v>
       </c>
       <c r="U9" s="33"/>
-      <c r="V9" s="251" t="s">
+      <c r="V9" s="256" t="s">
         <v>9</v>
       </c>
-      <c r="W9" s="251"/>
+      <c r="W9" s="256"/>
       <c r="X9" s="28"/>
       <c r="Y9" s="20">
         <v>165286</v>
       </c>
       <c r="Z9" s="29"/>
       <c r="AA9" s="30">
         <v>2541</v>
       </c>
       <c r="AB9" s="22">
         <v>1.5373352855051245</v>
       </c>
       <c r="AD9" s="252" t="s">
         <v>67</v>
       </c>
       <c r="AE9" s="253"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="20">
         <v>183381</v>
       </c>
       <c r="AH9" s="19"/>
       <c r="AI9" s="21">
         <v>2798</v>
       </c>
       <c r="AJ9" s="22">
         <v>1.5257851140521645</v>
       </c>
-      <c r="AL9" s="251" t="s">
+      <c r="AL9" s="256" t="s">
         <v>197</v>
       </c>
-      <c r="AM9" s="251"/>
+      <c r="AM9" s="256"/>
       <c r="AN9" s="220"/>
       <c r="AO9" s="231">
         <v>189526</v>
       </c>
       <c r="AP9" s="220"/>
       <c r="AQ9" s="223">
         <v>1994</v>
       </c>
       <c r="AR9" s="224">
         <v>1.0520983928326457</v>
       </c>
     </row>
     <row r="10" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="7" t="s">
         <v>99</v>
       </c>
       <c r="C10" s="34">
         <v>148424</v>
       </c>
       <c r="D10" s="25">
         <v>10020</v>
       </c>
       <c r="E10" s="26">
         <v>6.7509297687705487</v>
       </c>
       <c r="G10" s="35" t="s">
         <v>129</v>
       </c>
       <c r="H10" s="15"/>
       <c r="I10" s="16">
         <v>269075.36752600002</v>
       </c>
       <c r="J10" s="15"/>
       <c r="K10" s="17">
         <v>84053</v>
       </c>
       <c r="L10" s="36">
         <v>31.23771632194396</v>
       </c>
-      <c r="N10" s="251" t="s">
+      <c r="N10" s="256" t="s">
         <v>158</v>
       </c>
-      <c r="O10" s="251"/>
+      <c r="O10" s="256"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="20">
         <v>298412</v>
       </c>
       <c r="R10" s="19"/>
       <c r="S10" s="21">
         <v>23908</v>
       </c>
       <c r="T10" s="22">
         <v>8.0117421551412153</v>
       </c>
       <c r="U10" s="23"/>
-      <c r="V10" s="251" t="s">
+      <c r="V10" s="256" t="s">
         <v>10</v>
       </c>
-      <c r="W10" s="251"/>
+      <c r="W10" s="256"/>
       <c r="X10" s="28"/>
       <c r="Y10" s="20">
         <v>170523</v>
       </c>
       <c r="Z10" s="29"/>
       <c r="AA10" s="30">
         <v>626</v>
       </c>
       <c r="AB10" s="22">
         <v>0.3671059036024466</v>
       </c>
       <c r="AD10" s="252" t="s">
         <v>68</v>
       </c>
       <c r="AE10" s="253"/>
       <c r="AF10" s="19"/>
       <c r="AG10" s="20">
         <v>144548</v>
       </c>
       <c r="AH10" s="19"/>
       <c r="AI10" s="21">
         <v>8000</v>
       </c>
       <c r="AJ10" s="22">
         <v>5.5344937321858483</v>
       </c>
-      <c r="AL10" s="251" t="s">
+      <c r="AL10" s="256" t="s">
         <v>198</v>
       </c>
-      <c r="AM10" s="251"/>
+      <c r="AM10" s="256"/>
       <c r="AN10" s="220"/>
       <c r="AO10" s="231">
         <v>165857</v>
       </c>
       <c r="AP10" s="220"/>
       <c r="AQ10" s="223">
         <v>16951</v>
       </c>
       <c r="AR10" s="224">
         <v>10.220249974375516</v>
       </c>
     </row>
     <row r="11" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="7" t="s">
         <v>100</v>
       </c>
       <c r="C11" s="27">
         <v>328965</v>
       </c>
       <c r="D11" s="25">
         <v>169533</v>
       </c>
       <c r="E11" s="26">
         <v>51.535269709543563</v>
       </c>
       <c r="G11" s="35" t="s">
         <v>130</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="16">
         <v>375139</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="17">
         <v>58195</v>
       </c>
       <c r="L11" s="36">
         <v>15.512916545600429</v>
       </c>
-      <c r="N11" s="251" t="s">
+      <c r="N11" s="256" t="s">
         <v>159</v>
       </c>
-      <c r="O11" s="251"/>
+      <c r="O11" s="256"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="20">
         <v>667376</v>
       </c>
       <c r="R11" s="19"/>
       <c r="S11" s="21">
         <v>52049</v>
       </c>
       <c r="T11" s="22">
         <v>7.7990518088753564</v>
       </c>
-      <c r="V11" s="251" t="s">
+      <c r="V11" s="256" t="s">
         <v>11</v>
       </c>
-      <c r="W11" s="251"/>
+      <c r="W11" s="256"/>
       <c r="X11" s="28"/>
       <c r="Y11" s="20">
         <v>278392</v>
       </c>
       <c r="Z11" s="29"/>
       <c r="AA11" s="30">
         <v>10025</v>
       </c>
       <c r="AB11" s="22">
         <v>3.6010373861317855</v>
       </c>
       <c r="AD11" s="252" t="s">
         <v>69</v>
       </c>
       <c r="AE11" s="253"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="20">
         <v>492378</v>
       </c>
       <c r="AH11" s="19"/>
       <c r="AI11" s="21">
         <v>9613</v>
       </c>
       <c r="AJ11" s="22">
         <v>1.9523618033299619</v>
       </c>
-      <c r="AL11" s="251" t="s">
+      <c r="AL11" s="256" t="s">
         <v>199</v>
       </c>
-      <c r="AM11" s="251"/>
+      <c r="AM11" s="256"/>
       <c r="AN11" s="220"/>
       <c r="AO11" s="231">
         <v>288920</v>
       </c>
       <c r="AP11" s="220"/>
       <c r="AQ11" s="223">
         <v>3963</v>
       </c>
       <c r="AR11" s="224">
         <v>1.3716599750796068</v>
       </c>
     </row>
     <row r="12" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C12" s="37">
         <v>215799</v>
       </c>
       <c r="D12" s="25">
         <v>82821</v>
       </c>
       <c r="E12" s="38">
         <v>38.378769132387077</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>131</v>
       </c>
       <c r="H12" s="15"/>
       <c r="I12" s="16">
         <v>283743</v>
       </c>
       <c r="J12" s="15"/>
       <c r="K12" s="17">
         <v>61099</v>
       </c>
       <c r="L12" s="36">
         <v>21.533218440631135</v>
       </c>
-      <c r="N12" s="251" t="s">
+      <c r="N12" s="256" t="s">
         <v>160</v>
       </c>
-      <c r="O12" s="251"/>
+      <c r="O12" s="256"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="20">
         <v>241253</v>
       </c>
       <c r="R12" s="19"/>
       <c r="S12" s="21">
         <v>33023</v>
       </c>
       <c r="T12" s="22">
         <v>13.688119940477424</v>
       </c>
-      <c r="V12" s="251" t="s">
+      <c r="V12" s="256" t="s">
         <v>12</v>
       </c>
-      <c r="W12" s="251"/>
+      <c r="W12" s="256"/>
       <c r="X12" s="28"/>
       <c r="Y12" s="20">
         <v>230879</v>
       </c>
       <c r="Z12" s="29"/>
       <c r="AA12" s="30">
         <v>15275</v>
       </c>
       <c r="AB12" s="22">
         <v>6.6160196466547418</v>
       </c>
       <c r="AD12" s="252" t="s">
         <v>70</v>
       </c>
       <c r="AE12" s="253"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="20">
         <v>225596</v>
       </c>
       <c r="AH12" s="19"/>
       <c r="AI12" s="21">
         <v>4613</v>
       </c>
       <c r="AJ12" s="22">
         <v>2.0448057589673576</v>
       </c>
-      <c r="AL12" s="251" t="s">
+      <c r="AL12" s="256" t="s">
         <v>200</v>
       </c>
-      <c r="AM12" s="251"/>
+      <c r="AM12" s="256"/>
       <c r="AN12" s="220"/>
       <c r="AO12" s="231">
         <v>222194</v>
       </c>
       <c r="AP12" s="220"/>
       <c r="AQ12" s="223">
         <v>1518</v>
       </c>
       <c r="AR12" s="224">
         <v>0.68318676471911932</v>
       </c>
     </row>
     <row r="13" spans="1:45" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="39" t="s">
         <v>102</v>
       </c>
       <c r="C13" s="40">
         <v>157114</v>
       </c>
       <c r="D13" s="41">
         <v>7907</v>
       </c>
       <c r="E13" s="36">
         <v>5.0326514505390989</v>
       </c>
       <c r="G13" s="35" t="s">
         <v>132</v>
       </c>
       <c r="H13" s="15"/>
       <c r="I13" s="16">
         <v>325345.11008700007</v>
       </c>
       <c r="J13" s="15"/>
       <c r="K13" s="17">
         <v>26674.569562000001</v>
       </c>
       <c r="L13" s="36">
         <v>8.1988536895074251</v>
       </c>
-      <c r="N13" s="251" t="s">
+      <c r="N13" s="256" t="s">
         <v>161</v>
       </c>
-      <c r="O13" s="251"/>
+      <c r="O13" s="256"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="20">
         <v>306040</v>
       </c>
       <c r="R13" s="19"/>
       <c r="S13" s="21">
         <v>67034</v>
       </c>
       <c r="T13" s="22">
         <v>21.903672722519932</v>
       </c>
-      <c r="V13" s="251" t="s">
+      <c r="V13" s="256" t="s">
         <v>13</v>
       </c>
-      <c r="W13" s="251"/>
+      <c r="W13" s="256"/>
       <c r="X13" s="28"/>
       <c r="Y13" s="20">
         <v>300625</v>
       </c>
       <c r="Z13" s="29"/>
       <c r="AA13" s="30">
         <v>7524</v>
       </c>
       <c r="AB13" s="22">
         <v>2.5027858627858626</v>
       </c>
       <c r="AD13" s="252" t="s">
         <v>71</v>
       </c>
       <c r="AE13" s="253"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="20">
         <v>205675</v>
       </c>
       <c r="AH13" s="19"/>
       <c r="AI13" s="21">
         <v>233</v>
       </c>
       <c r="AJ13" s="22">
         <v>0.1132855232770147</v>
       </c>
-      <c r="AL13" s="251" t="s">
+      <c r="AL13" s="256" t="s">
         <v>201</v>
       </c>
-      <c r="AM13" s="251"/>
+      <c r="AM13" s="256"/>
       <c r="AN13" s="220"/>
       <c r="AO13" s="231">
         <v>174357</v>
       </c>
       <c r="AP13" s="220"/>
       <c r="AQ13" s="223">
         <v>952</v>
       </c>
       <c r="AR13" s="224">
         <v>0.54600618271706902</v>
       </c>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B14" s="39" t="s">
         <v>103</v>
       </c>
       <c r="C14" s="40">
         <v>215533</v>
       </c>
       <c r="D14" s="215">
         <v>43015</v>
       </c>
       <c r="E14" s="36">
         <v>19.957500707548263</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>133</v>
       </c>
       <c r="H14" s="15"/>
       <c r="I14" s="16">
         <v>279097.07079920004</v>
       </c>
       <c r="J14" s="15"/>
       <c r="K14" s="17">
         <v>25640</v>
       </c>
       <c r="L14" s="36">
         <v>9.1867678605795984</v>
       </c>
-      <c r="N14" s="251" t="s">
+      <c r="N14" s="256" t="s">
         <v>162</v>
       </c>
-      <c r="O14" s="251"/>
+      <c r="O14" s="256"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="20">
         <v>373562</v>
       </c>
       <c r="R14" s="19"/>
       <c r="S14" s="20">
         <v>80124</v>
       </c>
       <c r="T14" s="22">
         <v>21.448648417130222</v>
       </c>
-      <c r="V14" s="251" t="s">
+      <c r="V14" s="256" t="s">
         <v>14</v>
       </c>
-      <c r="W14" s="251"/>
+      <c r="W14" s="256"/>
       <c r="X14" s="28"/>
       <c r="Y14" s="20">
         <v>662019</v>
       </c>
       <c r="Z14" s="29"/>
       <c r="AA14" s="30">
         <v>39522</v>
       </c>
       <c r="AB14" s="22">
         <v>5.969919292346594</v>
       </c>
       <c r="AD14" s="252" t="s">
         <v>72</v>
       </c>
       <c r="AE14" s="253"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="20">
         <v>271757</v>
       </c>
       <c r="AH14" s="19"/>
       <c r="AI14" s="21">
         <v>3136</v>
       </c>
       <c r="AJ14" s="22">
         <v>1.1539721147937312</v>
       </c>
       <c r="AK14" s="58"/>
-      <c r="AL14" s="251" t="s">
+      <c r="AL14" s="256" t="s">
         <v>202</v>
       </c>
-      <c r="AM14" s="251"/>
+      <c r="AM14" s="256"/>
       <c r="AN14" s="220"/>
       <c r="AO14" s="231">
         <v>393289</v>
       </c>
       <c r="AP14" s="220"/>
       <c r="AQ14" s="223">
         <v>23916</v>
       </c>
       <c r="AR14" s="224">
         <v>6.0810243866469698</v>
       </c>
       <c r="AS14" s="58"/>
     </row>
     <row r="15" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B15" s="39" t="s">
         <v>89</v>
       </c>
       <c r="C15" s="40">
         <v>171297</v>
       </c>
       <c r="D15" s="215">
         <v>6992</v>
       </c>
       <c r="E15" s="36">
         <v>4.0817994477428092</v>
       </c>
       <c r="G15" s="35" t="s">
         <v>134</v>
       </c>
       <c r="H15" s="15"/>
       <c r="I15" s="16">
         <v>291313.24937099998</v>
       </c>
       <c r="J15" s="15"/>
       <c r="K15" s="17">
         <v>28954.091820000001</v>
       </c>
       <c r="L15" s="36">
         <v>9.9391606397983345</v>
       </c>
-      <c r="N15" s="251" t="s">
+      <c r="N15" s="256" t="s">
         <v>163</v>
       </c>
-      <c r="O15" s="251"/>
+      <c r="O15" s="256"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="20">
         <v>243954</v>
       </c>
       <c r="R15" s="19"/>
       <c r="S15" s="20">
         <v>17215</v>
       </c>
       <c r="T15" s="22">
         <v>7.056658222451774</v>
       </c>
-      <c r="V15" s="251" t="s">
+      <c r="V15" s="256" t="s">
         <v>15</v>
       </c>
-      <c r="W15" s="251"/>
+      <c r="W15" s="256"/>
       <c r="X15" s="28"/>
       <c r="Y15" s="20">
         <v>198511</v>
       </c>
       <c r="Z15" s="29"/>
       <c r="AA15" s="30">
         <v>3751</v>
       </c>
       <c r="AB15" s="22">
         <v>1.8895678325130598</v>
       </c>
       <c r="AD15" s="252" t="s">
         <v>73</v>
       </c>
       <c r="AE15" s="253"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="20">
         <v>212594</v>
       </c>
       <c r="AH15" s="19"/>
       <c r="AI15" s="21">
         <v>6772</v>
       </c>
       <c r="AJ15" s="22">
         <v>3.185414451960074</v>
       </c>
-      <c r="AL15" s="251" t="s">
+      <c r="AL15" s="256" t="s">
         <v>203</v>
       </c>
-      <c r="AM15" s="251"/>
+      <c r="AM15" s="256"/>
       <c r="AN15" s="220"/>
       <c r="AO15" s="231">
         <v>338224</v>
       </c>
       <c r="AP15" s="220"/>
       <c r="AQ15" s="223">
         <v>3613</v>
       </c>
       <c r="AR15" s="224">
         <v>1.068226973839822</v>
       </c>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B16" s="42" t="s">
         <v>104</v>
       </c>
       <c r="C16" s="43">
         <v>242761</v>
       </c>
       <c r="D16" s="41">
         <v>20977</v>
       </c>
       <c r="E16" s="18">
         <v>8.6410090582918997</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>135</v>
       </c>
       <c r="H16" s="15"/>
       <c r="I16" s="16">
         <v>242918</v>
       </c>
       <c r="J16" s="15"/>
       <c r="K16" s="17">
         <v>34941</v>
       </c>
       <c r="L16" s="36">
         <v>14.383866160597403</v>
       </c>
-      <c r="N16" s="251" t="s">
+      <c r="N16" s="256" t="s">
         <v>164</v>
       </c>
-      <c r="O16" s="251"/>
+      <c r="O16" s="256"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="20">
         <v>248921</v>
       </c>
       <c r="R16" s="19"/>
       <c r="S16" s="20">
         <v>6395</v>
       </c>
       <c r="T16" s="22">
         <v>2.569088184604754</v>
       </c>
-      <c r="V16" s="251" t="s">
+      <c r="V16" s="256" t="s">
         <v>16</v>
       </c>
-      <c r="W16" s="251"/>
+      <c r="W16" s="256"/>
       <c r="X16" s="28"/>
       <c r="Y16" s="20">
         <v>155247</v>
       </c>
       <c r="Z16" s="29"/>
       <c r="AA16" s="30">
         <v>1718</v>
       </c>
       <c r="AB16" s="22">
         <v>1.1066236384600023</v>
       </c>
       <c r="AD16" s="252" t="s">
         <v>74</v>
       </c>
       <c r="AE16" s="253"/>
       <c r="AF16" s="19"/>
       <c r="AG16" s="20">
         <v>419199</v>
       </c>
       <c r="AH16" s="19"/>
       <c r="AI16" s="21">
         <v>3096</v>
       </c>
       <c r="AJ16" s="22">
         <v>0.73855138013210908</v>
       </c>
       <c r="AK16" s="58"/>
-      <c r="AL16" s="251" t="s">
+      <c r="AL16" s="256" t="s">
         <v>204</v>
       </c>
-      <c r="AM16" s="251"/>
+      <c r="AM16" s="256"/>
       <c r="AN16" s="220"/>
       <c r="AO16" s="231">
         <v>190149</v>
       </c>
       <c r="AP16" s="220"/>
       <c r="AQ16" s="223">
         <v>554.58000000000004</v>
       </c>
       <c r="AR16" s="224">
         <v>0.29165549122004325</v>
       </c>
       <c r="AS16" s="58"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B17" s="42" t="s">
         <v>105</v>
       </c>
       <c r="C17" s="43">
         <v>505797</v>
       </c>
       <c r="D17" s="41">
         <v>78578</v>
       </c>
       <c r="E17" s="18">
         <v>15.535481626027833</v>
       </c>
       <c r="G17" s="44" t="s">
         <v>136</v>
       </c>
       <c r="H17" s="15"/>
       <c r="I17" s="16">
         <v>324960.73308600002</v>
       </c>
       <c r="J17" s="15"/>
       <c r="K17" s="17">
         <v>15800.87556</v>
       </c>
       <c r="L17" s="18">
         <v>4.8623953454149609</v>
       </c>
-      <c r="N17" s="251" t="s">
+      <c r="N17" s="256" t="s">
         <v>165</v>
       </c>
-      <c r="O17" s="251"/>
+      <c r="O17" s="256"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="20">
         <v>266719</v>
       </c>
       <c r="R17" s="19"/>
       <c r="S17" s="20">
         <v>11647</v>
       </c>
       <c r="T17" s="22">
         <v>4.3667680217757265</v>
       </c>
-      <c r="V17" s="251" t="s">
+      <c r="V17" s="256" t="s">
         <v>17</v>
       </c>
-      <c r="W17" s="251"/>
+      <c r="W17" s="256"/>
       <c r="X17" s="28"/>
       <c r="Y17" s="20">
         <v>288997</v>
       </c>
       <c r="Z17" s="29"/>
       <c r="AA17" s="30">
         <v>11363</v>
       </c>
       <c r="AB17" s="22">
         <v>3.9318747253431692</v>
       </c>
       <c r="AD17" s="252" t="s">
         <v>75</v>
       </c>
       <c r="AE17" s="253"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="20">
         <v>735155</v>
       </c>
       <c r="AH17" s="19"/>
       <c r="AI17" s="21">
         <v>8338</v>
       </c>
       <c r="AJ17" s="22">
         <v>1.1341825873455258</v>
       </c>
       <c r="AK17" s="58"/>
-      <c r="AL17" s="251" t="s">
+      <c r="AL17" s="256" t="s">
         <v>205</v>
       </c>
-      <c r="AM17" s="251"/>
+      <c r="AM17" s="256"/>
       <c r="AN17" s="220"/>
       <c r="AO17" s="231">
         <v>586792</v>
       </c>
       <c r="AP17" s="220"/>
       <c r="AQ17" s="223">
         <v>2196</v>
       </c>
       <c r="AR17" s="224">
         <v>0.37423823092339364</v>
       </c>
       <c r="AS17" s="58"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B18" s="42" t="s">
         <v>106</v>
       </c>
       <c r="C18" s="43">
         <v>108431.670455</v>
       </c>
       <c r="D18" s="41">
         <v>14918.8945</v>
       </c>
       <c r="E18" s="18">
         <v>13.758797994531921</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>92</v>
       </c>
       <c r="H18" s="15"/>
       <c r="I18" s="16">
         <v>241482.51199999999</v>
       </c>
       <c r="J18" s="15"/>
       <c r="K18" s="17">
         <v>3409.9717200000005</v>
       </c>
       <c r="L18" s="45">
         <v>1.4120988272641462</v>
       </c>
-      <c r="N18" s="251" t="s">
+      <c r="N18" s="256" t="s">
         <v>166</v>
       </c>
-      <c r="O18" s="251"/>
+      <c r="O18" s="256"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="20">
         <v>269245</v>
       </c>
       <c r="R18" s="19"/>
       <c r="S18" s="20">
         <v>21545</v>
       </c>
       <c r="T18" s="22">
         <v>8.0020056082749917</v>
       </c>
-      <c r="V18" s="251" t="s">
+      <c r="V18" s="256" t="s">
         <v>18</v>
       </c>
-      <c r="W18" s="251"/>
+      <c r="W18" s="256"/>
       <c r="X18" s="28"/>
       <c r="Y18" s="20">
         <v>264227</v>
       </c>
       <c r="Z18" s="29"/>
       <c r="AA18" s="30">
         <v>73434</v>
       </c>
       <c r="AB18" s="22">
         <v>27.792012171352663</v>
       </c>
       <c r="AD18" s="252" t="s">
         <v>76</v>
       </c>
       <c r="AE18" s="253"/>
       <c r="AF18" s="220"/>
       <c r="AG18" s="222">
         <v>198519</v>
       </c>
       <c r="AH18" s="220"/>
       <c r="AI18" s="223">
         <v>15665</v>
       </c>
       <c r="AJ18" s="224">
         <v>7.8909323540819765</v>
       </c>
       <c r="AK18" s="58"/>
-      <c r="AL18" s="251" t="s">
+      <c r="AL18" s="256" t="s">
         <v>206</v>
       </c>
-      <c r="AM18" s="251"/>
+      <c r="AM18" s="256"/>
       <c r="AN18" s="220"/>
       <c r="AO18" s="231">
         <v>163373</v>
       </c>
       <c r="AP18" s="220"/>
       <c r="AQ18" s="223">
         <v>882</v>
       </c>
       <c r="AR18" s="224">
         <v>0.5398688889841039</v>
       </c>
       <c r="AS18" s="58"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B19" s="39" t="s">
         <v>107</v>
       </c>
       <c r="C19" s="40">
         <v>131244.32708700001</v>
       </c>
       <c r="D19" s="41">
         <v>51937.764000000003</v>
       </c>
       <c r="E19" s="18">
         <v>39.57334016088268</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>137</v>
       </c>
       <c r="H19" s="15"/>
       <c r="I19" s="16">
         <v>288640</v>
       </c>
       <c r="J19" s="15"/>
       <c r="K19" s="17">
         <v>7222</v>
       </c>
       <c r="L19" s="45">
         <v>2.5020787139689578</v>
       </c>
-      <c r="N19" s="251" t="s">
+      <c r="N19" s="256" t="s">
         <v>167</v>
       </c>
-      <c r="O19" s="251"/>
+      <c r="O19" s="256"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="20">
         <v>199314</v>
       </c>
       <c r="R19" s="19"/>
       <c r="S19" s="20">
         <v>9458</v>
       </c>
       <c r="T19" s="22">
         <v>4.7452762977011149</v>
       </c>
-      <c r="V19" s="251" t="s">
+      <c r="V19" s="256" t="s">
         <v>19</v>
       </c>
-      <c r="W19" s="251"/>
+      <c r="W19" s="256"/>
       <c r="X19" s="28"/>
       <c r="Y19" s="20">
         <v>181304</v>
       </c>
       <c r="Z19" s="29"/>
       <c r="AA19" s="30">
         <v>7416</v>
       </c>
       <c r="AB19" s="22">
         <v>4.0903675594581479</v>
       </c>
       <c r="AD19" s="252" t="s">
         <v>77</v>
       </c>
       <c r="AE19" s="253"/>
       <c r="AF19" s="220"/>
       <c r="AG19" s="222">
         <v>176595</v>
       </c>
       <c r="AH19" s="220"/>
       <c r="AI19" s="223">
         <v>4089</v>
       </c>
       <c r="AJ19" s="224">
         <v>2.3154675953452815</v>
       </c>
-      <c r="AL19" s="251" t="s">
+      <c r="AL19" s="256" t="s">
         <v>207</v>
       </c>
-      <c r="AM19" s="251"/>
+      <c r="AM19" s="256"/>
       <c r="AN19" s="220"/>
       <c r="AO19" s="231">
         <v>522559</v>
       </c>
       <c r="AP19" s="220"/>
       <c r="AQ19" s="223">
         <v>274</v>
       </c>
       <c r="AR19" s="224">
         <v>5.243427057997279E-2</v>
       </c>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B20" s="39" t="s">
         <v>108</v>
       </c>
       <c r="C20" s="40">
         <v>201687.73335900001</v>
       </c>
       <c r="D20" s="41">
         <v>23633.109750000003</v>
       </c>
       <c r="E20" s="18">
         <v>11.7176733341207</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>138</v>
       </c>
       <c r="H20" s="15"/>
       <c r="I20" s="16">
         <v>615513</v>
       </c>
       <c r="J20" s="15"/>
       <c r="K20" s="17">
         <v>34428</v>
       </c>
       <c r="L20" s="45">
         <v>5.5933830804548403</v>
       </c>
-      <c r="N20" s="251" t="s">
+      <c r="N20" s="256" t="s">
         <v>168</v>
       </c>
-      <c r="O20" s="251"/>
+      <c r="O20" s="256"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="20">
         <v>319564</v>
       </c>
       <c r="R20" s="19"/>
       <c r="S20" s="20">
         <v>15651</v>
       </c>
       <c r="T20" s="22">
         <v>4.8976104942984815</v>
       </c>
-      <c r="V20" s="251" t="s">
+      <c r="V20" s="256" t="s">
         <v>20</v>
       </c>
-      <c r="W20" s="251"/>
+      <c r="W20" s="256"/>
       <c r="X20" s="28"/>
       <c r="Y20" s="20">
         <v>320044</v>
       </c>
       <c r="Z20" s="29"/>
       <c r="AA20" s="30">
         <v>12859</v>
       </c>
       <c r="AB20" s="22">
         <v>4.0178850408068891</v>
       </c>
       <c r="AD20" s="252" t="s">
         <v>78</v>
       </c>
       <c r="AE20" s="253"/>
       <c r="AF20" s="220"/>
       <c r="AG20" s="222">
         <v>342723</v>
       </c>
       <c r="AH20" s="220"/>
       <c r="AI20" s="223">
         <v>3402</v>
       </c>
       <c r="AJ20" s="224">
         <v>0.99263836976216957</v>
       </c>
-      <c r="AL20" s="251" t="s">
-[...2 lines deleted...]
-      <c r="AM20" s="251"/>
+      <c r="AL20" s="256" t="s">
+        <v>208</v>
+      </c>
+      <c r="AM20" s="256"/>
       <c r="AN20" s="220"/>
       <c r="AO20" s="231">
         <v>1150602</v>
       </c>
       <c r="AP20" s="220"/>
       <c r="AQ20" s="223">
         <v>17230</v>
       </c>
       <c r="AR20" s="224">
         <v>1.4974769729237389</v>
       </c>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B21" s="39" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="40">
         <v>179524.82289299998</v>
       </c>
       <c r="D21" s="41">
         <v>33235.215000000004</v>
       </c>
       <c r="E21" s="18">
         <v>18.512879981955916</v>
       </c>
       <c r="G21" s="44" t="s">
         <v>139</v>
       </c>
       <c r="H21" s="15"/>
       <c r="I21" s="16">
         <v>236786</v>
       </c>
       <c r="J21" s="15"/>
       <c r="K21" s="16">
         <v>25165</v>
       </c>
       <c r="L21" s="45">
         <v>10.627739815698563</v>
       </c>
-      <c r="N21" s="251" t="s">
+      <c r="N21" s="256" t="s">
         <v>49</v>
       </c>
-      <c r="O21" s="251"/>
+      <c r="O21" s="256"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="20">
         <v>217712</v>
       </c>
       <c r="R21" s="19"/>
       <c r="S21" s="20">
         <v>34036</v>
       </c>
       <c r="T21" s="22">
         <v>15.63349746454031</v>
       </c>
-      <c r="V21" s="251" t="s">
+      <c r="V21" s="256" t="s">
         <v>21</v>
       </c>
-      <c r="W21" s="251"/>
+      <c r="W21" s="256"/>
       <c r="X21" s="28"/>
       <c r="Y21" s="20">
         <v>270951</v>
       </c>
       <c r="Z21" s="29"/>
       <c r="AA21" s="30">
         <v>15828</v>
       </c>
       <c r="AB21" s="22">
         <v>5.8416466445962554</v>
       </c>
       <c r="AD21" s="252" t="s">
         <v>79</v>
       </c>
       <c r="AE21" s="253"/>
       <c r="AF21" s="220"/>
       <c r="AG21" s="222">
         <v>335064</v>
       </c>
       <c r="AH21" s="220"/>
       <c r="AI21" s="223">
         <v>4429</v>
       </c>
       <c r="AJ21" s="224">
         <v>1.3218370221808371</v>
       </c>
-      <c r="AL21" s="286" t="s">
-[...8 lines deleted...]
-      <c r="AQ21" s="239">
+      <c r="AL21" s="289" t="s">
+        <v>209</v>
+      </c>
+      <c r="AM21" s="289"/>
+      <c r="AN21" s="15"/>
+      <c r="AO21" s="228">
+        <v>141896</v>
+      </c>
+      <c r="AP21" s="15"/>
+      <c r="AQ21" s="229">
         <v>13</v>
       </c>
-      <c r="AR21" s="221">
-        <v>0.21325459317585302</v>
+      <c r="AR21" s="230">
+        <v>9.1616395106275013E-3</v>
       </c>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B22" s="42" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="43">
         <v>221975</v>
       </c>
       <c r="D22" s="41">
         <v>20918</v>
       </c>
       <c r="E22" s="18">
         <v>9.4235837369073092</v>
       </c>
       <c r="G22" s="44" t="s">
         <v>140</v>
       </c>
       <c r="H22" s="15"/>
       <c r="I22" s="16">
         <v>194722</v>
       </c>
       <c r="J22" s="15"/>
       <c r="K22" s="16">
         <v>11434</v>
       </c>
       <c r="L22" s="45">
         <v>5.8719610521666787</v>
       </c>
-      <c r="N22" s="251" t="s">
+      <c r="N22" s="256" t="s">
         <v>169</v>
       </c>
-      <c r="O22" s="251"/>
+      <c r="O22" s="256"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="20">
         <v>341260</v>
       </c>
       <c r="R22" s="19"/>
       <c r="S22" s="20">
         <v>55530</v>
       </c>
       <c r="T22" s="22">
         <v>16.272050635878802</v>
       </c>
-      <c r="V22" s="251" t="s">
+      <c r="V22" s="256" t="s">
         <v>22</v>
       </c>
-      <c r="W22" s="251"/>
+      <c r="W22" s="256"/>
       <c r="X22" s="28"/>
       <c r="Y22" s="20">
         <v>188454</v>
       </c>
       <c r="Z22" s="29"/>
       <c r="AA22" s="30">
         <v>3199</v>
       </c>
       <c r="AB22" s="22">
         <v>1.697496471287423</v>
       </c>
       <c r="AD22" s="252" t="s">
         <v>80</v>
       </c>
       <c r="AE22" s="253"/>
       <c r="AF22" s="220"/>
       <c r="AG22" s="222">
         <v>189260</v>
       </c>
       <c r="AH22" s="220"/>
       <c r="AI22" s="223">
         <v>350</v>
       </c>
       <c r="AJ22" s="224">
         <v>0.18493078304977281</v>
       </c>
-      <c r="AL22" s="246" t="s">
-[...10 lines deleted...]
-      <c r="AQ22" s="290"/>
+      <c r="AL22" s="260" t="s">
+        <v>211</v>
+      </c>
+      <c r="AM22" s="260"/>
+      <c r="AN22" s="237"/>
+      <c r="AO22" s="238">
+        <v>206463</v>
+      </c>
+      <c r="AP22" s="237"/>
+      <c r="AQ22" s="239">
+        <v>13114</v>
+      </c>
       <c r="AR22" s="221">
-        <v>6.7908059263884155</v>
+        <v>6.3517434116524507</v>
       </c>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B23" s="42" t="s">
         <v>111</v>
       </c>
       <c r="C23" s="43">
         <v>274825.34853999998</v>
       </c>
       <c r="D23" s="41">
         <v>19509.626749999999</v>
       </c>
       <c r="E23" s="18">
         <v>7.0989182233895844</v>
       </c>
       <c r="G23" s="44" t="s">
         <v>141</v>
       </c>
       <c r="H23" s="15"/>
       <c r="I23" s="16">
         <v>341993</v>
       </c>
       <c r="J23" s="15"/>
       <c r="K23" s="16">
         <v>95837</v>
       </c>
       <c r="L23" s="45">
         <v>28.023088191863575</v>
       </c>
-      <c r="N23" s="251" t="s">
+      <c r="N23" s="256" t="s">
         <v>170</v>
       </c>
-      <c r="O23" s="251"/>
+      <c r="O23" s="256"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="20">
         <v>586107</v>
       </c>
       <c r="R23" s="19"/>
       <c r="S23" s="20">
         <v>83844</v>
       </c>
       <c r="T23" s="22">
         <v>14.305237780814767</v>
       </c>
-      <c r="V23" s="251" t="s">
+      <c r="V23" s="256" t="s">
         <v>23</v>
       </c>
-      <c r="W23" s="251"/>
+      <c r="W23" s="256"/>
       <c r="X23" s="28"/>
       <c r="Y23" s="20">
         <v>410391</v>
       </c>
       <c r="Z23" s="29"/>
       <c r="AA23" s="30">
         <v>8387</v>
       </c>
       <c r="AB23" s="22">
         <v>2.0436608015282984</v>
       </c>
       <c r="AD23" s="252" t="s">
         <v>81</v>
       </c>
       <c r="AE23" s="253"/>
       <c r="AF23" s="220"/>
       <c r="AG23" s="222">
         <v>431953</v>
       </c>
       <c r="AH23" s="220"/>
       <c r="AI23" s="223">
         <v>3669</v>
       </c>
       <c r="AJ23" s="224">
         <v>0.84939796690843683</v>
       </c>
+      <c r="AL23" s="246" t="s">
+        <v>193</v>
+      </c>
+      <c r="AM23" s="247"/>
+      <c r="AN23" s="248">
+        <v>53173040.399259701</v>
+      </c>
+      <c r="AO23" s="249"/>
+      <c r="AP23" s="250">
+        <v>3600749.5625859997</v>
+      </c>
+      <c r="AQ23" s="251"/>
+      <c r="AR23" s="221">
+        <v>6.7717578975155446</v>
+      </c>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B24" s="46" t="s">
         <v>112</v>
       </c>
       <c r="C24" s="47">
         <v>130297.12239700001</v>
       </c>
       <c r="D24" s="41">
         <v>-10596.267006000002</v>
       </c>
       <c r="E24" s="18">
         <v>-8.1323875854406236</v>
       </c>
       <c r="G24" s="44" t="s">
         <v>142</v>
       </c>
       <c r="H24" s="15"/>
       <c r="I24" s="16">
         <v>245694</v>
       </c>
       <c r="J24" s="15"/>
       <c r="K24" s="16">
         <v>11227</v>
       </c>
       <c r="L24" s="45">
         <v>4.5695051568210863</v>
       </c>
-      <c r="N24" s="251" t="s">
+      <c r="N24" s="256" t="s">
         <v>171</v>
       </c>
-      <c r="O24" s="251"/>
+      <c r="O24" s="256"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="20">
         <v>243965</v>
       </c>
       <c r="R24" s="19"/>
       <c r="S24" s="20">
         <v>134817</v>
       </c>
       <c r="T24" s="22">
         <v>55.260795605927079</v>
       </c>
-      <c r="V24" s="251" t="s">
+      <c r="V24" s="256" t="s">
         <v>24</v>
       </c>
-      <c r="W24" s="251"/>
+      <c r="W24" s="256"/>
       <c r="X24" s="28"/>
       <c r="Y24" s="20">
         <v>387695</v>
       </c>
       <c r="Z24" s="29"/>
       <c r="AA24" s="30">
         <v>763</v>
       </c>
       <c r="AB24" s="22">
         <v>0.19680418885979958</v>
       </c>
       <c r="AD24" s="252" t="s">
         <v>82</v>
       </c>
       <c r="AE24" s="253"/>
       <c r="AF24" s="220"/>
       <c r="AG24" s="222">
         <v>218553</v>
       </c>
       <c r="AH24" s="220"/>
       <c r="AI24" s="223">
         <v>165</v>
       </c>
       <c r="AJ24" s="224">
         <v>7.5496561474791016E-2</v>
@@ -5068,69 +5090,69 @@
         <v>113</v>
       </c>
       <c r="C25" s="48">
         <v>150583.44225299999</v>
       </c>
       <c r="D25" s="41">
         <v>17431.741227999999</v>
       </c>
       <c r="E25" s="18">
         <v>11.576134113545088</v>
       </c>
       <c r="G25" s="44" t="s">
         <v>143</v>
       </c>
       <c r="H25" s="15"/>
       <c r="I25" s="16">
         <v>243808</v>
       </c>
       <c r="J25" s="15"/>
       <c r="K25" s="16">
         <v>7783</v>
       </c>
       <c r="L25" s="49">
         <v>3.1922660454127838</v>
       </c>
-      <c r="N25" s="251" t="s">
+      <c r="N25" s="256" t="s">
         <v>172</v>
       </c>
-      <c r="O25" s="251"/>
+      <c r="O25" s="256"/>
       <c r="P25" s="19"/>
       <c r="Q25" s="20">
         <v>193827</v>
       </c>
       <c r="R25" s="19"/>
       <c r="S25" s="20">
         <v>4090</v>
       </c>
       <c r="T25" s="22">
         <v>2.1101291357757175</v>
       </c>
-      <c r="V25" s="251" t="s">
+      <c r="V25" s="256" t="s">
         <v>25</v>
       </c>
-      <c r="W25" s="251"/>
+      <c r="W25" s="256"/>
       <c r="X25" s="28"/>
       <c r="Y25" s="20">
         <v>326390</v>
       </c>
       <c r="Z25" s="29"/>
       <c r="AA25" s="30">
         <v>2414</v>
       </c>
       <c r="AB25" s="22">
         <v>0.73960599283066264</v>
       </c>
       <c r="AD25" s="252" t="s">
         <v>83</v>
       </c>
       <c r="AE25" s="253"/>
       <c r="AF25" s="220"/>
       <c r="AG25" s="222">
         <v>202106</v>
       </c>
       <c r="AH25" s="220"/>
       <c r="AI25" s="223">
         <v>3913</v>
       </c>
       <c r="AJ25" s="224">
         <v>1.936112732922328</v>
@@ -5142,69 +5164,69 @@
       </c>
       <c r="C26" s="48">
         <v>263029.70911300002</v>
       </c>
       <c r="D26" s="41">
         <v>26380.90625</v>
       </c>
       <c r="E26" s="18">
         <v>10.029629861570701</v>
       </c>
       <c r="G26" s="44" t="s">
         <v>144</v>
       </c>
       <c r="H26" s="15"/>
       <c r="I26" s="16">
         <v>283536</v>
       </c>
       <c r="J26" s="15"/>
       <c r="K26" s="16">
         <v>10465</v>
       </c>
       <c r="L26" s="49">
         <v>3.6908893403306808</v>
       </c>
       <c r="M26" s="50"/>
-      <c r="N26" s="251" t="s">
+      <c r="N26" s="256" t="s">
         <v>173</v>
       </c>
-      <c r="O26" s="251"/>
+      <c r="O26" s="256"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="20">
         <v>197541</v>
       </c>
       <c r="R26" s="19"/>
       <c r="S26" s="20">
         <v>12232</v>
       </c>
       <c r="T26" s="22">
         <v>6.1921322662130898</v>
       </c>
-      <c r="V26" s="251" t="s">
+      <c r="V26" s="256" t="s">
         <v>26</v>
       </c>
-      <c r="W26" s="251"/>
+      <c r="W26" s="256"/>
       <c r="X26" s="28"/>
       <c r="Y26" s="20">
         <v>838359</v>
       </c>
       <c r="Z26" s="29"/>
       <c r="AA26" s="30">
         <v>24918</v>
       </c>
       <c r="AB26" s="22">
         <v>2.9722350448912698</v>
       </c>
       <c r="AD26" s="252" t="s">
         <v>84</v>
       </c>
       <c r="AE26" s="253"/>
       <c r="AF26" s="220"/>
       <c r="AG26" s="222">
         <v>407669</v>
       </c>
       <c r="AH26" s="220"/>
       <c r="AI26" s="223">
         <v>6358</v>
       </c>
       <c r="AJ26" s="224">
         <v>1.5595985959197292</v>
@@ -5216,143 +5238,143 @@
       </c>
       <c r="C27" s="48">
         <v>169236.2650705</v>
       </c>
       <c r="D27" s="41">
         <v>17482.687375000001</v>
       </c>
       <c r="E27" s="18">
         <v>10.330343421202961</v>
       </c>
       <c r="G27" s="51" t="s">
         <v>145</v>
       </c>
       <c r="H27" s="15"/>
       <c r="I27" s="16">
         <v>242609</v>
       </c>
       <c r="J27" s="15"/>
       <c r="K27" s="16">
         <v>24130.68348</v>
       </c>
       <c r="L27" s="49">
         <v>9.9463265913465708</v>
       </c>
       <c r="M27" s="50"/>
-      <c r="N27" s="251" t="s">
+      <c r="N27" s="256" t="s">
         <v>174</v>
       </c>
-      <c r="O27" s="251"/>
+      <c r="O27" s="256"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="20">
         <v>142217</v>
       </c>
       <c r="R27" s="19"/>
       <c r="S27" s="20">
         <v>7390</v>
       </c>
       <c r="T27" s="22">
         <v>5.1962845510733597</v>
       </c>
-      <c r="V27" s="251" t="s">
+      <c r="V27" s="256" t="s">
         <v>52</v>
       </c>
-      <c r="W27" s="251"/>
+      <c r="W27" s="256"/>
       <c r="X27" s="28"/>
       <c r="Y27" s="20">
         <v>166555</v>
       </c>
       <c r="Z27" s="29"/>
       <c r="AA27" s="30">
         <v>9162</v>
       </c>
       <c r="AB27" s="22">
         <v>5.5008855933475429</v>
       </c>
-      <c r="AD27" s="280" t="s">
+      <c r="AD27" s="261" t="s">
         <v>85</v>
       </c>
-      <c r="AE27" s="281"/>
+      <c r="AE27" s="262"/>
       <c r="AF27" s="15"/>
       <c r="AG27" s="228">
         <v>286612</v>
       </c>
       <c r="AH27" s="15"/>
       <c r="AI27" s="229">
         <v>12316</v>
       </c>
       <c r="AJ27" s="230">
         <v>4.2970985164612783</v>
       </c>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.2">
       <c r="B28" s="42" t="s">
         <v>115</v>
       </c>
       <c r="C28" s="43">
         <v>270300.45321050001</v>
       </c>
       <c r="D28" s="41">
         <v>31906.866649999996</v>
       </c>
       <c r="E28" s="18">
         <v>11.804222401784916</v>
       </c>
       <c r="G28" s="44" t="s">
         <v>146</v>
       </c>
       <c r="H28" s="15"/>
       <c r="I28" s="16">
         <v>265153</v>
       </c>
       <c r="J28" s="15"/>
       <c r="K28" s="16">
         <v>16661</v>
       </c>
       <c r="L28" s="49">
         <v>6.2835419550221943</v>
       </c>
       <c r="M28" s="53"/>
-      <c r="N28" s="251" t="s">
+      <c r="N28" s="256" t="s">
         <v>175</v>
       </c>
-      <c r="O28" s="251"/>
+      <c r="O28" s="256"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="20">
         <v>254917</v>
       </c>
       <c r="R28" s="19"/>
       <c r="S28" s="20">
         <v>21201</v>
       </c>
       <c r="T28" s="22">
         <v>8.3168246919585584</v>
       </c>
-      <c r="V28" s="251" t="s">
+      <c r="V28" s="256" t="s">
         <v>53</v>
       </c>
-      <c r="W28" s="251"/>
+      <c r="W28" s="256"/>
       <c r="X28" s="28"/>
       <c r="Y28" s="20">
         <v>243020</v>
       </c>
       <c r="Z28" s="29"/>
       <c r="AA28" s="30">
         <v>16637</v>
       </c>
       <c r="AB28" s="22">
         <v>6.845938605876059</v>
       </c>
       <c r="AD28" s="252" t="s">
         <v>86</v>
       </c>
       <c r="AE28" s="253"/>
       <c r="AF28" s="220"/>
       <c r="AG28" s="231">
         <v>399118</v>
       </c>
       <c r="AH28" s="220"/>
       <c r="AI28" s="223">
         <v>11315</v>
       </c>
       <c r="AJ28" s="224">
         <v>2.8350011775966006</v>
@@ -5364,69 +5386,69 @@
       </c>
       <c r="C29" s="43">
         <v>476340.58362605004</v>
       </c>
       <c r="D29" s="41">
         <v>105378.147138</v>
       </c>
       <c r="E29" s="18">
         <v>22.122437340070704</v>
       </c>
       <c r="G29" s="44" t="s">
         <v>147</v>
       </c>
       <c r="H29" s="19"/>
       <c r="I29" s="16">
         <v>336239</v>
       </c>
       <c r="J29" s="19"/>
       <c r="K29" s="16">
         <v>18937</v>
       </c>
       <c r="L29" s="49">
         <v>5.6320058053943773</v>
       </c>
       <c r="M29" s="54"/>
-      <c r="N29" s="251" t="s">
+      <c r="N29" s="256" t="s">
         <v>176</v>
       </c>
-      <c r="O29" s="251"/>
+      <c r="O29" s="256"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="20">
         <v>234957</v>
       </c>
       <c r="R29" s="19"/>
       <c r="S29" s="20">
         <v>9382</v>
       </c>
       <c r="T29" s="22">
         <v>3.9930710725792378</v>
       </c>
-      <c r="V29" s="251" t="s">
+      <c r="V29" s="256" t="s">
         <v>54</v>
       </c>
-      <c r="W29" s="251"/>
+      <c r="W29" s="256"/>
       <c r="X29" s="28"/>
       <c r="Y29" s="20">
         <v>358212</v>
       </c>
       <c r="Z29" s="29"/>
       <c r="AA29" s="30">
         <v>2654</v>
       </c>
       <c r="AB29" s="22">
         <v>0.74090203566603019</v>
       </c>
       <c r="AD29" s="252" t="s">
         <v>87</v>
       </c>
       <c r="AE29" s="253"/>
       <c r="AF29" s="220"/>
       <c r="AG29" s="231">
         <v>1077244</v>
       </c>
       <c r="AH29" s="220"/>
       <c r="AI29" s="223">
         <v>11195</v>
       </c>
       <c r="AJ29" s="224">
         <v>1.0392260249302852</v>
@@ -5438,69 +5460,69 @@
       </c>
       <c r="C30" s="40">
         <v>120426.276822</v>
       </c>
       <c r="D30" s="41">
         <v>19854.237499999999</v>
       </c>
       <c r="E30" s="36">
         <v>16.486632339673012</v>
       </c>
       <c r="G30" s="42" t="s">
         <v>93</v>
       </c>
       <c r="H30" s="19"/>
       <c r="I30" s="55">
         <v>211842</v>
       </c>
       <c r="J30" s="19"/>
       <c r="K30" s="56">
         <v>20056</v>
       </c>
       <c r="L30" s="45">
         <v>9.4674332757432431</v>
       </c>
       <c r="M30" s="57"/>
-      <c r="N30" s="251" t="s">
+      <c r="N30" s="256" t="s">
         <v>177</v>
       </c>
-      <c r="O30" s="251"/>
+      <c r="O30" s="256"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="20">
         <v>201026</v>
       </c>
       <c r="R30" s="19"/>
       <c r="S30" s="20">
         <v>3388</v>
       </c>
       <c r="T30" s="22">
         <v>1.6853541332961903</v>
       </c>
-      <c r="V30" s="251" t="s">
+      <c r="V30" s="256" t="s">
         <v>55</v>
       </c>
-      <c r="W30" s="251"/>
+      <c r="W30" s="256"/>
       <c r="X30" s="28"/>
       <c r="Y30" s="20">
         <v>231134</v>
       </c>
       <c r="Z30" s="29"/>
       <c r="AA30" s="30">
         <v>1039</v>
       </c>
       <c r="AB30" s="22">
         <v>0.44952278764699261</v>
       </c>
       <c r="AD30" s="252" t="s">
         <v>184</v>
       </c>
       <c r="AE30" s="253"/>
       <c r="AF30" s="220"/>
       <c r="AG30" s="231">
         <v>312025</v>
       </c>
       <c r="AH30" s="220"/>
       <c r="AI30" s="223">
         <v>4820</v>
       </c>
       <c r="AJ30" s="224">
         <v>1.5447480169858185</v>
@@ -5512,69 +5534,69 @@
         <v>118</v>
       </c>
       <c r="C31" s="43">
         <v>173015.28534600005</v>
       </c>
       <c r="D31" s="41">
         <v>21248.955841000003</v>
       </c>
       <c r="E31" s="18">
         <v>12.281548302802172</v>
       </c>
       <c r="G31" s="42" t="s">
         <v>148</v>
       </c>
       <c r="H31" s="19"/>
       <c r="I31" s="55">
         <v>235624</v>
       </c>
       <c r="J31" s="19"/>
       <c r="K31" s="56">
         <v>14830</v>
       </c>
       <c r="L31" s="45">
         <v>6.2939259158659553</v>
       </c>
-      <c r="N31" s="251" t="s">
+      <c r="N31" s="256" t="s">
         <v>178</v>
       </c>
-      <c r="O31" s="251"/>
+      <c r="O31" s="256"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="20">
         <v>184718</v>
       </c>
       <c r="R31" s="19"/>
       <c r="S31" s="20">
         <v>2715</v>
       </c>
       <c r="T31" s="22">
         <v>1.4698080317023787</v>
       </c>
-      <c r="V31" s="251" t="s">
+      <c r="V31" s="256" t="s">
         <v>56</v>
       </c>
-      <c r="W31" s="251"/>
+      <c r="W31" s="256"/>
       <c r="X31" s="28"/>
       <c r="Y31" s="20">
         <v>205193</v>
       </c>
       <c r="Z31" s="29"/>
       <c r="AA31" s="30">
         <v>3285</v>
       </c>
       <c r="AB31" s="22">
         <v>1.6009318056658852</v>
       </c>
       <c r="AD31" s="252" t="s">
         <v>185</v>
       </c>
       <c r="AE31" s="253"/>
       <c r="AF31" s="220"/>
       <c r="AG31" s="231">
         <v>184096</v>
       </c>
       <c r="AH31" s="220"/>
       <c r="AI31" s="223">
         <v>2229</v>
       </c>
       <c r="AJ31" s="224">
         <v>1.2107813314792282</v>
@@ -5585,69 +5607,69 @@
         <v>119</v>
       </c>
       <c r="C32" s="43">
         <v>227163.66659400001</v>
       </c>
       <c r="D32" s="41">
         <v>38975.138680999997</v>
       </c>
       <c r="E32" s="18">
         <v>17.157294238721111</v>
       </c>
       <c r="G32" s="42" t="s">
         <v>149</v>
       </c>
       <c r="H32" s="19"/>
       <c r="I32" s="55">
         <v>711777</v>
       </c>
       <c r="J32" s="19"/>
       <c r="K32" s="56">
         <v>51666</v>
       </c>
       <c r="L32" s="45">
         <v>7.2587341259973277</v>
       </c>
-      <c r="N32" s="251" t="s">
+      <c r="N32" s="256" t="s">
         <v>179</v>
       </c>
-      <c r="O32" s="251"/>
+      <c r="O32" s="256"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="20">
         <v>225006</v>
       </c>
       <c r="R32" s="19"/>
       <c r="S32" s="20">
         <v>8350</v>
       </c>
       <c r="T32" s="22">
         <v>3.7110121507870901</v>
       </c>
-      <c r="V32" s="251" t="s">
+      <c r="V32" s="256" t="s">
         <v>57</v>
       </c>
-      <c r="W32" s="251"/>
+      <c r="W32" s="256"/>
       <c r="X32" s="28"/>
       <c r="Y32" s="20">
         <v>277111</v>
       </c>
       <c r="Z32" s="29"/>
       <c r="AA32" s="30">
         <v>174</v>
       </c>
       <c r="AB32" s="22">
         <v>6.2790722851131867E-2</v>
       </c>
       <c r="AD32" s="252" t="s">
         <v>186</v>
       </c>
       <c r="AE32" s="253"/>
       <c r="AF32" s="220"/>
       <c r="AG32" s="231">
         <v>262115</v>
       </c>
       <c r="AH32" s="220"/>
       <c r="AI32" s="223">
         <v>1692</v>
       </c>
       <c r="AJ32" s="224">
         <v>0.64551818858134791</v>
@@ -5658,69 +5680,69 @@
         <v>120</v>
       </c>
       <c r="C33" s="43">
         <v>186874.54371389997</v>
       </c>
       <c r="D33" s="41">
         <v>18523.566694000001</v>
       </c>
       <c r="E33" s="18">
         <v>9.9123006942877669</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>150</v>
       </c>
       <c r="H33" s="15"/>
       <c r="I33" s="16">
         <v>256108</v>
       </c>
       <c r="J33" s="15"/>
       <c r="K33" s="16">
         <v>17550</v>
       </c>
       <c r="L33" s="45">
         <v>6.8525778187327218</v>
       </c>
-      <c r="N33" s="251" t="s">
+      <c r="N33" s="256" t="s">
         <v>50</v>
       </c>
-      <c r="O33" s="251"/>
+      <c r="O33" s="256"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="20">
         <v>262733</v>
       </c>
       <c r="R33" s="19"/>
       <c r="S33" s="20">
         <v>67045</v>
       </c>
       <c r="T33" s="22">
         <v>25.51830185016728</v>
       </c>
-      <c r="V33" s="251" t="s">
+      <c r="V33" s="256" t="s">
         <v>58</v>
       </c>
-      <c r="W33" s="251"/>
+      <c r="W33" s="256"/>
       <c r="X33" s="28"/>
       <c r="Y33" s="20">
         <v>219506</v>
       </c>
       <c r="Z33" s="29"/>
       <c r="AA33" s="30">
         <v>1246</v>
       </c>
       <c r="AB33" s="22">
         <v>0.56763824223483639</v>
       </c>
       <c r="AD33" s="252" t="s">
         <v>187</v>
       </c>
       <c r="AE33" s="253"/>
       <c r="AF33" s="220"/>
       <c r="AG33" s="231">
         <v>222670</v>
       </c>
       <c r="AH33" s="220"/>
       <c r="AI33" s="223">
         <v>4733</v>
       </c>
       <c r="AJ33" s="224">
         <v>2.1255669825302017</v>
@@ -5731,69 +5753,69 @@
         <v>121</v>
       </c>
       <c r="C34" s="40">
         <v>276792.26555214997</v>
       </c>
       <c r="D34" s="41">
         <v>88782</v>
       </c>
       <c r="E34" s="18">
         <v>32.075318225708415</v>
       </c>
       <c r="G34" s="44" t="s">
         <v>151</v>
       </c>
       <c r="H34" s="15"/>
       <c r="I34" s="16">
         <v>159897</v>
       </c>
       <c r="J34" s="15"/>
       <c r="K34" s="16">
         <v>22207</v>
       </c>
       <c r="L34" s="45">
         <v>13.88831560316954</v>
       </c>
-      <c r="N34" s="251" t="s">
+      <c r="N34" s="256" t="s">
         <v>180</v>
       </c>
-      <c r="O34" s="251"/>
+      <c r="O34" s="256"/>
       <c r="P34" s="19"/>
       <c r="Q34" s="20">
         <v>293587</v>
       </c>
       <c r="R34" s="19"/>
       <c r="S34" s="21">
         <v>25071</v>
       </c>
       <c r="T34" s="22">
         <v>8.5395470507890341</v>
       </c>
-      <c r="V34" s="251" t="s">
+      <c r="V34" s="256" t="s">
         <v>59</v>
       </c>
-      <c r="W34" s="251"/>
+      <c r="W34" s="256"/>
       <c r="X34" s="28"/>
       <c r="Y34" s="20">
         <v>224808</v>
       </c>
       <c r="Z34" s="29"/>
       <c r="AA34" s="30">
         <v>83</v>
       </c>
       <c r="AB34" s="22">
         <v>3.6920394292018079E-2</v>
       </c>
       <c r="AD34" s="252" t="s">
         <v>188</v>
       </c>
       <c r="AE34" s="253"/>
       <c r="AF34" s="220"/>
       <c r="AG34" s="231">
         <v>238337</v>
       </c>
       <c r="AH34" s="220"/>
       <c r="AI34" s="223">
         <v>3110</v>
       </c>
       <c r="AJ34" s="224">
         <v>1.304875029894645</v>
@@ -5804,69 +5826,69 @@
         <v>122</v>
       </c>
       <c r="C35" s="43">
         <v>419277.78164099995</v>
       </c>
       <c r="D35" s="41">
         <v>40815</v>
       </c>
       <c r="E35" s="18">
         <v>9.7345964387273938</v>
       </c>
       <c r="G35" s="44" t="s">
         <v>152</v>
       </c>
       <c r="H35" s="19"/>
       <c r="I35" s="16">
         <v>352961</v>
       </c>
       <c r="J35" s="19"/>
       <c r="K35" s="16">
         <v>24749</v>
       </c>
       <c r="L35" s="45">
         <v>7.0118228359507135</v>
       </c>
-      <c r="N35" s="251" t="s">
+      <c r="N35" s="256" t="s">
         <v>181</v>
       </c>
-      <c r="O35" s="251"/>
+      <c r="O35" s="256"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="20">
         <v>628712</v>
       </c>
       <c r="R35" s="19"/>
       <c r="S35" s="21">
         <v>9023</v>
       </c>
       <c r="T35" s="22">
         <v>1.4351563195867107</v>
       </c>
-      <c r="V35" s="251" t="s">
+      <c r="V35" s="256" t="s">
         <v>60</v>
       </c>
-      <c r="W35" s="251"/>
+      <c r="W35" s="256"/>
       <c r="X35" s="28"/>
       <c r="Y35" s="20">
         <v>232852</v>
       </c>
       <c r="Z35" s="29"/>
       <c r="AA35" s="30">
         <v>2825</v>
       </c>
       <c r="AB35" s="22">
         <v>1.2132169790253036</v>
       </c>
       <c r="AD35" s="252" t="s">
         <v>189</v>
       </c>
       <c r="AE35" s="253"/>
       <c r="AF35" s="220"/>
       <c r="AG35" s="231">
         <v>439943</v>
       </c>
       <c r="AH35" s="220"/>
       <c r="AI35" s="223">
         <v>683</v>
       </c>
       <c r="AJ35" s="224">
         <v>0.15524738432024149</v>
@@ -5877,69 +5899,69 @@
         <v>123</v>
       </c>
       <c r="C36" s="59">
         <v>204506.98827099998</v>
       </c>
       <c r="D36" s="41">
         <v>22794.838349999998</v>
       </c>
       <c r="E36" s="32">
         <v>11.146239325471701</v>
       </c>
       <c r="G36" s="44" t="s">
         <v>153</v>
       </c>
       <c r="H36" s="19"/>
       <c r="I36" s="16">
         <v>183335</v>
       </c>
       <c r="J36" s="19"/>
       <c r="K36" s="16">
         <v>19108</v>
       </c>
       <c r="L36" s="45">
         <v>10.42245070499359</v>
       </c>
-      <c r="N36" s="251" t="s">
+      <c r="N36" s="256" t="s">
         <v>182</v>
       </c>
-      <c r="O36" s="251"/>
+      <c r="O36" s="256"/>
       <c r="P36" s="19"/>
       <c r="Q36" s="20">
         <v>124326</v>
       </c>
       <c r="R36" s="19"/>
       <c r="S36" s="21">
         <v>5005</v>
       </c>
       <c r="T36" s="22">
         <v>4.0257066100413432</v>
       </c>
-      <c r="V36" s="254" t="s">
+      <c r="V36" s="290" t="s">
         <v>61</v>
       </c>
-      <c r="W36" s="254"/>
+      <c r="W36" s="290"/>
       <c r="X36" s="210"/>
       <c r="Y36" s="211">
         <v>287496</v>
       </c>
       <c r="Z36" s="212"/>
       <c r="AA36" s="213">
         <v>1606</v>
       </c>
       <c r="AB36" s="214">
         <v>0.55861646770737683</v>
       </c>
       <c r="AD36" s="252" t="s">
         <v>190</v>
       </c>
       <c r="AE36" s="253"/>
       <c r="AF36" s="236"/>
       <c r="AG36" s="222">
         <v>272821</v>
       </c>
       <c r="AH36" s="236"/>
       <c r="AI36" s="30">
         <v>557</v>
       </c>
       <c r="AJ36" s="224">
         <v>0.2041631692574985</v>
@@ -5950,69 +5972,69 @@
         <v>124</v>
       </c>
       <c r="C37" s="43">
         <v>190783.73257199995</v>
       </c>
       <c r="D37" s="41">
         <v>23499.218844000003</v>
       </c>
       <c r="E37" s="18">
         <v>12.317202587034837</v>
       </c>
       <c r="G37" s="60" t="s">
         <v>154</v>
       </c>
       <c r="H37" s="58"/>
       <c r="I37" s="16">
         <v>334703</v>
       </c>
       <c r="J37" s="19"/>
       <c r="K37" s="16">
         <v>18709</v>
       </c>
       <c r="L37" s="45">
         <v>5.5897317920663987</v>
       </c>
-      <c r="N37" s="251" t="s">
+      <c r="N37" s="256" t="s">
         <v>51</v>
       </c>
-      <c r="O37" s="251"/>
+      <c r="O37" s="256"/>
       <c r="P37" s="19"/>
       <c r="Q37" s="20">
         <v>156097</v>
       </c>
       <c r="R37" s="19"/>
       <c r="S37" s="21">
         <v>17022</v>
       </c>
       <c r="T37" s="22">
         <v>10.904757938973843</v>
       </c>
-      <c r="V37" s="251" t="s">
+      <c r="V37" s="256" t="s">
         <v>62</v>
       </c>
-      <c r="W37" s="251"/>
+      <c r="W37" s="256"/>
       <c r="X37" s="28"/>
       <c r="Y37" s="20">
         <v>223554</v>
       </c>
       <c r="Z37" s="29"/>
       <c r="AA37" s="30">
         <v>269</v>
       </c>
       <c r="AB37" s="22">
         <v>0.12032886908755827</v>
       </c>
       <c r="AD37" s="252" t="s">
         <v>191</v>
       </c>
       <c r="AE37" s="253"/>
       <c r="AF37" s="236"/>
       <c r="AG37" s="222">
         <v>180519</v>
       </c>
       <c r="AH37" s="236"/>
       <c r="AI37" s="30">
         <v>56</v>
       </c>
       <c r="AJ37" s="224">
         <v>3.1021665309468809E-2</v>
@@ -6023,294 +6045,294 @@
         <v>125</v>
       </c>
       <c r="C38" s="43">
         <v>346452.30836659996</v>
       </c>
       <c r="D38" s="41">
         <v>59730</v>
       </c>
       <c r="E38" s="18">
         <v>17.240468184959081</v>
       </c>
       <c r="G38" s="61" t="s">
         <v>155</v>
       </c>
       <c r="H38" s="62"/>
       <c r="I38" s="63">
         <v>676075</v>
       </c>
       <c r="J38" s="62"/>
       <c r="K38" s="63">
         <v>47531</v>
       </c>
       <c r="L38" s="64">
         <v>7.0304330140886728</v>
       </c>
-      <c r="N38" s="251" t="s">
+      <c r="N38" s="256" t="s">
         <v>183</v>
       </c>
-      <c r="O38" s="251"/>
+      <c r="O38" s="256"/>
       <c r="P38" s="19"/>
       <c r="Q38" s="20">
         <v>248192</v>
       </c>
       <c r="R38" s="19"/>
       <c r="S38" s="21">
         <v>6908</v>
       </c>
       <c r="T38" s="22">
         <v>2.7833290355853535</v>
       </c>
-      <c r="V38" s="251" t="s">
+      <c r="V38" s="256" t="s">
         <v>63</v>
       </c>
-      <c r="W38" s="251"/>
+      <c r="W38" s="256"/>
       <c r="X38" s="28"/>
       <c r="Y38" s="20">
         <v>526464</v>
       </c>
       <c r="Z38" s="29"/>
       <c r="AA38" s="30">
         <v>6911</v>
       </c>
       <c r="AB38" s="22">
         <v>1.3127203379528325</v>
       </c>
-      <c r="AD38" s="282" t="s">
+      <c r="AD38" s="263" t="s">
         <v>192</v>
       </c>
-      <c r="AE38" s="283"/>
+      <c r="AE38" s="264"/>
       <c r="AF38" s="62"/>
       <c r="AG38" s="240">
         <v>352307</v>
       </c>
       <c r="AH38" s="62"/>
       <c r="AI38" s="241">
         <v>13876</v>
       </c>
       <c r="AJ38" s="242">
         <v>3.9386103597146809</v>
       </c>
     </row>
     <row r="39" spans="1:38" x14ac:dyDescent="0.2">
       <c r="G39" s="65"/>
       <c r="H39" s="66"/>
       <c r="I39" s="67"/>
       <c r="J39" s="66"/>
       <c r="K39" s="67"/>
       <c r="L39" s="68"/>
       <c r="N39" s="69"/>
       <c r="O39" s="69"/>
       <c r="P39" s="70"/>
       <c r="Q39" s="70"/>
       <c r="R39" s="71"/>
       <c r="S39" s="71"/>
       <c r="T39" s="72"/>
       <c r="AD39" s="243"/>
       <c r="AE39" s="243"/>
-      <c r="AF39" s="284"/>
-[...2 lines deleted...]
-      <c r="AI39" s="285"/>
+      <c r="AF39" s="258"/>
+      <c r="AG39" s="258"/>
+      <c r="AH39" s="259"/>
+      <c r="AI39" s="259"/>
       <c r="AJ39" s="244"/>
     </row>
     <row r="40" spans="1:38" x14ac:dyDescent="0.2">
       <c r="B40" s="73"/>
       <c r="C40" s="74"/>
       <c r="D40" s="74"/>
       <c r="E40" s="75"/>
       <c r="N40" s="2"/>
     </row>
     <row r="41" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="B41" s="259" t="s">
+      <c r="B41" s="265" t="s">
         <v>27</v>
       </c>
-      <c r="C41" s="259"/>
-[...7 lines deleted...]
-      <c r="K41" s="259"/>
+      <c r="C41" s="265"/>
+      <c r="D41" s="265"/>
+      <c r="E41" s="265"/>
+      <c r="F41" s="265"/>
+      <c r="G41" s="265"/>
+      <c r="H41" s="265"/>
+      <c r="I41" s="265"/>
+      <c r="J41" s="265"/>
+      <c r="K41" s="265"/>
       <c r="L41" s="2"/>
       <c r="N41" s="2"/>
     </row>
     <row r="42" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="B42" s="259" t="s">
+      <c r="B42" s="265" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="259"/>
-[...7 lines deleted...]
-      <c r="K42" s="259"/>
+      <c r="C42" s="265"/>
+      <c r="D42" s="265"/>
+      <c r="E42" s="265"/>
+      <c r="F42" s="265"/>
+      <c r="G42" s="265"/>
+      <c r="H42" s="265"/>
+      <c r="I42" s="265"/>
+      <c r="J42" s="265"/>
+      <c r="K42" s="265"/>
       <c r="L42" s="2"/>
       <c r="N42" s="2"/>
     </row>
     <row r="43" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="B43" s="259" t="s">
+      <c r="B43" s="265" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="259"/>
-[...7 lines deleted...]
-      <c r="K43" s="259"/>
+      <c r="C43" s="265"/>
+      <c r="D43" s="265"/>
+      <c r="E43" s="265"/>
+      <c r="F43" s="265"/>
+      <c r="G43" s="265"/>
+      <c r="H43" s="265"/>
+      <c r="I43" s="265"/>
+      <c r="J43" s="265"/>
+      <c r="K43" s="265"/>
       <c r="L43" s="2"/>
       <c r="N43" s="2"/>
     </row>
     <row r="44" spans="1:38" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J44" s="2"/>
       <c r="L44" s="2"/>
       <c r="N44" s="2"/>
       <c r="X44" s="52"/>
       <c r="Y44" s="52"/>
       <c r="Z44" s="52"/>
       <c r="AA44" s="52"/>
       <c r="AB44" s="52"/>
     </row>
     <row r="45" spans="1:38" ht="14" x14ac:dyDescent="0.2">
-      <c r="A45" s="257" t="s">
+      <c r="A45" s="279" t="s">
         <v>30</v>
       </c>
-      <c r="B45" s="257"/>
-[...6 lines deleted...]
-      <c r="I45" s="257"/>
+      <c r="B45" s="279"/>
+      <c r="C45" s="279"/>
+      <c r="D45" s="279"/>
+      <c r="E45" s="279"/>
+      <c r="F45" s="279"/>
+      <c r="G45" s="279"/>
+      <c r="H45" s="279"/>
+      <c r="I45" s="279"/>
       <c r="X45" s="52"/>
       <c r="Y45" s="52"/>
       <c r="Z45" s="52"/>
       <c r="AA45" s="52"/>
       <c r="AB45" s="52"/>
     </row>
     <row r="46" spans="1:38" x14ac:dyDescent="0.2">
-      <c r="J46" s="260" t="s">
+      <c r="J46" s="280" t="s">
         <v>31</v>
       </c>
-      <c r="K46" s="260"/>
-[...3 lines deleted...]
-      <c r="O46" s="260"/>
+      <c r="K46" s="280"/>
+      <c r="L46" s="280"/>
+      <c r="M46" s="280"/>
+      <c r="N46" s="280"/>
+      <c r="O46" s="280"/>
     </row>
     <row r="47" spans="1:38" ht="17" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="268" t="s">
+      <c r="B47" s="281" t="s">
         <v>32</v>
       </c>
-      <c r="C47" s="268"/>
+      <c r="C47" s="281"/>
       <c r="J47" s="2"/>
       <c r="L47" s="2"/>
       <c r="N47" s="2"/>
     </row>
     <row r="48" spans="1:38" ht="17" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B48" s="76"/>
       <c r="C48" s="76"/>
       <c r="D48" s="77">
         <v>2008</v>
       </c>
       <c r="E48" s="78">
         <v>2009</v>
       </c>
       <c r="F48" s="79"/>
       <c r="G48" s="78">
         <v>2010</v>
       </c>
       <c r="H48" s="79"/>
-      <c r="I48" s="263">
+      <c r="I48" s="270">
         <v>2011</v>
       </c>
-      <c r="J48" s="269"/>
-      <c r="K48" s="263">
+      <c r="J48" s="271"/>
+      <c r="K48" s="270">
         <v>2012</v>
       </c>
-      <c r="L48" s="269"/>
-      <c r="M48" s="263">
+      <c r="L48" s="271"/>
+      <c r="M48" s="270">
         <v>2013</v>
       </c>
-      <c r="N48" s="269"/>
-      <c r="O48" s="270">
+      <c r="N48" s="271"/>
+      <c r="O48" s="282">
         <v>2014</v>
       </c>
-      <c r="P48" s="271"/>
-      <c r="Q48" s="261">
+      <c r="P48" s="283"/>
+      <c r="Q48" s="254">
         <v>2015</v>
       </c>
-      <c r="R48" s="262"/>
-      <c r="S48" s="261">
+      <c r="R48" s="255"/>
+      <c r="S48" s="254">
         <v>2016</v>
       </c>
-      <c r="T48" s="262"/>
-      <c r="U48" s="261">
+      <c r="T48" s="255"/>
+      <c r="U48" s="254">
         <v>2017</v>
       </c>
-      <c r="V48" s="262"/>
-      <c r="W48" s="261">
+      <c r="V48" s="255"/>
+      <c r="W48" s="254">
         <v>2018</v>
       </c>
-      <c r="X48" s="262"/>
-      <c r="Y48" s="261">
+      <c r="X48" s="255"/>
+      <c r="Y48" s="254">
         <v>2019</v>
       </c>
-      <c r="Z48" s="262"/>
-      <c r="AA48" s="261">
+      <c r="Z48" s="255"/>
+      <c r="AA48" s="254">
         <v>2020</v>
       </c>
-      <c r="AB48" s="262"/>
-      <c r="AC48" s="261">
+      <c r="AB48" s="255"/>
+      <c r="AC48" s="254">
         <v>2021</v>
       </c>
-      <c r="AD48" s="262"/>
-      <c r="AE48" s="261">
+      <c r="AD48" s="255"/>
+      <c r="AE48" s="254">
         <v>2022</v>
       </c>
-      <c r="AF48" s="262"/>
-      <c r="AG48" s="261">
+      <c r="AF48" s="255"/>
+      <c r="AG48" s="254">
         <v>2023</v>
       </c>
-      <c r="AH48" s="262"/>
-      <c r="AI48" s="261">
+      <c r="AH48" s="255"/>
+      <c r="AI48" s="254">
         <v>2024</v>
       </c>
-      <c r="AJ48" s="262"/>
-      <c r="AK48" s="261">
+      <c r="AJ48" s="255"/>
+      <c r="AK48" s="254">
         <v>2025</v>
       </c>
-      <c r="AL48" s="262"/>
+      <c r="AL48" s="255"/>
     </row>
     <row r="49" spans="2:38" x14ac:dyDescent="0.2">
       <c r="B49" s="80" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="81"/>
       <c r="D49" s="82">
         <v>74465.86815699999</v>
       </c>
       <c r="E49" s="83">
         <v>58963.207877999972</v>
       </c>
       <c r="F49" s="84">
         <v>-20.8184778646708</v>
       </c>
       <c r="G49" s="85">
         <v>65085.726096999992</v>
       </c>
       <c r="H49" s="86">
         <v>10.383624703167516</v>
       </c>
       <c r="I49" s="83">
         <v>52162.666859999998</v>
       </c>
       <c r="J49" s="87">
@@ -7653,142 +7675,142 @@
         <v>-26.768535529931235</v>
       </c>
       <c r="AK61" s="235">
         <v>132104.4022329</v>
       </c>
       <c r="AL61" s="233">
         <v>25.216802746788748</v>
       </c>
     </row>
     <row r="62" spans="2:38" x14ac:dyDescent="0.2">
       <c r="D62" s="140"/>
       <c r="E62" s="140"/>
       <c r="F62" s="140"/>
       <c r="G62" s="140"/>
       <c r="H62" s="140"/>
       <c r="I62" s="140"/>
       <c r="J62" s="140"/>
       <c r="K62" s="140"/>
       <c r="L62" s="140"/>
       <c r="M62" s="140"/>
       <c r="N62" s="140"/>
       <c r="AK62" s="33"/>
       <c r="AL62" s="33"/>
     </row>
     <row r="63" spans="2:38" ht="17" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="268" t="s">
+      <c r="B63" s="281" t="s">
         <v>45</v>
       </c>
-      <c r="C63" s="268"/>
+      <c r="C63" s="281"/>
       <c r="D63" s="140"/>
       <c r="E63" s="140"/>
       <c r="F63" s="140"/>
       <c r="G63" s="140"/>
       <c r="H63" s="140"/>
       <c r="I63" s="140"/>
       <c r="J63" s="140"/>
       <c r="K63" s="140"/>
       <c r="L63" s="140"/>
       <c r="M63" s="140"/>
       <c r="N63" s="140"/>
       <c r="AK63" s="33"/>
       <c r="AL63" s="33"/>
     </row>
     <row r="64" spans="2:38" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D64" s="141">
         <v>2008</v>
       </c>
       <c r="E64" s="142">
         <v>2009</v>
       </c>
       <c r="F64" s="143"/>
       <c r="G64" s="142">
         <v>2010</v>
       </c>
       <c r="H64" s="143"/>
-      <c r="I64" s="263">
+      <c r="I64" s="270">
         <v>2011</v>
       </c>
-      <c r="J64" s="264"/>
-      <c r="K64" s="263">
+      <c r="J64" s="278"/>
+      <c r="K64" s="270">
         <v>2012</v>
       </c>
-      <c r="L64" s="264"/>
-      <c r="M64" s="263">
+      <c r="L64" s="278"/>
+      <c r="M64" s="270">
         <v>2013</v>
       </c>
-      <c r="N64" s="264"/>
-      <c r="O64" s="263">
+      <c r="N64" s="278"/>
+      <c r="O64" s="270">
         <v>2014</v>
       </c>
-      <c r="P64" s="264"/>
-      <c r="Q64" s="265">
+      <c r="P64" s="278"/>
+      <c r="Q64" s="267">
         <v>2015</v>
       </c>
-      <c r="R64" s="266"/>
-      <c r="S64" s="267">
+      <c r="R64" s="272"/>
+      <c r="S64" s="273">
         <v>2016</v>
       </c>
-      <c r="T64" s="266"/>
-      <c r="U64" s="261">
+      <c r="T64" s="272"/>
+      <c r="U64" s="254">
         <v>2017</v>
       </c>
-      <c r="V64" s="262"/>
-      <c r="W64" s="261">
+      <c r="V64" s="255"/>
+      <c r="W64" s="254">
         <v>2018</v>
       </c>
-      <c r="X64" s="262"/>
-      <c r="Y64" s="261">
+      <c r="X64" s="255"/>
+      <c r="Y64" s="254">
         <v>2019</v>
       </c>
-      <c r="Z64" s="262"/>
-      <c r="AA64" s="261">
+      <c r="Z64" s="255"/>
+      <c r="AA64" s="254">
         <v>2020</v>
       </c>
-      <c r="AB64" s="262"/>
-      <c r="AC64" s="261">
+      <c r="AB64" s="255"/>
+      <c r="AC64" s="254">
         <f>AC48</f>
         <v>2021</v>
       </c>
-      <c r="AD64" s="262"/>
-      <c r="AE64" s="261">
+      <c r="AD64" s="255"/>
+      <c r="AE64" s="254">
         <f>AE48</f>
         <v>2022</v>
       </c>
-      <c r="AF64" s="262"/>
-      <c r="AG64" s="261">
+      <c r="AF64" s="255"/>
+      <c r="AG64" s="254">
         <v>2023</v>
       </c>
-      <c r="AH64" s="262"/>
-      <c r="AI64" s="261">
+      <c r="AH64" s="255"/>
+      <c r="AI64" s="254">
         <v>2024</v>
       </c>
-      <c r="AJ64" s="262"/>
-      <c r="AK64" s="261">
+      <c r="AJ64" s="255"/>
+      <c r="AK64" s="254">
         <v>2025</v>
       </c>
-      <c r="AL64" s="262"/>
+      <c r="AL64" s="255"/>
     </row>
     <row r="65" spans="2:38" x14ac:dyDescent="0.2">
       <c r="B65" s="80" t="s">
         <v>33</v>
       </c>
       <c r="C65" s="81"/>
       <c r="D65" s="82">
         <v>107370.51606099999</v>
       </c>
       <c r="E65" s="144">
         <v>53973.204406000004</v>
       </c>
       <c r="F65" s="84">
         <v>-49.731819883089301</v>
       </c>
       <c r="G65" s="85">
         <v>50534.686978000005</v>
       </c>
       <c r="H65" s="86">
         <v>-6.3707861444256775</v>
       </c>
       <c r="I65" s="83">
         <v>51523.208510999997</v>
       </c>
       <c r="J65" s="145">
@@ -9131,144 +9153,144 @@
         <v>28.493484276057423</v>
       </c>
       <c r="AK77" s="235">
         <v>244060.76992699999</v>
       </c>
       <c r="AL77" s="233">
         <v>13.698902477226849</v>
       </c>
     </row>
     <row r="78" spans="2:38" x14ac:dyDescent="0.2">
       <c r="D78" s="140"/>
       <c r="E78" s="140"/>
       <c r="F78" s="140"/>
       <c r="G78" s="140"/>
       <c r="H78" s="140"/>
       <c r="I78" s="140"/>
       <c r="J78" s="140"/>
       <c r="K78" s="155"/>
       <c r="L78" s="155"/>
       <c r="M78" s="155"/>
       <c r="N78" s="155"/>
       <c r="AK78" s="33"/>
       <c r="AL78" s="33"/>
     </row>
     <row r="79" spans="2:38" ht="17" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="272" t="s">
+      <c r="B79" s="266" t="s">
         <v>46</v>
       </c>
-      <c r="C79" s="272"/>
+      <c r="C79" s="266"/>
       <c r="D79" s="156"/>
       <c r="E79" s="156"/>
       <c r="F79" s="156"/>
       <c r="G79" s="156"/>
       <c r="H79" s="156"/>
       <c r="I79" s="156"/>
       <c r="J79" s="156"/>
       <c r="K79" s="123"/>
       <c r="L79" s="123"/>
       <c r="M79" s="123"/>
       <c r="N79" s="123"/>
       <c r="AK79" s="33"/>
       <c r="AL79" s="33"/>
     </row>
     <row r="80" spans="2:38" ht="17" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B80" s="58"/>
       <c r="C80" s="58"/>
       <c r="D80" s="157">
         <v>2008</v>
       </c>
-      <c r="E80" s="265">
+      <c r="E80" s="267">
         <v>2009</v>
       </c>
-      <c r="F80" s="273"/>
-      <c r="G80" s="265">
+      <c r="F80" s="276"/>
+      <c r="G80" s="267">
         <v>2010</v>
       </c>
-      <c r="H80" s="273"/>
-      <c r="I80" s="265">
+      <c r="H80" s="276"/>
+      <c r="I80" s="267">
         <v>2011</v>
       </c>
-      <c r="J80" s="274"/>
-      <c r="K80" s="263">
+      <c r="J80" s="277"/>
+      <c r="K80" s="270">
         <v>2012</v>
       </c>
-      <c r="L80" s="269"/>
-      <c r="M80" s="263">
+      <c r="L80" s="271"/>
+      <c r="M80" s="270">
         <v>2013</v>
       </c>
-      <c r="N80" s="269"/>
-      <c r="O80" s="277">
+      <c r="N80" s="271"/>
+      <c r="O80" s="274">
         <v>2014</v>
       </c>
-      <c r="P80" s="266"/>
-      <c r="Q80" s="265">
+      <c r="P80" s="272"/>
+      <c r="Q80" s="267">
         <v>2015</v>
       </c>
-      <c r="R80" s="266"/>
-      <c r="S80" s="267">
+      <c r="R80" s="272"/>
+      <c r="S80" s="273">
         <v>2016</v>
       </c>
-      <c r="T80" s="266"/>
-      <c r="U80" s="261">
+      <c r="T80" s="272"/>
+      <c r="U80" s="254">
         <v>2017</v>
       </c>
-      <c r="V80" s="262"/>
-      <c r="W80" s="261">
+      <c r="V80" s="255"/>
+      <c r="W80" s="254">
         <v>2018</v>
       </c>
-      <c r="X80" s="262"/>
-      <c r="Y80" s="261">
+      <c r="X80" s="255"/>
+      <c r="Y80" s="254">
         <v>2019</v>
       </c>
-      <c r="Z80" s="262"/>
-      <c r="AA80" s="261">
+      <c r="Z80" s="255"/>
+      <c r="AA80" s="254">
         <v>2020</v>
       </c>
-      <c r="AB80" s="262"/>
-      <c r="AC80" s="261">
+      <c r="AB80" s="255"/>
+      <c r="AC80" s="254">
         <f>AC64</f>
         <v>2021</v>
       </c>
-      <c r="AD80" s="262"/>
-      <c r="AE80" s="261">
+      <c r="AD80" s="255"/>
+      <c r="AE80" s="254">
         <f>AE64</f>
         <v>2022</v>
       </c>
-      <c r="AF80" s="262"/>
-      <c r="AG80" s="261">
+      <c r="AF80" s="255"/>
+      <c r="AG80" s="254">
         <v>2023</v>
       </c>
-      <c r="AH80" s="262"/>
-      <c r="AI80" s="261">
+      <c r="AH80" s="255"/>
+      <c r="AI80" s="254">
         <v>2024</v>
       </c>
-      <c r="AJ80" s="262"/>
-      <c r="AK80" s="261">
+      <c r="AJ80" s="255"/>
+      <c r="AK80" s="254">
         <v>2025</v>
       </c>
-      <c r="AL80" s="262"/>
+      <c r="AL80" s="255"/>
     </row>
     <row r="81" spans="2:38" x14ac:dyDescent="0.2">
       <c r="B81" s="80" t="s">
         <v>33</v>
       </c>
       <c r="C81" s="81"/>
       <c r="D81" s="158">
         <v>53444.585279999978</v>
       </c>
       <c r="E81" s="159">
         <v>54017.350069000022</v>
       </c>
       <c r="F81" s="160">
         <v>1.0716984442844746</v>
       </c>
       <c r="G81" s="159">
         <v>66585.52833999999</v>
       </c>
       <c r="H81" s="161">
         <v>23.266928597840852</v>
       </c>
       <c r="I81" s="159">
         <v>62035.042321000015</v>
       </c>
       <c r="J81" s="162">
@@ -10620,142 +10642,142 @@
       </c>
     </row>
     <row r="94" spans="2:38" x14ac:dyDescent="0.2">
       <c r="D94" s="140"/>
       <c r="E94" s="140"/>
       <c r="F94" s="140"/>
       <c r="G94" s="140"/>
       <c r="H94" s="140"/>
       <c r="I94" s="140"/>
       <c r="J94" s="140"/>
       <c r="K94" s="155"/>
       <c r="L94" s="155"/>
       <c r="M94" s="155"/>
       <c r="N94" s="155"/>
       <c r="Q94" s="58"/>
       <c r="R94" s="58"/>
       <c r="S94" s="58"/>
       <c r="T94" s="58"/>
       <c r="U94" s="58"/>
       <c r="V94" s="58"/>
       <c r="W94" s="58"/>
       <c r="AK94" s="33"/>
       <c r="AL94" s="33"/>
     </row>
     <row r="95" spans="2:38" ht="17" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="272" t="s">
+      <c r="B95" s="266" t="s">
         <v>47</v>
       </c>
-      <c r="C95" s="272"/>
+      <c r="C95" s="266"/>
       <c r="D95" s="156"/>
       <c r="E95" s="156"/>
       <c r="F95" s="156"/>
       <c r="G95" s="156"/>
       <c r="H95" s="156"/>
       <c r="I95" s="156"/>
       <c r="J95" s="156"/>
       <c r="K95" s="123"/>
       <c r="L95" s="123"/>
       <c r="M95" s="123"/>
       <c r="N95" s="123"/>
       <c r="AK95" s="33"/>
       <c r="AL95" s="33"/>
     </row>
     <row r="96" spans="2:38" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B96" s="58"/>
       <c r="C96" s="58"/>
       <c r="D96" s="157">
         <v>2008</v>
       </c>
-      <c r="E96" s="265">
+      <c r="E96" s="267">
         <v>2009</v>
       </c>
-      <c r="F96" s="275"/>
-      <c r="G96" s="265">
+      <c r="F96" s="268"/>
+      <c r="G96" s="267">
         <v>2010</v>
       </c>
-      <c r="H96" s="275"/>
-      <c r="I96" s="265">
+      <c r="H96" s="268"/>
+      <c r="I96" s="267">
         <v>2011</v>
       </c>
-      <c r="J96" s="276"/>
-      <c r="K96" s="263">
+      <c r="J96" s="269"/>
+      <c r="K96" s="270">
         <v>2012</v>
       </c>
-      <c r="L96" s="269"/>
-      <c r="M96" s="263">
+      <c r="L96" s="271"/>
+      <c r="M96" s="270">
         <v>2013</v>
       </c>
-      <c r="N96" s="269"/>
-      <c r="O96" s="265">
+      <c r="N96" s="271"/>
+      <c r="O96" s="267">
         <v>2014</v>
       </c>
-      <c r="P96" s="266"/>
-      <c r="Q96" s="265">
+      <c r="P96" s="272"/>
+      <c r="Q96" s="267">
         <v>2015</v>
       </c>
-      <c r="R96" s="266"/>
-      <c r="S96" s="267">
+      <c r="R96" s="272"/>
+      <c r="S96" s="273">
         <v>2016</v>
       </c>
-      <c r="T96" s="266"/>
-      <c r="U96" s="261">
+      <c r="T96" s="272"/>
+      <c r="U96" s="254">
         <v>2017</v>
       </c>
-      <c r="V96" s="262"/>
-      <c r="W96" s="261">
+      <c r="V96" s="255"/>
+      <c r="W96" s="254">
         <v>2018</v>
       </c>
-      <c r="X96" s="262"/>
-      <c r="Y96" s="261">
+      <c r="X96" s="255"/>
+      <c r="Y96" s="254">
         <v>2019</v>
       </c>
-      <c r="Z96" s="278"/>
-      <c r="AA96" s="279">
+      <c r="Z96" s="275"/>
+      <c r="AA96" s="257">
         <v>2020</v>
       </c>
-      <c r="AB96" s="262"/>
-      <c r="AC96" s="279">
+      <c r="AB96" s="255"/>
+      <c r="AC96" s="257">
         <v>2021</v>
       </c>
-      <c r="AD96" s="262"/>
-      <c r="AE96" s="279">
+      <c r="AD96" s="255"/>
+      <c r="AE96" s="257">
         <v>2022</v>
       </c>
-      <c r="AF96" s="262"/>
-      <c r="AG96" s="261">
+      <c r="AF96" s="255"/>
+      <c r="AG96" s="254">
         <v>2023</v>
       </c>
-      <c r="AH96" s="262"/>
-      <c r="AI96" s="261">
+      <c r="AH96" s="255"/>
+      <c r="AI96" s="254">
         <v>2024</v>
       </c>
-      <c r="AJ96" s="262"/>
-      <c r="AK96" s="261">
+      <c r="AJ96" s="255"/>
+      <c r="AK96" s="254">
         <v>2025</v>
       </c>
-      <c r="AL96" s="262"/>
+      <c r="AL96" s="255"/>
     </row>
     <row r="97" spans="2:38" x14ac:dyDescent="0.2">
       <c r="B97" s="80" t="s">
         <v>33</v>
       </c>
       <c r="C97" s="81"/>
       <c r="D97" s="158">
         <v>79255.920432000014</v>
       </c>
       <c r="E97" s="159">
         <v>98025.107815999989</v>
       </c>
       <c r="F97" s="160">
         <v>23.681748040644557</v>
       </c>
       <c r="G97" s="159">
         <v>91924.151431000006</v>
       </c>
       <c r="H97" s="161">
         <v>-6.2238711294782867</v>
       </c>
       <c r="I97" s="159">
         <v>94869.93936027179</v>
       </c>
       <c r="J97" s="162">
@@ -12099,61 +12121,61 @@
       <c r="AJ109" s="233">
         <v>-6.3861066089300644</v>
       </c>
       <c r="AK109" s="138">
         <v>207969.98663629999</v>
       </c>
       <c r="AL109" s="233">
         <v>14.961771394294466</v>
       </c>
     </row>
     <row r="110" spans="2:38" x14ac:dyDescent="0.2">
       <c r="D110" s="140"/>
       <c r="E110" s="140"/>
       <c r="F110" s="140"/>
       <c r="G110" s="140"/>
       <c r="H110" s="140"/>
       <c r="I110" s="140"/>
       <c r="J110" s="140"/>
       <c r="K110" s="140"/>
       <c r="L110" s="140"/>
       <c r="M110" s="140"/>
       <c r="N110" s="140"/>
       <c r="V110" s="33"/>
     </row>
     <row r="111" spans="2:38" x14ac:dyDescent="0.2">
-      <c r="B111" s="259" t="s">
+      <c r="B111" s="265" t="s">
         <v>48</v>
       </c>
-      <c r="C111" s="259"/>
-[...6 lines deleted...]
-      <c r="J111" s="259"/>
+      <c r="C111" s="265"/>
+      <c r="D111" s="265"/>
+      <c r="E111" s="265"/>
+      <c r="F111" s="265"/>
+      <c r="G111" s="265"/>
+      <c r="H111" s="265"/>
+      <c r="I111" s="265"/>
+      <c r="J111" s="265"/>
       <c r="K111" s="140"/>
       <c r="L111" s="140"/>
       <c r="M111" s="140"/>
       <c r="N111" s="140"/>
     </row>
     <row r="112" spans="2:38" x14ac:dyDescent="0.2">
       <c r="D112" s="140"/>
       <c r="E112" s="140"/>
       <c r="F112" s="140"/>
       <c r="G112" s="140"/>
       <c r="H112" s="140"/>
       <c r="I112" s="140"/>
       <c r="J112" s="140"/>
       <c r="K112" s="140"/>
       <c r="L112" s="140"/>
       <c r="M112" s="140"/>
       <c r="N112" s="140"/>
     </row>
     <row r="113" spans="4:14" x14ac:dyDescent="0.2">
       <c r="D113" s="140"/>
       <c r="E113" s="140"/>
       <c r="F113" s="140"/>
       <c r="G113" s="140"/>
       <c r="H113" s="140"/>
       <c r="I113" s="140"/>
@@ -12831,293 +12853,294 @@
       <c r="E165" s="140"/>
       <c r="F165" s="140"/>
       <c r="G165" s="140"/>
       <c r="H165" s="140"/>
       <c r="I165" s="140"/>
       <c r="J165" s="140"/>
       <c r="K165" s="140"/>
       <c r="L165" s="140"/>
       <c r="M165" s="140"/>
       <c r="N165" s="140"/>
     </row>
     <row r="166" spans="4:14" x14ac:dyDescent="0.2">
       <c r="D166" s="140"/>
       <c r="E166" s="140"/>
       <c r="F166" s="140"/>
       <c r="G166" s="140"/>
       <c r="H166" s="140"/>
       <c r="I166" s="140"/>
       <c r="J166" s="140"/>
       <c r="K166" s="140"/>
       <c r="L166" s="140"/>
       <c r="M166" s="140"/>
       <c r="N166" s="140"/>
     </row>
   </sheetData>
-  <mergeCells count="216">
-[...32 lines deleted...]
-    <mergeCell ref="AL21:AM21"/>
+  <mergeCells count="217">
+    <mergeCell ref="AP4:AR4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AL6:AM6"/>
+    <mergeCell ref="AL7:AM7"/>
+    <mergeCell ref="AL13:AM13"/>
+    <mergeCell ref="AD25:AE25"/>
+    <mergeCell ref="AL14:AM14"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AD12:AE12"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AD19:AE19"/>
+    <mergeCell ref="AD20:AE20"/>
+    <mergeCell ref="AD18:AE18"/>
+    <mergeCell ref="AD6:AE6"/>
+    <mergeCell ref="AH4:AJ4"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="AD24:AE24"/>
+    <mergeCell ref="AD23:AE23"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="V30:W30"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="V12:W12"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="V14:W14"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="V15:W15"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="F1:I1"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="B41:K41"/>
+    <mergeCell ref="B42:K42"/>
+    <mergeCell ref="B43:K43"/>
+    <mergeCell ref="A45:I45"/>
+    <mergeCell ref="J46:O46"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="Y64:Z64"/>
+    <mergeCell ref="AA64:AB64"/>
+    <mergeCell ref="O64:P64"/>
+    <mergeCell ref="Q64:R64"/>
+    <mergeCell ref="S64:T64"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="S48:T48"/>
+    <mergeCell ref="U48:V48"/>
+    <mergeCell ref="W48:X48"/>
+    <mergeCell ref="Y48:Z48"/>
+    <mergeCell ref="AA48:AB48"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="M48:N48"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="Q48:R48"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="E80:F80"/>
+    <mergeCell ref="G80:H80"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="K80:L80"/>
+    <mergeCell ref="M80:N80"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="K64:L64"/>
+    <mergeCell ref="M64:N64"/>
+    <mergeCell ref="B111:J111"/>
+    <mergeCell ref="AA80:AB80"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="E96:F96"/>
+    <mergeCell ref="G96:H96"/>
+    <mergeCell ref="I96:J96"/>
+    <mergeCell ref="K96:L96"/>
+    <mergeCell ref="M96:N96"/>
+    <mergeCell ref="O96:P96"/>
+    <mergeCell ref="Q96:R96"/>
+    <mergeCell ref="S96:T96"/>
+    <mergeCell ref="O80:P80"/>
+    <mergeCell ref="Q80:R80"/>
+    <mergeCell ref="S80:T80"/>
+    <mergeCell ref="U80:V80"/>
+    <mergeCell ref="W80:X80"/>
+    <mergeCell ref="Y80:Z80"/>
+    <mergeCell ref="U96:V96"/>
+    <mergeCell ref="W96:X96"/>
+    <mergeCell ref="Y96:Z96"/>
+    <mergeCell ref="AA96:AB96"/>
     <mergeCell ref="AC80:AD80"/>
     <mergeCell ref="AC96:AD96"/>
     <mergeCell ref="AL18:AM18"/>
     <mergeCell ref="AL19:AM19"/>
     <mergeCell ref="AD33:AE33"/>
     <mergeCell ref="AD22:AE22"/>
     <mergeCell ref="AE64:AF64"/>
     <mergeCell ref="AD26:AE26"/>
     <mergeCell ref="AD27:AE27"/>
     <mergeCell ref="AD28:AE28"/>
     <mergeCell ref="AD29:AE29"/>
     <mergeCell ref="AD30:AE30"/>
     <mergeCell ref="AD32:AE32"/>
     <mergeCell ref="AC48:AD48"/>
     <mergeCell ref="AE48:AF48"/>
     <mergeCell ref="AD34:AE34"/>
     <mergeCell ref="AD36:AE36"/>
     <mergeCell ref="AK48:AL48"/>
     <mergeCell ref="AD31:AE31"/>
     <mergeCell ref="AD35:AE35"/>
     <mergeCell ref="AD37:AE37"/>
     <mergeCell ref="AD21:AE21"/>
     <mergeCell ref="AI80:AJ80"/>
     <mergeCell ref="AD38:AE38"/>
-    <mergeCell ref="B111:J111"/>
-[...157 lines deleted...]
-    <mergeCell ref="AD7:AE7"/>
+    <mergeCell ref="AK80:AL80"/>
+    <mergeCell ref="AK96:AL96"/>
+    <mergeCell ref="AL10:AM10"/>
+    <mergeCell ref="AL17:AM17"/>
+    <mergeCell ref="AI96:AJ96"/>
+    <mergeCell ref="AG96:AH96"/>
+    <mergeCell ref="AG80:AH80"/>
+    <mergeCell ref="AE80:AF80"/>
+    <mergeCell ref="AE96:AF96"/>
+    <mergeCell ref="AL11:AM11"/>
+    <mergeCell ref="AL12:AM12"/>
+    <mergeCell ref="AL15:AM15"/>
+    <mergeCell ref="AL16:AM16"/>
+    <mergeCell ref="AF39:AG39"/>
+    <mergeCell ref="AH39:AI39"/>
+    <mergeCell ref="AG64:AH64"/>
+    <mergeCell ref="AG48:AH48"/>
+    <mergeCell ref="AI48:AJ48"/>
+    <mergeCell ref="AI64:AJ64"/>
+    <mergeCell ref="AL20:AM20"/>
+    <mergeCell ref="AL21:AM21"/>
+    <mergeCell ref="AL22:AM22"/>
+    <mergeCell ref="AD8:AE8"/>
+    <mergeCell ref="AD9:AE9"/>
+    <mergeCell ref="AD10:AE10"/>
+    <mergeCell ref="AD11:AE11"/>
+    <mergeCell ref="U64:V64"/>
+    <mergeCell ref="W64:X64"/>
+    <mergeCell ref="AK64:AL64"/>
+    <mergeCell ref="AL8:AM8"/>
+    <mergeCell ref="AL9:AM9"/>
+    <mergeCell ref="AC64:AD64"/>
+    <mergeCell ref="AN23:AO23"/>
+    <mergeCell ref="AP23:AQ23"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>202604月末公表分</vt:lpstr>
-      <vt:lpstr>'202604月末公表分'!Print_Area</vt:lpstr>
+      <vt:lpstr>202606月末公表分</vt:lpstr>
+      <vt:lpstr>'202606月末公表分'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>