--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,93 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
+  <workbookPr saveExternalLinkValues="0" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\50-公表資料\10-月次\R08 ←　当該年度\R8.05.29　←　4月分集計作業等はこちら\01-室レク\01-本体\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\50-公表資料\10-月次\R08 ←　当該年度\R8.06.30 ← 5月分集計作業等はこちら\01-室レク\01-本体\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1741FD4-F5B1-4790-8A89-ECF886608552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FFF2509-B0D8-4C87-BB06-110C9637DB85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{B095D282-1C35-49A4-812A-C207DBF33428}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="757" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="寄与" sheetId="1" r:id="rId1"/>
+    <sheet name="寄与" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">寄与!$A$1:$X$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="81">
   <si>
-    <t>建設工事受注動態統計調査（大手50社調査）　寄与度表</t>
-[...3 lines deleted...]
-    <phoneticPr fontId="2"/>
+    <t>計</t>
   </si>
   <si>
     <t>工 事 種 類 別</t>
   </si>
   <si>
     <t>建</t>
   </si>
   <si>
     <t>築</t>
   </si>
   <si>
     <t>土</t>
   </si>
   <si>
     <t>木</t>
   </si>
   <si>
     <t>事務所</t>
   </si>
   <si>
     <t>宿　泊</t>
   </si>
   <si>
     <t>工  場</t>
   </si>
@@ -110,53 +103,50 @@
     <t>上水道</t>
   </si>
   <si>
     <t>港  湾</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>店　舗</t>
   </si>
   <si>
     <t>　　</t>
   </si>
   <si>
     <t>流　通</t>
   </si>
   <si>
     <t>住   宅</t>
   </si>
   <si>
     <t>研    究</t>
   </si>
   <si>
     <t>その他</t>
-  </si>
-[...1 lines deleted...]
-    <t>計</t>
   </si>
   <si>
     <t>鉄  道</t>
   </si>
   <si>
     <t>土地造成</t>
   </si>
   <si>
     <t>道  路</t>
   </si>
   <si>
     <t>電線路</t>
   </si>
   <si>
     <t>合   計</t>
   </si>
   <si>
     <t>発 注 者 別</t>
   </si>
   <si>
     <t>庁　舎</t>
   </si>
   <si>
     <t>施　設</t>
   </si>
@@ -553,775 +543,625 @@
       <t>業</t>
     </r>
   </si>
   <si>
     <t>　そ　　の　　他</t>
   </si>
   <si>
     <t xml:space="preserve"> 　駐留軍・外国公館</t>
   </si>
   <si>
     <t xml:space="preserve"> 小　口　工　事</t>
   </si>
   <si>
     <t>内</t>
   </si>
   <si>
     <t>海</t>
   </si>
   <si>
     <t>外</t>
   </si>
   <si>
     <t>総</t>
   </si>
   <si>
+    <t>建設工事受注動態統計調査（大手50社調査）　寄与度表</t>
+  </si>
+  <si>
     <t>注）１.寄与度が0.1に満たない項目は、便宜上空欄としている。</t>
+  </si>
+  <si>
+    <t>寄　与　度   （令和 8年 5月分）</t>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>公</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.00_ ;[Red]\-0.00\ "/>
-    <numFmt numFmtId="177" formatCode="#,##0.00_ "/>
+    <numFmt numFmtId="177" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="7"/>
+      <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="26"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color indexed="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="16"/>
-      <color rgb="FFFF0000"/>
+      <sz val="7"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="63">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
-[...29 lines deleted...]
-      <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
-[...29 lines deleted...]
-      <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...40 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...117 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
-[...5 lines deleted...]
-      <bottom style="hair">
         <color indexed="8"/>
-      </bottom>
-[...73 lines deleted...]
-        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="hair">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="8"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-        <color indexed="64"/>
+      <bottom style="hair">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...44 lines deleted...]
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -1334,4439 +1174,4643 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
-      </bottom>
-[...26 lines deleted...]
-        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...53 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...47 lines deleted...]
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="177" fontId="5" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="008080FF"/>
+      <rgbColor rgb="00802060"/>
+      <rgbColor rgb="00FFFFC0"/>
+      <rgbColor rgb="00A0E0E0"/>
+      <rgbColor rgb="00600080"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000080C0"/>
+      <rgbColor rgb="00C0C0FF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="0069FFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="00A6CAF0"/>
+      <rgbColor rgb="00CC9CCC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00E3E3E3"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="00339933"/>
+      <rgbColor rgb="00999933"/>
+      <rgbColor rgb="00996633"/>
+      <rgbColor rgb="00996666"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="003333CC"/>
+      <rgbColor rgb="00336666"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00663300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00424242"/>
+    </indexedColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Line 1">
+        <xdr:cNvPr id="18593" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA7AA631-96C2-4187-B84A-82D09E83B65C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A1480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3910965" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="4086225" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Line 2">
+        <xdr:cNvPr id="18594" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3514CDB2-63CB-4736-BD71-F91BB79ECAEA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A2480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4791075" y="10134600"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="4991100" y="10144125"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Line 3">
+        <xdr:cNvPr id="18595" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4BA0A0C-A4B2-468A-A012-489D9FBEF8B9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A3480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5686425" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="5915025" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="Line 4">
+        <xdr:cNvPr id="18596" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42E8108E-4353-4002-A794-27EAA04DDFDC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A4480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6581775" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="6838950" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Line 5">
+        <xdr:cNvPr id="18597" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA5AD1C5-7EA1-40E9-9FEC-AA4C50F5489E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A5480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7515225" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="7800975" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Line 6">
+        <xdr:cNvPr id="18598" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A5A3A9-6293-49D2-89AA-30C050DD4181}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A6480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="8372475" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="8686800" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Line 7">
+        <xdr:cNvPr id="18599" name="Line 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98090D96-B015-432B-B692-0D8C0145CC7C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A7480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9305925" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="9648825" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Line 8">
+        <xdr:cNvPr id="18600" name="Line 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06A93F5A-72E5-4CA5-9B08-E05182A3835D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A8480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="10178415" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="10553700" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="10" name="Line 9">
+        <xdr:cNvPr id="18601" name="Line 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77623451-C5EF-4890-A336-BCB4F9A2E1EC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000A9480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11058525" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="11458575" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="11" name="Line 10">
+        <xdr:cNvPr id="18602" name="Line 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{355F83D4-21F7-4887-81A4-991BFD85A2D9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000AA480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13744575" y="10092690"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="14230350" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="12" name="Line 11">
+        <xdr:cNvPr id="18603" name="Line 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78777A79-C707-433A-9F4E-669A81734DA0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000AB480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14639925" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="15154275" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="Line 12">
+        <xdr:cNvPr id="18604" name="Line 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{547C7917-89A4-4250-9EA5-9CF75E928463}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000AC480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15535275" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="16078200" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="Line 13">
+        <xdr:cNvPr id="18605" name="Line 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF9F1432-CB49-4258-ACEA-F7E4445B23C6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000AD480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16430625" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="17002125" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="15" name="Line 14">
+        <xdr:cNvPr id="18606" name="Line 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0B08261-2188-4928-B8D2-9B879530900D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000AE480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="17341215" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="17945100" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="16" name="Line 15">
+        <xdr:cNvPr id="18607" name="Line 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB5CCE28-C932-4288-94CB-6DB3ABD16D91}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000AF480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="18236565" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="18869025" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="17" name="Line 16">
+        <xdr:cNvPr id="18608" name="Line 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799F5A60-3B8B-481C-9630-20C2DFCC4C60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B0480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19112865" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="19773900" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="18" name="Line 17">
+        <xdr:cNvPr id="18609" name="Line 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D652BCBD-198C-4C49-B72C-E8FA360729C1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B1480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12845415" y="10111740"/>
-          <a:ext cx="899160" cy="308610"/>
+          <a:off x="13306425" y="10125075"/>
+          <a:ext cx="923925" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="19" name="Line 18">
+        <xdr:cNvPr id="18610" name="Line 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33BC0F83-A8A0-40C6-BA4A-A934FBCE65C8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B2480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3910965" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="4086225" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="20" name="Line 19">
+        <xdr:cNvPr id="18611" name="Line 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9652C50E-ADF6-4A25-93BD-D8E81403305B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B3480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4791075" y="10134600"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="4991100" y="10144125"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21" name="Line 20">
+        <xdr:cNvPr id="18612" name="Line 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2CF510-4CDE-4BCE-A4E3-1ACC91E8E8E5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B4480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5686425" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="5915025" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="22" name="Line 21">
+        <xdr:cNvPr id="18613" name="Line 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{284DED16-5435-4EF4-A7A7-B403CBC198AC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B5480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6581775" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="6838950" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="23" name="Line 22">
+        <xdr:cNvPr id="18614" name="Line 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC4F806D-65F5-4EE1-A0C8-69AB24AECF6C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B6480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7515225" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="7800975" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="24" name="Line 23">
+        <xdr:cNvPr id="18615" name="Line 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46F4BBD6-9DCF-4DF2-A224-6C039669143D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B7480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="8372475" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="8686800" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="25" name="Line 24">
+        <xdr:cNvPr id="18616" name="Line 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAFDBA17-C337-4428-A382-12333D898C8C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B8480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9305925" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="9648825" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="26" name="Line 25">
+        <xdr:cNvPr id="18617" name="Line 25">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71203BD-1746-4F1E-AD0D-EBDAF01C1438}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B9480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="10178415" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="10553700" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="27" name="Line 26">
+        <xdr:cNvPr id="18618" name="Line 26">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F03DC2A9-03BE-4A22-8718-0671CCD937A0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000BA480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11058525" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="11458575" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>628650</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="28" name="Line 27">
+        <xdr:cNvPr id="18619" name="Line 27">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A94BF7F-E1F1-439E-848C-14D6B6CF0798}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000BB480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13744575" y="10092690"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="14230350" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="29" name="Line 28">
+        <xdr:cNvPr id="18620" name="Line 28">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B4C9E81-F45C-4DE3-8D72-0CA21495DBEB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000BC480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14639925" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="15154275" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="30" name="Line 29">
+        <xdr:cNvPr id="18621" name="Line 29">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BB1EDD0-C879-4E5F-834A-8F6276D7CC73}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000BD480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15535275" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="16078200" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>609600</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="31" name="Line 30">
+        <xdr:cNvPr id="18622" name="Line 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A23A026-569A-4F75-A3C6-D7CD27B30338}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000BE480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16430625" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="17002125" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>19</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="32" name="Line 31">
+        <xdr:cNvPr id="18623" name="Line 31">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC2B9058-17A2-4765-9D8A-0A1206D5743E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000BF480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="17341215" y="10111740"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="17945100" y="10125075"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="33" name="Line 32">
+        <xdr:cNvPr id="18624" name="Line 32">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09BC5DAE-2026-43B5-9F08-BD656E186682}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000C0480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="18236565" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="18869025" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>20</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="34" name="Line 33">
+        <xdr:cNvPr id="18625" name="Line 33">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9EAD2D8-E158-4752-9D01-E5B69EF9C723}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000C1480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="19112865" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="19773900" y="10106025"/>
+          <a:ext cx="923925" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="35" name="Line 34">
+        <xdr:cNvPr id="18626" name="Line 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F7E0A8-D969-46AF-90A9-BB0B9FA840A0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000C2480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12849225" y="10111740"/>
-          <a:ext cx="895350" cy="308610"/>
+          <a:off x="13306425" y="10125075"/>
+          <a:ext cx="923925" cy="304800"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2438400</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="36" name="Line 35">
+        <xdr:cNvPr id="18627" name="Line 35">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{149DADE8-6A96-4B57-A04A-A0898F549809}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000C3480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15240" y="704850"/>
-          <a:ext cx="2985135" cy="1276350"/>
+          <a:off x="19050" y="714375"/>
+          <a:ext cx="3105150" cy="1276350"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>2438400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="37" name="Line 36">
+        <xdr:cNvPr id="18628" name="Line 36">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4243EBC-FF34-496F-8AD4-705CE82FFB95}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000C4480000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3000375" y="10096500"/>
-          <a:ext cx="895350" cy="323850"/>
+          <a:off x="3124200" y="10106025"/>
+          <a:ext cx="942975" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cap="flat">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE7EFD92-4E73-40CA-A641-1A3CB1280FF6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:X40"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="50" workbookViewId="0">
+      <selection activeCell="AA17" sqref="AA17"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="3.58203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="24" width="9.75" customWidth="1"/>
+    <col min="1" max="2" width="3.5703125" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" customWidth="1"/>
+    <col min="4" max="13" width="9.7109375" customWidth="1"/>
+    <col min="14" max="14" width="10.5703125" customWidth="1"/>
+    <col min="15" max="23" width="9.7109375" customWidth="1"/>
+    <col min="24" max="24" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="30" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="30" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="3" t="s">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
     </row>
-    <row r="2" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
-      <c r="B2" s="5" t="s">
-        <v>1</v>
+      <c r="B2" s="13" t="s">
+        <v>79</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
-      <c r="X2" s="4"/>
+      <c r="X2" s="5"/>
     </row>
-    <row r="3" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C3" s="8" t="s">
+    <row r="3" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="14"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="9"/>
-[...2 lines deleted...]
-      <c r="G3" s="10" t="s">
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="10"/>
-[...4 lines deleted...]
-      <c r="M3" s="10" t="s">
+      <c r="N3" s="7"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="10"/>
-[...2 lines deleted...]
-      <c r="Q3" s="11" t="s">
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="10"/>
-[...2 lines deleted...]
-      <c r="U3" s="10" t="s">
+      <c r="V3" s="7"/>
+      <c r="W3" s="7"/>
+      <c r="X3" s="35"/>
+    </row>
+    <row r="4" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="40"/>
+      <c r="B4" s="41"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="V3" s="10"/>
-[...1 lines deleted...]
-      <c r="X3" s="12"/>
+      <c r="E4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
+      <c r="W4" s="10"/>
+      <c r="X4" s="36"/>
     </row>
-    <row r="4" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="S4" s="17" t="s">
+    <row r="5" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="40"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T4" s="17"/>
-[...3 lines deleted...]
-      <c r="X4" s="18"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="N5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="P5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="U5" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="V5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="W5" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="36" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="5" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.3">
-[...44 lines deleted...]
-      <c r="U5" s="17" t="s">
+    <row r="6" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="V5" s="17" t="s">
-[...5 lines deleted...]
-      <c r="X5" s="18" t="s">
+      <c r="B6" s="45"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="11" t="s">
         <v>29</v>
       </c>
+      <c r="E6" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="R6" s="12"/>
+      <c r="S6" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="T6" s="12"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="12"/>
+      <c r="X6" s="37"/>
     </row>
-    <row r="6" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="Q6" s="24" t="s">
+    <row r="7" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="14"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="R6" s="24"/>
-      <c r="S6" s="24" t="s">
+      <c r="D7" s="93">
+        <v>-1.3724867424121665</v>
+      </c>
+      <c r="E7" s="94">
+        <v>0.16162921410938993</v>
+      </c>
+      <c r="F7" s="94"/>
+      <c r="G7" s="94">
+        <v>2.0336553738676133</v>
+      </c>
+      <c r="H7" s="94">
+        <v>0.51720747842279813</v>
+      </c>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94">
+        <v>-0.25063602812095986</v>
+      </c>
+      <c r="L7" s="94"/>
+      <c r="M7" s="94">
+        <v>-0.17790255550147158</v>
+      </c>
+      <c r="N7" s="95">
+        <v>0.89208065056199504</v>
+      </c>
+      <c r="O7" s="93"/>
+      <c r="P7" s="94"/>
+      <c r="Q7" s="94"/>
+      <c r="R7" s="94">
+        <v>-0.38822479228147733</v>
+      </c>
+      <c r="S7" s="94">
+        <v>0.26941000158859446</v>
+      </c>
+      <c r="T7" s="94"/>
+      <c r="U7" s="94"/>
+      <c r="V7" s="94">
+        <v>-0.61185557770547994</v>
+      </c>
+      <c r="W7" s="94">
+        <v>-0.84449437714928866</v>
+      </c>
+      <c r="X7" s="96"/>
+    </row>
+    <row r="8" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18" t="s">
         <v>38</v>
-      </c>
-[...58 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D8" s="97"/>
       <c r="E8" s="98"/>
       <c r="F8" s="98"/>
       <c r="G8" s="98"/>
       <c r="H8" s="98"/>
       <c r="I8" s="98"/>
       <c r="J8" s="98"/>
       <c r="K8" s="98"/>
       <c r="L8" s="98"/>
       <c r="M8" s="98"/>
       <c r="N8" s="99"/>
       <c r="O8" s="97"/>
       <c r="P8" s="98"/>
       <c r="Q8" s="98"/>
       <c r="R8" s="98"/>
       <c r="S8" s="98"/>
       <c r="T8" s="98"/>
       <c r="U8" s="98"/>
       <c r="V8" s="98"/>
       <c r="W8" s="98"/>
       <c r="X8" s="100"/>
     </row>
-    <row r="9" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>41</v>
+    <row r="9" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="18" t="s">
+        <v>39</v>
       </c>
       <c r="D9" s="97"/>
       <c r="E9" s="98"/>
       <c r="F9" s="98"/>
-      <c r="G9" s="98"/>
-      <c r="H9" s="98"/>
+      <c r="G9" s="98">
+        <v>1.0624121575809871</v>
+      </c>
+      <c r="H9" s="98">
+        <v>-0.26409978612515317</v>
+      </c>
       <c r="I9" s="98"/>
       <c r="J9" s="98"/>
       <c r="K9" s="98"/>
       <c r="L9" s="98"/>
       <c r="M9" s="98"/>
-      <c r="N9" s="101">
-        <v>-0.14455629951501939</v>
+      <c r="N9" s="99">
+        <v>0.58517581303134936</v>
       </c>
       <c r="O9" s="97"/>
       <c r="P9" s="98"/>
       <c r="Q9" s="98"/>
       <c r="R9" s="98"/>
       <c r="S9" s="98"/>
       <c r="T9" s="98"/>
       <c r="U9" s="98"/>
       <c r="V9" s="98"/>
       <c r="W9" s="98"/>
-      <c r="X9" s="100"/>
+      <c r="X9" s="100">
+        <v>0.49490486032855685</v>
+      </c>
     </row>
-    <row r="10" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>43</v>
+    <row r="10" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17"/>
+      <c r="B10" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="50" t="s">
+        <v>41</v>
       </c>
       <c r="D10" s="97"/>
       <c r="E10" s="98"/>
       <c r="F10" s="98"/>
       <c r="G10" s="98"/>
       <c r="H10" s="98"/>
       <c r="I10" s="98"/>
       <c r="J10" s="98"/>
       <c r="K10" s="98"/>
       <c r="L10" s="98"/>
-      <c r="M10" s="102">
-[...6 lines deleted...]
-        <v>-0.10107141454406268</v>
+      <c r="M10" s="98">
+        <v>-0.11379652324968793</v>
+      </c>
+      <c r="N10" s="99">
+        <v>-0.15576073652964775</v>
+      </c>
+      <c r="O10" s="97">
+        <v>-0.1982131421844768</v>
       </c>
       <c r="P10" s="98"/>
       <c r="Q10" s="98"/>
       <c r="R10" s="98"/>
       <c r="S10" s="98"/>
       <c r="T10" s="98"/>
-      <c r="U10" s="98"/>
+      <c r="U10" s="98">
+        <v>-0.28235700261521446</v>
+      </c>
       <c r="V10" s="98">
-        <v>1.8352245967141811</v>
+        <v>1.3529587735506186</v>
       </c>
       <c r="W10" s="98">
-        <v>1.7417499542323134</v>
+        <v>1.0205289393167793</v>
       </c>
       <c r="X10" s="100">
-        <v>0.83356937892386973</v>
+        <v>0.86476820278713196</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>45</v>
+    <row r="11" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="C11" s="18" t="s">
+        <v>43</v>
       </c>
       <c r="D11" s="97">
-        <v>0.61289492196181694</v>
-[...4 lines deleted...]
-      <c r="F11" s="98"/>
+        <v>-3.2535698401237996</v>
+      </c>
+      <c r="E11" s="98"/>
+      <c r="F11" s="98">
+        <v>-7.0787478505718537</v>
+      </c>
       <c r="G11" s="98"/>
-      <c r="H11" s="102">
-        <v>-0.73001089933127028</v>
+      <c r="H11" s="98">
+        <v>-1.3038490525792275</v>
       </c>
       <c r="I11" s="98"/>
       <c r="J11" s="98"/>
       <c r="K11" s="98"/>
       <c r="L11" s="98"/>
       <c r="M11" s="98">
-        <v>0.82466458543325283</v>
+        <v>0.22399196188552006</v>
       </c>
       <c r="N11" s="99">
-        <v>0.52690579012765115</v>
+        <v>-11.348457882907063</v>
       </c>
       <c r="O11" s="97"/>
-      <c r="P11" s="102">
-        <v>-1.5899966669286911</v>
+      <c r="P11" s="98">
+        <v>-2.0253868409575668</v>
       </c>
       <c r="Q11" s="98"/>
-      <c r="R11" s="98"/>
-[...3 lines deleted...]
-      </c>
+      <c r="R11" s="98">
+        <v>-0.20918904671927011</v>
+      </c>
+      <c r="S11" s="98">
+        <v>0.29851757224253944</v>
+      </c>
+      <c r="T11" s="98"/>
       <c r="U11" s="98"/>
       <c r="V11" s="98">
-        <v>0.11745293729937602</v>
-[...5 lines deleted...]
-        <v>-0.71476698827781004</v>
+        <v>0.15243413205031561</v>
+      </c>
+      <c r="W11" s="98">
+        <v>-1.7251534481567343</v>
+      </c>
+      <c r="X11" s="100">
+        <v>-13.073611331063795</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-        <v>47</v>
+    <row r="12" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="17"/>
+      <c r="B12" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>45</v>
       </c>
       <c r="D12" s="97">
-        <v>1.3332696907611956</v>
+        <v>4.9013134002477834</v>
       </c>
       <c r="E12" s="98"/>
       <c r="F12" s="98"/>
       <c r="G12" s="98"/>
       <c r="H12" s="98"/>
       <c r="I12" s="98"/>
       <c r="J12" s="98"/>
-      <c r="K12" s="98"/>
+      <c r="K12" s="98">
+        <v>0.24890264057767456</v>
+      </c>
       <c r="L12" s="98"/>
       <c r="M12" s="98">
-        <v>0.32762094780843337</v>
+        <v>0.92709897625298021</v>
       </c>
       <c r="N12" s="99">
-        <v>1.6995247357150067</v>
+        <v>6.0423549972512332</v>
       </c>
       <c r="O12" s="97"/>
       <c r="P12" s="98"/>
       <c r="Q12" s="98"/>
       <c r="R12" s="98"/>
       <c r="S12" s="98"/>
       <c r="T12" s="98"/>
       <c r="U12" s="98"/>
       <c r="V12" s="98"/>
-      <c r="W12" s="102">
-        <v>-0.12481375772112149</v>
+      <c r="W12" s="98">
+        <v>0.13739325700102559</v>
       </c>
       <c r="X12" s="100">
-        <v>1.5747109779938855</v>
+        <v>6.1797482542522593</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="D13" s="97"/>
+    <row r="13" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="17"/>
+      <c r="C13" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="97">
+        <v>0.19158423609810959</v>
+      </c>
       <c r="E13" s="98"/>
-      <c r="F13" s="98"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F13" s="98">
+        <v>0.36108976646489127</v>
+      </c>
+      <c r="G13" s="98"/>
+      <c r="H13" s="98"/>
       <c r="I13" s="98"/>
       <c r="J13" s="98"/>
       <c r="K13" s="98"/>
       <c r="L13" s="98"/>
       <c r="M13" s="98"/>
-      <c r="N13" s="101">
-        <v>-0.76149704583079614</v>
+      <c r="N13" s="99">
+        <v>0.56952415351112295</v>
       </c>
       <c r="O13" s="97"/>
       <c r="P13" s="98"/>
       <c r="Q13" s="98"/>
       <c r="R13" s="98"/>
       <c r="S13" s="98"/>
       <c r="T13" s="98"/>
       <c r="U13" s="98"/>
       <c r="V13" s="98"/>
       <c r="W13" s="98"/>
-      <c r="X13" s="104">
-        <v>-0.75502371917104705</v>
+      <c r="X13" s="100">
+        <v>0.5283960537966772</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-        <v>-0.59091183663465641</v>
+    <row r="14" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="17"/>
+      <c r="B14" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="97">
+        <v>-2.9276995435954349</v>
       </c>
       <c r="E14" s="98"/>
       <c r="F14" s="98"/>
       <c r="G14" s="98"/>
-      <c r="H14" s="102">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="98"/>
       <c r="I14" s="98"/>
       <c r="J14" s="98"/>
       <c r="K14" s="98"/>
-      <c r="L14" s="98"/>
+      <c r="L14" s="98">
+        <v>-0.26882074421293078</v>
+      </c>
       <c r="M14" s="98"/>
-      <c r="N14" s="101">
-        <v>-2.1510890382068912</v>
+      <c r="N14" s="99">
+        <v>-3.1872283927998692</v>
       </c>
       <c r="O14" s="97"/>
       <c r="P14" s="98"/>
       <c r="Q14" s="98"/>
       <c r="R14" s="98"/>
       <c r="S14" s="98"/>
       <c r="T14" s="98"/>
       <c r="U14" s="98"/>
-      <c r="V14" s="98"/>
-[...2 lines deleted...]
-        <v>-2.15129072569452</v>
+      <c r="V14" s="98">
+        <v>-0.11988277928000046</v>
+      </c>
+      <c r="W14" s="98">
+        <v>-0.11987289428941751</v>
+      </c>
+      <c r="X14" s="100">
+        <v>-3.307101287089286</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-        <v>-8.6063156504602745</v>
+    <row r="15" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="17"/>
+      <c r="C15" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="97">
+        <v>-0.60081941534682504</v>
       </c>
       <c r="E15" s="98">
-        <v>0.38837062408660428</v>
+        <v>-0.26098262153468182</v>
       </c>
       <c r="F15" s="98"/>
-      <c r="G15" s="102">
-[...3 lines deleted...]
-        <v>-4.413899139789546</v>
+      <c r="G15" s="98"/>
+      <c r="H15" s="98">
+        <v>2.5192468987326864</v>
       </c>
       <c r="I15" s="98">
-        <v>5.4445664253014616</v>
-[...2 lines deleted...]
-        <v>-0.20086009519978079</v>
+        <v>-1.528259201083249</v>
+      </c>
+      <c r="J15" s="98">
+        <v>-0.38833958996595674</v>
       </c>
       <c r="K15" s="98"/>
-      <c r="L15" s="98"/>
+      <c r="L15" s="98">
+        <v>0.16753209123470336</v>
+      </c>
       <c r="M15" s="98">
-        <v>0.1483787969701047</v>
-[...2 lines deleted...]
-        <v>-7.4713166612970134</v>
+        <v>-0.36494372193856606</v>
+      </c>
+      <c r="N15" s="99">
+        <v>-0.45277008066331259</v>
       </c>
       <c r="O15" s="97"/>
       <c r="P15" s="98"/>
       <c r="Q15" s="98"/>
-      <c r="R15" s="98"/>
+      <c r="R15" s="98">
+        <v>0.45888640248864887</v>
+      </c>
       <c r="S15" s="98"/>
       <c r="T15" s="98"/>
       <c r="U15" s="98"/>
-      <c r="V15" s="98"/>
-[...2 lines deleted...]
-        <v>-7.3997465449343212</v>
+      <c r="V15" s="98">
+        <v>-0.57471203252321279</v>
+      </c>
+      <c r="W15" s="98">
+        <v>-0.13124928160282795</v>
+      </c>
+      <c r="X15" s="100">
+        <v>-0.58401936226614093</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="28" t="s">
+    <row r="16" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="17"/>
+      <c r="B16" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="101">
+        <v>-1.2451272112534444</v>
+      </c>
+      <c r="E16" s="102">
+        <v>-0.88265472597011674</v>
+      </c>
+      <c r="F16" s="102">
+        <v>0.77508082691989422</v>
+      </c>
+      <c r="G16" s="102">
+        <v>-0.11475600921873869</v>
+      </c>
+      <c r="H16" s="102"/>
+      <c r="I16" s="102">
+        <v>0.88915827674396108</v>
+      </c>
+      <c r="J16" s="102">
+        <v>-0.57471799427250847</v>
+      </c>
+      <c r="K16" s="102">
+        <v>0.41388625046230737</v>
+      </c>
+      <c r="L16" s="102">
+        <v>-0.53182215087708762</v>
+      </c>
+      <c r="M16" s="102">
+        <v>0.35162869014272885</v>
+      </c>
+      <c r="N16" s="103">
+        <v>-0.95555901666672627</v>
+      </c>
+      <c r="O16" s="101"/>
+      <c r="P16" s="102"/>
+      <c r="Q16" s="102"/>
+      <c r="R16" s="102">
+        <v>-0.19956363896293788</v>
+      </c>
+      <c r="S16" s="102"/>
+      <c r="T16" s="102"/>
+      <c r="U16" s="102"/>
+      <c r="V16" s="102">
+        <v>-0.35123738656101045</v>
+      </c>
+      <c r="W16" s="102">
+        <v>-0.57994478126511595</v>
+      </c>
+      <c r="X16" s="104">
+        <v>-1.5355037979318236</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="C16" s="31" t="s">
+      <c r="D17" s="105">
+        <v>0.8364335535574533</v>
+      </c>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106">
+        <v>4.2851802312832623</v>
+      </c>
+      <c r="I17" s="106"/>
+      <c r="J17" s="106"/>
+      <c r="K17" s="106"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="106">
+        <v>1.0442910951299313</v>
+      </c>
+      <c r="N17" s="107">
+        <v>6.1489894838916621</v>
+      </c>
+      <c r="O17" s="105"/>
+      <c r="P17" s="106"/>
+      <c r="Q17" s="106"/>
+      <c r="R17" s="106"/>
+      <c r="S17" s="106"/>
+      <c r="T17" s="106"/>
+      <c r="U17" s="106"/>
+      <c r="V17" s="106"/>
+      <c r="W17" s="106"/>
+      <c r="X17" s="108">
+        <v>6.1993486759664123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="17"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="D16" s="105"/>
-[...42 lines deleted...]
-        <v>-27.304773989427002</v>
+      <c r="D18" s="109">
+        <v>-2.1771865480781574</v>
+      </c>
+      <c r="E18" s="110">
+        <v>-1.2037237904183378</v>
+      </c>
+      <c r="F18" s="110">
+        <v>-5.909448980882698</v>
+      </c>
+      <c r="G18" s="110">
+        <v>0.89392775265228386</v>
+      </c>
+      <c r="H18" s="110">
+        <v>5.2095073120072062</v>
+      </c>
+      <c r="I18" s="110">
+        <v>-0.65125542789211421</v>
+      </c>
+      <c r="J18" s="110">
+        <v>-1.0765443001446839</v>
+      </c>
+      <c r="K18" s="110">
+        <v>0.66884085159281026</v>
+      </c>
+      <c r="L18" s="110">
+        <v>-0.61612502269049041</v>
+      </c>
+      <c r="M18" s="110">
+        <v>2.1360274739678395</v>
+      </c>
+      <c r="N18" s="111">
+        <v>-2.7259806798863311</v>
+      </c>
+      <c r="O18" s="109">
+        <v>-0.2026069941767939</v>
+      </c>
+      <c r="P18" s="110">
+        <v>-2.0045868220228202</v>
+      </c>
+      <c r="Q18" s="110"/>
+      <c r="R18" s="110">
+        <v>0.139995155166694</v>
+      </c>
+      <c r="S18" s="110">
+        <v>0.3665494521662519</v>
+      </c>
+      <c r="T18" s="110"/>
+      <c r="U18" s="110">
+        <v>-0.24213067624400966</v>
+      </c>
+      <c r="V18" s="110">
+        <v>0.37810463249897169</v>
+      </c>
+      <c r="W18" s="110">
+        <v>-1.4798814990742728</v>
+      </c>
+      <c r="X18" s="112">
+        <v>-4.2058621789606079</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C17" s="32" t="s">
+    <row r="19" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="21"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="D17" s="110">
-[...26 lines deleted...]
-        <v>0.19101490788704586</v>
+      <c r="D19" s="59">
+        <v>-3.5496732904903223</v>
+      </c>
+      <c r="E19" s="60">
+        <v>-1.0420945763089478</v>
+      </c>
+      <c r="F19" s="60">
+        <v>-5.9219889822223051</v>
+      </c>
+      <c r="G19" s="60">
+        <v>2.9275831265198988</v>
+      </c>
+      <c r="H19" s="60">
+        <v>5.7267147904300026</v>
+      </c>
+      <c r="I19" s="60">
+        <v>-0.63699985646692658</v>
+      </c>
+      <c r="J19" s="60">
+        <v>-1.1045913042204178</v>
+      </c>
+      <c r="K19" s="60">
+        <v>0.41820482347185056</v>
+      </c>
+      <c r="L19" s="60">
+        <v>-0.60917967850354504</v>
+      </c>
+      <c r="M19" s="60">
+        <v>1.9581249184663678</v>
+      </c>
+      <c r="N19" s="61">
+        <v>-1.833900029324333</v>
+      </c>
+      <c r="O19" s="63">
+        <v>-0.20118543223105306</v>
+      </c>
+      <c r="P19" s="64">
+        <v>-2.003231434007311</v>
+      </c>
+      <c r="Q19" s="64"/>
+      <c r="R19" s="64">
+        <v>-0.24822963711478349</v>
+      </c>
+      <c r="S19" s="64">
+        <v>0.6359594537548463</v>
+      </c>
+      <c r="T19" s="64"/>
+      <c r="U19" s="64">
+        <v>-0.33060886907273401</v>
+      </c>
+      <c r="V19" s="64">
+        <v>-0.23375094520650858</v>
+      </c>
+      <c r="W19" s="64">
+        <v>-2.3243758762235629</v>
+      </c>
+      <c r="X19" s="65">
+        <v>-4.1582759055479039</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C18" s="34" t="s">
+    <row r="20" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="14"/>
+      <c r="B20" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="D18" s="115">
-[...52 lines deleted...]
-        <v>-35.727778541011638</v>
+      <c r="C20" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" s="66"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
+      <c r="N20" s="68"/>
+      <c r="O20" s="66">
+        <v>0.30624516284571818</v>
+      </c>
+      <c r="P20" s="67"/>
+      <c r="Q20" s="67"/>
+      <c r="R20" s="67"/>
+      <c r="S20" s="67">
+        <v>-0.69160715121045591</v>
+      </c>
+      <c r="T20" s="67">
+        <v>0.42976204129664936</v>
+      </c>
+      <c r="U20" s="67"/>
+      <c r="V20" s="67">
+        <v>1.5861136735247656</v>
+      </c>
+      <c r="W20" s="67">
+        <v>1.6318990844743273</v>
+      </c>
+      <c r="X20" s="69">
+        <v>1.5915976158089973</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...60 lines deleted...]
-        <v>-29.789236333685992</v>
+    <row r="21" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" s="51"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52">
+        <v>1.0566485043093059</v>
+      </c>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="53">
+        <v>1.0940879407761464</v>
+      </c>
+      <c r="O21" s="51"/>
+      <c r="P21" s="52">
+        <v>-0.13688721659821906</v>
+      </c>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="52"/>
+      <c r="X21" s="54">
+        <v>1.0130731929091283</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B20" s="42" t="s">
+    <row r="22" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17"/>
+      <c r="B22" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="55"/>
+      <c r="E22" s="56"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="56"/>
+      <c r="H22" s="56"/>
+      <c r="I22" s="56"/>
+      <c r="J22" s="56">
+        <v>-0.55658398606724835</v>
+      </c>
+      <c r="K22" s="56"/>
+      <c r="L22" s="56"/>
+      <c r="M22" s="56"/>
+      <c r="N22" s="57">
+        <v>-0.59091999053494515</v>
+      </c>
+      <c r="O22" s="55"/>
+      <c r="P22" s="56"/>
+      <c r="Q22" s="56"/>
+      <c r="R22" s="56"/>
+      <c r="S22" s="56">
+        <v>0.29090972218856043</v>
+      </c>
+      <c r="T22" s="56">
+        <v>-0.39458154923656641</v>
+      </c>
+      <c r="U22" s="56"/>
+      <c r="V22" s="56"/>
+      <c r="W22" s="56"/>
+      <c r="X22" s="58">
+        <v>-0.63994000840773713</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="55"/>
+      <c r="E23" s="56"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="56"/>
+      <c r="H23" s="56"/>
+      <c r="I23" s="56"/>
+      <c r="J23" s="56">
+        <v>0.46745540925333645</v>
+      </c>
+      <c r="K23" s="56"/>
+      <c r="L23" s="56"/>
+      <c r="M23" s="56"/>
+      <c r="N23" s="57">
+        <v>0.4628664815758714</v>
+      </c>
+      <c r="O23" s="55">
+        <v>0.30624516284571818</v>
+      </c>
+      <c r="P23" s="56">
+        <v>-0.13688721659821906</v>
+      </c>
+      <c r="Q23" s="56"/>
+      <c r="R23" s="56"/>
+      <c r="S23" s="56">
+        <v>-0.40069742902189553</v>
+      </c>
+      <c r="T23" s="56"/>
+      <c r="U23" s="56"/>
+      <c r="V23" s="56">
+        <v>1.5704584233599823</v>
+      </c>
+      <c r="W23" s="56">
+        <v>1.5018643187345171</v>
+      </c>
+      <c r="X23" s="58">
+        <v>1.9647308003103894</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="17"/>
+      <c r="B24" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="51"/>
+      <c r="E24" s="52">
+        <v>-0.14832565520138974</v>
+      </c>
+      <c r="F24" s="52"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="52"/>
+      <c r="K24" s="52">
+        <v>-0.42697599415168974</v>
+      </c>
+      <c r="L24" s="52"/>
+      <c r="M24" s="52"/>
+      <c r="N24" s="53">
+        <v>-0.46002892453279076</v>
+      </c>
+      <c r="O24" s="51"/>
+      <c r="P24" s="52"/>
+      <c r="Q24" s="52"/>
+      <c r="R24" s="52"/>
+      <c r="S24" s="52"/>
+      <c r="T24" s="52"/>
+      <c r="U24" s="52"/>
+      <c r="V24" s="52"/>
+      <c r="W24" s="52"/>
+      <c r="X24" s="54">
+        <v>-0.52339205746114248</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="51"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="52"/>
+      <c r="G25" s="52">
+        <v>2.5857751854194704</v>
+      </c>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52">
+        <v>0.40915898722271155</v>
+      </c>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+      <c r="N25" s="53">
+        <v>3.1429288578001433</v>
+      </c>
+      <c r="O25" s="51"/>
+      <c r="P25" s="52"/>
+      <c r="Q25" s="52"/>
+      <c r="R25" s="52"/>
+      <c r="S25" s="52"/>
+      <c r="T25" s="52"/>
+      <c r="U25" s="52"/>
+      <c r="V25" s="52"/>
+      <c r="W25" s="52"/>
+      <c r="X25" s="54">
+        <v>3.1028575909395855</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="17"/>
+      <c r="B26" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="C20" s="43" t="s">
+      <c r="C26" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D26" s="51"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="52"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="52"/>
+      <c r="N26" s="53"/>
+      <c r="O26" s="51"/>
+      <c r="P26" s="52"/>
+      <c r="Q26" s="52">
+        <v>-0.47147482107181649</v>
+      </c>
+      <c r="R26" s="52"/>
+      <c r="S26" s="52"/>
+      <c r="T26" s="52"/>
+      <c r="U26" s="52"/>
+      <c r="V26" s="52">
+        <v>0.15811551787346154</v>
+      </c>
+      <c r="W26" s="52">
+        <v>-0.34644702351889067</v>
+      </c>
+      <c r="X26" s="54">
+        <v>-0.35072318113566375</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="44"/>
-[...26 lines deleted...]
-        <v>-0.36475254697021475</v>
+      <c r="C27" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="55"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="56"/>
+      <c r="J27" s="56"/>
+      <c r="K27" s="56"/>
+      <c r="L27" s="56"/>
+      <c r="M27" s="56"/>
+      <c r="N27" s="57"/>
+      <c r="O27" s="55"/>
+      <c r="P27" s="56"/>
+      <c r="Q27" s="56">
+        <v>-0.32136886650586038</v>
+      </c>
+      <c r="R27" s="56"/>
+      <c r="S27" s="56"/>
+      <c r="T27" s="56"/>
+      <c r="U27" s="56"/>
+      <c r="V27" s="56">
+        <v>-0.15429404497941832</v>
+      </c>
+      <c r="W27" s="56">
+        <v>-0.38984760748195535</v>
+      </c>
+      <c r="X27" s="58">
+        <v>-0.46320641952140756</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C21" s="29" t="s">
+    <row r="28" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="17"/>
+      <c r="B28" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="D21" s="49">
-[...26 lines deleted...]
-        <v>0.69907642789556657</v>
+      <c r="C28" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D28" s="59">
+        <v>0.11735350434749177</v>
+      </c>
+      <c r="E28" s="60">
+        <v>-0.14795622642131157</v>
+      </c>
+      <c r="F28" s="60"/>
+      <c r="G28" s="60">
+        <v>2.5839753089155613</v>
+      </c>
+      <c r="H28" s="60"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60">
+        <v>0.40887066098986785</v>
+      </c>
+      <c r="K28" s="60">
+        <v>-0.36402191281015195</v>
+      </c>
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="61">
+        <v>2.6052649636111274</v>
+      </c>
+      <c r="O28" s="59"/>
+      <c r="P28" s="60"/>
+      <c r="Q28" s="60">
+        <v>-0.72987915093987676</v>
+      </c>
+      <c r="R28" s="60"/>
+      <c r="S28" s="60"/>
+      <c r="T28" s="60"/>
+      <c r="U28" s="60"/>
+      <c r="V28" s="60"/>
+      <c r="W28" s="60">
+        <v>-0.83972903078975525</v>
+      </c>
+      <c r="X28" s="62">
+        <v>1.7655359328213716</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-        <v>-1.9935524637938078</v>
+    <row r="29" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="21"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="70"/>
+      <c r="E29" s="71">
+        <v>-0.14795622642131157</v>
+      </c>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71">
+        <v>2.5846647793892528</v>
+      </c>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71">
+        <v>0.87632607024320452</v>
+      </c>
+      <c r="K29" s="71">
+        <v>-0.28328789849097497</v>
+      </c>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="61">
+        <v>3.0681314451869985</v>
+      </c>
+      <c r="O29" s="59">
+        <v>0.28715996622652218</v>
+      </c>
+      <c r="P29" s="60">
+        <v>-0.17238735515547832</v>
+      </c>
+      <c r="Q29" s="60">
+        <v>-0.6476636995054279</v>
+      </c>
+      <c r="R29" s="60"/>
+      <c r="S29" s="60">
+        <v>-0.40331496012053619</v>
+      </c>
+      <c r="T29" s="60"/>
+      <c r="U29" s="60"/>
+      <c r="V29" s="60">
+        <v>1.5521942009301788</v>
+      </c>
+      <c r="W29" s="60">
+        <v>0.6621352879447634</v>
+      </c>
+      <c r="X29" s="62">
+        <v>3.7302667331317583</v>
       </c>
     </row>
-    <row r="23" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C23" s="32" t="s">
+    <row r="30" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="30"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="73"/>
+      <c r="F30" s="73"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="73"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="73"/>
+      <c r="K30" s="73"/>
+      <c r="L30" s="73"/>
+      <c r="M30" s="73"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="75"/>
+      <c r="P30" s="76"/>
+      <c r="Q30" s="76"/>
+      <c r="R30" s="76"/>
+      <c r="S30" s="76"/>
+      <c r="T30" s="76"/>
+      <c r="U30" s="76"/>
+      <c r="V30" s="76"/>
+      <c r="W30" s="76"/>
+      <c r="X30" s="77"/>
+    </row>
+    <row r="31" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="32"/>
+      <c r="B31" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="34"/>
+      <c r="D31" s="59"/>
+      <c r="E31" s="60"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="60"/>
+      <c r="H31" s="60"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="61"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="79"/>
+      <c r="Q31" s="79"/>
+      <c r="R31" s="79"/>
+      <c r="S31" s="79"/>
+      <c r="T31" s="79"/>
+      <c r="U31" s="79"/>
+      <c r="V31" s="79"/>
+      <c r="W31" s="79">
+        <v>0.30344879995621787</v>
+      </c>
+      <c r="X31" s="80">
+        <v>0.25514598696099566</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="D23" s="53">
-[...34 lines deleted...]
-        <v>-1.6592285828684561</v>
+      <c r="B32" s="38"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="81">
+        <v>-3.5064482247266771</v>
+      </c>
+      <c r="E32" s="82">
+        <v>-1.1900508027302592</v>
+      </c>
+      <c r="F32" s="82">
+        <v>-5.9224815046719055</v>
+      </c>
+      <c r="G32" s="82">
+        <v>5.5122479059091507</v>
+      </c>
+      <c r="H32" s="82">
+        <v>5.7075044938659376</v>
+      </c>
+      <c r="I32" s="82">
+        <v>-0.63672218474481512</v>
+      </c>
+      <c r="J32" s="82">
+        <v>-0.22826523397721327</v>
+      </c>
+      <c r="K32" s="82">
+        <v>0.13491692498087557</v>
+      </c>
+      <c r="L32" s="82">
+        <v>-0.6656705297289307</v>
+      </c>
+      <c r="M32" s="82">
+        <v>2.0296924059826269</v>
+      </c>
+      <c r="N32" s="83">
+        <v>1.1864204371635803</v>
+      </c>
+      <c r="O32" s="81"/>
+      <c r="P32" s="82">
+        <v>-2.1756187891627898</v>
+      </c>
+      <c r="Q32" s="82">
+        <v>-0.64140252818346788</v>
+      </c>
+      <c r="R32" s="82">
+        <v>-0.21535552300853317</v>
+      </c>
+      <c r="S32" s="82">
+        <v>0.23264449363431017</v>
+      </c>
+      <c r="T32" s="82"/>
+      <c r="U32" s="82">
+        <v>-0.3515212241418188</v>
+      </c>
+      <c r="V32" s="82">
+        <v>1.3163023330063564</v>
+      </c>
+      <c r="W32" s="82">
+        <v>-1.3609327110398954</v>
+      </c>
+      <c r="X32" s="84">
+        <v>-0.17451227387630983</v>
       </c>
     </row>
-    <row r="24" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-      </c>
+    <row r="33" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="48"/>
+      <c r="C33" s="49"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="86"/>
+      <c r="F33" s="86"/>
+      <c r="G33" s="86"/>
+      <c r="H33" s="86"/>
+      <c r="I33" s="86"/>
+      <c r="J33" s="86"/>
+      <c r="K33" s="86"/>
+      <c r="L33" s="86"/>
+      <c r="M33" s="86"/>
+      <c r="N33" s="87"/>
+      <c r="O33" s="85"/>
+      <c r="P33" s="86"/>
+      <c r="Q33" s="86"/>
+      <c r="R33" s="86"/>
+      <c r="S33" s="86"/>
+      <c r="T33" s="86"/>
+      <c r="U33" s="86"/>
+      <c r="V33" s="86"/>
+      <c r="W33" s="86"/>
+      <c r="X33" s="88"/>
     </row>
-    <row r="25" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-        <v>-1.5554376732802233</v>
+    <row r="34" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B34" s="38"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="81">
+        <v>-0.43512551518309894</v>
+      </c>
+      <c r="E34" s="82"/>
+      <c r="F34" s="82"/>
+      <c r="G34" s="82"/>
+      <c r="H34" s="82"/>
+      <c r="I34" s="82"/>
+      <c r="J34" s="82">
+        <v>0.18646917674446195</v>
+      </c>
+      <c r="K34" s="82">
+        <v>0.11572356535949026</v>
+      </c>
+      <c r="L34" s="82"/>
+      <c r="M34" s="82">
+        <v>0.30443939681583981</v>
+      </c>
+      <c r="N34" s="83">
+        <v>0.19801150204544968</v>
+      </c>
+      <c r="O34" s="81"/>
+      <c r="P34" s="82">
+        <v>-0.2388525838590764</v>
+      </c>
+      <c r="Q34" s="82">
+        <v>-0.16523941271596473</v>
+      </c>
+      <c r="R34" s="82"/>
+      <c r="S34" s="82">
+        <v>-6.1740259526216468</v>
+      </c>
+      <c r="T34" s="82"/>
+      <c r="U34" s="82"/>
+      <c r="V34" s="82"/>
+      <c r="W34" s="82">
+        <v>-6.7338503567268351</v>
+      </c>
+      <c r="X34" s="84">
+        <v>-6.5358388546813861</v>
       </c>
     </row>
-    <row r="26" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      </c>
+    <row r="35" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B35" s="48"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="85"/>
+      <c r="E35" s="86"/>
+      <c r="F35" s="86"/>
+      <c r="G35" s="86"/>
+      <c r="H35" s="86"/>
+      <c r="I35" s="86"/>
+      <c r="J35" s="86"/>
+      <c r="K35" s="86"/>
+      <c r="L35" s="86"/>
+      <c r="M35" s="86"/>
+      <c r="N35" s="87"/>
+      <c r="O35" s="85"/>
+      <c r="P35" s="86"/>
+      <c r="Q35" s="86"/>
+      <c r="R35" s="86"/>
+      <c r="S35" s="86"/>
+      <c r="T35" s="86"/>
+      <c r="U35" s="86"/>
+      <c r="V35" s="86"/>
+      <c r="W35" s="86"/>
+      <c r="X35" s="88"/>
     </row>
-    <row r="27" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-        <v>0.26525644063139298</v>
+    <row r="36" spans="1:24" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="81">
+        <v>-3.9415737399097774</v>
+      </c>
+      <c r="E36" s="82">
+        <v>-1.1627517829526941</v>
+      </c>
+      <c r="F36" s="82">
+        <v>-5.92075097382902</v>
+      </c>
+      <c r="G36" s="82">
+        <v>5.553823794219289</v>
+      </c>
+      <c r="H36" s="82">
+        <v>5.7312864715834708</v>
+      </c>
+      <c r="I36" s="82">
+        <v>-0.70811429649492352</v>
+      </c>
+      <c r="J36" s="82"/>
+      <c r="K36" s="82">
+        <v>0.25064049034036601</v>
+      </c>
+      <c r="L36" s="82">
+        <v>-0.66216095631818794</v>
+      </c>
+      <c r="M36" s="82">
+        <v>2.3341318027984581</v>
+      </c>
+      <c r="N36" s="83">
+        <v>1.3844319392090307</v>
+      </c>
+      <c r="O36" s="81"/>
+      <c r="P36" s="82">
+        <v>-2.4144713730218657</v>
+      </c>
+      <c r="Q36" s="82">
+        <v>-0.80664194089943264</v>
+      </c>
+      <c r="R36" s="82">
+        <v>-0.20738455124732377</v>
+      </c>
+      <c r="S36" s="82">
+        <v>-5.9413814589873359</v>
+      </c>
+      <c r="T36" s="82"/>
+      <c r="U36" s="82">
+        <v>-0.43068284945778373</v>
+      </c>
+      <c r="V36" s="82">
+        <v>1.2541746261641185</v>
+      </c>
+      <c r="W36" s="82">
+        <v>-8.0947830677667323</v>
+      </c>
+      <c r="X36" s="84">
+        <v>-6.7103511285577122</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      </c>
+    <row r="37" spans="1:24" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="48"/>
+      <c r="C37" s="49"/>
+      <c r="D37" s="89"/>
+      <c r="E37" s="90"/>
+      <c r="F37" s="90"/>
+      <c r="G37" s="90"/>
+      <c r="H37" s="90"/>
+      <c r="I37" s="90"/>
+      <c r="J37" s="90"/>
+      <c r="K37" s="90"/>
+      <c r="L37" s="90"/>
+      <c r="M37" s="90"/>
+      <c r="N37" s="91"/>
+      <c r="O37" s="89"/>
+      <c r="P37" s="90"/>
+      <c r="Q37" s="90"/>
+      <c r="R37" s="90"/>
+      <c r="S37" s="90"/>
+      <c r="T37" s="90"/>
+      <c r="U37" s="90"/>
+      <c r="V37" s="90"/>
+      <c r="W37" s="90"/>
+      <c r="X37" s="92"/>
     </row>
-    <row r="29" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...371 lines deleted...]
-    <row r="38" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="4" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
     </row>
-    <row r="39" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="4"/>
     </row>
-    <row r="40" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="4"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="2"/>
+  <phoneticPr fontId="8"/>
   <pageMargins left="0.78740157480314998" right="0.196850393700787" top="0.78740157480314998" bottom="0.39370078740157499" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>寄与</vt:lpstr>
       <vt:lpstr>寄与!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>建設省</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>表 敏晴</dc:creator>
+  <dc:creator>hs600855</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>