--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\06_交通統計第四係\01_港湾調査\19公表・政府e-Stat_永年保存データ\01 e-stat登録\月報\R7\2502\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\06_交通統計第四係\01_港湾調査\11月報・確報\R7\令和7年2月\決裁\公表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B5ED661-EC6D-43AE-89EB-88F6470AA490}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A93B211-4957-408E-869A-9456BCC7D4B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-16095" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第３表" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Sheet1!$A$1:$I$981</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第３表!$A$1:$M$59</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Sheet1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1872,51 +1872,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A13:M30"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="7" width="7.3984375" style="17" customWidth="1"/>
     <col min="8" max="8" width="11.59765625" style="17" customWidth="1"/>
     <col min="9" max="9" width="7.3984375" style="17" customWidth="1"/>
     <col min="10" max="10" width="6.8984375" style="17" customWidth="1"/>
     <col min="11" max="16384" width="8" style="17"/>
   </cols>
   <sheetData>
     <row r="13" spans="1:13" ht="19" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="63"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="63"/>
       <c r="I13" s="63"/>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
@@ -1998,53 +1998,51 @@
       </c>
     </row>
     <row r="29" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D29" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A13:M13"/>
   </mergeCells>
   <phoneticPr fontId="8"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.0629921259842521" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:J65509"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.09765625" customWidth="1"/>
     <col min="2" max="2" width="3.59765625" customWidth="1"/>
     <col min="3" max="3" width="12.3984375" customWidth="1"/>
     <col min="4" max="4" width="15.3984375" customWidth="1"/>
     <col min="5" max="5" width="13.09765625" customWidth="1"/>
     <col min="6" max="9" width="11.8984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="4" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="9"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="10"/>