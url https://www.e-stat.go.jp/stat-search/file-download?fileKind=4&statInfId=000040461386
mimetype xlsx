--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -1,72 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\KOUWAN\Output\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\06_交通統計第四係\01_港湾調査\11月報・確報\R7\令和7年2月\決裁\公表\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EA462F19-F6CA-4501-8D47-2CA72E5720CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C30291D7-653C-40D8-9041-B5862235E82B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7620" yWindow="1155" windowWidth="20850" windowHeight="14325" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-16095" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="第５表" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Sheet1!$A$1:$H$88</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第５表!$A$1:$L$60</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Sheet1!$1:$3</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="148">
   <si>
     <t>都道府県</t>
   </si>
   <si>
     <t>港　湾</t>
     <rPh sb="0" eb="1">
       <t>ミナト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ワン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>輸　出</t>
     <rPh sb="0" eb="1">
       <t>ユ</t>
     </rPh>
@@ -1307,282 +1315,248 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="5" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_月報_概要" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1725,3439 +1699,3439 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A13:L30"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8" defaultRowHeight="11.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="8" defaultRowHeight="11" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.42578125" style="11" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="6.85546875" style="11" customWidth="1"/>
+    <col min="1" max="1" width="7.3984375" style="11" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="11" customWidth="1"/>
+    <col min="3" max="9" width="7.3984375" style="11" customWidth="1"/>
+    <col min="10" max="10" width="6.8984375" style="11" customWidth="1"/>
     <col min="11" max="16384" width="8" style="11"/>
   </cols>
   <sheetData>
-    <row r="13" spans="1:12" ht="18.75" x14ac:dyDescent="0.15">
-      <c r="A13" s="31" t="s">
+    <row r="13" spans="1:12" ht="19" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="31"/>
-[...12 lines deleted...]
-      <c r="A17" s="30" t="s">
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+    </row>
+    <row r="17" spans="1:12" ht="22" x14ac:dyDescent="0.2">
+      <c r="A17" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="30"/>
-[...11 lines deleted...]
-    <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="46"/>
+      <c r="I17" s="46"/>
+      <c r="J17" s="46"/>
+      <c r="K17" s="46"/>
+      <c r="L17" s="46"/>
+    </row>
+    <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D23" s="13"/>
       <c r="E23" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D24" s="12"/>
       <c r="E24" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="25" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D25" s="12"/>
       <c r="E25" s="11" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="12"/>
       <c r="E26" s="11" t="s">
         <v>19</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="13"/>
     </row>
-    <row r="28" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="13"/>
     </row>
-    <row r="29" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="29" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A17:L17"/>
     <mergeCell ref="A13:L13"/>
   </mergeCells>
   <phoneticPr fontId="8"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.0629921259842521" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:H200"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="8" width="12.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.59765625" customWidth="1"/>
+    <col min="2" max="2" width="2.59765625" customWidth="1"/>
+    <col min="3" max="3" width="13.8984375" customWidth="1"/>
+    <col min="4" max="8" width="12.69921875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:8" s="4" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
     </row>
-    <row r="2" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="H2" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:8" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:8" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="33"/>
+      <c r="C3" s="49"/>
       <c r="D3" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="16"/>
       <c r="D4" s="17">
         <v>1682505</v>
       </c>
       <c r="E4" s="17">
         <v>699546</v>
       </c>
       <c r="F4" s="17">
         <v>628567</v>
       </c>
       <c r="G4" s="17">
         <v>178261</v>
       </c>
       <c r="H4" s="18">
         <v>176131</v>
       </c>
     </row>
-    <row r="5" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="17">
         <v>2783</v>
       </c>
       <c r="E5" s="17">
         <v>771</v>
       </c>
       <c r="F5" s="17">
         <v>592</v>
       </c>
       <c r="G5" s="17">
         <v>641</v>
       </c>
       <c r="H5" s="18">
         <v>779</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="9"/>
       <c r="B6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="17">
         <v>167</v>
       </c>
       <c r="E6" s="17">
         <v>0</v>
       </c>
       <c r="F6" s="17">
         <v>0</v>
       </c>
       <c r="G6" s="17">
         <v>87</v>
       </c>
       <c r="H6" s="18">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="9"/>
       <c r="B7" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="17">
         <v>19160</v>
       </c>
       <c r="E7" s="17">
         <v>5725</v>
       </c>
       <c r="F7" s="17">
         <v>6537</v>
       </c>
       <c r="G7" s="17">
         <v>3235</v>
       </c>
       <c r="H7" s="18">
         <v>3663</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9"/>
       <c r="B8" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="17">
         <v>280</v>
       </c>
       <c r="E8" s="17">
         <v>172</v>
       </c>
       <c r="F8" s="17">
         <v>42</v>
       </c>
       <c r="G8" s="17">
         <v>0</v>
       </c>
       <c r="H8" s="18">
         <v>66</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="9"/>
       <c r="B9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="17">
         <v>866</v>
       </c>
       <c r="E9" s="17">
         <v>0</v>
       </c>
       <c r="F9" s="17">
         <v>0</v>
       </c>
       <c r="G9" s="17">
         <v>449</v>
       </c>
       <c r="H9" s="18">
         <v>417</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="9"/>
       <c r="B10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="17">
         <v>1370</v>
       </c>
       <c r="E10" s="17">
         <v>718</v>
       </c>
       <c r="F10" s="17">
         <v>652</v>
       </c>
       <c r="G10" s="17">
         <v>0</v>
       </c>
       <c r="H10" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C11" s="36" t="s">
+    <row r="11" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30"/>
+      <c r="B11" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="33">
         <v>3831</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="33">
         <v>1914</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="33">
         <v>1917</v>
       </c>
-      <c r="G11" s="37">
-[...7 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="G11" s="33">
+        <v>0</v>
+      </c>
+      <c r="H11" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="36" t="s">
+      <c r="B12" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="33">
         <v>3182</v>
       </c>
-      <c r="E12" s="37">
+      <c r="E12" s="33">
         <v>942</v>
       </c>
-      <c r="F12" s="37">
+      <c r="F12" s="33">
         <v>1169</v>
       </c>
-      <c r="G12" s="37">
+      <c r="G12" s="33">
         <v>502</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="34">
         <v>569</v>
       </c>
     </row>
-    <row r="13" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="17">
         <v>676</v>
       </c>
       <c r="E13" s="17">
         <v>176</v>
       </c>
       <c r="F13" s="17">
         <v>94</v>
       </c>
       <c r="G13" s="17">
         <v>157</v>
       </c>
       <c r="H13" s="18">
         <v>249</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C14" s="36" t="s">
+    <row r="14" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="30"/>
+      <c r="B14" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="33">
         <v>652</v>
       </c>
-      <c r="E14" s="37">
-[...5 lines deleted...]
-      <c r="G14" s="37">
+      <c r="E14" s="33">
+        <v>0</v>
+      </c>
+      <c r="F14" s="33">
+        <v>0</v>
+      </c>
+      <c r="G14" s="33">
         <v>366</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="34">
         <v>286</v>
       </c>
     </row>
-    <row r="15" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="34" t="s">
+    <row r="15" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="36" t="s">
+      <c r="C15" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="33">
         <v>18795</v>
       </c>
-      <c r="E15" s="37">
+      <c r="E15" s="33">
         <v>5168</v>
       </c>
-      <c r="F15" s="37">
+      <c r="F15" s="33">
         <v>5091</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G15" s="33">
         <v>4606</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="34">
         <v>3930</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="34" t="s">
+    <row r="16" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B16" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="36" t="s">
+      <c r="B16" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="32" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="33">
         <v>3172</v>
       </c>
-      <c r="E16" s="37">
+      <c r="E16" s="33">
         <v>1194</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="33">
         <v>983</v>
       </c>
-      <c r="G16" s="37">
+      <c r="G16" s="33">
         <v>162</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="34">
         <v>833</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="34" t="s">
+    <row r="17" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="36" t="s">
+      <c r="B17" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="33">
         <v>918</v>
       </c>
-      <c r="E17" s="37">
+      <c r="E17" s="33">
         <v>389</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F17" s="33">
         <v>313</v>
       </c>
-      <c r="G17" s="37">
+      <c r="G17" s="33">
         <v>122</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="34">
         <v>94</v>
       </c>
     </row>
-    <row r="18" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="34" t="s">
+    <row r="18" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="36" t="s">
+      <c r="B18" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="33">
         <v>2752</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="33">
         <v>784</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F18" s="33">
         <v>1190</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="33">
         <v>442</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="34">
         <v>336</v>
       </c>
     </row>
-    <row r="19" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="17">
         <v>3392</v>
       </c>
       <c r="E19" s="17">
         <v>1031</v>
       </c>
       <c r="F19" s="17">
         <v>1313</v>
       </c>
       <c r="G19" s="17">
         <v>593</v>
       </c>
       <c r="H19" s="18">
         <v>455</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C20" s="36" t="s">
+    <row r="20" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30"/>
+      <c r="B20" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="D20" s="37">
+      <c r="D20" s="33">
         <v>738</v>
       </c>
-      <c r="E20" s="37">
+      <c r="E20" s="33">
         <v>59</v>
       </c>
-      <c r="F20" s="37">
+      <c r="F20" s="33">
         <v>41</v>
       </c>
-      <c r="G20" s="37">
+      <c r="G20" s="33">
         <v>329</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="34">
         <v>309</v>
       </c>
     </row>
-    <row r="21" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="34" t="s">
+    <row r="21" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="35" t="s">
+      <c r="B21" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="36" t="s">
+      <c r="C21" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D21" s="33">
         <v>7083</v>
       </c>
-      <c r="E21" s="37">
+      <c r="E21" s="33">
         <v>2181</v>
       </c>
-      <c r="F21" s="37">
+      <c r="F21" s="33">
         <v>1163</v>
       </c>
-      <c r="G21" s="37">
+      <c r="G21" s="33">
         <v>1642</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="34">
         <v>2097</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="34" t="s">
+    <row r="22" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="35" t="s">
+      <c r="B22" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="36" t="s">
+      <c r="C22" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="D22" s="37">
+      <c r="D22" s="33">
         <v>373449</v>
       </c>
-      <c r="E22" s="37">
+      <c r="E22" s="33">
         <v>152205</v>
       </c>
-      <c r="F22" s="37">
+      <c r="F22" s="33">
         <v>172276</v>
       </c>
-      <c r="G22" s="37">
+      <c r="G22" s="33">
         <v>36867</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="34">
         <v>12101</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>53</v>
       </c>
       <c r="D23" s="17">
         <v>6879</v>
       </c>
       <c r="E23" s="17">
         <v>2156</v>
       </c>
       <c r="F23" s="17">
         <v>2794</v>
       </c>
       <c r="G23" s="17">
         <v>1147</v>
       </c>
       <c r="H23" s="18">
         <v>782</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B24" s="35" t="s">
+    <row r="24" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="30"/>
+      <c r="B24" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="36" t="s">
+      <c r="C24" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="D24" s="37">
+      <c r="D24" s="33">
         <v>235355</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="33">
         <v>120505</v>
       </c>
-      <c r="F24" s="37">
+      <c r="F24" s="33">
         <v>86009</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="33">
         <v>10417</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="34">
         <v>18424</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>56</v>
       </c>
       <c r="D25" s="17">
         <v>14358</v>
       </c>
       <c r="E25" s="17">
         <v>5264</v>
       </c>
       <c r="F25" s="17">
         <v>5474</v>
       </c>
       <c r="G25" s="17">
         <v>2051</v>
       </c>
       <c r="H25" s="18">
         <v>1569</v>
       </c>
     </row>
-    <row r="26" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="9"/>
       <c r="B26" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>57</v>
       </c>
       <c r="D26" s="17">
         <v>2154</v>
       </c>
       <c r="E26" s="17">
         <v>888</v>
       </c>
       <c r="F26" s="17">
         <v>962</v>
       </c>
       <c r="G26" s="17">
         <v>298</v>
       </c>
       <c r="H26" s="18">
         <v>6</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C27" s="36" t="s">
+    <row r="27" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="30"/>
+      <c r="B27" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="D27" s="37">
+      <c r="D27" s="33">
         <v>3895</v>
       </c>
-      <c r="E27" s="37">
-[...5 lines deleted...]
-      <c r="G27" s="37">
+      <c r="E27" s="33">
+        <v>0</v>
+      </c>
+      <c r="F27" s="33">
+        <v>0</v>
+      </c>
+      <c r="G27" s="33">
         <v>1770</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="34">
         <v>2125</v>
       </c>
     </row>
-    <row r="28" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="34" t="s">
+    <row r="28" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="30" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="35" t="s">
+      <c r="B28" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C28" s="36" t="s">
+      <c r="C28" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="D28" s="37">
+      <c r="D28" s="33">
         <v>6009</v>
       </c>
-      <c r="E28" s="37">
+      <c r="E28" s="33">
         <v>2741</v>
       </c>
-      <c r="F28" s="37">
+      <c r="F28" s="33">
         <v>2828</v>
       </c>
-      <c r="G28" s="37">
+      <c r="G28" s="33">
         <v>119</v>
       </c>
-      <c r="H28" s="38">
+      <c r="H28" s="34">
         <v>321</v>
       </c>
     </row>
-    <row r="29" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="34" t="s">
+    <row r="29" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B29" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="36" t="s">
+      <c r="B29" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="32" t="s">
         <v>62</v>
       </c>
-      <c r="D29" s="37">
+      <c r="D29" s="33">
         <v>4350</v>
       </c>
-      <c r="E29" s="37">
+      <c r="E29" s="33">
         <v>2103</v>
       </c>
-      <c r="F29" s="37">
+      <c r="F29" s="33">
         <v>2247</v>
       </c>
-      <c r="G29" s="37">
-[...7 lines deleted...]
-      <c r="A30" s="34" t="s">
+      <c r="G29" s="33">
+        <v>0</v>
+      </c>
+      <c r="H29" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="36" t="s">
+      <c r="B30" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="D30" s="37">
+      <c r="D30" s="33">
         <v>5900</v>
       </c>
-      <c r="E30" s="37">
+      <c r="E30" s="33">
         <v>1250</v>
       </c>
-      <c r="F30" s="37">
+      <c r="F30" s="33">
         <v>1282</v>
       </c>
-      <c r="G30" s="37">
+      <c r="G30" s="33">
         <v>1096</v>
       </c>
-      <c r="H30" s="38">
+      <c r="H30" s="34">
         <v>2272</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>66</v>
       </c>
       <c r="D31" s="17">
         <v>40591</v>
       </c>
       <c r="E31" s="17">
         <v>15109</v>
       </c>
       <c r="F31" s="17">
         <v>15287</v>
       </c>
       <c r="G31" s="17">
         <v>5992</v>
       </c>
       <c r="H31" s="18">
         <v>4203</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C32" s="36" t="s">
+    <row r="32" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30"/>
+      <c r="B32" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="D32" s="37">
+      <c r="D32" s="33">
         <v>3635</v>
       </c>
-      <c r="E32" s="37">
+      <c r="E32" s="33">
         <v>861</v>
       </c>
-      <c r="F32" s="37">
+      <c r="F32" s="33">
         <v>188</v>
       </c>
-      <c r="G32" s="37">
+      <c r="G32" s="33">
         <v>1025</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="34">
         <v>1561</v>
       </c>
     </row>
-    <row r="33" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>69</v>
       </c>
       <c r="D33" s="17">
         <v>1967</v>
       </c>
       <c r="E33" s="17">
         <v>702</v>
       </c>
       <c r="F33" s="17">
         <v>775</v>
       </c>
       <c r="G33" s="17">
         <v>244</v>
       </c>
       <c r="H33" s="18">
         <v>246</v>
       </c>
     </row>
-    <row r="34" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="9"/>
       <c r="B34" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>70</v>
       </c>
       <c r="D34" s="17">
         <v>30</v>
       </c>
       <c r="E34" s="17">
         <v>0</v>
       </c>
       <c r="F34" s="17">
         <v>0</v>
       </c>
       <c r="G34" s="17">
         <v>18</v>
       </c>
       <c r="H34" s="18">
         <v>12</v>
       </c>
     </row>
-    <row r="35" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="9"/>
       <c r="B35" s="15" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="17">
         <v>40</v>
       </c>
       <c r="E35" s="17">
         <v>0</v>
       </c>
       <c r="F35" s="17">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <v>20</v>
       </c>
       <c r="H35" s="18">
         <v>20</v>
       </c>
     </row>
-    <row r="36" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B36" s="35" t="s">
+    <row r="36" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30"/>
+      <c r="B36" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C36" s="36" t="s">
+      <c r="C36" s="32" t="s">
         <v>73</v>
       </c>
-      <c r="D36" s="37">
+      <c r="D36" s="33">
         <v>211215</v>
       </c>
-      <c r="E36" s="37">
+      <c r="E36" s="33">
         <v>112094</v>
       </c>
-      <c r="F36" s="37">
+      <c r="F36" s="33">
         <v>88186</v>
       </c>
-      <c r="G36" s="37">
+      <c r="G36" s="33">
         <v>2275</v>
       </c>
-      <c r="H36" s="38">
+      <c r="H36" s="34">
         <v>8660</v>
       </c>
     </row>
-    <row r="37" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="34" t="s">
+    <row r="37" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="B37" s="35" t="s">
+      <c r="B37" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C37" s="36" t="s">
+      <c r="C37" s="32" t="s">
         <v>75</v>
       </c>
-      <c r="D37" s="37">
+      <c r="D37" s="33">
         <v>16956</v>
       </c>
-      <c r="E37" s="37">
+      <c r="E37" s="33">
         <v>7497</v>
       </c>
-      <c r="F37" s="37">
+      <c r="F37" s="33">
         <v>5395</v>
       </c>
-      <c r="G37" s="37">
+      <c r="G37" s="33">
         <v>884</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="34">
         <v>3180</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="34" t="s">
+    <row r="38" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="B38" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="36" t="s">
+      <c r="B38" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C38" s="32" t="s">
         <v>77</v>
       </c>
-      <c r="D38" s="37">
+      <c r="D38" s="33">
         <v>1617</v>
       </c>
-      <c r="E38" s="37">
+      <c r="E38" s="33">
         <v>762</v>
       </c>
-      <c r="F38" s="37">
+      <c r="F38" s="33">
         <v>362</v>
       </c>
-      <c r="G38" s="37">
+      <c r="G38" s="33">
         <v>93</v>
       </c>
-      <c r="H38" s="38">
+      <c r="H38" s="34">
         <v>400</v>
       </c>
     </row>
-    <row r="39" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>79</v>
       </c>
       <c r="D39" s="17">
         <v>2179</v>
       </c>
       <c r="E39" s="17">
         <v>639</v>
       </c>
       <c r="F39" s="17">
         <v>341</v>
       </c>
       <c r="G39" s="17">
         <v>466</v>
       </c>
       <c r="H39" s="18">
         <v>733</v>
       </c>
     </row>
-    <row r="40" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B40" s="35" t="s">
+    <row r="40" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="30"/>
+      <c r="B40" s="31" t="s">
         <v>50</v>
       </c>
-      <c r="C40" s="36" t="s">
+      <c r="C40" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="D40" s="37">
+      <c r="D40" s="33">
         <v>166779</v>
       </c>
-      <c r="E40" s="37">
+      <c r="E40" s="33">
         <v>67831</v>
       </c>
-      <c r="F40" s="37">
+      <c r="F40" s="33">
         <v>73088</v>
       </c>
-      <c r="G40" s="37">
+      <c r="G40" s="33">
         <v>19138</v>
       </c>
-      <c r="H40" s="38">
+      <c r="H40" s="34">
         <v>6722</v>
       </c>
     </row>
-    <row r="41" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>82</v>
       </c>
       <c r="D41" s="17">
         <v>214085</v>
       </c>
       <c r="E41" s="17">
         <v>92951</v>
       </c>
       <c r="F41" s="17">
         <v>68908</v>
       </c>
       <c r="G41" s="17">
         <v>19172</v>
       </c>
       <c r="H41" s="18">
         <v>33054</v>
       </c>
     </row>
-    <row r="42" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="42" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="9"/>
       <c r="B42" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="17">
         <v>164</v>
       </c>
       <c r="E42" s="17">
         <v>0</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>92</v>
       </c>
       <c r="H42" s="18">
         <v>72</v>
       </c>
     </row>
-    <row r="43" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B43" s="35" t="s">
+    <row r="43" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="30"/>
+      <c r="B43" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C43" s="36" t="s">
+      <c r="C43" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="D43" s="37">
+      <c r="D43" s="33">
         <v>1194</v>
       </c>
-      <c r="E43" s="37">
-[...5 lines deleted...]
-      <c r="G43" s="37">
+      <c r="E43" s="33">
+        <v>0</v>
+      </c>
+      <c r="F43" s="33">
+        <v>0</v>
+      </c>
+      <c r="G43" s="33">
         <v>564</v>
       </c>
-      <c r="H43" s="38">
+      <c r="H43" s="34">
         <v>630</v>
       </c>
     </row>
-    <row r="44" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="34" t="s">
+    <row r="44" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="30" t="s">
         <v>85</v>
       </c>
-      <c r="B44" s="35" t="s">
+      <c r="B44" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C44" s="36" t="s">
+      <c r="C44" s="32" t="s">
         <v>86</v>
       </c>
-      <c r="D44" s="37">
+      <c r="D44" s="33">
         <v>315</v>
       </c>
-      <c r="E44" s="37">
-[...5 lines deleted...]
-      <c r="G44" s="37">
+      <c r="E44" s="33">
+        <v>0</v>
+      </c>
+      <c r="F44" s="33">
+        <v>0</v>
+      </c>
+      <c r="G44" s="33">
         <v>164</v>
       </c>
-      <c r="H44" s="38">
+      <c r="H44" s="34">
         <v>151</v>
       </c>
     </row>
-    <row r="45" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="34" t="s">
+    <row r="45" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="30" t="s">
         <v>87</v>
       </c>
-      <c r="B45" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="36" t="s">
+      <c r="B45" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C45" s="32" t="s">
         <v>88</v>
       </c>
-      <c r="D45" s="37">
+      <c r="D45" s="33">
         <v>2395</v>
       </c>
-      <c r="E45" s="37">
+      <c r="E45" s="33">
         <v>845</v>
       </c>
-      <c r="F45" s="37">
+      <c r="F45" s="33">
         <v>511</v>
       </c>
-      <c r="G45" s="37">
+      <c r="G45" s="33">
         <v>288</v>
       </c>
-      <c r="H45" s="38">
+      <c r="H45" s="34">
         <v>751</v>
       </c>
     </row>
-    <row r="46" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="34" t="s">
+    <row r="46" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="30" t="s">
         <v>89</v>
       </c>
-      <c r="B46" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="36" t="s">
+      <c r="B46" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="32" t="s">
         <v>90</v>
       </c>
-      <c r="D46" s="37">
+      <c r="D46" s="33">
         <v>524</v>
       </c>
-      <c r="E46" s="37">
+      <c r="E46" s="33">
         <v>321</v>
       </c>
-      <c r="F46" s="37">
+      <c r="F46" s="33">
         <v>156</v>
       </c>
-      <c r="G46" s="37">
-[...2 lines deleted...]
-      <c r="H46" s="38">
+      <c r="G46" s="33">
+        <v>0</v>
+      </c>
+      <c r="H46" s="34">
         <v>47</v>
       </c>
     </row>
-    <row r="47" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="34" t="s">
+    <row r="47" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="30" t="s">
         <v>91</v>
       </c>
-      <c r="B47" s="35" t="s">
+      <c r="B47" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="C47" s="36" t="s">
+      <c r="C47" s="32" t="s">
         <v>92</v>
       </c>
-      <c r="D47" s="37">
+      <c r="D47" s="33">
         <v>11595</v>
       </c>
-      <c r="E47" s="37">
+      <c r="E47" s="33">
         <v>5026</v>
       </c>
-      <c r="F47" s="37">
+      <c r="F47" s="33">
         <v>3733</v>
       </c>
-      <c r="G47" s="37">
+      <c r="G47" s="33">
         <v>1340</v>
       </c>
-      <c r="H47" s="38">
+      <c r="H47" s="34">
         <v>1496</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>94</v>
       </c>
       <c r="D48" s="17">
         <v>5697</v>
       </c>
       <c r="E48" s="17">
         <v>2526</v>
       </c>
       <c r="F48" s="17">
         <v>2338</v>
       </c>
       <c r="G48" s="17">
         <v>482</v>
       </c>
       <c r="H48" s="18">
         <v>351</v>
       </c>
     </row>
-    <row r="49" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="9"/>
       <c r="B49" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>95</v>
       </c>
       <c r="D49" s="17">
         <v>52</v>
       </c>
       <c r="E49" s="17">
         <v>0</v>
       </c>
       <c r="F49" s="17">
         <v>0</v>
       </c>
       <c r="G49" s="17">
         <v>21</v>
       </c>
       <c r="H49" s="18">
         <v>31</v>
       </c>
     </row>
-    <row r="50" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="9"/>
       <c r="B50" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C50" s="16" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="17">
         <v>20663</v>
       </c>
       <c r="E50" s="17">
         <v>6294</v>
       </c>
       <c r="F50" s="17">
         <v>4186</v>
       </c>
       <c r="G50" s="17">
         <v>4898</v>
       </c>
       <c r="H50" s="18">
         <v>5285</v>
       </c>
     </row>
-    <row r="51" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B51" s="35" t="s">
+    <row r="51" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="30"/>
+      <c r="B51" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="C51" s="36" t="s">
+      <c r="C51" s="32" t="s">
         <v>97</v>
       </c>
-      <c r="D51" s="37">
+      <c r="D51" s="33">
         <v>301</v>
       </c>
-      <c r="E51" s="37">
-[...5 lines deleted...]
-      <c r="G51" s="37">
+      <c r="E51" s="33">
+        <v>0</v>
+      </c>
+      <c r="F51" s="33">
+        <v>0</v>
+      </c>
+      <c r="G51" s="33">
         <v>169</v>
       </c>
-      <c r="H51" s="38">
+      <c r="H51" s="34">
         <v>132</v>
       </c>
     </row>
-    <row r="52" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="9" t="s">
         <v>98</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C52" s="16" t="s">
         <v>99</v>
       </c>
       <c r="D52" s="17">
         <v>2692</v>
       </c>
       <c r="E52" s="17">
         <v>1341</v>
       </c>
       <c r="F52" s="17">
         <v>1309</v>
       </c>
       <c r="G52" s="17">
         <v>26</v>
       </c>
       <c r="H52" s="18">
         <v>16</v>
       </c>
     </row>
-    <row r="53" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="9"/>
       <c r="B53" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C53" s="16" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="17">
         <v>1140</v>
       </c>
       <c r="E53" s="17">
         <v>0</v>
       </c>
       <c r="F53" s="17">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <v>581</v>
       </c>
       <c r="H53" s="18">
         <v>559</v>
       </c>
     </row>
-    <row r="54" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="9"/>
       <c r="B54" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="16" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="17">
         <v>3648</v>
       </c>
       <c r="E54" s="17">
         <v>1048</v>
       </c>
       <c r="F54" s="17">
         <v>724</v>
       </c>
       <c r="G54" s="17">
         <v>870</v>
       </c>
       <c r="H54" s="18">
         <v>1006</v>
       </c>
     </row>
-    <row r="55" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="9"/>
       <c r="B55" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C55" s="16" t="s">
         <v>102</v>
       </c>
       <c r="D55" s="17">
         <v>10046</v>
       </c>
       <c r="E55" s="17">
         <v>3534</v>
       </c>
       <c r="F55" s="17">
         <v>1789</v>
       </c>
       <c r="G55" s="17">
         <v>1711</v>
       </c>
       <c r="H55" s="18">
         <v>3012</v>
       </c>
     </row>
-    <row r="56" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="39"/>
+    <row r="56" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="35"/>
       <c r="B56" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>103</v>
       </c>
       <c r="D56" s="17">
         <v>3995</v>
       </c>
       <c r="E56" s="17">
         <v>1681</v>
       </c>
       <c r="F56" s="17">
         <v>869</v>
       </c>
       <c r="G56" s="17">
         <v>261</v>
       </c>
       <c r="H56" s="18">
         <v>1184</v>
       </c>
     </row>
-    <row r="57" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="25" t="s">
         <v>104</v>
       </c>
       <c r="B57" s="26" t="s">
         <v>22</v>
       </c>
       <c r="C57" s="27" t="s">
         <v>105</v>
       </c>
       <c r="D57" s="28">
         <v>988</v>
       </c>
       <c r="E57" s="28">
         <v>434</v>
       </c>
       <c r="F57" s="28">
         <v>420</v>
       </c>
       <c r="G57" s="28">
         <v>65</v>
       </c>
       <c r="H57" s="29">
         <v>69</v>
       </c>
     </row>
-    <row r="58" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="40" t="s">
+    <row r="58" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="36" t="s">
         <v>106</v>
       </c>
-      <c r="B58" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="42" t="s">
+      <c r="B58" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="C58" s="38" t="s">
         <v>107</v>
       </c>
-      <c r="D58" s="43">
+      <c r="D58" s="39">
         <v>7471</v>
       </c>
-      <c r="E58" s="43">
+      <c r="E58" s="39">
         <v>1177</v>
       </c>
-      <c r="F58" s="43">
+      <c r="F58" s="39">
         <v>1109</v>
       </c>
-      <c r="G58" s="43">
+      <c r="G58" s="39">
         <v>2720</v>
       </c>
-      <c r="H58" s="44">
+      <c r="H58" s="40">
         <v>2465</v>
       </c>
     </row>
-    <row r="59" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="B59" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C59" s="16" t="s">
         <v>109</v>
       </c>
       <c r="D59" s="17">
         <v>3614</v>
       </c>
       <c r="E59" s="17">
         <v>1335</v>
       </c>
       <c r="F59" s="17">
         <v>1424</v>
       </c>
       <c r="G59" s="17">
         <v>512</v>
       </c>
       <c r="H59" s="18">
         <v>343</v>
       </c>
     </row>
-    <row r="60" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="9"/>
       <c r="B60" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>110</v>
       </c>
       <c r="D60" s="17">
         <v>2269</v>
       </c>
       <c r="E60" s="17">
         <v>858</v>
       </c>
       <c r="F60" s="17">
         <v>806</v>
       </c>
       <c r="G60" s="17">
         <v>328</v>
       </c>
       <c r="H60" s="18">
         <v>277</v>
       </c>
     </row>
-    <row r="61" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="9"/>
       <c r="B61" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C61" s="16" t="s">
         <v>111</v>
       </c>
       <c r="D61" s="17">
         <v>1909</v>
       </c>
       <c r="E61" s="17">
         <v>0</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <v>939</v>
       </c>
       <c r="H61" s="18">
         <v>970</v>
       </c>
     </row>
-    <row r="62" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="62" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="9"/>
       <c r="B62" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C62" s="16" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="17">
         <v>2717</v>
       </c>
       <c r="E62" s="17">
         <v>0</v>
       </c>
       <c r="F62" s="17">
         <v>0</v>
       </c>
       <c r="G62" s="17">
         <v>1426</v>
       </c>
       <c r="H62" s="18">
         <v>1291</v>
       </c>
     </row>
-    <row r="63" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C63" s="36" t="s">
+    <row r="63" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="30"/>
+      <c r="B63" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C63" s="32" t="s">
         <v>113</v>
       </c>
-      <c r="D63" s="37">
+      <c r="D63" s="33">
         <v>10305</v>
       </c>
-      <c r="E63" s="37">
+      <c r="E63" s="33">
         <v>3010</v>
       </c>
-      <c r="F63" s="37">
+      <c r="F63" s="33">
         <v>3502</v>
       </c>
-      <c r="G63" s="37">
+      <c r="G63" s="33">
         <v>1860</v>
       </c>
-      <c r="H63" s="38">
+      <c r="H63" s="34">
         <v>1933</v>
       </c>
     </row>
-    <row r="64" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="34" t="s">
+    <row r="64" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="30" t="s">
         <v>114</v>
       </c>
-      <c r="B64" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="36" t="s">
+      <c r="B64" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="32" t="s">
         <v>115</v>
       </c>
-      <c r="D64" s="37">
+      <c r="D64" s="33">
         <v>1105</v>
       </c>
-      <c r="E64" s="37">
+      <c r="E64" s="33">
         <v>428</v>
       </c>
-      <c r="F64" s="37">
+      <c r="F64" s="33">
         <v>641</v>
       </c>
-      <c r="G64" s="37">
+      <c r="G64" s="33">
         <v>36</v>
       </c>
-      <c r="H64" s="38">
-[...3 lines deleted...]
-    <row r="65" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="H64" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="9" t="s">
         <v>116</v>
       </c>
       <c r="B65" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>117</v>
       </c>
       <c r="D65" s="17">
         <v>73890</v>
       </c>
       <c r="E65" s="17">
         <v>33415</v>
       </c>
       <c r="F65" s="17">
         <v>30329</v>
       </c>
       <c r="G65" s="17">
         <v>4615</v>
       </c>
       <c r="H65" s="18">
         <v>5531</v>
       </c>
     </row>
-    <row r="66" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="66" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="9"/>
       <c r="B66" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>118</v>
       </c>
       <c r="D66" s="17">
         <v>40710</v>
       </c>
       <c r="E66" s="17">
         <v>17840</v>
       </c>
       <c r="F66" s="17">
         <v>16627</v>
       </c>
       <c r="G66" s="17">
         <v>3069</v>
       </c>
       <c r="H66" s="18">
         <v>3174</v>
       </c>
     </row>
-    <row r="67" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C67" s="36" t="s">
+    <row r="67" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="30"/>
+      <c r="B67" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C67" s="32" t="s">
         <v>119</v>
       </c>
-      <c r="D67" s="37">
+      <c r="D67" s="33">
         <v>334</v>
       </c>
-      <c r="E67" s="37">
+      <c r="E67" s="33">
         <v>184</v>
       </c>
-      <c r="F67" s="37">
+      <c r="F67" s="33">
         <v>140</v>
       </c>
-      <c r="G67" s="37">
-[...2 lines deleted...]
-      <c r="H67" s="38">
+      <c r="G67" s="33">
+        <v>0</v>
+      </c>
+      <c r="H67" s="34">
         <v>10</v>
       </c>
     </row>
-    <row r="68" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="34" t="s">
+    <row r="68" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="30" t="s">
         <v>120</v>
       </c>
-      <c r="B68" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="36" t="s">
+      <c r="B68" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C68" s="32" t="s">
         <v>121</v>
       </c>
-      <c r="D68" s="37">
+      <c r="D68" s="33">
         <v>4004</v>
       </c>
-      <c r="E68" s="37">
+      <c r="E68" s="33">
         <v>1845</v>
       </c>
-      <c r="F68" s="37">
+      <c r="F68" s="33">
         <v>1496</v>
       </c>
-      <c r="G68" s="37">
+      <c r="G68" s="33">
         <v>401</v>
       </c>
-      <c r="H68" s="38">
+      <c r="H68" s="34">
         <v>262</v>
       </c>
     </row>
-    <row r="69" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="69" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="9" t="s">
         <v>122</v>
       </c>
       <c r="B69" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C69" s="16" t="s">
         <v>123</v>
       </c>
       <c r="D69" s="17">
         <v>1076</v>
       </c>
       <c r="E69" s="17">
         <v>77</v>
       </c>
       <c r="F69" s="17">
         <v>269</v>
       </c>
       <c r="G69" s="17">
         <v>415</v>
       </c>
       <c r="H69" s="18">
         <v>315</v>
       </c>
     </row>
-    <row r="70" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="70" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="9"/>
       <c r="B70" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>124</v>
       </c>
       <c r="D70" s="17">
         <v>162</v>
       </c>
       <c r="E70" s="17">
         <v>0</v>
       </c>
       <c r="F70" s="17">
         <v>0</v>
       </c>
       <c r="G70" s="17">
         <v>77</v>
       </c>
       <c r="H70" s="18">
         <v>85</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C71" s="36" t="s">
+    <row r="71" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="30"/>
+      <c r="B71" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C71" s="32" t="s">
         <v>125</v>
       </c>
-      <c r="D71" s="37">
+      <c r="D71" s="33">
         <v>630</v>
       </c>
-      <c r="E71" s="37">
-[...5 lines deleted...]
-      <c r="G71" s="37">
+      <c r="E71" s="33">
+        <v>0</v>
+      </c>
+      <c r="F71" s="33">
+        <v>0</v>
+      </c>
+      <c r="G71" s="33">
         <v>315</v>
       </c>
-      <c r="H71" s="38">
+      <c r="H71" s="34">
         <v>315</v>
       </c>
     </row>
-    <row r="72" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="72" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="9" t="s">
         <v>126</v>
       </c>
       <c r="B72" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>127</v>
       </c>
       <c r="D72" s="17">
         <v>1593</v>
       </c>
       <c r="E72" s="17">
         <v>761</v>
       </c>
       <c r="F72" s="17">
         <v>606</v>
       </c>
       <c r="G72" s="17">
         <v>49</v>
       </c>
       <c r="H72" s="18">
         <v>177</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C73" s="36" t="s">
+    <row r="73" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="30"/>
+      <c r="B73" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C73" s="32" t="s">
         <v>128</v>
       </c>
-      <c r="D73" s="37">
+      <c r="D73" s="33">
         <v>899</v>
       </c>
-      <c r="E73" s="37">
+      <c r="E73" s="33">
         <v>172</v>
       </c>
-      <c r="F73" s="37">
+      <c r="F73" s="33">
         <v>252</v>
       </c>
-      <c r="G73" s="37">
+      <c r="G73" s="33">
         <v>266</v>
       </c>
-      <c r="H73" s="38">
+      <c r="H73" s="34">
         <v>209</v>
       </c>
     </row>
-    <row r="74" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="34" t="s">
+    <row r="74" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="30" t="s">
         <v>129</v>
       </c>
-      <c r="B74" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="36" t="s">
+      <c r="B74" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C74" s="32" t="s">
         <v>130</v>
       </c>
-      <c r="D74" s="37">
+      <c r="D74" s="33">
         <v>5043</v>
       </c>
-      <c r="E74" s="37">
+      <c r="E74" s="33">
         <v>1735</v>
       </c>
-      <c r="F74" s="37">
+      <c r="F74" s="33">
         <v>1407</v>
       </c>
-      <c r="G74" s="37">
+      <c r="G74" s="33">
         <v>912</v>
       </c>
-      <c r="H74" s="38">
+      <c r="H74" s="34">
         <v>989</v>
       </c>
     </row>
-    <row r="75" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="75" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="9" t="s">
         <v>131</v>
       </c>
       <c r="B75" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>132</v>
       </c>
       <c r="D75" s="17">
         <v>2039</v>
       </c>
       <c r="E75" s="17">
         <v>794</v>
       </c>
       <c r="F75" s="17">
         <v>568</v>
       </c>
       <c r="G75" s="17">
         <v>284</v>
       </c>
       <c r="H75" s="18">
         <v>393</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C76" s="36" t="s">
+    <row r="76" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="30"/>
+      <c r="B76" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C76" s="32" t="s">
         <v>133</v>
       </c>
-      <c r="D76" s="37">
+      <c r="D76" s="33">
         <v>180</v>
       </c>
-      <c r="E76" s="37">
-[...5 lines deleted...]
-      <c r="G76" s="37">
+      <c r="E76" s="33">
+        <v>0</v>
+      </c>
+      <c r="F76" s="33">
+        <v>0</v>
+      </c>
+      <c r="G76" s="33">
         <v>78</v>
       </c>
-      <c r="H76" s="38">
+      <c r="H76" s="34">
         <v>102</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="77" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="9" t="s">
         <v>134</v>
       </c>
       <c r="B77" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>135</v>
       </c>
       <c r="D77" s="17">
         <v>7900</v>
       </c>
       <c r="E77" s="17">
         <v>2486</v>
       </c>
       <c r="F77" s="17">
         <v>2761</v>
       </c>
       <c r="G77" s="17">
         <v>1468</v>
       </c>
       <c r="H77" s="18">
         <v>1185</v>
       </c>
     </row>
-    <row r="78" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="78" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="9"/>
       <c r="B78" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C78" s="16" t="s">
         <v>136</v>
       </c>
       <c r="D78" s="17">
         <v>7215</v>
       </c>
       <c r="E78" s="17">
         <v>62</v>
       </c>
       <c r="F78" s="17">
         <v>85</v>
       </c>
       <c r="G78" s="17">
         <v>4557</v>
       </c>
       <c r="H78" s="18">
         <v>2511</v>
       </c>
     </row>
-    <row r="79" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="79" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="9"/>
       <c r="B79" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>137</v>
       </c>
       <c r="D79" s="17">
         <v>1755</v>
       </c>
       <c r="E79" s="17">
         <v>829</v>
       </c>
       <c r="F79" s="17">
         <v>565</v>
       </c>
       <c r="G79" s="17">
         <v>48</v>
       </c>
       <c r="H79" s="18">
         <v>313</v>
       </c>
     </row>
-    <row r="80" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="80" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="9"/>
       <c r="B80" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C80" s="16" t="s">
         <v>138</v>
       </c>
       <c r="D80" s="17">
         <v>585</v>
       </c>
       <c r="E80" s="17">
         <v>0</v>
       </c>
       <c r="F80" s="17">
         <v>0</v>
       </c>
       <c r="G80" s="17">
         <v>127</v>
       </c>
       <c r="H80" s="18">
         <v>458</v>
       </c>
     </row>
-    <row r="81" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="81" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="9"/>
       <c r="B81" s="15" t="s">
         <v>71</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>139</v>
       </c>
       <c r="D81" s="17">
         <v>340</v>
       </c>
       <c r="E81" s="17">
         <v>0</v>
       </c>
       <c r="F81" s="17">
         <v>0</v>
       </c>
       <c r="G81" s="17">
         <v>34</v>
       </c>
       <c r="H81" s="18">
         <v>306</v>
       </c>
     </row>
-    <row r="82" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C82" s="36" t="s">
+    <row r="82" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="30"/>
+      <c r="B82" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82" s="32" t="s">
         <v>140</v>
       </c>
-      <c r="D82" s="37">
+      <c r="D82" s="33">
         <v>2826</v>
       </c>
-      <c r="E82" s="37">
-[...5 lines deleted...]
-      <c r="G82" s="37">
+      <c r="E82" s="33">
+        <v>0</v>
+      </c>
+      <c r="F82" s="33">
+        <v>0</v>
+      </c>
+      <c r="G82" s="33">
         <v>766</v>
       </c>
-      <c r="H82" s="38">
+      <c r="H82" s="34">
         <v>2060</v>
       </c>
     </row>
-    <row r="83" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="83" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="9" t="s">
         <v>141</v>
       </c>
       <c r="B83" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C83" s="16" t="s">
         <v>142</v>
       </c>
       <c r="D83" s="17">
         <v>280</v>
       </c>
       <c r="E83" s="17">
         <v>0</v>
       </c>
       <c r="F83" s="17">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <v>94</v>
       </c>
       <c r="H83" s="18">
         <v>186</v>
       </c>
     </row>
-    <row r="84" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="84" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="9"/>
       <c r="B84" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>143</v>
       </c>
       <c r="D84" s="17">
         <v>44262</v>
       </c>
       <c r="E84" s="17">
         <v>2686</v>
       </c>
       <c r="F84" s="17">
         <v>2446</v>
       </c>
       <c r="G84" s="17">
         <v>19636</v>
       </c>
       <c r="H84" s="18">
         <v>19494</v>
       </c>
     </row>
-    <row r="85" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="85" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="9"/>
       <c r="B85" s="15" t="s">
         <v>71</v>
       </c>
       <c r="C85" s="16" t="s">
         <v>144</v>
       </c>
       <c r="D85" s="17">
         <v>1346</v>
       </c>
       <c r="E85" s="17">
         <v>0</v>
       </c>
       <c r="F85" s="17">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <v>735</v>
       </c>
       <c r="H85" s="18">
         <v>611</v>
       </c>
     </row>
-    <row r="86" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="86" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="9"/>
       <c r="B86" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C86" s="16" t="s">
         <v>145</v>
       </c>
       <c r="D86" s="17">
         <v>194</v>
       </c>
       <c r="E86" s="17">
         <v>0</v>
       </c>
       <c r="F86" s="17">
         <v>0</v>
       </c>
       <c r="G86" s="17">
         <v>97</v>
       </c>
       <c r="H86" s="18">
         <v>97</v>
       </c>
     </row>
-    <row r="87" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="87" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="9"/>
       <c r="B87" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C87" s="16" t="s">
         <v>146</v>
       </c>
       <c r="D87" s="17">
         <v>4500</v>
       </c>
       <c r="E87" s="17">
         <v>0</v>
       </c>
       <c r="F87" s="17">
         <v>0</v>
       </c>
       <c r="G87" s="17">
         <v>2006</v>
       </c>
       <c r="H87" s="18">
         <v>2494</v>
       </c>
     </row>
-    <row r="88" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="C88" s="47" t="s">
+    <row r="88" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="41"/>
+      <c r="B88" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C88" s="43" t="s">
         <v>147</v>
       </c>
-      <c r="D88" s="48">
+      <c r="D88" s="44">
         <v>4683</v>
       </c>
-      <c r="E88" s="48">
+      <c r="E88" s="44">
         <v>20</v>
       </c>
-      <c r="F88" s="48">
-[...2 lines deleted...]
-      <c r="G88" s="48">
+      <c r="F88" s="44">
+        <v>0</v>
+      </c>
+      <c r="G88" s="44">
         <v>2434</v>
       </c>
-      <c r="H88" s="49">
+      <c r="H88" s="45">
         <v>2229</v>
       </c>
     </row>
-    <row r="89" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="89" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89"/>
       <c r="B89"/>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89"/>
     </row>
-    <row r="90" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="90" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90"/>
       <c r="B90"/>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90"/>
     </row>
-    <row r="91" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="91" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91"/>
       <c r="B91"/>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91"/>
     </row>
-    <row r="92" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="92" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92"/>
       <c r="B92"/>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92"/>
     </row>
-    <row r="93" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="93" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93"/>
       <c r="B93"/>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93"/>
     </row>
-    <row r="94" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="94" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94"/>
       <c r="B94"/>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94"/>
     </row>
-    <row r="95" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="95" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95"/>
       <c r="B95"/>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95"/>
     </row>
-    <row r="96" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="96" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96"/>
       <c r="B96"/>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96"/>
     </row>
-    <row r="97" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="97" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97"/>
       <c r="B97"/>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97"/>
     </row>
-    <row r="98" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="98" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98"/>
       <c r="B98"/>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98"/>
     </row>
-    <row r="99" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="99" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99"/>
       <c r="B99"/>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99"/>
     </row>
-    <row r="100" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="100" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100"/>
       <c r="B100"/>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100"/>
     </row>
-    <row r="101" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="101" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101"/>
       <c r="B101"/>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101"/>
     </row>
-    <row r="102" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="102" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102"/>
       <c r="B102"/>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102"/>
     </row>
-    <row r="103" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="103" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103"/>
       <c r="B103"/>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103"/>
     </row>
-    <row r="104" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="104" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104"/>
       <c r="B104"/>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104"/>
     </row>
-    <row r="105" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="105" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105"/>
       <c r="B105"/>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105"/>
     </row>
-    <row r="106" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="106" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106"/>
       <c r="B106"/>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106"/>
     </row>
-    <row r="107" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="107" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107"/>
       <c r="B107"/>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107"/>
     </row>
-    <row r="108" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="108" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108"/>
       <c r="B108"/>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108"/>
     </row>
-    <row r="109" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="109" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109"/>
       <c r="B109"/>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109"/>
     </row>
-    <row r="110" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="110" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110"/>
       <c r="B110"/>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110"/>
     </row>
-    <row r="111" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="111" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111"/>
       <c r="B111"/>
       <c r="C111"/>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111"/>
     </row>
-    <row r="112" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="112" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112"/>
       <c r="B112"/>
       <c r="C112"/>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112"/>
     </row>
-    <row r="113" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="113" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113"/>
       <c r="B113"/>
       <c r="C113"/>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113"/>
     </row>
-    <row r="114" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="114" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114"/>
       <c r="B114"/>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114"/>
     </row>
-    <row r="115" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="115" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115"/>
       <c r="B115"/>
       <c r="C115"/>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115"/>
     </row>
-    <row r="116" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="116" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116"/>
       <c r="B116"/>
       <c r="C116"/>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116"/>
     </row>
-    <row r="117" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="117" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117"/>
       <c r="B117"/>
       <c r="C117"/>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117"/>
     </row>
-    <row r="118" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="118" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118"/>
       <c r="B118"/>
       <c r="C118"/>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118"/>
     </row>
-    <row r="119" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="119" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119"/>
       <c r="B119"/>
       <c r="C119"/>
       <c r="D119"/>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119"/>
     </row>
-    <row r="120" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="120" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120"/>
       <c r="B120"/>
       <c r="C120"/>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120"/>
     </row>
-    <row r="121" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="121" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A121"/>
       <c r="B121"/>
       <c r="C121"/>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121"/>
     </row>
-    <row r="122" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="122" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122"/>
       <c r="B122"/>
       <c r="C122"/>
       <c r="D122"/>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122"/>
     </row>
-    <row r="123" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="123" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123"/>
       <c r="B123"/>
       <c r="C123"/>
       <c r="D123"/>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123"/>
     </row>
-    <row r="124" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="124" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124"/>
       <c r="B124"/>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124"/>
     </row>
-    <row r="125" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="125" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125"/>
       <c r="B125"/>
       <c r="C125"/>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125"/>
     </row>
-    <row r="126" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="126" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126"/>
       <c r="B126"/>
       <c r="C126"/>
       <c r="D126"/>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126"/>
     </row>
-    <row r="127" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="127" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127"/>
       <c r="B127"/>
       <c r="C127"/>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127"/>
     </row>
-    <row r="128" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="128" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128"/>
       <c r="B128"/>
       <c r="C128"/>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128"/>
     </row>
-    <row r="129" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="129" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129"/>
       <c r="B129"/>
       <c r="C129"/>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129"/>
     </row>
-    <row r="130" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="130" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130"/>
       <c r="B130"/>
       <c r="C130"/>
       <c r="D130"/>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130"/>
     </row>
-    <row r="131" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="131" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A131"/>
       <c r="B131"/>
       <c r="C131"/>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131"/>
     </row>
-    <row r="132" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="132" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132"/>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132"/>
     </row>
-    <row r="133" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="133" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133"/>
       <c r="B133"/>
       <c r="C133"/>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133"/>
     </row>
-    <row r="134" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="134" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134"/>
       <c r="B134"/>
       <c r="C134"/>
       <c r="D134"/>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134"/>
     </row>
-    <row r="135" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="135" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135"/>
       <c r="B135"/>
       <c r="C135"/>
       <c r="D135"/>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135"/>
     </row>
-    <row r="136" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="136" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136"/>
       <c r="B136"/>
       <c r="C136"/>
       <c r="D136"/>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136"/>
     </row>
-    <row r="137" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="137" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137"/>
       <c r="B137"/>
       <c r="C137"/>
       <c r="D137"/>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137"/>
     </row>
-    <row r="138" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="138" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138"/>
       <c r="B138"/>
       <c r="C138"/>
       <c r="D138"/>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138"/>
     </row>
-    <row r="139" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="139" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139"/>
       <c r="B139"/>
       <c r="C139"/>
       <c r="D139"/>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139"/>
     </row>
-    <row r="140" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="140" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A140"/>
       <c r="B140"/>
       <c r="C140"/>
       <c r="D140"/>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140"/>
     </row>
-    <row r="141" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="141" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141"/>
       <c r="B141"/>
       <c r="C141"/>
       <c r="D141"/>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141"/>
     </row>
-    <row r="142" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="142" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142"/>
       <c r="B142"/>
       <c r="C142"/>
       <c r="D142"/>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142"/>
     </row>
-    <row r="143" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="143" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143"/>
       <c r="B143"/>
       <c r="C143"/>
       <c r="D143"/>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143"/>
     </row>
-    <row r="144" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="144" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144"/>
       <c r="B144"/>
       <c r="C144"/>
       <c r="D144"/>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144"/>
     </row>
-    <row r="145" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="145" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145"/>
       <c r="B145"/>
       <c r="C145"/>
       <c r="D145"/>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145"/>
     </row>
-    <row r="146" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="146" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146"/>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146"/>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146"/>
     </row>
-    <row r="147" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="147" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147"/>
       <c r="B147"/>
       <c r="C147"/>
       <c r="D147"/>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147"/>
     </row>
-    <row r="148" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="148" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148"/>
       <c r="B148"/>
       <c r="C148"/>
       <c r="D148"/>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148"/>
     </row>
-    <row r="149" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="149" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149"/>
       <c r="B149"/>
       <c r="C149"/>
       <c r="D149"/>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149"/>
     </row>
-    <row r="150" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="150" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150"/>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150"/>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150"/>
     </row>
-    <row r="151" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="151" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151"/>
       <c r="B151"/>
       <c r="C151"/>
       <c r="D151"/>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151"/>
     </row>
-    <row r="152" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="152" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152"/>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152"/>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
     </row>
-    <row r="153" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="153" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153"/>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153"/>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153"/>
     </row>
-    <row r="154" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="154" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154"/>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154"/>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154"/>
     </row>
-    <row r="155" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="155" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155"/>
       <c r="B155"/>
       <c r="C155"/>
       <c r="D155"/>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155"/>
     </row>
-    <row r="156" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="156" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156"/>
       <c r="B156"/>
       <c r="C156"/>
       <c r="D156"/>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156"/>
     </row>
-    <row r="157" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="157" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157"/>
       <c r="B157"/>
       <c r="C157"/>
       <c r="D157"/>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157"/>
     </row>
-    <row r="158" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="158" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158"/>
       <c r="B158"/>
       <c r="C158"/>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158"/>
     </row>
-    <row r="159" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="159" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159"/>
       <c r="B159"/>
       <c r="C159"/>
       <c r="D159"/>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159"/>
     </row>
-    <row r="160" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="160" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160"/>
       <c r="B160"/>
       <c r="C160"/>
       <c r="D160"/>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160"/>
     </row>
-    <row r="161" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="161" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161"/>
       <c r="B161"/>
       <c r="C161"/>
       <c r="D161"/>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161"/>
     </row>
-    <row r="162" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="162" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162"/>
       <c r="B162"/>
       <c r="C162"/>
       <c r="D162"/>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162"/>
     </row>
-    <row r="163" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="163" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163"/>
       <c r="B163"/>
       <c r="C163"/>
       <c r="D163"/>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163"/>
     </row>
-    <row r="164" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="164" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164"/>
       <c r="B164"/>
       <c r="C164"/>
       <c r="D164"/>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164"/>
     </row>
-    <row r="165" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="165" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A165"/>
       <c r="B165"/>
       <c r="C165"/>
       <c r="D165"/>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165"/>
     </row>
-    <row r="166" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="166" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166"/>
       <c r="B166"/>
       <c r="C166"/>
       <c r="D166"/>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166"/>
     </row>
-    <row r="167" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="167" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167"/>
       <c r="B167"/>
       <c r="C167"/>
       <c r="D167"/>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167"/>
     </row>
-    <row r="168" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="168" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A168"/>
       <c r="B168"/>
       <c r="C168"/>
       <c r="D168"/>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168"/>
     </row>
-    <row r="169" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="169" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169"/>
       <c r="B169"/>
       <c r="C169"/>
       <c r="D169"/>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169"/>
     </row>
-    <row r="170" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="170" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A170"/>
       <c r="B170"/>
       <c r="C170"/>
       <c r="D170"/>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170"/>
     </row>
-    <row r="171" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="171" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171"/>
       <c r="B171"/>
       <c r="C171"/>
       <c r="D171"/>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171"/>
     </row>
-    <row r="172" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="172" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172"/>
       <c r="B172"/>
       <c r="C172"/>
       <c r="D172"/>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172"/>
     </row>
-    <row r="173" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="173" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A173"/>
       <c r="B173"/>
       <c r="C173"/>
       <c r="D173"/>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173"/>
     </row>
-    <row r="174" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="174" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174"/>
       <c r="B174"/>
       <c r="C174"/>
       <c r="D174"/>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174"/>
     </row>
-    <row r="175" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="175" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A175"/>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175"/>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175"/>
     </row>
-    <row r="176" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="176" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A176"/>
       <c r="B176"/>
       <c r="C176"/>
       <c r="D176"/>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176"/>
     </row>
-    <row r="177" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="177" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177"/>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177"/>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177"/>
     </row>
-    <row r="178" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="178" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178"/>
       <c r="B178"/>
       <c r="C178"/>
       <c r="D178"/>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178"/>
     </row>
-    <row r="179" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="179" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179"/>
       <c r="B179"/>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179"/>
     </row>
-    <row r="180" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="180" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180"/>
       <c r="B180"/>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180"/>
     </row>
-    <row r="181" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="181" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181"/>
       <c r="B181"/>
       <c r="C181"/>
       <c r="D181"/>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181"/>
     </row>
-    <row r="182" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="182" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182"/>
       <c r="B182"/>
       <c r="C182"/>
       <c r="D182"/>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182"/>
     </row>
-    <row r="183" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="183" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A183"/>
       <c r="B183"/>
       <c r="C183"/>
       <c r="D183"/>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183"/>
     </row>
-    <row r="184" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="184" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184"/>
       <c r="B184"/>
       <c r="C184"/>
       <c r="D184"/>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184"/>
     </row>
-    <row r="185" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="185" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185"/>
       <c r="B185"/>
       <c r="C185"/>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185"/>
     </row>
-    <row r="186" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="186" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A186"/>
       <c r="B186"/>
       <c r="C186"/>
       <c r="D186"/>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186"/>
     </row>
-    <row r="187" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="187" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A187"/>
       <c r="B187"/>
       <c r="C187"/>
       <c r="D187"/>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187"/>
     </row>
-    <row r="188" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="188" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188"/>
       <c r="B188"/>
       <c r="C188"/>
       <c r="D188"/>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188"/>
     </row>
-    <row r="189" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="189" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189"/>
       <c r="B189"/>
       <c r="C189"/>
       <c r="D189"/>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189"/>
     </row>
-    <row r="190" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="190" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190"/>
       <c r="B190"/>
       <c r="C190"/>
       <c r="D190"/>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190"/>
     </row>
-    <row r="191" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="191" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191"/>
       <c r="B191"/>
       <c r="C191"/>
       <c r="D191"/>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191"/>
     </row>
-    <row r="192" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="192" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A192"/>
       <c r="B192"/>
       <c r="C192"/>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192"/>
     </row>
-    <row r="193" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="193" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A193"/>
       <c r="B193"/>
       <c r="C193"/>
       <c r="D193"/>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193"/>
     </row>
-    <row r="194" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="194" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194"/>
       <c r="B194"/>
       <c r="C194"/>
       <c r="D194"/>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194"/>
     </row>
-    <row r="195" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="195" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195"/>
       <c r="B195"/>
       <c r="C195"/>
       <c r="D195"/>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195"/>
     </row>
-    <row r="196" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="196" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196"/>
       <c r="B196"/>
       <c r="C196"/>
       <c r="D196"/>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196"/>
     </row>
-    <row r="197" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="197" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197"/>
       <c r="B197"/>
       <c r="C197"/>
       <c r="D197"/>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197"/>
     </row>
-    <row r="198" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="198" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198"/>
       <c r="B198"/>
       <c r="C198"/>
       <c r="D198"/>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198"/>
     </row>
-    <row r="199" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="199" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199"/>
       <c r="B199"/>
       <c r="C199"/>
       <c r="D199"/>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199"/>
     </row>
-    <row r="200" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="200" spans="1:8" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A200"/>
       <c r="B200"/>
       <c r="C200"/>
       <c r="D200"/>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <pageMargins left="0.9055118110236221" right="0.98425196850393704" top="0.59055118110236227" bottom="0.94488188976377963" header="0.39370078740157483" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="17" manualBreakCount="17">
     <brk id="57" max="16383" man="1"/>
     <brk id="114" max="16383" man="1"/>
     <brk id="168" max="16383" man="1"/>
     <brk id="222" max="16383" man="1"/>
     <brk id="276" max="16383" man="1"/>
     <brk id="330" max="16383" man="1"/>
     <brk id="384" max="16383" man="1"/>