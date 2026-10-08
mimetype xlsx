--- v0 (2026-06-28)
+++ v1 (2026-10-08)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.5月報\03_e-stat（中身前月分）\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202605\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E1BF920-B32C-47FF-BC6D-7CA4C6A359E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B6EDDB5-9B1B-4366-9359-0093BBBFF5FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14085" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{1E996B2A-9447-43F3-B13F-490C8BA54409}"/>
+    <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{1E996B2A-9447-43F3-B13F-490C8BA54409}"/>
   </bookViews>
   <sheets>
     <sheet name="第５表" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">第５表!$A$1:$H$40</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
@@ -1183,54 +1183,54 @@
       </c>
       <c r="H5" s="20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="18">
         <v>4</v>
       </c>
       <c r="D6" s="23">
         <v>122286</v>
       </c>
       <c r="E6" s="18">
         <v>6</v>
       </c>
       <c r="F6" s="18">
         <v>819716</v>
       </c>
       <c r="G6" s="18">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="H6" s="17">
-        <v>140812760</v>
+        <v>134227632</v>
       </c>
     </row>
     <row r="7" spans="1:8" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>0</v>
       </c>
       <c r="G7" s="14">
         <v>16</v>
       </c>
       <c r="H7" s="13">
@@ -1453,132 +1453,132 @@
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="9"/>
     </row>
     <row r="17" spans="1:8" s="16" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="14">
         <v>0</v>
       </c>
       <c r="D17" s="14">
         <v>0</v>
       </c>
       <c r="E17" s="14">
         <v>0</v>
       </c>
       <c r="F17" s="14">
         <v>0</v>
       </c>
       <c r="G17" s="14">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="H17" s="13">
-        <v>127568291</v>
+        <v>120983163</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C18" s="10">
         <v>0</v>
       </c>
       <c r="D18" s="10">
         <v>0</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="10">
         <v>0</v>
       </c>
       <c r="G18" s="10">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="H18" s="9">
-        <v>99106011</v>
+        <v>92520883</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="10">
         <v>0</v>
       </c>
       <c r="D19" s="10">
         <v>0</v>
       </c>
       <c r="E19" s="10">
         <v>0</v>
       </c>
       <c r="F19" s="10">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>296</v>
       </c>
       <c r="H19" s="9">
-        <v>67536485</v>
+        <v>59290331</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C20" s="10">
         <v>0</v>
       </c>
       <c r="D20" s="10">
         <v>0</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="10">
         <v>0</v>
       </c>
       <c r="G20" s="10">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="H20" s="9">
-        <v>22273430</v>
+        <v>23934456</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="4" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="10">
         <v>0</v>
       </c>
       <c r="D21" s="10">
         <v>0</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="10">
         <v>0</v>
       </c>
       <c r="G21" s="10">
         <v>46</v>
       </c>
       <c r="H21" s="9">