--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="3" documentId="6_{D9C37AD6-85F0-47AA-B322-AA2FFA9724D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C477B89B-C7BC-41D9-B61C-933F0FE00C1B}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="6_{0BA48B1B-1F95-4382-B91B-D648CBB81028}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3039E0DA-2B44-4E60-9BBE-CB3513DCC46C}"/>
   <bookViews>
-    <workbookView xWindow="3900" yWindow="1610" windowWidth="17140" windowHeight="15450" xr2:uid="{DEDFEF25-D0BC-439B-BB17-E44F01AB2A75}"/>
+    <workbookView xWindow="13770" yWindow="4400" windowWidth="19420" windowHeight="11500" xr2:uid="{EC106646-4A18-4E4A-869C-FF20F6E46C3F}"/>
   </bookViews>
   <sheets>
     <sheet name="25-00-48" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_00" localSheetId="0">'25-00-48'!$H$15:$H$17</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="GOUKEI">#REF!</definedName>
     <definedName name="JK">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-00-48'!$4:$7</definedName>
     <definedName name="SISETSUMEI">#REF!</definedName>
     <definedName name="TEIIN">#REF!</definedName>
     <definedName name="TENSO">#REF!</definedName>
     <definedName name="Z_84B820AA_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'25-00-48'!#REF!</definedName>
     <definedName name="Z_84B820AB_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'25-00-48'!#REF!</definedName>
     <definedName name="Z_84B820AC_D6C1_11D6_A8EA_0040CA1D7CBB_.wvu.Cols" localSheetId="0" hidden="1">'25-00-48'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C16" i="1" l="1"/>
   <c r="A13" i="1"/>
-  <c r="C13" i="1" s="1"/>
-  <c r="A10" i="1" l="1"/>
+  <c r="D16" i="1" s="1"/>
+  <c r="C13" i="1" l="1"/>
+  <c r="A10" i="1"/>
+  <c r="D13" i="1" s="1"/>
   <c r="B16" i="1"/>
-  <c r="D16" i="1"/>
-  <c r="D13" i="1" l="1"/>
+  <c r="B13" i="1" l="1"/>
   <c r="C10" i="1"/>
-  <c r="B13" i="1"/>
   <c r="B10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="67">
   <si>
     <t>総数</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>男</t>
   </si>
   <si>
     <t>女</t>
   </si>
   <si>
     <t>少年院</t>
     <phoneticPr fontId="32"/>
   </si>
   <si>
     <t>総数</t>
     <rPh sb="0" eb="2">
@@ -1475,194 +1475,194 @@
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="106">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{6E3A4662-0A12-4518-A4A2-2A28A8E07E6A}"/>
+    <cellStyle name="20% - アクセント 1 2" xfId="2" xr:uid="{4993E146-6CA6-4255-BAEA-67F6BED80A80}"/>
     <cellStyle name="20% - アクセント 2" xfId="3" builtinId="34" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 2 2" xfId="4" xr:uid="{265E2178-0622-4526-8F94-80B8E4EB16FB}"/>
+    <cellStyle name="20% - アクセント 2 2" xfId="4" xr:uid="{0D2D12F9-4E50-422A-98F4-C566C47C0B71}"/>
     <cellStyle name="20% - アクセント 3" xfId="5" builtinId="38" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 3 2" xfId="6" xr:uid="{63851AD7-9913-478E-A2E3-CF15709CA1E5}"/>
+    <cellStyle name="20% - アクセント 3 2" xfId="6" xr:uid="{02793915-C253-4D2D-9B91-4334896289A0}"/>
     <cellStyle name="20% - アクセント 4" xfId="7" builtinId="42" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 4 2" xfId="8" xr:uid="{552810BB-60F0-4D18-9275-31FE84C23721}"/>
+    <cellStyle name="20% - アクセント 4 2" xfId="8" xr:uid="{3B000EE6-3817-4260-A00E-BE19EF96ABE4}"/>
     <cellStyle name="20% - アクセント 5" xfId="9" builtinId="46" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{472E2BB1-2A6F-404C-BA5B-E240926C2760}"/>
+    <cellStyle name="20% - アクセント 5 2" xfId="10" xr:uid="{33391C63-E6B5-4CFD-9D99-EF391AE7135D}"/>
     <cellStyle name="20% - アクセント 6" xfId="11" builtinId="50" customBuiltin="1"/>
-    <cellStyle name="20% - アクセント 6 2" xfId="12" xr:uid="{2E30ABBD-EF1E-4CD4-AA90-1D0F4339A2B0}"/>
+    <cellStyle name="20% - アクセント 6 2" xfId="12" xr:uid="{231B7143-859A-406C-A48B-9DCF8DBC0D46}"/>
     <cellStyle name="40% - アクセント 1" xfId="13" builtinId="31" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 1 2" xfId="14" xr:uid="{3AFD8161-9096-42F5-81A4-3FFD380FFE26}"/>
+    <cellStyle name="40% - アクセント 1 2" xfId="14" xr:uid="{26F10251-5A7F-4862-94BB-150C9B80CA5F}"/>
     <cellStyle name="40% - アクセント 2" xfId="15" builtinId="35" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{A4607A67-15D8-4EDA-B568-47AC59A6AEA5}"/>
+    <cellStyle name="40% - アクセント 2 2" xfId="16" xr:uid="{E5AF0AFF-1B85-4838-A209-8EBD090B9657}"/>
     <cellStyle name="40% - アクセント 3" xfId="17" builtinId="39" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{7A2CF4BB-4716-436E-A32F-B4A69A3192DE}"/>
+    <cellStyle name="40% - アクセント 3 2" xfId="18" xr:uid="{DDEF2C48-8DBA-4E22-8FCB-CCF0709993CC}"/>
     <cellStyle name="40% - アクセント 4" xfId="19" builtinId="43" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 4 2" xfId="20" xr:uid="{44DFA99A-6D92-40E5-AD49-4645AFD14C98}"/>
+    <cellStyle name="40% - アクセント 4 2" xfId="20" xr:uid="{6344083A-B3B8-4695-A58A-9E227D52E76B}"/>
     <cellStyle name="40% - アクセント 5" xfId="21" builtinId="47" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 5 2" xfId="22" xr:uid="{DCF136BE-BCC0-498F-B038-DDFF58BB1765}"/>
+    <cellStyle name="40% - アクセント 5 2" xfId="22" xr:uid="{65B30188-2AA8-43EF-84D7-668F5E58037B}"/>
     <cellStyle name="40% - アクセント 6" xfId="23" builtinId="51" customBuiltin="1"/>
-    <cellStyle name="40% - アクセント 6 2" xfId="24" xr:uid="{3EBB81AD-666F-4DD1-B9BF-2AF8C62D48CF}"/>
+    <cellStyle name="40% - アクセント 6 2" xfId="24" xr:uid="{22A9E0B6-2353-46ED-A245-E380BAF6A785}"/>
     <cellStyle name="60% - アクセント 1" xfId="25" builtinId="32" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 1 2" xfId="26" xr:uid="{029C9E55-C3A1-4C7F-8588-9BE64DC66025}"/>
+    <cellStyle name="60% - アクセント 1 2" xfId="26" xr:uid="{EB748090-9204-4CF8-9FD9-A55DD0DAA42F}"/>
     <cellStyle name="60% - アクセント 2" xfId="27" builtinId="36" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 2 2" xfId="28" xr:uid="{E45A9D6F-8E91-4DE3-94C3-F8997DF37346}"/>
+    <cellStyle name="60% - アクセント 2 2" xfId="28" xr:uid="{A6D21F9F-13C9-4A1F-9A45-25B629E9A860}"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 3 2" xfId="30" xr:uid="{C19F425F-A05C-41FA-8466-8B09EA479250}"/>
+    <cellStyle name="60% - アクセント 3 2" xfId="30" xr:uid="{9AC13428-EC9E-4A89-807D-E0DA78D8EEC1}"/>
     <cellStyle name="60% - アクセント 4" xfId="31" builtinId="44" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 4 2" xfId="32" xr:uid="{6C90681C-ADDE-497C-98D2-3A2965F08811}"/>
+    <cellStyle name="60% - アクセント 4 2" xfId="32" xr:uid="{B8A01F04-1CD5-4F7E-839D-273C889CC115}"/>
     <cellStyle name="60% - アクセント 5" xfId="33" builtinId="48" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 5 2" xfId="34" xr:uid="{494CD750-D997-46C2-AD18-7A306281D2DE}"/>
+    <cellStyle name="60% - アクセント 5 2" xfId="34" xr:uid="{3DA57C92-B96D-43CE-B523-A6AF03CE87BB}"/>
     <cellStyle name="60% - アクセント 6" xfId="35" builtinId="52" customBuiltin="1"/>
-    <cellStyle name="60% - アクセント 6 2" xfId="36" xr:uid="{F01C5C8C-6294-4D53-8F7A-B8E3204D1FEE}"/>
-[...17 lines deleted...]
-    <cellStyle name="title" xfId="54" xr:uid="{7751D647-9AB4-451D-B8B9-91DCB24926FB}"/>
+    <cellStyle name="60% - アクセント 6 2" xfId="36" xr:uid="{DB26FD66-944B-44A7-9134-9D6C4CC2DD24}"/>
+    <cellStyle name="Calc Currency (0)" xfId="37" xr:uid="{DCF6C3E8-C2A6-4B18-9A0E-EA1642A7A279}"/>
+    <cellStyle name="Comma [0]_Full Year FY96" xfId="38" xr:uid="{16605300-B241-4D5F-AEAF-02BFB13429DB}"/>
+    <cellStyle name="Comma_Full Year FY96" xfId="39" xr:uid="{C816A544-F93F-42C1-A52B-BF9594B863E8}"/>
+    <cellStyle name="Currency [0]_CCOCPX" xfId="40" xr:uid="{8908284F-5D24-4387-A422-82A8FEE8942E}"/>
+    <cellStyle name="Currency_CCOCPX" xfId="41" xr:uid="{21400E94-0719-472D-AA50-7B233A8E9645}"/>
+    <cellStyle name="entry" xfId="42" xr:uid="{9DE5C948-C093-4119-9C31-680F2FFF6BFC}"/>
+    <cellStyle name="Grey" xfId="43" xr:uid="{1E254C2C-ADCC-4944-8630-084A1B846652}"/>
+    <cellStyle name="Header1" xfId="44" xr:uid="{A813182C-D0E7-4593-B580-4D5BC549772B}"/>
+    <cellStyle name="Header2" xfId="45" xr:uid="{71D65719-F6A6-42B3-93A2-68633D7216FA}"/>
+    <cellStyle name="Input [yellow]" xfId="46" xr:uid="{212C03A3-106A-4A55-AE00-F16C82FCA8E0}"/>
+    <cellStyle name="Normal - Style1" xfId="47" xr:uid="{8296FC10-EC87-4BB2-B8A5-F8524F581F34}"/>
+    <cellStyle name="Normal_#18-Internet" xfId="48" xr:uid="{8B057FA6-F171-4BDB-A0F8-91E1549EE080}"/>
+    <cellStyle name="Percent [2]" xfId="49" xr:uid="{17D82105-5491-4BE2-8523-020A58A2DFEA}"/>
+    <cellStyle name="price" xfId="50" xr:uid="{0C7B45FC-5A7A-4BB4-800F-F157C2AEA753}"/>
+    <cellStyle name="revised" xfId="51" xr:uid="{9CF8C1C0-1392-40B2-8683-8D01E00224DA}"/>
+    <cellStyle name="section" xfId="52" xr:uid="{A55D799D-1D0C-4BB4-87B1-424418BE19D3}"/>
+    <cellStyle name="subhead" xfId="53" xr:uid="{BCCABE39-1270-4A8B-A43C-8A5E08F3271F}"/>
+    <cellStyle name="title" xfId="54" xr:uid="{FE60070E-30B1-4114-859D-BEC89C085BA1}"/>
     <cellStyle name="アクセント 1" xfId="55" builtinId="29" customBuiltin="1"/>
-    <cellStyle name="アクセント 1 2" xfId="56" xr:uid="{1ACC2BA3-525A-492E-AEA8-BB5189772D94}"/>
+    <cellStyle name="アクセント 1 2" xfId="56" xr:uid="{A36DB629-B22B-4B98-9740-714D89D85AD8}"/>
     <cellStyle name="アクセント 2" xfId="57" builtinId="33" customBuiltin="1"/>
-    <cellStyle name="アクセント 2 2" xfId="58" xr:uid="{EC1C346F-2768-4421-A3E0-E87797AD7708}"/>
+    <cellStyle name="アクセント 2 2" xfId="58" xr:uid="{754E1328-569F-403E-8D4A-C8C585384FAF}"/>
     <cellStyle name="アクセント 3" xfId="59" builtinId="37" customBuiltin="1"/>
-    <cellStyle name="アクセント 3 2" xfId="60" xr:uid="{73711138-2838-452D-9242-571A7672AB32}"/>
+    <cellStyle name="アクセント 3 2" xfId="60" xr:uid="{73877623-0FCD-47BD-BC66-A3FF647B5E62}"/>
     <cellStyle name="アクセント 4" xfId="61" builtinId="41" customBuiltin="1"/>
-    <cellStyle name="アクセント 4 2" xfId="62" xr:uid="{58504778-B6A0-4DEA-812A-432C85121BFB}"/>
+    <cellStyle name="アクセント 4 2" xfId="62" xr:uid="{90F30AAC-AF87-4AB9-84B8-A11980AFBB37}"/>
     <cellStyle name="アクセント 5" xfId="63" builtinId="45" customBuiltin="1"/>
-    <cellStyle name="アクセント 5 2" xfId="64" xr:uid="{7E7CA1AB-3249-4746-9FBC-A3FD838D1C5C}"/>
+    <cellStyle name="アクセント 5 2" xfId="64" xr:uid="{EBF82CC1-6986-4C2A-8A15-0D2F0B1EEB86}"/>
     <cellStyle name="アクセント 6" xfId="65" builtinId="49" customBuiltin="1"/>
-    <cellStyle name="アクセント 6 2" xfId="66" xr:uid="{F87C5D4D-9406-4DE4-9398-93AE90196B98}"/>
-    <cellStyle name="センター" xfId="67" xr:uid="{E9439D37-DEE7-4962-B059-215753145CCA}"/>
+    <cellStyle name="アクセント 6 2" xfId="66" xr:uid="{93E310EC-16AD-406F-AA1C-BF46B65B77B2}"/>
+    <cellStyle name="センター" xfId="67" xr:uid="{040B8D0C-FBBC-458D-B2F9-89DCEF7CFDF5}"/>
     <cellStyle name="タイトル" xfId="68" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="タイトル 2" xfId="69" xr:uid="{522293EA-CB16-4B1F-B6E4-2179C5DB61E5}"/>
+    <cellStyle name="タイトル 2" xfId="69" xr:uid="{483D8EBA-D9CA-4528-A785-C226A9FF83D1}"/>
     <cellStyle name="チェック セル" xfId="70" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="チェック セル 2" xfId="71" xr:uid="{D4C8C027-8552-4EE0-9AC1-5BF1CF6FC2E5}"/>
+    <cellStyle name="チェック セル 2" xfId="71" xr:uid="{A05BF388-758A-4D99-8073-DF842286CA68}"/>
     <cellStyle name="どちらでもない" xfId="72" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="どちらでもない 2" xfId="73" xr:uid="{4DB05A80-1636-4C76-A9CD-26AD3206A882}"/>
+    <cellStyle name="どちらでもない 2" xfId="73" xr:uid="{C58B14C8-DFFD-491B-93EB-3A65949356C6}"/>
     <cellStyle name="メモ" xfId="74" builtinId="10" customBuiltin="1"/>
-    <cellStyle name="メモ 2" xfId="75" xr:uid="{D3077BC5-E46E-4820-9760-7F16BBB2D9F9}"/>
+    <cellStyle name="メモ 2" xfId="75" xr:uid="{2B491DF7-D22D-4C79-A092-19329A125BB2}"/>
     <cellStyle name="リンク セル" xfId="76" builtinId="24" customBuiltin="1"/>
-    <cellStyle name="リンク セル 2" xfId="77" xr:uid="{7C17E185-90B0-47E9-88AF-A6B74A04F19D}"/>
+    <cellStyle name="リンク セル 2" xfId="77" xr:uid="{4FCCE2BA-D3E8-417F-AA50-C8496DFF6803}"/>
     <cellStyle name="悪い" xfId="78" builtinId="27" customBuiltin="1"/>
-    <cellStyle name="悪い 2" xfId="79" xr:uid="{8FD2DF44-ACC8-4D3D-9650-92F0ADCA8488}"/>
+    <cellStyle name="悪い 2" xfId="79" xr:uid="{99DAC905-F5CF-4667-9B2B-B18BA930328C}"/>
     <cellStyle name="計算" xfId="80" builtinId="22" customBuiltin="1"/>
-    <cellStyle name="計算 2" xfId="81" xr:uid="{EE7913A1-6778-4CE9-89EE-4BC657B17F34}"/>
+    <cellStyle name="計算 2" xfId="81" xr:uid="{0EA11291-4F26-4002-B42E-6735CA439A2A}"/>
     <cellStyle name="警告文" xfId="82" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="警告文 2" xfId="83" xr:uid="{3C9CF1CA-A35D-47A6-B115-79AB11006ADA}"/>
+    <cellStyle name="警告文 2" xfId="83" xr:uid="{F8494B40-9DC2-46EC-BD37-ECF0E2F2287A}"/>
     <cellStyle name="見出し 1" xfId="84" builtinId="16" customBuiltin="1"/>
-    <cellStyle name="見出し 1 2" xfId="85" xr:uid="{7C166B5F-1BA2-4DD7-9E9F-89EF5DF188BE}"/>
+    <cellStyle name="見出し 1 2" xfId="85" xr:uid="{1CF46B0F-7FBB-44E7-8BC0-51F563AC96ED}"/>
     <cellStyle name="見出し 2" xfId="86" builtinId="17" customBuiltin="1"/>
-    <cellStyle name="見出し 2 2" xfId="87" xr:uid="{352AF18B-CBD7-4AA9-AE9B-5AEB1B33F16C}"/>
+    <cellStyle name="見出し 2 2" xfId="87" xr:uid="{CE4B018E-193C-4467-BEDD-DD139E2918AC}"/>
     <cellStyle name="見出し 3" xfId="88" builtinId="18" customBuiltin="1"/>
-    <cellStyle name="見出し 3 2" xfId="89" xr:uid="{FACEB0BB-1EED-405C-B1C1-BC88F68F9E3A}"/>
+    <cellStyle name="見出し 3 2" xfId="89" xr:uid="{006F0EE7-40C3-4CFC-A2B5-9F5B404BFE7A}"/>
     <cellStyle name="見出し 4" xfId="90" builtinId="19" customBuiltin="1"/>
-    <cellStyle name="見出し 4 2" xfId="91" xr:uid="{2B7CDDC4-E0A3-4FC5-986E-187EDAE910A5}"/>
+    <cellStyle name="見出し 4 2" xfId="91" xr:uid="{12C3EC96-876B-4F56-A5A6-E19004859DC4}"/>
     <cellStyle name="集計" xfId="92" builtinId="25" customBuiltin="1"/>
-    <cellStyle name="集計 2" xfId="93" xr:uid="{C2CAF6DC-F4FD-4B88-AE62-5FC2E870CC83}"/>
+    <cellStyle name="集計 2" xfId="93" xr:uid="{E60BDE6A-C780-4E81-8E4E-9BCC830DA123}"/>
     <cellStyle name="出力" xfId="94" builtinId="21" customBuiltin="1"/>
-    <cellStyle name="出力 2" xfId="95" xr:uid="{2922C486-2542-42E7-834D-C87F6F34177B}"/>
+    <cellStyle name="出力 2" xfId="95" xr:uid="{FEBAE1DB-75C3-47DD-A7D1-43F6EE087772}"/>
     <cellStyle name="説明文" xfId="96" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="説明文 2" xfId="97" xr:uid="{9ACD00FE-05F8-4742-BF98-73AFCA530E4D}"/>
+    <cellStyle name="説明文 2" xfId="97" xr:uid="{08C67837-4078-4958-B32A-6F36F15468E9}"/>
     <cellStyle name="入力" xfId="98" builtinId="20" customBuiltin="1"/>
-    <cellStyle name="入力 2" xfId="99" xr:uid="{F001BA23-0875-443D-A004-077258B5EDC7}"/>
+    <cellStyle name="入力 2" xfId="99" xr:uid="{C9403E86-6477-4A63-872B-2792A17DD46C}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="100" xr:uid="{7D6F9F61-47B0-4876-938B-3C5FE86F7E33}"/>
-[...2 lines deleted...]
-    <cellStyle name="標準 3" xfId="103" xr:uid="{2D02447B-F4B1-430F-8654-CB221CF41DFB}"/>
+    <cellStyle name="標準 2" xfId="100" xr:uid="{E45FD908-6538-49D7-9BB9-7454F41DD503}"/>
+    <cellStyle name="標準 2 2" xfId="101" xr:uid="{25B658DD-2717-4DEF-A2CC-0481107D7AEE}"/>
+    <cellStyle name="標準 2_0013_少年院別　新収容者の精神診断" xfId="102" xr:uid="{4C4B541E-72C0-40FB-97C6-6C60F5BEFCE5}"/>
+    <cellStyle name="標準 3" xfId="103" xr:uid="{5AAAAE24-1C49-4C4F-AC4F-EBF19A958AF4}"/>
     <cellStyle name="良い" xfId="104" builtinId="26" customBuiltin="1"/>
-    <cellStyle name="良い 2" xfId="105" xr:uid="{9BEA2E6D-EDC4-4041-A8B6-AFC800B6F655}"/>
+    <cellStyle name="良い 2" xfId="105" xr:uid="{0E544E59-E4CF-472D-9174-077EAB4D998F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1103" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A890045E-7B72-B9CB-5B8A-87A57EB5C17E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD016117-5D89-7504-05D3-49974BD88501}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="958850" y="3492500"/>
           <a:ext cx="88900" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 76538"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1677,51 +1677,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1104" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6F88AA4-738C-9115-F5E8-3B250B2B59F4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAAC6B8F-8503-5456-AAF8-D133303497CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="958850" y="2349500"/>
           <a:ext cx="88900" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 76538"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1736,51 +1736,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>6350</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1105" name="AutoShape 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7E73473-5F5B-FD5D-CF84-E3DDC6B988CE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{710800DC-C36F-2D9C-914E-67E70B68EABB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="958850" y="2921000"/>
           <a:ext cx="88900" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 76538"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1795,51 +1795,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>88900</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="AutoShape 114">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55EA167A-ADBC-4CE0-AA0F-1947A73DF47C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA98D6FE-9C64-4EFA-946F-F7484ECEFC55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1339850" y="5784850"/>
           <a:ext cx="57150" cy="279400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 69848"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -1854,51 +1854,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>31750</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>88900</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>146050</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="AutoShape 114">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9AE2BD4-9F5E-4504-9FA1-874E4930D879}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CBA3569-263E-4422-8CB6-C4235DC82B90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1339850" y="5784850"/>
           <a:ext cx="57150" cy="279400"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst>
             <a:gd name="adj1" fmla="val 69848"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="3175">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
@@ -2188,57 +2188,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2EE9717-F0B4-4F50-916A-2E54817B52A8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40B8DD43-DD2C-4659-BA87-2B17272224AE}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R106"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="9" ySplit="7" topLeftCell="J8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.33203125" style="7" customWidth="1"/>
     <col min="2" max="2" width="6.77734375" style="9" customWidth="1"/>
     <col min="3" max="3" width="3.77734375" style="9" customWidth="1"/>
     <col min="4" max="4" width="4.77734375" style="9" customWidth="1"/>
     <col min="5" max="5" width="1.77734375" style="9" customWidth="1"/>
     <col min="6" max="6" width="4.44140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="3" style="7" customWidth="1"/>
     <col min="8" max="8" width="4.44140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="2.44140625" style="7" customWidth="1"/>
     <col min="10" max="15" width="14.77734375" style="7" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="8" customWidth="1"/>
     <col min="17" max="18" width="9.33203125" style="7" customWidth="1"/>
     <col min="19" max="16384" width="9.33203125" style="7" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
       <c r="A1" s="57"/>
@@ -2381,106 +2381,106 @@
     <row r="8" spans="1:16" ht="5.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I8" s="18"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="40"/>
     </row>
     <row r="9" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="47"/>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="42"/>
       <c r="F9" s="55" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="55"/>
       <c r="H9" s="55"/>
       <c r="I9" s="44"/>
       <c r="J9" s="45">
         <v>1328</v>
       </c>
       <c r="K9" s="45">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="L9" s="45">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M9" s="45">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="N9" s="46">
-        <v>919</v>
+        <v>905</v>
       </c>
       <c r="O9" s="45">
-        <v>1254</v>
+        <v>1276</v>
       </c>
       <c r="P9" s="25"/>
     </row>
     <row r="10" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="47">
         <f>DATE(YEAR(A13)-1,5,1)</f>
         <v>45047</v>
       </c>
       <c r="B10" s="48" t="str">
         <f>TEXT(A10,"ggg")</f>
         <v>令和</v>
       </c>
       <c r="C10" s="49" t="str">
         <f>IF(TEXT(A10,"e")="1","元",TEXT(A10,"e"))</f>
         <v>5</v>
       </c>
       <c r="D10" s="50" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="42"/>
       <c r="F10" s="55" t="s">
         <v>6</v>
       </c>
       <c r="G10" s="55"/>
       <c r="H10" s="55"/>
       <c r="I10" s="44"/>
       <c r="J10" s="45">
         <v>1212</v>
       </c>
       <c r="K10" s="45">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="L10" s="45">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="M10" s="45">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="N10" s="46">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="O10" s="45">
-        <v>1015</v>
+        <v>1037</v>
       </c>
       <c r="P10" s="25"/>
     </row>
     <row r="11" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="47"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="55" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="55"/>
       <c r="H11" s="55"/>
       <c r="I11" s="44"/>
       <c r="J11" s="45">
         <v>116</v>
       </c>
       <c r="K11" s="45">
         <v>56</v>
       </c>
       <c r="L11" s="45">
         <v>11</v>
       </c>
       <c r="M11" s="45">
@@ -2488,107 +2488,107 @@
       </c>
       <c r="N11" s="46">
         <v>60</v>
       </c>
       <c r="O11" s="45">
         <v>239</v>
       </c>
       <c r="P11" s="25"/>
     </row>
     <row r="12" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47"/>
       <c r="B12" s="43"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="42"/>
       <c r="F12" s="55" t="s">
         <v>5</v>
       </c>
       <c r="G12" s="55"/>
       <c r="H12" s="55"/>
       <c r="I12" s="44"/>
       <c r="J12" s="45">
         <v>1635</v>
       </c>
       <c r="K12" s="45">
-        <v>453</v>
+        <v>489</v>
       </c>
       <c r="L12" s="45">
-        <v>164</v>
+        <v>179</v>
       </c>
       <c r="M12" s="45">
-        <v>289</v>
+        <v>310</v>
       </c>
       <c r="N12" s="46">
-        <v>1182</v>
+        <v>1146</v>
       </c>
       <c r="O12" s="45">
-        <v>1414</v>
+        <v>1465</v>
       </c>
       <c r="P12" s="25"/>
     </row>
     <row r="13" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="47">
         <f>DATE(YEAR(A16)-1,5,1)</f>
         <v>45413</v>
       </c>
       <c r="B13" s="48" t="str">
         <f>IF(TEXT(A10,"ggg")=TEXT(A13,"ggg"),"",TEXT(A13,"ggg"))</f>
         <v/>
       </c>
       <c r="C13" s="49" t="str">
         <f>IF(TEXT(A13,"e")="1","元",TEXT(A13,"e"))</f>
         <v>6</v>
       </c>
       <c r="D13" s="50" t="str">
         <f>IF(TEXT(A10,"ggg")=TEXT(A13,"ggg"),"","年")</f>
         <v/>
       </c>
       <c r="E13" s="42"/>
       <c r="F13" s="55" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="55"/>
       <c r="H13" s="55"/>
       <c r="I13" s="44"/>
       <c r="J13" s="45">
         <v>1494</v>
       </c>
       <c r="K13" s="45">
-        <v>399</v>
+        <v>435</v>
       </c>
       <c r="L13" s="45">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="M13" s="45">
-        <v>245</v>
+        <v>266</v>
       </c>
       <c r="N13" s="46">
-        <v>1095</v>
+        <v>1059</v>
       </c>
       <c r="O13" s="45">
-        <v>1177</v>
+        <v>1228</v>
       </c>
       <c r="P13" s="25"/>
     </row>
     <row r="14" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="47"/>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="55" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="55"/>
       <c r="H14" s="55"/>
       <c r="I14" s="44"/>
       <c r="J14" s="45">
         <v>141</v>
       </c>
       <c r="K14" s="45">
         <v>54</v>
       </c>
       <c r="L14" s="45">
         <v>10</v>
       </c>
       <c r="M14" s="45">
@@ -2596,106 +2596,106 @@
       </c>
       <c r="N14" s="46">
         <v>87</v>
       </c>
       <c r="O14" s="45">
         <v>237</v>
       </c>
       <c r="P14" s="25"/>
     </row>
     <row r="15" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="47"/>
       <c r="B15" s="22"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="23"/>
       <c r="F15" s="54" t="s">
         <v>5</v>
       </c>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="24"/>
       <c r="J15" s="34">
         <v>1769</v>
       </c>
       <c r="K15" s="34">
-        <v>565</v>
+        <v>582</v>
       </c>
       <c r="L15" s="34">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="M15" s="34">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="N15" s="38">
-        <v>1204</v>
+        <v>1187</v>
       </c>
       <c r="O15" s="34">
-        <v>1451</v>
+        <v>1498</v>
       </c>
       <c r="P15" s="25"/>
     </row>
     <row r="16" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="53">
         <v>45778</v>
       </c>
       <c r="B16" s="52" t="str">
         <f>IF(TEXT(A13,"ggg")=TEXT(A16,"ggg"),"",TEXT(A16,"ggg"))</f>
         <v/>
       </c>
       <c r="C16" s="25" t="str">
         <f>IF(TEXT(A16,"e")="1","元",TEXT(A16,"e"))</f>
         <v>7</v>
       </c>
       <c r="D16" s="51" t="str">
         <f>IF(TEXT(A13,"ggg")=TEXT(A16,"ggg"),"","年")</f>
         <v/>
       </c>
       <c r="E16" s="23"/>
       <c r="F16" s="54" t="s">
         <v>6</v>
       </c>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="24"/>
       <c r="J16" s="34">
         <v>1608</v>
       </c>
       <c r="K16" s="34">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="L16" s="34">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="M16" s="34">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="N16" s="38">
-        <v>1119</v>
+        <v>1102</v>
       </c>
       <c r="O16" s="34">
-        <v>1147</v>
+        <v>1194</v>
       </c>
       <c r="P16" s="25"/>
     </row>
     <row r="17" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="47"/>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="54" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="24"/>
       <c r="J17" s="34">
         <v>161</v>
       </c>
       <c r="K17" s="34">
         <v>76</v>
       </c>
       <c r="L17" s="34">
         <v>9</v>
       </c>
       <c r="M17" s="34">
@@ -3015,63 +3015,63 @@
       <c r="H29" s="20"/>
       <c r="I29" s="18"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
       <c r="N29" s="41"/>
       <c r="O29" s="33"/>
       <c r="P29" s="19"/>
     </row>
     <row r="30" spans="1:16" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="54" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="54"/>
       <c r="D30" s="54"/>
       <c r="E30" s="54"/>
       <c r="F30" s="54"/>
       <c r="G30" s="54"/>
       <c r="H30" s="54"/>
       <c r="I30" s="24"/>
       <c r="J30" s="34">
         <v>696</v>
       </c>
       <c r="K30" s="34">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="L30" s="34">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="M30" s="34">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="N30" s="38">
-        <v>478</v>
+        <v>461</v>
       </c>
       <c r="O30" s="34">
-        <v>596</v>
+        <v>643</v>
       </c>
       <c r="P30" s="25"/>
     </row>
     <row r="31" spans="1:16" s="21" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="24"/>
       <c r="J31" s="34"/>
       <c r="K31" s="34"/>
       <c r="L31" s="34"/>
       <c r="M31" s="34"/>
       <c r="N31" s="38"/>
       <c r="O31" s="34"/>
       <c r="P31" s="25"/>
     </row>
     <row r="32" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="56" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="56"/>
@@ -3277,63 +3277,63 @@
       </c>
       <c r="O37" s="33">
         <v>45</v>
       </c>
       <c r="P37" s="19"/>
     </row>
     <row r="38" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="56" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="56"/>
       <c r="D38" s="56"/>
       <c r="E38" s="56"/>
       <c r="F38" s="56"/>
       <c r="G38" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H38" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I38" s="18"/>
       <c r="J38" s="33">
         <v>118</v>
       </c>
       <c r="K38" s="33">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L38" s="33">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="M38" s="33">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="N38" s="41">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="O38" s="33">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="P38" s="19"/>
     </row>
     <row r="39" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="56" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="56"/>
       <c r="D39" s="56"/>
       <c r="E39" s="56"/>
       <c r="F39" s="56"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I39" s="18"/>
       <c r="J39" s="33">
         <v>56</v>
       </c>
       <c r="K39" s="33">
         <v>4</v>
       </c>
       <c r="L39" s="33">
         <v>3</v>
       </c>
@@ -4886,51 +4886,51 @@
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="B5:H7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B24:H24"/>
     <mergeCell ref="B26:F26"/>
   </mergeCells>
   <phoneticPr fontId="32"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.39370078740157483" bottom="0.55118110236220474" header="0.43307086614173229" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="59" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="84" firstPageNumber="2" fitToHeight="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>