--- v0 (2026-07-03)
+++ v1 (2026-08-21)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\01_重要文書フォルダ（保存期間１年以上）\02_専門工事業・建設関連業振興室\02_建設振興係\06_統計調査・資料\10_設備工事受注高調査\★設備工事　月末作業一式\02 公表資料\R8.6 - -\20　と２０の比較\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\01_重要文書フォルダ（保存期間１年以上）\02_専門工事業・建設関連業振興室\02_建設振興係\06_統計調査・資料\10_設備工事受注高調査\★設備工事　月末作業一式\02 公表資料\R8.6 -\20　と２０の比較\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AE0F7D3-E31A-4A9D-85CC-AA826BEA6775}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B140F046-2642-4853-9991-B9198DCA0CF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2310" yWindow="130" windowWidth="15400" windowHeight="9520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3520" yWindow="0" windowWidth="14400" windowHeight="9480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="本文・総計" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">本文・総計!$A$1:$L$66</definedName>
   </definedNames>
   <calcPr calcId="191029" calcMode="autoNoTable"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -331,60 +331,61 @@
     <rPh sb="0" eb="2">
       <t>ソクホウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>チュウ</t>
     </rPh>
     <phoneticPr fontId="0"/>
   </si>
   <si>
     <r>
       <t>速報</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>注）1.</t>
     </r>
     <phoneticPr fontId="0"/>
   </si>
   <si>
-    <t>令和8年2月（速報）の設備工事業に係る受注総額は6,135億円で前年同月比（以下同じ）16.1％増であった。</t>
-[...1 lines deleted...]
-  <si>
     <t>発注者別にみると，民間は5,842億円で同18.5％増であった。</t>
   </si>
   <si>
     <t>一方， 官公庁は293億円で同18.0％減であった。</t>
   </si>
   <si>
     <t>管工事は2,841億円で同13.7％増（民間16.8％増、官公庁35.0％減）(※最終頁 注１参照)</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和8年4月（速報）の設備工事業に係る受注総額は6,135億円で前年同月比（以下同じ）16.1％増であった。</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="177" formatCode="0.0;&quot;▲ &quot;0.0"/>
     <numFmt numFmtId="178" formatCode="#,##0.00;&quot;▲ &quot;#,##0.00"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="6"/>
@@ -845,112 +846,112 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="38" fontId="4" fillId="0" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="178" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="2" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="未定義" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1229,224 +1230,224 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DOCUME~1\ARAKI-~1\LOCALS~1\TEMP\&#35373;&#20633;&#24037;&#20107;&#21463;&#27880;&#39640;0708.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\DOCUME~1\ARAKI-~1\LOCALS~1\TEMP\&#35373;&#20633;&#24037;&#20107;&#21463;&#27880;&#39640;0708.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O79"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A12" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.08984375" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.6328125" style="3" customWidth="1"/>
     <col min="3" max="3" width="4.6328125" style="3" customWidth="1"/>
     <col min="4" max="12" width="10.6328125" style="3" customWidth="1"/>
     <col min="13" max="14" width="2.36328125" style="3" customWidth="1"/>
     <col min="15" max="15" width="2.1796875" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9" style="3" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" x14ac:dyDescent="0.3">
-      <c r="A1" s="80" t="s">
+      <c r="A1" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="80"/>
-[...9 lines deleted...]
-      <c r="L1" s="80"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F2" s="31" t="s">
         <v>38</v>
       </c>
       <c r="G2" s="32"/>
       <c r="H2" s="52"/>
     </row>
     <row r="3" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G4" s="76" t="s">
+      <c r="G4" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="H4" s="76"/>
-[...5 lines deleted...]
-      <c r="O4" s="68"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="87"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
     </row>
     <row r="5" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G5" s="33"/>
       <c r="H5" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="I5" s="81"/>
-[...2 lines deleted...]
-      <c r="L5" s="82"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
     </row>
     <row r="6" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G6" s="33"/>
       <c r="H6" s="34"/>
       <c r="I6" s="34"/>
       <c r="J6" s="34"/>
-      <c r="K6" s="69" t="s">
+      <c r="K6" s="80" t="s">
         <v>39</v>
       </c>
-      <c r="L6" s="70"/>
+      <c r="L6" s="81"/>
     </row>
     <row r="7" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G7" s="33"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
-      <c r="K7" s="71"/>
-      <c r="L7" s="72"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="83"/>
     </row>
     <row r="8" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="35">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="O8" s="35"/>
     </row>
     <row r="9" spans="1:15" ht="14.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="11" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A11" s="35">
         <v>2</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="O11" s="35"/>
     </row>
     <row r="12" spans="1:15" s="36" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="O12" s="3"/>
     </row>
     <row r="13" spans="1:15" s="36" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="O13" s="3"/>
     </row>
     <row r="14" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N14" s="36"/>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="35">
         <v>3</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="4"/>
       <c r="O15" s="35"/>
     </row>
     <row r="16" spans="1:15" s="36" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3"/>
       <c r="B16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
     </row>
     <row r="17" spans="1:15" s="36" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="3"/>
       <c r="B17" s="3" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="18" spans="1:15" s="36" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
       <c r="B18" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
@@ -1461,247 +1462,247 @@
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="4"/>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B21" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="4"/>
       <c r="F21" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B22" s="83" t="s">
+      <c r="B22" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="C22" s="84"/>
-      <c r="D22" s="73" t="s">
+      <c r="C22" s="78"/>
+      <c r="D22" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="E22" s="74"/>
-[...1 lines deleted...]
-      <c r="G22" s="73" t="s">
+      <c r="E22" s="85"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="H22" s="74"/>
-[...1 lines deleted...]
-      <c r="J22" s="73" t="s">
+      <c r="H22" s="85"/>
+      <c r="I22" s="86"/>
+      <c r="J22" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="K22" s="74"/>
-      <c r="L22" s="75"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="86"/>
     </row>
     <row r="23" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="79"/>
+      <c r="C23" s="73"/>
       <c r="D23" s="37"/>
       <c r="E23" s="38" t="s">
         <v>0</v>
       </c>
       <c r="F23" s="39" t="s">
         <v>6</v>
       </c>
       <c r="G23" s="40" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="38" t="s">
         <v>0</v>
       </c>
       <c r="I23" s="39" t="s">
         <v>6</v>
       </c>
       <c r="J23" s="40" t="s">
         <v>5</v>
       </c>
       <c r="K23" s="38" t="s">
         <v>0</v>
       </c>
       <c r="L23" s="39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2"/>
-      <c r="B24" s="85" t="s">
+      <c r="B24" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="86"/>
+      <c r="C24" s="69"/>
       <c r="D24" s="10">
         <v>3353331.33</v>
       </c>
       <c r="E24" s="11">
         <v>1555186.1099999999</v>
       </c>
       <c r="F24" s="11">
         <v>1798145.22</v>
       </c>
       <c r="G24" s="12">
         <v>3020438.45</v>
       </c>
       <c r="H24" s="11">
         <v>1316220.72</v>
       </c>
       <c r="I24" s="11">
         <v>1704217.73</v>
       </c>
       <c r="J24" s="11">
         <v>332892.88</v>
       </c>
       <c r="K24" s="11">
         <v>238965.39</v>
       </c>
       <c r="L24" s="12">
         <v>93927.489999999991</v>
       </c>
       <c r="N24" s="7"/>
     </row>
     <row r="25" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2"/>
-      <c r="B25" s="85" t="s">
+      <c r="B25" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="86"/>
+      <c r="C25" s="69"/>
       <c r="D25" s="10">
         <v>3712043.59</v>
       </c>
       <c r="E25" s="11">
         <v>1665332.91</v>
       </c>
       <c r="F25" s="11">
         <v>2046710.6800000002</v>
       </c>
       <c r="G25" s="12">
         <v>3411971.97</v>
       </c>
       <c r="H25" s="11">
         <v>1460442.48</v>
       </c>
       <c r="I25" s="11">
         <v>1951529.4900000002</v>
       </c>
       <c r="J25" s="11">
         <v>300071.62</v>
       </c>
       <c r="K25" s="11">
         <v>204890.43</v>
       </c>
       <c r="L25" s="12">
         <v>95181.19</v>
       </c>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2"/>
-      <c r="B26" s="85" t="s">
+      <c r="B26" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="86"/>
+      <c r="C26" s="69"/>
       <c r="D26" s="10">
         <v>4028740.88</v>
       </c>
       <c r="E26" s="11">
         <v>1742239.96</v>
       </c>
       <c r="F26" s="11">
         <v>2286500.92</v>
       </c>
       <c r="G26" s="12">
         <v>3700051.7</v>
       </c>
       <c r="H26" s="11">
         <v>1525182.5999999999</v>
       </c>
       <c r="I26" s="11">
         <v>2174869.1</v>
       </c>
       <c r="J26" s="11">
         <v>328689.18</v>
       </c>
       <c r="K26" s="11">
         <v>217057.36</v>
       </c>
       <c r="L26" s="12">
         <v>111631.82</v>
       </c>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2"/>
-      <c r="B27" s="85" t="s">
+      <c r="B27" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="86"/>
+      <c r="C27" s="69"/>
       <c r="D27" s="10">
         <v>4388288.2799999993</v>
       </c>
       <c r="E27" s="11">
         <v>2035160.81</v>
       </c>
       <c r="F27" s="11">
         <v>2353127.4699999997</v>
       </c>
       <c r="G27" s="12">
         <v>4032167.73</v>
       </c>
       <c r="H27" s="11">
         <v>1779348.54</v>
       </c>
       <c r="I27" s="11">
         <v>2252819.19</v>
       </c>
       <c r="J27" s="11">
         <v>356120.55000000005</v>
       </c>
       <c r="K27" s="11">
         <v>255812.27000000002</v>
       </c>
       <c r="L27" s="12">
         <v>100308.28</v>
       </c>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="2"/>
-      <c r="B28" s="85" t="s">
+      <c r="B28" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="86"/>
+      <c r="C28" s="69"/>
       <c r="D28" s="10">
         <v>5240291.5199999996</v>
       </c>
       <c r="E28" s="11">
         <v>2460678.89</v>
       </c>
       <c r="F28" s="11">
         <v>2779612.63</v>
       </c>
       <c r="G28" s="12">
         <v>4762109.3499999996</v>
       </c>
       <c r="H28" s="11">
         <v>2084806.32</v>
       </c>
       <c r="I28" s="11">
         <v>2677303.0299999998</v>
       </c>
       <c r="J28" s="11">
         <v>478182.17000000004</v>
       </c>
       <c r="K28" s="11">
         <v>375872.57000000007</v>
       </c>
       <c r="L28" s="12">
@@ -2174,226 +2175,226 @@
         <v>10275.8339</v>
       </c>
       <c r="M42" s="54"/>
       <c r="N42" s="63"/>
     </row>
     <row r="43" spans="1:15" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="25"/>
       <c r="B43" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="27"/>
       <c r="D43" s="19"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="20"/>
       <c r="H43" s="20"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
     </row>
     <row r="44" spans="1:15" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="B44" s="87" t="s">
+      <c r="B44" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="C44" s="88"/>
+      <c r="C44" s="71"/>
       <c r="D44" s="17">
         <v>613532.91400600004</v>
       </c>
       <c r="E44" s="18">
         <v>233614.85753499999</v>
       </c>
       <c r="F44" s="18">
         <v>379918.05647100002</v>
       </c>
       <c r="G44" s="18">
         <v>584226.76290600002</v>
       </c>
       <c r="H44" s="18">
         <v>214584.540335</v>
       </c>
       <c r="I44" s="18">
         <v>369642.22257099999</v>
       </c>
       <c r="J44" s="18">
         <v>29306.151100000003</v>
       </c>
       <c r="K44" s="18">
         <v>19030.317200000001</v>
       </c>
       <c r="L44" s="18">
         <v>10275.8339</v>
       </c>
       <c r="M44" s="43"/>
       <c r="O44" s="43"/>
     </row>
     <row r="45" spans="1:15" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="13"/>
-      <c r="B45" s="85" t="s">
+      <c r="B45" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="C45" s="86"/>
+      <c r="C45" s="69"/>
       <c r="D45" s="14">
         <v>5.6999318020690453</v>
       </c>
       <c r="E45" s="15">
         <v>14.760371422839015</v>
       </c>
       <c r="F45" s="15">
         <v>-1.0562786878883799</v>
       </c>
       <c r="G45" s="15">
         <v>7.3750497866179217</v>
       </c>
       <c r="H45" s="15">
         <v>17.715091071428503</v>
       </c>
       <c r="I45" s="15">
         <v>0.55338361182283791</v>
       </c>
       <c r="J45" s="15">
         <v>-7.4065934646682194</v>
       </c>
       <c r="K45" s="15">
         <v>0.82140420172247275</v>
       </c>
       <c r="L45" s="16">
         <v>-23.326150358882089</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="13"/>
-      <c r="B46" s="85" t="s">
+      <c r="B46" s="68" t="s">
         <v>19</v>
       </c>
-      <c r="C46" s="86"/>
+      <c r="C46" s="69"/>
       <c r="D46" s="14">
         <v>10.697191082516738</v>
       </c>
       <c r="E46" s="15">
         <v>7.0825478244529876</v>
       </c>
       <c r="F46" s="15">
         <v>13.823436351820348</v>
       </c>
       <c r="G46" s="15">
         <v>12.962804125341478</v>
       </c>
       <c r="H46" s="15">
         <v>10.957262547880276</v>
       </c>
       <c r="I46" s="15">
         <v>14.511746688611211</v>
       </c>
       <c r="J46" s="15">
         <v>-9.8594058244802341</v>
       </c>
       <c r="K46" s="15">
         <v>-14.259370363214529</v>
       </c>
       <c r="L46" s="16">
         <v>1.3347530100080434</v>
       </c>
     </row>
     <row r="47" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="13"/>
-      <c r="B47" s="85" t="s">
+      <c r="B47" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="C47" s="86"/>
+      <c r="C47" s="69"/>
       <c r="D47" s="14">
         <v>8.5316155999127119</v>
       </c>
       <c r="E47" s="15">
         <v>4.6181186679364856</v>
       </c>
       <c r="F47" s="15">
         <v>11.715883556145783</v>
       </c>
       <c r="G47" s="15">
         <v>8.4432033009931331</v>
       </c>
       <c r="H47" s="15">
         <v>4.4329113187668838</v>
       </c>
       <c r="I47" s="15">
         <v>11.444336923650582</v>
       </c>
       <c r="J47" s="15">
         <v>9.5369098883793129</v>
       </c>
       <c r="K47" s="15">
         <v>5.9382617333566969</v>
       </c>
       <c r="L47" s="16">
         <v>17.283488470778735</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="13"/>
-      <c r="B48" s="85" t="s">
+      <c r="B48" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="C48" s="86"/>
+      <c r="C48" s="69"/>
       <c r="D48" s="14">
         <v>8.9245600724760408</v>
       </c>
       <c r="E48" s="15">
         <v>16.812887818277346</v>
       </c>
       <c r="F48" s="15">
         <v>2.913908733524579</v>
       </c>
       <c r="G48" s="15">
         <v>8.975983497744096</v>
       </c>
       <c r="H48" s="15">
         <v>16.664623632606364</v>
       </c>
       <c r="I48" s="15">
         <v>3.5841278907314376</v>
       </c>
       <c r="J48" s="15">
         <v>8.3456869495978054</v>
       </c>
       <c r="K48" s="15">
         <v>17.854685968722748</v>
       </c>
       <c r="L48" s="16">
         <v>-10.143649006170477</v>
       </c>
     </row>
     <row r="49" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="13"/>
-      <c r="B49" s="85" t="s">
+      <c r="B49" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="C49" s="86"/>
+      <c r="C49" s="69"/>
       <c r="D49" s="14">
         <v>19.415388999922328</v>
       </c>
       <c r="E49" s="15">
         <v>20.908327140988931</v>
       </c>
       <c r="F49" s="15">
         <v>18.12418432223734</v>
       </c>
       <c r="G49" s="15">
         <v>18.102957735838032</v>
       </c>
       <c r="H49" s="15">
         <v>17.166832305940474</v>
       </c>
       <c r="I49" s="15">
         <v>18.842339495518942</v>
       </c>
       <c r="J49" s="15">
         <v>34.275365462622119</v>
       </c>
       <c r="K49" s="15">
         <v>46.932971588892144</v>
       </c>
       <c r="L49" s="16">
@@ -2861,54 +2862,54 @@
       <c r="L63" s="30">
         <v>-45.222516201958086</v>
       </c>
     </row>
     <row r="64" spans="1:14" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="25"/>
       <c r="B64" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="27"/>
       <c r="D64" s="28"/>
       <c r="E64" s="29"/>
       <c r="F64" s="29"/>
       <c r="G64" s="29"/>
       <c r="H64" s="29"/>
       <c r="I64" s="29"/>
       <c r="J64" s="29"/>
       <c r="K64" s="29"/>
       <c r="L64" s="30"/>
       <c r="N64" s="67"/>
     </row>
     <row r="65" spans="1:12" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="B65" s="87" t="s">
+      <c r="B65" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="C65" s="88"/>
+      <c r="C65" s="71"/>
       <c r="D65" s="28">
         <v>16.069209070721048</v>
       </c>
       <c r="E65" s="29">
         <v>3.7367142846073342</v>
       </c>
       <c r="F65" s="29">
         <v>25.223274978473409</v>
       </c>
       <c r="G65" s="29">
         <v>18.543170304759737</v>
       </c>
       <c r="H65" s="29">
         <v>3.0638069450846794</v>
       </c>
       <c r="I65" s="29">
         <v>29.866121696106852</v>
       </c>
       <c r="J65" s="29">
         <v>-18.032752858990154</v>
       </c>
       <c r="K65" s="29">
         <v>11.980852358384553</v>
       </c>
       <c r="L65" s="30">
@@ -2978,74 +2979,74 @@
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B76" s="50"/>
       <c r="C76" s="50"/>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B77" s="51"/>
       <c r="C77" s="51"/>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B78" s="36"/>
       <c r="C78" s="36"/>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B79" s="50"/>
       <c r="C79" s="50"/>
     </row>
   </sheetData>
   <dataConsolidate>
     <dataRefs count="2">
       <dataRef ref="B3" sheet="本文・総計" r:id="rId1"/>
       <dataRef ref="B3:H3" sheet="本文・総計" r:id="rId2"/>
     </dataRefs>
   </dataConsolidate>
   <mergeCells count="24">
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="G4:L4"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="B22:C22"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B65:C65"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B48:C48"/>
-    <mergeCell ref="B23:C23"/>
-[...10 lines deleted...]
-    <mergeCell ref="G4:L4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.39370078740157483" bottom="0.31496062992125984" header="0.35433070866141736" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>