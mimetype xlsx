--- v0 (2026-07-24)
+++ v1 (2026-09-19)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{C66A3916-E4F8-4653-8770-A9314FAA397E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DE16D10-84E7-46E6-94A4-9BD52B9EBA86}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE8E30B1-CFD2-4B18-AF79-633251611F43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3EA4F89E-578F-4361-9070-9135024CBC53}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3EA4F89E-578F-4361-9070-9135024CBC53}"/>
   </bookViews>
   <sheets>
     <sheet name="32島根" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="81">
   <si>
     <t>32  島根県　　　　　　　　　　　　</t>
@@ -813,125 +813,125 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="177" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準_GEC13" xfId="2" xr:uid="{3E4E8D59-B56F-466B-9C89-AB9C27A5DC36}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
@@ -1273,288 +1273,288 @@
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="14.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="73" t="s">
+      <c r="B5" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="76" t="s">
+      <c r="C5" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="78" t="s">
+      <c r="D5" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="79"/>
-[...6 lines deleted...]
-      <c r="L5" s="79"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="11"/>
       <c r="P5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="14"/>
       <c r="X5" s="14"/>
       <c r="Y5" s="15"/>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="71"/>
-[...2 lines deleted...]
-      <c r="D6" s="56" t="s">
+      <c r="A6" s="54"/>
+      <c r="B6" s="57"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="58" t="s">
+      <c r="E6" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="58" t="s">
+      <c r="F6" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="58" t="s">
+      <c r="G6" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="58" t="s">
+      <c r="H6" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="61" t="s">
+      <c r="I6" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="58" t="s">
+      <c r="J6" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="61" t="s">
+      <c r="K6" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="L6" s="58" t="s">
+      <c r="L6" s="63" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="16"/>
       <c r="N6" s="17"/>
       <c r="O6" s="18"/>
-      <c r="P6" s="64" t="s">
+      <c r="P6" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="56" t="s">
+      <c r="Q6" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="56" t="s">
+      <c r="R6" s="66" t="s">
         <v>18</v>
       </c>
       <c r="S6" s="17"/>
-      <c r="T6" s="61" t="s">
+      <c r="T6" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="U6" s="56" t="s">
+      <c r="U6" s="66" t="s">
         <v>20</v>
       </c>
       <c r="V6" s="19"/>
       <c r="W6" s="20"/>
       <c r="X6" s="18"/>
       <c r="Y6" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="Z6" s="54"/>
+      <c r="Z6" s="73"/>
     </row>
     <row r="7" spans="1:26" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="71"/>
-[...10 lines deleted...]
-      <c r="L7" s="59"/>
+      <c r="A7" s="54"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="70"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="70"/>
+      <c r="L7" s="76"/>
       <c r="M7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="N7" s="23"/>
       <c r="O7" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="P7" s="65"/>
-[...1 lines deleted...]
-      <c r="R7" s="80"/>
+      <c r="P7" s="79"/>
+      <c r="Q7" s="67"/>
+      <c r="R7" s="67"/>
       <c r="S7" s="23"/>
-      <c r="T7" s="62"/>
-      <c r="U7" s="80"/>
+      <c r="T7" s="70"/>
+      <c r="U7" s="67"/>
       <c r="V7" s="25"/>
       <c r="W7" s="26"/>
       <c r="X7" s="24" t="s">
         <v>24</v>
       </c>
       <c r="Y7" s="27"/>
-      <c r="Z7" s="54"/>
+      <c r="Z7" s="73"/>
     </row>
     <row r="8" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="71"/>
-[...10 lines deleted...]
-      <c r="L8" s="59"/>
+      <c r="A8" s="54"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="75"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="70"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="70"/>
+      <c r="L8" s="76"/>
       <c r="M8" s="22"/>
-      <c r="N8" s="58" t="s">
+      <c r="N8" s="63" t="s">
         <v>25</v>
       </c>
       <c r="O8" s="24"/>
-      <c r="P8" s="65"/>
-[...2 lines deleted...]
-      <c r="S8" s="58" t="s">
+      <c r="P8" s="79"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="67"/>
+      <c r="S8" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="T8" s="62"/>
-[...1 lines deleted...]
-      <c r="V8" s="58" t="s">
+      <c r="T8" s="70"/>
+      <c r="U8" s="67"/>
+      <c r="V8" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="66" t="s">
+      <c r="W8" s="80" t="s">
         <v>28</v>
       </c>
       <c r="X8" s="28"/>
       <c r="Y8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="Z8" s="54"/>
+      <c r="Z8" s="73"/>
     </row>
     <row r="9" spans="1:26" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="71"/>
-[...10 lines deleted...]
-      <c r="L9" s="59"/>
+      <c r="A9" s="54"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="75"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="70"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="70"/>
+      <c r="L9" s="76"/>
       <c r="M9" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="N9" s="68"/>
+      <c r="N9" s="64"/>
       <c r="O9" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="65"/>
-[...6 lines deleted...]
-      <c r="W9" s="66"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="67"/>
+      <c r="R9" s="67"/>
+      <c r="S9" s="64"/>
+      <c r="T9" s="70"/>
+      <c r="U9" s="67"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="80"/>
       <c r="X9" s="24" t="s">
         <v>32</v>
       </c>
       <c r="Y9" s="27"/>
-      <c r="Z9" s="54"/>
+      <c r="Z9" s="73"/>
     </row>
     <row r="10" spans="1:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="72"/>
-      <c r="B10" s="75"/>
+      <c r="A10" s="55"/>
+      <c r="B10" s="58"/>
       <c r="C10" s="29" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="60"/>
-[...6 lines deleted...]
-      <c r="L10" s="60"/>
+      <c r="E10" s="77"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="77"/>
       <c r="M10" s="31"/>
-      <c r="N10" s="69"/>
+      <c r="N10" s="65"/>
       <c r="O10" s="32"/>
       <c r="P10" s="33" t="s">
         <v>35</v>
       </c>
-      <c r="Q10" s="81"/>
-[...5 lines deleted...]
-      <c r="W10" s="67"/>
+      <c r="Q10" s="68"/>
+      <c r="R10" s="68"/>
+      <c r="S10" s="65"/>
+      <c r="T10" s="71"/>
+      <c r="U10" s="68"/>
+      <c r="V10" s="65"/>
+      <c r="W10" s="81"/>
       <c r="X10" s="32"/>
       <c r="Y10" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="Z10" s="55"/>
+      <c r="Z10" s="74"/>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.15">
       <c r="A11" s="34"/>
       <c r="B11" s="35"/>
       <c r="C11" s="36" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="36" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="36" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="36" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="36" t="s">
         <v>41</v>
       </c>
       <c r="H11" s="36" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="36" t="s">
         <v>43</v>
       </c>
@@ -1702,93 +1702,93 @@
       </c>
       <c r="V13" s="1">
         <v>11</v>
       </c>
       <c r="W13" s="1">
         <v>0</v>
       </c>
       <c r="X13" s="1">
         <v>0</v>
       </c>
       <c r="Y13" s="1">
         <v>2</v>
       </c>
       <c r="Z13" s="44">
         <v>201</v>
       </c>
     </row>
     <row r="14" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="42" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="43">
         <v>202</v>
       </c>
       <c r="C14" s="1">
-        <v>998</v>
+        <v>717</v>
       </c>
       <c r="D14" s="1">
         <v>317</v>
       </c>
       <c r="E14" s="1">
         <v>146</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
         <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>1</v>
       </c>
       <c r="J14" s="1">
         <v>112</v>
       </c>
       <c r="K14" s="1">
         <v>44</v>
       </c>
       <c r="L14" s="1">
         <v>6</v>
       </c>
       <c r="M14" s="1">
         <v>1</v>
       </c>
       <c r="N14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P14" s="1">
-        <v>679</v>
+        <v>399</v>
       </c>
       <c r="Q14" s="1">
-        <v>297</v>
+        <v>17</v>
       </c>
       <c r="R14" s="1">
         <v>118</v>
       </c>
       <c r="S14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T14" s="1">
         <v>255</v>
       </c>
       <c r="U14" s="1">
         <v>0</v>
       </c>
       <c r="V14" s="1">
         <v>0</v>
       </c>
       <c r="W14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="X14" s="1">
         <v>9</v>
       </c>
       <c r="Y14" s="1">
         <v>1</v>
       </c>
@@ -1862,93 +1862,93 @@
       </c>
       <c r="V15" s="1">
         <v>16</v>
       </c>
       <c r="W15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="X15" s="1">
         <v>19</v>
       </c>
       <c r="Y15" s="1">
         <v>0</v>
       </c>
       <c r="Z15" s="44">
         <v>203</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="15.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="42" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="43">
         <v>204</v>
       </c>
       <c r="C16" s="1">
-        <v>739</v>
+        <v>1019</v>
       </c>
       <c r="D16" s="1">
         <v>416</v>
       </c>
       <c r="E16" s="1">
         <v>102</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="1">
         <v>0</v>
       </c>
       <c r="H16" s="1">
         <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>2</v>
       </c>
       <c r="J16" s="1">
         <v>219</v>
       </c>
       <c r="K16" s="1">
         <v>65</v>
       </c>
       <c r="L16" s="1">
         <v>23</v>
       </c>
       <c r="M16" s="1">
         <v>0</v>
       </c>
       <c r="N16" s="1">
         <v>0</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="P16" s="1">
-        <v>323</v>
+        <v>604</v>
       </c>
       <c r="Q16" s="1">
-        <v>54</v>
+        <v>334</v>
       </c>
       <c r="R16" s="1">
         <v>164</v>
       </c>
       <c r="S16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="T16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="U16" s="1">
         <v>104</v>
       </c>
       <c r="V16" s="1">
         <v>6</v>
       </c>
       <c r="W16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="Y16" s="1">
         <v>0</v>
       </c>
@@ -3170,73 +3170,73 @@
       <c r="K32" s="48"/>
       <c r="L32" s="48"/>
       <c r="M32" s="48"/>
       <c r="N32" s="48"/>
       <c r="O32" s="48"/>
       <c r="P32" s="49"/>
       <c r="Q32" s="49"/>
       <c r="R32" s="49"/>
       <c r="S32" s="49"/>
       <c r="T32" s="49"/>
       <c r="U32" s="49"/>
       <c r="V32" s="49"/>
       <c r="W32" s="49"/>
       <c r="X32" s="50"/>
       <c r="Y32" s="49"/>
       <c r="Z32" s="51"/>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A33" s="52"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.15">
       <c r="A34" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A5:A10"/>
-[...7 lines deleted...]
-    <mergeCell ref="U6:U10"/>
     <mergeCell ref="Z5:Z10"/>
     <mergeCell ref="D6:D9"/>
     <mergeCell ref="E6:E10"/>
     <mergeCell ref="F6:F10"/>
     <mergeCell ref="G6:G10"/>
     <mergeCell ref="H6:H10"/>
     <mergeCell ref="I6:I10"/>
     <mergeCell ref="J6:J10"/>
     <mergeCell ref="K6:K10"/>
     <mergeCell ref="L6:L10"/>
     <mergeCell ref="P6:P9"/>
     <mergeCell ref="W8:W10"/>
     <mergeCell ref="N8:N10"/>
     <mergeCell ref="S8:S10"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="B5:B10"/>
+    <mergeCell ref="C5:C9"/>
+    <mergeCell ref="D5:L5"/>
+    <mergeCell ref="V8:V10"/>
+    <mergeCell ref="Q6:Q10"/>
+    <mergeCell ref="R6:R10"/>
+    <mergeCell ref="T6:T10"/>
+    <mergeCell ref="U6:U10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="10" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter differentOddEven="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>