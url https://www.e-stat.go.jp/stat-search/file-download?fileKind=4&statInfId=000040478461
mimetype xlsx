--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -6,63 +6,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MOJ_FS00568/Lib0001/00_年報関係/07_年報関係 R7年分/04_原稿/01_原稿/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Public\01_原稿\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{363B4058-1279-4762-9075-1635DE2843FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FED62689-20A9-479F-852B-DFC176A02FE5}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F9D54C3-A4BE-4A26-B4F0-17337AFDD8BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-3036" windowWidth="30936" windowHeight="16776" xr2:uid="{D3C64905-FF3A-4C3C-8792-93A1F33C6947}"/>
+    <workbookView xWindow="-30828" yWindow="12" windowWidth="30936" windowHeight="16776" xr2:uid="{D3C64905-FF3A-4C3C-8792-93A1F33C6947}"/>
   </bookViews>
   <sheets>
-    <sheet name="24-00-15" sheetId="1" r:id="rId1"/>
+    <sheet name="25-00-15" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'24-00-15'!$A$1:$Z$149</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'24-00-15'!$A:$A,'24-00-15'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'25-00-15'!$A$1:$Z$149</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'25-00-15'!$A:$A,'25-00-15'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -13029,50 +13029,65 @@
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.78740157480314965" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100C8DF6169BA29CB438E49AF1133033135" ma:contentTypeVersion="3" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="ae2d7f0c8d7f868ada5c38f0574c88b2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="943ae759-e70a-4252-baca-0be4936ddad2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ba1ef86b9fba9888bcb99c5189f593f" ns2:_="">
     <xsd:import namespace="943ae759-e70a-4252-baca-0be4936ddad2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="943ae759-e70a-4252-baca-0be4936ddad2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -13166,132 +13181,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2CB948A-2947-44B0-BFFE-EF56D36EC2E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9A51FF7-3669-4A73-ACEA-661CAA8A758F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37A46B3A-C764-4800-B90D-7AAF4786B089}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="943ae759-e70a-4252-baca-0be4936ddad2"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9A51FF7-3669-4A73-ACEA-661CAA8A758F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2CB948A-2947-44B0-BFFE-EF56D36EC2E4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="943ae759-e70a-4252-baca-0be4936ddad2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>24-00-15</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'24-00-15'!Print_Titles</vt:lpstr>
+      <vt:lpstr>25-00-15</vt:lpstr>
+      <vt:lpstr>'25-00-15'!Print_Area</vt:lpstr>
+      <vt:lpstr>'25-00-15'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C8DF6169BA29CB438E49AF1133033135</vt:lpwstr>
   </property>
 </Properties>
 </file>