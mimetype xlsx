--- v0 (2026-08-08)
+++ v1 (2026-09-23)
@@ -5,1204 +5,1210 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
-  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/2026年/202606/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://digitalgojp.sharepoint.com/sites/MIC_FS00007/DocLib2/02家計審査発表/02【中分類】公表/00検討中/01_家計収支編/11_インターネット/e-stat登録用統計表/2026年/遡及改定202601-06/06/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{9B35C4C3-0602-4459-9DDB-FFC71A6A4516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8FD649F0-724B-481F-B1D5-8E1E0B1C97E3}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{6C3170C9-F398-4592-9ACE-46BEA69DB406}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{980B11A5-5D36-469A-AC2D-1C301A1BC7F4}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1937E2A3-9A1E-4867-B664-E4CD031F525B}"/>
   </bookViews>
   <sheets>
-    <sheet name="二人" sheetId="3" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="無職" sheetId="6" r:id="rId4"/>
+    <sheet name="二人" sheetId="2" r:id="rId1"/>
+    <sheet name="勤労" sheetId="3" r:id="rId2"/>
+    <sheet name="勤労以外" sheetId="4" r:id="rId3"/>
+    <sheet name="無職" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">勤労!$H$6:$T$252</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">勤労以外!$H$6:$S$161</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">二人!$H$6:$S$161</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">無職!$H$6:$T$252</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">勤労!$H:$P,勤労!$6:$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">勤労以外!$H:$O,勤労以外!$6:$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">二人!$H:$O,二人!$6:$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">無職!$H:$P,無職!$6:$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5014" uniqueCount="405">
-  <si>
-[...859 lines deleted...]
-  </si>
   <si>
     <t>第６－１表　用途分類による１世帯当たり１か月間の収入と支出及び対前年増減率</t>
     <rPh sb="6" eb="8">
       <t>ヨウト</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ブンルイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>セタイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ア</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>カン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シシュツ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>オヨ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>タイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="34" eb="37">
       <t>ゾウゲンリツ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>2026年6月</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>二人以上の世帯</t>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>対前年増減率 (％)</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ゾウゲンリツ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>用   途   分   類</t>
+  </si>
+  <si>
+    <t>実  数</t>
+    <rPh sb="0" eb="1">
+      <t>ジツ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>スウ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>名　目</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>実　質</t>
+    <rPh sb="0" eb="1">
+      <t>ジツ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シツ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>寄与度</t>
+    <rPh sb="0" eb="3">
+      <t>キヨド</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>60101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202606A     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">            </t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 世帯数分布(抽出率調整)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 集計世帯数</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 世帯人員(人)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>　18歳未満人員(人)</t>
+  </si>
+  <si>
+    <t>　65歳以上人員(人)</t>
+  </si>
+  <si>
+    <t>　 うち無職者人員(人)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 有業人員(人)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 世帯主の配偶者のうち女の有業率(％)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 世帯主の年齢(歳)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t xml:space="preserve"> 持家率(％)</t>
+  </si>
+  <si>
+    <t>　  平均畳数</t>
+  </si>
+  <si>
+    <t>　 うち住宅ローンを支払っている世帯の割合(％)</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>　　平均畳数</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 家賃・地代を支払っている世帯の割合(％)</t>
+  </si>
+  <si>
+    <t>　平均畳数</t>
+  </si>
+  <si>
+    <t>消費支出</t>
+  </si>
+  <si>
+    <t>食料</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>穀類</t>
+  </si>
+  <si>
+    <t>1.1.1</t>
+  </si>
+  <si>
+    <t>米</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>1.1.2</t>
+  </si>
+  <si>
+    <t>パン</t>
+  </si>
+  <si>
+    <t>1.1.3</t>
+  </si>
+  <si>
+    <t>麺類</t>
+  </si>
+  <si>
+    <t>1.1.4</t>
+  </si>
+  <si>
+    <t>他の穀類</t>
+  </si>
+  <si>
+    <t>1.2</t>
+  </si>
+  <si>
+    <t>魚介類</t>
+  </si>
+  <si>
+    <t>1.2.1</t>
+  </si>
+  <si>
+    <t>生鮮魚介</t>
+  </si>
+  <si>
+    <t>1.2.2</t>
+  </si>
+  <si>
+    <t>塩干魚介</t>
+  </si>
+  <si>
+    <t>1.2.3</t>
+  </si>
+  <si>
+    <t>魚肉練製品</t>
+  </si>
+  <si>
+    <t>1.2.4</t>
+  </si>
+  <si>
+    <t>他の魚介加工品</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>肉類</t>
+  </si>
+  <si>
+    <t>1.3.1</t>
+  </si>
+  <si>
+    <t>生鮮肉</t>
+  </si>
+  <si>
+    <t>1.3.2</t>
+  </si>
+  <si>
+    <t>加工肉</t>
+  </si>
+  <si>
+    <t>1.4</t>
+  </si>
+  <si>
+    <t>乳卵類</t>
+  </si>
+  <si>
+    <t>1.4.1</t>
+  </si>
+  <si>
+    <t>牛乳</t>
+  </si>
+  <si>
+    <t>1.4.2</t>
+  </si>
+  <si>
+    <t>乳製品</t>
+  </si>
+  <si>
+    <t>1.4.3</t>
+  </si>
+  <si>
+    <t>卵</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>野菜・海藻</t>
+  </si>
+  <si>
+    <t>1.5.1</t>
+  </si>
+  <si>
+    <t>生鮮野菜</t>
+  </si>
+  <si>
+    <t>1.5.2</t>
+  </si>
+  <si>
+    <t>乾物・海藻</t>
+  </si>
+  <si>
+    <t>1.5.3</t>
+  </si>
+  <si>
+    <t>大豆加工品</t>
+  </si>
+  <si>
+    <t>1.5.4</t>
+  </si>
+  <si>
+    <t>他の野菜・海藻加工品</t>
+  </si>
+  <si>
+    <t>1.6</t>
+  </si>
+  <si>
+    <t>果物</t>
+  </si>
+  <si>
+    <t>1.6.1</t>
+  </si>
+  <si>
+    <t>生鮮果物</t>
+  </si>
+  <si>
+    <t>1.6.2</t>
+  </si>
+  <si>
+    <t>果物加工品</t>
+  </si>
+  <si>
+    <t>1.7</t>
+  </si>
+  <si>
+    <t>油脂・調味料</t>
+  </si>
+  <si>
+    <t>1.7.1</t>
+  </si>
+  <si>
+    <t>油脂</t>
+  </si>
+  <si>
+    <t>1.7.2</t>
+  </si>
+  <si>
+    <t>調味料</t>
+  </si>
+  <si>
+    <t>1.8</t>
+  </si>
+  <si>
+    <t>菓子類</t>
+  </si>
+  <si>
+    <t>1.9</t>
+  </si>
+  <si>
+    <t>調理食品</t>
+  </si>
+  <si>
+    <t>1.9.1</t>
+  </si>
+  <si>
+    <t>主食的調理食品</t>
+  </si>
+  <si>
+    <t>1.9.2</t>
+  </si>
+  <si>
+    <t>他の調理食品</t>
+  </si>
+  <si>
+    <t>1.10</t>
+  </si>
+  <si>
+    <t>飲料</t>
+  </si>
+  <si>
+    <t>1.10.1</t>
+  </si>
+  <si>
+    <t>茶類</t>
+  </si>
+  <si>
+    <t>1.10.2</t>
+  </si>
+  <si>
+    <t>コーヒー・ココア</t>
+  </si>
+  <si>
+    <t>1.10.3</t>
+  </si>
+  <si>
+    <t>他の飲料</t>
+  </si>
+  <si>
+    <t>1.11</t>
+  </si>
+  <si>
+    <t>酒類</t>
+  </si>
+  <si>
+    <t>1.12</t>
+  </si>
+  <si>
+    <t>外食</t>
+  </si>
+  <si>
+    <t>1.12.1</t>
+  </si>
+  <si>
+    <t>一般外食</t>
+  </si>
+  <si>
+    <t>1.12.2</t>
+  </si>
+  <si>
+    <t>学校給食</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>住居</t>
+  </si>
+  <si>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>家賃地代</t>
+  </si>
+  <si>
+    <t>2.2</t>
+  </si>
+  <si>
+    <t>設備修繕・維持</t>
+  </si>
+  <si>
+    <t>2.2.1</t>
+  </si>
+  <si>
+    <t>設備材料</t>
+  </si>
+  <si>
+    <t>2.2.2</t>
+  </si>
+  <si>
+    <t>工事その他のサービス</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>光熱・水道</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>電気代</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>ガス代</t>
+  </si>
+  <si>
+    <t>3.3</t>
+  </si>
+  <si>
+    <t>他の光熱</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>上下水道料</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>家具・家事用品</t>
+  </si>
+  <si>
+    <t>4.1</t>
+  </si>
+  <si>
+    <t>家庭用耐久財</t>
+  </si>
+  <si>
+    <t>4.1.1</t>
+  </si>
+  <si>
+    <t>家事用耐久財</t>
+  </si>
+  <si>
+    <t>4.1.2</t>
+  </si>
+  <si>
+    <t>冷暖房用器具</t>
+  </si>
+  <si>
+    <t>4.1.3</t>
+  </si>
+  <si>
+    <t>一般家具</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>室内装備・装飾品</t>
+  </si>
+  <si>
+    <t>4.3</t>
+  </si>
+  <si>
+    <t>寝具類</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>家事雑貨</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>家事用消耗品</t>
+  </si>
+  <si>
+    <t>4.6</t>
+  </si>
+  <si>
+    <t>家事サービス</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>被服及び履物</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>和服</t>
+  </si>
+  <si>
+    <t>5.2</t>
+  </si>
+  <si>
+    <t>洋服</t>
+  </si>
+  <si>
+    <t>5.2.1</t>
   </si>
   <si>
     <t>男性用洋服</t>
   </si>
   <si>
+    <t>5.2.2</t>
+  </si>
+  <si>
     <t>女性用洋服</t>
   </si>
   <si>
+    <t>5.2.3</t>
+  </si>
+  <si>
+    <t>子供用洋服</t>
+  </si>
+  <si>
+    <t>5.3</t>
+  </si>
+  <si>
+    <t>シャツ・セーター類</t>
+  </si>
+  <si>
+    <t>5.3.1</t>
+  </si>
+  <si>
     <t>男性用シャツ・セーター類</t>
   </si>
   <si>
+    <t>5.3.2</t>
+  </si>
+  <si>
     <t>女性用シャツ・セーター類</t>
   </si>
   <si>
+    <t>5.3.3</t>
+  </si>
+  <si>
+    <t>子供用シャツ・セーター類</t>
+  </si>
+  <si>
+    <t>5.4</t>
+  </si>
+  <si>
+    <t>下着類</t>
+  </si>
+  <si>
+    <t>5.4.1</t>
+  </si>
+  <si>
     <t>男性用下着類</t>
   </si>
   <si>
+    <t>5.4.2</t>
+  </si>
+  <si>
     <t>女性用下着類</t>
   </si>
   <si>
-    <t>2026年6月</t>
+    <t>5.4.3</t>
+  </si>
+  <si>
+    <t>子供用下着類</t>
+  </si>
+  <si>
+    <t>5.5</t>
+  </si>
+  <si>
+    <t>生地・糸類</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>他の被服</t>
+  </si>
+  <si>
+    <t>5.7</t>
+  </si>
+  <si>
+    <t>履物類</t>
+  </si>
+  <si>
+    <t>5.8</t>
+  </si>
+  <si>
+    <t>被服関連サービス</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>保健医療</t>
+  </si>
+  <si>
+    <t>6.1</t>
+  </si>
+  <si>
+    <t>医薬品</t>
+  </si>
+  <si>
+    <t>6.2</t>
+  </si>
+  <si>
+    <t>健康保持用摂取品</t>
+  </si>
+  <si>
+    <t>6.3</t>
+  </si>
+  <si>
+    <t>保健医療用品・器具</t>
+  </si>
+  <si>
+    <t>6.4</t>
+  </si>
+  <si>
+    <t>保健医療サービス</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>交通・通信</t>
+  </si>
+  <si>
+    <t>7.1</t>
+  </si>
+  <si>
+    <t>交通</t>
+  </si>
+  <si>
+    <t>7.2</t>
+  </si>
+  <si>
+    <t>自動車等関係費</t>
+  </si>
+  <si>
+    <t>7.2.1</t>
+  </si>
+  <si>
+    <t>自動車等購入</t>
+  </si>
+  <si>
+    <t>7.2.2</t>
+  </si>
+  <si>
+    <t>自転車購入</t>
+  </si>
+  <si>
+    <t>7.2.3</t>
+  </si>
+  <si>
+    <t>自動車等維持</t>
+  </si>
+  <si>
+    <t>7.3</t>
+  </si>
+  <si>
+    <t>通信</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>教育</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>授業料等</t>
+  </si>
+  <si>
+    <t>8.2</t>
+  </si>
+  <si>
+    <t>教科書・学習参考教材</t>
+  </si>
+  <si>
+    <t>8.3</t>
+  </si>
+  <si>
+    <t>補習教育</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>教養娯楽</t>
+  </si>
+  <si>
+    <t>9.1</t>
+  </si>
+  <si>
+    <t>教養娯楽用耐久財</t>
+  </si>
+  <si>
+    <t>9.2</t>
+  </si>
+  <si>
+    <t>教養娯楽用品</t>
+  </si>
+  <si>
+    <t>9.3</t>
+  </si>
+  <si>
+    <t>書籍・他の印刷物</t>
+  </si>
+  <si>
+    <t>9.4</t>
+  </si>
+  <si>
+    <t>教養娯楽サービス</t>
+  </si>
+  <si>
+    <t>9.4.1</t>
+  </si>
+  <si>
+    <t>宿泊料</t>
+  </si>
+  <si>
+    <t>9.4.2</t>
+  </si>
+  <si>
+    <t>パック旅行費</t>
+  </si>
+  <si>
+    <t>9.4.3</t>
+  </si>
+  <si>
+    <t>月謝類</t>
+  </si>
+  <si>
+    <t>9.4.4</t>
+  </si>
+  <si>
+    <t>他の教養娯楽サービス</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>その他の消費支出 1)</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>60101</t>
-[...14 lines deleted...]
-    <t>...</t>
+    <t>10.1</t>
+  </si>
+  <si>
+    <t>諸雑費</t>
+  </si>
+  <si>
+    <t>10.1.1</t>
+  </si>
+  <si>
+    <t>理美容サービス</t>
+  </si>
+  <si>
+    <t>10.1.2</t>
+  </si>
+  <si>
+    <t>理美容用品</t>
+  </si>
+  <si>
+    <t>10.1.3</t>
+  </si>
+  <si>
+    <t>身の回り用品</t>
+  </si>
+  <si>
+    <t>10.1.4</t>
+  </si>
+  <si>
+    <t>たばこ</t>
+  </si>
+  <si>
+    <t>10.1.5</t>
+  </si>
+  <si>
+    <t>他の諸雑費</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>10.2</t>
+  </si>
+  <si>
+    <t>こづかい(使途不明) 1)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>10.3</t>
+  </si>
+  <si>
+    <t>交際費 1)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>10.3.1</t>
+  </si>
+  <si>
+    <t>10.3.2</t>
+  </si>
+  <si>
+    <t>10.3.3</t>
+  </si>
+  <si>
+    <t>10.3.4</t>
+  </si>
+  <si>
+    <t>10.3.5</t>
+  </si>
+  <si>
+    <t>他の物品サービス</t>
+  </si>
+  <si>
+    <t>10.3.6</t>
+  </si>
+  <si>
+    <t>贈与金</t>
+  </si>
+  <si>
+    <t>10.3.7</t>
+  </si>
+  <si>
+    <t>他の交際費</t>
+  </si>
+  <si>
+    <t>10.4</t>
+  </si>
+  <si>
+    <t>仕送り金 1)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(再掲) 教育関係費</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(再掲) 教養娯楽関係費</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(再掲) 移転支出(贈与金＋仕送り金)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(再掲) 経常消費支出</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(再掲) 情報通信関係費</t>
+    <rPh sb="5" eb="7">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ツウシン</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>カンケイヒ</t>
+    </rPh>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>(再掲) 消費支出(除く住居等) 2)</t>
+    <rPh sb="5" eb="7">
+      <t>ショウヒ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シシュツ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ノゾ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ジュウキョナド</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>エンゲル係数(％)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>年間収入(万円)</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>調整集計世帯数</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>注：1) 実質化には消費者物価指数（持家の帰属家賃を除く総合）を用いた。</t>
+    <phoneticPr fontId="5"/>
+  </si>
+  <si>
+    <t>2) 「住居」のほか，「自動車等購入」，「贈与金」，「仕送り金」を除いている。</t>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>第６－１表　用途分類による１世帯当たり１か月間の収入と支出及び対前年増減率</t>
     <rPh sb="0" eb="1">
       <t>ダイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ヨウト</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ブンルイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>セタイ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ア</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>ゲツ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>カン</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>シュウニュウ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>シシュツ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>オヨ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>タイ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="34" eb="37">
       <t>ゾウゲンリツ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>二人以上の世帯のうち勤労者世帯</t>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>対前年増減率 (％)</t>
     <rPh sb="0" eb="1">
       <t>タイ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>ゼンネン</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ゾウゲンリツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>実　数</t>
     <rPh sb="0" eb="1">
       <t>ジツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カズ</t>
     </rPh>
-    <phoneticPr fontId="1"/>
+    <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>名　目</t>
     <rPh sb="0" eb="1">
       <t>メイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>モク</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>実　質</t>
     <rPh sb="0" eb="1">
       <t>ジツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シツ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>寄与度</t>
     <rPh sb="0" eb="3">
       <t>キヨド</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>60102</t>
   </si>
   <si>
     <t xml:space="preserve"> 世帯数分布(抽出率調整)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> 集計世帯数</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> 世帯人員(人)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>　18歳未満人員(人)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>　65歳以上人員(人)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>　 うち無職者人員(人)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> 有業人員(人)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> 世帯主の配偶者のうち女の有業率(％)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> 世帯主の年齢(歳)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve"> 持家率(％)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>　  平均畳数</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>　 うち住宅ローンを支払っている世帯の割合(％)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>受取</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>実収入</t>
   </si>
   <si>
     <t>経常収入</t>
   </si>
   <si>
     <t>勤め先収入</t>
   </si>
   <si>
     <t>世帯主収入</t>
   </si>
   <si>
     <t xml:space="preserve"> うち男</t>
   </si>
   <si>
     <t>定期収入</t>
   </si>
   <si>
     <t>臨時収入・賞与</t>
   </si>
   <si>
     <t>臨時収入</t>
   </si>
@@ -1267,382 +1273,391 @@
     <t>保険金</t>
   </si>
   <si>
     <t>個人・企業年金保険金</t>
   </si>
   <si>
     <t>他の保険金</t>
   </si>
   <si>
     <t>有価証券売却</t>
   </si>
   <si>
     <t>土地家屋借入金</t>
   </si>
   <si>
     <t>他の借入金</t>
   </si>
   <si>
     <t>クレジット購入借入金</t>
   </si>
   <si>
     <t>財産売却</t>
   </si>
   <si>
     <t>実収入以外の受取のその他</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>繰入金</t>
   </si>
   <si>
     <t>支払</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>実支出</t>
   </si>
   <si>
     <t>米</t>
   </si>
   <si>
     <t>他の諸雑費</t>
   </si>
   <si>
     <t xml:space="preserve">       (再掲) 教育関係費</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve">       (再掲) 教養娯楽関係費</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve">       (再掲) 移転支出(贈与金＋仕送り金)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve">       (再掲) 経常消費支出</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve">       (再掲) 情報通信関係費</t>
     <rPh sb="12" eb="14">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ツウシン</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>カンケイヒ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t xml:space="preserve">       (再掲) 消費支出(除く住居等) 2)</t>
     <rPh sb="12" eb="14">
       <t>ショウヒ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シシュツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ノゾ</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>ジュウキョナド</t>
     </rPh>
-    <phoneticPr fontId="10"/>
+    <phoneticPr fontId="11"/>
   </si>
   <si>
     <t>非消費支出</t>
   </si>
   <si>
     <t>直接税</t>
   </si>
   <si>
     <t>勤労所得税</t>
   </si>
   <si>
     <t>個人住民税</t>
   </si>
   <si>
     <t>他の税</t>
   </si>
   <si>
     <t>社会保険料</t>
   </si>
   <si>
     <t>公的年金保険料</t>
   </si>
   <si>
     <t>健康保険料</t>
   </si>
   <si>
     <t>介護保険料</t>
     <rPh sb="0" eb="2">
       <t>カイゴ</t>
     </rPh>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>他の社会保険料</t>
   </si>
   <si>
     <t>他の非消費支出</t>
   </si>
   <si>
     <t>実支出以外の支払(繰越金を除く)</t>
   </si>
   <si>
     <t>預貯金</t>
   </si>
   <si>
     <t>保険料</t>
   </si>
   <si>
     <t>個人・企業年金保険料</t>
   </si>
   <si>
     <t>他の保険料</t>
   </si>
   <si>
     <t>有価証券購入</t>
   </si>
   <si>
     <t>土地家屋借金返済</t>
   </si>
   <si>
     <t>他の借金返済</t>
   </si>
   <si>
     <t>クレジット購入借入金返済</t>
   </si>
   <si>
     <t>財産購入</t>
   </si>
   <si>
     <t>実支出以外の支払のその他</t>
   </si>
   <si>
     <t>繰越金</t>
   </si>
   <si>
     <t>可処分所得</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>黒字</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>金融資産純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>貯蓄純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>預貯金純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>保険純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>個人・企業年金保険純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>他の保険純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>有価証券純購入</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>土地家屋借金純減</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>他の借金純減</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>クレジット購入借入金純減</t>
   </si>
   <si>
     <t>財産純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>その他の純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>繰越純増</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>(再掲) 可処分所得に対する割合　　　          平均消費性向(％)</t>
   </si>
   <si>
     <t>黒字率(％)</t>
   </si>
   <si>
     <t>金融資産純増率(％)</t>
   </si>
   <si>
     <t>貯蓄純増(平均貯蓄率)(％)</t>
   </si>
   <si>
     <t>預貯金純増(％)</t>
   </si>
   <si>
     <t>保険純増(％)</t>
   </si>
   <si>
     <t>個人・企業年金保険純増(％)</t>
   </si>
   <si>
     <t>他の保険純増(％)</t>
   </si>
   <si>
     <t>有価証券純購入(％)</t>
   </si>
   <si>
     <t>土地家屋借金純減(％)</t>
   </si>
   <si>
     <t>他の借金純減(％)</t>
   </si>
   <si>
     <t>クレジット購入借入金純減(％)</t>
   </si>
   <si>
     <t>財産純増(％)</t>
   </si>
   <si>
     <t>エンゲル係数(％)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>年間収入(万円)</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>調整集計世帯数</t>
-    <phoneticPr fontId="9"/>
+    <phoneticPr fontId="10"/>
   </si>
   <si>
     <t>二人以上の世帯のうち勤労者以外の世帯</t>
     <rPh sb="10" eb="13">
       <t>キンロウシャ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>イガイ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>60103</t>
   </si>
   <si>
     <t>二人以上の世帯のうち無職世帯</t>
     <rPh sb="10" eb="12">
       <t>ムショク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>セタイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>60104</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="176" formatCode="\G\/&quot;標&quot;&quot;準&quot;"/>
-    <numFmt numFmtId="177" formatCode="#,##0.0"/>
+    <numFmt numFmtId="176" formatCode="#,##0.0"/>
+    <numFmt numFmtId="177" formatCode="\G\/&quot;標&quot;&quot;準&quot;"/>
     <numFmt numFmtId="178" formatCode="[$¥-411]#,##0.00_);\([$¥-411]#,##0.00\)"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...11 lines deleted...]
-      <sz val="18"/>
+      <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...4 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標準明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color indexed="56"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
@@ -1686,34503 +1701,32369 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </right>
-[...1 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...31 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="3">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+  <cellXfs count="67">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="桁区切り 2" xfId="2" xr:uid="{DBBEBDFB-6437-4EF6-8C85-473C7C95BDF4}"/>
+  <cellStyles count="3">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="標準_用途分勤(案2）" xfId="3" xr:uid="{07FB3BE8-B591-4C40-AE56-A3D56FAB763D}"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{9D1AA9CE-20EC-4621-A5CE-C02CE5DBFA59}"/>
+    <cellStyle name="標準_用途分勤(案2）" xfId="2" xr:uid="{E7CB71A6-35F6-41C1-A6C9-56A2586D4299}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F8C7CFE-5507-4691-8320-DAA185D820B8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{793567F6-7E1E-4138-B06D-CD1646DCD07E}">
   <dimension ref="A1:T162"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="15" ySplit="13" topLeftCell="P14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="J1" sqref="J1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="5" width="0" style="9" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="16384" width="9" style="1"/>
+    <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="2.125" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="2.125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="6.625" style="2" customWidth="1"/>
+    <col min="9" max="13" width="1" style="2" customWidth="1"/>
+    <col min="14" max="15" width="17.625" style="2" customWidth="1"/>
+    <col min="16" max="19" width="13.625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.625" style="2" customWidth="1"/>
+    <col min="21" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" hidden="1">
-      <c r="P1" s="1">
+      <c r="P1" s="2">
         <v>1</v>
       </c>
-      <c r="Q1" s="1">
+      <c r="Q1" s="2">
         <v>2</v>
       </c>
-      <c r="R1" s="1">
+      <c r="R1" s="2">
         <v>3</v>
       </c>
-      <c r="S1" s="1">
+      <c r="S1" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:20" hidden="1">
-      <c r="P2" s="2">
+      <c r="P2" s="3">
         <v>1</v>
       </c>
-      <c r="Q2" s="2">
+      <c r="Q2" s="3">
         <v>2</v>
       </c>
-      <c r="R2" s="2">
+      <c r="R2" s="3">
         <v>3</v>
       </c>
-      <c r="S2" s="2">
+      <c r="S2" s="3">
         <v>4</v>
       </c>
-      <c r="T2" s="3"/>
+      <c r="T2" s="4"/>
     </row>
     <row r="5" spans="1:20" ht="21">
-      <c r="F5" s="4"/>
-      <c r="H5" s="12" t="s">
+      <c r="F5" s="5"/>
+      <c r="H5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="6"/>
+    </row>
+    <row r="6" spans="1:20" ht="21.75" customHeight="1">
+      <c r="F6" s="5"/>
+      <c r="H6" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="21.75" customHeight="1">
+      <c r="F7" s="5"/>
+      <c r="H7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+    </row>
+    <row r="8" spans="1:20" ht="6" customHeight="1">
+      <c r="F8" s="5"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+    </row>
+    <row r="9" spans="1:20" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="15"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+    </row>
+    <row r="10" spans="1:20" s="13" customFormat="1" ht="6.95" customHeight="1">
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="12"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="21"/>
+      <c r="R10" s="22"/>
+      <c r="S10" s="22"/>
+    </row>
+    <row r="11" spans="1:20" s="13" customFormat="1" ht="13.5">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="12"/>
+      <c r="N11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O11" s="19"/>
+      <c r="P11" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="24"/>
+      <c r="S11" s="25"/>
+    </row>
+    <row r="12" spans="1:20" s="13" customFormat="1" ht="13.5">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="12"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="20"/>
+      <c r="Q12" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="R12" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="S12" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="13" customFormat="1" ht="13.5">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="12"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="63"/>
+    </row>
+    <row r="14" spans="1:20" s="13" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32">
+        <v>1</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="19"/>
+      <c r="P14" s="33">
+        <v>10000</v>
+      </c>
+      <c r="Q14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S14" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="31"/>
+      <c r="F15" s="32">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="19"/>
+      <c r="P15" s="33">
+        <v>7162</v>
+      </c>
+      <c r="Q15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32">
+        <v>3</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="19"/>
+      <c r="P16" s="35">
+        <v>2.86</v>
+      </c>
+      <c r="Q16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S16" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A17" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32">
+        <v>4</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="19"/>
+      <c r="P17" s="35">
+        <v>0.52</v>
+      </c>
+      <c r="Q17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S17" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A18" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32">
+        <v>5</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="O18" s="19"/>
+      <c r="P18" s="35">
+        <v>0.84</v>
+      </c>
+      <c r="Q18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S18" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A19" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="31"/>
+      <c r="F19" s="32">
+        <v>6</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O19" s="19"/>
+      <c r="P19" s="35">
+        <v>0.66</v>
+      </c>
+      <c r="Q19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S19" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="31"/>
+      <c r="F20" s="32">
+        <v>7</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="19"/>
+      <c r="P20" s="35">
+        <v>1.36</v>
+      </c>
+      <c r="Q20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S20" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A21" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32">
+        <v>8</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" s="19"/>
+      <c r="P21" s="37">
+        <v>42.9</v>
+      </c>
+      <c r="Q21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S21" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32">
+        <v>9</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="O22" s="19"/>
+      <c r="P22" s="37">
+        <v>60.8</v>
+      </c>
+      <c r="Q22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S22" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A23" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="31"/>
+      <c r="F23" s="32">
+        <v>10</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O23" s="19"/>
+      <c r="P23" s="37">
+        <v>88.3</v>
+      </c>
+      <c r="Q23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S23" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A24" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="31"/>
+      <c r="F24" s="32">
+        <v>11</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O24" s="19"/>
+      <c r="P24" s="37">
+        <v>39.5</v>
+      </c>
+      <c r="Q24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S24" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A25" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="31"/>
+      <c r="F25" s="32">
+        <v>12</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" s="19"/>
+      <c r="P25" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S25" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A26" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32">
+        <v>13</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" s="19"/>
+      <c r="P26" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S26" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A27" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="31"/>
+      <c r="F27" s="32">
+        <v>14</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" s="19"/>
+      <c r="P27" s="37">
+        <v>10.9</v>
+      </c>
+      <c r="Q27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S27" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A28" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="31"/>
+      <c r="F28" s="32">
+        <v>15</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O28" s="19"/>
+      <c r="P28" s="37">
+        <v>24.9</v>
+      </c>
+      <c r="Q28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S28" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A29" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="31"/>
+      <c r="F29" s="32">
+        <v>16</v>
+      </c>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="33">
+        <v>290886</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="R29" s="37">
+        <v>-3.3</v>
+      </c>
+      <c r="S29" s="37">
+        <v>-3.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A30" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="31"/>
+      <c r="F30" s="32">
+        <v>17</v>
+      </c>
+      <c r="H30" s="39">
+        <v>1</v>
+      </c>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M30" s="39"/>
+      <c r="N30" s="39"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="33">
+        <v>86677</v>
+      </c>
+      <c r="Q30" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="R30" s="37">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="S30" s="35">
+        <v>-0.64</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A31" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="31"/>
+      <c r="F31" s="32">
+        <v>18</v>
+      </c>
+      <c r="H31" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39"/>
+      <c r="M31" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="N31" s="40"/>
+      <c r="O31" s="42"/>
+      <c r="P31" s="33">
+        <v>7907</v>
+      </c>
+      <c r="Q31" s="37">
+        <v>-5.7</v>
+      </c>
+      <c r="R31" s="37">
+        <v>-3.7</v>
+      </c>
+      <c r="S31" s="35">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A32" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="31"/>
+      <c r="F32" s="32">
+        <v>19</v>
+      </c>
+      <c r="H32" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="I32" s="39"/>
+      <c r="J32" s="39"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="39"/>
+      <c r="M32" s="39"/>
+      <c r="N32" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="O32" s="42"/>
+      <c r="P32" s="33">
+        <v>2830</v>
+      </c>
+      <c r="Q32" s="37">
+        <v>-15.9</v>
+      </c>
+      <c r="R32" s="37">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="S32" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A33" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="31"/>
+      <c r="F33" s="32">
+        <v>20</v>
+      </c>
+      <c r="H33" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39"/>
+      <c r="N33" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="O33" s="42"/>
+      <c r="P33" s="33">
+        <v>2873</v>
+      </c>
+      <c r="Q33" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="R33" s="37">
+        <v>6.2</v>
+      </c>
+      <c r="S33" s="35">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A34" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="31"/>
+      <c r="F34" s="32">
+        <v>21</v>
+      </c>
+      <c r="H34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="39"/>
+      <c r="M34" s="39"/>
+      <c r="N34" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="O34" s="42"/>
+      <c r="P34" s="33">
+        <v>1773</v>
+      </c>
+      <c r="Q34" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="R34" s="37">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="S34" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A35" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="31"/>
+      <c r="F35" s="32">
+        <v>22</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="39"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="O35" s="42"/>
+      <c r="P35" s="33">
+        <v>430</v>
+      </c>
+      <c r="Q35" s="37">
+        <v>-3.2</v>
+      </c>
+      <c r="R35" s="37">
+        <v>-20.6</v>
+      </c>
+      <c r="S35" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="31"/>
+      <c r="F36" s="32">
+        <v>23</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I36" s="39"/>
+      <c r="J36" s="39"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="39"/>
+      <c r="M36" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="N36" s="40"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="33">
+        <v>5774</v>
+      </c>
+      <c r="Q36" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="R36" s="37">
+        <v>-3.1</v>
+      </c>
+      <c r="S36" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A37" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="31"/>
+      <c r="F37" s="32">
+        <v>24</v>
+      </c>
+      <c r="H37" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="O37" s="42"/>
+      <c r="P37" s="33">
+        <v>3127</v>
+      </c>
+      <c r="Q37" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="R37" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="S37" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A38" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="31"/>
+      <c r="F38" s="32">
+        <v>25</v>
+      </c>
+      <c r="H38" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="O38" s="42"/>
+      <c r="P38" s="33">
+        <v>1107</v>
+      </c>
+      <c r="Q38" s="37">
+        <v>5.4</v>
+      </c>
+      <c r="R38" s="37">
+        <v>-2.8</v>
+      </c>
+      <c r="S38" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A39" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32">
+        <v>26</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="39"/>
+      <c r="M39" s="39"/>
+      <c r="N39" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="42"/>
+      <c r="P39" s="33">
+        <v>668</v>
+      </c>
+      <c r="Q39" s="37">
+        <v>1.4</v>
+      </c>
+      <c r="R39" s="37">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="S39" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A40" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="31"/>
+      <c r="F40" s="32">
+        <v>27</v>
+      </c>
+      <c r="H40" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="I40" s="39"/>
+      <c r="J40" s="39"/>
+      <c r="K40" s="39"/>
+      <c r="L40" s="39"/>
+      <c r="M40" s="39"/>
+      <c r="N40" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="O40" s="19"/>
+      <c r="P40" s="33">
+        <v>871</v>
+      </c>
+      <c r="Q40" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="R40" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S40" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A41" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="31"/>
+      <c r="F41" s="32">
+        <v>28</v>
+      </c>
+      <c r="H41" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N41" s="39"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="33">
+        <v>8455</v>
+      </c>
+      <c r="Q41" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="R41" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="S41" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A42" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32">
+        <v>29</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
+      <c r="N42" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="O42" s="19"/>
+      <c r="P42" s="33">
+        <v>6925</v>
+      </c>
+      <c r="Q42" s="37">
+        <v>6.3</v>
+      </c>
+      <c r="R42" s="37">
+        <v>1.3</v>
+      </c>
+      <c r="S42" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A43" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="31"/>
+      <c r="F43" s="32">
+        <v>30</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="I43" s="39"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="39"/>
+      <c r="M43" s="39"/>
+      <c r="N43" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="O43" s="19"/>
+      <c r="P43" s="33">
+        <v>1530</v>
+      </c>
+      <c r="Q43" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="R43" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S43" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A44" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="31"/>
+      <c r="F44" s="32">
+        <v>31</v>
+      </c>
+      <c r="H44" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="I44" s="39"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="39"/>
+      <c r="M44" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="N44" s="39"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="33">
+        <v>4560</v>
+      </c>
+      <c r="Q44" s="37">
+        <v>-0.1</v>
+      </c>
+      <c r="R44" s="37">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="S44" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A45" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="31"/>
+      <c r="F45" s="32">
+        <v>32</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="39"/>
+      <c r="M45" s="39"/>
+      <c r="N45" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="O45" s="19"/>
+      <c r="P45" s="33">
+        <v>1301</v>
+      </c>
+      <c r="Q45" s="37">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="R45" s="37">
+        <v>-6.6</v>
+      </c>
+      <c r="S45" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A46" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="31"/>
+      <c r="F46" s="32">
+        <v>33</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="I46" s="39"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="39"/>
+      <c r="M46" s="39"/>
+      <c r="N46" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="O46" s="19"/>
+      <c r="P46" s="33">
+        <v>2081</v>
+      </c>
+      <c r="Q46" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="R46" s="37">
+        <v>-4.3</v>
+      </c>
+      <c r="S46" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A47" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="31"/>
+      <c r="F47" s="32">
+        <v>34</v>
+      </c>
+      <c r="H47" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" s="39"/>
+      <c r="J47" s="39"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="39"/>
+      <c r="M47" s="39"/>
+      <c r="N47" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O47" s="19"/>
+      <c r="P47" s="33">
+        <v>1179</v>
+      </c>
+      <c r="Q47" s="37">
+        <v>1.5</v>
+      </c>
+      <c r="R47" s="37">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="S47" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A48" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="31"/>
+      <c r="F48" s="32">
+        <v>35</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="I48" s="39"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="N48" s="39"/>
+      <c r="O48" s="41"/>
+      <c r="P48" s="33">
+        <v>9519</v>
+      </c>
+      <c r="Q48" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="R48" s="37">
+        <v>-1</v>
+      </c>
+      <c r="S48" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A49" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="31"/>
+      <c r="F49" s="32">
+        <v>36</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="I49" s="39"/>
+      <c r="J49" s="39"/>
+      <c r="K49" s="39"/>
+      <c r="L49" s="39"/>
+      <c r="M49" s="39"/>
+      <c r="N49" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="O49" s="19"/>
+      <c r="P49" s="33">
+        <v>6417</v>
+      </c>
+      <c r="Q49" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="R49" s="37">
+        <v>-0.3</v>
+      </c>
+      <c r="S49" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A50" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32">
+        <v>37</v>
+      </c>
+      <c r="H50" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="I50" s="39"/>
+      <c r="J50" s="39"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="39"/>
+      <c r="M50" s="39"/>
+      <c r="N50" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="O50" s="19"/>
+      <c r="P50" s="33">
+        <v>746</v>
+      </c>
+      <c r="Q50" s="37">
+        <v>4</v>
+      </c>
+      <c r="R50" s="37">
+        <v>-2.8</v>
+      </c>
+      <c r="S50" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A51" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="31"/>
+      <c r="F51" s="32">
+        <v>38</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="I51" s="39"/>
+      <c r="J51" s="39"/>
+      <c r="K51" s="39"/>
+      <c r="L51" s="39"/>
+      <c r="M51" s="39"/>
+      <c r="N51" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="O51" s="19"/>
+      <c r="P51" s="33">
+        <v>1201</v>
+      </c>
+      <c r="Q51" s="37">
+        <v>5</v>
+      </c>
+      <c r="R51" s="37">
+        <v>1.2</v>
+      </c>
+      <c r="S51" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A52" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="31"/>
+      <c r="F52" s="32">
+        <v>39</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="39"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="O52" s="19"/>
+      <c r="P52" s="33">
+        <v>1154</v>
+      </c>
+      <c r="Q52" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="R52" s="37">
+        <v>-4.7</v>
+      </c>
+      <c r="S52" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A53" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="32">
+        <v>40</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="I53" s="39"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="39"/>
+      <c r="M53" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N53" s="39"/>
+      <c r="O53" s="41"/>
+      <c r="P53" s="33">
+        <v>3076</v>
+      </c>
+      <c r="Q53" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="R53" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="S53" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A54" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="31"/>
+      <c r="F54" s="32">
+        <v>41</v>
+      </c>
+      <c r="H54" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="I54" s="39"/>
+      <c r="J54" s="39"/>
+      <c r="K54" s="39"/>
+      <c r="L54" s="39"/>
+      <c r="M54" s="39"/>
+      <c r="N54" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="O54" s="19"/>
+      <c r="P54" s="33">
+        <v>2786</v>
+      </c>
+      <c r="Q54" s="37">
+        <v>5.5</v>
+      </c>
+      <c r="R54" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="S54" s="35">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A55" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="31"/>
+      <c r="F55" s="32">
+        <v>42</v>
+      </c>
+      <c r="H55" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="39"/>
+      <c r="N55" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="O55" s="19"/>
+      <c r="P55" s="33">
+        <v>289</v>
+      </c>
+      <c r="Q55" s="37">
+        <v>-5.2</v>
+      </c>
+      <c r="R55" s="37">
+        <v>-13.3</v>
+      </c>
+      <c r="S55" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A56" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="31"/>
+      <c r="F56" s="32">
+        <v>43</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="I56" s="39"/>
+      <c r="J56" s="39"/>
+      <c r="K56" s="39"/>
+      <c r="L56" s="39"/>
+      <c r="M56" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N56" s="39"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="33">
+        <v>4182</v>
+      </c>
+      <c r="Q56" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="R56" s="37">
+        <v>-2.1</v>
+      </c>
+      <c r="S56" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A57" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="31"/>
+      <c r="F57" s="32">
+        <v>44</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="I57" s="39"/>
+      <c r="J57" s="39"/>
+      <c r="K57" s="39"/>
+      <c r="L57" s="39"/>
+      <c r="M57" s="39"/>
+      <c r="N57" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="O57" s="19"/>
+      <c r="P57" s="33">
+        <v>453</v>
+      </c>
+      <c r="Q57" s="37">
+        <v>-1.9</v>
+      </c>
+      <c r="R57" s="37">
+        <v>-7.2</v>
+      </c>
+      <c r="S57" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A58" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="31"/>
+      <c r="F58" s="32">
+        <v>45</v>
+      </c>
+      <c r="H58" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="I58" s="39"/>
+      <c r="J58" s="39"/>
+      <c r="K58" s="39"/>
+      <c r="L58" s="39"/>
+      <c r="M58" s="39"/>
+      <c r="N58" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="O58" s="19"/>
+      <c r="P58" s="33">
+        <v>3728</v>
+      </c>
+      <c r="Q58" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="R58" s="37">
+        <v>-1.4</v>
+      </c>
+      <c r="S58" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A59" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="31"/>
+      <c r="F59" s="32">
+        <v>46</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="I59" s="39"/>
+      <c r="J59" s="39"/>
+      <c r="K59" s="39"/>
+      <c r="L59" s="39"/>
+      <c r="M59" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="N59" s="39"/>
+      <c r="O59" s="41"/>
+      <c r="P59" s="33">
+        <v>7761</v>
+      </c>
+      <c r="Q59" s="37">
+        <v>3.8</v>
+      </c>
+      <c r="R59" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S59" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A60" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="31"/>
+      <c r="F60" s="32">
+        <v>47</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="I60" s="39"/>
+      <c r="J60" s="39"/>
+      <c r="K60" s="39"/>
+      <c r="L60" s="39"/>
+      <c r="M60" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="N60" s="39"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="33">
+        <v>12539</v>
+      </c>
+      <c r="Q60" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="R60" s="37">
+        <v>-1</v>
+      </c>
+      <c r="S60" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A61" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="31"/>
+      <c r="F61" s="32">
+        <v>48</v>
+      </c>
+      <c r="H61" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="I61" s="39"/>
+      <c r="J61" s="39"/>
+      <c r="K61" s="39"/>
+      <c r="L61" s="39"/>
+      <c r="M61" s="39"/>
+      <c r="N61" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="O61" s="19"/>
+      <c r="P61" s="33">
+        <v>5405</v>
+      </c>
+      <c r="Q61" s="37">
+        <v>3</v>
+      </c>
+      <c r="R61" s="37">
+        <v>-1.8</v>
+      </c>
+      <c r="S61" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A62" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32">
+        <v>49</v>
+      </c>
+      <c r="H62" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="I62" s="39"/>
+      <c r="J62" s="39"/>
+      <c r="K62" s="39"/>
+      <c r="L62" s="39"/>
+      <c r="M62" s="39"/>
+      <c r="N62" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="O62" s="19"/>
+      <c r="P62" s="33">
+        <v>7134</v>
+      </c>
+      <c r="Q62" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="R62" s="37">
+        <v>-0.4</v>
+      </c>
+      <c r="S62" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A63" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="31"/>
+      <c r="F63" s="32">
+        <v>50</v>
+      </c>
+      <c r="H63" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="I63" s="39"/>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39"/>
+      <c r="L63" s="39"/>
+      <c r="M63" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="N63" s="39"/>
+      <c r="O63" s="41"/>
+      <c r="P63" s="33">
+        <v>5901</v>
+      </c>
+      <c r="Q63" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="R63" s="37">
+        <v>-7.8</v>
+      </c>
+      <c r="S63" s="35">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A64" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="31"/>
+      <c r="F64" s="32">
+        <v>51</v>
+      </c>
+      <c r="H64" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="I64" s="39"/>
+      <c r="J64" s="39"/>
+      <c r="K64" s="39"/>
+      <c r="L64" s="39"/>
+      <c r="M64" s="39"/>
+      <c r="N64" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="O64" s="19"/>
+      <c r="P64" s="33">
+        <v>1185</v>
+      </c>
+      <c r="Q64" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="R64" s="37">
+        <v>-13.4</v>
+      </c>
+      <c r="S64" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A65" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="31"/>
+      <c r="F65" s="32">
+        <v>52</v>
+      </c>
+      <c r="H65" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="I65" s="39"/>
+      <c r="J65" s="39"/>
+      <c r="K65" s="39"/>
+      <c r="L65" s="39"/>
+      <c r="M65" s="39"/>
+      <c r="N65" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="O65" s="19"/>
+      <c r="P65" s="33">
+        <v>1526</v>
+      </c>
+      <c r="Q65" s="37">
+        <v>18.2</v>
+      </c>
+      <c r="R65" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="S65" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A66" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="31"/>
+      <c r="F66" s="32">
+        <v>53</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="I66" s="39"/>
+      <c r="J66" s="39"/>
+      <c r="K66" s="39"/>
+      <c r="L66" s="39"/>
+      <c r="M66" s="39"/>
+      <c r="N66" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="O66" s="19"/>
+      <c r="P66" s="33">
+        <v>3190</v>
+      </c>
+      <c r="Q66" s="37">
+        <v>-9.1</v>
+      </c>
+      <c r="R66" s="37">
+        <v>-10</v>
+      </c>
+      <c r="S66" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A67" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="31"/>
+      <c r="F67" s="32">
+        <v>54</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="I67" s="39"/>
+      <c r="J67" s="39"/>
+      <c r="K67" s="39"/>
+      <c r="L67" s="39"/>
+      <c r="M67" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N67" s="39"/>
+      <c r="O67" s="41"/>
+      <c r="P67" s="33">
+        <v>3567</v>
+      </c>
+      <c r="Q67" s="37">
+        <v>-1.6</v>
+      </c>
+      <c r="R67" s="37">
+        <v>-2.1</v>
+      </c>
+      <c r="S67" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A68" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="31"/>
+      <c r="F68" s="32">
+        <v>55</v>
+      </c>
+      <c r="H68" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I68" s="39"/>
+      <c r="J68" s="39"/>
+      <c r="K68" s="39"/>
+      <c r="L68" s="39"/>
+      <c r="M68" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N68" s="39"/>
+      <c r="O68" s="41"/>
+      <c r="P68" s="33">
+        <v>13437</v>
+      </c>
+      <c r="Q68" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="R68" s="37">
+        <v>-3.1</v>
+      </c>
+      <c r="S68" s="35">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A69" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="31"/>
+      <c r="F69" s="32">
+        <v>56</v>
+      </c>
+      <c r="H69" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="39"/>
+      <c r="L69" s="39"/>
+      <c r="M69" s="39"/>
+      <c r="N69" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="O69" s="19"/>
+      <c r="P69" s="33">
+        <v>13155</v>
+      </c>
+      <c r="Q69" s="37">
+        <v>2.4</v>
+      </c>
+      <c r="R69" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="S69" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A70" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="31"/>
+      <c r="F70" s="32">
+        <v>57</v>
+      </c>
+      <c r="H70" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="I70" s="39"/>
+      <c r="J70" s="39"/>
+      <c r="K70" s="39"/>
+      <c r="L70" s="39"/>
+      <c r="M70" s="39"/>
+      <c r="N70" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="O70" s="19"/>
+      <c r="P70" s="33">
+        <v>281</v>
+      </c>
+      <c r="Q70" s="37">
+        <v>-64.7</v>
+      </c>
+      <c r="R70" s="37">
+        <v>24.3</v>
+      </c>
+      <c r="S70" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A71" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="31"/>
+      <c r="F71" s="32">
+        <v>58</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="I71" s="39"/>
+      <c r="J71" s="39"/>
+      <c r="K71" s="39"/>
+      <c r="L71" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="M71" s="39"/>
+      <c r="N71" s="39"/>
+      <c r="O71" s="41"/>
+      <c r="P71" s="33">
+        <v>21107</v>
+      </c>
+      <c r="Q71" s="37">
+        <v>6.2</v>
+      </c>
+      <c r="R71" s="37">
+        <v>3.6</v>
+      </c>
+      <c r="S71" s="35">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A72" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="31"/>
+      <c r="F72" s="32">
+        <v>59</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="I72" s="39"/>
+      <c r="J72" s="39"/>
+      <c r="K72" s="39"/>
+      <c r="L72" s="39"/>
+      <c r="M72" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="N72" s="39"/>
+      <c r="O72" s="41"/>
+      <c r="P72" s="33">
+        <v>7732</v>
+      </c>
+      <c r="Q72" s="37">
+        <v>-9.1</v>
+      </c>
+      <c r="R72" s="37">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="S72" s="35">
+        <v>-0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A73" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="31"/>
+      <c r="F73" s="32">
+        <v>60</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="I73" s="39"/>
+      <c r="J73" s="39"/>
+      <c r="K73" s="39"/>
+      <c r="L73" s="39"/>
+      <c r="M73" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="N73" s="39"/>
+      <c r="O73" s="41"/>
+      <c r="P73" s="33">
+        <v>13375</v>
+      </c>
+      <c r="Q73" s="37">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="R73" s="37">
+        <v>13.3</v>
+      </c>
+      <c r="S73" s="35">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A74" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32">
+        <v>61</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="39"/>
+      <c r="N74" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="O74" s="19"/>
+      <c r="P74" s="33">
+        <v>5593</v>
+      </c>
+      <c r="Q74" s="37">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="R74" s="37">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="S74" s="35">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A75" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="31"/>
+      <c r="F75" s="32">
+        <v>62</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="I75" s="39"/>
+      <c r="J75" s="39"/>
+      <c r="K75" s="39"/>
+      <c r="L75" s="39"/>
+      <c r="M75" s="39"/>
+      <c r="N75" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="O75" s="19"/>
+      <c r="P75" s="33">
+        <v>7782</v>
+      </c>
+      <c r="Q75" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="R75" s="37">
+        <v>1</v>
+      </c>
+      <c r="S75" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A76" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="31"/>
+      <c r="F76" s="32">
+        <v>63</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="M76" s="39"/>
+      <c r="N76" s="39"/>
+      <c r="O76" s="41"/>
+      <c r="P76" s="33">
+        <v>19837</v>
+      </c>
+      <c r="Q76" s="37">
+        <v>-7.1</v>
+      </c>
+      <c r="R76" s="37">
+        <v>-6.7</v>
+      </c>
+      <c r="S76" s="35">
+        <v>-0.49</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A77" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="31"/>
+      <c r="F77" s="32">
+        <v>64</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="I77" s="39"/>
+      <c r="J77" s="39"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="39"/>
+      <c r="M77" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="N77" s="39"/>
+      <c r="O77" s="41"/>
+      <c r="P77" s="33">
+        <v>9948</v>
+      </c>
+      <c r="Q77" s="37">
+        <v>-7.1</v>
+      </c>
+      <c r="R77" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="S77" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A78" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="31"/>
+      <c r="F78" s="32">
+        <v>65</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="N78" s="39"/>
+      <c r="O78" s="41"/>
+      <c r="P78" s="33">
+        <v>4233</v>
+      </c>
+      <c r="Q78" s="37">
+        <v>-11.9</v>
+      </c>
+      <c r="R78" s="37">
+        <v>-11.2</v>
+      </c>
+      <c r="S78" s="35">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A79" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="31"/>
+      <c r="F79" s="32">
+        <v>66</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="N79" s="39"/>
+      <c r="O79" s="41"/>
+      <c r="P79" s="33">
+        <v>387</v>
+      </c>
+      <c r="Q79" s="37">
+        <v>-10.8</v>
+      </c>
+      <c r="R79" s="37">
+        <v>-23.4</v>
+      </c>
+      <c r="S79" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A80" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="31"/>
+      <c r="F80" s="32">
+        <v>67</v>
+      </c>
+      <c r="H80" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="N80" s="39"/>
+      <c r="O80" s="41"/>
+      <c r="P80" s="33">
+        <v>5269</v>
+      </c>
+      <c r="Q80" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="R80" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="S80" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A81" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="31"/>
+      <c r="F81" s="32">
+        <v>68</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="M81" s="39"/>
+      <c r="N81" s="39"/>
+      <c r="O81" s="41"/>
+      <c r="P81" s="33">
+        <v>12856</v>
+      </c>
+      <c r="Q81" s="37">
+        <v>-9.1</v>
+      </c>
+      <c r="R81" s="37">
+        <v>-11.1</v>
+      </c>
+      <c r="S81" s="35">
+        <v>-0.53</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A82" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="31"/>
+      <c r="F82" s="32">
+        <v>69</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="39"/>
+      <c r="M82" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="N82" s="39"/>
+      <c r="O82" s="41"/>
+      <c r="P82" s="33">
+        <v>4834</v>
+      </c>
+      <c r="Q82" s="37">
+        <v>-7.9</v>
+      </c>
+      <c r="R82" s="37">
+        <v>-10.3</v>
+      </c>
+      <c r="S82" s="35">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A83" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="31"/>
+      <c r="F83" s="32">
+        <v>70</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="O83" s="19"/>
+      <c r="P83" s="33">
+        <v>2025</v>
+      </c>
+      <c r="Q83" s="37">
+        <v>5.4</v>
+      </c>
+      <c r="R83" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="S83" s="35">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A84" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="31"/>
+      <c r="F84" s="32">
+        <v>71</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="39"/>
+      <c r="N84" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="O84" s="19"/>
+      <c r="P84" s="33">
+        <v>2450</v>
+      </c>
+      <c r="Q84" s="37">
+        <v>-13.1</v>
+      </c>
+      <c r="R84" s="37">
+        <v>-19</v>
+      </c>
+      <c r="S84" s="35">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A85" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="31"/>
+      <c r="F85" s="32">
+        <v>72</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="39"/>
+      <c r="M85" s="39"/>
+      <c r="N85" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="O85" s="19"/>
+      <c r="P85" s="33">
+        <v>359</v>
+      </c>
+      <c r="Q85" s="37">
+        <v>-28.9</v>
+      </c>
+      <c r="R85" s="37">
+        <v>-28.8</v>
+      </c>
+      <c r="S85" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A86" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="31"/>
+      <c r="F86" s="32">
+        <v>73</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="I86" s="39"/>
+      <c r="J86" s="39"/>
+      <c r="K86" s="39"/>
+      <c r="L86" s="39"/>
+      <c r="M86" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="N86" s="39"/>
+      <c r="O86" s="41"/>
+      <c r="P86" s="33">
+        <v>507</v>
+      </c>
+      <c r="Q86" s="37">
+        <v>-11.1</v>
+      </c>
+      <c r="R86" s="37">
+        <v>-14.8</v>
+      </c>
+      <c r="S86" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A87" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="31"/>
+      <c r="F87" s="32">
+        <v>74</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="I87" s="39"/>
+      <c r="J87" s="39"/>
+      <c r="K87" s="39"/>
+      <c r="L87" s="39"/>
+      <c r="M87" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="N87" s="39"/>
+      <c r="O87" s="41"/>
+      <c r="P87" s="33">
+        <v>538</v>
+      </c>
+      <c r="Q87" s="37">
+        <v>-27.6</v>
+      </c>
+      <c r="R87" s="37">
+        <v>-26.6</v>
+      </c>
+      <c r="S87" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A88" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="31"/>
+      <c r="F88" s="32">
+        <v>75</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="I88" s="39"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="39"/>
+      <c r="L88" s="39"/>
+      <c r="M88" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="N88" s="39"/>
+      <c r="O88" s="41"/>
+      <c r="P88" s="33">
+        <v>2130</v>
+      </c>
+      <c r="Q88" s="37">
+        <v>-6.9</v>
+      </c>
+      <c r="R88" s="37">
+        <v>-7.7</v>
+      </c>
+      <c r="S88" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A89" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="31"/>
+      <c r="F89" s="32">
+        <v>76</v>
+      </c>
+      <c r="H89" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="I89" s="39"/>
+      <c r="J89" s="39"/>
+      <c r="K89" s="39"/>
+      <c r="L89" s="39"/>
+      <c r="M89" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="N89" s="39"/>
+      <c r="O89" s="41"/>
+      <c r="P89" s="33">
+        <v>3960</v>
+      </c>
+      <c r="Q89" s="37">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="R89" s="37">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="S89" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A90" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="31"/>
+      <c r="F90" s="32">
+        <v>77</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="I90" s="39"/>
+      <c r="J90" s="39"/>
+      <c r="K90" s="39"/>
+      <c r="L90" s="39"/>
+      <c r="M90" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="N90" s="39"/>
+      <c r="O90" s="41"/>
+      <c r="P90" s="33">
+        <v>887</v>
+      </c>
+      <c r="Q90" s="37">
+        <v>-21.2</v>
+      </c>
+      <c r="R90" s="37">
+        <v>-21.4</v>
+      </c>
+      <c r="S90" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A91" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C91" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="31"/>
+      <c r="F91" s="32">
+        <v>78</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="I91" s="39"/>
+      <c r="J91" s="39"/>
+      <c r="K91" s="39"/>
+      <c r="L91" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="M91" s="39"/>
+      <c r="N91" s="39"/>
+      <c r="O91" s="41"/>
+      <c r="P91" s="33">
+        <v>7680</v>
+      </c>
+      <c r="Q91" s="37">
+        <v>-19.100000000000001</v>
+      </c>
+      <c r="R91" s="37">
+        <v>-20.2</v>
+      </c>
+      <c r="S91" s="35">
+        <v>-0.65</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A92" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="31"/>
+      <c r="F92" s="32">
+        <v>79</v>
+      </c>
+      <c r="H92" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="I92" s="39"/>
+      <c r="J92" s="39"/>
+      <c r="K92" s="39"/>
+      <c r="L92" s="39"/>
+      <c r="M92" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N92" s="39"/>
+      <c r="O92" s="41"/>
+      <c r="P92" s="33">
+        <v>41</v>
+      </c>
+      <c r="Q92" s="37">
+        <v>-81.7</v>
+      </c>
+      <c r="R92" s="37">
+        <v>-81.7</v>
+      </c>
+      <c r="S92" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A93" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="31"/>
+      <c r="F93" s="32">
+        <v>80</v>
+      </c>
+      <c r="H93" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="I93" s="39"/>
+      <c r="J93" s="39"/>
+      <c r="K93" s="39"/>
+      <c r="L93" s="39"/>
+      <c r="M93" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="N93" s="39"/>
+      <c r="O93" s="41"/>
+      <c r="P93" s="33">
+        <v>2459</v>
+      </c>
+      <c r="Q93" s="37">
+        <v>-18</v>
+      </c>
+      <c r="R93" s="37">
+        <v>-19.399999999999999</v>
+      </c>
+      <c r="S93" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A94" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="31"/>
+      <c r="F94" s="32">
+        <v>81</v>
+      </c>
+      <c r="H94" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="I94" s="39"/>
+      <c r="J94" s="39"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="39"/>
+      <c r="M94" s="39"/>
+      <c r="N94" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="O94" s="19"/>
+      <c r="P94" s="33">
+        <v>740</v>
+      </c>
+      <c r="Q94" s="37">
+        <v>-24.7</v>
+      </c>
+      <c r="R94" s="37">
+        <v>-25.3</v>
+      </c>
+      <c r="S94" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A95" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="31"/>
+      <c r="F95" s="32">
+        <v>82</v>
+      </c>
+      <c r="H95" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I95" s="39"/>
+      <c r="J95" s="39"/>
+      <c r="K95" s="39"/>
+      <c r="L95" s="39"/>
+      <c r="M95" s="39"/>
+      <c r="N95" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="O95" s="19"/>
+      <c r="P95" s="33">
+        <v>1504</v>
+      </c>
+      <c r="Q95" s="37">
+        <v>-13.9</v>
+      </c>
+      <c r="R95" s="37">
+        <v>-16.3</v>
+      </c>
+      <c r="S95" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A96" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="31"/>
+      <c r="F96" s="32">
+        <v>83</v>
+      </c>
+      <c r="H96" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="I96" s="39"/>
+      <c r="J96" s="39"/>
+      <c r="K96" s="39"/>
+      <c r="L96" s="39"/>
+      <c r="M96" s="39"/>
+      <c r="N96" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="O96" s="19"/>
+      <c r="P96" s="33">
+        <v>215</v>
+      </c>
+      <c r="Q96" s="37">
+        <v>-20.399999999999999</v>
+      </c>
+      <c r="R96" s="37">
+        <v>-20.399999999999999</v>
+      </c>
+      <c r="S96" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A97" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="31"/>
+      <c r="F97" s="32">
+        <v>84</v>
+      </c>
+      <c r="H97" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="39"/>
+      <c r="M97" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="N97" s="39"/>
+      <c r="O97" s="41"/>
+      <c r="P97" s="33">
+        <v>1906</v>
+      </c>
+      <c r="Q97" s="37">
+        <v>-15.9</v>
+      </c>
+      <c r="R97" s="37">
+        <v>-17</v>
+      </c>
+      <c r="S97" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A98" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="31"/>
+      <c r="F98" s="32">
+        <v>85</v>
+      </c>
+      <c r="H98" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="I98" s="39"/>
+      <c r="J98" s="39"/>
+      <c r="K98" s="39"/>
+      <c r="L98" s="39"/>
+      <c r="M98" s="39"/>
+      <c r="N98" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="O98" s="19"/>
+      <c r="P98" s="33">
+        <v>714</v>
+      </c>
+      <c r="Q98" s="37">
+        <v>-20.9</v>
+      </c>
+      <c r="R98" s="37">
+        <v>-21.7</v>
+      </c>
+      <c r="S98" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A99" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="31"/>
+      <c r="F99" s="32">
+        <v>86</v>
+      </c>
+      <c r="H99" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="I99" s="39"/>
+      <c r="J99" s="39"/>
+      <c r="K99" s="39"/>
+      <c r="L99" s="39"/>
+      <c r="M99" s="39"/>
+      <c r="N99" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="O99" s="19"/>
+      <c r="P99" s="33">
+        <v>1093</v>
+      </c>
+      <c r="Q99" s="37">
+        <v>-9.4</v>
+      </c>
+      <c r="R99" s="37">
+        <v>-11.1</v>
+      </c>
+      <c r="S99" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A100" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="31"/>
+      <c r="F100" s="32">
+        <v>87</v>
+      </c>
+      <c r="H100" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="I100" s="39"/>
+      <c r="J100" s="39"/>
+      <c r="K100" s="39"/>
+      <c r="L100" s="39"/>
+      <c r="M100" s="39"/>
+      <c r="N100" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="O100" s="19"/>
+      <c r="P100" s="33">
+        <v>99</v>
+      </c>
+      <c r="Q100" s="37">
+        <v>-37.700000000000003</v>
+      </c>
+      <c r="R100" s="37">
+        <v>-37.1</v>
+      </c>
+      <c r="S100" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A101" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="31"/>
+      <c r="F101" s="32">
+        <v>88</v>
+      </c>
+      <c r="H101" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="I101" s="39"/>
+      <c r="J101" s="39"/>
+      <c r="K101" s="39"/>
+      <c r="L101" s="39"/>
+      <c r="M101" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="N101" s="39"/>
+      <c r="O101" s="41"/>
+      <c r="P101" s="33">
+        <v>879</v>
+      </c>
+      <c r="Q101" s="37">
+        <v>-16.3</v>
+      </c>
+      <c r="R101" s="37">
+        <v>-15.6</v>
+      </c>
+      <c r="S101" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A102" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="31"/>
+      <c r="F102" s="32">
+        <v>89</v>
+      </c>
+      <c r="H102" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="I102" s="39"/>
+      <c r="J102" s="39"/>
+      <c r="K102" s="39"/>
+      <c r="L102" s="39"/>
+      <c r="M102" s="39"/>
+      <c r="N102" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="O102" s="19"/>
+      <c r="P102" s="33">
+        <v>277</v>
+      </c>
+      <c r="Q102" s="37">
+        <v>-17.100000000000001</v>
+      </c>
+      <c r="R102" s="37">
+        <v>-16.7</v>
+      </c>
+      <c r="S102" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A103" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="31"/>
+      <c r="F103" s="32">
+        <v>90</v>
+      </c>
+      <c r="H103" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="I103" s="39"/>
+      <c r="J103" s="39"/>
+      <c r="K103" s="39"/>
+      <c r="L103" s="39"/>
+      <c r="M103" s="39"/>
+      <c r="N103" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="O103" s="19"/>
+      <c r="P103" s="33">
+        <v>522</v>
+      </c>
+      <c r="Q103" s="37">
+        <v>-15.3</v>
+      </c>
+      <c r="R103" s="37">
+        <v>-14.5</v>
+      </c>
+      <c r="S103" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A104" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="31"/>
+      <c r="F104" s="32">
+        <v>91</v>
+      </c>
+      <c r="H104" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="I104" s="39"/>
+      <c r="J104" s="39"/>
+      <c r="K104" s="39"/>
+      <c r="L104" s="39"/>
+      <c r="M104" s="39"/>
+      <c r="N104" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="O104" s="19"/>
+      <c r="P104" s="33">
+        <v>80</v>
+      </c>
+      <c r="Q104" s="37">
+        <v>-20</v>
+      </c>
+      <c r="R104" s="37">
+        <v>-19.600000000000001</v>
+      </c>
+      <c r="S104" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A105" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="31"/>
+      <c r="F105" s="32">
+        <v>92</v>
+      </c>
+      <c r="H105" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="I105" s="39"/>
+      <c r="J105" s="39"/>
+      <c r="K105" s="39"/>
+      <c r="L105" s="39"/>
+      <c r="M105" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="N105" s="39"/>
+      <c r="O105" s="41"/>
+      <c r="P105" s="33">
+        <v>85</v>
+      </c>
+      <c r="Q105" s="37">
+        <v>6.3</v>
+      </c>
+      <c r="R105" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S105" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A106" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="31"/>
+      <c r="F106" s="32">
+        <v>93</v>
+      </c>
+      <c r="H106" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="I106" s="39"/>
+      <c r="J106" s="39"/>
+      <c r="K106" s="39"/>
+      <c r="L106" s="39"/>
+      <c r="M106" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="N106" s="39"/>
+      <c r="O106" s="41"/>
+      <c r="P106" s="33">
+        <v>610</v>
+      </c>
+      <c r="Q106" s="37">
+        <v>-16.3</v>
+      </c>
+      <c r="R106" s="37">
+        <v>-17.899999999999999</v>
+      </c>
+      <c r="S106" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A107" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="31"/>
+      <c r="F107" s="32">
+        <v>94</v>
+      </c>
+      <c r="H107" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="I107" s="39"/>
+      <c r="J107" s="39"/>
+      <c r="K107" s="39"/>
+      <c r="L107" s="39"/>
+      <c r="M107" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="N107" s="39"/>
+      <c r="O107" s="41"/>
+      <c r="P107" s="33">
+        <v>1209</v>
+      </c>
+      <c r="Q107" s="37">
+        <v>-17.399999999999999</v>
+      </c>
+      <c r="R107" s="37">
+        <v>-17.899999999999999</v>
+      </c>
+      <c r="S107" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A108" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="31"/>
+      <c r="F108" s="32">
+        <v>95</v>
+      </c>
+      <c r="H108" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="I108" s="39"/>
+      <c r="J108" s="39"/>
+      <c r="K108" s="39"/>
+      <c r="L108" s="39"/>
+      <c r="M108" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="N108" s="39"/>
+      <c r="O108" s="41"/>
+      <c r="P108" s="33">
+        <v>490</v>
+      </c>
+      <c r="Q108" s="37">
+        <v>-28.4</v>
+      </c>
+      <c r="R108" s="37">
+        <v>-31.2</v>
+      </c>
+      <c r="S108" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A109" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="31"/>
+      <c r="F109" s="32">
+        <v>96</v>
+      </c>
+      <c r="H109" s="39" t="s">
+        <v>188</v>
+      </c>
+      <c r="I109" s="39"/>
+      <c r="J109" s="39"/>
+      <c r="K109" s="39"/>
+      <c r="L109" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="M109" s="39"/>
+      <c r="N109" s="39"/>
+      <c r="O109" s="41"/>
+      <c r="P109" s="33">
+        <v>16841</v>
+      </c>
+      <c r="Q109" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="R109" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="S109" s="35">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A110" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="31"/>
+      <c r="F110" s="32">
+        <v>97</v>
+      </c>
+      <c r="H110" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="I110" s="39"/>
+      <c r="J110" s="39"/>
+      <c r="K110" s="39"/>
+      <c r="L110" s="39"/>
+      <c r="M110" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="N110" s="39"/>
+      <c r="O110" s="41"/>
+      <c r="P110" s="33">
+        <v>2784</v>
+      </c>
+      <c r="Q110" s="37">
+        <v>2</v>
+      </c>
+      <c r="R110" s="37">
+        <v>-0.5</v>
+      </c>
+      <c r="S110" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A111" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="31"/>
+      <c r="F111" s="32">
+        <v>98</v>
+      </c>
+      <c r="H111" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="I111" s="39"/>
+      <c r="J111" s="39"/>
+      <c r="K111" s="39"/>
+      <c r="L111" s="39"/>
+      <c r="M111" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="N111" s="39"/>
+      <c r="O111" s="41"/>
+      <c r="P111" s="33">
+        <v>1077</v>
+      </c>
+      <c r="Q111" s="37">
+        <v>10.7</v>
+      </c>
+      <c r="R111" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S111" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A112" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="31"/>
+      <c r="F112" s="32">
+        <v>99</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="I112" s="39"/>
+      <c r="J112" s="39"/>
+      <c r="K112" s="39"/>
+      <c r="L112" s="39"/>
+      <c r="M112" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="N112" s="39"/>
+      <c r="O112" s="41"/>
+      <c r="P112" s="33">
+        <v>2929</v>
+      </c>
+      <c r="Q112" s="37">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="R112" s="37">
+        <v>-5.9</v>
+      </c>
+      <c r="S112" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A113" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C113" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="31"/>
+      <c r="F113" s="32">
+        <v>100</v>
+      </c>
+      <c r="H113" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I113" s="39"/>
+      <c r="J113" s="39"/>
+      <c r="K113" s="39"/>
+      <c r="L113" s="39"/>
+      <c r="M113" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="N113" s="39"/>
+      <c r="O113" s="41"/>
+      <c r="P113" s="33">
+        <v>10052</v>
+      </c>
+      <c r="Q113" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="R113" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="S113" s="35">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A114" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="31"/>
+      <c r="F114" s="32">
+        <v>101</v>
+      </c>
+      <c r="H114" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="I114" s="39"/>
+      <c r="J114" s="39"/>
+      <c r="K114" s="39"/>
+      <c r="L114" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="M114" s="39"/>
+      <c r="N114" s="39"/>
+      <c r="O114" s="41"/>
+      <c r="P114" s="33">
+        <v>43593</v>
+      </c>
+      <c r="Q114" s="37">
+        <v>-3.3</v>
+      </c>
+      <c r="R114" s="37">
+        <v>-5.7</v>
+      </c>
+      <c r="S114" s="35">
+        <v>-0.86</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A115" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="31"/>
+      <c r="F115" s="32">
+        <v>102</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+      <c r="L115" s="39"/>
+      <c r="M115" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="N115" s="39"/>
+      <c r="O115" s="41"/>
+      <c r="P115" s="33">
+        <v>4448</v>
+      </c>
+      <c r="Q115" s="37">
+        <v>-18.100000000000001</v>
+      </c>
+      <c r="R115" s="37">
+        <v>-19.8</v>
+      </c>
+      <c r="S115" s="35">
+        <v>-0.36</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A116" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C116" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="31"/>
+      <c r="F116" s="32">
+        <v>103</v>
+      </c>
+      <c r="H116" s="39" t="s">
+        <v>202</v>
+      </c>
+      <c r="I116" s="39"/>
+      <c r="J116" s="39"/>
+      <c r="K116" s="39"/>
+      <c r="L116" s="39"/>
+      <c r="M116" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="N116" s="39"/>
+      <c r="O116" s="41"/>
+      <c r="P116" s="33">
+        <v>27509</v>
+      </c>
+      <c r="Q116" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="R116" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="S116" s="35">
+        <v>-0.34</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A117" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C117" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="31"/>
+      <c r="F117" s="32">
+        <v>104</v>
+      </c>
+      <c r="H117" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="I117" s="39"/>
+      <c r="J117" s="39"/>
+      <c r="K117" s="39"/>
+      <c r="L117" s="39"/>
+      <c r="M117" s="39"/>
+      <c r="N117" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O117" s="19"/>
+      <c r="P117" s="33">
+        <v>10419</v>
+      </c>
+      <c r="Q117" s="37">
+        <v>7.3</v>
+      </c>
+      <c r="R117" s="37">
+        <v>6.3</v>
+      </c>
+      <c r="S117" s="35">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A118" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="31"/>
+      <c r="F118" s="32">
+        <v>105</v>
+      </c>
+      <c r="H118" s="39" t="s">
+        <v>206</v>
+      </c>
+      <c r="I118" s="39"/>
+      <c r="J118" s="39"/>
+      <c r="K118" s="39"/>
+      <c r="L118" s="39"/>
+      <c r="M118" s="39"/>
+      <c r="N118" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O118" s="19"/>
+      <c r="P118" s="33">
+        <v>231</v>
+      </c>
+      <c r="Q118" s="37">
+        <v>-16</v>
+      </c>
+      <c r="R118" s="37">
+        <v>-16.3</v>
+      </c>
+      <c r="S118" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A119" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="31"/>
+      <c r="F119" s="32">
+        <v>106</v>
+      </c>
+      <c r="H119" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="I119" s="39"/>
+      <c r="J119" s="39"/>
+      <c r="K119" s="39"/>
+      <c r="L119" s="39"/>
+      <c r="M119" s="39"/>
+      <c r="N119" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O119" s="19"/>
+      <c r="P119" s="33">
+        <v>16860</v>
+      </c>
+      <c r="Q119" s="37">
+        <v>-6.3</v>
+      </c>
+      <c r="R119" s="37">
+        <v>-8.6</v>
+      </c>
+      <c r="S119" s="35">
+        <v>-0.52</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A120" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="31"/>
+      <c r="F120" s="32">
+        <v>107</v>
+      </c>
+      <c r="H120" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="I120" s="39"/>
+      <c r="J120" s="39"/>
+      <c r="K120" s="39"/>
+      <c r="L120" s="39"/>
+      <c r="M120" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="N120" s="39"/>
+      <c r="O120" s="41"/>
+      <c r="P120" s="33">
+        <v>11636</v>
+      </c>
+      <c r="Q120" s="37">
+        <v>-0.2</v>
+      </c>
+      <c r="R120" s="37">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="S120" s="35">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A121" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="31"/>
+      <c r="F121" s="32">
+        <v>108</v>
+      </c>
+      <c r="H121" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="M121" s="39"/>
+      <c r="N121" s="39"/>
+      <c r="O121" s="41"/>
+      <c r="P121" s="33">
+        <v>8127</v>
+      </c>
+      <c r="Q121" s="37">
+        <v>13.4</v>
+      </c>
+      <c r="R121" s="37">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="S121" s="35">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A122" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="31"/>
+      <c r="F122" s="32">
+        <v>109</v>
+      </c>
+      <c r="H122" s="39" t="s">
+        <v>214</v>
+      </c>
+      <c r="I122" s="39"/>
+      <c r="J122" s="39"/>
+      <c r="K122" s="39"/>
+      <c r="L122" s="39"/>
+      <c r="M122" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="N122" s="39"/>
+      <c r="O122" s="41"/>
+      <c r="P122" s="33">
+        <v>5642</v>
+      </c>
+      <c r="Q122" s="37">
+        <v>11.2</v>
+      </c>
+      <c r="R122" s="37">
+        <v>18.8</v>
+      </c>
+      <c r="S122" s="35">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A123" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="31"/>
+      <c r="F123" s="32">
+        <v>110</v>
+      </c>
+      <c r="H123" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="I123" s="39"/>
+      <c r="J123" s="39"/>
+      <c r="K123" s="39"/>
+      <c r="L123" s="39"/>
+      <c r="M123" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="N123" s="39"/>
+      <c r="O123" s="41"/>
+      <c r="P123" s="33">
+        <v>68</v>
+      </c>
+      <c r="Q123" s="37">
+        <v>25.9</v>
+      </c>
+      <c r="R123" s="37">
+        <v>22.7</v>
+      </c>
+      <c r="S123" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A124" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="31"/>
+      <c r="F124" s="32">
+        <v>111</v>
+      </c>
+      <c r="H124" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="39"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="N124" s="39"/>
+      <c r="O124" s="41"/>
+      <c r="P124" s="33">
+        <v>2416</v>
+      </c>
+      <c r="Q124" s="37">
+        <v>18.5</v>
+      </c>
+      <c r="R124" s="37">
+        <v>15.3</v>
+      </c>
+      <c r="S124" s="35">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A125" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="31"/>
+      <c r="F125" s="32">
+        <v>112</v>
+      </c>
+      <c r="H125" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I125" s="39"/>
+      <c r="J125" s="39"/>
+      <c r="K125" s="39"/>
+      <c r="L125" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="M125" s="39"/>
+      <c r="N125" s="39"/>
+      <c r="O125" s="41"/>
+      <c r="P125" s="33">
+        <v>28429</v>
+      </c>
+      <c r="Q125" s="37">
+        <v>-0.5</v>
+      </c>
+      <c r="R125" s="37">
+        <v>-1.9</v>
+      </c>
+      <c r="S125" s="35">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A126" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="31"/>
+      <c r="F126" s="32">
+        <v>113</v>
+      </c>
+      <c r="H126" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="I126" s="39"/>
+      <c r="J126" s="39"/>
+      <c r="K126" s="39"/>
+      <c r="L126" s="39"/>
+      <c r="M126" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="N126" s="39"/>
+      <c r="O126" s="41"/>
+      <c r="P126" s="33">
+        <v>1802</v>
+      </c>
+      <c r="Q126" s="37">
+        <v>-25.2</v>
+      </c>
+      <c r="R126" s="37">
+        <v>-23.6</v>
+      </c>
+      <c r="S126" s="35">
+        <v>-0.19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A127" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="31"/>
+      <c r="F127" s="32">
+        <v>114</v>
+      </c>
+      <c r="H127" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="I127" s="39"/>
+      <c r="J127" s="39"/>
+      <c r="K127" s="39"/>
+      <c r="L127" s="39"/>
+      <c r="M127" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="N127" s="39"/>
+      <c r="O127" s="41"/>
+      <c r="P127" s="33">
+        <v>6917</v>
+      </c>
+      <c r="Q127" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="R127" s="37">
+        <v>-1.9</v>
+      </c>
+      <c r="S127" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A128" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="31"/>
+      <c r="F128" s="32">
+        <v>115</v>
+      </c>
+      <c r="H128" s="39" t="s">
+        <v>226</v>
+      </c>
+      <c r="I128" s="39"/>
+      <c r="J128" s="39"/>
+      <c r="K128" s="39"/>
+      <c r="L128" s="39"/>
+      <c r="M128" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="N128" s="39"/>
+      <c r="O128" s="41"/>
+      <c r="P128" s="33">
+        <v>2586</v>
+      </c>
+      <c r="Q128" s="37">
+        <v>-6.2</v>
+      </c>
+      <c r="R128" s="37">
+        <v>-7.7</v>
+      </c>
+      <c r="S128" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A129" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="31"/>
+      <c r="F129" s="32">
+        <v>116</v>
+      </c>
+      <c r="H129" s="39" t="s">
+        <v>228</v>
+      </c>
+      <c r="I129" s="39"/>
+      <c r="J129" s="39"/>
+      <c r="K129" s="39"/>
+      <c r="L129" s="39"/>
+      <c r="M129" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="N129" s="39"/>
+      <c r="O129" s="41"/>
+      <c r="P129" s="33">
+        <v>17123</v>
+      </c>
+      <c r="Q129" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="R129" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S129" s="35">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A130" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="31"/>
+      <c r="F130" s="32">
+        <v>117</v>
+      </c>
+      <c r="H130" s="39" t="s">
+        <v>230</v>
+      </c>
+      <c r="I130" s="39"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="39"/>
+      <c r="L130" s="39"/>
+      <c r="M130" s="39"/>
+      <c r="N130" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="O130" s="19"/>
+      <c r="P130" s="33">
+        <v>2149</v>
+      </c>
+      <c r="Q130" s="37">
+        <v>12.5</v>
+      </c>
+      <c r="R130" s="37">
+        <v>10.8</v>
+      </c>
+      <c r="S130" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A131" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="31"/>
+      <c r="F131" s="32">
+        <v>118</v>
+      </c>
+      <c r="H131" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="I131" s="39"/>
+      <c r="J131" s="39"/>
+      <c r="K131" s="39"/>
+      <c r="L131" s="39"/>
+      <c r="M131" s="39"/>
+      <c r="N131" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="O131" s="19"/>
+      <c r="P131" s="33">
+        <v>2574</v>
+      </c>
+      <c r="Q131" s="37">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="R131" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S131" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A132" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="31"/>
+      <c r="F132" s="32">
+        <v>119</v>
+      </c>
+      <c r="H132" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="I132" s="39"/>
+      <c r="J132" s="39"/>
+      <c r="K132" s="39"/>
+      <c r="L132" s="39"/>
+      <c r="M132" s="39"/>
+      <c r="N132" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="O132" s="19"/>
+      <c r="P132" s="33">
+        <v>3041</v>
+      </c>
+      <c r="Q132" s="37">
+        <v>35</v>
+      </c>
+      <c r="R132" s="37">
+        <v>32.5</v>
+      </c>
+      <c r="S132" s="35">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A133" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="31"/>
+      <c r="F133" s="32">
+        <v>120</v>
+      </c>
+      <c r="H133" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="I133" s="39"/>
+      <c r="J133" s="39"/>
+      <c r="K133" s="39"/>
+      <c r="L133" s="39"/>
+      <c r="M133" s="39"/>
+      <c r="N133" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="O133" s="19"/>
+      <c r="P133" s="33">
+        <v>9360</v>
+      </c>
+      <c r="Q133" s="37">
+        <v>-4</v>
+      </c>
+      <c r="R133" s="37">
+        <v>-5</v>
+      </c>
+      <c r="S133" s="35">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A134" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="31"/>
+      <c r="F134" s="32">
+        <v>121</v>
+      </c>
+      <c r="H134" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="I134" s="39"/>
+      <c r="J134" s="39"/>
+      <c r="K134" s="39"/>
+      <c r="L134" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="M134" s="39"/>
+      <c r="N134" s="39"/>
+      <c r="O134" s="41"/>
+      <c r="P134" s="33">
+        <v>45739</v>
+      </c>
+      <c r="Q134" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="R134" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="S134" s="35">
+        <v>-0.86</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A135" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="31"/>
+      <c r="F135" s="32">
+        <v>122</v>
+      </c>
+      <c r="H135" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="I135" s="39"/>
+      <c r="J135" s="39"/>
+      <c r="K135" s="39"/>
+      <c r="L135" s="39"/>
+      <c r="M135" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="N135" s="39"/>
+      <c r="O135" s="41"/>
+      <c r="P135" s="33">
+        <v>23808</v>
+      </c>
+      <c r="Q135" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="R135" s="37">
+        <v>-5.2</v>
+      </c>
+      <c r="S135" s="35">
+        <v>-0.44</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A136" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="31"/>
+      <c r="F136" s="32">
+        <v>123</v>
+      </c>
+      <c r="H136" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="I136" s="39"/>
+      <c r="J136" s="39"/>
+      <c r="K136" s="39"/>
+      <c r="L136" s="39"/>
+      <c r="M136" s="39"/>
+      <c r="N136" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="O136" s="19"/>
+      <c r="P136" s="33">
+        <v>3681</v>
+      </c>
+      <c r="Q136" s="37">
+        <v>4</v>
+      </c>
+      <c r="R136" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="S136" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A137" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="31"/>
+      <c r="F137" s="32">
+        <v>124</v>
+      </c>
+      <c r="H137" s="39" t="s">
+        <v>244</v>
+      </c>
+      <c r="I137" s="39"/>
+      <c r="J137" s="39"/>
+      <c r="K137" s="39"/>
+      <c r="L137" s="39"/>
+      <c r="M137" s="39"/>
+      <c r="N137" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="O137" s="19"/>
+      <c r="P137" s="33">
+        <v>5169</v>
+      </c>
+      <c r="Q137" s="37">
+        <v>-0.1</v>
+      </c>
+      <c r="R137" s="37">
+        <v>-1.8</v>
+      </c>
+      <c r="S137" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A138" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="31"/>
+      <c r="F138" s="32">
+        <v>125</v>
+      </c>
+      <c r="H138" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="I138" s="39"/>
+      <c r="J138" s="39"/>
+      <c r="K138" s="39"/>
+      <c r="L138" s="39"/>
+      <c r="M138" s="39"/>
+      <c r="N138" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="O138" s="19"/>
+      <c r="P138" s="33">
+        <v>1615</v>
+      </c>
+      <c r="Q138" s="37">
+        <v>-21.7</v>
+      </c>
+      <c r="R138" s="37">
+        <v>-24.6</v>
+      </c>
+      <c r="S138" s="35">
+        <v>-0.17</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A139" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="31"/>
+      <c r="F139" s="32">
+        <v>126</v>
+      </c>
+      <c r="H139" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="I139" s="39"/>
+      <c r="J139" s="39"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="39"/>
+      <c r="N139" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="O139" s="19"/>
+      <c r="P139" s="33">
+        <v>1230</v>
+      </c>
+      <c r="Q139" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="R139" s="37">
+        <v>1</v>
+      </c>
+      <c r="S139" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A140" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="31"/>
+      <c r="F140" s="32">
+        <v>127</v>
+      </c>
+      <c r="H140" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="I140" s="39"/>
+      <c r="J140" s="39"/>
+      <c r="K140" s="39"/>
+      <c r="L140" s="39"/>
+      <c r="M140" s="39"/>
+      <c r="N140" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="O140" s="19"/>
+      <c r="P140" s="33">
+        <v>12113</v>
+      </c>
+      <c r="Q140" s="37">
+        <v>-7.3</v>
+      </c>
+      <c r="R140" s="37">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="S140" s="35">
+        <v>-0.22</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A141" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="31"/>
+      <c r="F141" s="32">
+        <v>128</v>
+      </c>
+      <c r="H141" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="I141" s="39"/>
+      <c r="J141" s="39"/>
+      <c r="K141" s="39"/>
+      <c r="L141" s="39"/>
+      <c r="M141" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="N141" s="43"/>
+      <c r="O141" s="44"/>
+      <c r="P141" s="33">
+        <v>5706</v>
+      </c>
+      <c r="Q141" s="37">
+        <v>-12.2</v>
+      </c>
+      <c r="R141" s="37">
+        <v>-13.8</v>
+      </c>
+      <c r="S141" s="35">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A142" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="31"/>
+      <c r="F142" s="32">
+        <v>129</v>
+      </c>
+      <c r="H142" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="N142" s="39"/>
+      <c r="O142" s="41"/>
+      <c r="P142" s="33">
+        <v>12540</v>
+      </c>
+      <c r="Q142" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="R142" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S142" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A143" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="31"/>
+      <c r="F143" s="32">
+        <v>130</v>
+      </c>
+      <c r="H143" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="I143" s="39"/>
+      <c r="J143" s="39"/>
+      <c r="K143" s="39"/>
+      <c r="L143" s="39"/>
+      <c r="N143" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="O143" s="41"/>
+      <c r="P143" s="33">
+        <v>3809</v>
+      </c>
+      <c r="Q143" s="37">
+        <v>-6.6</v>
+      </c>
+      <c r="R143" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S143" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A144" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="31"/>
+      <c r="F144" s="32">
+        <v>131</v>
+      </c>
+      <c r="H144" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="I144" s="39"/>
+      <c r="J144" s="39"/>
+      <c r="K144" s="39"/>
+      <c r="L144" s="39"/>
+      <c r="N144" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="O144" s="41"/>
+      <c r="P144" s="33">
+        <v>193</v>
+      </c>
+      <c r="Q144" s="37">
+        <v>-21.2</v>
+      </c>
+      <c r="R144" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S144" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A145" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="31"/>
+      <c r="F145" s="32">
+        <v>132</v>
+      </c>
+      <c r="H145" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="I145" s="39"/>
+      <c r="J145" s="39"/>
+      <c r="K145" s="39"/>
+      <c r="L145" s="39"/>
+      <c r="N145" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="O145" s="41"/>
+      <c r="P145" s="33">
+        <v>303</v>
+      </c>
+      <c r="Q145" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="R145" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S145" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A146" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="31"/>
+      <c r="F146" s="32">
+        <v>133</v>
+      </c>
+      <c r="H146" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="I146" s="39"/>
+      <c r="J146" s="39"/>
+      <c r="K146" s="39"/>
+      <c r="L146" s="39"/>
+      <c r="N146" s="39" t="s">
+        <v>221</v>
+      </c>
+      <c r="O146" s="41"/>
+      <c r="P146" s="33">
+        <v>1439</v>
+      </c>
+      <c r="Q146" s="37">
+        <v>97.7</v>
+      </c>
+      <c r="R146" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S146" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A147" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="31"/>
+      <c r="F147" s="32">
+        <v>134</v>
+      </c>
+      <c r="H147" s="39" t="s">
+        <v>260</v>
+      </c>
+      <c r="I147" s="39"/>
+      <c r="J147" s="39"/>
+      <c r="K147" s="39"/>
+      <c r="L147" s="39"/>
+      <c r="N147" s="39" t="s">
+        <v>261</v>
+      </c>
+      <c r="O147" s="41"/>
+      <c r="P147" s="33">
+        <v>332</v>
+      </c>
+      <c r="Q147" s="37">
+        <v>-9</v>
+      </c>
+      <c r="R147" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S147" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A148" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="31"/>
+      <c r="F148" s="32">
+        <v>135</v>
+      </c>
+      <c r="H148" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="I148" s="39"/>
+      <c r="J148" s="39"/>
+      <c r="K148" s="39"/>
+      <c r="L148" s="39"/>
+      <c r="M148" s="39"/>
+      <c r="N148" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="O148" s="19"/>
+      <c r="P148" s="33">
+        <v>3564</v>
+      </c>
+      <c r="Q148" s="37">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="R148" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S148" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A149" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="31"/>
+      <c r="F149" s="32">
+        <v>136</v>
+      </c>
+      <c r="H149" s="39" t="s">
         <v>264</v>
       </c>
-      <c r="O5" s="12"/>
-[...3 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="I149" s="39"/>
+      <c r="J149" s="39"/>
+      <c r="K149" s="39"/>
+      <c r="L149" s="39"/>
+      <c r="M149" s="39"/>
+      <c r="N149" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="O149" s="19"/>
+      <c r="P149" s="33">
+        <v>2900</v>
+      </c>
+      <c r="Q149" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="R149" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S149" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A150" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="31"/>
+      <c r="F150" s="32">
+        <v>137</v>
+      </c>
+      <c r="H150" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="I150" s="39"/>
+      <c r="J150" s="39"/>
+      <c r="K150" s="39"/>
+      <c r="L150" s="39"/>
+      <c r="M150" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="N150" s="39"/>
+      <c r="O150" s="41"/>
+      <c r="P150" s="33">
+        <v>3685</v>
+      </c>
+      <c r="Q150" s="37">
+        <v>8.4</v>
+      </c>
+      <c r="R150" s="37">
+        <v>6.4</v>
+      </c>
+      <c r="S150" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A151" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="31"/>
+      <c r="F151" s="32">
+        <v>138</v>
+      </c>
+      <c r="I151" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="O151" s="19"/>
+      <c r="P151" s="33">
+        <v>11576</v>
+      </c>
+      <c r="Q151" s="37">
+        <v>5.8</v>
+      </c>
+      <c r="R151" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S151" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A152" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C152" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="31"/>
+      <c r="F152" s="32">
+        <v>139</v>
+      </c>
+      <c r="I152" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="O152" s="19"/>
+      <c r="P152" s="33">
+        <v>32014</v>
+      </c>
+      <c r="Q152" s="37">
+        <v>-1.8</v>
+      </c>
+      <c r="R152" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S152" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A153" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="31"/>
+      <c r="F153" s="32">
+        <v>140</v>
+      </c>
+      <c r="I153" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="O153" s="19"/>
+      <c r="P153" s="33">
+        <v>7249</v>
+      </c>
+      <c r="Q153" s="37">
+        <v>1.3</v>
+      </c>
+      <c r="R153" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S153" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A154" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C154" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="31"/>
+      <c r="F154" s="32">
+        <v>141</v>
+      </c>
+      <c r="I154" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="O154" s="19"/>
+      <c r="P154" s="33">
+        <v>213744</v>
+      </c>
+      <c r="Q154" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="R154" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S154" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A155" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="31"/>
+      <c r="F155" s="32">
+        <v>142</v>
+      </c>
+      <c r="I155" s="13" t="s">
         <v>272</v>
       </c>
-    </row>
-[...111 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="O155" s="19"/>
+      <c r="P155" s="33">
+        <v>15860</v>
+      </c>
+      <c r="Q155" s="37">
+        <v>-0.5</v>
+      </c>
+      <c r="R155" s="37">
+        <v>-3.2</v>
+      </c>
+      <c r="S155" s="35">
+        <v>-0.17</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A156" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="31"/>
+      <c r="F156" s="32">
+        <v>143</v>
+      </c>
+      <c r="I156" s="13" t="s">
         <v>273</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="O156" s="19"/>
+      <c r="P156" s="33">
+        <v>252112</v>
+      </c>
+      <c r="Q156" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="R156" s="37">
+        <v>-4.3</v>
+      </c>
+      <c r="S156" s="35">
+        <v>-3.81</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A157" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="31"/>
+      <c r="F157" s="32">
+        <v>144</v>
+      </c>
+      <c r="J157" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="O157" s="19"/>
+      <c r="P157" s="37">
+        <v>29.8</v>
+      </c>
+      <c r="Q157" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R157" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S157" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A158" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="31"/>
+      <c r="F158" s="32">
+        <v>145</v>
+      </c>
+      <c r="J158" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="D14" s="11" t="s">
+      <c r="O158" s="19"/>
+      <c r="P158" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q158" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="R158" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="S158" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A159" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="31"/>
+      <c r="F159" s="32">
+        <v>146</v>
+      </c>
+      <c r="H159" s="27"/>
+      <c r="I159" s="27"/>
+      <c r="J159" s="27" t="s">
         <v>276</v>
       </c>
-      <c r="E14" s="11"/>
-[...17 lines deleted...]
-      <c r="Q14" s="37" t="s">
+      <c r="K159" s="27"/>
+      <c r="L159" s="27"/>
+      <c r="M159" s="27"/>
+      <c r="N159" s="27"/>
+      <c r="O159" s="28"/>
+      <c r="P159" s="45">
+        <v>609416</v>
+      </c>
+      <c r="Q159" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="R159" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="S159" s="46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19" s="13" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A160" s="11"/>
+      <c r="B160" s="11"/>
+      <c r="C160" s="11"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="47"/>
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="R14" s="37" t="s">
-[...444 lines deleted...]
-      <c r="P25" s="41" t="s">
+      <c r="J160" s="2"/>
+      <c r="P160" s="33"/>
+      <c r="Q160" s="33"/>
+      <c r="R160" s="33"/>
+      <c r="S160" s="33"/>
+    </row>
+    <row r="161" spans="1:20" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A161" s="11"/>
+      <c r="B161" s="11"/>
+      <c r="C161" s="11"/>
+      <c r="D161" s="11"/>
+      <c r="E161" s="11"/>
+      <c r="F161" s="47"/>
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+      <c r="J161" s="2"/>
+      <c r="M161" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="Q25" s="41" t="s">
-[...5788 lines deleted...]
-      <c r="S161" s="36"/>
+      <c r="P161" s="33"/>
+      <c r="Q161" s="33"/>
+      <c r="R161" s="33"/>
+      <c r="S161" s="33"/>
     </row>
     <row r="162" spans="1:20" ht="13.5">
-      <c r="F162" s="3"/>
-      <c r="T162" s="6"/>
+      <c r="F162" s="4"/>
+      <c r="T162" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="S12:S13"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C&amp;"ＭＳ 明朝,標準"&amp;16第６－１表  用途分類による１世帯当たり１か月間の収入と支出及び対前年増減率  
 </oddHeader>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="70" max="16383" man="1"/>
     <brk id="120" max="16383" man="1"/>
     <brk id="162" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="20" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E25AF6D-2052-4D62-B56A-6690556A65F9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BF26D0D-71D1-4739-B504-BE98041813A8}">
   <dimension ref="A1:U253"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="16" ySplit="13" topLeftCell="Q14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="J1" sqref="J1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="5" width="0" style="9" hidden="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="16384" width="9" style="1"/>
+    <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="2.125" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="2.125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="6.625" style="2" customWidth="1"/>
+    <col min="9" max="14" width="1" style="2" customWidth="1"/>
+    <col min="15" max="15" width="16.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="17.625" style="2" customWidth="1"/>
+    <col min="17" max="20" width="13.625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="2.625" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" hidden="1">
-      <c r="Q1" s="1">
+      <c r="Q1" s="2">
         <v>1</v>
       </c>
-      <c r="R1" s="1">
+      <c r="R1" s="2">
         <v>2</v>
       </c>
-      <c r="S1" s="1">
+      <c r="S1" s="2">
         <v>3</v>
       </c>
-      <c r="T1" s="1">
+      <c r="T1" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:21" hidden="1">
-      <c r="Q2" s="2">
+      <c r="Q2" s="3">
         <v>1</v>
       </c>
-      <c r="R2" s="2">
+      <c r="R2" s="3">
         <v>2</v>
       </c>
-      <c r="S2" s="2">
+      <c r="S2" s="3">
         <v>3</v>
       </c>
-      <c r="T2" s="2">
+      <c r="T2" s="3">
         <v>4</v>
       </c>
-      <c r="U2" s="3"/>
+      <c r="U2" s="4"/>
     </row>
     <row r="5" spans="1:21" ht="21">
-      <c r="F5" s="4"/>
-      <c r="H5" s="12" t="s">
+      <c r="F5" s="5"/>
+      <c r="H5" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="P5" s="12"/>
+      <c r="P5" s="6"/>
     </row>
     <row r="6" spans="1:21" ht="21.75" customHeight="1">
-      <c r="F6" s="4"/>
-[...1 lines deleted...]
-        <v>272</v>
+      <c r="F6" s="5"/>
+      <c r="H6" s="7" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="21.75" customHeight="1">
-      <c r="F7" s="4"/>
-      <c r="H7" s="14" t="s">
+      <c r="F7" s="5"/>
+      <c r="H7" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="I7" s="15"/>
-[...6 lines deleted...]
-      <c r="P7" s="15"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
     </row>
     <row r="8" spans="1:21" ht="6" customHeight="1">
-      <c r="F8" s="4"/>
-[...21 lines deleted...]
-      <c r="R9" s="20" t="s">
+      <c r="F8" s="5"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+    </row>
+    <row r="9" spans="1:21" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="15"/>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="17" t="s">
         <v>281</v>
       </c>
-      <c r="S9" s="53"/>
-[...22 lines deleted...]
-      <c r="N11" s="6" t="s">
+      <c r="S9" s="48"/>
+      <c r="T9" s="48"/>
+    </row>
+    <row r="10" spans="1:21" s="13" customFormat="1" ht="6.95" customHeight="1">
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="12"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="26"/>
+      <c r="R10" s="49"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="50"/>
+    </row>
+    <row r="11" spans="1:21" s="13" customFormat="1" ht="13.5">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="12"/>
+      <c r="N11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="R11" s="23"/>
+      <c r="S11" s="24"/>
+      <c r="T11" s="25"/>
+    </row>
+    <row r="12" spans="1:21" s="13" customFormat="1" ht="13.5">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="12"/>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="26"/>
+      <c r="R12" s="51" t="s">
+        <v>283</v>
+      </c>
+      <c r="S12" s="52" t="s">
+        <v>284</v>
+      </c>
+      <c r="T12" s="62" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="13" customFormat="1" ht="13.5">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="12"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="27"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="29"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="30"/>
+      <c r="T13" s="63"/>
+    </row>
+    <row r="14" spans="1:21" s="13" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32">
+        <v>1</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="P14" s="19"/>
+      <c r="Q14" s="33">
+        <v>10000</v>
+      </c>
+      <c r="R14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="T14" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="31"/>
+      <c r="F15" s="32">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="33">
+        <v>3883</v>
+      </c>
+      <c r="R15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="T15" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32">
+        <v>3</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="35">
+        <v>3.18</v>
+      </c>
+      <c r="R16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T16" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32">
+        <v>4</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="35">
+        <v>0.84</v>
+      </c>
+      <c r="R17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T17" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32">
+        <v>5</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="35">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="R18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T18" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="31"/>
+      <c r="F19" s="32">
+        <v>6</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="35">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="R19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T19" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="31"/>
+      <c r="F20" s="32">
+        <v>7</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="35">
+        <v>1.83</v>
+      </c>
+      <c r="R20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T20" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32">
+        <v>8</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="37">
+        <v>58.7</v>
+      </c>
+      <c r="R21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T21" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32">
+        <v>9</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="37">
+        <v>51.1</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T22" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A23" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="31"/>
+      <c r="F23" s="32">
+        <v>10</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="37">
+        <v>83.8</v>
+      </c>
+      <c r="R23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T23" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="31"/>
+      <c r="F24" s="32">
+        <v>11</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="P24" s="19"/>
+      <c r="Q24" s="37">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="R24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T24" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="31"/>
+      <c r="F25" s="32">
+        <v>12</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="37">
+        <v>41.3</v>
+      </c>
+      <c r="R25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T25" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32">
+        <v>13</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="37">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="R26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T26" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="31"/>
+      <c r="F27" s="32">
+        <v>14</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="37">
+        <v>14.8</v>
+      </c>
+      <c r="R27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T27" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="31"/>
+      <c r="F28" s="32">
+        <v>15</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="37">
+        <v>24.2</v>
+      </c>
+      <c r="R28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T28" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A29" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="31"/>
+      <c r="F29" s="32">
+        <v>16</v>
+      </c>
+      <c r="I29" s="39" t="s">
+        <v>299</v>
+      </c>
+      <c r="P29" s="19"/>
+      <c r="Q29" s="33">
+        <v>1786165</v>
+      </c>
+      <c r="R29" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="S29" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T29" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A30" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="31"/>
+      <c r="F30" s="32">
+        <v>17</v>
+      </c>
+      <c r="J30" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="K30" s="39"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="39"/>
+      <c r="O30" s="39"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="33">
+        <v>1013986</v>
+      </c>
+      <c r="R30" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="S30" s="37">
+        <v>2</v>
+      </c>
+      <c r="T30" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A31" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="31"/>
+      <c r="F31" s="32">
+        <v>18</v>
+      </c>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39" t="s">
+        <v>301</v>
+      </c>
+      <c r="L31" s="40"/>
+      <c r="M31" s="39"/>
+      <c r="N31" s="39"/>
+      <c r="O31" s="39"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="33">
+        <v>1003039</v>
+      </c>
+      <c r="R31" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="S31" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="T31" s="35">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A32" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="31"/>
+      <c r="F32" s="32">
+        <v>19</v>
+      </c>
+      <c r="J32" s="39"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="M32" s="39"/>
+      <c r="N32" s="39"/>
+      <c r="O32" s="39"/>
+      <c r="P32" s="41"/>
+      <c r="Q32" s="33">
+        <v>917290</v>
+      </c>
+      <c r="R32" s="37">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="S32" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="T32" s="35">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A33" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="31"/>
+      <c r="F33" s="32">
+        <v>20</v>
+      </c>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="40"/>
+      <c r="M33" s="39" t="s">
+        <v>303</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="O33" s="39"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="33">
+        <v>735274</v>
+      </c>
+      <c r="R33" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="S33" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="T33" s="35">
+        <v>1.1200000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A34" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="31"/>
+      <c r="F34" s="32">
+        <v>21</v>
+      </c>
+      <c r="J34" s="39"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="39"/>
+      <c r="N34" s="39" t="s">
+        <v>304</v>
+      </c>
+      <c r="O34" s="39"/>
+      <c r="P34" s="41"/>
+      <c r="Q34" s="33">
+        <v>690984</v>
+      </c>
+      <c r="R34" s="37">
+        <v>1.4</v>
+      </c>
+      <c r="S34" s="37">
+        <v>-0.5</v>
+      </c>
+      <c r="T34" s="35">
+        <v>-0.37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A35" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="31"/>
+      <c r="F35" s="32">
+        <v>22</v>
+      </c>
+      <c r="J35" s="39"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="39" t="s">
+        <v>305</v>
+      </c>
+      <c r="O35" s="39"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="33">
+        <v>392996</v>
+      </c>
+      <c r="R35" s="37">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S35" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="T35" s="35">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="31"/>
+      <c r="F36" s="32">
+        <v>23</v>
+      </c>
+      <c r="J36" s="39"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="39"/>
+      <c r="N36" s="39" t="s">
+        <v>306</v>
+      </c>
+      <c r="O36" s="39"/>
+      <c r="P36" s="41"/>
+      <c r="Q36" s="33">
+        <v>342277</v>
+      </c>
+      <c r="R36" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="S36" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="T36" s="35">
+        <v>0.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A37" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="31"/>
+      <c r="F37" s="32">
+        <v>24</v>
+      </c>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="39"/>
+      <c r="O37" s="39" t="s">
+        <v>307</v>
+      </c>
+      <c r="P37" s="41"/>
+      <c r="Q37" s="33">
+        <v>6756</v>
+      </c>
+      <c r="R37" s="37">
+        <v>80.7</v>
+      </c>
+      <c r="S37" s="37">
+        <v>77.3</v>
+      </c>
+      <c r="T37" s="35">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A38" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="31"/>
+      <c r="F38" s="32">
+        <v>25</v>
+      </c>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="39"/>
+      <c r="O38" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="33">
+        <v>335521</v>
+      </c>
+      <c r="R38" s="37">
+        <v>4</v>
+      </c>
+      <c r="S38" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="T38" s="35">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A39" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32">
+        <v>26</v>
+      </c>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="40"/>
+      <c r="M39" s="39" t="s">
+        <v>309</v>
+      </c>
+      <c r="N39" s="39"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="33">
+        <v>160107</v>
+      </c>
+      <c r="R39" s="37">
+        <v>5.8</v>
+      </c>
+      <c r="S39" s="37">
+        <v>3.8</v>
+      </c>
+      <c r="T39" s="35">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A40" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="31"/>
+      <c r="F40" s="32">
+        <v>27</v>
+      </c>
+      <c r="J40" s="39"/>
+      <c r="K40" s="39"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="39"/>
+      <c r="N40" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="O40" s="39"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="33">
+        <v>156884</v>
+      </c>
+      <c r="R40" s="37">
+        <v>6</v>
+      </c>
+      <c r="S40" s="37">
+        <v>4</v>
+      </c>
+      <c r="T40" s="35">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A41" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="31"/>
+      <c r="F41" s="32">
+        <v>28</v>
+      </c>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="40"/>
+      <c r="M41" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="N41" s="39"/>
+      <c r="O41" s="39"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="33">
+        <v>21909</v>
+      </c>
+      <c r="R41" s="37">
+        <v>12.6</v>
+      </c>
+      <c r="S41" s="37">
+        <v>10.5</v>
+      </c>
+      <c r="T41" s="35">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A42" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32">
+        <v>29</v>
+      </c>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="M42" s="39"/>
+      <c r="N42" s="39"/>
+      <c r="O42" s="39"/>
+      <c r="P42" s="41"/>
+      <c r="Q42" s="33">
+        <v>7858</v>
+      </c>
+      <c r="R42" s="37">
+        <v>79.7</v>
+      </c>
+      <c r="S42" s="37">
+        <v>76.3</v>
+      </c>
+      <c r="T42" s="35">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A43" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="31"/>
+      <c r="F43" s="32">
+        <v>30</v>
+      </c>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="39" t="s">
+        <v>313</v>
+      </c>
+      <c r="N43" s="39"/>
+      <c r="O43" s="39"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="33">
+        <v>1163</v>
+      </c>
+      <c r="R43" s="37">
+        <v>-22.5</v>
+      </c>
+      <c r="S43" s="37">
+        <v>-23.9</v>
+      </c>
+      <c r="T43" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A44" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="31"/>
+      <c r="F44" s="32">
+        <v>31</v>
+      </c>
+      <c r="J44" s="39"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="40"/>
+      <c r="M44" s="39" t="s">
+        <v>314</v>
+      </c>
+      <c r="N44" s="39"/>
+      <c r="O44" s="39"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="33">
+        <v>5542</v>
+      </c>
+      <c r="R44" s="37">
+        <v>201.2</v>
+      </c>
+      <c r="S44" s="37">
+        <v>195.6</v>
+      </c>
+      <c r="T44" s="35">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A45" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="31"/>
+      <c r="F45" s="32">
+        <v>32</v>
+      </c>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="40"/>
+      <c r="M45" s="39" t="s">
+        <v>315</v>
+      </c>
+      <c r="N45" s="39"/>
+      <c r="O45" s="39"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="33">
+        <v>1153</v>
+      </c>
+      <c r="R45" s="37">
+        <v>11.8</v>
+      </c>
+      <c r="S45" s="37">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="T45" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A46" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="31"/>
+      <c r="F46" s="32">
+        <v>33</v>
+      </c>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="M46" s="39"/>
+      <c r="N46" s="39"/>
+      <c r="O46" s="39"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="33">
+        <v>77892</v>
+      </c>
+      <c r="R46" s="37">
+        <v>-6.8</v>
+      </c>
+      <c r="S46" s="37">
+        <v>-8.5</v>
+      </c>
+      <c r="T46" s="35">
+        <v>-0.73</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A47" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="31"/>
+      <c r="F47" s="32">
+        <v>34</v>
+      </c>
+      <c r="J47" s="39"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="40"/>
+      <c r="M47" s="39" t="s">
+        <v>317</v>
+      </c>
+      <c r="N47" s="39"/>
+      <c r="O47" s="39"/>
+      <c r="P47" s="41"/>
+      <c r="Q47" s="33">
+        <v>3309</v>
+      </c>
+      <c r="R47" s="37">
+        <v>-15.1</v>
+      </c>
+      <c r="S47" s="37">
+        <v>-16.7</v>
+      </c>
+      <c r="T47" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A48" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="31"/>
+      <c r="F48" s="32">
+        <v>35</v>
+      </c>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="40"/>
+      <c r="M48" s="39" t="s">
+        <v>318</v>
+      </c>
+      <c r="N48" s="39"/>
+      <c r="O48" s="39"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="33">
+        <v>73518</v>
+      </c>
+      <c r="R48" s="37">
+        <v>-6.9</v>
+      </c>
+      <c r="S48" s="37">
+        <v>-8.6</v>
+      </c>
+      <c r="T48" s="35">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A49" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="31"/>
+      <c r="F49" s="32">
+        <v>36</v>
+      </c>
+      <c r="J49" s="39"/>
+      <c r="K49" s="39"/>
+      <c r="L49" s="40"/>
+      <c r="M49" s="39"/>
+      <c r="N49" s="39" t="s">
+        <v>319</v>
+      </c>
+      <c r="O49" s="39"/>
+      <c r="P49" s="41"/>
+      <c r="Q49" s="33">
+        <v>59486</v>
+      </c>
+      <c r="R49" s="37">
+        <v>-4.5</v>
+      </c>
+      <c r="S49" s="37">
+        <v>-6.3</v>
+      </c>
+      <c r="T49" s="35">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A50" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32">
+        <v>37</v>
+      </c>
+      <c r="J50" s="39"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="40"/>
+      <c r="M50" s="39"/>
+      <c r="N50" s="39" t="s">
+        <v>320</v>
+      </c>
+      <c r="O50" s="39"/>
+      <c r="P50" s="41"/>
+      <c r="Q50" s="33">
+        <v>14032</v>
+      </c>
+      <c r="R50" s="37">
+        <v>-15.9</v>
+      </c>
+      <c r="S50" s="37">
+        <v>-17.5</v>
+      </c>
+      <c r="T50" s="35">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A51" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="31"/>
+      <c r="F51" s="32">
+        <v>38</v>
+      </c>
+      <c r="J51" s="39"/>
+      <c r="K51" s="39"/>
+      <c r="L51" s="40"/>
+      <c r="M51" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="N51" s="39"/>
+      <c r="O51" s="39"/>
+      <c r="P51" s="41"/>
+      <c r="Q51" s="33">
+        <v>1065</v>
+      </c>
+      <c r="R51" s="37">
+        <v>43</v>
+      </c>
+      <c r="S51" s="37">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="T51" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A52" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="31"/>
+      <c r="F52" s="32">
+        <v>39</v>
+      </c>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39" t="s">
+        <v>322</v>
+      </c>
+      <c r="L52" s="40"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="39"/>
+      <c r="O52" s="39"/>
+      <c r="P52" s="41"/>
+      <c r="Q52" s="33">
+        <v>10946</v>
+      </c>
+      <c r="R52" s="37">
+        <v>57.7</v>
+      </c>
+      <c r="S52" s="37">
+        <v>54.8</v>
+      </c>
+      <c r="T52" s="35">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A53" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="32">
+        <v>40</v>
+      </c>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="40" t="s">
+        <v>323</v>
+      </c>
+      <c r="M53" s="39"/>
+      <c r="N53" s="39"/>
+      <c r="O53" s="39"/>
+      <c r="P53" s="41"/>
+      <c r="Q53" s="33">
+        <v>3608</v>
+      </c>
+      <c r="R53" s="37">
+        <v>426.7</v>
+      </c>
+      <c r="S53" s="37">
+        <v>416.9</v>
+      </c>
+      <c r="T53" s="35">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A54" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="31"/>
+      <c r="F54" s="32">
+        <v>41</v>
+      </c>
+      <c r="J54" s="39"/>
+      <c r="K54" s="39"/>
+      <c r="L54" s="40" t="s">
+        <v>324</v>
+      </c>
+      <c r="M54" s="39"/>
+      <c r="N54" s="39"/>
+      <c r="O54" s="39"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="33">
+        <v>7338</v>
+      </c>
+      <c r="R54" s="37">
+        <v>17.3</v>
+      </c>
+      <c r="S54" s="37">
+        <v>15.1</v>
+      </c>
+      <c r="T54" s="35">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A55" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="31"/>
+      <c r="F55" s="32">
+        <v>42</v>
+      </c>
+      <c r="J55" s="39" t="s">
+        <v>325</v>
+      </c>
+      <c r="K55" s="39"/>
+      <c r="L55" s="40"/>
+      <c r="M55" s="39"/>
+      <c r="N55" s="39"/>
+      <c r="O55" s="39"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="33">
+        <v>467494</v>
+      </c>
+      <c r="R55" s="37">
+        <v>-9.6</v>
+      </c>
+      <c r="S55" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T55" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A56" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="31"/>
+      <c r="F56" s="32">
+        <v>43</v>
+      </c>
+      <c r="J56" s="39"/>
+      <c r="K56" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="L56" s="40"/>
+      <c r="M56" s="39"/>
+      <c r="N56" s="39"/>
+      <c r="O56" s="39"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="33">
+        <v>328301</v>
+      </c>
+      <c r="R56" s="37">
+        <v>-4.3</v>
+      </c>
+      <c r="S56" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T56" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A57" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B57" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="31"/>
+      <c r="F57" s="32">
+        <v>44</v>
+      </c>
+      <c r="J57" s="39"/>
+      <c r="K57" s="39" t="s">
+        <v>327</v>
+      </c>
+      <c r="L57" s="40"/>
+      <c r="M57" s="39"/>
+      <c r="N57" s="39"/>
+      <c r="O57" s="39"/>
+      <c r="P57" s="41"/>
+      <c r="Q57" s="33">
+        <v>6345</v>
+      </c>
+      <c r="R57" s="37">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="S57" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T57" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A58" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="31"/>
+      <c r="F58" s="32">
+        <v>45</v>
+      </c>
+      <c r="J58" s="39"/>
+      <c r="K58" s="39"/>
+      <c r="L58" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="M58" s="39"/>
+      <c r="N58" s="39"/>
+      <c r="O58" s="39"/>
+      <c r="P58" s="41"/>
+      <c r="Q58" s="33">
+        <v>4803</v>
+      </c>
+      <c r="R58" s="37">
+        <v>-1</v>
+      </c>
+      <c r="S58" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T58" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A59" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="31"/>
+      <c r="F59" s="32">
+        <v>46</v>
+      </c>
+      <c r="J59" s="39"/>
+      <c r="K59" s="39"/>
+      <c r="L59" s="40" t="s">
+        <v>329</v>
+      </c>
+      <c r="M59" s="39"/>
+      <c r="N59" s="39"/>
+      <c r="O59" s="39"/>
+      <c r="P59" s="41"/>
+      <c r="Q59" s="33">
+        <v>1542</v>
+      </c>
+      <c r="R59" s="37">
+        <v>172</v>
+      </c>
+      <c r="S59" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T59" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A60" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="31"/>
+      <c r="F60" s="32">
+        <v>47</v>
+      </c>
+      <c r="J60" s="39"/>
+      <c r="K60" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="L60" s="40"/>
+      <c r="M60" s="39"/>
+      <c r="N60" s="39"/>
+      <c r="O60" s="39"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="33">
+        <v>376</v>
+      </c>
+      <c r="R60" s="37">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="S60" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T60" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A61" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="31"/>
+      <c r="F61" s="32">
+        <v>48</v>
+      </c>
+      <c r="J61" s="39"/>
+      <c r="K61" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="L61" s="40"/>
+      <c r="M61" s="39"/>
+      <c r="N61" s="39"/>
+      <c r="O61" s="39"/>
+      <c r="P61" s="41"/>
+      <c r="Q61" s="33">
+        <v>468</v>
+      </c>
+      <c r="R61" s="37">
+        <v>-98.5</v>
+      </c>
+      <c r="S61" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T61" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A62" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32">
+        <v>49</v>
+      </c>
+      <c r="J62" s="39"/>
+      <c r="K62" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="L62" s="40"/>
+      <c r="M62" s="39"/>
+      <c r="N62" s="39"/>
+      <c r="O62" s="39"/>
+      <c r="P62" s="41"/>
+      <c r="Q62" s="33">
+        <v>370</v>
+      </c>
+      <c r="R62" s="37">
+        <v>-90</v>
+      </c>
+      <c r="S62" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T62" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A63" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B63" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="31"/>
+      <c r="F63" s="32">
+        <v>50</v>
+      </c>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39" t="s">
+        <v>333</v>
+      </c>
+      <c r="L63" s="40"/>
+      <c r="M63" s="39"/>
+      <c r="N63" s="39"/>
+      <c r="O63" s="39"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="33">
+        <v>131318</v>
+      </c>
+      <c r="R63" s="37">
+        <v>-2</v>
+      </c>
+      <c r="S63" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T63" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="31"/>
+      <c r="F64" s="32">
+        <v>51</v>
+      </c>
+      <c r="J64" s="39"/>
+      <c r="K64" s="39" t="s">
+        <v>334</v>
+      </c>
+      <c r="L64" s="40"/>
+      <c r="M64" s="39"/>
+      <c r="N64" s="39"/>
+      <c r="O64" s="39"/>
+      <c r="P64" s="41"/>
+      <c r="Q64" s="33">
         <v>0</v>
       </c>
-      <c r="P11" s="22"/>
-[...48 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="R64" s="37">
+        <v>-100</v>
+      </c>
+      <c r="S64" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T64" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A65" s="31" t="s">
         <v>286</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...9 lines deleted...]
-      <c r="F14" s="7">
+      <c r="B65" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="31"/>
+      <c r="F65" s="32">
+        <v>52</v>
+      </c>
+      <c r="J65" s="39"/>
+      <c r="K65" s="39" t="s">
+        <v>335</v>
+      </c>
+      <c r="L65" s="40"/>
+      <c r="M65" s="39"/>
+      <c r="N65" s="39"/>
+      <c r="O65" s="39"/>
+      <c r="P65" s="41"/>
+      <c r="Q65" s="33">
+        <v>315</v>
+      </c>
+      <c r="R65" s="37">
+        <v>34</v>
+      </c>
+      <c r="S65" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T65" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A66" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="31"/>
+      <c r="F66" s="32">
+        <v>53</v>
+      </c>
+      <c r="J66" s="39" t="s">
+        <v>336</v>
+      </c>
+      <c r="K66" s="40"/>
+      <c r="L66" s="39"/>
+      <c r="M66" s="39"/>
+      <c r="N66" s="39"/>
+      <c r="O66" s="39"/>
+      <c r="P66" s="41"/>
+      <c r="Q66" s="33">
+        <v>304686</v>
+      </c>
+      <c r="R66" s="37">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="S66" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T66" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A67" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="31"/>
+      <c r="F67" s="32">
+        <v>54</v>
+      </c>
+      <c r="I67" s="39" t="s">
+        <v>337</v>
+      </c>
+      <c r="K67" s="39"/>
+      <c r="L67" s="39"/>
+      <c r="P67" s="19"/>
+      <c r="Q67" s="33">
+        <v>1786165</v>
+      </c>
+      <c r="R67" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="S67" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T67" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A68" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="31"/>
+      <c r="F68" s="32">
+        <v>55</v>
+      </c>
+      <c r="J68" s="39" t="s">
+        <v>338</v>
+      </c>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="33">
+        <v>513761</v>
+      </c>
+      <c r="R68" s="37">
+        <v>-1.8</v>
+      </c>
+      <c r="S68" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T68" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A69" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="31"/>
+      <c r="F69" s="32">
+        <v>56</v>
+      </c>
+      <c r="H69" s="39"/>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="L69" s="39"/>
+      <c r="M69" s="39"/>
+      <c r="N69" s="39"/>
+      <c r="O69" s="39"/>
+      <c r="P69" s="41"/>
+      <c r="Q69" s="33">
+        <v>310420</v>
+      </c>
+      <c r="R69" s="37">
+        <v>-4</v>
+      </c>
+      <c r="S69" s="37">
+        <v>-5.8</v>
+      </c>
+      <c r="T69" s="37">
+        <v>-5.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A70" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="31"/>
+      <c r="F70" s="32">
+        <v>57</v>
+      </c>
+      <c r="H70" s="39">
         <v>1</v>
       </c>
-      <c r="G14" s="34"/>
-[...14 lines deleted...]
-      <c r="R14" s="37" t="s">
+      <c r="I70" s="39"/>
+      <c r="J70" s="39"/>
+      <c r="K70" s="39"/>
+      <c r="L70" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M70" s="39"/>
+      <c r="N70" s="39"/>
+      <c r="O70" s="39"/>
+      <c r="P70" s="41"/>
+      <c r="Q70" s="33">
+        <v>89006</v>
+      </c>
+      <c r="R70" s="37">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S70" s="37">
+        <v>-4.2</v>
+      </c>
+      <c r="T70" s="35">
+        <v>-1.17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A71" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="31"/>
+      <c r="F71" s="32">
+        <v>58</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="I71" s="39"/>
+      <c r="J71" s="39"/>
+      <c r="K71" s="39"/>
+      <c r="L71" s="39"/>
+      <c r="M71" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="N71" s="40"/>
+      <c r="O71" s="40"/>
+      <c r="P71" s="42"/>
+      <c r="Q71" s="33">
+        <v>8163</v>
+      </c>
+      <c r="R71" s="37">
+        <v>-7.5</v>
+      </c>
+      <c r="S71" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="T71" s="35">
+        <v>-0.15</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A72" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="31"/>
+      <c r="F72" s="32">
+        <v>59</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="I72" s="39"/>
+      <c r="J72" s="39"/>
+      <c r="K72" s="39"/>
+      <c r="L72" s="39"/>
+      <c r="M72" s="39"/>
+      <c r="N72" s="40" t="s">
+        <v>339</v>
+      </c>
+      <c r="O72" s="40"/>
+      <c r="P72" s="42"/>
+      <c r="Q72" s="33">
+        <v>2929</v>
+      </c>
+      <c r="R72" s="37">
+        <v>-18.5</v>
+      </c>
+      <c r="S72" s="37">
+        <v>-11.1</v>
+      </c>
+      <c r="T72" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A73" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="31"/>
+      <c r="F73" s="32">
+        <v>60</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="I73" s="39"/>
+      <c r="J73" s="39"/>
+      <c r="K73" s="39"/>
+      <c r="L73" s="39"/>
+      <c r="M73" s="39"/>
+      <c r="N73" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="O73" s="40"/>
+      <c r="P73" s="42"/>
+      <c r="Q73" s="33">
+        <v>2944</v>
+      </c>
+      <c r="R73" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="S73" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="T73" s="35">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A74" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32">
+        <v>61</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="39"/>
+      <c r="N74" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="O74" s="40"/>
+      <c r="P74" s="42"/>
+      <c r="Q74" s="33">
+        <v>1836</v>
+      </c>
+      <c r="R74" s="37">
+        <v>-4</v>
+      </c>
+      <c r="S74" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="T74" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A75" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="31"/>
+      <c r="F75" s="32">
+        <v>62</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="I75" s="39"/>
+      <c r="J75" s="39"/>
+      <c r="K75" s="39"/>
+      <c r="L75" s="39"/>
+      <c r="M75" s="39"/>
+      <c r="N75" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="O75" s="40"/>
+      <c r="P75" s="42"/>
+      <c r="Q75" s="33">
+        <v>454</v>
+      </c>
+      <c r="R75" s="37">
+        <v>-9.6</v>
+      </c>
+      <c r="S75" s="37">
+        <v>-25.8</v>
+      </c>
+      <c r="T75" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A76" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="31"/>
+      <c r="F76" s="32">
+        <v>63</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="39"/>
+      <c r="M76" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="N76" s="40"/>
+      <c r="O76" s="40"/>
+      <c r="P76" s="42"/>
+      <c r="Q76" s="33">
+        <v>4907</v>
+      </c>
+      <c r="R76" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="S76" s="37">
+        <v>-3.4</v>
+      </c>
+      <c r="T76" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A77" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="31"/>
+      <c r="F77" s="32">
+        <v>64</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="39"/>
+      <c r="J77" s="39"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="39"/>
+      <c r="M77" s="39"/>
+      <c r="N77" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="O77" s="40"/>
+      <c r="P77" s="42"/>
+      <c r="Q77" s="33">
+        <v>2677</v>
+      </c>
+      <c r="R77" s="37">
+        <v>4</v>
+      </c>
+      <c r="S77" s="37">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="T77" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A78" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="31"/>
+      <c r="F78" s="32">
+        <v>65</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="39"/>
+      <c r="N78" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="O78" s="40"/>
+      <c r="P78" s="42"/>
+      <c r="Q78" s="33">
+        <v>966</v>
+      </c>
+      <c r="R78" s="37">
+        <v>8.5</v>
+      </c>
+      <c r="S78" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="T78" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A79" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="31"/>
+      <c r="F79" s="32">
+        <v>66</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="39"/>
+      <c r="N79" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="O79" s="40"/>
+      <c r="P79" s="42"/>
+      <c r="Q79" s="33">
+        <v>520</v>
+      </c>
+      <c r="R79" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="S79" s="37">
+        <v>-6.8</v>
+      </c>
+      <c r="T79" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A80" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B80" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="31"/>
+      <c r="F80" s="32">
+        <v>67</v>
+      </c>
+      <c r="H80" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="39"/>
+      <c r="N80" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="P80" s="19"/>
+      <c r="Q80" s="33">
+        <v>744</v>
+      </c>
+      <c r="R80" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="S80" s="37">
+        <v>0.7</v>
+      </c>
+      <c r="T80" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A81" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="31"/>
+      <c r="F81" s="32">
+        <v>68</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N81" s="39"/>
+      <c r="O81" s="39"/>
+      <c r="P81" s="41"/>
+      <c r="Q81" s="33">
+        <v>9143</v>
+      </c>
+      <c r="R81" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="S81" s="37">
+        <v>-0.6</v>
+      </c>
+      <c r="T81" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="82" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A82" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="31"/>
+      <c r="F82" s="32">
+        <v>69</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="39"/>
+      <c r="M82" s="39"/>
+      <c r="N82" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="P82" s="19"/>
+      <c r="Q82" s="33">
+        <v>7542</v>
+      </c>
+      <c r="R82" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="S82" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="T82" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A83" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="31"/>
+      <c r="F83" s="32">
+        <v>70</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="P83" s="19"/>
+      <c r="Q83" s="33">
+        <v>1601</v>
+      </c>
+      <c r="R83" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="S83" s="37">
+        <v>-5</v>
+      </c>
+      <c r="T83" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A84" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="31"/>
+      <c r="F84" s="32">
+        <v>71</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="N84" s="39"/>
+      <c r="O84" s="39"/>
+      <c r="P84" s="41"/>
+      <c r="Q84" s="33">
+        <v>4377</v>
+      </c>
+      <c r="R84" s="37">
+        <v>-1.9</v>
+      </c>
+      <c r="S84" s="37">
+        <v>-6.1</v>
+      </c>
+      <c r="T84" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="85" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A85" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="31"/>
+      <c r="F85" s="32">
+        <v>72</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="39"/>
+      <c r="M85" s="39"/>
+      <c r="N85" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="P85" s="19"/>
+      <c r="Q85" s="33">
+        <v>1208</v>
+      </c>
+      <c r="R85" s="37">
+        <v>-3.5</v>
+      </c>
+      <c r="S85" s="37">
+        <v>-7.8</v>
+      </c>
+      <c r="T85" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A86" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="31"/>
+      <c r="F86" s="32">
+        <v>73</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="I86" s="39"/>
+      <c r="J86" s="39"/>
+      <c r="K86" s="39"/>
+      <c r="L86" s="39"/>
+      <c r="M86" s="39"/>
+      <c r="N86" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="P86" s="19"/>
+      <c r="Q86" s="33">
+        <v>2018</v>
+      </c>
+      <c r="R86" s="37">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S86" s="37">
+        <v>-6.9</v>
+      </c>
+      <c r="T86" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A87" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="31"/>
+      <c r="F87" s="32">
+        <v>74</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="I87" s="39"/>
+      <c r="J87" s="39"/>
+      <c r="K87" s="39"/>
+      <c r="L87" s="39"/>
+      <c r="M87" s="39"/>
+      <c r="N87" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="P87" s="19"/>
+      <c r="Q87" s="33">
+        <v>1152</v>
+      </c>
+      <c r="R87" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="S87" s="37">
+        <v>-3.3</v>
+      </c>
+      <c r="T87" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A88" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="31"/>
+      <c r="F88" s="32">
+        <v>75</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="I88" s="39"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="39"/>
+      <c r="L88" s="39"/>
+      <c r="M88" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="N88" s="39"/>
+      <c r="O88" s="39"/>
+      <c r="P88" s="41"/>
+      <c r="Q88" s="33">
+        <v>8510</v>
+      </c>
+      <c r="R88" s="37">
+        <v>1</v>
+      </c>
+      <c r="S88" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="T88" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A89" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="31"/>
+      <c r="F89" s="32">
+        <v>76</v>
+      </c>
+      <c r="H89" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="39"/>
+      <c r="J89" s="39"/>
+      <c r="K89" s="39"/>
+      <c r="L89" s="39"/>
+      <c r="M89" s="39"/>
+      <c r="N89" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="P89" s="19"/>
+      <c r="Q89" s="33">
+        <v>5790</v>
+      </c>
+      <c r="R89" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="S89" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="T89" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A90" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="31"/>
+      <c r="F90" s="32">
+        <v>77</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="I90" s="39"/>
+      <c r="J90" s="39"/>
+      <c r="K90" s="39"/>
+      <c r="L90" s="39"/>
+      <c r="M90" s="39"/>
+      <c r="N90" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="P90" s="19"/>
+      <c r="Q90" s="33">
+        <v>675</v>
+      </c>
+      <c r="R90" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S90" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="T90" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="91" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A91" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C91" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="31"/>
+      <c r="F91" s="32">
+        <v>78</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="I91" s="39"/>
+      <c r="J91" s="39"/>
+      <c r="K91" s="39"/>
+      <c r="L91" s="39"/>
+      <c r="M91" s="39"/>
+      <c r="N91" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="P91" s="19"/>
+      <c r="Q91" s="33">
+        <v>1083</v>
+      </c>
+      <c r="R91" s="37">
+        <v>4.7</v>
+      </c>
+      <c r="S91" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="T91" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A92" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="31"/>
+      <c r="F92" s="32">
+        <v>79</v>
+      </c>
+      <c r="H92" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="I92" s="39"/>
+      <c r="J92" s="39"/>
+      <c r="K92" s="39"/>
+      <c r="L92" s="39"/>
+      <c r="M92" s="39"/>
+      <c r="N92" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="P92" s="19"/>
+      <c r="Q92" s="33">
+        <v>962</v>
+      </c>
+      <c r="R92" s="37">
+        <v>-0.6</v>
+      </c>
+      <c r="S92" s="37">
+        <v>-5.9</v>
+      </c>
+      <c r="T92" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A93" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="31"/>
+      <c r="F93" s="32">
+        <v>80</v>
+      </c>
+      <c r="H93" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="I93" s="39"/>
+      <c r="J93" s="39"/>
+      <c r="K93" s="39"/>
+      <c r="L93" s="39"/>
+      <c r="M93" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N93" s="39"/>
+      <c r="O93" s="39"/>
+      <c r="P93" s="41"/>
+      <c r="Q93" s="33">
+        <v>2461</v>
+      </c>
+      <c r="R93" s="37">
+        <v>2</v>
+      </c>
+      <c r="S93" s="37">
+        <v>1</v>
+      </c>
+      <c r="T93" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="94" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A94" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="31"/>
+      <c r="F94" s="32">
+        <v>81</v>
+      </c>
+      <c r="H94" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="I94" s="39"/>
+      <c r="J94" s="39"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="39"/>
+      <c r="M94" s="39"/>
+      <c r="N94" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="P94" s="19"/>
+      <c r="Q94" s="33">
+        <v>2207</v>
+      </c>
+      <c r="R94" s="37">
+        <v>5</v>
+      </c>
+      <c r="S94" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="T94" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="95" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A95" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="31"/>
+      <c r="F95" s="32">
+        <v>82</v>
+      </c>
+      <c r="H95" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="I95" s="39"/>
+      <c r="J95" s="39"/>
+      <c r="K95" s="39"/>
+      <c r="L95" s="39"/>
+      <c r="M95" s="39"/>
+      <c r="N95" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="P95" s="19"/>
+      <c r="Q95" s="33">
+        <v>254</v>
+      </c>
+      <c r="R95" s="37">
+        <v>-18.600000000000001</v>
+      </c>
+      <c r="S95" s="37">
+        <v>-25.6</v>
+      </c>
+      <c r="T95" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="96" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A96" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="31"/>
+      <c r="F96" s="32">
+        <v>83</v>
+      </c>
+      <c r="H96" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="I96" s="39"/>
+      <c r="J96" s="39"/>
+      <c r="K96" s="39"/>
+      <c r="L96" s="39"/>
+      <c r="M96" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N96" s="39"/>
+      <c r="O96" s="39"/>
+      <c r="P96" s="41"/>
+      <c r="Q96" s="33">
+        <v>4120</v>
+      </c>
+      <c r="R96" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="S96" s="37">
+        <v>-3.5</v>
+      </c>
+      <c r="T96" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A97" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="31"/>
+      <c r="F97" s="32">
+        <v>84</v>
+      </c>
+      <c r="H97" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="39"/>
+      <c r="M97" s="39"/>
+      <c r="N97" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="P97" s="19"/>
+      <c r="Q97" s="33">
+        <v>420</v>
+      </c>
+      <c r="R97" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="S97" s="37">
+        <v>-10.5</v>
+      </c>
+      <c r="T97" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A98" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="31"/>
+      <c r="F98" s="32">
+        <v>85</v>
+      </c>
+      <c r="H98" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="I98" s="39"/>
+      <c r="J98" s="39"/>
+      <c r="K98" s="39"/>
+      <c r="L98" s="39"/>
+      <c r="M98" s="39"/>
+      <c r="N98" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="P98" s="19"/>
+      <c r="Q98" s="33">
+        <v>3700</v>
+      </c>
+      <c r="R98" s="37">
+        <v>1</v>
+      </c>
+      <c r="S98" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="T98" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A99" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="31"/>
+      <c r="F99" s="32">
+        <v>86</v>
+      </c>
+      <c r="H99" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="I99" s="39"/>
+      <c r="J99" s="39"/>
+      <c r="K99" s="39"/>
+      <c r="L99" s="39"/>
+      <c r="M99" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="N99" s="39"/>
+      <c r="O99" s="39"/>
+      <c r="P99" s="41"/>
+      <c r="Q99" s="33">
+        <v>8420</v>
+      </c>
+      <c r="R99" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S99" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="T99" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A100" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="31"/>
+      <c r="F100" s="32">
+        <v>87</v>
+      </c>
+      <c r="H100" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="I100" s="39"/>
+      <c r="J100" s="39"/>
+      <c r="K100" s="39"/>
+      <c r="L100" s="39"/>
+      <c r="M100" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="N100" s="39"/>
+      <c r="O100" s="39"/>
+      <c r="P100" s="41"/>
+      <c r="Q100" s="33">
+        <v>12662</v>
+      </c>
+      <c r="R100" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S100" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="T100" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A101" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="31"/>
+      <c r="F101" s="32">
+        <v>88</v>
+      </c>
+      <c r="H101" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="I101" s="39"/>
+      <c r="J101" s="39"/>
+      <c r="K101" s="39"/>
+      <c r="L101" s="39"/>
+      <c r="M101" s="39"/>
+      <c r="N101" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="P101" s="19"/>
+      <c r="Q101" s="33">
+        <v>5478</v>
+      </c>
+      <c r="R101" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="S101" s="37">
+        <v>-2.7</v>
+      </c>
+      <c r="T101" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A102" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="31"/>
+      <c r="F102" s="32">
+        <v>89</v>
+      </c>
+      <c r="H102" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="I102" s="39"/>
+      <c r="J102" s="39"/>
+      <c r="K102" s="39"/>
+      <c r="L102" s="39"/>
+      <c r="M102" s="39"/>
+      <c r="N102" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="P102" s="19"/>
+      <c r="Q102" s="33">
+        <v>7184</v>
+      </c>
+      <c r="R102" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="S102" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="T102" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A103" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="31"/>
+      <c r="F103" s="32">
+        <v>90</v>
+      </c>
+      <c r="H103" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="I103" s="39"/>
+      <c r="J103" s="39"/>
+      <c r="K103" s="39"/>
+      <c r="L103" s="39"/>
+      <c r="M103" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="N103" s="39"/>
+      <c r="O103" s="39"/>
+      <c r="P103" s="41"/>
+      <c r="Q103" s="33">
+        <v>6209</v>
+      </c>
+      <c r="R103" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="S103" s="37">
+        <v>-7.9</v>
+      </c>
+      <c r="T103" s="35">
+        <v>-0.16</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A104" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="31"/>
+      <c r="F104" s="32">
+        <v>91</v>
+      </c>
+      <c r="H104" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="I104" s="39"/>
+      <c r="J104" s="39"/>
+      <c r="K104" s="39"/>
+      <c r="L104" s="39"/>
+      <c r="M104" s="39"/>
+      <c r="N104" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="P104" s="19"/>
+      <c r="Q104" s="33">
+        <v>1178</v>
+      </c>
+      <c r="R104" s="37">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="S104" s="37">
+        <v>-13.5</v>
+      </c>
+      <c r="T104" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A105" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="31"/>
+      <c r="F105" s="32">
+        <v>92</v>
+      </c>
+      <c r="H105" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="I105" s="39"/>
+      <c r="J105" s="39"/>
+      <c r="K105" s="39"/>
+      <c r="L105" s="39"/>
+      <c r="M105" s="39"/>
+      <c r="N105" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="P105" s="19"/>
+      <c r="Q105" s="33">
+        <v>1621</v>
+      </c>
+      <c r="R105" s="37">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="S105" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="T105" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A106" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="31"/>
+      <c r="F106" s="32">
+        <v>93</v>
+      </c>
+      <c r="H106" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="I106" s="39"/>
+      <c r="J106" s="39"/>
+      <c r="K106" s="39"/>
+      <c r="L106" s="39"/>
+      <c r="M106" s="39"/>
+      <c r="N106" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="P106" s="19"/>
+      <c r="Q106" s="33">
+        <v>3410</v>
+      </c>
+      <c r="R106" s="37">
+        <v>-9</v>
+      </c>
+      <c r="S106" s="37">
+        <v>-9.9</v>
+      </c>
+      <c r="T106" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A107" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="31"/>
+      <c r="F107" s="32">
+        <v>94</v>
+      </c>
+      <c r="H107" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="I107" s="39"/>
+      <c r="J107" s="39"/>
+      <c r="K107" s="39"/>
+      <c r="L107" s="39"/>
+      <c r="M107" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N107" s="39"/>
+      <c r="O107" s="39"/>
+      <c r="P107" s="41"/>
+      <c r="Q107" s="33">
+        <v>3553</v>
+      </c>
+      <c r="R107" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S107" s="37">
+        <v>-1.8</v>
+      </c>
+      <c r="T107" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A108" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="31"/>
+      <c r="F108" s="32">
+        <v>95</v>
+      </c>
+      <c r="H108" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I108" s="39"/>
+      <c r="J108" s="39"/>
+      <c r="K108" s="39"/>
+      <c r="L108" s="39"/>
+      <c r="M108" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N108" s="39"/>
+      <c r="O108" s="39"/>
+      <c r="P108" s="41"/>
+      <c r="Q108" s="33">
+        <v>16482</v>
+      </c>
+      <c r="R108" s="37">
+        <v>-6.2</v>
+      </c>
+      <c r="S108" s="37">
+        <v>-7.7</v>
+      </c>
+      <c r="T108" s="35">
+        <v>-0.42</v>
+      </c>
+    </row>
+    <row r="109" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A109" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="31"/>
+      <c r="F109" s="32">
+        <v>96</v>
+      </c>
+      <c r="H109" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="I109" s="39"/>
+      <c r="J109" s="39"/>
+      <c r="K109" s="39"/>
+      <c r="L109" s="39"/>
+      <c r="M109" s="39"/>
+      <c r="N109" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="P109" s="19"/>
+      <c r="Q109" s="33">
+        <v>16015</v>
+      </c>
+      <c r="R109" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S109" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="T109" s="35">
+        <v>-0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="110" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A110" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B110" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="31"/>
+      <c r="F110" s="32">
+        <v>97</v>
+      </c>
+      <c r="H110" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="I110" s="39"/>
+      <c r="J110" s="39"/>
+      <c r="K110" s="39"/>
+      <c r="L110" s="53"/>
+      <c r="M110" s="53"/>
+      <c r="N110" s="54" t="s">
+        <v>111</v>
+      </c>
+      <c r="O110" s="54"/>
+      <c r="P110" s="55"/>
+      <c r="Q110" s="33">
+        <v>467</v>
+      </c>
+      <c r="R110" s="37">
+        <v>-63.4</v>
+      </c>
+      <c r="S110" s="37">
+        <v>28.9</v>
+      </c>
+      <c r="T110" s="35">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A111" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B111" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="31"/>
+      <c r="F111" s="32">
+        <v>98</v>
+      </c>
+      <c r="H111" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="I111" s="39"/>
+      <c r="J111" s="39"/>
+      <c r="K111" s="39"/>
+      <c r="L111" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="M111" s="39"/>
+      <c r="N111" s="39"/>
+      <c r="O111" s="39"/>
+      <c r="P111" s="41"/>
+      <c r="Q111" s="33">
+        <v>22454</v>
+      </c>
+      <c r="R111" s="37">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S111" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="T111" s="35">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A112" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B112" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="31"/>
+      <c r="F112" s="32">
+        <v>99</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="I112" s="39"/>
+      <c r="J112" s="39"/>
+      <c r="K112" s="39"/>
+      <c r="L112" s="39"/>
+      <c r="M112" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="N112" s="39"/>
+      <c r="O112" s="39"/>
+      <c r="P112" s="41"/>
+      <c r="Q112" s="33">
+        <v>10569</v>
+      </c>
+      <c r="R112" s="37">
+        <v>-13.4</v>
+      </c>
+      <c r="S112" s="37">
+        <v>-14</v>
+      </c>
+      <c r="T112" s="35">
+        <v>-0.53</v>
+      </c>
+    </row>
+    <row r="113" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A113" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B113" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C113" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="31"/>
+      <c r="F113" s="32">
+        <v>100</v>
+      </c>
+      <c r="H113" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="I113" s="39"/>
+      <c r="J113" s="39"/>
+      <c r="K113" s="39"/>
+      <c r="L113" s="39"/>
+      <c r="M113" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="N113" s="39"/>
+      <c r="O113" s="39"/>
+      <c r="P113" s="41"/>
+      <c r="Q113" s="33">
+        <v>11885</v>
+      </c>
+      <c r="R113" s="37">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="S113" s="37">
+        <v>34.1</v>
+      </c>
+      <c r="T113" s="35">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A114" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B114" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="31"/>
+      <c r="F114" s="32">
+        <v>101</v>
+      </c>
+      <c r="H114" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="I114" s="39"/>
+      <c r="J114" s="39"/>
+      <c r="K114" s="39"/>
+      <c r="L114" s="39"/>
+      <c r="M114" s="39"/>
+      <c r="N114" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="P114" s="19"/>
+      <c r="Q114" s="33">
+        <v>5600</v>
+      </c>
+      <c r="R114" s="37">
+        <v>78.3</v>
+      </c>
+      <c r="S114" s="37">
+        <v>75.7</v>
+      </c>
+      <c r="T114" s="35">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A115" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B115" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="31"/>
+      <c r="F115" s="32">
+        <v>102</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+      <c r="L115" s="39"/>
+      <c r="M115" s="39"/>
+      <c r="N115" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="P115" s="19"/>
+      <c r="Q115" s="33">
+        <v>6285</v>
+      </c>
+      <c r="R115" s="37">
+        <v>16.5</v>
+      </c>
+      <c r="S115" s="37">
+        <v>11.1</v>
+      </c>
+      <c r="T115" s="35">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="116" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A116" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C116" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="31"/>
+      <c r="F116" s="32">
+        <v>103</v>
+      </c>
+      <c r="H116" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="I116" s="39"/>
+      <c r="J116" s="39"/>
+      <c r="K116" s="39"/>
+      <c r="L116" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="M116" s="39"/>
+      <c r="N116" s="39"/>
+      <c r="O116" s="39"/>
+      <c r="P116" s="41"/>
+      <c r="Q116" s="33">
+        <v>19620</v>
+      </c>
+      <c r="R116" s="37">
+        <v>-9.4</v>
+      </c>
+      <c r="S116" s="37">
+        <v>-9</v>
+      </c>
+      <c r="T116" s="35">
+        <v>-0.61</v>
+      </c>
+    </row>
+    <row r="117" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A117" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B117" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C117" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="31"/>
+      <c r="F117" s="32">
+        <v>104</v>
+      </c>
+      <c r="H117" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="I117" s="39"/>
+      <c r="J117" s="39"/>
+      <c r="K117" s="39"/>
+      <c r="L117" s="39"/>
+      <c r="M117" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="N117" s="39"/>
+      <c r="O117" s="39"/>
+      <c r="P117" s="41"/>
+      <c r="Q117" s="33">
+        <v>9791</v>
+      </c>
+      <c r="R117" s="37">
+        <v>-7</v>
+      </c>
+      <c r="S117" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="T117" s="35">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="118" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A118" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="31"/>
+      <c r="F118" s="32">
+        <v>105</v>
+      </c>
+      <c r="H118" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="I118" s="39"/>
+      <c r="J118" s="39"/>
+      <c r="K118" s="39"/>
+      <c r="L118" s="39"/>
+      <c r="M118" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="N118" s="39"/>
+      <c r="O118" s="39"/>
+      <c r="P118" s="41"/>
+      <c r="Q118" s="33">
+        <v>4164</v>
+      </c>
+      <c r="R118" s="37">
+        <v>-16.8</v>
+      </c>
+      <c r="S118" s="37">
+        <v>-16.100000000000001</v>
+      </c>
+      <c r="T118" s="35">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="119" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A119" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B119" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="31"/>
+      <c r="F119" s="32">
+        <v>106</v>
+      </c>
+      <c r="H119" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I119" s="39"/>
+      <c r="J119" s="39"/>
+      <c r="K119" s="39"/>
+      <c r="L119" s="39"/>
+      <c r="M119" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="N119" s="39"/>
+      <c r="O119" s="39"/>
+      <c r="P119" s="41"/>
+      <c r="Q119" s="33">
+        <v>293</v>
+      </c>
+      <c r="R119" s="37">
+        <v>-24.1</v>
+      </c>
+      <c r="S119" s="37">
+        <v>-34.799999999999997</v>
+      </c>
+      <c r="T119" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A120" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B120" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="31"/>
+      <c r="F120" s="32">
+        <v>107</v>
+      </c>
+      <c r="H120" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="I120" s="39"/>
+      <c r="J120" s="39"/>
+      <c r="K120" s="39"/>
+      <c r="L120" s="39"/>
+      <c r="M120" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="N120" s="39"/>
+      <c r="O120" s="39"/>
+      <c r="P120" s="41"/>
+      <c r="Q120" s="33">
+        <v>5372</v>
+      </c>
+      <c r="R120" s="37">
+        <v>-6.5</v>
+      </c>
+      <c r="S120" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="T120" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A121" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B121" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="31"/>
+      <c r="F121" s="32">
+        <v>108</v>
+      </c>
+      <c r="H121" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="M121" s="39"/>
+      <c r="N121" s="39"/>
+      <c r="O121" s="39"/>
+      <c r="P121" s="41"/>
+      <c r="Q121" s="33">
+        <v>14015</v>
+      </c>
+      <c r="R121" s="37">
+        <v>-8</v>
+      </c>
+      <c r="S121" s="37">
+        <v>-10.1</v>
+      </c>
+      <c r="T121" s="35">
+        <v>-0.47</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A122" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B122" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="31"/>
+      <c r="F122" s="32">
+        <v>109</v>
+      </c>
+      <c r="H122" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="I122" s="39"/>
+      <c r="J122" s="39"/>
+      <c r="K122" s="39"/>
+      <c r="L122" s="39"/>
+      <c r="M122" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="N122" s="39"/>
+      <c r="O122" s="39"/>
+      <c r="P122" s="41"/>
+      <c r="Q122" s="33">
+        <v>5537</v>
+      </c>
+      <c r="R122" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="S122" s="37">
+        <v>-6.1</v>
+      </c>
+      <c r="T122" s="35">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A123" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B123" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="31"/>
+      <c r="F123" s="32">
+        <v>110</v>
+      </c>
+      <c r="H123" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="I123" s="39"/>
+      <c r="J123" s="39"/>
+      <c r="K123" s="39"/>
+      <c r="L123" s="39"/>
+      <c r="M123" s="39"/>
+      <c r="N123" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="P123" s="19"/>
+      <c r="Q123" s="33">
+        <v>2418</v>
+      </c>
+      <c r="R123" s="37">
+        <v>15.4</v>
+      </c>
+      <c r="S123" s="37">
+        <v>16</v>
+      </c>
+      <c r="T123" s="35">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A124" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B124" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="31"/>
+      <c r="F124" s="32">
+        <v>111</v>
+      </c>
+      <c r="H124" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="39"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="39"/>
+      <c r="N124" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="P124" s="19"/>
+      <c r="Q124" s="33">
+        <v>2614</v>
+      </c>
+      <c r="R124" s="37">
+        <v>-12.5</v>
+      </c>
+      <c r="S124" s="37">
+        <v>-18.5</v>
+      </c>
+      <c r="T124" s="35">
+        <v>-0.17</v>
+      </c>
+    </row>
+    <row r="125" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A125" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B125" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="31"/>
+      <c r="F125" s="32">
+        <v>112</v>
+      </c>
+      <c r="H125" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="I125" s="39"/>
+      <c r="J125" s="39"/>
+      <c r="K125" s="39"/>
+      <c r="L125" s="39"/>
+      <c r="M125" s="39"/>
+      <c r="N125" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="P125" s="19"/>
+      <c r="Q125" s="33">
+        <v>505</v>
+      </c>
+      <c r="R125" s="37">
+        <v>-23.4</v>
+      </c>
+      <c r="S125" s="37">
+        <v>-23.3</v>
+      </c>
+      <c r="T125" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="126" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A126" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B126" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="31"/>
+      <c r="F126" s="32">
+        <v>113</v>
+      </c>
+      <c r="H126" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="I126" s="39"/>
+      <c r="J126" s="39"/>
+      <c r="K126" s="39"/>
+      <c r="L126" s="39"/>
+      <c r="M126" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="N126" s="39"/>
+      <c r="O126" s="39"/>
+      <c r="P126" s="41"/>
+      <c r="Q126" s="33">
+        <v>466</v>
+      </c>
+      <c r="R126" s="37">
+        <v>-9.5</v>
+      </c>
+      <c r="S126" s="37">
+        <v>-13.3</v>
+      </c>
+      <c r="T126" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="127" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A127" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B127" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="31"/>
+      <c r="F127" s="32">
+        <v>114</v>
+      </c>
+      <c r="H127" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="I127" s="39"/>
+      <c r="J127" s="39"/>
+      <c r="K127" s="39"/>
+      <c r="L127" s="39"/>
+      <c r="M127" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="N127" s="39"/>
+      <c r="O127" s="39"/>
+      <c r="P127" s="41"/>
+      <c r="Q127" s="33">
+        <v>593</v>
+      </c>
+      <c r="R127" s="37">
+        <v>-23.6</v>
+      </c>
+      <c r="S127" s="37">
+        <v>-22.5</v>
+      </c>
+      <c r="T127" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A128" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B128" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="31"/>
+      <c r="F128" s="32">
+        <v>115</v>
+      </c>
+      <c r="H128" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="I128" s="39"/>
+      <c r="J128" s="39"/>
+      <c r="K128" s="39"/>
+      <c r="L128" s="39"/>
+      <c r="M128" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="N128" s="39"/>
+      <c r="O128" s="39"/>
+      <c r="P128" s="41"/>
+      <c r="Q128" s="33">
+        <v>2430</v>
+      </c>
+      <c r="R128" s="37">
+        <v>-7.6</v>
+      </c>
+      <c r="S128" s="37">
+        <v>-8.4</v>
+      </c>
+      <c r="T128" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A129" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B129" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="31"/>
+      <c r="F129" s="32">
+        <v>116</v>
+      </c>
+      <c r="H129" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="I129" s="39"/>
+      <c r="J129" s="39"/>
+      <c r="K129" s="39"/>
+      <c r="L129" s="39"/>
+      <c r="M129" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="N129" s="39"/>
+      <c r="O129" s="39"/>
+      <c r="P129" s="41"/>
+      <c r="Q129" s="33">
+        <v>4225</v>
+      </c>
+      <c r="R129" s="37">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="S129" s="37">
+        <v>-8.5</v>
+      </c>
+      <c r="T129" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A130" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="31"/>
+      <c r="F130" s="32">
+        <v>117</v>
+      </c>
+      <c r="H130" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="I130" s="39"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="39"/>
+      <c r="L130" s="39"/>
+      <c r="M130" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="N130" s="39"/>
+      <c r="O130" s="39"/>
+      <c r="P130" s="41"/>
+      <c r="Q130" s="33">
+        <v>764</v>
+      </c>
+      <c r="R130" s="37">
+        <v>-31.4</v>
+      </c>
+      <c r="S130" s="37">
+        <v>-31.6</v>
+      </c>
+      <c r="T130" s="35">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A131" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B131" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="31"/>
+      <c r="F131" s="32">
+        <v>118</v>
+      </c>
+      <c r="H131" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="I131" s="39"/>
+      <c r="J131" s="39"/>
+      <c r="K131" s="39"/>
+      <c r="L131" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="M131" s="39"/>
+      <c r="N131" s="39"/>
+      <c r="O131" s="39"/>
+      <c r="P131" s="41"/>
+      <c r="Q131" s="33">
+        <v>8741</v>
+      </c>
+      <c r="R131" s="37">
+        <v>-19.600000000000001</v>
+      </c>
+      <c r="S131" s="37">
+        <v>-20.7</v>
+      </c>
+      <c r="T131" s="35">
+        <v>-0.7</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A132" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B132" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="31"/>
+      <c r="F132" s="32">
+        <v>119</v>
+      </c>
+      <c r="H132" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="I132" s="39"/>
+      <c r="J132" s="39"/>
+      <c r="K132" s="39"/>
+      <c r="L132" s="39"/>
+      <c r="M132" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N132" s="39"/>
+      <c r="O132" s="39"/>
+      <c r="P132" s="41"/>
+      <c r="Q132" s="33">
+        <v>28</v>
+      </c>
+      <c r="R132" s="37">
+        <v>-46.2</v>
+      </c>
+      <c r="S132" s="37">
+        <v>-46.1</v>
+      </c>
+      <c r="T132" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A133" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B133" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="31"/>
+      <c r="F133" s="32">
+        <v>120</v>
+      </c>
+      <c r="H133" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="I133" s="39"/>
+      <c r="J133" s="39"/>
+      <c r="K133" s="39"/>
+      <c r="L133" s="39"/>
+      <c r="M133" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="N133" s="39"/>
+      <c r="O133" s="39"/>
+      <c r="P133" s="41"/>
+      <c r="Q133" s="33">
+        <v>2891</v>
+      </c>
+      <c r="R133" s="37">
+        <v>-16.7</v>
+      </c>
+      <c r="S133" s="37">
+        <v>-18.2</v>
+      </c>
+      <c r="T133" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A134" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B134" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="31"/>
+      <c r="F134" s="32">
+        <v>121</v>
+      </c>
+      <c r="H134" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="I134" s="39"/>
+      <c r="J134" s="39"/>
+      <c r="K134" s="39"/>
+      <c r="L134" s="39"/>
+      <c r="M134" s="39"/>
+      <c r="N134" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="P134" s="19"/>
+      <c r="Q134" s="33">
+        <v>884</v>
+      </c>
+      <c r="R134" s="37">
+        <v>-25.7</v>
+      </c>
+      <c r="S134" s="37">
+        <v>-26.3</v>
+      </c>
+      <c r="T134" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A135" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B135" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="31"/>
+      <c r="F135" s="32">
+        <v>122</v>
+      </c>
+      <c r="H135" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I135" s="39"/>
+      <c r="J135" s="39"/>
+      <c r="K135" s="39"/>
+      <c r="L135" s="39"/>
+      <c r="M135" s="39"/>
+      <c r="N135" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="P135" s="19"/>
+      <c r="Q135" s="33">
+        <v>1651</v>
+      </c>
+      <c r="R135" s="37">
+        <v>-10.8</v>
+      </c>
+      <c r="S135" s="37">
+        <v>-13.3</v>
+      </c>
+      <c r="T135" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A136" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B136" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="31"/>
+      <c r="F136" s="32">
+        <v>123</v>
+      </c>
+      <c r="H136" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="I136" s="39"/>
+      <c r="J136" s="39"/>
+      <c r="K136" s="39"/>
+      <c r="L136" s="39"/>
+      <c r="M136" s="39"/>
+      <c r="N136" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="P136" s="19"/>
+      <c r="Q136" s="33">
+        <v>356</v>
+      </c>
+      <c r="R136" s="37">
+        <v>-17.399999999999999</v>
+      </c>
+      <c r="S136" s="37">
+        <v>-17.399999999999999</v>
+      </c>
+      <c r="T136" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A137" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B137" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="31"/>
+      <c r="F137" s="32">
+        <v>124</v>
+      </c>
+      <c r="H137" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="I137" s="39"/>
+      <c r="J137" s="39"/>
+      <c r="K137" s="39"/>
+      <c r="L137" s="39"/>
+      <c r="M137" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="N137" s="39"/>
+      <c r="O137" s="39"/>
+      <c r="P137" s="41"/>
+      <c r="Q137" s="33">
+        <v>2148</v>
+      </c>
+      <c r="R137" s="37">
+        <v>-20.5</v>
+      </c>
+      <c r="S137" s="37">
+        <v>-21.5</v>
+      </c>
+      <c r="T137" s="35">
+        <v>-0.18</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A138" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B138" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="31"/>
+      <c r="F138" s="32">
+        <v>125</v>
+      </c>
+      <c r="H138" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="I138" s="39"/>
+      <c r="J138" s="39"/>
+      <c r="K138" s="39"/>
+      <c r="L138" s="39"/>
+      <c r="M138" s="39"/>
+      <c r="N138" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="P138" s="19"/>
+      <c r="Q138" s="33">
+        <v>838</v>
+      </c>
+      <c r="R138" s="37">
+        <v>-25.4</v>
+      </c>
+      <c r="S138" s="37">
+        <v>-26.1</v>
+      </c>
+      <c r="T138" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A139" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B139" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="31"/>
+      <c r="F139" s="32">
+        <v>126</v>
+      </c>
+      <c r="H139" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="I139" s="39"/>
+      <c r="J139" s="39"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="39"/>
+      <c r="N139" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="P139" s="19"/>
+      <c r="Q139" s="33">
+        <v>1144</v>
+      </c>
+      <c r="R139" s="37">
+        <v>-13.2</v>
+      </c>
+      <c r="S139" s="37">
+        <v>-14.8</v>
+      </c>
+      <c r="T139" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A140" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B140" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="31"/>
+      <c r="F140" s="32">
+        <v>127</v>
+      </c>
+      <c r="H140" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="I140" s="39"/>
+      <c r="J140" s="39"/>
+      <c r="K140" s="39"/>
+      <c r="L140" s="39"/>
+      <c r="M140" s="39"/>
+      <c r="N140" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="P140" s="19"/>
+      <c r="Q140" s="33">
+        <v>166</v>
+      </c>
+      <c r="R140" s="37">
+        <v>-36.200000000000003</v>
+      </c>
+      <c r="S140" s="37">
+        <v>-35.6</v>
+      </c>
+      <c r="T140" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A141" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B141" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="31"/>
+      <c r="F141" s="32">
+        <v>128</v>
+      </c>
+      <c r="H141" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="I141" s="39"/>
+      <c r="J141" s="39"/>
+      <c r="K141" s="39"/>
+      <c r="L141" s="39"/>
+      <c r="M141" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="N141" s="39"/>
+      <c r="O141" s="39"/>
+      <c r="P141" s="41"/>
+      <c r="Q141" s="33">
+        <v>894</v>
+      </c>
+      <c r="R141" s="37">
+        <v>-20.399999999999999</v>
+      </c>
+      <c r="S141" s="37">
+        <v>-19.8</v>
+      </c>
+      <c r="T141" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A142" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B142" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="31"/>
+      <c r="F142" s="32">
+        <v>129</v>
+      </c>
+      <c r="H142" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="39"/>
+      <c r="N142" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="P142" s="19"/>
+      <c r="Q142" s="33">
+        <v>259</v>
+      </c>
+      <c r="R142" s="37">
+        <v>-15.9</v>
+      </c>
+      <c r="S142" s="37">
+        <v>-15.5</v>
+      </c>
+      <c r="T142" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A143" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B143" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="31"/>
+      <c r="F143" s="32">
+        <v>130</v>
+      </c>
+      <c r="H143" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="I143" s="39"/>
+      <c r="J143" s="39"/>
+      <c r="K143" s="39"/>
+      <c r="L143" s="39"/>
+      <c r="M143" s="39"/>
+      <c r="N143" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="P143" s="19"/>
+      <c r="Q143" s="33">
+        <v>503</v>
+      </c>
+      <c r="R143" s="37">
+        <v>-22.5</v>
+      </c>
+      <c r="S143" s="37">
+        <v>-21.8</v>
+      </c>
+      <c r="T143" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A144" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B144" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="31"/>
+      <c r="F144" s="32">
+        <v>131</v>
+      </c>
+      <c r="H144" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="I144" s="39"/>
+      <c r="J144" s="39"/>
+      <c r="K144" s="39"/>
+      <c r="L144" s="39"/>
+      <c r="M144" s="39"/>
+      <c r="N144" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="P144" s="19"/>
+      <c r="Q144" s="33">
+        <v>132</v>
+      </c>
+      <c r="R144" s="37">
+        <v>-21</v>
+      </c>
+      <c r="S144" s="37">
+        <v>-20.6</v>
+      </c>
+      <c r="T144" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A145" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B145" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="31"/>
+      <c r="F145" s="32">
+        <v>132</v>
+      </c>
+      <c r="H145" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="I145" s="39"/>
+      <c r="J145" s="39"/>
+      <c r="K145" s="39"/>
+      <c r="L145" s="39"/>
+      <c r="M145" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="N145" s="39"/>
+      <c r="O145" s="39"/>
+      <c r="P145" s="41"/>
+      <c r="Q145" s="33">
+        <v>94</v>
+      </c>
+      <c r="R145" s="37">
+        <v>46.9</v>
+      </c>
+      <c r="S145" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T145" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A146" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B146" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="31"/>
+      <c r="F146" s="32">
+        <v>133</v>
+      </c>
+      <c r="H146" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="I146" s="39"/>
+      <c r="J146" s="39"/>
+      <c r="K146" s="39"/>
+      <c r="L146" s="39"/>
+      <c r="M146" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="N146" s="39"/>
+      <c r="O146" s="39"/>
+      <c r="P146" s="41"/>
+      <c r="Q146" s="33">
+        <v>700</v>
+      </c>
+      <c r="R146" s="37">
+        <v>-20.2</v>
+      </c>
+      <c r="S146" s="37">
+        <v>-21.8</v>
+      </c>
+      <c r="T146" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A147" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="31"/>
+      <c r="F147" s="32">
+        <v>134</v>
+      </c>
+      <c r="H147" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="I147" s="39"/>
+      <c r="J147" s="39"/>
+      <c r="K147" s="39"/>
+      <c r="L147" s="39"/>
+      <c r="M147" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="N147" s="39"/>
+      <c r="O147" s="39"/>
+      <c r="P147" s="41"/>
+      <c r="Q147" s="33">
+        <v>1479</v>
+      </c>
+      <c r="R147" s="37">
+        <v>-17.3</v>
+      </c>
+      <c r="S147" s="37">
+        <v>-17.8</v>
+      </c>
+      <c r="T147" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A148" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B148" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="31"/>
+      <c r="F148" s="32">
+        <v>135</v>
+      </c>
+      <c r="H148" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="I148" s="39"/>
+      <c r="J148" s="39"/>
+      <c r="K148" s="39"/>
+      <c r="L148" s="39"/>
+      <c r="M148" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="N148" s="39"/>
+      <c r="O148" s="39"/>
+      <c r="P148" s="41"/>
+      <c r="Q148" s="33">
+        <v>506</v>
+      </c>
+      <c r="R148" s="37">
+        <v>-35.9</v>
+      </c>
+      <c r="S148" s="37">
+        <v>-38.4</v>
+      </c>
+      <c r="T148" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A149" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B149" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="31"/>
+      <c r="F149" s="32">
+        <v>136</v>
+      </c>
+      <c r="H149" s="39" t="s">
+        <v>188</v>
+      </c>
+      <c r="I149" s="39"/>
+      <c r="J149" s="39"/>
+      <c r="K149" s="39"/>
+      <c r="L149" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="M149" s="39"/>
+      <c r="N149" s="39"/>
+      <c r="O149" s="39"/>
+      <c r="P149" s="41"/>
+      <c r="Q149" s="33">
+        <v>14780</v>
+      </c>
+      <c r="R149" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="S149" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="T149" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A150" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B150" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="31"/>
+      <c r="F150" s="32">
+        <v>137</v>
+      </c>
+      <c r="H150" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="I150" s="39"/>
+      <c r="J150" s="39"/>
+      <c r="K150" s="39"/>
+      <c r="L150" s="39"/>
+      <c r="M150" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="N150" s="39"/>
+      <c r="O150" s="39"/>
+      <c r="P150" s="41"/>
+      <c r="Q150" s="33">
+        <v>2341</v>
+      </c>
+      <c r="R150" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="S150" s="37">
+        <v>-6</v>
+      </c>
+      <c r="T150" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A151" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B151" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="31"/>
+      <c r="F151" s="32">
+        <v>138</v>
+      </c>
+      <c r="H151" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="I151" s="39"/>
+      <c r="J151" s="39"/>
+      <c r="K151" s="39"/>
+      <c r="L151" s="39"/>
+      <c r="M151" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="N151" s="39"/>
+      <c r="O151" s="39"/>
+      <c r="P151" s="41"/>
+      <c r="Q151" s="33">
+        <v>821</v>
+      </c>
+      <c r="R151" s="37">
+        <v>12.3</v>
+      </c>
+      <c r="S151" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T151" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A152" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B152" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C152" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="31"/>
+      <c r="F152" s="32">
+        <v>139</v>
+      </c>
+      <c r="H152" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="I152" s="39"/>
+      <c r="J152" s="39"/>
+      <c r="K152" s="39"/>
+      <c r="L152" s="39"/>
+      <c r="M152" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="N152" s="39"/>
+      <c r="O152" s="39"/>
+      <c r="P152" s="41"/>
+      <c r="Q152" s="33">
+        <v>2872</v>
+      </c>
+      <c r="R152" s="37">
+        <v>-11.4</v>
+      </c>
+      <c r="S152" s="37">
+        <v>-12.1</v>
+      </c>
+      <c r="T152" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A153" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B153" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="31"/>
+      <c r="F153" s="32">
+        <v>140</v>
+      </c>
+      <c r="H153" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I153" s="39"/>
+      <c r="J153" s="39"/>
+      <c r="K153" s="39"/>
+      <c r="L153" s="39"/>
+      <c r="M153" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="N153" s="39"/>
+      <c r="O153" s="39"/>
+      <c r="P153" s="41"/>
+      <c r="Q153" s="33">
+        <v>8746</v>
+      </c>
+      <c r="R153" s="37">
+        <v>10.9</v>
+      </c>
+      <c r="S153" s="37">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="T153" s="35">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A154" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B154" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C154" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="31"/>
+      <c r="F154" s="32">
+        <v>141</v>
+      </c>
+      <c r="H154" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="I154" s="39"/>
+      <c r="J154" s="39"/>
+      <c r="K154" s="39"/>
+      <c r="L154" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="M154" s="39"/>
+      <c r="N154" s="39"/>
+      <c r="O154" s="39"/>
+      <c r="P154" s="41"/>
+      <c r="Q154" s="33">
+        <v>51395</v>
+      </c>
+      <c r="R154" s="37">
+        <v>-8.9</v>
+      </c>
+      <c r="S154" s="37">
+        <v>-11.1</v>
+      </c>
+      <c r="T154" s="35">
+        <v>-1.94</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A155" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="31"/>
+      <c r="F155" s="32">
+        <v>142</v>
+      </c>
+      <c r="H155" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="I155" s="39"/>
+      <c r="J155" s="39"/>
+      <c r="K155" s="39"/>
+      <c r="L155" s="39"/>
+      <c r="M155" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="N155" s="39"/>
+      <c r="O155" s="39"/>
+      <c r="P155" s="41"/>
+      <c r="Q155" s="33">
+        <v>5586</v>
+      </c>
+      <c r="R155" s="37">
+        <v>-20</v>
+      </c>
+      <c r="S155" s="37">
+        <v>-21.6</v>
+      </c>
+      <c r="T155" s="35">
+        <v>-0.47</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A156" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B156" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="31"/>
+      <c r="F156" s="32">
+        <v>143</v>
+      </c>
+      <c r="H156" s="39" t="s">
+        <v>202</v>
+      </c>
+      <c r="I156" s="39"/>
+      <c r="J156" s="39"/>
+      <c r="K156" s="39"/>
+      <c r="L156" s="39"/>
+      <c r="M156" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="N156" s="39"/>
+      <c r="O156" s="39"/>
+      <c r="P156" s="41"/>
+      <c r="Q156" s="33">
+        <v>33136</v>
+      </c>
+      <c r="R156" s="37">
+        <v>-9.5</v>
+      </c>
+      <c r="S156" s="37">
+        <v>-11.3</v>
+      </c>
+      <c r="T156" s="35">
+        <v>-1.28</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A157" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B157" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="31"/>
+      <c r="F157" s="32">
+        <v>144</v>
+      </c>
+      <c r="H157" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="I157" s="39"/>
+      <c r="J157" s="39"/>
+      <c r="K157" s="39"/>
+      <c r="L157" s="39"/>
+      <c r="M157" s="39"/>
+      <c r="N157" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="P157" s="19"/>
+      <c r="Q157" s="33">
+        <v>13621</v>
+      </c>
+      <c r="R157" s="37">
+        <v>-5.8</v>
+      </c>
+      <c r="S157" s="37">
+        <v>-6.6</v>
+      </c>
+      <c r="T157" s="35">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A158" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="31"/>
+      <c r="F158" s="32">
+        <v>145</v>
+      </c>
+      <c r="H158" s="39" t="s">
+        <v>206</v>
+      </c>
+      <c r="I158" s="39"/>
+      <c r="J158" s="39"/>
+      <c r="K158" s="39"/>
+      <c r="L158" s="39"/>
+      <c r="M158" s="39"/>
+      <c r="N158" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="P158" s="19"/>
+      <c r="Q158" s="33">
+        <v>412</v>
+      </c>
+      <c r="R158" s="37">
+        <v>-12.5</v>
+      </c>
+      <c r="S158" s="37">
+        <v>-12.8</v>
+      </c>
+      <c r="T158" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="159" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A159" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B159" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="31"/>
+      <c r="F159" s="32">
+        <v>146</v>
+      </c>
+      <c r="H159" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="I159" s="39"/>
+      <c r="J159" s="39"/>
+      <c r="K159" s="39"/>
+      <c r="L159" s="39"/>
+      <c r="M159" s="39"/>
+      <c r="N159" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="P159" s="19"/>
+      <c r="Q159" s="33">
+        <v>19103</v>
+      </c>
+      <c r="R159" s="37">
+        <v>-11.9</v>
+      </c>
+      <c r="S159" s="37">
+        <v>-14</v>
+      </c>
+      <c r="T159" s="35">
+        <v>-0.94</v>
+      </c>
+    </row>
+    <row r="160" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A160" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B160" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="31"/>
+      <c r="F160" s="32">
+        <v>147</v>
+      </c>
+      <c r="H160" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="I160" s="39"/>
+      <c r="J160" s="39"/>
+      <c r="K160" s="39"/>
+      <c r="L160" s="56"/>
+      <c r="M160" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="N160" s="56"/>
+      <c r="O160" s="56"/>
+      <c r="P160" s="57"/>
+      <c r="Q160" s="33">
+        <v>12673</v>
+      </c>
+      <c r="R160" s="37">
+        <v>-1</v>
+      </c>
+      <c r="S160" s="37">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="T160" s="35">
+        <v>-0.19</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A161" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B161" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="31"/>
+      <c r="F161" s="32">
+        <v>148</v>
+      </c>
+      <c r="H161" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="I161" s="39"/>
+      <c r="J161" s="39"/>
+      <c r="K161" s="39"/>
+      <c r="L161" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="M161" s="39"/>
+      <c r="N161" s="39"/>
+      <c r="O161" s="39"/>
+      <c r="P161" s="41"/>
+      <c r="Q161" s="33">
+        <v>12878</v>
+      </c>
+      <c r="R161" s="37">
+        <v>11.1</v>
+      </c>
+      <c r="S161" s="37">
+        <v>15.5</v>
+      </c>
+      <c r="T161" s="35">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A162" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B162" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C162" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="31"/>
+      <c r="F162" s="32">
+        <v>149</v>
+      </c>
+      <c r="H162" s="39" t="s">
+        <v>214</v>
+      </c>
+      <c r="I162" s="39"/>
+      <c r="J162" s="39"/>
+      <c r="K162" s="39"/>
+      <c r="L162" s="39"/>
+      <c r="M162" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="N162" s="39"/>
+      <c r="O162" s="39"/>
+      <c r="P162" s="41"/>
+      <c r="Q162" s="33">
+        <v>8716</v>
+      </c>
+      <c r="R162" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="S162" s="37">
+        <v>10.8</v>
+      </c>
+      <c r="T162" s="35">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="163" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A163" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B163" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C163" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="31"/>
+      <c r="F163" s="32">
+        <v>150</v>
+      </c>
+      <c r="H163" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="I163" s="39"/>
+      <c r="J163" s="39"/>
+      <c r="K163" s="39"/>
+      <c r="L163" s="39"/>
+      <c r="M163" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="N163" s="39"/>
+      <c r="O163" s="39"/>
+      <c r="P163" s="41"/>
+      <c r="Q163" s="33">
+        <v>112</v>
+      </c>
+      <c r="R163" s="37">
+        <v>24.4</v>
+      </c>
+      <c r="S163" s="37">
+        <v>21.2</v>
+      </c>
+      <c r="T163" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="164" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A164" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B164" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C164" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E164" s="31"/>
+      <c r="F164" s="32">
+        <v>151</v>
+      </c>
+      <c r="H164" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="I164" s="39"/>
+      <c r="J164" s="39"/>
+      <c r="K164" s="39"/>
+      <c r="L164" s="39"/>
+      <c r="M164" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="N164" s="39"/>
+      <c r="O164" s="39"/>
+      <c r="P164" s="41"/>
+      <c r="Q164" s="33">
+        <v>4050</v>
+      </c>
+      <c r="R164" s="37">
+        <v>31.1</v>
+      </c>
+      <c r="S164" s="37">
+        <v>27.5</v>
+      </c>
+      <c r="T164" s="35">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="165" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A165" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B165" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C165" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E165" s="31"/>
+      <c r="F165" s="32">
+        <v>152</v>
+      </c>
+      <c r="H165" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I165" s="39"/>
+      <c r="J165" s="39"/>
+      <c r="K165" s="39"/>
+      <c r="L165" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="M165" s="39"/>
+      <c r="N165" s="39"/>
+      <c r="O165" s="39"/>
+      <c r="P165" s="41"/>
+      <c r="Q165" s="33">
+        <v>30255</v>
+      </c>
+      <c r="R165" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S165" s="37">
+        <v>-2.7</v>
+      </c>
+      <c r="T165" s="35">
+        <v>-0.26</v>
+      </c>
+    </row>
+    <row r="166" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A166" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B166" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E166" s="31"/>
+      <c r="F166" s="32">
+        <v>153</v>
+      </c>
+      <c r="H166" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="I166" s="39"/>
+      <c r="J166" s="39"/>
+      <c r="K166" s="39"/>
+      <c r="L166" s="39"/>
+      <c r="M166" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="N166" s="39"/>
+      <c r="O166" s="39"/>
+      <c r="P166" s="41"/>
+      <c r="Q166" s="33">
+        <v>2085</v>
+      </c>
+      <c r="R166" s="37">
+        <v>-17.8</v>
+      </c>
+      <c r="S166" s="37">
+        <v>-16</v>
+      </c>
+      <c r="T166" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="167" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A167" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B167" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C167" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E167" s="31"/>
+      <c r="F167" s="32">
+        <v>154</v>
+      </c>
+      <c r="H167" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="I167" s="39"/>
+      <c r="J167" s="39"/>
+      <c r="K167" s="39"/>
+      <c r="L167" s="39"/>
+      <c r="M167" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="N167" s="39"/>
+      <c r="O167" s="39"/>
+      <c r="P167" s="41"/>
+      <c r="Q167" s="33">
+        <v>7965</v>
+      </c>
+      <c r="R167" s="37">
+        <v>-1.8</v>
+      </c>
+      <c r="S167" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="T167" s="35">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="168" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A168" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B168" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="31"/>
+      <c r="F168" s="32">
+        <v>155</v>
+      </c>
+      <c r="H168" s="39" t="s">
+        <v>226</v>
+      </c>
+      <c r="I168" s="39"/>
+      <c r="J168" s="39"/>
+      <c r="K168" s="39"/>
+      <c r="L168" s="39"/>
+      <c r="M168" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="N168" s="39"/>
+      <c r="O168" s="39"/>
+      <c r="P168" s="41"/>
+      <c r="Q168" s="33">
+        <v>2037</v>
+      </c>
+      <c r="R168" s="37">
+        <v>-6.7</v>
+      </c>
+      <c r="S168" s="37">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="T168" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="169" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A169" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B169" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C169" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169" s="31"/>
+      <c r="F169" s="32">
+        <v>156</v>
+      </c>
+      <c r="H169" s="39" t="s">
+        <v>228</v>
+      </c>
+      <c r="I169" s="39"/>
+      <c r="J169" s="39"/>
+      <c r="K169" s="39"/>
+      <c r="L169" s="39"/>
+      <c r="M169" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="N169" s="39"/>
+      <c r="O169" s="39"/>
+      <c r="P169" s="41"/>
+      <c r="Q169" s="33">
+        <v>18168</v>
+      </c>
+      <c r="R169" s="37">
+        <v>1.9</v>
+      </c>
+      <c r="S169" s="37">
+        <v>0.7</v>
+      </c>
+      <c r="T169" s="35">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="170" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A170" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B170" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C170" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="31"/>
+      <c r="F170" s="32">
+        <v>157</v>
+      </c>
+      <c r="H170" s="39" t="s">
+        <v>230</v>
+      </c>
+      <c r="I170" s="39"/>
+      <c r="J170" s="39"/>
+      <c r="K170" s="39"/>
+      <c r="L170" s="39"/>
+      <c r="M170" s="39"/>
+      <c r="N170" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="P170" s="19"/>
+      <c r="Q170" s="33">
+        <v>1896</v>
+      </c>
+      <c r="R170" s="37">
+        <v>-0.5</v>
+      </c>
+      <c r="S170" s="37">
+        <v>-2</v>
+      </c>
+      <c r="T170" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="171" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A171" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B171" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171" s="31"/>
+      <c r="F171" s="32">
+        <v>158</v>
+      </c>
+      <c r="H171" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="I171" s="39"/>
+      <c r="J171" s="39"/>
+      <c r="K171" s="39"/>
+      <c r="L171" s="39"/>
+      <c r="M171" s="39"/>
+      <c r="N171" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="P171" s="19"/>
+      <c r="Q171" s="33">
+        <v>2277</v>
+      </c>
+      <c r="R171" s="37">
+        <v>-10.3</v>
+      </c>
+      <c r="S171" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T171" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A172" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B172" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C172" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172" s="31"/>
+      <c r="F172" s="32">
+        <v>159</v>
+      </c>
+      <c r="H172" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="I172" s="39"/>
+      <c r="J172" s="39"/>
+      <c r="K172" s="39"/>
+      <c r="L172" s="39"/>
+      <c r="M172" s="39"/>
+      <c r="N172" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="P172" s="19"/>
+      <c r="Q172" s="33">
+        <v>4081</v>
+      </c>
+      <c r="R172" s="37">
+        <v>47.9</v>
+      </c>
+      <c r="S172" s="37">
+        <v>45.1</v>
+      </c>
+      <c r="T172" s="35">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="173" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A173" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B173" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="31"/>
+      <c r="F173" s="32">
+        <v>160</v>
+      </c>
+      <c r="H173" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="I173" s="39"/>
+      <c r="J173" s="39"/>
+      <c r="K173" s="39"/>
+      <c r="L173" s="39"/>
+      <c r="M173" s="39"/>
+      <c r="N173" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="P173" s="19"/>
+      <c r="Q173" s="33">
+        <v>9914</v>
+      </c>
+      <c r="R173" s="37">
+        <v>-6.7</v>
+      </c>
+      <c r="S173" s="37">
+        <v>-7.6</v>
+      </c>
+      <c r="T173" s="35">
+        <v>-0.25</v>
+      </c>
+    </row>
+    <row r="174" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A174" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B174" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C174" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E174" s="31"/>
+      <c r="F174" s="32">
+        <v>161</v>
+      </c>
+      <c r="H174" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="I174" s="39"/>
+      <c r="J174" s="39"/>
+      <c r="K174" s="39"/>
+      <c r="L174" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="M174" s="39"/>
+      <c r="N174" s="39"/>
+      <c r="O174" s="39"/>
+      <c r="P174" s="41"/>
+      <c r="Q174" s="33">
+        <v>47276</v>
+      </c>
+      <c r="R174" s="37">
+        <v>-8.6</v>
+      </c>
+      <c r="S174" s="37">
+        <v>-10.3</v>
+      </c>
+      <c r="T174" s="35">
+        <v>-1.65</v>
+      </c>
+    </row>
+    <row r="175" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A175" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B175" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C175" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E175" s="31"/>
+      <c r="F175" s="32">
+        <v>162</v>
+      </c>
+      <c r="H175" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="I175" s="39"/>
+      <c r="J175" s="39"/>
+      <c r="K175" s="39"/>
+      <c r="L175" s="39"/>
+      <c r="M175" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="N175" s="39"/>
+      <c r="O175" s="39"/>
+      <c r="P175" s="41"/>
+      <c r="Q175" s="33">
+        <v>24807</v>
+      </c>
+      <c r="R175" s="37">
+        <v>-10.8</v>
+      </c>
+      <c r="S175" s="37">
+        <v>-11.2</v>
+      </c>
+      <c r="T175" s="35">
+        <v>-0.96</v>
+      </c>
+    </row>
+    <row r="176" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A176" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B176" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C176" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" s="31"/>
+      <c r="F176" s="32">
+        <v>163</v>
+      </c>
+      <c r="H176" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="I176" s="39"/>
+      <c r="J176" s="39"/>
+      <c r="K176" s="39"/>
+      <c r="L176" s="39"/>
+      <c r="M176" s="39"/>
+      <c r="N176" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="P176" s="19"/>
+      <c r="Q176" s="33">
+        <v>3779</v>
+      </c>
+      <c r="R176" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="S176" s="37">
+        <v>-0.7</v>
+      </c>
+      <c r="T176" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="177" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A177" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B177" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E177" s="31"/>
+      <c r="F177" s="32">
+        <v>164</v>
+      </c>
+      <c r="H177" s="39" t="s">
+        <v>244</v>
+      </c>
+      <c r="I177" s="39"/>
+      <c r="J177" s="39"/>
+      <c r="K177" s="39"/>
+      <c r="L177" s="39"/>
+      <c r="M177" s="39"/>
+      <c r="N177" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="P177" s="19"/>
+      <c r="Q177" s="33">
+        <v>5820</v>
+      </c>
+      <c r="R177" s="37">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="S177" s="37">
+        <v>-5.7</v>
+      </c>
+      <c r="T177" s="35">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="178" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A178" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B178" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C178" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E178" s="31"/>
+      <c r="F178" s="32">
+        <v>165</v>
+      </c>
+      <c r="H178" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="I178" s="39"/>
+      <c r="J178" s="39"/>
+      <c r="K178" s="39"/>
+      <c r="L178" s="39"/>
+      <c r="M178" s="39"/>
+      <c r="N178" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="P178" s="19"/>
+      <c r="Q178" s="33">
+        <v>1908</v>
+      </c>
+      <c r="R178" s="37">
+        <v>-29</v>
+      </c>
+      <c r="S178" s="37">
+        <v>-31.7</v>
+      </c>
+      <c r="T178" s="35">
+        <v>-0.26</v>
+      </c>
+    </row>
+    <row r="179" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A179" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B179" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C179" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="31"/>
+      <c r="F179" s="32">
+        <v>166</v>
+      </c>
+      <c r="H179" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="I179" s="39"/>
+      <c r="J179" s="39"/>
+      <c r="K179" s="39"/>
+      <c r="L179" s="39"/>
+      <c r="M179" s="39"/>
+      <c r="N179" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="P179" s="19"/>
+      <c r="Q179" s="33">
+        <v>1412</v>
+      </c>
+      <c r="R179" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="S179" s="37">
+        <v>-0.1</v>
+      </c>
+      <c r="T179" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A180" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B180" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C180" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E180" s="31"/>
+      <c r="F180" s="32">
+        <v>167</v>
+      </c>
+      <c r="H180" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="I180" s="39"/>
+      <c r="J180" s="39"/>
+      <c r="K180" s="39"/>
+      <c r="L180" s="39"/>
+      <c r="M180" s="39"/>
+      <c r="N180" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="P180" s="19"/>
+      <c r="Q180" s="33">
+        <v>11887</v>
+      </c>
+      <c r="R180" s="37">
+        <v>-14.7</v>
+      </c>
+      <c r="S180" s="37">
+        <v>-12.5</v>
+      </c>
+      <c r="T180" s="35">
+        <v>-0.54</v>
+      </c>
+    </row>
+    <row r="181" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A181" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B181" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C181" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="31"/>
+      <c r="F181" s="32">
+        <v>168</v>
+      </c>
+      <c r="H181" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="I181" s="39"/>
+      <c r="J181" s="39"/>
+      <c r="K181" s="39"/>
+      <c r="L181" s="39"/>
+      <c r="M181" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="N181" s="43"/>
+      <c r="O181" s="43"/>
+      <c r="P181" s="44"/>
+      <c r="Q181" s="33">
+        <v>6880</v>
+      </c>
+      <c r="R181" s="37">
+        <v>-9.9</v>
+      </c>
+      <c r="S181" s="37">
+        <v>-11.6</v>
+      </c>
+      <c r="T181" s="35">
+        <v>-0.27</v>
+      </c>
+    </row>
+    <row r="182" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A182" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B182" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C182" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="31"/>
+      <c r="F182" s="32">
+        <v>169</v>
+      </c>
+      <c r="H182" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="I182" s="39"/>
+      <c r="J182" s="39"/>
+      <c r="K182" s="39"/>
+      <c r="L182" s="39"/>
+      <c r="M182" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="N182" s="39"/>
+      <c r="O182" s="39"/>
+      <c r="P182" s="41"/>
+      <c r="Q182" s="33">
+        <v>10338</v>
+      </c>
+      <c r="R182" s="37">
+        <v>-12.4</v>
+      </c>
+      <c r="S182" s="37">
+        <v>-14</v>
+      </c>
+      <c r="T182" s="35">
+        <v>-0.51</v>
+      </c>
+    </row>
+    <row r="183" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A183" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B183" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C183" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="31"/>
+      <c r="F183" s="32">
+        <v>170</v>
+      </c>
+      <c r="H183" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="I183" s="39"/>
+      <c r="J183" s="39"/>
+      <c r="K183" s="39"/>
+      <c r="L183" s="39"/>
+      <c r="N183" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="O183" s="39"/>
+      <c r="P183" s="41"/>
+      <c r="Q183" s="33">
+        <v>3036</v>
+      </c>
+      <c r="R183" s="37">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="S183" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T183" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A184" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B184" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C184" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" s="31"/>
+      <c r="F184" s="32">
+        <v>171</v>
+      </c>
+      <c r="H184" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="I184" s="39"/>
+      <c r="J184" s="39"/>
+      <c r="K184" s="39"/>
+      <c r="L184" s="39"/>
+      <c r="N184" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="O184" s="39"/>
+      <c r="P184" s="41"/>
+      <c r="Q184" s="33">
+        <v>246</v>
+      </c>
+      <c r="R184" s="37">
+        <v>-33.700000000000003</v>
+      </c>
+      <c r="S184" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T184" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="185" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A185" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B185" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="31"/>
+      <c r="F185" s="32">
+        <v>172</v>
+      </c>
+      <c r="H185" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="I185" s="39"/>
+      <c r="J185" s="39"/>
+      <c r="K185" s="39"/>
+      <c r="L185" s="39"/>
+      <c r="N185" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="O185" s="39"/>
+      <c r="P185" s="41"/>
+      <c r="Q185" s="33">
+        <v>359</v>
+      </c>
+      <c r="R185" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="S185" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T185" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A186" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B186" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C186" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" s="31"/>
+      <c r="F186" s="32">
+        <v>173</v>
+      </c>
+      <c r="H186" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="I186" s="39"/>
+      <c r="J186" s="39"/>
+      <c r="K186" s="39"/>
+      <c r="L186" s="39"/>
+      <c r="N186" s="39" t="s">
+        <v>221</v>
+      </c>
+      <c r="O186" s="39"/>
+      <c r="P186" s="41"/>
+      <c r="Q186" s="33">
+        <v>576</v>
+      </c>
+      <c r="R186" s="37">
+        <v>8.1</v>
+      </c>
+      <c r="S186" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T186" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A187" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B187" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" s="31"/>
+      <c r="F187" s="32">
+        <v>174</v>
+      </c>
+      <c r="H187" s="39" t="s">
+        <v>260</v>
+      </c>
+      <c r="I187" s="39"/>
+      <c r="J187" s="39"/>
+      <c r="K187" s="39"/>
+      <c r="L187" s="39"/>
+      <c r="N187" s="39" t="s">
+        <v>261</v>
+      </c>
+      <c r="O187" s="39"/>
+      <c r="P187" s="41"/>
+      <c r="Q187" s="33">
+        <v>315</v>
+      </c>
+      <c r="R187" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="S187" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T187" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A188" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B188" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" s="31"/>
+      <c r="F188" s="32">
+        <v>175</v>
+      </c>
+      <c r="H188" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="I188" s="39"/>
+      <c r="J188" s="39"/>
+      <c r="K188" s="39"/>
+      <c r="L188" s="39"/>
+      <c r="M188" s="39"/>
+      <c r="N188" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="P188" s="19"/>
+      <c r="Q188" s="33">
+        <v>2061</v>
+      </c>
+      <c r="R188" s="37">
+        <v>-33.5</v>
+      </c>
+      <c r="S188" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T188" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A189" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B189" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C189" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" s="31"/>
+      <c r="F189" s="32">
+        <v>176</v>
+      </c>
+      <c r="H189" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="I189" s="39"/>
+      <c r="J189" s="39"/>
+      <c r="K189" s="39"/>
+      <c r="L189" s="39"/>
+      <c r="M189" s="39"/>
+      <c r="N189" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="P189" s="19"/>
+      <c r="Q189" s="33">
+        <v>3745</v>
+      </c>
+      <c r="R189" s="37">
+        <v>-1.4</v>
+      </c>
+      <c r="S189" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T189" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A190" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B190" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C190" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="31"/>
+      <c r="F190" s="32">
+        <v>177</v>
+      </c>
+      <c r="H190" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="I190" s="39"/>
+      <c r="J190" s="39"/>
+      <c r="K190" s="39"/>
+      <c r="L190" s="39"/>
+      <c r="M190" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="N190" s="39"/>
+      <c r="O190" s="39"/>
+      <c r="P190" s="41"/>
+      <c r="Q190" s="33">
+        <v>5252</v>
+      </c>
+      <c r="R190" s="37">
+        <v>18</v>
+      </c>
+      <c r="S190" s="37">
+        <v>15.8</v>
+      </c>
+      <c r="T190" s="35">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="191" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A191" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B191" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C191" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" s="31"/>
+      <c r="F191" s="32">
+        <v>178</v>
+      </c>
+      <c r="H191" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="P191" s="19"/>
+      <c r="Q191" s="33">
+        <v>18392</v>
+      </c>
+      <c r="R191" s="37">
+        <v>6.9</v>
+      </c>
+      <c r="S191" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T191" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A192" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B192" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C192" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E192" s="31"/>
+      <c r="F192" s="32">
+        <v>179</v>
+      </c>
+      <c r="H192" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="P192" s="19"/>
+      <c r="Q192" s="33">
+        <v>33623</v>
+      </c>
+      <c r="R192" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="S192" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T192" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A193" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B193" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C193" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E193" s="31"/>
+      <c r="F193" s="32">
+        <v>180</v>
+      </c>
+      <c r="H193" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="P193" s="19"/>
+      <c r="Q193" s="33">
+        <v>7313</v>
+      </c>
+      <c r="R193" s="37">
+        <v>-3.1</v>
+      </c>
+      <c r="S193" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T193" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A194" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B194" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E194" s="31"/>
+      <c r="F194" s="32">
+        <v>181</v>
+      </c>
+      <c r="H194" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="P194" s="19"/>
+      <c r="Q194" s="33">
+        <v>224204</v>
+      </c>
+      <c r="R194" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="S194" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T194" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A195" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B195" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E195" s="31"/>
+      <c r="F195" s="32">
+        <v>182</v>
+      </c>
+      <c r="H195" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="P195" s="19"/>
+      <c r="Q195" s="33">
+        <v>16896</v>
+      </c>
+      <c r="R195" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S195" s="37">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="T195" s="35">
+        <v>-0.23</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A196" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B196" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C196" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E196" s="31"/>
+      <c r="F196" s="32">
+        <v>183</v>
+      </c>
+      <c r="H196" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="P196" s="19"/>
+      <c r="Q196" s="33">
+        <v>267032</v>
+      </c>
+      <c r="R196" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="S196" s="37">
+        <v>-6.6</v>
+      </c>
+      <c r="T196" s="35">
+        <v>-5.69</v>
+      </c>
+    </row>
+    <row r="197" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A197" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B197" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" s="31"/>
+      <c r="F197" s="32">
+        <v>184</v>
+      </c>
+      <c r="J197" s="39"/>
+      <c r="K197" s="39" t="s">
+        <v>347</v>
+      </c>
+      <c r="M197" s="39"/>
+      <c r="N197" s="39"/>
+      <c r="O197" s="39"/>
+      <c r="P197" s="41"/>
+      <c r="Q197" s="33">
+        <v>203341</v>
+      </c>
+      <c r="R197" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="S197" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T197" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A198" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B198" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C198" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E198" s="31"/>
+      <c r="F198" s="32">
+        <v>185</v>
+      </c>
+      <c r="J198" s="39"/>
+      <c r="K198" s="39"/>
+      <c r="L198" s="39" t="s">
+        <v>348</v>
+      </c>
+      <c r="M198" s="41"/>
+      <c r="P198" s="19"/>
+      <c r="Q198" s="33">
+        <v>95784</v>
+      </c>
+      <c r="R198" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S198" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T198" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A199" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B199" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E199" s="31"/>
+      <c r="F199" s="32">
+        <v>186</v>
+      </c>
+      <c r="J199" s="39"/>
+      <c r="K199" s="39"/>
+      <c r="L199" s="39"/>
+      <c r="M199" s="41" t="s">
+        <v>349</v>
+      </c>
+      <c r="P199" s="19"/>
+      <c r="Q199" s="33">
+        <v>56398</v>
+      </c>
+      <c r="R199" s="37">
+        <v>-0.9</v>
+      </c>
+      <c r="S199" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T199" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A200" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B200" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C200" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="31"/>
+      <c r="F200" s="32">
+        <v>187</v>
+      </c>
+      <c r="J200" s="39"/>
+      <c r="K200" s="39"/>
+      <c r="L200" s="39"/>
+      <c r="M200" s="41" t="s">
+        <v>350</v>
+      </c>
+      <c r="P200" s="19"/>
+      <c r="Q200" s="33">
+        <v>27113</v>
+      </c>
+      <c r="R200" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="S200" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T200" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A201" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B201" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C201" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E201" s="31"/>
+      <c r="F201" s="32">
+        <v>188</v>
+      </c>
+      <c r="J201" s="39"/>
+      <c r="K201" s="39"/>
+      <c r="L201" s="39"/>
+      <c r="M201" s="41" t="s">
+        <v>351</v>
+      </c>
+      <c r="P201" s="19"/>
+      <c r="Q201" s="33">
+        <v>12273</v>
+      </c>
+      <c r="R201" s="37">
+        <v>-0.1</v>
+      </c>
+      <c r="S201" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T201" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A202" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B202" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C202" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E202" s="31"/>
+      <c r="F202" s="32">
+        <v>189</v>
+      </c>
+      <c r="J202" s="39"/>
+      <c r="K202" s="39"/>
+      <c r="L202" s="39" t="s">
+        <v>352</v>
+      </c>
+      <c r="M202" s="41"/>
+      <c r="P202" s="19"/>
+      <c r="Q202" s="33">
+        <v>107494</v>
+      </c>
+      <c r="R202" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S202" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T202" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A203" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B203" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C203" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E203" s="31"/>
+      <c r="F203" s="32">
+        <v>190</v>
+      </c>
+      <c r="J203" s="39"/>
+      <c r="K203" s="39"/>
+      <c r="L203" s="39"/>
+      <c r="M203" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="P203" s="19"/>
+      <c r="Q203" s="33">
+        <v>62833</v>
+      </c>
+      <c r="R203" s="37">
+        <v>4.2</v>
+      </c>
+      <c r="S203" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T203" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A204" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B204" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C204" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E204" s="31"/>
+      <c r="F204" s="32">
+        <v>191</v>
+      </c>
+      <c r="J204" s="39"/>
+      <c r="K204" s="39"/>
+      <c r="L204" s="39"/>
+      <c r="M204" s="41" t="s">
+        <v>354</v>
+      </c>
+      <c r="P204" s="19"/>
+      <c r="Q204" s="33">
+        <v>34683</v>
+      </c>
+      <c r="R204" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S204" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T204" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="205" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A205" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B205" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C205" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E205" s="31"/>
+      <c r="F205" s="32">
+        <v>192</v>
+      </c>
+      <c r="J205" s="39"/>
+      <c r="K205" s="39"/>
+      <c r="L205" s="39"/>
+      <c r="M205" s="41" t="s">
+        <v>355</v>
+      </c>
+      <c r="P205" s="19"/>
+      <c r="Q205" s="33">
+        <v>6557</v>
+      </c>
+      <c r="R205" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S205" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T205" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A206" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B206" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C206" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206" s="31"/>
+      <c r="F206" s="32">
+        <v>193</v>
+      </c>
+      <c r="J206" s="39"/>
+      <c r="K206" s="39"/>
+      <c r="L206" s="39"/>
+      <c r="M206" s="41" t="s">
+        <v>356</v>
+      </c>
+      <c r="P206" s="19"/>
+      <c r="Q206" s="33">
+        <v>3421</v>
+      </c>
+      <c r="R206" s="37">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="S206" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T206" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="207" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A207" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B207" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C207" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E207" s="31"/>
+      <c r="F207" s="32">
+        <v>194</v>
+      </c>
+      <c r="J207" s="39"/>
+      <c r="K207" s="39"/>
+      <c r="L207" s="39" t="s">
+        <v>357</v>
+      </c>
+      <c r="N207" s="39"/>
+      <c r="O207" s="39"/>
+      <c r="P207" s="41"/>
+      <c r="Q207" s="33">
+        <v>63</v>
+      </c>
+      <c r="R207" s="37">
+        <v>75</v>
+      </c>
+      <c r="S207" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T207" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="208" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A208" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B208" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C208" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E208" s="31"/>
+      <c r="F208" s="32">
+        <v>195</v>
+      </c>
+      <c r="J208" s="39" t="s">
+        <v>358</v>
+      </c>
+      <c r="K208" s="39"/>
+      <c r="L208" s="39"/>
+      <c r="M208" s="41"/>
+      <c r="P208" s="19"/>
+      <c r="Q208" s="33">
+        <v>972036</v>
+      </c>
+      <c r="R208" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="S208" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T208" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="209" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A209" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B209" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C209" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" s="31"/>
+      <c r="F209" s="32">
+        <v>196</v>
+      </c>
+      <c r="J209" s="39"/>
+      <c r="K209" s="39" t="s">
+        <v>359</v>
+      </c>
+      <c r="L209" s="39"/>
+      <c r="M209" s="39"/>
+      <c r="P209" s="19"/>
+      <c r="Q209" s="33">
+        <v>794853</v>
+      </c>
+      <c r="R209" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S209" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T209" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A210" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B210" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E210" s="31"/>
+      <c r="F210" s="32">
+        <v>197</v>
+      </c>
+      <c r="J210" s="39"/>
+      <c r="K210" s="39" t="s">
+        <v>360</v>
+      </c>
+      <c r="L210" s="39"/>
+      <c r="M210" s="39"/>
+      <c r="P210" s="19"/>
+      <c r="Q210" s="33">
+        <v>19717</v>
+      </c>
+      <c r="R210" s="37">
+        <v>-4.3</v>
+      </c>
+      <c r="S210" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T210" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="211" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A211" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B211" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C211" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" s="31"/>
+      <c r="F211" s="32">
+        <v>198</v>
+      </c>
+      <c r="J211" s="39"/>
+      <c r="K211" s="39"/>
+      <c r="L211" s="39" t="s">
+        <v>361</v>
+      </c>
+      <c r="M211" s="39"/>
+      <c r="P211" s="19"/>
+      <c r="Q211" s="33">
+        <v>5326</v>
+      </c>
+      <c r="R211" s="37">
+        <v>-6.8</v>
+      </c>
+      <c r="S211" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T211" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A212" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B212" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C212" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E212" s="31"/>
+      <c r="F212" s="32">
+        <v>199</v>
+      </c>
+      <c r="J212" s="39"/>
+      <c r="K212" s="39"/>
+      <c r="L212" s="39" t="s">
+        <v>362</v>
+      </c>
+      <c r="M212" s="39"/>
+      <c r="P212" s="19"/>
+      <c r="Q212" s="33">
+        <v>14390</v>
+      </c>
+      <c r="R212" s="37">
+        <v>-3.3</v>
+      </c>
+      <c r="S212" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T212" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A213" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B213" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C213" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E213" s="31"/>
+      <c r="F213" s="32">
+        <v>200</v>
+      </c>
+      <c r="J213" s="39"/>
+      <c r="K213" s="39" t="s">
+        <v>363</v>
+      </c>
+      <c r="L213" s="39"/>
+      <c r="M213" s="39"/>
+      <c r="P213" s="19"/>
+      <c r="Q213" s="33">
+        <v>8392</v>
+      </c>
+      <c r="R213" s="37">
+        <v>28.7</v>
+      </c>
+      <c r="S213" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T213" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A214" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B214" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C214" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E214" s="31"/>
+      <c r="F214" s="32">
+        <v>201</v>
+      </c>
+      <c r="J214" s="39"/>
+      <c r="K214" s="39" t="s">
+        <v>364</v>
+      </c>
+      <c r="L214" s="39"/>
+      <c r="M214" s="39"/>
+      <c r="P214" s="19"/>
+      <c r="Q214" s="33">
+        <v>40265</v>
+      </c>
+      <c r="R214" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="S214" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T214" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="215" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A215" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B215" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C215" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E215" s="31"/>
+      <c r="F215" s="32">
+        <v>202</v>
+      </c>
+      <c r="J215" s="39"/>
+      <c r="K215" s="39" t="s">
+        <v>365</v>
+      </c>
+      <c r="L215" s="39"/>
+      <c r="M215" s="39"/>
+      <c r="P215" s="19"/>
+      <c r="Q215" s="33">
+        <v>2035</v>
+      </c>
+      <c r="R215" s="37">
+        <v>-7.3</v>
+      </c>
+      <c r="S215" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T215" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A216" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B216" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C216" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" s="31"/>
+      <c r="F216" s="32">
+        <v>203</v>
+      </c>
+      <c r="J216" s="39"/>
+      <c r="K216" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="L216" s="39"/>
+      <c r="M216" s="39"/>
+      <c r="P216" s="19"/>
+      <c r="Q216" s="33">
+        <v>104088</v>
+      </c>
+      <c r="R216" s="37">
+        <v>-0.7</v>
+      </c>
+      <c r="S216" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T216" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A217" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B217" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C217" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E217" s="31"/>
+      <c r="F217" s="32">
+        <v>204</v>
+      </c>
+      <c r="J217" s="39"/>
+      <c r="K217" s="39" t="s">
+        <v>367</v>
+      </c>
+      <c r="L217" s="39"/>
+      <c r="M217" s="39"/>
+      <c r="P217" s="19"/>
+      <c r="Q217" s="33">
+        <v>2323</v>
+      </c>
+      <c r="R217" s="37">
+        <v>-93.5</v>
+      </c>
+      <c r="S217" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T217" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A218" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B218" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C218" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E218" s="31"/>
+      <c r="F218" s="32">
+        <v>205</v>
+      </c>
+      <c r="J218" s="39"/>
+      <c r="K218" s="39" t="s">
+        <v>368</v>
+      </c>
+      <c r="L218" s="39"/>
+      <c r="M218" s="39"/>
+      <c r="P218" s="19"/>
+      <c r="Q218" s="33">
+        <v>362</v>
+      </c>
+      <c r="R218" s="37">
+        <v>-32.700000000000003</v>
+      </c>
+      <c r="S218" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T218" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A219" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B219" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C219" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" s="31"/>
+      <c r="F219" s="32">
+        <v>206</v>
+      </c>
+      <c r="J219" s="39" t="s">
+        <v>369</v>
+      </c>
+      <c r="K219" s="39"/>
+      <c r="L219" s="39"/>
+      <c r="M219" s="41"/>
+      <c r="P219" s="19"/>
+      <c r="Q219" s="33">
+        <v>300367</v>
+      </c>
+      <c r="R219" s="37">
+        <v>15.2</v>
+      </c>
+      <c r="S219" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T219" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="220" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A220" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B220" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C220" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E220" s="31"/>
+      <c r="F220" s="32">
+        <v>207</v>
+      </c>
+      <c r="I220" s="58" t="s">
+        <v>370</v>
+      </c>
+      <c r="P220" s="19"/>
+      <c r="Q220" s="33">
+        <v>810644</v>
+      </c>
+      <c r="R220" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S220" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="T220" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A221" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B221" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221" s="31"/>
+      <c r="F221" s="32">
+        <v>208</v>
+      </c>
+      <c r="I221" s="58" t="s">
+        <v>371</v>
+      </c>
+      <c r="P221" s="19"/>
+      <c r="Q221" s="33">
+        <v>500224</v>
+      </c>
+      <c r="R221" s="37">
+        <v>10.4</v>
+      </c>
+      <c r="S221" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T221" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A222" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B222" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C222" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E222" s="31"/>
+      <c r="F222" s="32">
+        <v>209</v>
+      </c>
+      <c r="I222" s="58"/>
+      <c r="J222" s="58" t="s">
+        <v>372</v>
+      </c>
+      <c r="P222" s="19"/>
+      <c r="Q222" s="33">
+        <v>487939</v>
+      </c>
+      <c r="R222" s="37">
+        <v>11.1</v>
+      </c>
+      <c r="S222" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T222" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="223" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A223" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B223" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C223" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E223" s="31"/>
+      <c r="F223" s="32">
+        <v>210</v>
+      </c>
+      <c r="I223" s="58"/>
+      <c r="K223" s="58" t="s">
+        <v>373</v>
+      </c>
+      <c r="P223" s="19"/>
+      <c r="Q223" s="33">
+        <v>479924</v>
+      </c>
+      <c r="R223" s="37">
+        <v>10.8</v>
+      </c>
+      <c r="S223" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T223" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="224" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A224" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B224" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C224" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E224" s="31"/>
+      <c r="F224" s="32">
+        <v>211</v>
+      </c>
+      <c r="I224" s="58"/>
+      <c r="L224" s="58" t="s">
+        <v>374</v>
+      </c>
+      <c r="P224" s="19"/>
+      <c r="Q224" s="33">
+        <v>466552</v>
+      </c>
+      <c r="R224" s="37">
+        <v>11.6</v>
+      </c>
+      <c r="S224" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T224" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="225" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A225" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B225" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C225" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225" s="31"/>
+      <c r="F225" s="32">
+        <v>212</v>
+      </c>
+      <c r="I225" s="58"/>
+      <c r="L225" s="58" t="s">
+        <v>375</v>
+      </c>
+      <c r="P225" s="19"/>
+      <c r="Q225" s="33">
+        <v>13372</v>
+      </c>
+      <c r="R225" s="37">
+        <v>-11.9</v>
+      </c>
+      <c r="S225" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T225" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="226" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A226" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B226" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C226" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" s="31"/>
+      <c r="F226" s="32">
+        <v>213</v>
+      </c>
+      <c r="I226" s="58"/>
+      <c r="M226" s="58" t="s">
+        <v>376</v>
+      </c>
+      <c r="P226" s="19"/>
+      <c r="Q226" s="33">
+        <v>523</v>
+      </c>
+      <c r="R226" s="37">
+        <v>-39.6</v>
+      </c>
+      <c r="S226" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T226" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="227" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A227" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B227" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C227" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227" s="31"/>
+      <c r="F227" s="32">
+        <v>214</v>
+      </c>
+      <c r="I227" s="58"/>
+      <c r="M227" s="58" t="s">
+        <v>377</v>
+      </c>
+      <c r="P227" s="19"/>
+      <c r="Q227" s="33">
+        <v>12848</v>
+      </c>
+      <c r="R227" s="37">
+        <v>-10.199999999999999</v>
+      </c>
+      <c r="S227" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T227" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="228" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A228" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B228" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C228" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E228" s="31"/>
+      <c r="F228" s="32">
+        <v>215</v>
+      </c>
+      <c r="I228" s="58"/>
+      <c r="K228" s="58" t="s">
+        <v>378</v>
+      </c>
+      <c r="P228" s="19"/>
+      <c r="Q228" s="33">
+        <v>8016</v>
+      </c>
+      <c r="R228" s="37">
+        <v>28.4</v>
+      </c>
+      <c r="S228" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T228" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="229" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A229" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B229" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C229" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E229" s="31"/>
+      <c r="F229" s="32">
+        <v>216</v>
+      </c>
+      <c r="I229" s="58"/>
+      <c r="J229" s="58" t="s">
+        <v>379</v>
+      </c>
+      <c r="P229" s="19"/>
+      <c r="Q229" s="33">
+        <v>39797</v>
+      </c>
+      <c r="R229" s="37">
+        <v>315.60000000000002</v>
+      </c>
+      <c r="S229" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T229" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A230" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B230" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C230" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="31"/>
+      <c r="F230" s="32">
+        <v>217</v>
+      </c>
+      <c r="I230" s="58"/>
+      <c r="J230" s="58" t="s">
+        <v>380</v>
+      </c>
+      <c r="P230" s="19"/>
+      <c r="Q230" s="33">
+        <v>1665</v>
+      </c>
+      <c r="R230" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S230" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T230" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="231" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A231" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B231" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C231" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" s="31"/>
+      <c r="F231" s="32">
+        <v>218</v>
+      </c>
+      <c r="I231" s="58"/>
+      <c r="J231" s="58" t="s">
+        <v>381</v>
+      </c>
+      <c r="P231" s="19"/>
+      <c r="Q231" s="33">
+        <v>-27230</v>
+      </c>
+      <c r="R231" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S231" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T231" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A232" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B232" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C232" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E232" s="31"/>
+      <c r="F232" s="32">
+        <v>219</v>
+      </c>
+      <c r="I232" s="58"/>
+      <c r="J232" s="58" t="s">
+        <v>382</v>
+      </c>
+      <c r="P232" s="19"/>
+      <c r="Q232" s="33">
+        <v>2323</v>
+      </c>
+      <c r="R232" s="37">
+        <v>-93.5</v>
+      </c>
+      <c r="S232" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T232" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="233" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A233" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B233" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C233" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E233" s="31"/>
+      <c r="F233" s="32">
+        <v>220</v>
+      </c>
+      <c r="I233" s="58"/>
+      <c r="J233" s="58" t="s">
+        <v>383</v>
+      </c>
+      <c r="P233" s="19"/>
+      <c r="Q233" s="33">
+        <v>47</v>
+      </c>
+      <c r="R233" s="37">
+        <v>-84.5</v>
+      </c>
+      <c r="S233" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T233" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="234" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A234" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B234" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C234" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E234" s="31"/>
+      <c r="F234" s="32">
+        <v>221</v>
+      </c>
+      <c r="I234" s="58"/>
+      <c r="J234" s="58" t="s">
+        <v>384</v>
+      </c>
+      <c r="P234" s="19"/>
+      <c r="Q234" s="33">
+        <v>-4318</v>
+      </c>
+      <c r="R234" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S234" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T234" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="235" spans="1:20" s="13" customFormat="1" ht="36" customHeight="1">
+      <c r="A235" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B235" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C235" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E235" s="31"/>
+      <c r="F235" s="32">
+        <v>222</v>
+      </c>
+      <c r="I235" s="64" t="s">
+        <v>385</v>
+      </c>
+      <c r="J235" s="65"/>
+      <c r="K235" s="65"/>
+      <c r="L235" s="65"/>
+      <c r="M235" s="65"/>
+      <c r="N235" s="65"/>
+      <c r="O235" s="65"/>
+      <c r="P235" s="66"/>
+      <c r="Q235" s="37">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="R235" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S235" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T235" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="236" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A236" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B236" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C236" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E236" s="31"/>
+      <c r="F236" s="32">
+        <v>223</v>
+      </c>
+      <c r="H236" s="58"/>
+      <c r="I236" s="58" t="s">
+        <v>386</v>
+      </c>
+      <c r="P236" s="19"/>
+      <c r="Q236" s="37">
+        <v>61.7</v>
+      </c>
+      <c r="R236" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S236" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T236" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="237" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A237" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B237" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C237" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E237" s="31"/>
+      <c r="F237" s="32">
+        <v>224</v>
+      </c>
+      <c r="H237" s="58"/>
+      <c r="I237" s="58"/>
+      <c r="J237" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="P237" s="19"/>
+      <c r="Q237" s="37">
+        <v>60.2</v>
+      </c>
+      <c r="R237" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S237" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T237" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="238" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A238" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B238" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C238" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E238" s="31"/>
+      <c r="F238" s="32">
+        <v>225</v>
+      </c>
+      <c r="H238" s="58"/>
+      <c r="I238" s="58"/>
+      <c r="K238" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="P238" s="19"/>
+      <c r="Q238" s="37">
+        <v>59.2</v>
+      </c>
+      <c r="R238" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S238" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T238" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="239" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A239" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B239" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C239" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" s="31"/>
+      <c r="F239" s="32">
+        <v>226</v>
+      </c>
+      <c r="H239" s="58"/>
+      <c r="I239" s="58"/>
+      <c r="L239" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="P239" s="19"/>
+      <c r="Q239" s="37">
+        <v>57.6</v>
+      </c>
+      <c r="R239" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S239" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T239" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="240" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A240" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B240" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C240" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E240" s="31"/>
+      <c r="F240" s="32">
+        <v>227</v>
+      </c>
+      <c r="H240" s="58"/>
+      <c r="I240" s="58"/>
+      <c r="L240" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="P240" s="19"/>
+      <c r="Q240" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="R240" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S240" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T240" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="241" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A241" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B241" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C241" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E241" s="31"/>
+      <c r="F241" s="32">
+        <v>228</v>
+      </c>
+      <c r="H241" s="58"/>
+      <c r="I241" s="58"/>
+      <c r="M241" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="P241" s="19"/>
+      <c r="Q241" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="R241" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S241" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T241" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="242" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A242" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B242" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C242" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E242" s="31"/>
+      <c r="F242" s="32">
+        <v>229</v>
+      </c>
+      <c r="H242" s="58"/>
+      <c r="I242" s="58"/>
+      <c r="M242" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="P242" s="19"/>
+      <c r="Q242" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="R242" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S242" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T242" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="243" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A243" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B243" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C243" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E243" s="31"/>
+      <c r="F243" s="32">
+        <v>230</v>
+      </c>
+      <c r="H243" s="58"/>
+      <c r="I243" s="58"/>
+      <c r="K243" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="P243" s="19"/>
+      <c r="Q243" s="37">
+        <v>1</v>
+      </c>
+      <c r="R243" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S243" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T243" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="244" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A244" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B244" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C244" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E244" s="31"/>
+      <c r="F244" s="32">
+        <v>231</v>
+      </c>
+      <c r="I244" s="58"/>
+      <c r="J244" s="58" t="s">
+        <v>394</v>
+      </c>
+      <c r="P244" s="19"/>
+      <c r="Q244" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="R244" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S244" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T244" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="245" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A245" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B245" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C245" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E245" s="31"/>
+      <c r="F245" s="32">
+        <v>232</v>
+      </c>
+      <c r="I245" s="58"/>
+      <c r="J245" s="58" t="s">
+        <v>395</v>
+      </c>
+      <c r="P245" s="19"/>
+      <c r="Q245" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="R245" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S245" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T245" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="246" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A246" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B246" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C246" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E246" s="31"/>
+      <c r="F246" s="32">
+        <v>233</v>
+      </c>
+      <c r="G246" s="13"/>
+      <c r="I246" s="58"/>
+      <c r="J246" s="58" t="s">
+        <v>396</v>
+      </c>
+      <c r="K246" s="13"/>
+      <c r="L246" s="13"/>
+      <c r="M246" s="13"/>
+      <c r="N246" s="13"/>
+      <c r="O246" s="13"/>
+      <c r="P246" s="19"/>
+      <c r="Q246" s="37">
+        <v>-3.4</v>
+      </c>
+      <c r="R246" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S246" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T246" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="U246" s="13"/>
+    </row>
+    <row r="247" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A247" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B247" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C247" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E247" s="31"/>
+      <c r="F247" s="32">
+        <v>234</v>
+      </c>
+      <c r="G247" s="13"/>
+      <c r="I247" s="58"/>
+      <c r="J247" s="58" t="s">
+        <v>397</v>
+      </c>
+      <c r="K247" s="13"/>
+      <c r="L247" s="13"/>
+      <c r="M247" s="13"/>
+      <c r="N247" s="13"/>
+      <c r="O247" s="13"/>
+      <c r="P247" s="19"/>
+      <c r="Q247" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="R247" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S247" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T247" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="U247" s="13"/>
+    </row>
+    <row r="248" spans="1:21" ht="21" customHeight="1">
+      <c r="A248" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B248" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C248" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E248" s="31"/>
+      <c r="F248" s="32">
+        <v>235</v>
+      </c>
+      <c r="G248" s="13"/>
+      <c r="I248" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="J248" s="13"/>
+      <c r="K248" s="13"/>
+      <c r="L248" s="13"/>
+      <c r="M248" s="13"/>
+      <c r="N248" s="13"/>
+      <c r="O248" s="13"/>
+      <c r="P248" s="19"/>
+      <c r="Q248" s="37">
+        <v>28.7</v>
+      </c>
+      <c r="R248" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S248" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T248" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="249" spans="1:21" ht="21" customHeight="1">
+      <c r="A249" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B249" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C249" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E249" s="31"/>
+      <c r="F249" s="32">
+        <v>236</v>
+      </c>
+      <c r="G249" s="13"/>
+      <c r="I249" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="J249" s="13"/>
+      <c r="K249" s="13"/>
+      <c r="L249" s="13"/>
+      <c r="M249" s="13"/>
+      <c r="N249" s="13"/>
+      <c r="O249" s="13"/>
+      <c r="P249" s="19"/>
+      <c r="Q249" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="R249" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="S249" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="T249" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="250" spans="1:21" ht="21" customHeight="1">
+      <c r="A250" s="31" t="s">
+        <v>286</v>
+      </c>
+      <c r="B250" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C250" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E250" s="31"/>
+      <c r="F250" s="32">
+        <v>237</v>
+      </c>
+      <c r="G250" s="13"/>
+      <c r="H250" s="59"/>
+      <c r="I250" s="27" t="s">
+        <v>400</v>
+      </c>
+      <c r="J250" s="27"/>
+      <c r="K250" s="27"/>
+      <c r="L250" s="27"/>
+      <c r="M250" s="27"/>
+      <c r="N250" s="27"/>
+      <c r="O250" s="27"/>
+      <c r="P250" s="28"/>
+      <c r="Q250" s="45">
+        <v>334172</v>
+      </c>
+      <c r="R250" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="S250" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="T250" s="46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="251" spans="1:21" ht="20.100000000000001" customHeight="1">
+      <c r="F251" s="47"/>
+      <c r="I251" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="S14" s="37" t="s">
-[...10105 lines deleted...]
-      <c r="Q249" s="37" t="s">
+      <c r="K251" s="13"/>
+      <c r="L251" s="13"/>
+      <c r="M251" s="13"/>
+      <c r="N251" s="13"/>
+      <c r="O251" s="13"/>
+      <c r="P251" s="13"/>
+      <c r="Q251" s="33"/>
+      <c r="R251" s="33"/>
+      <c r="S251" s="33"/>
+      <c r="T251" s="33"/>
+    </row>
+    <row r="252" spans="1:21" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A252" s="11"/>
+      <c r="B252" s="11"/>
+      <c r="C252" s="11"/>
+      <c r="D252" s="11"/>
+      <c r="E252" s="11"/>
+      <c r="F252" s="47"/>
+      <c r="G252" s="2"/>
+      <c r="H252" s="2"/>
+      <c r="J252" s="2"/>
+      <c r="M252" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="R249" s="41" t="s">
-[...90 lines deleted...]
-      <c r="S252" s="36"/>
+      <c r="P252" s="33"/>
+      <c r="Q252" s="33"/>
+      <c r="R252" s="33"/>
+      <c r="S252" s="33"/>
     </row>
     <row r="253" spans="1:21" ht="11.25" customHeight="1">
-      <c r="F253" s="3"/>
+      <c r="F253" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="T12:T13"/>
     <mergeCell ref="I235:P235"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C&amp;"ＭＳ 明朝,標準"&amp;16第６－１表  用途分類による１世帯当たり１か月間の収入と支出及び対前年増減率
 </oddHeader>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="66" max="16383" man="1"/>
     <brk id="130" max="16383" man="1"/>
     <brk id="196" max="16383" man="1"/>
     <brk id="253" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="21" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{131C89BA-880F-459D-86AB-4FBBA6C46726}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C760427-E544-4274-9A4F-03A52C82C9AC}">
   <dimension ref="A1:T162"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="15" ySplit="13" topLeftCell="P14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="J1" sqref="J1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="5" width="0" style="9" hidden="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="16384" width="9" style="1"/>
+    <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="2.125" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="2.125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="6.625" style="2" customWidth="1"/>
+    <col min="9" max="13" width="1" style="2" customWidth="1"/>
+    <col min="14" max="15" width="17.625" style="2" customWidth="1"/>
+    <col min="16" max="19" width="13.625" style="2" customWidth="1"/>
+    <col min="20" max="20" width="2.625" style="2" customWidth="1"/>
+    <col min="21" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" hidden="1">
-      <c r="P1" s="1">
+      <c r="P1" s="2">
         <v>1</v>
       </c>
-      <c r="Q1" s="1">
+      <c r="Q1" s="2">
         <v>2</v>
       </c>
-      <c r="R1" s="1">
+      <c r="R1" s="2">
         <v>3</v>
       </c>
-      <c r="S1" s="1">
+      <c r="S1" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:20" hidden="1">
-      <c r="P2" s="2">
+      <c r="P2" s="3">
         <v>1</v>
       </c>
-      <c r="Q2" s="2">
+      <c r="Q2" s="3">
         <v>2</v>
       </c>
-      <c r="R2" s="2">
+      <c r="R2" s="3">
         <v>3</v>
       </c>
-      <c r="S2" s="2">
+      <c r="S2" s="3">
         <v>4</v>
       </c>
-      <c r="T2" s="3"/>
+      <c r="T2" s="4"/>
     </row>
     <row r="5" spans="1:20" ht="21">
-      <c r="F5" s="4"/>
-      <c r="H5" s="12" t="s">
+      <c r="F5" s="5"/>
+      <c r="H5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="6"/>
+    </row>
+    <row r="6" spans="1:20" ht="21.75" customHeight="1">
+      <c r="F6" s="5"/>
+      <c r="H6" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="21.75" customHeight="1">
+      <c r="F7" s="5"/>
+      <c r="H7" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+    </row>
+    <row r="8" spans="1:20" ht="6" customHeight="1">
+      <c r="F8" s="5"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+    </row>
+    <row r="9" spans="1:20" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="15"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="R9" s="18"/>
+      <c r="S9" s="18"/>
+    </row>
+    <row r="10" spans="1:20" s="13" customFormat="1" ht="6.95" customHeight="1">
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="12"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="21"/>
+      <c r="R10" s="22"/>
+      <c r="S10" s="22"/>
+    </row>
+    <row r="11" spans="1:20" s="13" customFormat="1" ht="13.5">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="12"/>
+      <c r="N11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O11" s="19"/>
+      <c r="P11" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="24"/>
+      <c r="S11" s="25"/>
+    </row>
+    <row r="12" spans="1:20" s="13" customFormat="1" ht="13.5">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="12"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="20"/>
+      <c r="Q12" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="R12" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="S12" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="13" customFormat="1" ht="13.5">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="12"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="29"/>
+      <c r="Q13" s="30"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="63"/>
+    </row>
+    <row r="14" spans="1:20" s="13" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32">
+        <v>1</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="19"/>
+      <c r="P14" s="33">
+        <v>10000</v>
+      </c>
+      <c r="Q14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S14" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="31"/>
+      <c r="F15" s="32">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="19"/>
+      <c r="P15" s="33">
+        <v>3279</v>
+      </c>
+      <c r="Q15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32">
+        <v>3</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="19"/>
+      <c r="P16" s="35">
+        <v>2.4700000000000002</v>
+      </c>
+      <c r="Q16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S16" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A17" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32">
+        <v>4</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="O17" s="19"/>
+      <c r="P17" s="35">
+        <v>0.13</v>
+      </c>
+      <c r="Q17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S17" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A18" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32">
+        <v>5</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="O18" s="19"/>
+      <c r="P18" s="35">
+        <v>1.5</v>
+      </c>
+      <c r="Q18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S18" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A19" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="31"/>
+      <c r="F19" s="32">
+        <v>6</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="O19" s="19"/>
+      <c r="P19" s="35">
+        <v>1.3</v>
+      </c>
+      <c r="Q19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S19" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="31"/>
+      <c r="F20" s="32">
+        <v>7</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="O20" s="19"/>
+      <c r="P20" s="35">
+        <v>0.79</v>
+      </c>
+      <c r="Q20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="R20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S20" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A21" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32">
+        <v>8</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="O21" s="19"/>
+      <c r="P21" s="37">
+        <v>23.8</v>
+      </c>
+      <c r="Q21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S21" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32">
+        <v>9</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="O22" s="19"/>
+      <c r="P22" s="37">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="Q22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S22" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A23" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="31"/>
+      <c r="F23" s="32">
+        <v>10</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="O23" s="19"/>
+      <c r="P23" s="37">
+        <v>93.9</v>
+      </c>
+      <c r="Q23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S23" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A24" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="31"/>
+      <c r="F24" s="32">
+        <v>11</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O24" s="19"/>
+      <c r="P24" s="37">
+        <v>40.4</v>
+      </c>
+      <c r="Q24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S24" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A25" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="31"/>
+      <c r="F25" s="32">
+        <v>12</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="O25" s="19"/>
+      <c r="P25" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S25" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A26" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32">
+        <v>13</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" s="19"/>
+      <c r="P26" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S26" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A27" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="31"/>
+      <c r="F27" s="32">
+        <v>14</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" s="19"/>
+      <c r="P27" s="37">
+        <v>6.2</v>
+      </c>
+      <c r="Q27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S27" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A28" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="31"/>
+      <c r="F28" s="32">
+        <v>15</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O28" s="19"/>
+      <c r="P28" s="37">
+        <v>27</v>
+      </c>
+      <c r="Q28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S28" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A29" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="31"/>
+      <c r="F29" s="32">
+        <v>16</v>
+      </c>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="N29" s="39"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="33">
+        <v>267169</v>
+      </c>
+      <c r="Q29" s="37">
+        <v>1.9</v>
+      </c>
+      <c r="R29" s="37">
+        <v>0</v>
+      </c>
+      <c r="S29" s="37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A30" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="31"/>
+      <c r="F30" s="32">
+        <v>17</v>
+      </c>
+      <c r="H30" s="39">
+        <v>1</v>
+      </c>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M30" s="39"/>
+      <c r="N30" s="39"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="33">
+        <v>83848</v>
+      </c>
+      <c r="Q30" s="37">
+        <v>3.6</v>
+      </c>
+      <c r="R30" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="S30" s="35">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A31" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="31"/>
+      <c r="F31" s="32">
+        <v>18</v>
+      </c>
+      <c r="H31" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39"/>
+      <c r="L31" s="39"/>
+      <c r="M31" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="N31" s="40"/>
+      <c r="O31" s="42"/>
+      <c r="P31" s="33">
+        <v>7596</v>
+      </c>
+      <c r="Q31" s="37">
+        <v>-3.4</v>
+      </c>
+      <c r="R31" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S31" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A32" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="31"/>
+      <c r="F32" s="32">
+        <v>19</v>
+      </c>
+      <c r="H32" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="I32" s="39"/>
+      <c r="J32" s="39"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="39"/>
+      <c r="M32" s="39"/>
+      <c r="N32" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="O32" s="42"/>
+      <c r="P32" s="33">
+        <v>2710</v>
+      </c>
+      <c r="Q32" s="37">
+        <v>-12.3</v>
+      </c>
+      <c r="R32" s="37">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="S32" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A33" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="31"/>
+      <c r="F33" s="32">
+        <v>20</v>
+      </c>
+      <c r="H33" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="39"/>
+      <c r="M33" s="39"/>
+      <c r="N33" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="O33" s="42"/>
+      <c r="P33" s="33">
+        <v>2787</v>
+      </c>
+      <c r="Q33" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="R33" s="37">
+        <v>6.6</v>
+      </c>
+      <c r="S33" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A34" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="31"/>
+      <c r="F34" s="32">
+        <v>21</v>
+      </c>
+      <c r="H34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="39"/>
+      <c r="M34" s="39"/>
+      <c r="N34" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="O34" s="42"/>
+      <c r="P34" s="33">
+        <v>1697</v>
+      </c>
+      <c r="Q34" s="37">
+        <v>-3.1</v>
+      </c>
+      <c r="R34" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="S34" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A35" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="31"/>
+      <c r="F35" s="32">
+        <v>22</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="39"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="O35" s="42"/>
+      <c r="P35" s="33">
+        <v>401</v>
+      </c>
+      <c r="Q35" s="37">
+        <v>6.6</v>
+      </c>
+      <c r="R35" s="37">
+        <v>-12.6</v>
+      </c>
+      <c r="S35" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="31"/>
+      <c r="F36" s="32">
+        <v>23</v>
+      </c>
+      <c r="H36" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I36" s="39"/>
+      <c r="J36" s="39"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="39"/>
+      <c r="M36" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="N36" s="40"/>
+      <c r="O36" s="42"/>
+      <c r="P36" s="33">
+        <v>6827</v>
+      </c>
+      <c r="Q36" s="37">
+        <v>5</v>
+      </c>
+      <c r="R36" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="S36" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A37" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="31"/>
+      <c r="F37" s="32">
+        <v>24</v>
+      </c>
+      <c r="H37" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="39"/>
+      <c r="M37" s="39"/>
+      <c r="N37" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="O37" s="42"/>
+      <c r="P37" s="33">
+        <v>3673</v>
+      </c>
+      <c r="Q37" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="R37" s="37">
+        <v>-4.3</v>
+      </c>
+      <c r="S37" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A38" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="31"/>
+      <c r="F38" s="32">
+        <v>25</v>
+      </c>
+      <c r="H38" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="O38" s="42"/>
+      <c r="P38" s="33">
+        <v>1280</v>
+      </c>
+      <c r="Q38" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="R38" s="37">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="S38" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A39" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32">
+        <v>26</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="39"/>
+      <c r="M39" s="39"/>
+      <c r="N39" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="42"/>
+      <c r="P39" s="33">
+        <v>848</v>
+      </c>
+      <c r="Q39" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="R39" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S39" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A40" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="31"/>
+      <c r="F40" s="32">
+        <v>27</v>
+      </c>
+      <c r="H40" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="I40" s="39"/>
+      <c r="J40" s="39"/>
+      <c r="K40" s="39"/>
+      <c r="L40" s="39"/>
+      <c r="M40" s="39"/>
+      <c r="N40" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="O40" s="19"/>
+      <c r="P40" s="33">
+        <v>1026</v>
+      </c>
+      <c r="Q40" s="37">
+        <v>8.9</v>
+      </c>
+      <c r="R40" s="37">
+        <v>7.9</v>
+      </c>
+      <c r="S40" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A41" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="31"/>
+      <c r="F41" s="32">
+        <v>28</v>
+      </c>
+      <c r="H41" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N41" s="39"/>
+      <c r="O41" s="41"/>
+      <c r="P41" s="33">
+        <v>7621</v>
+      </c>
+      <c r="Q41" s="37">
+        <v>6.8</v>
+      </c>
+      <c r="R41" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="S41" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A42" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32">
+        <v>29</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
+      <c r="N42" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="O42" s="19"/>
+      <c r="P42" s="33">
+        <v>6176</v>
+      </c>
+      <c r="Q42" s="37">
+        <v>7.7</v>
+      </c>
+      <c r="R42" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="S42" s="35">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A43" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="31"/>
+      <c r="F43" s="32">
+        <v>30</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="I43" s="39"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="39"/>
+      <c r="M43" s="39"/>
+      <c r="N43" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="O43" s="19"/>
+      <c r="P43" s="33">
+        <v>1444</v>
+      </c>
+      <c r="Q43" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="R43" s="37">
+        <v>3</v>
+      </c>
+      <c r="S43" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A44" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="31"/>
+      <c r="F44" s="32">
+        <v>31</v>
+      </c>
+      <c r="H44" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="I44" s="39"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="39"/>
+      <c r="M44" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="N44" s="39"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="33">
+        <v>4782</v>
+      </c>
+      <c r="Q44" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="R44" s="37">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S44" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A45" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="31"/>
+      <c r="F45" s="32">
+        <v>32</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="39"/>
+      <c r="M45" s="39"/>
+      <c r="N45" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="O45" s="19"/>
+      <c r="P45" s="33">
+        <v>1413</v>
+      </c>
+      <c r="Q45" s="37">
+        <v>-0.8</v>
+      </c>
+      <c r="R45" s="37">
+        <v>-5.3</v>
+      </c>
+      <c r="S45" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A46" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="31"/>
+      <c r="F46" s="32">
+        <v>33</v>
+      </c>
+      <c r="H46" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="I46" s="39"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="39"/>
+      <c r="M46" s="39"/>
+      <c r="N46" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="O46" s="19"/>
+      <c r="P46" s="33">
+        <v>2156</v>
+      </c>
+      <c r="Q46" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="R46" s="37">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S46" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A47" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="31"/>
+      <c r="F47" s="32">
+        <v>34</v>
+      </c>
+      <c r="H47" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" s="39"/>
+      <c r="J47" s="39"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="39"/>
+      <c r="M47" s="39"/>
+      <c r="N47" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O47" s="19"/>
+      <c r="P47" s="33">
+        <v>1212</v>
+      </c>
+      <c r="Q47" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="R47" s="37">
+        <v>-1</v>
+      </c>
+      <c r="S47" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A48" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="31"/>
+      <c r="F48" s="32">
+        <v>35</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="I48" s="39"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="N48" s="39"/>
+      <c r="O48" s="41"/>
+      <c r="P48" s="33">
+        <v>10743</v>
+      </c>
+      <c r="Q48" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="R48" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="S48" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A49" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="31"/>
+      <c r="F49" s="32">
+        <v>36</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="I49" s="39"/>
+      <c r="J49" s="39"/>
+      <c r="K49" s="39"/>
+      <c r="L49" s="39"/>
+      <c r="M49" s="39"/>
+      <c r="N49" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="O49" s="19"/>
+      <c r="P49" s="33">
+        <v>7178</v>
+      </c>
+      <c r="Q49" s="37">
+        <v>4.7</v>
+      </c>
+      <c r="R49" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="S49" s="35">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A50" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32">
+        <v>37</v>
+      </c>
+      <c r="H50" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="I50" s="39"/>
+      <c r="J50" s="39"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="39"/>
+      <c r="M50" s="39"/>
+      <c r="N50" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="O50" s="19"/>
+      <c r="P50" s="33">
+        <v>833</v>
+      </c>
+      <c r="Q50" s="37">
+        <v>5.4</v>
+      </c>
+      <c r="R50" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="S50" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A51" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="31"/>
+      <c r="F51" s="32">
+        <v>38</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="I51" s="39"/>
+      <c r="J51" s="39"/>
+      <c r="K51" s="39"/>
+      <c r="L51" s="39"/>
+      <c r="M51" s="39"/>
+      <c r="N51" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="O51" s="19"/>
+      <c r="P51" s="33">
+        <v>1345</v>
+      </c>
+      <c r="Q51" s="37">
+        <v>5.5</v>
+      </c>
+      <c r="R51" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="S51" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A52" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="31"/>
+      <c r="F52" s="32">
+        <v>39</v>
+      </c>
+      <c r="H52" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="39"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="O52" s="19"/>
+      <c r="P52" s="33">
+        <v>1386</v>
+      </c>
+      <c r="Q52" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="R52" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="S52" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A53" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="32">
+        <v>40</v>
+      </c>
+      <c r="H53" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="I53" s="39"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="39"/>
+      <c r="M53" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N53" s="39"/>
+      <c r="O53" s="41"/>
+      <c r="P53" s="33">
+        <v>3823</v>
+      </c>
+      <c r="Q53" s="37">
+        <v>6.6</v>
+      </c>
+      <c r="R53" s="37">
+        <v>5.5</v>
+      </c>
+      <c r="S53" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A54" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="31"/>
+      <c r="F54" s="32">
+        <v>41</v>
+      </c>
+      <c r="H54" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="I54" s="39"/>
+      <c r="J54" s="39"/>
+      <c r="K54" s="39"/>
+      <c r="L54" s="39"/>
+      <c r="M54" s="39"/>
+      <c r="N54" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="O54" s="19"/>
+      <c r="P54" s="33">
+        <v>3490</v>
+      </c>
+      <c r="Q54" s="37">
+        <v>6.1</v>
+      </c>
+      <c r="R54" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="S54" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A55" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="31"/>
+      <c r="F55" s="32">
+        <v>42</v>
+      </c>
+      <c r="H55" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="39"/>
+      <c r="N55" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="O55" s="19"/>
+      <c r="P55" s="33">
+        <v>333</v>
+      </c>
+      <c r="Q55" s="37">
+        <v>12.1</v>
+      </c>
+      <c r="R55" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="S55" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A56" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="31"/>
+      <c r="F56" s="32">
+        <v>43</v>
+      </c>
+      <c r="H56" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="I56" s="39"/>
+      <c r="J56" s="39"/>
+      <c r="K56" s="39"/>
+      <c r="L56" s="39"/>
+      <c r="M56" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N56" s="39"/>
+      <c r="O56" s="41"/>
+      <c r="P56" s="33">
+        <v>4257</v>
+      </c>
+      <c r="Q56" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="R56" s="37">
+        <v>-0.5</v>
+      </c>
+      <c r="S56" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A57" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B57" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="31"/>
+      <c r="F57" s="32">
+        <v>44</v>
+      </c>
+      <c r="H57" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="I57" s="39"/>
+      <c r="J57" s="39"/>
+      <c r="K57" s="39"/>
+      <c r="L57" s="39"/>
+      <c r="M57" s="39"/>
+      <c r="N57" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="O57" s="19"/>
+      <c r="P57" s="33">
+        <v>494</v>
+      </c>
+      <c r="Q57" s="37">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="R57" s="37">
+        <v>-3.2</v>
+      </c>
+      <c r="S57" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A58" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="31"/>
+      <c r="F58" s="32">
+        <v>45</v>
+      </c>
+      <c r="H58" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="I58" s="39"/>
+      <c r="J58" s="39"/>
+      <c r="K58" s="39"/>
+      <c r="L58" s="39"/>
+      <c r="M58" s="39"/>
+      <c r="N58" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="O58" s="19"/>
+      <c r="P58" s="33">
+        <v>3763</v>
+      </c>
+      <c r="Q58" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="R58" s="37">
+        <v>0</v>
+      </c>
+      <c r="S58" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A59" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="31"/>
+      <c r="F59" s="32">
+        <v>46</v>
+      </c>
+      <c r="H59" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="I59" s="39"/>
+      <c r="J59" s="39"/>
+      <c r="K59" s="39"/>
+      <c r="L59" s="39"/>
+      <c r="M59" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="N59" s="39"/>
+      <c r="O59" s="41"/>
+      <c r="P59" s="33">
+        <v>6962</v>
+      </c>
+      <c r="Q59" s="37">
+        <v>4.7</v>
+      </c>
+      <c r="R59" s="37">
+        <v>-0.9</v>
+      </c>
+      <c r="S59" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A60" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="31"/>
+      <c r="F60" s="32">
+        <v>47</v>
+      </c>
+      <c r="H60" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="I60" s="39"/>
+      <c r="J60" s="39"/>
+      <c r="K60" s="39"/>
+      <c r="L60" s="39"/>
+      <c r="M60" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="N60" s="39"/>
+      <c r="O60" s="41"/>
+      <c r="P60" s="33">
+        <v>12390</v>
+      </c>
+      <c r="Q60" s="37">
+        <v>4.7</v>
+      </c>
+      <c r="R60" s="37">
+        <v>1</v>
+      </c>
+      <c r="S60" s="35">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A61" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="31"/>
+      <c r="F61" s="32">
+        <v>48</v>
+      </c>
+      <c r="H61" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="I61" s="39"/>
+      <c r="J61" s="39"/>
+      <c r="K61" s="39"/>
+      <c r="L61" s="39"/>
+      <c r="M61" s="39"/>
+      <c r="N61" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="O61" s="19"/>
+      <c r="P61" s="33">
+        <v>5316</v>
+      </c>
+      <c r="Q61" s="37">
+        <v>4</v>
+      </c>
+      <c r="R61" s="37">
+        <v>-0.9</v>
+      </c>
+      <c r="S61" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A62" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32">
+        <v>49</v>
+      </c>
+      <c r="H62" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="I62" s="39"/>
+      <c r="J62" s="39"/>
+      <c r="K62" s="39"/>
+      <c r="L62" s="39"/>
+      <c r="M62" s="39"/>
+      <c r="N62" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="O62" s="19"/>
+      <c r="P62" s="33">
+        <v>7074</v>
+      </c>
+      <c r="Q62" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="R62" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S62" s="35">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A63" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B63" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="31"/>
+      <c r="F63" s="32">
+        <v>50</v>
+      </c>
+      <c r="H63" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="I63" s="39"/>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39"/>
+      <c r="L63" s="39"/>
+      <c r="M63" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="N63" s="39"/>
+      <c r="O63" s="41"/>
+      <c r="P63" s="33">
+        <v>5527</v>
+      </c>
+      <c r="Q63" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="R63" s="37">
+        <v>-7.9</v>
+      </c>
+      <c r="S63" s="35">
+        <v>-0.17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A64" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="31"/>
+      <c r="F64" s="32">
+        <v>51</v>
+      </c>
+      <c r="H64" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="I64" s="39"/>
+      <c r="J64" s="39"/>
+      <c r="K64" s="39"/>
+      <c r="L64" s="39"/>
+      <c r="M64" s="39"/>
+      <c r="N64" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="O64" s="19"/>
+      <c r="P64" s="33">
+        <v>1193</v>
+      </c>
+      <c r="Q64" s="37">
+        <v>-4.7</v>
+      </c>
+      <c r="R64" s="37">
+        <v>-13.3</v>
+      </c>
+      <c r="S64" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A65" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="31"/>
+      <c r="F65" s="32">
+        <v>52</v>
+      </c>
+      <c r="H65" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="I65" s="39"/>
+      <c r="J65" s="39"/>
+      <c r="K65" s="39"/>
+      <c r="L65" s="39"/>
+      <c r="M65" s="39"/>
+      <c r="N65" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="O65" s="19"/>
+      <c r="P65" s="33">
+        <v>1411</v>
+      </c>
+      <c r="Q65" s="37">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="R65" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="S65" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A66" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="31"/>
+      <c r="F66" s="32">
+        <v>53</v>
+      </c>
+      <c r="H66" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="I66" s="39"/>
+      <c r="J66" s="39"/>
+      <c r="K66" s="39"/>
+      <c r="L66" s="39"/>
+      <c r="M66" s="39"/>
+      <c r="N66" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="O66" s="19"/>
+      <c r="P66" s="33">
+        <v>2924</v>
+      </c>
+      <c r="Q66" s="37">
+        <v>-9.4</v>
+      </c>
+      <c r="R66" s="37">
+        <v>-10.3</v>
+      </c>
+      <c r="S66" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A67" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="31"/>
+      <c r="F67" s="32">
+        <v>54</v>
+      </c>
+      <c r="H67" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="I67" s="39"/>
+      <c r="J67" s="39"/>
+      <c r="K67" s="39"/>
+      <c r="L67" s="39"/>
+      <c r="M67" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N67" s="39"/>
+      <c r="O67" s="41"/>
+      <c r="P67" s="33">
+        <v>3583</v>
+      </c>
+      <c r="Q67" s="37">
+        <v>-2</v>
+      </c>
+      <c r="R67" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="S67" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A68" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="31"/>
+      <c r="F68" s="32">
+        <v>55</v>
+      </c>
+      <c r="H68" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I68" s="39"/>
+      <c r="J68" s="39"/>
+      <c r="K68" s="39"/>
+      <c r="L68" s="39"/>
+      <c r="M68" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N68" s="39"/>
+      <c r="O68" s="41"/>
+      <c r="P68" s="33">
+        <v>9739</v>
+      </c>
+      <c r="Q68" s="37">
+        <v>9.1</v>
+      </c>
+      <c r="R68" s="37">
+        <v>7.4</v>
+      </c>
+      <c r="S68" s="35">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A69" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="31"/>
+      <c r="F69" s="32">
+        <v>56</v>
+      </c>
+      <c r="H69" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="39"/>
+      <c r="L69" s="39"/>
+      <c r="M69" s="39"/>
+      <c r="N69" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="O69" s="19"/>
+      <c r="P69" s="33">
+        <v>9684</v>
+      </c>
+      <c r="Q69" s="37">
+        <v>11.2</v>
+      </c>
+      <c r="R69" s="37">
+        <v>6.9</v>
+      </c>
+      <c r="S69" s="35">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A70" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="31"/>
+      <c r="F70" s="32">
+        <v>57</v>
+      </c>
+      <c r="H70" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="I70" s="39"/>
+      <c r="J70" s="39"/>
+      <c r="K70" s="39"/>
+      <c r="L70" s="39"/>
+      <c r="M70" s="39"/>
+      <c r="N70" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="O70" s="19"/>
+      <c r="P70" s="33">
+        <v>56</v>
+      </c>
+      <c r="Q70" s="37">
+        <v>-74.900000000000006</v>
+      </c>
+      <c r="R70" s="37">
+        <v>-11.6</v>
+      </c>
+      <c r="S70" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A71" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="31"/>
+      <c r="F71" s="32">
+        <v>58</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="I71" s="39"/>
+      <c r="J71" s="39"/>
+      <c r="K71" s="39"/>
+      <c r="L71" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="M71" s="39"/>
+      <c r="N71" s="39"/>
+      <c r="O71" s="41"/>
+      <c r="P71" s="33">
+        <v>19471</v>
+      </c>
+      <c r="Q71" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="R71" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="S71" s="35">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A72" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="31"/>
+      <c r="F72" s="32">
+        <v>59</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="I72" s="39"/>
+      <c r="J72" s="39"/>
+      <c r="K72" s="39"/>
+      <c r="L72" s="39"/>
+      <c r="M72" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="N72" s="39"/>
+      <c r="O72" s="41"/>
+      <c r="P72" s="33">
+        <v>4288</v>
+      </c>
+      <c r="Q72" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="R72" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="S72" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A73" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="31"/>
+      <c r="F73" s="32">
+        <v>60</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="I73" s="39"/>
+      <c r="J73" s="39"/>
+      <c r="K73" s="39"/>
+      <c r="L73" s="39"/>
+      <c r="M73" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="N73" s="39"/>
+      <c r="O73" s="41"/>
+      <c r="P73" s="33">
+        <v>15183</v>
+      </c>
+      <c r="Q73" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="R73" s="37">
+        <v>-1</v>
+      </c>
+      <c r="S73" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A74" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32">
+        <v>61</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="39"/>
+      <c r="N74" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="O74" s="19"/>
+      <c r="P74" s="33">
+        <v>5583</v>
+      </c>
+      <c r="Q74" s="37">
+        <v>9.6</v>
+      </c>
+      <c r="R74" s="37">
+        <v>8</v>
+      </c>
+      <c r="S74" s="35">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A75" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="31"/>
+      <c r="F75" s="32">
+        <v>62</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="I75" s="39"/>
+      <c r="J75" s="39"/>
+      <c r="K75" s="39"/>
+      <c r="L75" s="39"/>
+      <c r="M75" s="39"/>
+      <c r="N75" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="O75" s="19"/>
+      <c r="P75" s="33">
+        <v>9600</v>
+      </c>
+      <c r="Q75" s="37">
+        <v>-0.8</v>
+      </c>
+      <c r="R75" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="S75" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A76" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="31"/>
+      <c r="F76" s="32">
+        <v>63</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="M76" s="39"/>
+      <c r="N76" s="39"/>
+      <c r="O76" s="41"/>
+      <c r="P76" s="33">
+        <v>20100</v>
+      </c>
+      <c r="Q76" s="37">
+        <v>-4.2</v>
+      </c>
+      <c r="R76" s="37">
+        <v>-3.8</v>
+      </c>
+      <c r="S76" s="35">
+        <v>-0.31</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A77" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="31"/>
+      <c r="F77" s="32">
+        <v>64</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="I77" s="39"/>
+      <c r="J77" s="39"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="39"/>
+      <c r="M77" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="N77" s="39"/>
+      <c r="O77" s="41"/>
+      <c r="P77" s="33">
+        <v>10139</v>
+      </c>
+      <c r="Q77" s="37">
+        <v>-7.2</v>
+      </c>
+      <c r="R77" s="37">
+        <v>-5.6</v>
+      </c>
+      <c r="S77" s="35">
+        <v>-0.23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A78" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="31"/>
+      <c r="F78" s="32">
+        <v>65</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="N78" s="39"/>
+      <c r="O78" s="41"/>
+      <c r="P78" s="33">
+        <v>4316</v>
+      </c>
+      <c r="Q78" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="R78" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="S78" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A79" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="31"/>
+      <c r="F79" s="32">
+        <v>66</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="N79" s="39"/>
+      <c r="O79" s="41"/>
+      <c r="P79" s="33">
+        <v>501</v>
+      </c>
+      <c r="Q79" s="37">
+        <v>2</v>
+      </c>
+      <c r="R79" s="37">
+        <v>-12.4</v>
+      </c>
+      <c r="S79" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A80" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B80" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="31"/>
+      <c r="F80" s="32">
+        <v>67</v>
+      </c>
+      <c r="H80" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="N80" s="39"/>
+      <c r="O80" s="41"/>
+      <c r="P80" s="33">
+        <v>5144</v>
+      </c>
+      <c r="Q80" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="R80" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="S80" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A81" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="31"/>
+      <c r="F81" s="32">
+        <v>68</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="M81" s="39"/>
+      <c r="N81" s="39"/>
+      <c r="O81" s="41"/>
+      <c r="P81" s="33">
+        <v>11449</v>
+      </c>
+      <c r="Q81" s="37">
+        <v>-10.7</v>
+      </c>
+      <c r="R81" s="37">
+        <v>-12.7</v>
+      </c>
+      <c r="S81" s="35">
+        <v>-0.62</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A82" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="31"/>
+      <c r="F82" s="32">
+        <v>69</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="39"/>
+      <c r="M82" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="N82" s="39"/>
+      <c r="O82" s="41"/>
+      <c r="P82" s="33">
+        <v>3980</v>
+      </c>
+      <c r="Q82" s="37">
+        <v>-14.4</v>
+      </c>
+      <c r="R82" s="37">
+        <v>-16.7</v>
+      </c>
+      <c r="S82" s="35">
+        <v>-0.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A83" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="31"/>
+      <c r="F83" s="32">
+        <v>70</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="O83" s="19"/>
+      <c r="P83" s="33">
+        <v>1549</v>
+      </c>
+      <c r="Q83" s="37">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="R83" s="37">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="S83" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A84" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="31"/>
+      <c r="F84" s="32">
+        <v>71</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="39"/>
+      <c r="N84" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="O84" s="19"/>
+      <c r="P84" s="33">
+        <v>2251</v>
+      </c>
+      <c r="Q84" s="37">
+        <v>-13.9</v>
+      </c>
+      <c r="R84" s="37">
+        <v>-19.8</v>
+      </c>
+      <c r="S84" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A85" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="31"/>
+      <c r="F85" s="32">
+        <v>72</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="39"/>
+      <c r="M85" s="39"/>
+      <c r="N85" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="O85" s="19"/>
+      <c r="P85" s="33">
+        <v>180</v>
+      </c>
+      <c r="Q85" s="37">
+        <v>-43.9</v>
+      </c>
+      <c r="R85" s="37">
+        <v>-43.8</v>
+      </c>
+      <c r="S85" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A86" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="31"/>
+      <c r="F86" s="32">
+        <v>73</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="I86" s="39"/>
+      <c r="J86" s="39"/>
+      <c r="K86" s="39"/>
+      <c r="L86" s="39"/>
+      <c r="M86" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="N86" s="39"/>
+      <c r="O86" s="41"/>
+      <c r="P86" s="33">
+        <v>556</v>
+      </c>
+      <c r="Q86" s="37">
+        <v>-12.7</v>
+      </c>
+      <c r="R86" s="37">
+        <v>-16.399999999999999</v>
+      </c>
+      <c r="S86" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A87" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="31"/>
+      <c r="F87" s="32">
+        <v>74</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="I87" s="39"/>
+      <c r="J87" s="39"/>
+      <c r="K87" s="39"/>
+      <c r="L87" s="39"/>
+      <c r="M87" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="N87" s="39"/>
+      <c r="O87" s="41"/>
+      <c r="P87" s="33">
+        <v>473</v>
+      </c>
+      <c r="Q87" s="37">
+        <v>-32.700000000000003</v>
+      </c>
+      <c r="R87" s="37">
+        <v>-31.7</v>
+      </c>
+      <c r="S87" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A88" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="31"/>
+      <c r="F88" s="32">
+        <v>75</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="I88" s="39"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="39"/>
+      <c r="L88" s="39"/>
+      <c r="M88" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="N88" s="39"/>
+      <c r="O88" s="41"/>
+      <c r="P88" s="33">
+        <v>1766</v>
+      </c>
+      <c r="Q88" s="37">
+        <v>-6</v>
+      </c>
+      <c r="R88" s="37">
+        <v>-6.8</v>
+      </c>
+      <c r="S88" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A89" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="31"/>
+      <c r="F89" s="32">
+        <v>76</v>
+      </c>
+      <c r="H89" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="I89" s="39"/>
+      <c r="J89" s="39"/>
+      <c r="K89" s="39"/>
+      <c r="L89" s="39"/>
+      <c r="M89" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="N89" s="39"/>
+      <c r="O89" s="41"/>
+      <c r="P89" s="33">
+        <v>3639</v>
+      </c>
+      <c r="Q89" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="R89" s="37">
+        <v>-8</v>
+      </c>
+      <c r="S89" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A90" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="31"/>
+      <c r="F90" s="32">
+        <v>77</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="I90" s="39"/>
+      <c r="J90" s="39"/>
+      <c r="K90" s="39"/>
+      <c r="L90" s="39"/>
+      <c r="M90" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="N90" s="39"/>
+      <c r="O90" s="41"/>
+      <c r="P90" s="33">
+        <v>1036</v>
+      </c>
+      <c r="Q90" s="37">
+        <v>-9.1</v>
+      </c>
+      <c r="R90" s="37">
+        <v>-9.4</v>
+      </c>
+      <c r="S90" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A91" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C91" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="31"/>
+      <c r="F91" s="32">
+        <v>78</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="I91" s="39"/>
+      <c r="J91" s="39"/>
+      <c r="K91" s="39"/>
+      <c r="L91" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="M91" s="39"/>
+      <c r="N91" s="39"/>
+      <c r="O91" s="41"/>
+      <c r="P91" s="33">
+        <v>6391</v>
+      </c>
+      <c r="Q91" s="37">
+        <v>-18.600000000000001</v>
+      </c>
+      <c r="R91" s="37">
+        <v>-19.7</v>
+      </c>
+      <c r="S91" s="35">
+        <v>-0.59</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A92" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="31"/>
+      <c r="F92" s="32">
+        <v>79</v>
+      </c>
+      <c r="H92" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="I92" s="39"/>
+      <c r="J92" s="39"/>
+      <c r="K92" s="39"/>
+      <c r="L92" s="39"/>
+      <c r="M92" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N92" s="39"/>
+      <c r="O92" s="41"/>
+      <c r="P92" s="33">
+        <v>57</v>
+      </c>
+      <c r="Q92" s="37">
+        <v>-86.8</v>
+      </c>
+      <c r="R92" s="37">
+        <v>-86.8</v>
+      </c>
+      <c r="S92" s="35">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A93" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="31"/>
+      <c r="F93" s="32">
+        <v>80</v>
+      </c>
+      <c r="H93" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="I93" s="39"/>
+      <c r="J93" s="39"/>
+      <c r="K93" s="39"/>
+      <c r="L93" s="39"/>
+      <c r="M93" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="N93" s="39"/>
+      <c r="O93" s="41"/>
+      <c r="P93" s="33">
+        <v>1935</v>
+      </c>
+      <c r="Q93" s="37">
+        <v>-20.6</v>
+      </c>
+      <c r="R93" s="37">
+        <v>-22</v>
+      </c>
+      <c r="S93" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A94" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="31"/>
+      <c r="F94" s="32">
+        <v>81</v>
+      </c>
+      <c r="H94" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="I94" s="39"/>
+      <c r="J94" s="39"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="39"/>
+      <c r="M94" s="39"/>
+      <c r="N94" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="O94" s="19"/>
+      <c r="P94" s="33">
+        <v>565</v>
+      </c>
+      <c r="Q94" s="37">
+        <v>-23.2</v>
+      </c>
+      <c r="R94" s="37">
+        <v>-23.8</v>
+      </c>
+      <c r="S94" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A95" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="31"/>
+      <c r="F95" s="32">
+        <v>82</v>
+      </c>
+      <c r="H95" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I95" s="39"/>
+      <c r="J95" s="39"/>
+      <c r="K95" s="39"/>
+      <c r="L95" s="39"/>
+      <c r="M95" s="39"/>
+      <c r="N95" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="O95" s="19"/>
+      <c r="P95" s="33">
+        <v>1326</v>
+      </c>
+      <c r="Q95" s="37">
+        <v>-18.3</v>
+      </c>
+      <c r="R95" s="37">
+        <v>-20.6</v>
+      </c>
+      <c r="S95" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A96" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="31"/>
+      <c r="F96" s="32">
+        <v>83</v>
+      </c>
+      <c r="H96" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="I96" s="39"/>
+      <c r="J96" s="39"/>
+      <c r="K96" s="39"/>
+      <c r="L96" s="39"/>
+      <c r="M96" s="39"/>
+      <c r="N96" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="O96" s="19"/>
+      <c r="P96" s="33">
+        <v>44</v>
+      </c>
+      <c r="Q96" s="37">
+        <v>-42.9</v>
+      </c>
+      <c r="R96" s="37">
+        <v>-42.9</v>
+      </c>
+      <c r="S96" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A97" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="31"/>
+      <c r="F97" s="32">
+        <v>84</v>
+      </c>
+      <c r="H97" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="39"/>
+      <c r="M97" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="N97" s="39"/>
+      <c r="O97" s="41"/>
+      <c r="P97" s="33">
+        <v>1612</v>
+      </c>
+      <c r="Q97" s="37">
+        <v>-7.7</v>
+      </c>
+      <c r="R97" s="37">
+        <v>-8.9</v>
+      </c>
+      <c r="S97" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A98" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="31"/>
+      <c r="F98" s="32">
+        <v>85</v>
+      </c>
+      <c r="H98" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="I98" s="39"/>
+      <c r="J98" s="39"/>
+      <c r="K98" s="39"/>
+      <c r="L98" s="39"/>
+      <c r="M98" s="39"/>
+      <c r="N98" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="O98" s="19"/>
+      <c r="P98" s="33">
+        <v>563</v>
+      </c>
+      <c r="Q98" s="37">
+        <v>-11.8</v>
+      </c>
+      <c r="R98" s="37">
+        <v>-12.7</v>
+      </c>
+      <c r="S98" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A99" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="31"/>
+      <c r="F99" s="32">
+        <v>86</v>
+      </c>
+      <c r="H99" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="I99" s="39"/>
+      <c r="J99" s="39"/>
+      <c r="K99" s="39"/>
+      <c r="L99" s="39"/>
+      <c r="M99" s="39"/>
+      <c r="N99" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="O99" s="19"/>
+      <c r="P99" s="33">
+        <v>1031</v>
+      </c>
+      <c r="Q99" s="37">
+        <v>-3.7</v>
+      </c>
+      <c r="R99" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="S99" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A100" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="31"/>
+      <c r="F100" s="32">
+        <v>87</v>
+      </c>
+      <c r="H100" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="I100" s="39"/>
+      <c r="J100" s="39"/>
+      <c r="K100" s="39"/>
+      <c r="L100" s="39"/>
+      <c r="M100" s="39"/>
+      <c r="N100" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="O100" s="19"/>
+      <c r="P100" s="33">
+        <v>18</v>
+      </c>
+      <c r="Q100" s="37">
+        <v>-51.4</v>
+      </c>
+      <c r="R100" s="37">
+        <v>-50.9</v>
+      </c>
+      <c r="S100" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A101" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="31"/>
+      <c r="F101" s="32">
+        <v>88</v>
+      </c>
+      <c r="H101" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="I101" s="39"/>
+      <c r="J101" s="39"/>
+      <c r="K101" s="39"/>
+      <c r="L101" s="39"/>
+      <c r="M101" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="N101" s="39"/>
+      <c r="O101" s="41"/>
+      <c r="P101" s="33">
+        <v>861</v>
+      </c>
+      <c r="Q101" s="37">
+        <v>-10.5</v>
+      </c>
+      <c r="R101" s="37">
+        <v>-9.8000000000000007</v>
+      </c>
+      <c r="S101" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A102" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="31"/>
+      <c r="F102" s="32">
+        <v>89</v>
+      </c>
+      <c r="H102" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="I102" s="39"/>
+      <c r="J102" s="39"/>
+      <c r="K102" s="39"/>
+      <c r="L102" s="39"/>
+      <c r="M102" s="39"/>
+      <c r="N102" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="O102" s="19"/>
+      <c r="P102" s="33">
+        <v>300</v>
+      </c>
+      <c r="Q102" s="37">
+        <v>-17.8</v>
+      </c>
+      <c r="R102" s="37">
+        <v>-17.399999999999999</v>
+      </c>
+      <c r="S102" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A103" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="31"/>
+      <c r="F103" s="32">
+        <v>90</v>
+      </c>
+      <c r="H103" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="I103" s="39"/>
+      <c r="J103" s="39"/>
+      <c r="K103" s="39"/>
+      <c r="L103" s="39"/>
+      <c r="M103" s="39"/>
+      <c r="N103" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="O103" s="19"/>
+      <c r="P103" s="33">
+        <v>545</v>
+      </c>
+      <c r="Q103" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="R103" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="S103" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A104" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="31"/>
+      <c r="F104" s="32">
+        <v>91</v>
+      </c>
+      <c r="H104" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="I104" s="39"/>
+      <c r="J104" s="39"/>
+      <c r="K104" s="39"/>
+      <c r="L104" s="39"/>
+      <c r="M104" s="39"/>
+      <c r="N104" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="O104" s="19"/>
+      <c r="P104" s="33">
+        <v>17</v>
+      </c>
+      <c r="Q104" s="37">
+        <v>-15</v>
+      </c>
+      <c r="R104" s="37">
+        <v>-14.6</v>
+      </c>
+      <c r="S104" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A105" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="31"/>
+      <c r="F105" s="32">
+        <v>92</v>
+      </c>
+      <c r="H105" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="I105" s="39"/>
+      <c r="J105" s="39"/>
+      <c r="K105" s="39"/>
+      <c r="L105" s="39"/>
+      <c r="M105" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="N105" s="39"/>
+      <c r="O105" s="41"/>
+      <c r="P105" s="33">
+        <v>74</v>
+      </c>
+      <c r="Q105" s="37">
+        <v>-24.5</v>
+      </c>
+      <c r="R105" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S105" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A106" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="31"/>
+      <c r="F106" s="32">
+        <v>93</v>
+      </c>
+      <c r="H106" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="I106" s="39"/>
+      <c r="J106" s="39"/>
+      <c r="K106" s="39"/>
+      <c r="L106" s="39"/>
+      <c r="M106" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="N106" s="39"/>
+      <c r="O106" s="41"/>
+      <c r="P106" s="33">
+        <v>499</v>
+      </c>
+      <c r="Q106" s="37">
+        <v>-9.6</v>
+      </c>
+      <c r="R106" s="37">
+        <v>-11.4</v>
+      </c>
+      <c r="S106" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A107" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="31"/>
+      <c r="F107" s="32">
+        <v>94</v>
+      </c>
+      <c r="H107" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="I107" s="39"/>
+      <c r="J107" s="39"/>
+      <c r="K107" s="39"/>
+      <c r="L107" s="39"/>
+      <c r="M107" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="N107" s="39"/>
+      <c r="O107" s="41"/>
+      <c r="P107" s="33">
+        <v>881</v>
+      </c>
+      <c r="Q107" s="37">
+        <v>-17.899999999999999</v>
+      </c>
+      <c r="R107" s="37">
+        <v>-18.399999999999999</v>
+      </c>
+      <c r="S107" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A108" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="31"/>
+      <c r="F108" s="32">
+        <v>95</v>
+      </c>
+      <c r="H108" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="I108" s="39"/>
+      <c r="J108" s="39"/>
+      <c r="K108" s="39"/>
+      <c r="L108" s="39"/>
+      <c r="M108" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="N108" s="39"/>
+      <c r="O108" s="41"/>
+      <c r="P108" s="33">
+        <v>471</v>
+      </c>
+      <c r="Q108" s="37">
+        <v>-15.4</v>
+      </c>
+      <c r="R108" s="37">
+        <v>-18.7</v>
+      </c>
+      <c r="S108" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A109" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="31"/>
+      <c r="F109" s="32">
+        <v>96</v>
+      </c>
+      <c r="H109" s="39" t="s">
+        <v>188</v>
+      </c>
+      <c r="I109" s="39"/>
+      <c r="J109" s="39"/>
+      <c r="K109" s="39"/>
+      <c r="L109" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="M109" s="39"/>
+      <c r="N109" s="39"/>
+      <c r="O109" s="41"/>
+      <c r="P109" s="33">
+        <v>19345</v>
+      </c>
+      <c r="Q109" s="37">
+        <v>1.9</v>
+      </c>
+      <c r="R109" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="S109" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19" s="13" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A110" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B110" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="31"/>
+      <c r="F110" s="32">
+        <v>97</v>
+      </c>
+      <c r="H110" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="I110" s="39"/>
+      <c r="J110" s="39"/>
+      <c r="K110" s="39"/>
+      <c r="L110" s="39"/>
+      <c r="M110" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="N110" s="39"/>
+      <c r="O110" s="41"/>
+      <c r="P110" s="33">
+        <v>3321</v>
+      </c>
+      <c r="Q110" s="37">
+        <v>7.5</v>
+      </c>
+      <c r="R110" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S110" s="35">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A111" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="31"/>
+      <c r="F111" s="32">
+        <v>98</v>
+      </c>
+      <c r="H111" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="I111" s="39"/>
+      <c r="J111" s="39"/>
+      <c r="K111" s="39"/>
+      <c r="L111" s="39"/>
+      <c r="M111" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="N111" s="39"/>
+      <c r="O111" s="41"/>
+      <c r="P111" s="33">
+        <v>1388</v>
+      </c>
+      <c r="Q111" s="37">
+        <v>9.9</v>
+      </c>
+      <c r="R111" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S111" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A112" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B112" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="31"/>
+      <c r="F112" s="32">
+        <v>99</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="I112" s="39"/>
+      <c r="J112" s="39"/>
+      <c r="K112" s="39"/>
+      <c r="L112" s="39"/>
+      <c r="M112" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="N112" s="39"/>
+      <c r="O112" s="41"/>
+      <c r="P112" s="33">
+        <v>2997</v>
+      </c>
+      <c r="Q112" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="R112" s="37">
+        <v>2.7</v>
+      </c>
+      <c r="S112" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A113" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B113" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C113" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="31"/>
+      <c r="F113" s="32">
+        <v>100</v>
+      </c>
+      <c r="H113" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I113" s="39"/>
+      <c r="J113" s="39"/>
+      <c r="K113" s="39"/>
+      <c r="L113" s="39"/>
+      <c r="M113" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="N113" s="39"/>
+      <c r="O113" s="41"/>
+      <c r="P113" s="33">
+        <v>11638</v>
+      </c>
+      <c r="Q113" s="37">
+        <v>-0.9</v>
+      </c>
+      <c r="R113" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="S113" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A114" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B114" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="31"/>
+      <c r="F114" s="32">
+        <v>101</v>
+      </c>
+      <c r="H114" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="I114" s="39"/>
+      <c r="J114" s="39"/>
+      <c r="K114" s="39"/>
+      <c r="L114" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="M114" s="39"/>
+      <c r="N114" s="39"/>
+      <c r="O114" s="41"/>
+      <c r="P114" s="33">
+        <v>34122</v>
+      </c>
+      <c r="Q114" s="37">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="R114" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="S114" s="35">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A115" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B115" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="31"/>
+      <c r="F115" s="32">
+        <v>102</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+      <c r="L115" s="39"/>
+      <c r="M115" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="N115" s="39"/>
+      <c r="O115" s="41"/>
+      <c r="P115" s="33">
+        <v>3066</v>
+      </c>
+      <c r="Q115" s="37">
+        <v>-14.4</v>
+      </c>
+      <c r="R115" s="37">
+        <v>-16.2</v>
+      </c>
+      <c r="S115" s="35">
+        <v>-0.22</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A116" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C116" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="31"/>
+      <c r="F116" s="32">
+        <v>103</v>
+      </c>
+      <c r="H116" s="39" t="s">
+        <v>202</v>
+      </c>
+      <c r="I116" s="39"/>
+      <c r="J116" s="39"/>
+      <c r="K116" s="39"/>
+      <c r="L116" s="39"/>
+      <c r="M116" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="N116" s="39"/>
+      <c r="O116" s="41"/>
+      <c r="P116" s="33">
+        <v>20679</v>
+      </c>
+      <c r="Q116" s="37">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="R116" s="37">
+        <v>14.8</v>
+      </c>
+      <c r="S116" s="35">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A117" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B117" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C117" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="31"/>
+      <c r="F117" s="32">
+        <v>104</v>
+      </c>
+      <c r="H117" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="I117" s="39"/>
+      <c r="J117" s="39"/>
+      <c r="K117" s="39"/>
+      <c r="L117" s="39"/>
+      <c r="M117" s="39"/>
+      <c r="N117" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="O117" s="19"/>
+      <c r="P117" s="33">
+        <v>6530</v>
+      </c>
+      <c r="Q117" s="37">
+        <v>61.9</v>
+      </c>
+      <c r="R117" s="37">
+        <v>60.5</v>
+      </c>
+      <c r="S117" s="35">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A118" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="31"/>
+      <c r="F118" s="32">
+        <v>105</v>
+      </c>
+      <c r="H118" s="39" t="s">
+        <v>206</v>
+      </c>
+      <c r="I118" s="39"/>
+      <c r="J118" s="39"/>
+      <c r="K118" s="39"/>
+      <c r="L118" s="39"/>
+      <c r="M118" s="39"/>
+      <c r="N118" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="O118" s="19"/>
+      <c r="P118" s="33">
+        <v>12</v>
+      </c>
+      <c r="Q118" s="37">
+        <v>-70.7</v>
+      </c>
+      <c r="R118" s="37">
+        <v>-70.8</v>
+      </c>
+      <c r="S118" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A119" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B119" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="31"/>
+      <c r="F119" s="32">
+        <v>106</v>
+      </c>
+      <c r="H119" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="I119" s="39"/>
+      <c r="J119" s="39"/>
+      <c r="K119" s="39"/>
+      <c r="L119" s="39"/>
+      <c r="M119" s="39"/>
+      <c r="N119" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="O119" s="19"/>
+      <c r="P119" s="33">
+        <v>14136</v>
+      </c>
+      <c r="Q119" s="37">
+        <v>4</v>
+      </c>
+      <c r="R119" s="37">
+        <v>1.5</v>
+      </c>
+      <c r="S119" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A120" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B120" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="31"/>
+      <c r="F120" s="32">
+        <v>107</v>
+      </c>
+      <c r="H120" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="I120" s="39"/>
+      <c r="J120" s="39"/>
+      <c r="K120" s="39"/>
+      <c r="L120" s="39"/>
+      <c r="M120" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="N120" s="39"/>
+      <c r="O120" s="41"/>
+      <c r="P120" s="33">
+        <v>10377</v>
+      </c>
+      <c r="Q120" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="R120" s="37">
+        <v>-3.2</v>
+      </c>
+      <c r="S120" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A121" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B121" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="31"/>
+      <c r="F121" s="32">
+        <v>108</v>
+      </c>
+      <c r="H121" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="M121" s="39"/>
+      <c r="N121" s="39"/>
+      <c r="O121" s="41"/>
+      <c r="P121" s="33">
+        <v>2358</v>
+      </c>
+      <c r="Q121" s="37">
+        <v>25.9</v>
+      </c>
+      <c r="R121" s="37">
+        <v>30.9</v>
+      </c>
+      <c r="S121" s="35">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A122" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B122" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="31"/>
+      <c r="F122" s="32">
+        <v>109</v>
+      </c>
+      <c r="H122" s="39" t="s">
+        <v>214</v>
+      </c>
+      <c r="I122" s="39"/>
+      <c r="J122" s="39"/>
+      <c r="K122" s="39"/>
+      <c r="L122" s="39"/>
+      <c r="M122" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="N122" s="39"/>
+      <c r="O122" s="41"/>
+      <c r="P122" s="33">
+        <v>1911</v>
+      </c>
+      <c r="Q122" s="37">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="R122" s="37">
+        <v>88.7</v>
+      </c>
+      <c r="S122" s="35">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A123" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B123" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="31"/>
+      <c r="F123" s="32">
+        <v>110</v>
+      </c>
+      <c r="H123" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="I123" s="39"/>
+      <c r="J123" s="39"/>
+      <c r="K123" s="39"/>
+      <c r="L123" s="39"/>
+      <c r="M123" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="N123" s="39"/>
+      <c r="O123" s="41"/>
+      <c r="P123" s="33">
+        <v>15</v>
+      </c>
+      <c r="Q123" s="37">
+        <v>25</v>
+      </c>
+      <c r="R123" s="37">
+        <v>21.8</v>
+      </c>
+      <c r="S123" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A124" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B124" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="31"/>
+      <c r="F124" s="32">
+        <v>111</v>
+      </c>
+      <c r="H124" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="39"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="N124" s="39"/>
+      <c r="O124" s="41"/>
+      <c r="P124" s="33">
+        <v>432</v>
+      </c>
+      <c r="Q124" s="37">
+        <v>-44.5</v>
+      </c>
+      <c r="R124" s="37">
+        <v>-46</v>
+      </c>
+      <c r="S124" s="35">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A125" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B125" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="31"/>
+      <c r="F125" s="32">
+        <v>112</v>
+      </c>
+      <c r="H125" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I125" s="39"/>
+      <c r="J125" s="39"/>
+      <c r="K125" s="39"/>
+      <c r="L125" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="M125" s="39"/>
+      <c r="N125" s="39"/>
+      <c r="O125" s="41"/>
+      <c r="P125" s="33">
+        <v>26213</v>
+      </c>
+      <c r="Q125" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="R125" s="37">
+        <v>-0.8</v>
+      </c>
+      <c r="S125" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A126" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B126" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="31"/>
+      <c r="F126" s="32">
+        <v>113</v>
+      </c>
+      <c r="H126" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="I126" s="39"/>
+      <c r="J126" s="39"/>
+      <c r="K126" s="39"/>
+      <c r="L126" s="39"/>
+      <c r="M126" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="N126" s="39"/>
+      <c r="O126" s="41"/>
+      <c r="P126" s="33">
+        <v>1459</v>
+      </c>
+      <c r="Q126" s="37">
+        <v>-35.299999999999997</v>
+      </c>
+      <c r="R126" s="37">
+        <v>-33.9</v>
+      </c>
+      <c r="S126" s="35">
+        <v>-0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A127" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B127" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="31"/>
+      <c r="F127" s="32">
+        <v>114</v>
+      </c>
+      <c r="H127" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="I127" s="39"/>
+      <c r="J127" s="39"/>
+      <c r="K127" s="39"/>
+      <c r="L127" s="39"/>
+      <c r="M127" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="N127" s="39"/>
+      <c r="O127" s="41"/>
+      <c r="P127" s="33">
+        <v>5645</v>
+      </c>
+      <c r="Q127" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="R127" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="S127" s="35">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A128" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B128" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="31"/>
+      <c r="F128" s="32">
+        <v>115</v>
+      </c>
+      <c r="H128" s="39" t="s">
+        <v>226</v>
+      </c>
+      <c r="I128" s="39"/>
+      <c r="J128" s="39"/>
+      <c r="K128" s="39"/>
+      <c r="L128" s="39"/>
+      <c r="M128" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="N128" s="39"/>
+      <c r="O128" s="41"/>
+      <c r="P128" s="33">
+        <v>3254</v>
+      </c>
+      <c r="Q128" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="R128" s="37">
+        <v>-7</v>
+      </c>
+      <c r="S128" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A129" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B129" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="31"/>
+      <c r="F129" s="32">
+        <v>116</v>
+      </c>
+      <c r="H129" s="39" t="s">
+        <v>228</v>
+      </c>
+      <c r="I129" s="39"/>
+      <c r="J129" s="39"/>
+      <c r="K129" s="39"/>
+      <c r="L129" s="39"/>
+      <c r="M129" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="N129" s="39"/>
+      <c r="O129" s="41"/>
+      <c r="P129" s="33">
+        <v>15855</v>
+      </c>
+      <c r="Q129" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="R129" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="S129" s="35">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A130" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B130" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="31"/>
+      <c r="F130" s="32">
+        <v>117</v>
+      </c>
+      <c r="H130" s="39" t="s">
+        <v>230</v>
+      </c>
+      <c r="I130" s="39"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="39"/>
+      <c r="L130" s="39"/>
+      <c r="M130" s="39"/>
+      <c r="N130" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="O130" s="19"/>
+      <c r="P130" s="33">
+        <v>2458</v>
+      </c>
+      <c r="Q130" s="37">
+        <v>28.1</v>
+      </c>
+      <c r="R130" s="37">
+        <v>26.2</v>
+      </c>
+      <c r="S130" s="35">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A131" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B131" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="31"/>
+      <c r="F131" s="32">
+        <v>118</v>
+      </c>
+      <c r="H131" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="I131" s="39"/>
+      <c r="J131" s="39"/>
+      <c r="K131" s="39"/>
+      <c r="L131" s="39"/>
+      <c r="M131" s="39"/>
+      <c r="N131" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="O131" s="19"/>
+      <c r="P131" s="33">
+        <v>2933</v>
+      </c>
+      <c r="Q131" s="37">
+        <v>6.8</v>
+      </c>
+      <c r="R131" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S131" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A132" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B132" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="31"/>
+      <c r="F132" s="32">
+        <v>119</v>
+      </c>
+      <c r="H132" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="I132" s="39"/>
+      <c r="J132" s="39"/>
+      <c r="K132" s="39"/>
+      <c r="L132" s="39"/>
+      <c r="M132" s="39"/>
+      <c r="N132" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="O132" s="19"/>
+      <c r="P132" s="33">
+        <v>1777</v>
+      </c>
+      <c r="Q132" s="37">
+        <v>7.8</v>
+      </c>
+      <c r="R132" s="37">
+        <v>5.8</v>
+      </c>
+      <c r="S132" s="35">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A133" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B133" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="31"/>
+      <c r="F133" s="32">
+        <v>120</v>
+      </c>
+      <c r="H133" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="I133" s="39"/>
+      <c r="J133" s="39"/>
+      <c r="K133" s="39"/>
+      <c r="L133" s="39"/>
+      <c r="M133" s="39"/>
+      <c r="N133" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="O133" s="19"/>
+      <c r="P133" s="33">
+        <v>8686</v>
+      </c>
+      <c r="Q133" s="37">
+        <v>-0.2</v>
+      </c>
+      <c r="R133" s="37">
+        <v>-1.2</v>
+      </c>
+      <c r="S133" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A134" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B134" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="31"/>
+      <c r="F134" s="32">
+        <v>121</v>
+      </c>
+      <c r="H134" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="I134" s="39"/>
+      <c r="J134" s="39"/>
+      <c r="K134" s="39"/>
+      <c r="L134" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="M134" s="39"/>
+      <c r="N134" s="39"/>
+      <c r="O134" s="41"/>
+      <c r="P134" s="33">
+        <v>43873</v>
+      </c>
+      <c r="Q134" s="37">
+        <v>3.7</v>
+      </c>
+      <c r="R134" s="37">
+        <v>1.8</v>
+      </c>
+      <c r="S134" s="35">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A135" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B135" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="31"/>
+      <c r="F135" s="32">
+        <v>122</v>
+      </c>
+      <c r="H135" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="I135" s="39"/>
+      <c r="J135" s="39"/>
+      <c r="K135" s="39"/>
+      <c r="L135" s="39"/>
+      <c r="M135" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="N135" s="39"/>
+      <c r="O135" s="41"/>
+      <c r="P135" s="33">
+        <v>22596</v>
+      </c>
+      <c r="Q135" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="R135" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="S135" s="35">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A136" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B136" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="31"/>
+      <c r="F136" s="32">
+        <v>123</v>
+      </c>
+      <c r="H136" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="I136" s="39"/>
+      <c r="J136" s="39"/>
+      <c r="K136" s="39"/>
+      <c r="L136" s="39"/>
+      <c r="M136" s="39"/>
+      <c r="N136" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="O136" s="19"/>
+      <c r="P136" s="33">
+        <v>3561</v>
+      </c>
+      <c r="Q136" s="37">
+        <v>8.6</v>
+      </c>
+      <c r="R136" s="37">
+        <v>7.2</v>
+      </c>
+      <c r="S136" s="35">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A137" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B137" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="31"/>
+      <c r="F137" s="32">
+        <v>124</v>
+      </c>
+      <c r="H137" s="39" t="s">
+        <v>244</v>
+      </c>
+      <c r="I137" s="39"/>
+      <c r="J137" s="39"/>
+      <c r="K137" s="39"/>
+      <c r="L137" s="39"/>
+      <c r="M137" s="39"/>
+      <c r="N137" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="O137" s="19"/>
+      <c r="P137" s="33">
+        <v>4378</v>
+      </c>
+      <c r="Q137" s="37">
+        <v>6.7</v>
+      </c>
+      <c r="R137" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S137" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A138" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B138" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="31"/>
+      <c r="F138" s="32">
+        <v>125</v>
+      </c>
+      <c r="H138" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="I138" s="39"/>
+      <c r="J138" s="39"/>
+      <c r="K138" s="39"/>
+      <c r="L138" s="39"/>
+      <c r="M138" s="39"/>
+      <c r="N138" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="O138" s="19"/>
+      <c r="P138" s="33">
+        <v>1259</v>
+      </c>
+      <c r="Q138" s="37">
+        <v>-4.3</v>
+      </c>
+      <c r="R138" s="37">
+        <v>-7.9</v>
+      </c>
+      <c r="S138" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A139" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B139" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="31"/>
+      <c r="F139" s="32">
+        <v>126</v>
+      </c>
+      <c r="H139" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="I139" s="39"/>
+      <c r="J139" s="39"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="39"/>
+      <c r="N139" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="O139" s="19"/>
+      <c r="P139" s="33">
+        <v>1009</v>
+      </c>
+      <c r="Q139" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="R139" s="37">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S139" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A140" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B140" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="31"/>
+      <c r="F140" s="32">
+        <v>127</v>
+      </c>
+      <c r="H140" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="I140" s="39"/>
+      <c r="J140" s="39"/>
+      <c r="K140" s="39"/>
+      <c r="L140" s="39"/>
+      <c r="M140" s="39"/>
+      <c r="N140" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="O140" s="19"/>
+      <c r="P140" s="33">
+        <v>12388</v>
+      </c>
+      <c r="Q140" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="R140" s="37">
+        <v>5.7</v>
+      </c>
+      <c r="S140" s="35">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A141" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B141" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="31"/>
+      <c r="F141" s="32">
+        <v>128</v>
+      </c>
+      <c r="H141" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="I141" s="39"/>
+      <c r="J141" s="39"/>
+      <c r="K141" s="39"/>
+      <c r="L141" s="39"/>
+      <c r="M141" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="N141" s="43"/>
+      <c r="O141" s="44"/>
+      <c r="P141" s="33">
+        <v>4281</v>
+      </c>
+      <c r="Q141" s="37">
+        <v>-16.7</v>
+      </c>
+      <c r="R141" s="37">
+        <v>-18.3</v>
+      </c>
+      <c r="S141" s="35">
+        <v>-0.36</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A142" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B142" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="31"/>
+      <c r="F142" s="32">
+        <v>129</v>
+      </c>
+      <c r="H142" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="N142" s="39"/>
+      <c r="O142" s="41"/>
+      <c r="P142" s="33">
+        <v>15213</v>
+      </c>
+      <c r="Q142" s="37">
+        <v>14</v>
+      </c>
+      <c r="R142" s="37">
+        <v>11.9</v>
+      </c>
+      <c r="S142" s="35">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A143" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B143" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="31"/>
+      <c r="F143" s="32">
+        <v>130</v>
+      </c>
+      <c r="H143" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="I143" s="39"/>
+      <c r="J143" s="39"/>
+      <c r="K143" s="39"/>
+      <c r="L143" s="39"/>
+      <c r="N143" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="O143" s="41"/>
+      <c r="P143" s="33">
+        <v>4747</v>
+      </c>
+      <c r="Q143" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="R143" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S143" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A144" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B144" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="31"/>
+      <c r="F144" s="32">
+        <v>131</v>
+      </c>
+      <c r="H144" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="I144" s="39"/>
+      <c r="J144" s="39"/>
+      <c r="K144" s="39"/>
+      <c r="L144" s="39"/>
+      <c r="N144" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="O144" s="41"/>
+      <c r="P144" s="33">
+        <v>129</v>
+      </c>
+      <c r="Q144" s="37">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="R144" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S144" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A145" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B145" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="31"/>
+      <c r="F145" s="32">
+        <v>132</v>
+      </c>
+      <c r="H145" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="I145" s="39"/>
+      <c r="J145" s="39"/>
+      <c r="K145" s="39"/>
+      <c r="L145" s="39"/>
+      <c r="N145" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="O145" s="41"/>
+      <c r="P145" s="33">
+        <v>236</v>
+      </c>
+      <c r="Q145" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="R145" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S145" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A146" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B146" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="31"/>
+      <c r="F146" s="32">
+        <v>133</v>
+      </c>
+      <c r="H146" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="I146" s="39"/>
+      <c r="J146" s="39"/>
+      <c r="K146" s="39"/>
+      <c r="L146" s="39"/>
+      <c r="N146" s="39" t="s">
+        <v>221</v>
+      </c>
+      <c r="O146" s="41"/>
+      <c r="P146" s="33">
+        <v>2488</v>
+      </c>
+      <c r="Q146" s="37">
+        <v>158.6</v>
+      </c>
+      <c r="R146" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S146" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A147" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="31"/>
+      <c r="F147" s="32">
+        <v>134</v>
+      </c>
+      <c r="H147" s="39" t="s">
+        <v>260</v>
+      </c>
+      <c r="I147" s="39"/>
+      <c r="J147" s="39"/>
+      <c r="K147" s="39"/>
+      <c r="L147" s="39"/>
+      <c r="N147" s="39" t="s">
+        <v>261</v>
+      </c>
+      <c r="O147" s="41"/>
+      <c r="P147" s="33">
+        <v>352</v>
+      </c>
+      <c r="Q147" s="37">
+        <v>-13.3</v>
+      </c>
+      <c r="R147" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S147" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A148" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B148" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="31"/>
+      <c r="F148" s="32">
+        <v>135</v>
+      </c>
+      <c r="H148" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="I148" s="39"/>
+      <c r="J148" s="39"/>
+      <c r="K148" s="39"/>
+      <c r="L148" s="39"/>
+      <c r="M148" s="39"/>
+      <c r="N148" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="O148" s="19"/>
+      <c r="P148" s="33">
+        <v>5388</v>
+      </c>
+      <c r="Q148" s="37">
+        <v>18.5</v>
+      </c>
+      <c r="R148" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S148" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A149" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B149" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="31"/>
+      <c r="F149" s="32">
+        <v>136</v>
+      </c>
+      <c r="H149" s="39" t="s">
         <v>264</v>
       </c>
-      <c r="O5" s="12"/>
-[...3 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="I149" s="39"/>
+      <c r="J149" s="39"/>
+      <c r="K149" s="39"/>
+      <c r="L149" s="39"/>
+      <c r="M149" s="39"/>
+      <c r="N149" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="O149" s="19"/>
+      <c r="P149" s="33">
+        <v>1873</v>
+      </c>
+      <c r="Q149" s="37">
+        <v>-12.2</v>
+      </c>
+      <c r="R149" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S149" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A150" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B150" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="31"/>
+      <c r="F150" s="32">
+        <v>137</v>
+      </c>
+      <c r="H150" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="I150" s="39"/>
+      <c r="J150" s="39"/>
+      <c r="K150" s="39"/>
+      <c r="L150" s="39"/>
+      <c r="M150" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="N150" s="39"/>
+      <c r="O150" s="41"/>
+      <c r="P150" s="33">
+        <v>1783</v>
+      </c>
+      <c r="Q150" s="37">
+        <v>-16.8</v>
+      </c>
+      <c r="R150" s="37">
+        <v>-18.399999999999999</v>
+      </c>
+      <c r="S150" s="35">
+        <v>-0.15</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A151" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B151" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="31"/>
+      <c r="F151" s="32">
+        <v>138</v>
+      </c>
+      <c r="I151" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="O151" s="19"/>
+      <c r="P151" s="33">
+        <v>3299</v>
+      </c>
+      <c r="Q151" s="37">
+        <v>-4.4000000000000004</v>
+      </c>
+      <c r="R151" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S151" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A152" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B152" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C152" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="31"/>
+      <c r="F152" s="32">
+        <v>139</v>
+      </c>
+      <c r="I152" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="O152" s="19"/>
+      <c r="P152" s="33">
+        <v>30059</v>
+      </c>
+      <c r="Q152" s="37">
+        <v>2.4</v>
+      </c>
+      <c r="R152" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S152" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A153" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B153" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="31"/>
+      <c r="F153" s="32">
+        <v>140</v>
+      </c>
+      <c r="I153" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="O153" s="19"/>
+      <c r="P153" s="33">
+        <v>7171</v>
+      </c>
+      <c r="Q153" s="37">
+        <v>7.2</v>
+      </c>
+      <c r="R153" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S153" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A154" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B154" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C154" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="31"/>
+      <c r="F154" s="32">
+        <v>141</v>
+      </c>
+      <c r="I154" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="O154" s="19"/>
+      <c r="P154" s="33">
+        <v>201044</v>
+      </c>
+      <c r="Q154" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="R154" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S154" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A155" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="31"/>
+      <c r="F155" s="32">
+        <v>142</v>
+      </c>
+      <c r="I155" s="13" t="s">
         <v>272</v>
       </c>
-    </row>
-[...111 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="O155" s="19"/>
+      <c r="P155" s="33">
+        <v>14602</v>
+      </c>
+      <c r="Q155" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R155" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="S155" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19" s="13" customFormat="1" ht="13.5">
+      <c r="A156" s="31" t="s">
         <v>402</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B156" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="31"/>
+      <c r="F156" s="32">
+        <v>143</v>
+      </c>
+      <c r="I156" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="O156" s="19"/>
+      <c r="P156" s="33">
+        <v>233997</v>
+      </c>
+      <c r="Q156" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="R156" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S156" s="35">
+        <v>-1.1399999999999999</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A157" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B157" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="31"/>
+      <c r="F157" s="32">
+        <v>144</v>
+      </c>
+      <c r="J157" s="13" t="s">
         <v>274</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="O157" s="19"/>
+      <c r="P157" s="37">
+        <v>31.4</v>
+      </c>
+      <c r="Q157" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="R157" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S157" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A158" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="31"/>
+      <c r="F158" s="32">
+        <v>145</v>
+      </c>
+      <c r="J158" s="13" t="s">
         <v>275</v>
       </c>
-      <c r="D14" s="11" t="s">
+      <c r="O158" s="19"/>
+      <c r="P158" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q158" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="R158" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="S158" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A159" s="31" t="s">
+        <v>402</v>
+      </c>
+      <c r="B159" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="31"/>
+      <c r="F159" s="32">
+        <v>146</v>
+      </c>
+      <c r="H159" s="27"/>
+      <c r="I159" s="27"/>
+      <c r="J159" s="27" t="s">
         <v>276</v>
       </c>
-      <c r="E14" s="11"/>
-[...17 lines deleted...]
-      <c r="Q14" s="37" t="s">
+      <c r="K159" s="27"/>
+      <c r="L159" s="27"/>
+      <c r="M159" s="27"/>
+      <c r="N159" s="27"/>
+      <c r="O159" s="28"/>
+      <c r="P159" s="45">
+        <v>275244</v>
+      </c>
+      <c r="Q159" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="R159" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="S159" s="46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A160" s="11"/>
+      <c r="B160" s="11"/>
+      <c r="C160" s="11"/>
+      <c r="D160" s="11"/>
+      <c r="E160" s="11"/>
+      <c r="F160" s="47"/>
+      <c r="G160" s="2"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="R14" s="37" t="s">
-[...444 lines deleted...]
-      <c r="P25" s="41" t="s">
+      <c r="J160" s="2"/>
+      <c r="P160" s="33"/>
+      <c r="Q160" s="33"/>
+      <c r="R160" s="33"/>
+      <c r="S160" s="33"/>
+    </row>
+    <row r="161" spans="1:20" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A161" s="11"/>
+      <c r="B161" s="11"/>
+      <c r="C161" s="11"/>
+      <c r="D161" s="11"/>
+      <c r="E161" s="11"/>
+      <c r="F161" s="47"/>
+      <c r="G161" s="2"/>
+      <c r="H161" s="2"/>
+      <c r="J161" s="2"/>
+      <c r="M161" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="Q25" s="41" t="s">
-[...5788 lines deleted...]
-      <c r="S161" s="36"/>
+      <c r="P161" s="33"/>
+      <c r="Q161" s="33"/>
+      <c r="R161" s="33"/>
+      <c r="S161" s="33"/>
     </row>
     <row r="162" spans="1:20" ht="13.5">
-      <c r="F162" s="3"/>
-      <c r="T162" s="6"/>
+      <c r="F162" s="4"/>
+      <c r="T162" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="S12:S13"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C&amp;"ＭＳ 明朝,標準"&amp;16第６－１表  用途分類による１世帯当たり１か月間の収入と支出及び対前年増減率&amp;18  
 </oddHeader>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="70" max="16383" man="1"/>
     <brk id="120" max="16383" man="1"/>
     <brk id="162" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="20" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0561544E-6C6E-4D85-88A9-02E6ECF3B100}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F22E9F3-734E-4F14-8EBB-A82FE6E4A8BB}">
   <dimension ref="A1:U253"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="16" ySplit="13" topLeftCell="Q14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="J1" sqref="J1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="G3" sqref="G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="5" width="0" style="9" hidden="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="22" max="16384" width="9" style="1"/>
+    <col min="1" max="5" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="2.125" style="2" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="2.125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="6.625" style="2" customWidth="1"/>
+    <col min="9" max="14" width="1" style="2" customWidth="1"/>
+    <col min="15" max="15" width="16.625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="17.625" style="2" customWidth="1"/>
+    <col min="17" max="20" width="13.625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="2.625" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" hidden="1">
-      <c r="Q1" s="1">
+      <c r="Q1" s="2">
         <v>1</v>
       </c>
-      <c r="R1" s="1">
+      <c r="R1" s="2">
         <v>2</v>
       </c>
-      <c r="S1" s="1">
+      <c r="S1" s="2">
         <v>3</v>
       </c>
-      <c r="T1" s="1">
+      <c r="T1" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:21" hidden="1">
-      <c r="Q2" s="2">
+      <c r="Q2" s="3">
         <v>1</v>
       </c>
-      <c r="R2" s="2">
+      <c r="R2" s="3">
         <v>2</v>
       </c>
-      <c r="S2" s="2">
+      <c r="S2" s="3">
         <v>3</v>
       </c>
-      <c r="T2" s="2">
+      <c r="T2" s="3">
         <v>4</v>
       </c>
-      <c r="U2" s="3"/>
+      <c r="U2" s="4"/>
     </row>
     <row r="5" spans="1:21" ht="21">
-      <c r="F5" s="4"/>
-      <c r="H5" s="12" t="s">
+      <c r="F5" s="5"/>
+      <c r="H5" s="6" t="s">
         <v>279</v>
       </c>
-      <c r="P5" s="12"/>
+      <c r="P5" s="6"/>
     </row>
     <row r="6" spans="1:21" ht="21.75" customHeight="1">
-      <c r="F6" s="4"/>
-      <c r="H6" s="13" t="s">
+      <c r="F6" s="5"/>
+      <c r="H6" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="21.75" customHeight="1">
+      <c r="F7" s="5"/>
+      <c r="H7" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+    </row>
+    <row r="8" spans="1:21" ht="6" customHeight="1">
+      <c r="F8" s="5"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+    </row>
+    <row r="9" spans="1:21" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A9" s="11"/>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="12"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="14"/>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="15"/>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="17" t="s">
+        <v>281</v>
+      </c>
+      <c r="S9" s="48"/>
+      <c r="T9" s="48"/>
+    </row>
+    <row r="10" spans="1:21" s="13" customFormat="1" ht="6.95" customHeight="1">
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="12"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="26"/>
+      <c r="R10" s="49"/>
+      <c r="S10" s="50"/>
+      <c r="T10" s="50"/>
+    </row>
+    <row r="11" spans="1:21" s="13" customFormat="1" ht="13.5">
+      <c r="A11" s="11"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="12"/>
+      <c r="N11" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="20" t="s">
+        <v>282</v>
+      </c>
+      <c r="R11" s="23"/>
+      <c r="S11" s="24"/>
+      <c r="T11" s="25"/>
+    </row>
+    <row r="12" spans="1:21" s="13" customFormat="1" ht="13.5">
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="12"/>
+      <c r="P12" s="19"/>
+      <c r="Q12" s="26"/>
+      <c r="R12" s="51" t="s">
+        <v>283</v>
+      </c>
+      <c r="S12" s="52" t="s">
+        <v>284</v>
+      </c>
+      <c r="T12" s="62" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" s="13" customFormat="1" ht="13.5">
+      <c r="A13" s="11"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="12"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="27"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="27"/>
+      <c r="M13" s="27"/>
+      <c r="N13" s="27"/>
+      <c r="O13" s="27"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="29"/>
+      <c r="R13" s="30"/>
+      <c r="S13" s="30"/>
+      <c r="T13" s="63"/>
+    </row>
+    <row r="14" spans="1:21" s="13" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A14" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="31"/>
+      <c r="F14" s="32">
+        <v>1</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="P14" s="19"/>
+      <c r="Q14" s="33">
+        <v>10000</v>
+      </c>
+      <c r="R14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S14" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="T14" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A15" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="31"/>
+      <c r="F15" s="32">
+        <v>2</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="33">
+        <v>2539</v>
+      </c>
+      <c r="R15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="T15" s="34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B16" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="31"/>
+      <c r="F16" s="32">
+        <v>3</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="35">
+        <v>2.33</v>
+      </c>
+      <c r="R16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S16" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T16" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="31"/>
+      <c r="F17" s="32">
+        <v>4</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="35">
+        <v>0.04</v>
+      </c>
+      <c r="R17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S17" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T17" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A18" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="31"/>
+      <c r="F18" s="32">
+        <v>5</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="35">
+        <v>1.7</v>
+      </c>
+      <c r="R18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T18" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A19" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="31"/>
+      <c r="F19" s="32">
+        <v>6</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="35">
+        <v>1.63</v>
+      </c>
+      <c r="R19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S19" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T19" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A20" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="31"/>
+      <c r="F20" s="32">
+        <v>7</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="35">
+        <v>0.42</v>
+      </c>
+      <c r="R20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="S20" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="T20" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A21" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32">
+        <v>8</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="37">
+        <v>11.9</v>
+      </c>
+      <c r="R21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S21" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T21" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A22" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="31"/>
+      <c r="F22" s="32">
+        <v>9</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="37">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S22" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T22" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A23" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="31"/>
+      <c r="F23" s="32">
+        <v>10</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="37">
+        <v>94.9</v>
+      </c>
+      <c r="R23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S23" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T23" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="31"/>
+      <c r="F24" s="32">
+        <v>11</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="P24" s="19"/>
+      <c r="Q24" s="37">
+        <v>39.9</v>
+      </c>
+      <c r="R24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S24" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T24" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A25" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="31"/>
+      <c r="F25" s="32">
+        <v>12</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="R25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S25" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T25" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A26" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="31"/>
+      <c r="F26" s="32">
+        <v>13</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="37">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="R26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S26" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T26" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A27" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="31"/>
+      <c r="F27" s="32">
+        <v>14</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="R27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S27" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T27" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A28" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="31"/>
+      <c r="F28" s="32">
+        <v>15</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="37">
+        <v>27.8</v>
+      </c>
+      <c r="R28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S28" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T28" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A29" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="31"/>
+      <c r="F29" s="32">
+        <v>16</v>
+      </c>
+      <c r="I29" s="39" t="s">
+        <v>299</v>
+      </c>
+      <c r="P29" s="19"/>
+      <c r="Q29" s="33">
+        <v>1005948</v>
+      </c>
+      <c r="R29" s="37">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S29" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T29" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A30" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="31"/>
+      <c r="F30" s="32">
+        <v>17</v>
+      </c>
+      <c r="J30" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="K30" s="39"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="39"/>
+      <c r="N30" s="39"/>
+      <c r="O30" s="39"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="33">
+        <v>496383</v>
+      </c>
+      <c r="R30" s="37">
+        <v>3.9</v>
+      </c>
+      <c r="S30" s="37">
+        <v>2</v>
+      </c>
+      <c r="T30" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A31" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="31"/>
+      <c r="F31" s="32">
+        <v>18</v>
+      </c>
+      <c r="J31" s="39"/>
+      <c r="K31" s="39" t="s">
+        <v>301</v>
+      </c>
+      <c r="L31" s="40"/>
+      <c r="M31" s="39"/>
+      <c r="N31" s="39"/>
+      <c r="O31" s="39"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="33">
+        <v>490236</v>
+      </c>
+      <c r="R31" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="S31" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="T31" s="35">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A32" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="31"/>
+      <c r="F32" s="32">
+        <v>19</v>
+      </c>
+      <c r="J32" s="39"/>
+      <c r="K32" s="39"/>
+      <c r="L32" s="40" t="s">
+        <v>302</v>
+      </c>
+      <c r="M32" s="39"/>
+      <c r="N32" s="39"/>
+      <c r="O32" s="39"/>
+      <c r="P32" s="41"/>
+      <c r="Q32" s="33">
+        <v>56164</v>
+      </c>
+      <c r="R32" s="37">
+        <v>30.2</v>
+      </c>
+      <c r="S32" s="37">
+        <v>27.8</v>
+      </c>
+      <c r="T32" s="35">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A33" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="31"/>
+      <c r="F33" s="32">
+        <v>20</v>
+      </c>
+      <c r="J33" s="39"/>
+      <c r="K33" s="39"/>
+      <c r="L33" s="40"/>
+      <c r="M33" s="39" t="s">
+        <v>303</v>
+      </c>
+      <c r="N33" s="39"/>
+      <c r="O33" s="39"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R33" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S33" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T33" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A34" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="31"/>
+      <c r="F34" s="32">
+        <v>21</v>
+      </c>
+      <c r="J34" s="39"/>
+      <c r="K34" s="39"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="39"/>
+      <c r="N34" s="39" t="s">
+        <v>304</v>
+      </c>
+      <c r="O34" s="39"/>
+      <c r="P34" s="41"/>
+      <c r="Q34" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R34" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S34" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T34" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A35" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="31"/>
+      <c r="F35" s="32">
+        <v>22</v>
+      </c>
+      <c r="J35" s="39"/>
+      <c r="K35" s="39"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="39"/>
+      <c r="N35" s="39" t="s">
+        <v>305</v>
+      </c>
+      <c r="O35" s="39"/>
+      <c r="P35" s="41"/>
+      <c r="Q35" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R35" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S35" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T35" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A36" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="31"/>
+      <c r="F36" s="32">
+        <v>23</v>
+      </c>
+      <c r="J36" s="39"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="39"/>
+      <c r="N36" s="39" t="s">
+        <v>306</v>
+      </c>
+      <c r="O36" s="39"/>
+      <c r="P36" s="41"/>
+      <c r="Q36" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R36" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S36" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T36" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A37" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C37" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="31"/>
+      <c r="F37" s="32">
+        <v>24</v>
+      </c>
+      <c r="J37" s="39"/>
+      <c r="K37" s="39"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="39"/>
+      <c r="O37" s="39" t="s">
+        <v>307</v>
+      </c>
+      <c r="P37" s="41"/>
+      <c r="Q37" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R37" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S37" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T37" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A38" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="31"/>
+      <c r="F38" s="32">
+        <v>25</v>
+      </c>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="39"/>
+      <c r="O38" s="39" t="s">
+        <v>308</v>
+      </c>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="R38" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S38" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T38" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A39" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="31"/>
+      <c r="F39" s="32">
+        <v>26</v>
+      </c>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="40"/>
+      <c r="M39" s="39" t="s">
+        <v>309</v>
+      </c>
+      <c r="N39" s="39"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="33">
+        <v>19999</v>
+      </c>
+      <c r="R39" s="37">
+        <v>-6.1</v>
+      </c>
+      <c r="S39" s="37">
+        <v>-7.9</v>
+      </c>
+      <c r="T39" s="35">
+        <v>-0.35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A40" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="31"/>
+      <c r="F40" s="32">
+        <v>27</v>
+      </c>
+      <c r="J40" s="39"/>
+      <c r="K40" s="39"/>
+      <c r="L40" s="40"/>
+      <c r="M40" s="39"/>
+      <c r="N40" s="39" t="s">
+        <v>310</v>
+      </c>
+      <c r="O40" s="39"/>
+      <c r="P40" s="41"/>
+      <c r="Q40" s="33">
+        <v>19759</v>
+      </c>
+      <c r="R40" s="37">
+        <v>-6.7</v>
+      </c>
+      <c r="S40" s="37">
+        <v>-8.4</v>
+      </c>
+      <c r="T40" s="35">
+        <v>-0.37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A41" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="31"/>
+      <c r="F41" s="32">
+        <v>28</v>
+      </c>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="40"/>
+      <c r="M41" s="39" t="s">
+        <v>311</v>
+      </c>
+      <c r="N41" s="39"/>
+      <c r="O41" s="39"/>
+      <c r="P41" s="41"/>
+      <c r="Q41" s="33">
+        <v>36165</v>
+      </c>
+      <c r="R41" s="37">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="S41" s="37">
+        <v>62.5</v>
+      </c>
+      <c r="T41" s="35">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A42" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32">
+        <v>29</v>
+      </c>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="40" t="s">
+        <v>312</v>
+      </c>
+      <c r="M42" s="39"/>
+      <c r="N42" s="39"/>
+      <c r="O42" s="39"/>
+      <c r="P42" s="41"/>
+      <c r="Q42" s="33">
+        <v>7010</v>
+      </c>
+      <c r="R42" s="37">
+        <v>-4.7</v>
+      </c>
+      <c r="S42" s="37">
+        <v>-6.5</v>
+      </c>
+      <c r="T42" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A43" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="31"/>
+      <c r="F43" s="32">
+        <v>30</v>
+      </c>
+      <c r="J43" s="39"/>
+      <c r="K43" s="39"/>
+      <c r="L43" s="40"/>
+      <c r="M43" s="39" t="s">
+        <v>313</v>
+      </c>
+      <c r="N43" s="39"/>
+      <c r="O43" s="39"/>
+      <c r="P43" s="41"/>
+      <c r="Q43" s="33">
+        <v>1516</v>
+      </c>
+      <c r="R43" s="37">
+        <v>-26.2</v>
+      </c>
+      <c r="S43" s="37">
+        <v>-27.6</v>
+      </c>
+      <c r="T43" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A44" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="31"/>
+      <c r="F44" s="32">
+        <v>31</v>
+      </c>
+      <c r="J44" s="39"/>
+      <c r="K44" s="39"/>
+      <c r="L44" s="40"/>
+      <c r="M44" s="39" t="s">
+        <v>314</v>
+      </c>
+      <c r="N44" s="39"/>
+      <c r="O44" s="39"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="33">
+        <v>641</v>
+      </c>
+      <c r="R44" s="37">
+        <v>-43.9</v>
+      </c>
+      <c r="S44" s="37">
+        <v>-44.9</v>
+      </c>
+      <c r="T44" s="35">
+        <v>-0.11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A45" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="31"/>
+      <c r="F45" s="32">
+        <v>32</v>
+      </c>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="40"/>
+      <c r="M45" s="39" t="s">
+        <v>315</v>
+      </c>
+      <c r="N45" s="39"/>
+      <c r="O45" s="39"/>
+      <c r="P45" s="41"/>
+      <c r="Q45" s="33">
+        <v>4852</v>
+      </c>
+      <c r="R45" s="37">
+        <v>16.7</v>
+      </c>
+      <c r="S45" s="37">
+        <v>14.5</v>
+      </c>
+      <c r="T45" s="35">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A46" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="31"/>
+      <c r="F46" s="32">
+        <v>33</v>
+      </c>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="M46" s="39"/>
+      <c r="N46" s="39"/>
+      <c r="O46" s="39"/>
+      <c r="P46" s="41"/>
+      <c r="Q46" s="33">
+        <v>427062</v>
+      </c>
+      <c r="R46" s="37">
+        <v>2</v>
+      </c>
+      <c r="S46" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="T46" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A47" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="31"/>
+      <c r="F47" s="32">
+        <v>34</v>
+      </c>
+      <c r="J47" s="39"/>
+      <c r="K47" s="39"/>
+      <c r="L47" s="40"/>
+      <c r="M47" s="39" t="s">
+        <v>317</v>
+      </c>
+      <c r="N47" s="39"/>
+      <c r="O47" s="39"/>
+      <c r="P47" s="41"/>
+      <c r="Q47" s="33">
+        <v>11174</v>
+      </c>
+      <c r="R47" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="S47" s="37">
+        <v>-0.2</v>
+      </c>
+      <c r="T47" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A48" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="31"/>
+      <c r="F48" s="32">
+        <v>35</v>
+      </c>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="40"/>
+      <c r="M48" s="39" t="s">
+        <v>318</v>
+      </c>
+      <c r="N48" s="39"/>
+      <c r="O48" s="39"/>
+      <c r="P48" s="41"/>
+      <c r="Q48" s="33">
+        <v>415193</v>
+      </c>
+      <c r="R48" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="S48" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="T48" s="35">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A49" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="31"/>
+      <c r="F49" s="32">
+        <v>36</v>
+      </c>
+      <c r="J49" s="39"/>
+      <c r="K49" s="39"/>
+      <c r="L49" s="40"/>
+      <c r="M49" s="39"/>
+      <c r="N49" s="39" t="s">
+        <v>319</v>
+      </c>
+      <c r="O49" s="39"/>
+      <c r="P49" s="41"/>
+      <c r="Q49" s="33">
+        <v>411819</v>
+      </c>
+      <c r="R49" s="37">
+        <v>2</v>
+      </c>
+      <c r="S49" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="T49" s="35">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A50" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="31"/>
+      <c r="F50" s="32">
+        <v>37</v>
+      </c>
+      <c r="J50" s="39"/>
+      <c r="K50" s="39"/>
+      <c r="L50" s="40"/>
+      <c r="M50" s="39"/>
+      <c r="N50" s="39" t="s">
+        <v>320</v>
+      </c>
+      <c r="O50" s="39"/>
+      <c r="P50" s="41"/>
+      <c r="Q50" s="33">
+        <v>3375</v>
+      </c>
+      <c r="R50" s="37">
+        <v>19.2</v>
+      </c>
+      <c r="S50" s="37">
+        <v>17</v>
+      </c>
+      <c r="T50" s="35">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A51" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="31"/>
+      <c r="F51" s="32">
+        <v>38</v>
+      </c>
+      <c r="J51" s="39"/>
+      <c r="K51" s="39"/>
+      <c r="L51" s="40"/>
+      <c r="M51" s="39" t="s">
+        <v>321</v>
+      </c>
+      <c r="N51" s="39"/>
+      <c r="O51" s="39"/>
+      <c r="P51" s="41"/>
+      <c r="Q51" s="33">
+        <v>694</v>
+      </c>
+      <c r="R51" s="37">
+        <v>-30</v>
+      </c>
+      <c r="S51" s="37">
+        <v>-31.3</v>
+      </c>
+      <c r="T51" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A52" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="31"/>
+      <c r="F52" s="32">
+        <v>39</v>
+      </c>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39" t="s">
+        <v>322</v>
+      </c>
+      <c r="L52" s="40"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="39"/>
+      <c r="O52" s="39"/>
+      <c r="P52" s="41"/>
+      <c r="Q52" s="33">
+        <v>6147</v>
+      </c>
+      <c r="R52" s="37">
+        <v>-28.8</v>
+      </c>
+      <c r="S52" s="37">
+        <v>-30.1</v>
+      </c>
+      <c r="T52" s="35">
+        <v>-0.54</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A53" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="31"/>
+      <c r="F53" s="32">
+        <v>40</v>
+      </c>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="40" t="s">
+        <v>323</v>
+      </c>
+      <c r="M53" s="39"/>
+      <c r="N53" s="39"/>
+      <c r="O53" s="39"/>
+      <c r="P53" s="41"/>
+      <c r="Q53" s="33">
+        <v>692</v>
+      </c>
+      <c r="R53" s="37">
+        <v>11.1</v>
+      </c>
+      <c r="S53" s="37">
+        <v>9</v>
+      </c>
+      <c r="T53" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A54" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="31"/>
+      <c r="F54" s="32">
+        <v>41</v>
+      </c>
+      <c r="J54" s="39"/>
+      <c r="K54" s="39"/>
+      <c r="L54" s="40" t="s">
+        <v>324</v>
+      </c>
+      <c r="M54" s="39"/>
+      <c r="N54" s="39"/>
+      <c r="O54" s="39"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="33">
+        <v>5455</v>
+      </c>
+      <c r="R54" s="37">
+        <v>-31.8</v>
+      </c>
+      <c r="S54" s="37">
+        <v>-33.1</v>
+      </c>
+      <c r="T54" s="35">
+        <v>-0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A55" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="31"/>
+      <c r="F55" s="32">
+        <v>42</v>
+      </c>
+      <c r="J55" s="39" t="s">
+        <v>325</v>
+      </c>
+      <c r="K55" s="39"/>
+      <c r="L55" s="40"/>
+      <c r="M55" s="39"/>
+      <c r="N55" s="39"/>
+      <c r="O55" s="39"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="33">
+        <v>388566</v>
+      </c>
+      <c r="R55" s="37">
+        <v>1.9</v>
+      </c>
+      <c r="S55" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T55" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A56" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="31"/>
+      <c r="F56" s="32">
+        <v>43</v>
+      </c>
+      <c r="J56" s="39"/>
+      <c r="K56" s="39" t="s">
+        <v>326</v>
+      </c>
+      <c r="L56" s="40"/>
+      <c r="M56" s="39"/>
+      <c r="N56" s="39"/>
+      <c r="O56" s="39"/>
+      <c r="P56" s="41"/>
+      <c r="Q56" s="33">
+        <v>271657</v>
+      </c>
+      <c r="R56" s="37">
+        <v>0</v>
+      </c>
+      <c r="S56" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T56" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A57" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B57" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="31"/>
+      <c r="F57" s="32">
+        <v>44</v>
+      </c>
+      <c r="J57" s="39"/>
+      <c r="K57" s="39" t="s">
+        <v>327</v>
+      </c>
+      <c r="L57" s="40"/>
+      <c r="M57" s="39"/>
+      <c r="N57" s="39"/>
+      <c r="O57" s="39"/>
+      <c r="P57" s="41"/>
+      <c r="Q57" s="33">
+        <v>40409</v>
+      </c>
+      <c r="R57" s="37">
+        <v>15.7</v>
+      </c>
+      <c r="S57" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T57" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A58" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="31"/>
+      <c r="F58" s="32">
+        <v>45</v>
+      </c>
+      <c r="J58" s="39"/>
+      <c r="K58" s="39"/>
+      <c r="L58" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="M58" s="39"/>
+      <c r="N58" s="39"/>
+      <c r="O58" s="39"/>
+      <c r="P58" s="41"/>
+      <c r="Q58" s="33">
+        <v>27556</v>
+      </c>
+      <c r="R58" s="37">
+        <v>-14.2</v>
+      </c>
+      <c r="S58" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T58" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A59" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="31"/>
+      <c r="F59" s="32">
+        <v>46</v>
+      </c>
+      <c r="J59" s="39"/>
+      <c r="K59" s="39"/>
+      <c r="L59" s="40" t="s">
+        <v>329</v>
+      </c>
+      <c r="M59" s="39"/>
+      <c r="N59" s="39"/>
+      <c r="O59" s="39"/>
+      <c r="P59" s="41"/>
+      <c r="Q59" s="33">
+        <v>12853</v>
+      </c>
+      <c r="R59" s="37">
+        <v>358.4</v>
+      </c>
+      <c r="S59" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T59" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A60" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="31"/>
+      <c r="F60" s="32">
+        <v>47</v>
+      </c>
+      <c r="J60" s="39"/>
+      <c r="K60" s="39" t="s">
+        <v>330</v>
+      </c>
+      <c r="L60" s="40"/>
+      <c r="M60" s="39"/>
+      <c r="N60" s="39"/>
+      <c r="O60" s="39"/>
+      <c r="P60" s="41"/>
+      <c r="Q60" s="33">
+        <v>1647</v>
+      </c>
+      <c r="R60" s="37">
+        <v>-55.5</v>
+      </c>
+      <c r="S60" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T60" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A61" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="31"/>
+      <c r="F61" s="32">
+        <v>48</v>
+      </c>
+      <c r="J61" s="39"/>
+      <c r="K61" s="39" t="s">
+        <v>331</v>
+      </c>
+      <c r="L61" s="40"/>
+      <c r="M61" s="39"/>
+      <c r="N61" s="39"/>
+      <c r="O61" s="39"/>
+      <c r="P61" s="41"/>
+      <c r="Q61" s="33">
+        <v>0</v>
+      </c>
+      <c r="R61" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S61" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T61" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A62" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="31"/>
+      <c r="F62" s="32">
+        <v>49</v>
+      </c>
+      <c r="J62" s="39"/>
+      <c r="K62" s="39" t="s">
+        <v>332</v>
+      </c>
+      <c r="L62" s="40"/>
+      <c r="M62" s="39"/>
+      <c r="N62" s="39"/>
+      <c r="O62" s="39"/>
+      <c r="P62" s="41"/>
+      <c r="Q62" s="33">
+        <v>33</v>
+      </c>
+      <c r="R62" s="37">
+        <v>-90</v>
+      </c>
+      <c r="S62" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T62" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A63" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B63" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C63" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="31"/>
+      <c r="F63" s="32">
+        <v>50</v>
+      </c>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39" t="s">
+        <v>333</v>
+      </c>
+      <c r="L63" s="40"/>
+      <c r="M63" s="39"/>
+      <c r="N63" s="39"/>
+      <c r="O63" s="39"/>
+      <c r="P63" s="41"/>
+      <c r="Q63" s="33">
+        <v>73773</v>
+      </c>
+      <c r="R63" s="37">
+        <v>5.6</v>
+      </c>
+      <c r="S63" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T63" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A64" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="31"/>
+      <c r="F64" s="32">
+        <v>51</v>
+      </c>
+      <c r="J64" s="39"/>
+      <c r="K64" s="39" t="s">
+        <v>334</v>
+      </c>
+      <c r="L64" s="40"/>
+      <c r="M64" s="39"/>
+      <c r="N64" s="39"/>
+      <c r="O64" s="39"/>
+      <c r="P64" s="41"/>
+      <c r="Q64" s="33">
+        <v>0</v>
+      </c>
+      <c r="R64" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S64" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T64" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A65" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="31"/>
+      <c r="F65" s="32">
+        <v>52</v>
+      </c>
+      <c r="J65" s="39"/>
+      <c r="K65" s="39" t="s">
+        <v>335</v>
+      </c>
+      <c r="L65" s="40"/>
+      <c r="M65" s="39"/>
+      <c r="N65" s="39"/>
+      <c r="O65" s="39"/>
+      <c r="P65" s="41"/>
+      <c r="Q65" s="33">
+        <v>1048</v>
+      </c>
+      <c r="R65" s="37">
+        <v>10.5</v>
+      </c>
+      <c r="S65" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T65" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A66" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="31"/>
+      <c r="F66" s="32">
+        <v>53</v>
+      </c>
+      <c r="J66" s="39" t="s">
+        <v>336</v>
+      </c>
+      <c r="K66" s="40"/>
+      <c r="L66" s="39"/>
+      <c r="M66" s="39"/>
+      <c r="N66" s="39"/>
+      <c r="O66" s="39"/>
+      <c r="P66" s="41"/>
+      <c r="Q66" s="33">
+        <v>120998</v>
+      </c>
+      <c r="R66" s="37">
+        <v>-2.7</v>
+      </c>
+      <c r="S66" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T66" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A67" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="31"/>
+      <c r="F67" s="32">
+        <v>54</v>
+      </c>
+      <c r="I67" s="39" t="s">
+        <v>337</v>
+      </c>
+      <c r="K67" s="39"/>
+      <c r="L67" s="39"/>
+      <c r="P67" s="19"/>
+      <c r="Q67" s="33">
+        <v>1005948</v>
+      </c>
+      <c r="R67" s="37">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="S67" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T67" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A68" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="31"/>
+      <c r="F68" s="32">
+        <v>55</v>
+      </c>
+      <c r="J68" s="39" t="s">
+        <v>338</v>
+      </c>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="33">
+        <v>320825</v>
+      </c>
+      <c r="R68" s="37">
+        <v>-0.7</v>
+      </c>
+      <c r="S68" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T68" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A69" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C69" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="31"/>
+      <c r="F69" s="32">
+        <v>56</v>
+      </c>
+      <c r="H69" s="39"/>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="L69" s="39"/>
+      <c r="M69" s="39"/>
+      <c r="N69" s="39"/>
+      <c r="O69" s="39"/>
+      <c r="P69" s="41"/>
+      <c r="Q69" s="33">
+        <v>254794</v>
+      </c>
+      <c r="R69" s="37">
+        <v>-0.2</v>
+      </c>
+      <c r="S69" s="37">
+        <v>-2.1</v>
+      </c>
+      <c r="T69" s="37">
+        <v>-2.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A70" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C70" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="31"/>
+      <c r="F70" s="32">
+        <v>57</v>
+      </c>
+      <c r="H70" s="39">
+        <v>1</v>
+      </c>
+      <c r="I70" s="39"/>
+      <c r="J70" s="39"/>
+      <c r="K70" s="39"/>
+      <c r="L70" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="M70" s="39"/>
+      <c r="N70" s="39"/>
+      <c r="O70" s="39"/>
+      <c r="P70" s="41"/>
+      <c r="Q70" s="33">
+        <v>81055</v>
+      </c>
+      <c r="R70" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="S70" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="T70" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="71" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A71" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C71" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="31"/>
+      <c r="F71" s="32">
+        <v>58</v>
+      </c>
+      <c r="H71" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="I71" s="39"/>
+      <c r="J71" s="39"/>
+      <c r="K71" s="39"/>
+      <c r="L71" s="39"/>
+      <c r="M71" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="N71" s="40"/>
+      <c r="O71" s="40"/>
+      <c r="P71" s="42"/>
+      <c r="Q71" s="33">
+        <v>7681</v>
+      </c>
+      <c r="R71" s="37">
+        <v>-2.4</v>
+      </c>
+      <c r="S71" s="37">
+        <v>-0.3</v>
+      </c>
+      <c r="T71" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A72" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C72" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="31"/>
+      <c r="F72" s="32">
+        <v>59</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="I72" s="39"/>
+      <c r="J72" s="39"/>
+      <c r="K72" s="39"/>
+      <c r="L72" s="39"/>
+      <c r="M72" s="39"/>
+      <c r="N72" s="40" t="s">
+        <v>339</v>
+      </c>
+      <c r="O72" s="40"/>
+      <c r="P72" s="42"/>
+      <c r="Q72" s="33">
+        <v>2791</v>
+      </c>
+      <c r="R72" s="37">
+        <v>-9.9</v>
+      </c>
+      <c r="S72" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="T72" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="73" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A73" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C73" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="31"/>
+      <c r="F73" s="32">
+        <v>60</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="I73" s="39"/>
+      <c r="J73" s="39"/>
+      <c r="K73" s="39"/>
+      <c r="L73" s="39"/>
+      <c r="M73" s="39"/>
+      <c r="N73" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="O73" s="40"/>
+      <c r="P73" s="42"/>
+      <c r="Q73" s="33">
+        <v>2788</v>
+      </c>
+      <c r="R73" s="37">
+        <v>5.8</v>
+      </c>
+      <c r="S73" s="37">
+        <v>7.2</v>
+      </c>
+      <c r="T73" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A74" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="31"/>
+      <c r="F74" s="32">
+        <v>61</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="I74" s="39"/>
+      <c r="J74" s="39"/>
+      <c r="K74" s="39"/>
+      <c r="L74" s="39"/>
+      <c r="M74" s="39"/>
+      <c r="N74" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="O74" s="40"/>
+      <c r="P74" s="42"/>
+      <c r="Q74" s="33">
+        <v>1714</v>
+      </c>
+      <c r="R74" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="S74" s="37">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="T74" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="75" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A75" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="31"/>
+      <c r="F75" s="32">
+        <v>62</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="I75" s="39"/>
+      <c r="J75" s="39"/>
+      <c r="K75" s="39"/>
+      <c r="L75" s="39"/>
+      <c r="M75" s="39"/>
+      <c r="N75" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="O75" s="40"/>
+      <c r="P75" s="42"/>
+      <c r="Q75" s="33">
+        <v>388</v>
+      </c>
+      <c r="R75" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="S75" s="37">
+        <v>-15.8</v>
+      </c>
+      <c r="T75" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="76" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A76" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="31"/>
+      <c r="F76" s="32">
+        <v>63</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I76" s="39"/>
+      <c r="J76" s="39"/>
+      <c r="K76" s="39"/>
+      <c r="L76" s="39"/>
+      <c r="M76" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="N76" s="40"/>
+      <c r="O76" s="40"/>
+      <c r="P76" s="42"/>
+      <c r="Q76" s="33">
+        <v>7017</v>
+      </c>
+      <c r="R76" s="37">
+        <v>6.4</v>
+      </c>
+      <c r="S76" s="37">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="T76" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="77" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A77" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C77" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="31"/>
+      <c r="F77" s="32">
+        <v>64</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="39"/>
+      <c r="J77" s="39"/>
+      <c r="K77" s="39"/>
+      <c r="L77" s="39"/>
+      <c r="M77" s="39"/>
+      <c r="N77" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="O77" s="40"/>
+      <c r="P77" s="42"/>
+      <c r="Q77" s="33">
+        <v>3719</v>
+      </c>
+      <c r="R77" s="37">
+        <v>8.1</v>
+      </c>
+      <c r="S77" s="37">
+        <v>-1.4</v>
+      </c>
+      <c r="T77" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="78" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A78" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="31"/>
+      <c r="F78" s="32">
+        <v>65</v>
+      </c>
+      <c r="H78" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="39"/>
+      <c r="M78" s="39"/>
+      <c r="N78" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="O78" s="40"/>
+      <c r="P78" s="42"/>
+      <c r="Q78" s="33">
+        <v>1332</v>
+      </c>
+      <c r="R78" s="37">
+        <v>2.4</v>
+      </c>
+      <c r="S78" s="37">
+        <v>-5.5</v>
+      </c>
+      <c r="T78" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="79" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A79" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="31"/>
+      <c r="F79" s="32">
+        <v>66</v>
+      </c>
+      <c r="H79" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="39"/>
+      <c r="M79" s="39"/>
+      <c r="N79" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="O79" s="40"/>
+      <c r="P79" s="42"/>
+      <c r="Q79" s="33">
+        <v>905</v>
+      </c>
+      <c r="R79" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S79" s="37">
+        <v>-0.8</v>
+      </c>
+      <c r="T79" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A80" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B80" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="31"/>
+      <c r="F80" s="32">
+        <v>67</v>
+      </c>
+      <c r="H80" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="39"/>
+      <c r="M80" s="39"/>
+      <c r="N80" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="P80" s="19"/>
+      <c r="Q80" s="33">
+        <v>1061</v>
+      </c>
+      <c r="R80" s="37">
+        <v>7</v>
+      </c>
+      <c r="S80" s="37">
+        <v>6</v>
+      </c>
+      <c r="T80" s="35">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="81" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A81" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="31"/>
+      <c r="F81" s="32">
+        <v>68</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="N81" s="39"/>
+      <c r="O81" s="39"/>
+      <c r="P81" s="41"/>
+      <c r="Q81" s="33">
+        <v>7151</v>
+      </c>
+      <c r="R81" s="37">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S81" s="37">
+        <v>4</v>
+      </c>
+      <c r="T81" s="35">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A82" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="31"/>
+      <c r="F82" s="32">
+        <v>69</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="I82" s="39"/>
+      <c r="J82" s="39"/>
+      <c r="K82" s="39"/>
+      <c r="L82" s="39"/>
+      <c r="M82" s="39"/>
+      <c r="N82" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="P82" s="19"/>
+      <c r="Q82" s="33">
+        <v>5729</v>
+      </c>
+      <c r="R82" s="37">
+        <v>9.1</v>
+      </c>
+      <c r="S82" s="37">
+        <v>4</v>
+      </c>
+      <c r="T82" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="83" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A83" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="31"/>
+      <c r="F83" s="32">
+        <v>70</v>
+      </c>
+      <c r="H83" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="I83" s="39"/>
+      <c r="J83" s="39"/>
+      <c r="K83" s="39"/>
+      <c r="L83" s="39"/>
+      <c r="M83" s="39"/>
+      <c r="N83" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="P83" s="19"/>
+      <c r="Q83" s="33">
+        <v>1422</v>
+      </c>
+      <c r="R83" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S83" s="37">
+        <v>4.7</v>
+      </c>
+      <c r="T83" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="84" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A84" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="31"/>
+      <c r="F84" s="32">
+        <v>71</v>
+      </c>
+      <c r="H84" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="I84" s="39"/>
+      <c r="J84" s="39"/>
+      <c r="K84" s="39"/>
+      <c r="L84" s="39"/>
+      <c r="M84" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="N84" s="39"/>
+      <c r="O84" s="39"/>
+      <c r="P84" s="41"/>
+      <c r="Q84" s="33">
+        <v>4814</v>
+      </c>
+      <c r="R84" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="S84" s="37">
+        <v>-2.7</v>
+      </c>
+      <c r="T84" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="85" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A85" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="31"/>
+      <c r="F85" s="32">
+        <v>72</v>
+      </c>
+      <c r="H85" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="I85" s="39"/>
+      <c r="J85" s="39"/>
+      <c r="K85" s="39"/>
+      <c r="L85" s="39"/>
+      <c r="M85" s="39"/>
+      <c r="N85" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="P85" s="19"/>
+      <c r="Q85" s="33">
+        <v>1480</v>
+      </c>
+      <c r="R85" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="S85" s="37">
+        <v>-3.9</v>
+      </c>
+      <c r="T85" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="86" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A86" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="31"/>
+      <c r="F86" s="32">
+        <v>73</v>
+      </c>
+      <c r="H86" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="I86" s="39"/>
+      <c r="J86" s="39"/>
+      <c r="K86" s="39"/>
+      <c r="L86" s="39"/>
+      <c r="M86" s="39"/>
+      <c r="N86" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="P86" s="19"/>
+      <c r="Q86" s="33">
+        <v>2124</v>
+      </c>
+      <c r="R86" s="37">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="S86" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="T86" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="87" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A87" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="31"/>
+      <c r="F87" s="32">
+        <v>74</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="I87" s="39"/>
+      <c r="J87" s="39"/>
+      <c r="K87" s="39"/>
+      <c r="L87" s="39"/>
+      <c r="M87" s="39"/>
+      <c r="N87" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="P87" s="19"/>
+      <c r="Q87" s="33">
+        <v>1210</v>
+      </c>
+      <c r="R87" s="37">
+        <v>2.1</v>
+      </c>
+      <c r="S87" s="37">
+        <v>-1.6</v>
+      </c>
+      <c r="T87" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="88" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A88" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="31"/>
+      <c r="F88" s="32">
+        <v>75</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="I88" s="39"/>
+      <c r="J88" s="39"/>
+      <c r="K88" s="39"/>
+      <c r="L88" s="39"/>
+      <c r="M88" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="N88" s="39"/>
+      <c r="O88" s="39"/>
+      <c r="P88" s="41"/>
+      <c r="Q88" s="33">
+        <v>10963</v>
+      </c>
+      <c r="R88" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="S88" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="T88" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="89" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A89" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C89" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="31"/>
+      <c r="F89" s="32">
+        <v>76</v>
+      </c>
+      <c r="H89" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="39"/>
+      <c r="J89" s="39"/>
+      <c r="K89" s="39"/>
+      <c r="L89" s="39"/>
+      <c r="M89" s="39"/>
+      <c r="N89" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="P89" s="19"/>
+      <c r="Q89" s="33">
+        <v>7306</v>
+      </c>
+      <c r="R89" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="S89" s="37">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T89" s="35">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="90" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A90" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="31"/>
+      <c r="F90" s="32">
+        <v>77</v>
+      </c>
+      <c r="H90" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="I90" s="39"/>
+      <c r="J90" s="39"/>
+      <c r="K90" s="39"/>
+      <c r="L90" s="39"/>
+      <c r="M90" s="39"/>
+      <c r="N90" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="P90" s="19"/>
+      <c r="Q90" s="33">
+        <v>845</v>
+      </c>
+      <c r="R90" s="37">
+        <v>4.3</v>
+      </c>
+      <c r="S90" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="T90" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="91" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A91" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C91" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="31"/>
+      <c r="F91" s="32">
+        <v>78</v>
+      </c>
+      <c r="H91" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="I91" s="39"/>
+      <c r="J91" s="39"/>
+      <c r="K91" s="39"/>
+      <c r="L91" s="39"/>
+      <c r="M91" s="39"/>
+      <c r="N91" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="P91" s="19"/>
+      <c r="Q91" s="33">
+        <v>1397</v>
+      </c>
+      <c r="R91" s="37">
+        <v>5.2</v>
+      </c>
+      <c r="S91" s="37">
+        <v>1.3</v>
+      </c>
+      <c r="T91" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="92" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A92" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="31"/>
+      <c r="F92" s="32">
+        <v>79</v>
+      </c>
+      <c r="H92" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="I92" s="39"/>
+      <c r="J92" s="39"/>
+      <c r="K92" s="39"/>
+      <c r="L92" s="39"/>
+      <c r="M92" s="39"/>
+      <c r="N92" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="P92" s="19"/>
+      <c r="Q92" s="33">
+        <v>1416</v>
+      </c>
+      <c r="R92" s="37">
+        <v>0.7</v>
+      </c>
+      <c r="S92" s="37">
+        <v>-4.5999999999999996</v>
+      </c>
+      <c r="T92" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="93" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A93" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="31"/>
+      <c r="F93" s="32">
+        <v>80</v>
+      </c>
+      <c r="H93" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="I93" s="39"/>
+      <c r="J93" s="39"/>
+      <c r="K93" s="39"/>
+      <c r="L93" s="39"/>
+      <c r="M93" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N93" s="39"/>
+      <c r="O93" s="39"/>
+      <c r="P93" s="41"/>
+      <c r="Q93" s="33">
+        <v>3973</v>
+      </c>
+      <c r="R93" s="37">
+        <v>7.5</v>
+      </c>
+      <c r="S93" s="37">
+        <v>6.4</v>
+      </c>
+      <c r="T93" s="35">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="94" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A94" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="31"/>
+      <c r="F94" s="32">
+        <v>81</v>
+      </c>
+      <c r="H94" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="I94" s="39"/>
+      <c r="J94" s="39"/>
+      <c r="K94" s="39"/>
+      <c r="L94" s="39"/>
+      <c r="M94" s="39"/>
+      <c r="N94" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="P94" s="19"/>
+      <c r="Q94" s="33">
+        <v>3641</v>
+      </c>
+      <c r="R94" s="37">
+        <v>7.4</v>
+      </c>
+      <c r="S94" s="37">
+        <v>7.2</v>
+      </c>
+      <c r="T94" s="35">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A95" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="31"/>
+      <c r="F95" s="32">
+        <v>82</v>
+      </c>
+      <c r="H95" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="I95" s="39"/>
+      <c r="J95" s="39"/>
+      <c r="K95" s="39"/>
+      <c r="L95" s="39"/>
+      <c r="M95" s="39"/>
+      <c r="N95" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="P95" s="19"/>
+      <c r="Q95" s="33">
+        <v>332</v>
+      </c>
+      <c r="R95" s="37">
+        <v>7.8</v>
+      </c>
+      <c r="S95" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="T95" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A96" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="31"/>
+      <c r="F96" s="32">
+        <v>83</v>
+      </c>
+      <c r="H96" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="I96" s="39"/>
+      <c r="J96" s="39"/>
+      <c r="K96" s="39"/>
+      <c r="L96" s="39"/>
+      <c r="M96" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N96" s="39"/>
+      <c r="O96" s="39"/>
+      <c r="P96" s="41"/>
+      <c r="Q96" s="33">
+        <v>4221</v>
+      </c>
+      <c r="R96" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="S96" s="37">
+        <v>-0.6</v>
+      </c>
+      <c r="T96" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="97" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A97" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C97" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="31"/>
+      <c r="F97" s="32">
+        <v>84</v>
+      </c>
+      <c r="H97" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="I97" s="39"/>
+      <c r="J97" s="39"/>
+      <c r="K97" s="39"/>
+      <c r="L97" s="39"/>
+      <c r="M97" s="39"/>
+      <c r="N97" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="P97" s="19"/>
+      <c r="Q97" s="33">
+        <v>501</v>
+      </c>
+      <c r="R97" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="S97" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="T97" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="98" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A98" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C98" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="31"/>
+      <c r="F98" s="32">
+        <v>85</v>
+      </c>
+      <c r="H98" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="I98" s="39"/>
+      <c r="J98" s="39"/>
+      <c r="K98" s="39"/>
+      <c r="L98" s="39"/>
+      <c r="M98" s="39"/>
+      <c r="N98" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="P98" s="19"/>
+      <c r="Q98" s="33">
+        <v>3719</v>
+      </c>
+      <c r="R98" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="S98" s="37">
+        <v>-0.3</v>
+      </c>
+      <c r="T98" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A99" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C99" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="31"/>
+      <c r="F99" s="32">
+        <v>86</v>
+      </c>
+      <c r="H99" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="I99" s="39"/>
+      <c r="J99" s="39"/>
+      <c r="K99" s="39"/>
+      <c r="L99" s="39"/>
+      <c r="M99" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="N99" s="39"/>
+      <c r="O99" s="39"/>
+      <c r="P99" s="41"/>
+      <c r="Q99" s="33">
+        <v>6776</v>
+      </c>
+      <c r="R99" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="S99" s="37">
+        <v>-0.3</v>
+      </c>
+      <c r="T99" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="100" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A100" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C100" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="31"/>
+      <c r="F100" s="32">
+        <v>87</v>
+      </c>
+      <c r="H100" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="I100" s="39"/>
+      <c r="J100" s="39"/>
+      <c r="K100" s="39"/>
+      <c r="L100" s="39"/>
+      <c r="M100" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="N100" s="39"/>
+      <c r="O100" s="39"/>
+      <c r="P100" s="41"/>
+      <c r="Q100" s="33">
+        <v>12142</v>
+      </c>
+      <c r="R100" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S100" s="37">
+        <v>-0.6</v>
+      </c>
+      <c r="T100" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="101" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A101" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="31"/>
+      <c r="F101" s="32">
+        <v>88</v>
+      </c>
+      <c r="H101" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="I101" s="39"/>
+      <c r="J101" s="39"/>
+      <c r="K101" s="39"/>
+      <c r="L101" s="39"/>
+      <c r="M101" s="39"/>
+      <c r="N101" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="P101" s="19"/>
+      <c r="Q101" s="33">
+        <v>5205</v>
+      </c>
+      <c r="R101" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S101" s="37">
+        <v>-1.7</v>
+      </c>
+      <c r="T101" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="102" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A102" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="31"/>
+      <c r="F102" s="32">
+        <v>89</v>
+      </c>
+      <c r="H102" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="I102" s="39"/>
+      <c r="J102" s="39"/>
+      <c r="K102" s="39"/>
+      <c r="L102" s="39"/>
+      <c r="M102" s="39"/>
+      <c r="N102" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="P102" s="19"/>
+      <c r="Q102" s="33">
+        <v>6937</v>
+      </c>
+      <c r="R102" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S102" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="T102" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="103" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A103" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="31"/>
+      <c r="F103" s="32">
+        <v>90</v>
+      </c>
+      <c r="H103" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="I103" s="39"/>
+      <c r="J103" s="39"/>
+      <c r="K103" s="39"/>
+      <c r="L103" s="39"/>
+      <c r="M103" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="N103" s="39"/>
+      <c r="O103" s="39"/>
+      <c r="P103" s="41"/>
+      <c r="Q103" s="33">
+        <v>5402</v>
+      </c>
+      <c r="R103" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S103" s="37">
+        <v>-6.8</v>
+      </c>
+      <c r="T103" s="35">
+        <v>-0.15</v>
+      </c>
+    </row>
+    <row r="104" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A104" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="31"/>
+      <c r="F104" s="32">
+        <v>91</v>
+      </c>
+      <c r="H104" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="I104" s="39"/>
+      <c r="J104" s="39"/>
+      <c r="K104" s="39"/>
+      <c r="L104" s="39"/>
+      <c r="M104" s="39"/>
+      <c r="N104" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="P104" s="19"/>
+      <c r="Q104" s="33">
+        <v>1204</v>
+      </c>
+      <c r="R104" s="37">
+        <v>-3.7</v>
+      </c>
+      <c r="S104" s="37">
+        <v>-12.4</v>
+      </c>
+      <c r="T104" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="105" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A105" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="31"/>
+      <c r="F105" s="32">
+        <v>92</v>
+      </c>
+      <c r="H105" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="I105" s="39"/>
+      <c r="J105" s="39"/>
+      <c r="K105" s="39"/>
+      <c r="L105" s="39"/>
+      <c r="M105" s="39"/>
+      <c r="N105" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="P105" s="19"/>
+      <c r="Q105" s="33">
+        <v>1385</v>
+      </c>
+      <c r="R105" s="37">
+        <v>21.8</v>
+      </c>
+      <c r="S105" s="37">
+        <v>6.8</v>
+      </c>
+      <c r="T105" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="106" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A106" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="31"/>
+      <c r="F106" s="32">
+        <v>93</v>
+      </c>
+      <c r="H106" s="39" t="s">
+        <v>102</v>
+      </c>
+      <c r="I106" s="39"/>
+      <c r="J106" s="39"/>
+      <c r="K106" s="39"/>
+      <c r="L106" s="39"/>
+      <c r="M106" s="39"/>
+      <c r="N106" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="P106" s="19"/>
+      <c r="Q106" s="33">
+        <v>2813</v>
+      </c>
+      <c r="R106" s="37">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="S106" s="37">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="T106" s="35">
+        <v>-0.12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A107" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="31"/>
+      <c r="F107" s="32">
+        <v>94</v>
+      </c>
+      <c r="H107" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="I107" s="39"/>
+      <c r="J107" s="39"/>
+      <c r="K107" s="39"/>
+      <c r="L107" s="39"/>
+      <c r="M107" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="N107" s="39"/>
+      <c r="O107" s="39"/>
+      <c r="P107" s="41"/>
+      <c r="Q107" s="33">
+        <v>3488</v>
+      </c>
+      <c r="R107" s="37">
+        <v>-3.5</v>
+      </c>
+      <c r="S107" s="37">
+        <v>-4</v>
+      </c>
+      <c r="T107" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="108" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A108" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="31"/>
+      <c r="F108" s="32">
+        <v>95</v>
+      </c>
+      <c r="H108" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="I108" s="39"/>
+      <c r="J108" s="39"/>
+      <c r="K108" s="39"/>
+      <c r="L108" s="39"/>
+      <c r="M108" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N108" s="39"/>
+      <c r="O108" s="39"/>
+      <c r="P108" s="41"/>
+      <c r="Q108" s="33">
+        <v>7428</v>
+      </c>
+      <c r="R108" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S108" s="37">
+        <v>3.2</v>
+      </c>
+      <c r="T108" s="35">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="109" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A109" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B109" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="31"/>
+      <c r="F109" s="32">
+        <v>96</v>
+      </c>
+      <c r="H109" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="I109" s="39"/>
+      <c r="J109" s="39"/>
+      <c r="K109" s="39"/>
+      <c r="L109" s="39"/>
+      <c r="M109" s="39"/>
+      <c r="N109" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="P109" s="19"/>
+      <c r="Q109" s="33">
+        <v>7425</v>
+      </c>
+      <c r="R109" s="37">
+        <v>5.3</v>
+      </c>
+      <c r="S109" s="37">
+        <v>1.3</v>
+      </c>
+      <c r="T109" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="110" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A110" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B110" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="31"/>
+      <c r="F110" s="32">
+        <v>97</v>
+      </c>
+      <c r="H110" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="I110" s="39"/>
+      <c r="J110" s="39"/>
+      <c r="K110" s="39"/>
+      <c r="L110" s="53"/>
+      <c r="M110" s="53"/>
+      <c r="N110" s="54" t="s">
+        <v>111</v>
+      </c>
+      <c r="O110" s="54"/>
+      <c r="P110" s="55"/>
+      <c r="Q110" s="33">
+        <v>3</v>
+      </c>
+      <c r="R110" s="37">
+        <v>-88.5</v>
+      </c>
+      <c r="S110" s="37">
+        <v>-59.5</v>
+      </c>
+      <c r="T110" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="111" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A111" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B111" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="31"/>
+      <c r="F111" s="32">
+        <v>98</v>
+      </c>
+      <c r="H111" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="I111" s="39"/>
+      <c r="J111" s="39"/>
+      <c r="K111" s="39"/>
+      <c r="L111" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="M111" s="39"/>
+      <c r="N111" s="39"/>
+      <c r="O111" s="39"/>
+      <c r="P111" s="41"/>
+      <c r="Q111" s="33">
+        <v>18989</v>
+      </c>
+      <c r="R111" s="37">
+        <v>-9.6999999999999993</v>
+      </c>
+      <c r="S111" s="37">
+        <v>-11.9</v>
+      </c>
+      <c r="T111" s="35">
+        <v>-0.98</v>
+      </c>
+    </row>
+    <row r="112" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A112" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B112" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="31"/>
+      <c r="F112" s="32">
+        <v>99</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="I112" s="39"/>
+      <c r="J112" s="39"/>
+      <c r="K112" s="39"/>
+      <c r="L112" s="39"/>
+      <c r="M112" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="N112" s="39"/>
+      <c r="O112" s="39"/>
+      <c r="P112" s="41"/>
+      <c r="Q112" s="33">
+        <v>3646</v>
+      </c>
+      <c r="R112" s="37">
+        <v>25.4</v>
+      </c>
+      <c r="S112" s="37">
+        <v>24.5</v>
+      </c>
+      <c r="T112" s="35">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="113" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A113" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B113" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C113" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="31"/>
+      <c r="F113" s="32">
+        <v>100</v>
+      </c>
+      <c r="H113" s="39" t="s">
+        <v>116</v>
+      </c>
+      <c r="I113" s="39"/>
+      <c r="J113" s="39"/>
+      <c r="K113" s="39"/>
+      <c r="L113" s="39"/>
+      <c r="M113" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="N113" s="39"/>
+      <c r="O113" s="39"/>
+      <c r="P113" s="41"/>
+      <c r="Q113" s="33">
+        <v>15343</v>
+      </c>
+      <c r="R113" s="37">
+        <v>-15.4</v>
+      </c>
+      <c r="S113" s="37">
+        <v>-18.5</v>
+      </c>
+      <c r="T113" s="35">
+        <v>-1.31</v>
+      </c>
+    </row>
+    <row r="114" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A114" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B114" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="31"/>
+      <c r="F114" s="32">
+        <v>101</v>
+      </c>
+      <c r="H114" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="I114" s="39"/>
+      <c r="J114" s="39"/>
+      <c r="K114" s="39"/>
+      <c r="L114" s="39"/>
+      <c r="M114" s="39"/>
+      <c r="N114" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="P114" s="19"/>
+      <c r="Q114" s="33">
+        <v>5723</v>
+      </c>
+      <c r="R114" s="37">
+        <v>-11.2</v>
+      </c>
+      <c r="S114" s="37">
+        <v>-12.5</v>
+      </c>
+      <c r="T114" s="35">
+        <v>-0.31</v>
+      </c>
+    </row>
+    <row r="115" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A115" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B115" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C115" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="31"/>
+      <c r="F115" s="32">
+        <v>102</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="I115" s="39"/>
+      <c r="J115" s="39"/>
+      <c r="K115" s="39"/>
+      <c r="L115" s="39"/>
+      <c r="M115" s="39"/>
+      <c r="N115" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="P115" s="19"/>
+      <c r="Q115" s="33">
+        <v>9620</v>
+      </c>
+      <c r="R115" s="37">
+        <v>-17.7</v>
+      </c>
+      <c r="S115" s="37">
+        <v>-21.5</v>
+      </c>
+      <c r="T115" s="35">
+        <v>-0.98</v>
+      </c>
+    </row>
+    <row r="116" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A116" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C116" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="31"/>
+      <c r="F116" s="32">
+        <v>103</v>
+      </c>
+      <c r="H116" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="I116" s="39"/>
+      <c r="J116" s="39"/>
+      <c r="K116" s="39"/>
+      <c r="L116" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="M116" s="39"/>
+      <c r="N116" s="39"/>
+      <c r="O116" s="39"/>
+      <c r="P116" s="41"/>
+      <c r="Q116" s="33">
+        <v>19989</v>
+      </c>
+      <c r="R116" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="S116" s="37">
+        <v>-3.2</v>
+      </c>
+      <c r="T116" s="35">
+        <v>-0.26</v>
+      </c>
+    </row>
+    <row r="117" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A117" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B117" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C117" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="31"/>
+      <c r="F117" s="32">
+        <v>104</v>
+      </c>
+      <c r="H117" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="I117" s="39"/>
+      <c r="J117" s="39"/>
+      <c r="K117" s="39"/>
+      <c r="L117" s="39"/>
+      <c r="M117" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="N117" s="39"/>
+      <c r="O117" s="39"/>
+      <c r="P117" s="41"/>
+      <c r="Q117" s="33">
+        <v>9913</v>
+      </c>
+      <c r="R117" s="37">
+        <v>-6.6</v>
+      </c>
+      <c r="S117" s="37">
+        <v>-5</v>
+      </c>
+      <c r="T117" s="35">
+        <v>-0.21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A118" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="31"/>
+      <c r="F118" s="32">
+        <v>105</v>
+      </c>
+      <c r="H118" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="I118" s="39"/>
+      <c r="J118" s="39"/>
+      <c r="K118" s="39"/>
+      <c r="L118" s="39"/>
+      <c r="M118" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="N118" s="39"/>
+      <c r="O118" s="39"/>
+      <c r="P118" s="41"/>
+      <c r="Q118" s="33">
+        <v>4262</v>
+      </c>
+      <c r="R118" s="37">
+        <v>-5.6</v>
+      </c>
+      <c r="S118" s="37">
+        <v>-4.8</v>
+      </c>
+      <c r="T118" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="119" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A119" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B119" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="31"/>
+      <c r="F119" s="32">
+        <v>106</v>
+      </c>
+      <c r="H119" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I119" s="39"/>
+      <c r="J119" s="39"/>
+      <c r="K119" s="39"/>
+      <c r="L119" s="39"/>
+      <c r="M119" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="N119" s="39"/>
+      <c r="O119" s="39"/>
+      <c r="P119" s="41"/>
+      <c r="Q119" s="33">
+        <v>542</v>
+      </c>
+      <c r="R119" s="37">
+        <v>-3.2</v>
+      </c>
+      <c r="S119" s="37">
+        <v>-16.899999999999999</v>
+      </c>
+      <c r="T119" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="120" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A120" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B120" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="31"/>
+      <c r="F120" s="32">
+        <v>107</v>
+      </c>
+      <c r="H120" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="I120" s="39"/>
+      <c r="J120" s="39"/>
+      <c r="K120" s="39"/>
+      <c r="L120" s="39"/>
+      <c r="M120" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="N120" s="39"/>
+      <c r="O120" s="39"/>
+      <c r="P120" s="41"/>
+      <c r="Q120" s="33">
+        <v>5271</v>
+      </c>
+      <c r="R120" s="37">
+        <v>4.2</v>
+      </c>
+      <c r="S120" s="37">
+        <v>5.4</v>
+      </c>
+      <c r="T120" s="35">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A121" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B121" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E121" s="31"/>
+      <c r="F121" s="32">
+        <v>108</v>
+      </c>
+      <c r="H121" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="I121" s="39"/>
+      <c r="J121" s="39"/>
+      <c r="K121" s="39"/>
+      <c r="L121" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="M121" s="39"/>
+      <c r="N121" s="39"/>
+      <c r="O121" s="39"/>
+      <c r="P121" s="41"/>
+      <c r="Q121" s="33">
+        <v>11659</v>
+      </c>
+      <c r="R121" s="37">
+        <v>-5.3</v>
+      </c>
+      <c r="S121" s="37">
+        <v>-7.4</v>
+      </c>
+      <c r="T121" s="35">
+        <v>-0.36</v>
+      </c>
+    </row>
+    <row r="122" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A122" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B122" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="31"/>
+      <c r="F122" s="32">
+        <v>109</v>
+      </c>
+      <c r="H122" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="I122" s="39"/>
+      <c r="J122" s="39"/>
+      <c r="K122" s="39"/>
+      <c r="L122" s="39"/>
+      <c r="M122" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="N122" s="39"/>
+      <c r="O122" s="39"/>
+      <c r="P122" s="41"/>
+      <c r="Q122" s="33">
+        <v>4355</v>
+      </c>
+      <c r="R122" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="S122" s="37">
+        <v>-2.1</v>
+      </c>
+      <c r="T122" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="123" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A123" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B123" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E123" s="31"/>
+      <c r="F123" s="32">
+        <v>110</v>
+      </c>
+      <c r="H123" s="39" t="s">
+        <v>136</v>
+      </c>
+      <c r="I123" s="39"/>
+      <c r="J123" s="39"/>
+      <c r="K123" s="39"/>
+      <c r="L123" s="39"/>
+      <c r="M123" s="39"/>
+      <c r="N123" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="P123" s="19"/>
+      <c r="Q123" s="33">
+        <v>1740</v>
+      </c>
+      <c r="R123" s="37">
+        <v>13.3</v>
+      </c>
+      <c r="S123" s="37">
+        <v>13.9</v>
+      </c>
+      <c r="T123" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="124" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A124" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B124" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="31"/>
+      <c r="F124" s="32">
+        <v>111</v>
+      </c>
+      <c r="H124" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="I124" s="39"/>
+      <c r="J124" s="39"/>
+      <c r="K124" s="39"/>
+      <c r="L124" s="39"/>
+      <c r="M124" s="39"/>
+      <c r="N124" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="P124" s="19"/>
+      <c r="Q124" s="33">
+        <v>2535</v>
+      </c>
+      <c r="R124" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="S124" s="37">
+        <v>-3.5</v>
+      </c>
+      <c r="T124" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="125" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A125" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B125" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="31"/>
+      <c r="F125" s="32">
+        <v>112</v>
+      </c>
+      <c r="H125" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="I125" s="39"/>
+      <c r="J125" s="39"/>
+      <c r="K125" s="39"/>
+      <c r="L125" s="39"/>
+      <c r="M125" s="39"/>
+      <c r="N125" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="P125" s="19"/>
+      <c r="Q125" s="33">
+        <v>80</v>
+      </c>
+      <c r="R125" s="37">
+        <v>-76.900000000000006</v>
+      </c>
+      <c r="S125" s="37">
+        <v>-76.900000000000006</v>
+      </c>
+      <c r="T125" s="35">
+        <v>-0.1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A126" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B126" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="31"/>
+      <c r="F126" s="32">
+        <v>113</v>
+      </c>
+      <c r="H126" s="39" t="s">
+        <v>142</v>
+      </c>
+      <c r="I126" s="39"/>
+      <c r="J126" s="39"/>
+      <c r="K126" s="39"/>
+      <c r="L126" s="39"/>
+      <c r="M126" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="N126" s="39"/>
+      <c r="O126" s="39"/>
+      <c r="P126" s="41"/>
+      <c r="Q126" s="33">
+        <v>577</v>
+      </c>
+      <c r="R126" s="37">
+        <v>-8.8000000000000007</v>
+      </c>
+      <c r="S126" s="37">
+        <v>-12.6</v>
+      </c>
+      <c r="T126" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="127" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A127" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B127" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="31"/>
+      <c r="F127" s="32">
+        <v>114</v>
+      </c>
+      <c r="H127" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="I127" s="39"/>
+      <c r="J127" s="39"/>
+      <c r="K127" s="39"/>
+      <c r="L127" s="39"/>
+      <c r="M127" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="N127" s="39"/>
+      <c r="O127" s="39"/>
+      <c r="P127" s="41"/>
+      <c r="Q127" s="33">
+        <v>503</v>
+      </c>
+      <c r="R127" s="37">
+        <v>-31</v>
+      </c>
+      <c r="S127" s="37">
+        <v>-30</v>
+      </c>
+      <c r="T127" s="35">
+        <v>-0.09</v>
+      </c>
+    </row>
+    <row r="128" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A128" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="31"/>
+      <c r="F128" s="32">
+        <v>115</v>
+      </c>
+      <c r="H128" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="I128" s="39"/>
+      <c r="J128" s="39"/>
+      <c r="K128" s="39"/>
+      <c r="L128" s="39"/>
+      <c r="M128" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="N128" s="39"/>
+      <c r="O128" s="39"/>
+      <c r="P128" s="41"/>
+      <c r="Q128" s="33">
+        <v>1572</v>
+      </c>
+      <c r="R128" s="37">
+        <v>-8.4</v>
+      </c>
+      <c r="S128" s="37">
+        <v>-9.1999999999999993</v>
+      </c>
+      <c r="T128" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="129" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A129" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B129" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D129" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E129" s="31"/>
+      <c r="F129" s="32">
+        <v>116</v>
+      </c>
+      <c r="H129" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="I129" s="39"/>
+      <c r="J129" s="39"/>
+      <c r="K129" s="39"/>
+      <c r="L129" s="39"/>
+      <c r="M129" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="N129" s="39"/>
+      <c r="O129" s="39"/>
+      <c r="P129" s="41"/>
+      <c r="Q129" s="33">
+        <v>3575</v>
+      </c>
+      <c r="R129" s="37">
+        <v>-5.0999999999999996</v>
+      </c>
+      <c r="S129" s="37">
+        <v>-8.5</v>
+      </c>
+      <c r="T129" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A130" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B130" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="31"/>
+      <c r="F130" s="32">
+        <v>117</v>
+      </c>
+      <c r="H130" s="39" t="s">
+        <v>150</v>
+      </c>
+      <c r="I130" s="39"/>
+      <c r="J130" s="39"/>
+      <c r="K130" s="39"/>
+      <c r="L130" s="39"/>
+      <c r="M130" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="N130" s="39"/>
+      <c r="O130" s="39"/>
+      <c r="P130" s="41"/>
+      <c r="Q130" s="33">
+        <v>1077</v>
+      </c>
+      <c r="R130" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="S130" s="37">
+        <v>-5.7</v>
+      </c>
+      <c r="T130" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="131" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A131" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B131" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E131" s="31"/>
+      <c r="F131" s="32">
+        <v>118</v>
+      </c>
+      <c r="H131" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="I131" s="39"/>
+      <c r="J131" s="39"/>
+      <c r="K131" s="39"/>
+      <c r="L131" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="M131" s="39"/>
+      <c r="N131" s="39"/>
+      <c r="O131" s="39"/>
+      <c r="P131" s="41"/>
+      <c r="Q131" s="33">
+        <v>5221</v>
+      </c>
+      <c r="R131" s="37">
+        <v>-27.4</v>
+      </c>
+      <c r="S131" s="37">
+        <v>-28.4</v>
+      </c>
+      <c r="T131" s="35">
+        <v>-0.8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A132" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B132" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="31"/>
+      <c r="F132" s="32">
+        <v>119</v>
+      </c>
+      <c r="H132" s="39" t="s">
+        <v>154</v>
+      </c>
+      <c r="I132" s="39"/>
+      <c r="J132" s="39"/>
+      <c r="K132" s="39"/>
+      <c r="L132" s="39"/>
+      <c r="M132" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="N132" s="39"/>
+      <c r="O132" s="39"/>
+      <c r="P132" s="41"/>
+      <c r="Q132" s="33">
+        <v>24</v>
+      </c>
+      <c r="R132" s="37">
+        <v>-95.7</v>
+      </c>
+      <c r="S132" s="37">
+        <v>-95.7</v>
+      </c>
+      <c r="T132" s="35">
+        <v>-0.21</v>
+      </c>
+    </row>
+    <row r="133" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A133" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B133" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E133" s="31"/>
+      <c r="F133" s="32">
+        <v>120</v>
+      </c>
+      <c r="H133" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="I133" s="39"/>
+      <c r="J133" s="39"/>
+      <c r="K133" s="39"/>
+      <c r="L133" s="39"/>
+      <c r="M133" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="N133" s="39"/>
+      <c r="O133" s="39"/>
+      <c r="P133" s="41"/>
+      <c r="Q133" s="33">
+        <v>1478</v>
+      </c>
+      <c r="R133" s="37">
+        <v>-28.4</v>
+      </c>
+      <c r="S133" s="37">
+        <v>-29.7</v>
+      </c>
+      <c r="T133" s="35">
+        <v>-0.24</v>
+      </c>
+    </row>
+    <row r="134" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A134" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B134" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="31"/>
+      <c r="F134" s="32">
+        <v>121</v>
+      </c>
+      <c r="H134" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="I134" s="39"/>
+      <c r="J134" s="39"/>
+      <c r="K134" s="39"/>
+      <c r="L134" s="39"/>
+      <c r="M134" s="39"/>
+      <c r="N134" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="P134" s="19"/>
+      <c r="Q134" s="33">
+        <v>413</v>
+      </c>
+      <c r="R134" s="37">
+        <v>-26.5</v>
+      </c>
+      <c r="S134" s="37">
+        <v>-27.1</v>
+      </c>
+      <c r="T134" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="135" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A135" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B135" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E135" s="31"/>
+      <c r="F135" s="32">
+        <v>122</v>
+      </c>
+      <c r="H135" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I135" s="39"/>
+      <c r="J135" s="39"/>
+      <c r="K135" s="39"/>
+      <c r="L135" s="39"/>
+      <c r="M135" s="39"/>
+      <c r="N135" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="P135" s="19"/>
+      <c r="Q135" s="33">
+        <v>1054</v>
+      </c>
+      <c r="R135" s="37">
+        <v>-28.3</v>
+      </c>
+      <c r="S135" s="37">
+        <v>-30.3</v>
+      </c>
+      <c r="T135" s="35">
+        <v>-0.17</v>
+      </c>
+    </row>
+    <row r="136" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A136" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B136" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="31"/>
+      <c r="F136" s="32">
+        <v>123</v>
+      </c>
+      <c r="H136" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="I136" s="39"/>
+      <c r="J136" s="39"/>
+      <c r="K136" s="39"/>
+      <c r="L136" s="39"/>
+      <c r="M136" s="39"/>
+      <c r="N136" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="P136" s="19"/>
+      <c r="Q136" s="33">
+        <v>12</v>
+      </c>
+      <c r="R136" s="37">
+        <v>-61.3</v>
+      </c>
+      <c r="S136" s="37">
+        <v>-61.3</v>
+      </c>
+      <c r="T136" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="137" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A137" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B137" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="31"/>
+      <c r="F137" s="32">
+        <v>124</v>
+      </c>
+      <c r="H137" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="I137" s="39"/>
+      <c r="J137" s="39"/>
+      <c r="K137" s="39"/>
+      <c r="L137" s="39"/>
+      <c r="M137" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="N137" s="39"/>
+      <c r="O137" s="39"/>
+      <c r="P137" s="41"/>
+      <c r="Q137" s="33">
+        <v>1321</v>
+      </c>
+      <c r="R137" s="37">
+        <v>-20.399999999999999</v>
+      </c>
+      <c r="S137" s="37">
+        <v>-21.4</v>
+      </c>
+      <c r="T137" s="35">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="138" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A138" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B138" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E138" s="31"/>
+      <c r="F138" s="32">
+        <v>125</v>
+      </c>
+      <c r="H138" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="I138" s="39"/>
+      <c r="J138" s="39"/>
+      <c r="K138" s="39"/>
+      <c r="L138" s="39"/>
+      <c r="M138" s="39"/>
+      <c r="N138" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="P138" s="19"/>
+      <c r="Q138" s="33">
+        <v>433</v>
+      </c>
+      <c r="R138" s="37">
+        <v>-27.8</v>
+      </c>
+      <c r="S138" s="37">
+        <v>-28.5</v>
+      </c>
+      <c r="T138" s="35">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A139" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B139" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="31"/>
+      <c r="F139" s="32">
+        <v>126</v>
+      </c>
+      <c r="H139" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="I139" s="39"/>
+      <c r="J139" s="39"/>
+      <c r="K139" s="39"/>
+      <c r="L139" s="39"/>
+      <c r="M139" s="39"/>
+      <c r="N139" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="P139" s="19"/>
+      <c r="Q139" s="33">
+        <v>879</v>
+      </c>
+      <c r="R139" s="37">
+        <v>-16.8</v>
+      </c>
+      <c r="S139" s="37">
+        <v>-18.399999999999999</v>
+      </c>
+      <c r="T139" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="140" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A140" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B140" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E140" s="31"/>
+      <c r="F140" s="32">
+        <v>127</v>
+      </c>
+      <c r="H140" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="I140" s="39"/>
+      <c r="J140" s="39"/>
+      <c r="K140" s="39"/>
+      <c r="L140" s="39"/>
+      <c r="M140" s="39"/>
+      <c r="N140" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="P140" s="19"/>
+      <c r="Q140" s="33">
+        <v>9</v>
+      </c>
+      <c r="R140" s="37">
+        <v>200</v>
+      </c>
+      <c r="S140" s="37">
+        <v>203</v>
+      </c>
+      <c r="T140" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A141" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B141" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E141" s="31"/>
+      <c r="F141" s="32">
+        <v>128</v>
+      </c>
+      <c r="H141" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="I141" s="39"/>
+      <c r="J141" s="39"/>
+      <c r="K141" s="39"/>
+      <c r="L141" s="39"/>
+      <c r="M141" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="N141" s="39"/>
+      <c r="O141" s="39"/>
+      <c r="P141" s="41"/>
+      <c r="Q141" s="33">
+        <v>768</v>
+      </c>
+      <c r="R141" s="37">
+        <v>-18.100000000000001</v>
+      </c>
+      <c r="S141" s="37">
+        <v>-17.399999999999999</v>
+      </c>
+      <c r="T141" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="142" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A142" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B142" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="31"/>
+      <c r="F142" s="32">
+        <v>129</v>
+      </c>
+      <c r="H142" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="I142" s="39"/>
+      <c r="J142" s="39"/>
+      <c r="K142" s="39"/>
+      <c r="L142" s="39"/>
+      <c r="M142" s="39"/>
+      <c r="N142" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="P142" s="19"/>
+      <c r="Q142" s="33">
+        <v>277</v>
+      </c>
+      <c r="R142" s="37">
+        <v>-26.5</v>
+      </c>
+      <c r="S142" s="37">
+        <v>-26.1</v>
+      </c>
+      <c r="T142" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="143" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A143" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B143" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E143" s="31"/>
+      <c r="F143" s="32">
+        <v>130</v>
+      </c>
+      <c r="H143" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="I143" s="39"/>
+      <c r="J143" s="39"/>
+      <c r="K143" s="39"/>
+      <c r="L143" s="39"/>
+      <c r="M143" s="39"/>
+      <c r="N143" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="P143" s="19"/>
+      <c r="Q143" s="33">
+        <v>490</v>
+      </c>
+      <c r="R143" s="37">
+        <v>-12.2</v>
+      </c>
+      <c r="S143" s="37">
+        <v>-11.4</v>
+      </c>
+      <c r="T143" s="35">
+        <v>-0.02</v>
+      </c>
+    </row>
+    <row r="144" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A144" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B144" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="31"/>
+      <c r="F144" s="32">
+        <v>131</v>
+      </c>
+      <c r="H144" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="I144" s="39"/>
+      <c r="J144" s="39"/>
+      <c r="K144" s="39"/>
+      <c r="L144" s="39"/>
+      <c r="M144" s="39"/>
+      <c r="N144" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="P144" s="19"/>
+      <c r="Q144" s="33">
+        <v>2</v>
+      </c>
+      <c r="R144" s="37">
+        <v>-50</v>
+      </c>
+      <c r="S144" s="37">
+        <v>-49.7</v>
+      </c>
+      <c r="T144" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A145" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B145" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E145" s="31"/>
+      <c r="F145" s="32">
+        <v>132</v>
+      </c>
+      <c r="H145" s="39" t="s">
+        <v>180</v>
+      </c>
+      <c r="I145" s="39"/>
+      <c r="J145" s="39"/>
+      <c r="K145" s="39"/>
+      <c r="L145" s="39"/>
+      <c r="M145" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="N145" s="39"/>
+      <c r="O145" s="39"/>
+      <c r="P145" s="41"/>
+      <c r="Q145" s="33">
+        <v>84</v>
+      </c>
+      <c r="R145" s="37">
+        <v>21.7</v>
+      </c>
+      <c r="S145" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T145" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A146" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B146" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="31"/>
+      <c r="F146" s="32">
+        <v>133</v>
+      </c>
+      <c r="H146" s="39" t="s">
+        <v>182</v>
+      </c>
+      <c r="I146" s="39"/>
+      <c r="J146" s="39"/>
+      <c r="K146" s="39"/>
+      <c r="L146" s="39"/>
+      <c r="M146" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="N146" s="39"/>
+      <c r="O146" s="39"/>
+      <c r="P146" s="41"/>
+      <c r="Q146" s="33">
+        <v>441</v>
+      </c>
+      <c r="R146" s="37">
+        <v>-15.8</v>
+      </c>
+      <c r="S146" s="37">
+        <v>-17.5</v>
+      </c>
+      <c r="T146" s="35">
+        <v>-0.04</v>
+      </c>
+    </row>
+    <row r="147" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A147" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="31"/>
+      <c r="F147" s="32">
+        <v>134</v>
+      </c>
+      <c r="H147" s="39" t="s">
+        <v>184</v>
+      </c>
+      <c r="I147" s="39"/>
+      <c r="J147" s="39"/>
+      <c r="K147" s="39"/>
+      <c r="L147" s="39"/>
+      <c r="M147" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="N147" s="39"/>
+      <c r="O147" s="39"/>
+      <c r="P147" s="41"/>
+      <c r="Q147" s="33">
+        <v>789</v>
+      </c>
+      <c r="R147" s="37">
+        <v>-16.5</v>
+      </c>
+      <c r="S147" s="37">
+        <v>-17</v>
+      </c>
+      <c r="T147" s="35">
+        <v>-0.06</v>
+      </c>
+    </row>
+    <row r="148" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A148" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B148" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="31"/>
+      <c r="F148" s="32">
+        <v>135</v>
+      </c>
+      <c r="H148" s="39" t="s">
+        <v>186</v>
+      </c>
+      <c r="I148" s="39"/>
+      <c r="J148" s="39"/>
+      <c r="K148" s="39"/>
+      <c r="L148" s="39"/>
+      <c r="M148" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="N148" s="39"/>
+      <c r="O148" s="39"/>
+      <c r="P148" s="41"/>
+      <c r="Q148" s="33">
+        <v>316</v>
+      </c>
+      <c r="R148" s="37">
+        <v>-28.7</v>
+      </c>
+      <c r="S148" s="37">
+        <v>-31.5</v>
+      </c>
+      <c r="T148" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="149" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A149" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B149" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E149" s="31"/>
+      <c r="F149" s="32">
+        <v>136</v>
+      </c>
+      <c r="H149" s="39" t="s">
+        <v>188</v>
+      </c>
+      <c r="I149" s="39"/>
+      <c r="J149" s="39"/>
+      <c r="K149" s="39"/>
+      <c r="L149" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="M149" s="39"/>
+      <c r="N149" s="39"/>
+      <c r="O149" s="39"/>
+      <c r="P149" s="41"/>
+      <c r="Q149" s="33">
+        <v>20066</v>
+      </c>
+      <c r="R149" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="S149" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="T149" s="35">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="150" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A150" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B150" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="31"/>
+      <c r="F150" s="32">
+        <v>137</v>
+      </c>
+      <c r="H150" s="39" t="s">
+        <v>190</v>
+      </c>
+      <c r="I150" s="39"/>
+      <c r="J150" s="39"/>
+      <c r="K150" s="39"/>
+      <c r="L150" s="39"/>
+      <c r="M150" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="N150" s="39"/>
+      <c r="O150" s="39"/>
+      <c r="P150" s="41"/>
+      <c r="Q150" s="33">
+        <v>3294</v>
+      </c>
+      <c r="R150" s="37">
+        <v>-1.4</v>
+      </c>
+      <c r="S150" s="37">
+        <v>-3.8</v>
+      </c>
+      <c r="T150" s="35">
+        <v>-0.05</v>
+      </c>
+    </row>
+    <row r="151" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A151" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B151" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="31"/>
+      <c r="F151" s="32">
+        <v>138</v>
+      </c>
+      <c r="H151" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="I151" s="39"/>
+      <c r="J151" s="39"/>
+      <c r="K151" s="39"/>
+      <c r="L151" s="39"/>
+      <c r="M151" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="N151" s="39"/>
+      <c r="O151" s="39"/>
+      <c r="P151" s="41"/>
+      <c r="Q151" s="33">
+        <v>1446</v>
+      </c>
+      <c r="R151" s="37">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="S151" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T151" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A152" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B152" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C152" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D152" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="31"/>
+      <c r="F152" s="32">
+        <v>139</v>
+      </c>
+      <c r="H152" s="39" t="s">
+        <v>194</v>
+      </c>
+      <c r="I152" s="39"/>
+      <c r="J152" s="39"/>
+      <c r="K152" s="39"/>
+      <c r="L152" s="39"/>
+      <c r="M152" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="N152" s="39"/>
+      <c r="O152" s="39"/>
+      <c r="P152" s="41"/>
+      <c r="Q152" s="33">
+        <v>3360</v>
+      </c>
+      <c r="R152" s="37">
+        <v>21.9</v>
+      </c>
+      <c r="S152" s="37">
+        <v>20.9</v>
+      </c>
+      <c r="T152" s="35">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="153" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A153" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B153" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="31"/>
+      <c r="F153" s="32">
+        <v>140</v>
+      </c>
+      <c r="H153" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I153" s="39"/>
+      <c r="J153" s="39"/>
+      <c r="K153" s="39"/>
+      <c r="L153" s="39"/>
+      <c r="M153" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="N153" s="39"/>
+      <c r="O153" s="39"/>
+      <c r="P153" s="41"/>
+      <c r="Q153" s="33">
+        <v>11966</v>
+      </c>
+      <c r="R153" s="37">
+        <v>-2.7</v>
+      </c>
+      <c r="S153" s="37">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="T153" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A154" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B154" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C154" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="31"/>
+      <c r="F154" s="32">
+        <v>141</v>
+      </c>
+      <c r="H154" s="39" t="s">
+        <v>198</v>
+      </c>
+      <c r="I154" s="39"/>
+      <c r="J154" s="39"/>
+      <c r="K154" s="39"/>
+      <c r="L154" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="M154" s="39"/>
+      <c r="N154" s="39"/>
+      <c r="O154" s="39"/>
+      <c r="P154" s="41"/>
+      <c r="Q154" s="33">
+        <v>32009</v>
+      </c>
+      <c r="R154" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S154" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="T154" s="35">
+        <v>7.0000000000000007E-2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A155" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="31"/>
+      <c r="F155" s="32">
+        <v>142</v>
+      </c>
+      <c r="H155" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="I155" s="39"/>
+      <c r="J155" s="39"/>
+      <c r="K155" s="39"/>
+      <c r="L155" s="39"/>
+      <c r="M155" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="N155" s="39"/>
+      <c r="O155" s="39"/>
+      <c r="P155" s="41"/>
+      <c r="Q155" s="33">
+        <v>2998</v>
+      </c>
+      <c r="R155" s="37">
+        <v>-8.5</v>
+      </c>
+      <c r="S155" s="37">
+        <v>-10.4</v>
+      </c>
+      <c r="T155" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A156" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B156" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="31"/>
+      <c r="F156" s="32">
+        <v>143</v>
+      </c>
+      <c r="H156" s="39" t="s">
+        <v>202</v>
+      </c>
+      <c r="I156" s="39"/>
+      <c r="J156" s="39"/>
+      <c r="K156" s="39"/>
+      <c r="L156" s="39"/>
+      <c r="M156" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="N156" s="39"/>
+      <c r="O156" s="39"/>
+      <c r="P156" s="41"/>
+      <c r="Q156" s="33">
+        <v>18966</v>
+      </c>
+      <c r="R156" s="37">
+        <v>6.9</v>
+      </c>
+      <c r="S156" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="T156" s="35">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="157" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A157" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B157" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E157" s="31"/>
+      <c r="F157" s="32">
+        <v>144</v>
+      </c>
+      <c r="H157" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="I157" s="39"/>
+      <c r="J157" s="39"/>
+      <c r="K157" s="39"/>
+      <c r="L157" s="39"/>
+      <c r="M157" s="39"/>
+      <c r="N157" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="P157" s="19"/>
+      <c r="Q157" s="33">
+        <v>5232</v>
+      </c>
+      <c r="R157" s="37">
+        <v>36.9</v>
+      </c>
+      <c r="S157" s="37">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="T157" s="35">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="158" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A158" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E158" s="31"/>
+      <c r="F158" s="32">
+        <v>145</v>
+      </c>
+      <c r="H158" s="39" t="s">
+        <v>206</v>
+      </c>
+      <c r="I158" s="39"/>
+      <c r="J158" s="39"/>
+      <c r="K158" s="39"/>
+      <c r="L158" s="39"/>
+      <c r="M158" s="39"/>
+      <c r="N158" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="P158" s="19"/>
+      <c r="Q158" s="33">
+        <v>16</v>
+      </c>
+      <c r="R158" s="37">
+        <v>-70.400000000000006</v>
+      </c>
+      <c r="S158" s="37">
+        <v>-70.5</v>
+      </c>
+      <c r="T158" s="35">
+        <v>-0.01</v>
+      </c>
+    </row>
+    <row r="159" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A159" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B159" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E159" s="31"/>
+      <c r="F159" s="32">
+        <v>146</v>
+      </c>
+      <c r="H159" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="I159" s="39"/>
+      <c r="J159" s="39"/>
+      <c r="K159" s="39"/>
+      <c r="L159" s="39"/>
+      <c r="M159" s="39"/>
+      <c r="N159" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="P159" s="19"/>
+      <c r="Q159" s="33">
+        <v>13718</v>
+      </c>
+      <c r="R159" s="37">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="S159" s="37">
+        <v>-3.5</v>
+      </c>
+      <c r="T159" s="35">
+        <v>-0.19</v>
+      </c>
+    </row>
+    <row r="160" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A160" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B160" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E160" s="31"/>
+      <c r="F160" s="32">
+        <v>147</v>
+      </c>
+      <c r="H160" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="I160" s="39"/>
+      <c r="J160" s="39"/>
+      <c r="K160" s="39"/>
+      <c r="L160" s="56"/>
+      <c r="M160" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="N160" s="56"/>
+      <c r="O160" s="56"/>
+      <c r="P160" s="57"/>
+      <c r="Q160" s="33">
+        <v>10044</v>
+      </c>
+      <c r="R160" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="S160" s="37">
+        <v>-3.8</v>
+      </c>
+      <c r="T160" s="35">
+        <v>-0.15</v>
+      </c>
+    </row>
+    <row r="161" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A161" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B161" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E161" s="31"/>
+      <c r="F161" s="32">
+        <v>148</v>
+      </c>
+      <c r="H161" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="I161" s="39"/>
+      <c r="J161" s="39"/>
+      <c r="K161" s="39"/>
+      <c r="L161" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="M161" s="39"/>
+      <c r="N161" s="39"/>
+      <c r="O161" s="39"/>
+      <c r="P161" s="41"/>
+      <c r="Q161" s="33">
+        <v>1018</v>
+      </c>
+      <c r="R161" s="37">
+        <v>475.1</v>
+      </c>
+      <c r="S161" s="37">
+        <v>497.8</v>
+      </c>
+      <c r="T161" s="35">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="162" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A162" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B162" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C162" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="31"/>
+      <c r="F162" s="32">
+        <v>149</v>
+      </c>
+      <c r="H162" s="39" t="s">
+        <v>214</v>
+      </c>
+      <c r="I162" s="39"/>
+      <c r="J162" s="39"/>
+      <c r="K162" s="39"/>
+      <c r="L162" s="39"/>
+      <c r="M162" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="N162" s="39"/>
+      <c r="O162" s="39"/>
+      <c r="P162" s="41"/>
+      <c r="Q162" s="33">
+        <v>966</v>
+      </c>
+      <c r="R162" s="37">
+        <v>2200</v>
+      </c>
+      <c r="S162" s="37">
+        <v>2357.3000000000002</v>
+      </c>
+      <c r="T162" s="35">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="163" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A163" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B163" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C163" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E163" s="31"/>
+      <c r="F163" s="32">
+        <v>150</v>
+      </c>
+      <c r="H163" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="I163" s="39"/>
+      <c r="J163" s="39"/>
+      <c r="K163" s="39"/>
+      <c r="L163" s="39"/>
+      <c r="M163" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="N163" s="39"/>
+      <c r="O163" s="39"/>
+      <c r="P163" s="41"/>
+      <c r="Q163" s="33">
+        <v>4</v>
+      </c>
+      <c r="R163" s="37">
+        <v>100</v>
+      </c>
+      <c r="S163" s="37">
+        <v>94.9</v>
+      </c>
+      <c r="T163" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A164" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B164" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C164" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D164" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E164" s="31"/>
+      <c r="F164" s="32">
+        <v>151</v>
+      </c>
+      <c r="H164" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="I164" s="39"/>
+      <c r="J164" s="39"/>
+      <c r="K164" s="39"/>
+      <c r="L164" s="39"/>
+      <c r="M164" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="N164" s="39"/>
+      <c r="O164" s="39"/>
+      <c r="P164" s="41"/>
+      <c r="Q164" s="33">
+        <v>47</v>
+      </c>
+      <c r="R164" s="37">
+        <v>-64.7</v>
+      </c>
+      <c r="S164" s="37">
+        <v>-65.7</v>
+      </c>
+      <c r="T164" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="165" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A165" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B165" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C165" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D165" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E165" s="31"/>
+      <c r="F165" s="32">
+        <v>152</v>
+      </c>
+      <c r="H165" s="39" t="s">
+        <v>220</v>
+      </c>
+      <c r="I165" s="39"/>
+      <c r="J165" s="39"/>
+      <c r="K165" s="39"/>
+      <c r="L165" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="M165" s="39"/>
+      <c r="N165" s="39"/>
+      <c r="O165" s="39"/>
+      <c r="P165" s="41"/>
+      <c r="Q165" s="33">
+        <v>24202</v>
+      </c>
+      <c r="R165" s="37">
+        <v>-2.2999999999999998</v>
+      </c>
+      <c r="S165" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="T165" s="35">
+        <v>-0.35</v>
+      </c>
+    </row>
+    <row r="166" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A166" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B166" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D166" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E166" s="31"/>
+      <c r="F166" s="32">
+        <v>153</v>
+      </c>
+      <c r="H166" s="39" t="s">
+        <v>222</v>
+      </c>
+      <c r="I166" s="39"/>
+      <c r="J166" s="39"/>
+      <c r="K166" s="39"/>
+      <c r="L166" s="39"/>
+      <c r="M166" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="N166" s="39"/>
+      <c r="O166" s="39"/>
+      <c r="P166" s="41"/>
+      <c r="Q166" s="33">
+        <v>1393</v>
+      </c>
+      <c r="R166" s="37">
+        <v>-42.5</v>
+      </c>
+      <c r="S166" s="37">
+        <v>-41.3</v>
+      </c>
+      <c r="T166" s="35">
+        <v>-0.39</v>
+      </c>
+    </row>
+    <row r="167" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A167" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B167" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C167" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E167" s="31"/>
+      <c r="F167" s="32">
+        <v>154</v>
+      </c>
+      <c r="H167" s="39" t="s">
+        <v>224</v>
+      </c>
+      <c r="I167" s="39"/>
+      <c r="J167" s="39"/>
+      <c r="K167" s="39"/>
+      <c r="L167" s="39"/>
+      <c r="M167" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="N167" s="39"/>
+      <c r="O167" s="39"/>
+      <c r="P167" s="41"/>
+      <c r="Q167" s="33">
+        <v>4578</v>
+      </c>
+      <c r="R167" s="37">
+        <v>-4.5</v>
+      </c>
+      <c r="S167" s="37">
+        <v>-7.2</v>
+      </c>
+      <c r="T167" s="35">
+        <v>-0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A168" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B168" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="31"/>
+      <c r="F168" s="32">
+        <v>155</v>
+      </c>
+      <c r="H168" s="39" t="s">
+        <v>226</v>
+      </c>
+      <c r="I168" s="39"/>
+      <c r="J168" s="39"/>
+      <c r="K168" s="39"/>
+      <c r="L168" s="39"/>
+      <c r="M168" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="N168" s="39"/>
+      <c r="O168" s="39"/>
+      <c r="P168" s="41"/>
+      <c r="Q168" s="33">
+        <v>3543</v>
+      </c>
+      <c r="R168" s="37">
+        <v>-3.9</v>
+      </c>
+      <c r="S168" s="37">
+        <v>-5.4</v>
+      </c>
+      <c r="T168" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="169" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A169" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B169" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C169" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E169" s="31"/>
+      <c r="F169" s="32">
+        <v>156</v>
+      </c>
+      <c r="H169" s="39" t="s">
+        <v>228</v>
+      </c>
+      <c r="I169" s="39"/>
+      <c r="J169" s="39"/>
+      <c r="K169" s="39"/>
+      <c r="L169" s="39"/>
+      <c r="M169" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="N169" s="39"/>
+      <c r="O169" s="39"/>
+      <c r="P169" s="41"/>
+      <c r="Q169" s="33">
+        <v>14687</v>
+      </c>
+      <c r="R169" s="37">
+        <v>6</v>
+      </c>
+      <c r="S169" s="37">
+        <v>4.7</v>
+      </c>
+      <c r="T169" s="35">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="170" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A170" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B170" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C170" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="31"/>
+      <c r="F170" s="32">
+        <v>157</v>
+      </c>
+      <c r="H170" s="39" t="s">
+        <v>230</v>
+      </c>
+      <c r="I170" s="39"/>
+      <c r="J170" s="39"/>
+      <c r="K170" s="39"/>
+      <c r="L170" s="39"/>
+      <c r="M170" s="39"/>
+      <c r="N170" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="P170" s="19"/>
+      <c r="Q170" s="33">
+        <v>1963</v>
+      </c>
+      <c r="R170" s="37">
+        <v>6.4</v>
+      </c>
+      <c r="S170" s="37">
+        <v>4.8</v>
+      </c>
+      <c r="T170" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="171" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A171" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B171" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171" s="31"/>
+      <c r="F171" s="32">
+        <v>158</v>
+      </c>
+      <c r="H171" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="I171" s="39"/>
+      <c r="J171" s="39"/>
+      <c r="K171" s="39"/>
+      <c r="L171" s="39"/>
+      <c r="M171" s="39"/>
+      <c r="N171" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="P171" s="19"/>
+      <c r="Q171" s="33">
+        <v>3024</v>
+      </c>
+      <c r="R171" s="37">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="S171" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T171" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A172" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B172" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C172" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E172" s="31"/>
+      <c r="F172" s="32">
+        <v>159</v>
+      </c>
+      <c r="H172" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="I172" s="39"/>
+      <c r="J172" s="39"/>
+      <c r="K172" s="39"/>
+      <c r="L172" s="39"/>
+      <c r="M172" s="39"/>
+      <c r="N172" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="P172" s="19"/>
+      <c r="Q172" s="33">
+        <v>1253</v>
+      </c>
+      <c r="R172" s="37">
+        <v>9</v>
+      </c>
+      <c r="S172" s="37">
+        <v>7</v>
+      </c>
+      <c r="T172" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="173" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A173" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B173" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E173" s="31"/>
+      <c r="F173" s="32">
+        <v>160</v>
+      </c>
+      <c r="H173" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="I173" s="39"/>
+      <c r="J173" s="39"/>
+      <c r="K173" s="39"/>
+      <c r="L173" s="39"/>
+      <c r="M173" s="39"/>
+      <c r="N173" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="P173" s="19"/>
+      <c r="Q173" s="33">
+        <v>8446</v>
+      </c>
+      <c r="R173" s="37">
+        <v>-2.9</v>
+      </c>
+      <c r="S173" s="37">
+        <v>-3.9</v>
+      </c>
+      <c r="T173" s="35">
+        <v>-0.13</v>
+      </c>
+    </row>
+    <row r="174" spans="1:20" s="13" customFormat="1" ht="27" customHeight="1">
+      <c r="A174" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B174" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C174" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E174" s="31"/>
+      <c r="F174" s="32">
+        <v>161</v>
+      </c>
+      <c r="H174" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="I174" s="39"/>
+      <c r="J174" s="39"/>
+      <c r="K174" s="39"/>
+      <c r="L174" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="M174" s="39"/>
+      <c r="N174" s="39"/>
+      <c r="O174" s="39"/>
+      <c r="P174" s="41"/>
+      <c r="Q174" s="33">
+        <v>40586</v>
+      </c>
+      <c r="R174" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="S174" s="37">
+        <v>-0.2</v>
+      </c>
+      <c r="T174" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="175" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A175" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B175" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C175" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E175" s="31"/>
+      <c r="F175" s="32">
+        <v>162</v>
+      </c>
+      <c r="H175" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="I175" s="39"/>
+      <c r="J175" s="39"/>
+      <c r="K175" s="39"/>
+      <c r="L175" s="39"/>
+      <c r="M175" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="N175" s="39"/>
+      <c r="O175" s="39"/>
+      <c r="P175" s="41"/>
+      <c r="Q175" s="33">
+        <v>20913</v>
+      </c>
+      <c r="R175" s="37">
+        <v>1.4</v>
+      </c>
+      <c r="S175" s="37">
+        <v>1</v>
+      </c>
+      <c r="T175" s="35">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="176" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A176" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B176" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C176" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E176" s="31"/>
+      <c r="F176" s="32">
+        <v>163</v>
+      </c>
+      <c r="H176" s="39" t="s">
+        <v>242</v>
+      </c>
+      <c r="I176" s="39"/>
+      <c r="J176" s="39"/>
+      <c r="K176" s="39"/>
+      <c r="L176" s="39"/>
+      <c r="M176" s="39"/>
+      <c r="N176" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="P176" s="19"/>
+      <c r="Q176" s="33">
+        <v>3433</v>
+      </c>
+      <c r="R176" s="37">
+        <v>11.2</v>
+      </c>
+      <c r="S176" s="37">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="T176" s="35">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="177" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A177" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B177" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D177" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E177" s="31"/>
+      <c r="F177" s="32">
+        <v>164</v>
+      </c>
+      <c r="H177" s="39" t="s">
+        <v>244</v>
+      </c>
+      <c r="I177" s="39"/>
+      <c r="J177" s="39"/>
+      <c r="K177" s="39"/>
+      <c r="L177" s="39"/>
+      <c r="M177" s="39"/>
+      <c r="N177" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="P177" s="19"/>
+      <c r="Q177" s="33">
+        <v>3964</v>
+      </c>
+      <c r="R177" s="37">
+        <v>10.6</v>
+      </c>
+      <c r="S177" s="37">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="T177" s="35">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A178" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B178" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C178" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D178" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E178" s="31"/>
+      <c r="F178" s="32">
+        <v>165</v>
+      </c>
+      <c r="H178" s="39" t="s">
+        <v>246</v>
+      </c>
+      <c r="I178" s="39"/>
+      <c r="J178" s="39"/>
+      <c r="K178" s="39"/>
+      <c r="L178" s="39"/>
+      <c r="M178" s="39"/>
+      <c r="N178" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="P178" s="19"/>
+      <c r="Q178" s="33">
+        <v>853</v>
+      </c>
+      <c r="R178" s="37">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="S178" s="37">
+        <v>-8.5</v>
+      </c>
+      <c r="T178" s="35">
+        <v>-0.03</v>
+      </c>
+    </row>
+    <row r="179" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A179" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B179" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C179" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="31"/>
+      <c r="F179" s="32">
+        <v>166</v>
+      </c>
+      <c r="H179" s="39" t="s">
+        <v>248</v>
+      </c>
+      <c r="I179" s="39"/>
+      <c r="J179" s="39"/>
+      <c r="K179" s="39"/>
+      <c r="L179" s="39"/>
+      <c r="M179" s="39"/>
+      <c r="N179" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="P179" s="19"/>
+      <c r="Q179" s="33">
+        <v>912</v>
+      </c>
+      <c r="R179" s="37">
+        <v>13.3</v>
+      </c>
+      <c r="S179" s="37">
+        <v>10.1</v>
+      </c>
+      <c r="T179" s="35">
+        <v>0.03</v>
+      </c>
+    </row>
+    <row r="180" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A180" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B180" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C180" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E180" s="31"/>
+      <c r="F180" s="32">
+        <v>167</v>
+      </c>
+      <c r="H180" s="39" t="s">
+        <v>250</v>
+      </c>
+      <c r="I180" s="39"/>
+      <c r="J180" s="39"/>
+      <c r="K180" s="39"/>
+      <c r="L180" s="39"/>
+      <c r="M180" s="39"/>
+      <c r="N180" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="P180" s="19"/>
+      <c r="Q180" s="33">
+        <v>11752</v>
+      </c>
+      <c r="R180" s="37">
+        <v>-4.0999999999999996</v>
+      </c>
+      <c r="S180" s="37">
+        <v>-1.6</v>
+      </c>
+      <c r="T180" s="35">
+        <v>-0.08</v>
+      </c>
+    </row>
+    <row r="181" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A181" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B181" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C181" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E181" s="31"/>
+      <c r="F181" s="32">
+        <v>168</v>
+      </c>
+      <c r="H181" s="39" t="s">
+        <v>252</v>
+      </c>
+      <c r="I181" s="39"/>
+      <c r="J181" s="39"/>
+      <c r="K181" s="39"/>
+      <c r="L181" s="39"/>
+      <c r="M181" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="N181" s="43"/>
+      <c r="O181" s="43"/>
+      <c r="P181" s="44"/>
+      <c r="Q181" s="33">
+        <v>4481</v>
+      </c>
+      <c r="R181" s="37">
+        <v>-15.1</v>
+      </c>
+      <c r="S181" s="37">
+        <v>-16.7</v>
+      </c>
+      <c r="T181" s="35">
+        <v>-0.35</v>
+      </c>
+    </row>
+    <row r="182" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A182" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B182" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C182" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="31"/>
+      <c r="F182" s="32">
+        <v>169</v>
+      </c>
+      <c r="H182" s="39" t="s">
+        <v>254</v>
+      </c>
+      <c r="I182" s="39"/>
+      <c r="J182" s="39"/>
+      <c r="K182" s="39"/>
+      <c r="L182" s="39"/>
+      <c r="M182" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="N182" s="39"/>
+      <c r="O182" s="39"/>
+      <c r="P182" s="41"/>
+      <c r="Q182" s="33">
+        <v>13646</v>
+      </c>
+      <c r="R182" s="37">
+        <v>5</v>
+      </c>
+      <c r="S182" s="37">
+        <v>3</v>
+      </c>
+      <c r="T182" s="35">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A183" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B183" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C183" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D183" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E183" s="31"/>
+      <c r="F183" s="32">
+        <v>170</v>
+      </c>
+      <c r="H183" s="39" t="s">
+        <v>256</v>
+      </c>
+      <c r="I183" s="39"/>
+      <c r="J183" s="39"/>
+      <c r="K183" s="39"/>
+      <c r="L183" s="39"/>
+      <c r="N183" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="O183" s="39"/>
+      <c r="P183" s="41"/>
+      <c r="Q183" s="33">
+        <v>4581</v>
+      </c>
+      <c r="R183" s="37">
+        <v>-5.3</v>
+      </c>
+      <c r="S183" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T183" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A184" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B184" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C184" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" s="31"/>
+      <c r="F184" s="32">
+        <v>171</v>
+      </c>
+      <c r="H184" s="39" t="s">
+        <v>257</v>
+      </c>
+      <c r="I184" s="39"/>
+      <c r="J184" s="39"/>
+      <c r="K184" s="39"/>
+      <c r="L184" s="39"/>
+      <c r="N184" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="O184" s="39"/>
+      <c r="P184" s="41"/>
+      <c r="Q184" s="33">
+        <v>146</v>
+      </c>
+      <c r="R184" s="37">
+        <v>69.8</v>
+      </c>
+      <c r="S184" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T184" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="185" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A185" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B185" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="31"/>
+      <c r="F185" s="32">
+        <v>172</v>
+      </c>
+      <c r="H185" s="39" t="s">
+        <v>258</v>
+      </c>
+      <c r="I185" s="39"/>
+      <c r="J185" s="39"/>
+      <c r="K185" s="39"/>
+      <c r="L185" s="39"/>
+      <c r="N185" s="39" t="s">
+        <v>153</v>
+      </c>
+      <c r="O185" s="39"/>
+      <c r="P185" s="41"/>
+      <c r="Q185" s="33">
+        <v>197</v>
+      </c>
+      <c r="R185" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="S185" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T185" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A186" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B186" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C186" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" s="31"/>
+      <c r="F186" s="32">
+        <v>173</v>
+      </c>
+      <c r="H186" s="39" t="s">
+        <v>259</v>
+      </c>
+      <c r="I186" s="39"/>
+      <c r="J186" s="39"/>
+      <c r="K186" s="39"/>
+      <c r="L186" s="39"/>
+      <c r="N186" s="39" t="s">
+        <v>221</v>
+      </c>
+      <c r="O186" s="39"/>
+      <c r="P186" s="41"/>
+      <c r="Q186" s="33">
+        <v>1126</v>
+      </c>
+      <c r="R186" s="37">
+        <v>53.4</v>
+      </c>
+      <c r="S186" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T186" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A187" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B187" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" s="31"/>
+      <c r="F187" s="32">
+        <v>174</v>
+      </c>
+      <c r="H187" s="39" t="s">
+        <v>260</v>
+      </c>
+      <c r="I187" s="39"/>
+      <c r="J187" s="39"/>
+      <c r="K187" s="39"/>
+      <c r="L187" s="39"/>
+      <c r="N187" s="39" t="s">
+        <v>261</v>
+      </c>
+      <c r="O187" s="39"/>
+      <c r="P187" s="41"/>
+      <c r="Q187" s="33">
+        <v>300</v>
+      </c>
+      <c r="R187" s="37">
+        <v>-12.5</v>
+      </c>
+      <c r="S187" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T187" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A188" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B188" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" s="31"/>
+      <c r="F188" s="32">
+        <v>175</v>
+      </c>
+      <c r="H188" s="39" t="s">
+        <v>262</v>
+      </c>
+      <c r="I188" s="39"/>
+      <c r="J188" s="39"/>
+      <c r="K188" s="39"/>
+      <c r="L188" s="39"/>
+      <c r="M188" s="39"/>
+      <c r="N188" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="P188" s="19"/>
+      <c r="Q188" s="33">
+        <v>5280</v>
+      </c>
+      <c r="R188" s="37">
+        <v>19.5</v>
+      </c>
+      <c r="S188" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T188" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A189" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B189" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C189" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" s="31"/>
+      <c r="F189" s="32">
+        <v>176</v>
+      </c>
+      <c r="H189" s="39" t="s">
+        <v>264</v>
+      </c>
+      <c r="I189" s="39"/>
+      <c r="J189" s="39"/>
+      <c r="K189" s="39"/>
+      <c r="L189" s="39"/>
+      <c r="M189" s="39"/>
+      <c r="N189" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="P189" s="19"/>
+      <c r="Q189" s="33">
+        <v>2017</v>
+      </c>
+      <c r="R189" s="37">
+        <v>-15.4</v>
+      </c>
+      <c r="S189" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T189" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A190" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B190" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C190" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="31"/>
+      <c r="F190" s="32">
+        <v>177</v>
+      </c>
+      <c r="H190" s="39" t="s">
+        <v>266</v>
+      </c>
+      <c r="I190" s="39"/>
+      <c r="J190" s="39"/>
+      <c r="K190" s="39"/>
+      <c r="L190" s="39"/>
+      <c r="M190" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="N190" s="39"/>
+      <c r="O190" s="39"/>
+      <c r="P190" s="41"/>
+      <c r="Q190" s="33">
+        <v>1546</v>
+      </c>
+      <c r="R190" s="37">
+        <v>54.6</v>
+      </c>
+      <c r="S190" s="37">
+        <v>51.7</v>
+      </c>
+      <c r="T190" s="35">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="191" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A191" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B191" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C191" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" s="31"/>
+      <c r="F191" s="32">
+        <v>178</v>
+      </c>
+      <c r="H191" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="P191" s="19"/>
+      <c r="Q191" s="33">
+        <v>1499</v>
+      </c>
+      <c r="R191" s="37">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="S191" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T191" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A192" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B192" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C192" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E192" s="31"/>
+      <c r="F192" s="32">
+        <v>179</v>
+      </c>
+      <c r="H192" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="P192" s="19"/>
+      <c r="Q192" s="33">
+        <v>26935</v>
+      </c>
+      <c r="R192" s="37">
+        <v>-1.9</v>
+      </c>
+      <c r="S192" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T192" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A193" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B193" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C193" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E193" s="31"/>
+      <c r="F193" s="32">
+        <v>180</v>
+      </c>
+      <c r="H193" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="P193" s="19"/>
+      <c r="Q193" s="33">
+        <v>6825</v>
+      </c>
+      <c r="R193" s="37">
+        <v>25.9</v>
+      </c>
+      <c r="S193" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T193" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A194" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B194" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E194" s="31"/>
+      <c r="F194" s="32">
+        <v>181</v>
+      </c>
+      <c r="H194" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="P194" s="19"/>
+      <c r="Q194" s="33">
+        <v>194598</v>
+      </c>
+      <c r="R194" s="37">
+        <v>1</v>
+      </c>
+      <c r="S194" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T194" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A195" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B195" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E195" s="31"/>
+      <c r="F195" s="32">
+        <v>182</v>
+      </c>
+      <c r="H195" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="P195" s="19"/>
+      <c r="Q195" s="33">
+        <v>14218</v>
+      </c>
+      <c r="R195" s="37">
+        <v>-0.9</v>
+      </c>
+      <c r="S195" s="37">
+        <v>-3.6</v>
+      </c>
+      <c r="T195" s="35">
+        <v>-0.2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A196" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B196" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C196" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E196" s="31"/>
+      <c r="F196" s="32">
+        <v>183</v>
+      </c>
+      <c r="H196" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="P196" s="19"/>
+      <c r="Q196" s="33">
+        <v>223748</v>
+      </c>
+      <c r="R196" s="37">
+        <v>-0.6</v>
+      </c>
+      <c r="S196" s="37">
+        <v>-2.5</v>
+      </c>
+      <c r="T196" s="35">
+        <v>-2.17</v>
+      </c>
+    </row>
+    <row r="197" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A197" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B197" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" s="31"/>
+      <c r="F197" s="32">
+        <v>184</v>
+      </c>
+      <c r="J197" s="39"/>
+      <c r="K197" s="39" t="s">
+        <v>347</v>
+      </c>
+      <c r="M197" s="39"/>
+      <c r="N197" s="39"/>
+      <c r="O197" s="39"/>
+      <c r="P197" s="41"/>
+      <c r="Q197" s="33">
+        <v>66030</v>
+      </c>
+      <c r="R197" s="37">
+        <v>-2.6</v>
+      </c>
+      <c r="S197" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T197" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A198" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B198" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C198" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E198" s="31"/>
+      <c r="F198" s="32">
+        <v>185</v>
+      </c>
+      <c r="J198" s="39"/>
+      <c r="K198" s="39"/>
+      <c r="L198" s="39" t="s">
+        <v>348</v>
+      </c>
+      <c r="M198" s="41"/>
+      <c r="P198" s="19"/>
+      <c r="Q198" s="33">
+        <v>31646</v>
+      </c>
+      <c r="R198" s="37">
+        <v>-5.9</v>
+      </c>
+      <c r="S198" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T198" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A199" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B199" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E199" s="31"/>
+      <c r="F199" s="32">
+        <v>186</v>
+      </c>
+      <c r="J199" s="39"/>
+      <c r="K199" s="39"/>
+      <c r="L199" s="39"/>
+      <c r="M199" s="41" t="s">
+        <v>349</v>
+      </c>
+      <c r="P199" s="19"/>
+      <c r="Q199" s="33">
+        <v>1725</v>
+      </c>
+      <c r="R199" s="37">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="S199" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T199" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A200" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B200" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C200" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="31"/>
+      <c r="F200" s="32">
+        <v>187</v>
+      </c>
+      <c r="J200" s="39"/>
+      <c r="K200" s="39"/>
+      <c r="L200" s="39"/>
+      <c r="M200" s="41" t="s">
+        <v>350</v>
+      </c>
+      <c r="P200" s="19"/>
+      <c r="Q200" s="33">
+        <v>13443</v>
+      </c>
+      <c r="R200" s="37">
+        <v>-1.3</v>
+      </c>
+      <c r="S200" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T200" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A201" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B201" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C201" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E201" s="31"/>
+      <c r="F201" s="32">
+        <v>188</v>
+      </c>
+      <c r="J201" s="39"/>
+      <c r="K201" s="39"/>
+      <c r="L201" s="39"/>
+      <c r="M201" s="41" t="s">
+        <v>351</v>
+      </c>
+      <c r="P201" s="19"/>
+      <c r="Q201" s="33">
+        <v>16479</v>
+      </c>
+      <c r="R201" s="37">
+        <v>-11.9</v>
+      </c>
+      <c r="S201" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T201" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A202" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B202" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C202" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E202" s="31"/>
+      <c r="F202" s="32">
+        <v>189</v>
+      </c>
+      <c r="J202" s="39"/>
+      <c r="K202" s="39"/>
+      <c r="L202" s="39" t="s">
+        <v>352</v>
+      </c>
+      <c r="M202" s="41"/>
+      <c r="P202" s="19"/>
+      <c r="Q202" s="33">
+        <v>34373</v>
+      </c>
+      <c r="R202" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="S202" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T202" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A203" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B203" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C203" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E203" s="31"/>
+      <c r="F203" s="32">
+        <v>190</v>
+      </c>
+      <c r="J203" s="39"/>
+      <c r="K203" s="39"/>
+      <c r="L203" s="39"/>
+      <c r="M203" s="41" t="s">
+        <v>353</v>
+      </c>
+      <c r="P203" s="19"/>
+      <c r="Q203" s="33">
+        <v>4344</v>
+      </c>
+      <c r="R203" s="37">
+        <v>30.5</v>
+      </c>
+      <c r="S203" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T203" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A204" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B204" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C204" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E204" s="31"/>
+      <c r="F204" s="32">
+        <v>191</v>
+      </c>
+      <c r="J204" s="39"/>
+      <c r="K204" s="39"/>
+      <c r="L204" s="39"/>
+      <c r="M204" s="41" t="s">
+        <v>354</v>
+      </c>
+      <c r="P204" s="19"/>
+      <c r="Q204" s="33">
+        <v>16052</v>
+      </c>
+      <c r="R204" s="37">
+        <v>-0.8</v>
+      </c>
+      <c r="S204" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T204" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="205" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A205" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B205" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C205" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E205" s="31"/>
+      <c r="F205" s="32">
+        <v>192</v>
+      </c>
+      <c r="J205" s="39"/>
+      <c r="K205" s="39"/>
+      <c r="L205" s="39"/>
+      <c r="M205" s="41" t="s">
+        <v>355</v>
+      </c>
+      <c r="P205" s="19"/>
+      <c r="Q205" s="33">
+        <v>13782</v>
+      </c>
+      <c r="R205" s="37">
+        <v>-4.7</v>
+      </c>
+      <c r="S205" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T205" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A206" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B206" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C206" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E206" s="31"/>
+      <c r="F206" s="32">
+        <v>193</v>
+      </c>
+      <c r="J206" s="39"/>
+      <c r="K206" s="39"/>
+      <c r="L206" s="39"/>
+      <c r="M206" s="41" t="s">
+        <v>356</v>
+      </c>
+      <c r="P206" s="19"/>
+      <c r="Q206" s="33">
+        <v>195</v>
+      </c>
+      <c r="R206" s="37">
+        <v>50</v>
+      </c>
+      <c r="S206" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T206" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="207" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A207" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B207" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C207" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E207" s="31"/>
+      <c r="F207" s="32">
+        <v>194</v>
+      </c>
+      <c r="J207" s="39"/>
+      <c r="K207" s="39"/>
+      <c r="L207" s="39" t="s">
+        <v>357</v>
+      </c>
+      <c r="N207" s="39"/>
+      <c r="O207" s="39"/>
+      <c r="P207" s="41"/>
+      <c r="Q207" s="33">
+        <v>11</v>
+      </c>
+      <c r="R207" s="37">
+        <v>-57.7</v>
+      </c>
+      <c r="S207" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T207" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="208" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A208" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B208" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C208" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E208" s="31"/>
+      <c r="F208" s="32">
+        <v>195</v>
+      </c>
+      <c r="J208" s="39" t="s">
+        <v>358</v>
+      </c>
+      <c r="K208" s="39"/>
+      <c r="L208" s="39"/>
+      <c r="M208" s="41"/>
+      <c r="P208" s="19"/>
+      <c r="Q208" s="33">
+        <v>573292</v>
+      </c>
+      <c r="R208" s="37">
+        <v>5</v>
+      </c>
+      <c r="S208" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T208" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="209" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A209" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B209" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C209" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E209" s="31"/>
+      <c r="F209" s="32">
+        <v>196</v>
+      </c>
+      <c r="J209" s="39"/>
+      <c r="K209" s="39" t="s">
+        <v>359</v>
+      </c>
+      <c r="L209" s="39"/>
+      <c r="M209" s="39"/>
+      <c r="P209" s="19"/>
+      <c r="Q209" s="33">
+        <v>495212</v>
+      </c>
+      <c r="R209" s="37">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="S209" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T209" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A210" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B210" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E210" s="31"/>
+      <c r="F210" s="32">
+        <v>197</v>
+      </c>
+      <c r="J210" s="39"/>
+      <c r="K210" s="39" t="s">
+        <v>360</v>
+      </c>
+      <c r="L210" s="39"/>
+      <c r="M210" s="39"/>
+      <c r="P210" s="19"/>
+      <c r="Q210" s="33">
+        <v>18796</v>
+      </c>
+      <c r="R210" s="37">
+        <v>153.4</v>
+      </c>
+      <c r="S210" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T210" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="211" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A211" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B211" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C211" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" s="31"/>
+      <c r="F211" s="32">
+        <v>198</v>
+      </c>
+      <c r="J211" s="39"/>
+      <c r="K211" s="39"/>
+      <c r="L211" s="39" t="s">
+        <v>361</v>
+      </c>
+      <c r="M211" s="39"/>
+      <c r="P211" s="19"/>
+      <c r="Q211" s="33">
+        <v>1607</v>
+      </c>
+      <c r="R211" s="37">
+        <v>23.7</v>
+      </c>
+      <c r="S211" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T211" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A212" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B212" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C212" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E212" s="31"/>
+      <c r="F212" s="32">
+        <v>199</v>
+      </c>
+      <c r="J212" s="39"/>
+      <c r="K212" s="39"/>
+      <c r="L212" s="39" t="s">
+        <v>362</v>
+      </c>
+      <c r="M212" s="39"/>
+      <c r="P212" s="19"/>
+      <c r="Q212" s="33">
+        <v>17189</v>
+      </c>
+      <c r="R212" s="37">
+        <v>180.9</v>
+      </c>
+      <c r="S212" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T212" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A213" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B213" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C213" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E213" s="31"/>
+      <c r="F213" s="32">
+        <v>200</v>
+      </c>
+      <c r="J213" s="39"/>
+      <c r="K213" s="39" t="s">
+        <v>363</v>
+      </c>
+      <c r="L213" s="39"/>
+      <c r="M213" s="39"/>
+      <c r="P213" s="19"/>
+      <c r="Q213" s="33">
+        <v>2938</v>
+      </c>
+      <c r="R213" s="37">
+        <v>-60.2</v>
+      </c>
+      <c r="S213" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T213" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A214" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B214" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C214" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E214" s="31"/>
+      <c r="F214" s="32">
+        <v>201</v>
+      </c>
+      <c r="J214" s="39"/>
+      <c r="K214" s="39" t="s">
+        <v>364</v>
+      </c>
+      <c r="L214" s="39"/>
+      <c r="M214" s="39"/>
+      <c r="P214" s="19"/>
+      <c r="Q214" s="33">
+        <v>2558</v>
+      </c>
+      <c r="R214" s="37">
+        <v>18.5</v>
+      </c>
+      <c r="S214" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T214" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="215" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A215" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B215" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C215" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E215" s="31"/>
+      <c r="F215" s="32">
+        <v>202</v>
+      </c>
+      <c r="J215" s="39"/>
+      <c r="K215" s="39" t="s">
+        <v>365</v>
+      </c>
+      <c r="L215" s="39"/>
+      <c r="M215" s="39"/>
+      <c r="P215" s="19"/>
+      <c r="Q215" s="33">
         <v>272</v>
       </c>
-    </row>
-[...63 lines deleted...]
-      <c r="N11" s="6" t="s">
+      <c r="R215" s="37">
+        <v>-40.5</v>
+      </c>
+      <c r="S215" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T215" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A216" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B216" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C216" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" s="31"/>
+      <c r="F216" s="32">
+        <v>203</v>
+      </c>
+      <c r="J216" s="39"/>
+      <c r="K216" s="39" t="s">
+        <v>366</v>
+      </c>
+      <c r="L216" s="39"/>
+      <c r="M216" s="39"/>
+      <c r="P216" s="19"/>
+      <c r="Q216" s="33">
+        <v>52795</v>
+      </c>
+      <c r="R216" s="37">
+        <v>-1.5</v>
+      </c>
+      <c r="S216" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T216" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A217" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B217" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C217" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E217" s="31"/>
+      <c r="F217" s="32">
+        <v>204</v>
+      </c>
+      <c r="J217" s="39"/>
+      <c r="K217" s="39" t="s">
+        <v>367</v>
+      </c>
+      <c r="L217" s="39"/>
+      <c r="M217" s="39"/>
+      <c r="P217" s="19"/>
+      <c r="Q217" s="33">
         <v>0</v>
       </c>
-      <c r="P11" s="22"/>
-[...48 lines deleted...]
-      <c r="A14" s="11" t="s">
+      <c r="R217" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S217" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T217" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A218" s="31" t="s">
         <v>404</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...9 lines deleted...]
-      <c r="F14" s="7">
+      <c r="B218" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C218" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E218" s="31"/>
+      <c r="F218" s="32">
+        <v>205</v>
+      </c>
+      <c r="J218" s="39"/>
+      <c r="K218" s="39" t="s">
+        <v>368</v>
+      </c>
+      <c r="L218" s="39"/>
+      <c r="M218" s="39"/>
+      <c r="P218" s="19"/>
+      <c r="Q218" s="33">
+        <v>721</v>
+      </c>
+      <c r="R218" s="37">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="S218" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T218" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A219" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B219" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C219" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E219" s="31"/>
+      <c r="F219" s="32">
+        <v>206</v>
+      </c>
+      <c r="J219" s="39" t="s">
+        <v>369</v>
+      </c>
+      <c r="K219" s="39"/>
+      <c r="L219" s="39"/>
+      <c r="M219" s="41"/>
+      <c r="P219" s="19"/>
+      <c r="Q219" s="33">
+        <v>111831</v>
+      </c>
+      <c r="R219" s="37">
+        <v>-2.1</v>
+      </c>
+      <c r="S219" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T219" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="220" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A220" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B220" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C220" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E220" s="31"/>
+      <c r="F220" s="32">
+        <v>207</v>
+      </c>
+      <c r="I220" s="58" t="s">
+        <v>370</v>
+      </c>
+      <c r="P220" s="19"/>
+      <c r="Q220" s="33">
+        <v>430353</v>
+      </c>
+      <c r="R220" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="S220" s="37">
+        <v>2.9</v>
+      </c>
+      <c r="T220" s="36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A221" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B221" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221" s="31"/>
+      <c r="F221" s="32">
+        <v>208</v>
+      </c>
+      <c r="I221" s="58" t="s">
+        <v>371</v>
+      </c>
+      <c r="P221" s="19"/>
+      <c r="Q221" s="33">
+        <v>175558</v>
+      </c>
+      <c r="R221" s="37">
+        <v>13.5</v>
+      </c>
+      <c r="S221" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T221" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A222" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B222" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C222" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E222" s="31"/>
+      <c r="F222" s="32">
+        <v>209</v>
+      </c>
+      <c r="I222" s="58"/>
+      <c r="J222" s="58" t="s">
+        <v>372</v>
+      </c>
+      <c r="P222" s="19"/>
+      <c r="Q222" s="33">
+        <v>203233</v>
+      </c>
+      <c r="R222" s="37">
+        <v>13.5</v>
+      </c>
+      <c r="S222" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T222" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="223" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A223" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B223" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C223" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E223" s="31"/>
+      <c r="F223" s="32">
+        <v>210</v>
+      </c>
+      <c r="I223" s="58"/>
+      <c r="K223" s="58" t="s">
+        <v>373</v>
+      </c>
+      <c r="P223" s="19"/>
+      <c r="Q223" s="33">
+        <v>201942</v>
+      </c>
+      <c r="R223" s="37">
+        <v>15.1</v>
+      </c>
+      <c r="S223" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T223" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="224" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A224" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B224" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C224" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E224" s="31"/>
+      <c r="F224" s="32">
+        <v>211</v>
+      </c>
+      <c r="I224" s="58"/>
+      <c r="L224" s="58" t="s">
+        <v>374</v>
+      </c>
+      <c r="P224" s="19"/>
+      <c r="Q224" s="33">
+        <v>223555</v>
+      </c>
+      <c r="R224" s="37">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="S224" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T224" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="225" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A225" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B225" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C225" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E225" s="31"/>
+      <c r="F225" s="32">
+        <v>212</v>
+      </c>
+      <c r="I225" s="58"/>
+      <c r="L225" s="58" t="s">
+        <v>375</v>
+      </c>
+      <c r="P225" s="19"/>
+      <c r="Q225" s="33">
+        <v>-21613</v>
+      </c>
+      <c r="R225" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S225" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T225" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="226" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A226" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B226" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C226" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" s="31"/>
+      <c r="F226" s="32">
+        <v>213</v>
+      </c>
+      <c r="I226" s="58"/>
+      <c r="M226" s="58" t="s">
+        <v>376</v>
+      </c>
+      <c r="P226" s="19"/>
+      <c r="Q226" s="33">
+        <v>-25949</v>
+      </c>
+      <c r="R226" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S226" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T226" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="227" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A227" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B227" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C227" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227" s="31"/>
+      <c r="F227" s="32">
+        <v>214</v>
+      </c>
+      <c r="I227" s="58"/>
+      <c r="M227" s="58" t="s">
+        <v>377</v>
+      </c>
+      <c r="P227" s="19"/>
+      <c r="Q227" s="33">
+        <v>4336</v>
+      </c>
+      <c r="R227" s="37">
+        <v>30.8</v>
+      </c>
+      <c r="S227" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T227" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="228" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A228" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B228" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C228" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E228" s="31"/>
+      <c r="F228" s="32">
+        <v>215</v>
+      </c>
+      <c r="I228" s="58"/>
+      <c r="K228" s="58" t="s">
+        <v>378</v>
+      </c>
+      <c r="P228" s="19"/>
+      <c r="Q228" s="33">
+        <v>1290</v>
+      </c>
+      <c r="R228" s="37">
+        <v>-65</v>
+      </c>
+      <c r="S228" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T228" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="229" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A229" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B229" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C229" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E229" s="31"/>
+      <c r="F229" s="32">
+        <v>216</v>
+      </c>
+      <c r="I229" s="58"/>
+      <c r="J229" s="58" t="s">
+        <v>379</v>
+      </c>
+      <c r="P229" s="19"/>
+      <c r="Q229" s="33">
+        <v>2558</v>
+      </c>
+      <c r="R229" s="37">
+        <v>18.5</v>
+      </c>
+      <c r="S229" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T229" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A230" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B230" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C230" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="31"/>
+      <c r="F230" s="32">
+        <v>217</v>
+      </c>
+      <c r="I230" s="58"/>
+      <c r="J230" s="58" t="s">
+        <v>380</v>
+      </c>
+      <c r="P230" s="19"/>
+      <c r="Q230" s="33">
+        <v>239</v>
+      </c>
+      <c r="R230" s="37">
+        <v>89.7</v>
+      </c>
+      <c r="S230" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T230" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="231" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A231" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B231" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C231" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" s="31"/>
+      <c r="F231" s="32">
+        <v>218</v>
+      </c>
+      <c r="I231" s="58"/>
+      <c r="J231" s="58" t="s">
+        <v>381</v>
+      </c>
+      <c r="P231" s="19"/>
+      <c r="Q231" s="33">
+        <v>-20977</v>
+      </c>
+      <c r="R231" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S231" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T231" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A232" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B232" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C232" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E232" s="31"/>
+      <c r="F232" s="32">
+        <v>219</v>
+      </c>
+      <c r="I232" s="58"/>
+      <c r="J232" s="58" t="s">
+        <v>382</v>
+      </c>
+      <c r="P232" s="19"/>
+      <c r="Q232" s="33">
+        <v>0</v>
+      </c>
+      <c r="R232" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S232" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T232" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="233" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A233" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B233" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C233" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E233" s="31"/>
+      <c r="F233" s="32">
+        <v>220</v>
+      </c>
+      <c r="I233" s="58"/>
+      <c r="J233" s="58" t="s">
+        <v>383</v>
+      </c>
+      <c r="P233" s="19"/>
+      <c r="Q233" s="33">
+        <v>-326</v>
+      </c>
+      <c r="R233" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S233" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T233" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="234" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A234" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B234" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C234" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E234" s="31"/>
+      <c r="F234" s="32">
+        <v>221</v>
+      </c>
+      <c r="I234" s="58"/>
+      <c r="J234" s="58" t="s">
+        <v>384</v>
+      </c>
+      <c r="P234" s="19"/>
+      <c r="Q234" s="33">
+        <v>-9167</v>
+      </c>
+      <c r="R234" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S234" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T234" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="235" spans="1:20" s="13" customFormat="1" ht="36" customHeight="1">
+      <c r="A235" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B235" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C235" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E235" s="31"/>
+      <c r="F235" s="32">
+        <v>222</v>
+      </c>
+      <c r="I235" s="64" t="s">
+        <v>385</v>
+      </c>
+      <c r="J235" s="65"/>
+      <c r="K235" s="65"/>
+      <c r="L235" s="65"/>
+      <c r="M235" s="65"/>
+      <c r="N235" s="65"/>
+      <c r="O235" s="65"/>
+      <c r="P235" s="66"/>
+      <c r="Q235" s="60">
+        <v>59.2</v>
+      </c>
+      <c r="R235" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S235" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T235" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="236" spans="1:20" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A236" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B236" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C236" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E236" s="31"/>
+      <c r="F236" s="32">
+        <v>223</v>
+      </c>
+      <c r="H236" s="58"/>
+      <c r="I236" s="58" t="s">
+        <v>386</v>
+      </c>
+      <c r="P236" s="19"/>
+      <c r="Q236" s="60">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="R236" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S236" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T236" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="237" spans="1:20" s="13" customFormat="1" ht="21" customHeight="1">
+      <c r="A237" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B237" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C237" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E237" s="31"/>
+      <c r="F237" s="32">
+        <v>224</v>
+      </c>
+      <c r="H237" s="58"/>
+      <c r="I237" s="58"/>
+      <c r="J237" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="P237" s="19"/>
+      <c r="Q237" s="60">
+        <v>47.2</v>
+      </c>
+      <c r="R237" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S237" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T237" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="238" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A238" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B238" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C238" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E238" s="31"/>
+      <c r="F238" s="32">
+        <v>225</v>
+      </c>
+      <c r="H238" s="58"/>
+      <c r="I238" s="58"/>
+      <c r="K238" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="P238" s="19"/>
+      <c r="Q238" s="60">
+        <v>46.9</v>
+      </c>
+      <c r="R238" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S238" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T238" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="239" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A239" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B239" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C239" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" s="31"/>
+      <c r="F239" s="32">
+        <v>226</v>
+      </c>
+      <c r="H239" s="58"/>
+      <c r="I239" s="58"/>
+      <c r="L239" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="P239" s="19"/>
+      <c r="Q239" s="60">
+        <v>51.9</v>
+      </c>
+      <c r="R239" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S239" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T239" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="240" spans="1:20" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A240" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B240" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C240" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E240" s="31"/>
+      <c r="F240" s="32">
+        <v>227</v>
+      </c>
+      <c r="H240" s="58"/>
+      <c r="I240" s="58"/>
+      <c r="L240" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="P240" s="19"/>
+      <c r="Q240" s="60">
+        <v>-5</v>
+      </c>
+      <c r="R240" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S240" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T240" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="241" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A241" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B241" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C241" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E241" s="31"/>
+      <c r="F241" s="32">
+        <v>228</v>
+      </c>
+      <c r="H241" s="58"/>
+      <c r="I241" s="58"/>
+      <c r="M241" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="P241" s="19"/>
+      <c r="Q241" s="60">
+        <v>-6</v>
+      </c>
+      <c r="R241" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S241" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T241" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="242" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A242" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B242" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C242" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E242" s="31"/>
+      <c r="F242" s="32">
+        <v>229</v>
+      </c>
+      <c r="H242" s="58"/>
+      <c r="I242" s="58"/>
+      <c r="M242" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="P242" s="19"/>
+      <c r="Q242" s="60">
         <v>1</v>
       </c>
-      <c r="G14" s="34"/>
-[...14 lines deleted...]
-      <c r="R14" s="37" t="s">
+      <c r="R242" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S242" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T242" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="243" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A243" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B243" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C243" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E243" s="31"/>
+      <c r="F243" s="32">
+        <v>230</v>
+      </c>
+      <c r="H243" s="58"/>
+      <c r="I243" s="58"/>
+      <c r="K243" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="P243" s="19"/>
+      <c r="Q243" s="60">
+        <v>0.3</v>
+      </c>
+      <c r="R243" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S243" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T243" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="244" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A244" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B244" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C244" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E244" s="31"/>
+      <c r="F244" s="32">
+        <v>231</v>
+      </c>
+      <c r="I244" s="58"/>
+      <c r="J244" s="58" t="s">
+        <v>394</v>
+      </c>
+      <c r="P244" s="19"/>
+      <c r="Q244" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="R244" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S244" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T244" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="245" spans="1:21" s="13" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A245" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B245" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C245" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E245" s="31"/>
+      <c r="F245" s="32">
+        <v>232</v>
+      </c>
+      <c r="I245" s="58"/>
+      <c r="J245" s="58" t="s">
+        <v>395</v>
+      </c>
+      <c r="P245" s="19"/>
+      <c r="Q245" s="60">
+        <v>0.1</v>
+      </c>
+      <c r="R245" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S245" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T245" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="246" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A246" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B246" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C246" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E246" s="31"/>
+      <c r="F246" s="32">
+        <v>233</v>
+      </c>
+      <c r="G246" s="13"/>
+      <c r="I246" s="58"/>
+      <c r="J246" s="58" t="s">
+        <v>396</v>
+      </c>
+      <c r="K246" s="13"/>
+      <c r="L246" s="13"/>
+      <c r="M246" s="13"/>
+      <c r="N246" s="13"/>
+      <c r="O246" s="13"/>
+      <c r="P246" s="19"/>
+      <c r="Q246" s="60">
+        <v>-4.9000000000000004</v>
+      </c>
+      <c r="R246" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S246" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T246" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="U246" s="13"/>
+    </row>
+    <row r="247" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A247" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B247" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C247" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E247" s="31"/>
+      <c r="F247" s="32">
+        <v>234</v>
+      </c>
+      <c r="G247" s="13"/>
+      <c r="I247" s="58"/>
+      <c r="J247" s="58" t="s">
+        <v>397</v>
+      </c>
+      <c r="K247" s="13"/>
+      <c r="L247" s="13"/>
+      <c r="M247" s="13"/>
+      <c r="N247" s="13"/>
+      <c r="O247" s="13"/>
+      <c r="P247" s="19"/>
+      <c r="Q247" s="60">
+        <v>0</v>
+      </c>
+      <c r="R247" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="S247" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="T247" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="U247" s="13"/>
+    </row>
+    <row r="248" spans="1:21" ht="21" customHeight="1">
+      <c r="A248" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B248" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C248" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E248" s="31"/>
+      <c r="F248" s="32">
+        <v>235</v>
+      </c>
+      <c r="G248" s="13"/>
+      <c r="I248" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="J248" s="13"/>
+      <c r="K248" s="13"/>
+      <c r="L248" s="13"/>
+      <c r="M248" s="13"/>
+      <c r="N248" s="13"/>
+      <c r="O248" s="13"/>
+      <c r="P248" s="19"/>
+      <c r="Q248" s="37">
+        <v>31.8</v>
+      </c>
+      <c r="R248" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="S248" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="T248" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="249" spans="1:21" ht="21" customHeight="1">
+      <c r="A249" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B249" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C249" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E249" s="31"/>
+      <c r="F249" s="32">
+        <v>236</v>
+      </c>
+      <c r="G249" s="13"/>
+      <c r="I249" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="J249" s="13"/>
+      <c r="K249" s="13"/>
+      <c r="L249" s="13"/>
+      <c r="M249" s="13"/>
+      <c r="N249" s="13"/>
+      <c r="O249" s="13"/>
+      <c r="P249" s="19"/>
+      <c r="Q249" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="R249" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="S249" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="T249" s="38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="250" spans="1:21" ht="21" customHeight="1">
+      <c r="A250" s="31" t="s">
+        <v>404</v>
+      </c>
+      <c r="B250" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="C250" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="E250" s="31"/>
+      <c r="F250" s="32">
+        <v>237</v>
+      </c>
+      <c r="G250" s="13"/>
+      <c r="H250" s="59"/>
+      <c r="I250" s="27" t="s">
+        <v>400</v>
+      </c>
+      <c r="J250" s="27"/>
+      <c r="K250" s="27"/>
+      <c r="L250" s="27"/>
+      <c r="M250" s="27"/>
+      <c r="N250" s="27"/>
+      <c r="O250" s="27"/>
+      <c r="P250" s="28"/>
+      <c r="Q250" s="45">
+        <v>210406</v>
+      </c>
+      <c r="R250" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="S250" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="T250" s="46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="251" spans="1:21" ht="20.100000000000001" customHeight="1">
+      <c r="F251" s="47"/>
+      <c r="I251" s="13" t="s">
         <v>277</v>
       </c>
-      <c r="S14" s="37" t="s">
-[...10105 lines deleted...]
-      <c r="Q249" s="37" t="s">
+      <c r="K251" s="13"/>
+      <c r="L251" s="13"/>
+      <c r="M251" s="13"/>
+      <c r="N251" s="13"/>
+      <c r="O251" s="13"/>
+      <c r="P251" s="13"/>
+      <c r="Q251" s="33"/>
+      <c r="R251" s="33"/>
+      <c r="S251" s="33"/>
+      <c r="T251" s="33"/>
+    </row>
+    <row r="252" spans="1:21" s="13" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A252" s="11"/>
+      <c r="B252" s="11"/>
+      <c r="C252" s="11"/>
+      <c r="D252" s="11"/>
+      <c r="E252" s="11"/>
+      <c r="F252" s="47"/>
+      <c r="G252" s="2"/>
+      <c r="H252" s="2"/>
+      <c r="J252" s="2"/>
+      <c r="M252" s="13" t="s">
         <v>278</v>
       </c>
-      <c r="R249" s="41" t="s">
-[...90 lines deleted...]
-      <c r="S252" s="36"/>
+      <c r="P252" s="33"/>
+      <c r="Q252" s="33"/>
+      <c r="R252" s="33"/>
+      <c r="S252" s="33"/>
     </row>
     <row r="253" spans="1:21" ht="11.25" customHeight="1">
-      <c r="F253" s="3"/>
+      <c r="F253" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="T12:T13"/>
     <mergeCell ref="I235:P235"/>
   </mergeCells>
-  <phoneticPr fontId="5"/>
+  <phoneticPr fontId="3"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0.39370078740157483" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"ＭＳ 明朝,標準"&amp;16第６－１表  用途分類による１世帯当たり１か月間の収入と支出及び対前年増減率</oddHeader>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="66" max="16383" man="1"/>
     <brk id="130" max="16383" man="1"/>
     <brk id="196" max="16383" man="1"/>
     <brk id="253" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="21" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x01010051BE030D208C1C4BB82A44F58701DC84" ma:contentTypeVersion="16" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="22bdfa7823f59c97cd1c2f1db171aa1a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xmlns:ns3="ea419855-74cd-451e-b55c-dc846f6a406d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="afb060c2e7a98983381d1fe75c6cee6e" ns2:_="" ns3:_="">
     <xsd:import namespace="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <xsd:import namespace="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -36351,90 +34232,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cb2765f4-8816-4b89-8f0e-f2ffa45504c3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ea419855-74cd-451e-b55c-dc846f6a406d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9F2366A-DA0B-4393-AC13-4330EBC93240}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{833A0173-1AEE-4796-9F8D-704C43D2D8F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
     <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AE34C13-ABED-44DA-B035-88D10F7C3DA4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61F8987C-CFB0-4BF5-A47A-564915D92A86}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="cb2765f4-8816-4b89-8f0e-f2ffa45504c3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ea419855-74cd-451e-b55c-dc846f6a406d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -36447,41 +34349,40 @@
       <vt:lpstr>勤労!Print_Area</vt:lpstr>
       <vt:lpstr>勤労以外!Print_Area</vt:lpstr>
       <vt:lpstr>二人!Print_Area</vt:lpstr>
       <vt:lpstr>無職!Print_Area</vt:lpstr>
       <vt:lpstr>勤労!Print_Titles</vt:lpstr>
       <vt:lpstr>勤労以外!Print_Titles</vt:lpstr>
       <vt:lpstr>二人!Print_Titles</vt:lpstr>
       <vt:lpstr>無職!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>総務省統計局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051BE030D208C1C4BB82A44F58701DC84</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>