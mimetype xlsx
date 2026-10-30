--- v0 (2026-09-10)
+++ v1 (2026-10-30)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.7月報\03_e-stat\data\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\02_交通統計第二係（旧企画調整第二係）\02 鉄道車両等生産動態統計調査\07月報・四半期報・年報データ\02月報・四半期報・年報データ\月報\2026.8月報（（2025年度年報作成前に遡って修正した月報の情報あり。））\02_e-stat掲載\月報\202607\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD18205B-99BB-46FE-A40D-EA8B94F9E178}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85489C77-B9E1-42BF-9C1A-3E953AF02B5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-14715" yWindow="-16605" windowWidth="29040" windowHeight="15720" xr2:uid="{04DFDEE1-9E08-4F3C-8282-3E3F0B637EFD}"/>
   </bookViews>
   <sheets>
     <sheet name="推移" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">推移!$A$1:$O$30</definedName>
     <definedName name="奥付巻号">#REF!</definedName>
     <definedName name="奥付年度">#REF!</definedName>
     <definedName name="基準年">#REF!</definedName>
     <definedName name="系列１">#REF!</definedName>
     <definedName name="系列２">#REF!</definedName>
     <definedName name="系列３">#REF!</definedName>
     <definedName name="系列４">#REF!</definedName>
     <definedName name="系列５">#REF!</definedName>
     <definedName name="系列名１">#REF!</definedName>
     <definedName name="系列名２">#REF!</definedName>
     <definedName name="系列名３">#REF!</definedName>
     <definedName name="系列名４">#REF!</definedName>
     <definedName name="系列名５">#REF!</definedName>
     <definedName name="項目軸">#REF!</definedName>
     <definedName name="項目軸B">#REF!</definedName>
     <definedName name="発行日">#REF!</definedName>
   </definedNames>
@@ -2816,310 +2816,310 @@
       </c>
       <c r="K21" s="12">
         <v>7836</v>
       </c>
       <c r="L21" s="11">
         <v>18</v>
       </c>
       <c r="M21" s="12">
         <v>2345</v>
       </c>
       <c r="N21" s="11">
         <v>2</v>
       </c>
       <c r="O21" s="10">
         <v>1290</v>
       </c>
     </row>
     <row r="22" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="11">
         <v>107</v>
       </c>
       <c r="C22" s="12">
-        <v>14411</v>
+        <v>13272</v>
       </c>
       <c r="D22" s="11">
         <v>105</v>
       </c>
       <c r="E22" s="12">
-        <v>13121</v>
+        <v>11983</v>
       </c>
       <c r="F22" s="11">
         <v>33</v>
       </c>
       <c r="G22" s="12">
         <v>3531</v>
       </c>
       <c r="H22" s="11">
         <v>0</v>
       </c>
       <c r="I22" s="12">
         <v>0</v>
       </c>
       <c r="J22" s="11">
         <v>72</v>
       </c>
       <c r="K22" s="12">
-        <v>9590</v>
+        <v>8452</v>
       </c>
       <c r="L22" s="11">
         <v>46</v>
       </c>
       <c r="M22" s="12">
-        <v>6812</v>
+        <v>5673</v>
       </c>
       <c r="N22" s="11">
         <v>2</v>
       </c>
       <c r="O22" s="10">
         <v>1290</v>
       </c>
     </row>
     <row r="23" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="11">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C23" s="12">
-        <v>12055</v>
+        <v>12909</v>
       </c>
       <c r="D23" s="11">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="E23" s="12">
-        <v>10765</v>
+        <v>11620</v>
       </c>
       <c r="F23" s="11">
         <v>17</v>
       </c>
       <c r="G23" s="12">
         <v>2099</v>
       </c>
       <c r="H23" s="11">
         <v>0</v>
       </c>
       <c r="I23" s="12">
         <v>0</v>
       </c>
       <c r="J23" s="11">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="K23" s="12">
-        <v>8667</v>
+        <v>9521</v>
       </c>
       <c r="L23" s="11">
         <v>4</v>
       </c>
       <c r="M23" s="12">
         <v>1030</v>
       </c>
       <c r="N23" s="11">
         <v>2</v>
       </c>
       <c r="O23" s="10">
         <v>1290</v>
       </c>
     </row>
     <row r="24" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="11">
+        <v>194</v>
+      </c>
+      <c r="C24" s="12">
+        <v>22887</v>
+      </c>
+      <c r="D24" s="11">
         <v>184</v>
       </c>
-      <c r="C24" s="12">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="12">
-        <v>19445</v>
+        <v>20299</v>
       </c>
       <c r="F24" s="11">
         <v>51</v>
       </c>
       <c r="G24" s="12">
         <v>7629</v>
       </c>
       <c r="H24" s="11">
         <v>32</v>
       </c>
       <c r="I24" s="12">
         <v>6300</v>
       </c>
       <c r="J24" s="11">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="K24" s="12">
-        <v>11815</v>
+        <v>12669</v>
       </c>
       <c r="L24" s="11">
         <v>26</v>
       </c>
       <c r="M24" s="12">
         <v>3096</v>
       </c>
       <c r="N24" s="11">
         <v>10</v>
       </c>
       <c r="O24" s="10">
         <v>2589</v>
       </c>
     </row>
     <row r="25" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="11">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="C25" s="12">
-        <v>15927</v>
+        <v>16782</v>
       </c>
       <c r="D25" s="11">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="E25" s="12">
-        <v>14638</v>
+        <v>15492</v>
       </c>
       <c r="F25" s="11">
         <v>40</v>
       </c>
       <c r="G25" s="12">
         <v>7838</v>
       </c>
       <c r="H25" s="11">
         <v>14</v>
       </c>
       <c r="I25" s="12">
         <v>2729</v>
       </c>
       <c r="J25" s="11">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="K25" s="12">
-        <v>6800</v>
+        <v>7654</v>
       </c>
       <c r="L25" s="11">
         <v>23</v>
       </c>
       <c r="M25" s="12">
         <v>3815</v>
       </c>
       <c r="N25" s="11">
         <v>2</v>
       </c>
       <c r="O25" s="10">
         <v>1290</v>
       </c>
     </row>
     <row r="26" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="11">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C26" s="12">
-        <v>9950</v>
+        <v>10602</v>
       </c>
       <c r="D26" s="11">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E26" s="12">
-        <v>8660</v>
+        <v>9313</v>
       </c>
       <c r="F26" s="11">
         <v>30</v>
       </c>
       <c r="G26" s="12">
         <v>5429</v>
       </c>
       <c r="H26" s="11">
         <v>16</v>
       </c>
       <c r="I26" s="12">
         <v>2890</v>
       </c>
       <c r="J26" s="11">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K26" s="12">
-        <v>3232</v>
+        <v>3884</v>
       </c>
       <c r="L26" s="11">
         <v>6</v>
       </c>
       <c r="M26" s="12">
         <v>820</v>
       </c>
       <c r="N26" s="11">
         <v>2</v>
       </c>
       <c r="O26" s="10">
         <v>1290</v>
       </c>
     </row>
     <row r="27" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="11">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C27" s="12">
-        <v>14242</v>
+        <v>14894</v>
       </c>
       <c r="D27" s="11">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="E27" s="12">
-        <v>9065</v>
+        <v>9717</v>
       </c>
       <c r="F27" s="11">
         <v>19</v>
       </c>
       <c r="G27" s="12">
         <v>3742</v>
       </c>
       <c r="H27" s="11">
         <v>0</v>
       </c>
       <c r="I27" s="12">
         <v>0</v>
       </c>
       <c r="J27" s="11">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="K27" s="12">
-        <v>5322</v>
+        <v>5974</v>
       </c>
       <c r="L27" s="11">
         <v>16</v>
       </c>
       <c r="M27" s="12">
         <v>2430</v>
       </c>
       <c r="N27" s="11">
         <v>20</v>
       </c>
       <c r="O27" s="10">
         <v>5177</v>
       </c>
     </row>
     <row r="28" spans="1:15" s="9" customFormat="1" ht="28" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="11">
         <v>99</v>
       </c>
       <c r="C28" s="12">
         <v>15794</v>
       </c>
       <c r="D28" s="11">