--- v1 (2026-07-21)
+++ v2 (2026-09-28)
@@ -8,106 +8,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D89B3EF-E629-44D3-B452-0C54003E5484}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C543C93-86D3-4D13-8BA4-11661C285F19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="33663" r:id="rId1"/>
     <sheet name="統計表１～４" sheetId="33664" r:id="rId2"/>
     <sheet name="統計表５(1)" sheetId="33656" r:id="rId3"/>
     <sheet name="統計表５(2)(3)" sheetId="33646" r:id="rId4"/>
     <sheet name="統計表５(４)" sheetId="33655" r:id="rId5"/>
     <sheet name="統計表６(1)" sheetId="33657" r:id="rId6"/>
     <sheet name="統計表６(2)" sheetId="33658" r:id="rId7"/>
     <sheet name="統計表６(3)" sheetId="33659" r:id="rId8"/>
     <sheet name="調査の概要" sheetId="33662" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'統計表５(1)'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'統計表５(2)(3)'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'統計表５(４)'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'統計表６(1)'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'統計表６(2)'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'統計表６(3)'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">調査の概要!$A$1:$B$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'統計表１～４'!$A$1:$N$24</definedName>
-[...5 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'統計表６(3)'!$A$1:$G$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'統計表１～４'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'統計表５(1)'!$A$1:$N$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'統計表５(2)(3)'!$A$1:$L$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'統計表５(４)'!$A$1:$J$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'統計表６(1)'!$A$1:$J$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'統計表６(2)'!$A$1:$J$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'統計表６(3)'!$A$1:$J$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$C$17</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="113">
   <si>
     <t>【目次】</t>
     <rPh sb="1" eb="3">
       <t>モクジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>統計表</t>
     <rPh sb="0" eb="3">
       <t>トウケイヒョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>１　製材用素材の入荷量、消費量及び月末在庫量
 ２　製材品の生産量、出荷量及び月末在庫量
 ３　国産材、輸入材別製材用素材入荷量
 ４　製材用素材の消費見込量</t>
     <rPh sb="17" eb="19">
       <t>ゲツマツ</t>
     </rPh>
     <rPh sb="25" eb="28">
       <t>セイザイヒン</t>
     </rPh>
@@ -984,136 +984,164 @@
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>４月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>５月</t>
     <rPh sb="1" eb="2">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>５月</t>
     <rPh sb="1" eb="2">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>　　　令和８年５月の調査対象工場数は、461（有効回答数 441、有効回答率 95.7％）である。</t>
-[...7 lines deleted...]
-      <t>チョウサタイショウ</t>
+    <t xml:space="preserve">６   </t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>６月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>７月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>８月</t>
+    <rPh sb="1" eb="2">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>nc</t>
+  </si>
+  <si>
+    <t>　　　本調査の実績精度を、製材用素材消費量の調査対象都道府県計値を指標とする標準誤差率
+　　（標準誤差の推定値÷推定値×100）により示すと、4.2％である。</t>
+    <rPh sb="3" eb="6">
+      <t>ホンチョウサ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>セイド</t>
     </rPh>
     <rPh sb="13" eb="16">
-      <t>コウジョウスウ</t>
-[...2 lines deleted...]
-      <t>カイトウスウ</t>
+      <t>セイザイヨウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ソザイ</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>ショウヒリョウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="26" eb="30">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="31" eb="32">
+      <t>チ</t>
     </rPh>
     <rPh sb="33" eb="35">
-      <t>ユウコウ</t>
-[...2 lines deleted...]
-      <t>カイトウリツ</t>
+      <t>シヒョウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>ゴサ</t>
+    </rPh>
+    <rPh sb="42" eb="43">
+      <t>リツ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>ヒョウジュン</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>ゴサ</t>
+    </rPh>
+    <rPh sb="52" eb="55">
+      <t>スイテイチ</t>
+    </rPh>
+    <rPh sb="56" eb="59">
+      <t>スイテイチ</t>
+    </rPh>
+    <rPh sb="67" eb="68">
+      <t>シメ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>　　　本調査の実績精度を、製材用素材消費量の調査対象都道府県計値を指標とする標準誤差率
-[...8 lines deleted...]
-      <t>セイド</t>
+    <t>　　　令和８年８月の調査対象工場数は、461（有効回答数 436、有効回答率 94.6％）である。</t>
+    <rPh sb="3" eb="5">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="9" eb="13">
+      <t>チョウサタイショウ</t>
     </rPh>
     <rPh sb="13" eb="16">
-      <t>セイザイヨウ</t>
-[...20 lines deleted...]
-      <t>チ</t>
+      <t>コウジョウスウ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>カイトウスウ</t>
     </rPh>
     <rPh sb="33" eb="35">
-      <t>シヒョウ</t>
-[...23 lines deleted...]
-      <t>シメ</t>
+      <t>ユウコウ</t>
+    </rPh>
+    <rPh sb="35" eb="38">
+      <t>カイトウリツ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="176" formatCode="#0\ ;@\ "/>
     <numFmt numFmtId="177" formatCode="#,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0;&quot;△ &quot;#,##0.0"/>
     <numFmt numFmtId="179" formatCode="###,###,##0;&quot;△&quot;?,??0;@\ "/>
     <numFmt numFmtId="180" formatCode="##,##0;&quot;△ &quot;\ #,##0"/>
     <numFmt numFmtId="181" formatCode="##,##0;&quot;△ &quot;#,##0"/>
     <numFmt numFmtId="182" formatCode="##,##0;&quot;△  &quot;#,##0"/>
     <numFmt numFmtId="183" formatCode="##,##0;&quot;△   &quot;#,##0"/>
     <numFmt numFmtId="184" formatCode="#,##0;[Red]#,##0"/>
     <numFmt numFmtId="185" formatCode="##,##0;&quot;△&quot;#,??0"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
@@ -1887,57 +1915,57 @@
     <cellStyle name="標準_速報（一括決裁）" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>940937</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1035382</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274D5C42-FCED-4248-A75B-B786BEDD8B7C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="4572000"/>
           <a:ext cx="13399637" cy="959182"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2048,51 +2076,51 @@
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>46990</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
+      <xdr:col>15</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9222</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CCAE480-7A1F-E84A-9E22-95096567D9FC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="7876540"/>
           <a:ext cx="5838825" cy="809957"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
@@ -2777,51 +2805,51 @@
   <mergeCells count="1">
     <mergeCell ref="B13:C13"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <hyperlinks>
     <hyperlink ref="C3" location="'統計表１～４'!A1" display="'統計表１～４'!A1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C5" location="'統計表５(1)'!A1" display=" (1)　入荷量" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C6" location="'統計表５(2)(3)'!A1" display=" (2)　消費量、(3)　消費見込量" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C7" location="'統計表５(４)'!A1" display=" (4)　月末在庫量" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C9" location="'統計表６(1)'!A1" display=" (1)　生産量" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C10" location="'統計表６(2)'!A1" display=" (2)　出荷量" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C11" location="'統計表６(3)'!A1" display=" (3)　在庫量" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="B13:C13" location="調査の概要!A1" display="調査の概要" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
   </hyperlinks>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="96" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet19">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.75" style="30" customWidth="1"/>
     <col min="2" max="2" width="12.625" style="30" customWidth="1"/>
     <col min="3" max="14" width="13.625" style="30" customWidth="1"/>
     <col min="15" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="24"/>
       <c r="C1" s="24"/>
       <c r="D1" s="24"/>
       <c r="E1" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="24" t="s">
         <v>12</v>
@@ -3640,5849 +3668,7907 @@
         <v>1155</v>
       </c>
       <c r="H21" s="61">
         <v>1163</v>
       </c>
       <c r="I21" s="62">
         <v>997</v>
       </c>
       <c r="J21" s="62">
         <v>993</v>
       </c>
       <c r="K21" s="63">
         <v>4</v>
       </c>
       <c r="L21" s="63">
         <v>166</v>
       </c>
       <c r="M21" s="63">
         <v>1197</v>
       </c>
       <c r="N21" s="63">
         <v>1187</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="26" customFormat="1" ht="18" customHeight="1">
-      <c r="A22" s="34" t="s">
+      <c r="A22" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22" s="61">
+        <v>1319</v>
+      </c>
+      <c r="C22" s="62">
+        <v>1258</v>
+      </c>
+      <c r="D22" s="62">
+        <v>1895</v>
+      </c>
+      <c r="E22" s="62">
+        <v>662</v>
+      </c>
+      <c r="F22" s="62">
+        <v>649</v>
+      </c>
+      <c r="G22" s="62">
+        <v>1140</v>
+      </c>
+      <c r="H22" s="61">
+        <v>1319</v>
+      </c>
+      <c r="I22" s="62">
+        <v>1082</v>
+      </c>
+      <c r="J22" s="62">
+        <v>1079</v>
+      </c>
+      <c r="K22" s="63">
+        <v>3</v>
+      </c>
+      <c r="L22" s="63">
+        <v>237</v>
+      </c>
+      <c r="M22" s="63">
+        <v>1185</v>
+      </c>
+      <c r="N22" s="63">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="26" customFormat="1" ht="18" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="61">
+        <v>1116</v>
+      </c>
+      <c r="C23" s="62">
+        <v>1232</v>
+      </c>
+      <c r="D23" s="62">
+        <v>1756</v>
+      </c>
+      <c r="E23" s="62">
+        <v>651</v>
+      </c>
+      <c r="F23" s="62">
+        <v>664</v>
+      </c>
+      <c r="G23" s="62">
+        <v>1126</v>
+      </c>
+      <c r="H23" s="61">
+        <v>1116</v>
+      </c>
+      <c r="I23" s="62">
+        <v>950</v>
+      </c>
+      <c r="J23" s="62">
+        <v>948</v>
+      </c>
+      <c r="K23" s="63">
+        <v>2</v>
+      </c>
+      <c r="L23" s="63">
+        <v>166</v>
+      </c>
+      <c r="M23" s="63">
+        <v>1093</v>
+      </c>
+      <c r="N23" s="63">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="26" customFormat="1" ht="18" customHeight="1">
+      <c r="A24" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="61">
+        <v>1039</v>
+      </c>
+      <c r="C24" s="62">
+        <v>1049</v>
+      </c>
+      <c r="D24" s="62">
+        <v>1761</v>
+      </c>
+      <c r="E24" s="62">
+        <v>559</v>
+      </c>
+      <c r="F24" s="62">
+        <v>560</v>
+      </c>
+      <c r="G24" s="62">
+        <v>1139</v>
+      </c>
+      <c r="H24" s="61">
+        <v>1039</v>
+      </c>
+      <c r="I24" s="62">
+        <v>908</v>
+      </c>
+      <c r="J24" s="62">
+        <v>905</v>
+      </c>
+      <c r="K24" s="63">
+        <v>3</v>
+      </c>
+      <c r="L24" s="63">
+        <v>131</v>
+      </c>
+      <c r="M24" s="63">
+        <v>1114</v>
+      </c>
+      <c r="N24" s="63">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="26" customFormat="1" ht="18" customHeight="1">
+      <c r="A25" s="34" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="66">
-[...32 lines deleted...]
-      <c r="M22" s="66" t="s">
+      <c r="B25" s="66">
+        <v>93.1</v>
+      </c>
+      <c r="C25" s="66">
+        <v>85.1</v>
+      </c>
+      <c r="D25" s="66">
+        <v>100.3</v>
+      </c>
+      <c r="E25" s="66">
+        <v>85.9</v>
+      </c>
+      <c r="F25" s="66">
+        <v>84.3</v>
+      </c>
+      <c r="G25" s="66">
+        <v>101.2</v>
+      </c>
+      <c r="H25" s="66">
+        <v>93.1</v>
+      </c>
+      <c r="I25" s="66">
+        <v>95.6</v>
+      </c>
+      <c r="J25" s="66">
+        <v>95.5</v>
+      </c>
+      <c r="K25" s="66">
+        <v>150</v>
+      </c>
+      <c r="L25" s="67">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="M25" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="N22" s="66" t="s">
+      <c r="N25" s="66" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="23" spans="1:14" s="26" customFormat="1" ht="18" customHeight="1">
-      <c r="A23" s="34" t="s">
+    <row r="26" spans="1:14" s="26" customFormat="1" ht="18" customHeight="1">
+      <c r="A26" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="66">
-[...32 lines deleted...]
-      <c r="M23" s="66" t="s">
+      <c r="B26" s="66">
+        <v>94.8</v>
+      </c>
+      <c r="C26" s="66">
+        <v>99.8</v>
+      </c>
+      <c r="D26" s="66">
+        <v>84.9</v>
+      </c>
+      <c r="E26" s="66">
+        <v>102.4</v>
+      </c>
+      <c r="F26" s="66">
+        <v>101.6</v>
+      </c>
+      <c r="G26" s="66">
+        <v>92.8</v>
+      </c>
+      <c r="H26" s="66">
+        <v>94.8</v>
+      </c>
+      <c r="I26" s="66">
+        <v>103.3</v>
+      </c>
+      <c r="J26" s="66">
+        <v>103</v>
+      </c>
+      <c r="K26" s="66" t="s">
+        <v>110</v>
+      </c>
+      <c r="L26" s="67">
+        <v>60.4</v>
+      </c>
+      <c r="M26" s="66" t="s">
         <v>98</v>
       </c>
-      <c r="N23" s="66" t="s">
+      <c r="N26" s="66" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="102" customHeight="1">
-[...14 lines deleted...]
-      <c r="G26" s="35"/>
+    <row r="27" spans="1:14" ht="102" customHeight="1">
+      <c r="A27" s="59"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+    </row>
+    <row r="28" spans="1:14">
+      <c r="D28" s="65"/>
+      <c r="G28" s="65"/>
+    </row>
+    <row r="29" spans="1:14">
+      <c r="D29" s="35"/>
+      <c r="G29" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="4" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="A6:A16 A18:A21" numberStoredAsText="1"/>
+    <ignoredError sqref="A6:A16 A18:A24" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet27">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:Q43"/>
+  <dimension ref="A1:S43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.625" style="30" customWidth="1"/>
-    <col min="2" max="6" width="8.625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.875" style="30"/>
+    <col min="2" max="9" width="8.625" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="52" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="26" customFormat="1" ht="21" customHeight="1">
+    <row r="1" spans="1:19" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
-    </row>
-    <row r="2" spans="1:17" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+    </row>
+    <row r="2" spans="1:19" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
-      <c r="G2" s="36"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="36"/>
+    </row>
+    <row r="3" spans="1:19" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="42" customHeight="1" thickTop="1">
+    <row r="4" spans="1:19" ht="42" customHeight="1" thickTop="1">
       <c r="A4" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="78" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="81" t="s">
         <v>102</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="41" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="41" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:17" ht="16.5" customHeight="1">
+    <row r="5" spans="1:19" ht="16.5" customHeight="1">
       <c r="A5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3">
         <v>1212</v>
       </c>
       <c r="C5" s="3">
         <v>1185</v>
       </c>
       <c r="D5" s="3">
         <v>1270</v>
       </c>
       <c r="E5" s="3">
         <v>1259</v>
       </c>
       <c r="F5" s="3">
         <v>1163</v>
       </c>
-      <c r="G5" s="58">
-[...6 lines deleted...]
-    <row r="6" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G5" s="3">
+        <v>1319</v>
+      </c>
+      <c r="H5" s="3">
+        <v>1116</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1039</v>
+      </c>
+      <c r="J5" s="58">
+        <v>-77</v>
+      </c>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="S5" s="43"/>
+    </row>
+    <row r="6" spans="1:19" ht="16.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23">
         <v>139</v>
       </c>
       <c r="C6" s="23">
         <v>146</v>
       </c>
       <c r="D6" s="23">
         <v>120</v>
       </c>
       <c r="E6" s="23">
         <v>120</v>
       </c>
       <c r="F6" s="23">
         <v>126</v>
       </c>
-      <c r="G6" s="58">
-[...6 lines deleted...]
-    <row r="7" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G6" s="23">
+        <v>176</v>
+      </c>
+      <c r="H6" s="23">
+        <v>84</v>
+      </c>
+      <c r="I6" s="23">
+        <v>104</v>
+      </c>
+      <c r="J6" s="58">
+        <v>20</v>
+      </c>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="S6" s="43"/>
+    </row>
+    <row r="7" spans="1:19" ht="16.5" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="23">
         <v>6</v>
       </c>
       <c r="C7" s="23">
         <v>9</v>
       </c>
       <c r="D7" s="23">
         <v>10</v>
       </c>
       <c r="E7" s="23">
         <v>9</v>
       </c>
       <c r="F7" s="23">
         <v>20</v>
       </c>
-      <c r="G7" s="58">
-[...6 lines deleted...]
-    <row r="8" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G7" s="23">
+        <v>18</v>
+      </c>
+      <c r="H7" s="23">
+        <v>13</v>
+      </c>
+      <c r="I7" s="23">
+        <v>7</v>
+      </c>
+      <c r="J7" s="58">
+        <v>-6</v>
+      </c>
+      <c r="L7" s="64"/>
+      <c r="M7" s="64"/>
+      <c r="S7" s="45"/>
+    </row>
+    <row r="8" spans="1:19" ht="16.5" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23">
         <v>37</v>
       </c>
       <c r="C8" s="23">
         <v>43</v>
       </c>
       <c r="D8" s="23">
         <v>46</v>
       </c>
       <c r="E8" s="23">
         <v>48</v>
       </c>
       <c r="F8" s="23">
         <v>44</v>
       </c>
-      <c r="G8" s="58">
-[...6 lines deleted...]
-    <row r="9" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G8" s="23">
+        <v>44</v>
+      </c>
+      <c r="H8" s="23">
+        <v>49</v>
+      </c>
+      <c r="I8" s="23">
+        <v>38</v>
+      </c>
+      <c r="J8" s="58">
+        <v>-11</v>
+      </c>
+      <c r="L8" s="64"/>
+      <c r="M8" s="64"/>
+      <c r="S8" s="46"/>
+    </row>
+    <row r="9" spans="1:19" ht="16.5" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="23">
         <v>15</v>
       </c>
       <c r="C9" s="23">
         <v>13</v>
       </c>
       <c r="D9" s="23">
         <v>14</v>
       </c>
       <c r="E9" s="23">
         <v>13</v>
       </c>
       <c r="F9" s="23">
         <v>13</v>
       </c>
-      <c r="G9" s="58">
-[...6 lines deleted...]
-    <row r="10" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G9" s="23">
+        <v>14</v>
+      </c>
+      <c r="H9" s="23">
+        <v>14</v>
+      </c>
+      <c r="I9" s="23">
+        <v>10</v>
+      </c>
+      <c r="J9" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L9" s="64"/>
+      <c r="M9" s="64"/>
+      <c r="S9" s="45"/>
+    </row>
+    <row r="10" spans="1:19" ht="16.5" customHeight="1">
       <c r="A10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23">
         <v>46</v>
       </c>
       <c r="C10" s="23">
         <v>56</v>
       </c>
       <c r="D10" s="23">
         <v>73</v>
       </c>
       <c r="E10" s="23">
         <v>74</v>
       </c>
       <c r="F10" s="23">
         <v>66</v>
       </c>
-      <c r="G10" s="58">
-[...6 lines deleted...]
-    <row r="11" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G10" s="23">
+        <v>68</v>
+      </c>
+      <c r="H10" s="23">
+        <v>79</v>
+      </c>
+      <c r="I10" s="23">
+        <v>60</v>
+      </c>
+      <c r="J10" s="58">
+        <v>-19</v>
+      </c>
+      <c r="L10" s="64"/>
+      <c r="M10" s="64"/>
+      <c r="S10" s="45"/>
+    </row>
+    <row r="11" spans="1:19" ht="16.5" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="23">
         <v>32</v>
       </c>
       <c r="C11" s="23">
         <v>36</v>
       </c>
       <c r="D11" s="23">
         <v>39</v>
       </c>
       <c r="E11" s="23">
         <v>33</v>
       </c>
       <c r="F11" s="23">
         <v>30</v>
       </c>
-      <c r="G11" s="58">
+      <c r="G11" s="23">
+        <v>31</v>
+      </c>
+      <c r="H11" s="23">
+        <v>28</v>
+      </c>
+      <c r="I11" s="23">
+        <v>25</v>
+      </c>
+      <c r="J11" s="58">
         <v>-3</v>
       </c>
-      <c r="I11" s="64"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:17" ht="16.5" customHeight="1">
+      <c r="L11" s="64"/>
+      <c r="M11" s="64"/>
+      <c r="S11" s="45"/>
+    </row>
+    <row r="12" spans="1:19" ht="16.5" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23">
         <v>57</v>
       </c>
       <c r="C12" s="23">
         <v>65</v>
       </c>
       <c r="D12" s="23">
         <v>57</v>
       </c>
       <c r="E12" s="23">
         <v>52</v>
       </c>
       <c r="F12" s="23">
         <v>62</v>
       </c>
-      <c r="G12" s="58">
-[...6 lines deleted...]
-    <row r="13" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G12" s="23">
+        <v>64</v>
+      </c>
+      <c r="H12" s="23">
+        <v>54</v>
+      </c>
+      <c r="I12" s="23">
+        <v>50</v>
+      </c>
+      <c r="J12" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L12" s="64"/>
+      <c r="M12" s="64"/>
+      <c r="S12" s="45"/>
+    </row>
+    <row r="13" spans="1:19" ht="16.5" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="23">
         <v>51</v>
       </c>
       <c r="C13" s="23">
         <v>24</v>
       </c>
       <c r="D13" s="23">
         <v>51</v>
       </c>
       <c r="E13" s="23">
         <v>50</v>
       </c>
       <c r="F13" s="23">
         <v>48</v>
       </c>
-      <c r="G13" s="58">
-[...6 lines deleted...]
-    <row r="14" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G13" s="23">
+        <v>44</v>
+      </c>
+      <c r="H13" s="23">
+        <v>47</v>
+      </c>
+      <c r="I13" s="23">
+        <v>18</v>
+      </c>
+      <c r="J13" s="58">
+        <v>-29</v>
+      </c>
+      <c r="L13" s="64"/>
+      <c r="M13" s="64"/>
+      <c r="S13" s="43"/>
+    </row>
+    <row r="14" spans="1:19" ht="16.5" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23">
         <v>36</v>
       </c>
       <c r="C14" s="23">
         <v>40</v>
       </c>
       <c r="D14" s="23">
         <v>40</v>
       </c>
       <c r="E14" s="23">
         <v>44</v>
       </c>
       <c r="F14" s="23">
         <v>42</v>
       </c>
-      <c r="G14" s="58">
-[...6 lines deleted...]
-    <row r="15" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G14" s="23">
+        <v>38</v>
+      </c>
+      <c r="H14" s="23">
+        <v>36</v>
+      </c>
+      <c r="I14" s="23">
+        <v>33</v>
+      </c>
+      <c r="J14" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
+      <c r="S14" s="45"/>
+    </row>
+    <row r="15" spans="1:19" ht="16.5" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="23">
         <v>6</v>
       </c>
       <c r="C15" s="23">
         <v>9</v>
       </c>
       <c r="D15" s="23">
         <v>11</v>
       </c>
       <c r="E15" s="23">
         <v>11</v>
       </c>
       <c r="F15" s="23">
         <v>8</v>
       </c>
-      <c r="G15" s="58">
-[...6 lines deleted...]
-    <row r="16" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G15" s="23">
+        <v>12</v>
+      </c>
+      <c r="H15" s="23">
+        <v>8</v>
+      </c>
+      <c r="I15" s="23">
+        <v>7</v>
+      </c>
+      <c r="J15" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L15" s="64"/>
+      <c r="M15" s="64"/>
+      <c r="S15" s="45"/>
+    </row>
+    <row r="16" spans="1:19" ht="16.5" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23">
         <v>6</v>
       </c>
       <c r="C16" s="23">
         <v>6</v>
       </c>
       <c r="D16" s="23">
         <v>7</v>
       </c>
       <c r="E16" s="23">
         <v>7</v>
       </c>
       <c r="F16" s="23">
         <v>6</v>
       </c>
-      <c r="G16" s="58">
-[...6 lines deleted...]
-    <row r="17" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G16" s="23">
+        <v>6</v>
+      </c>
+      <c r="H16" s="23">
+        <v>5</v>
+      </c>
+      <c r="I16" s="23">
+        <v>6</v>
+      </c>
+      <c r="J16" s="58">
+        <v>1</v>
+      </c>
+      <c r="L16" s="64"/>
+      <c r="M16" s="64"/>
+      <c r="S16" s="46"/>
+    </row>
+    <row r="17" spans="1:19" ht="16.5" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="23">
         <v>13</v>
       </c>
       <c r="C17" s="23">
         <v>10</v>
       </c>
       <c r="D17" s="23">
         <v>15</v>
       </c>
       <c r="E17" s="23">
         <v>13</v>
       </c>
       <c r="F17" s="23">
         <v>12</v>
       </c>
-      <c r="G17" s="58">
-[...6 lines deleted...]
-    <row r="18" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G17" s="23">
+        <v>11</v>
+      </c>
+      <c r="H17" s="23">
+        <v>9</v>
+      </c>
+      <c r="I17" s="23">
+        <v>10</v>
+      </c>
+      <c r="J17" s="58">
+        <v>1</v>
+      </c>
+      <c r="L17" s="64"/>
+      <c r="M17" s="64"/>
+      <c r="S17" s="46"/>
+    </row>
+    <row r="18" spans="1:19" ht="16.5" customHeight="1">
       <c r="A18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23">
         <v>21</v>
       </c>
       <c r="C18" s="23">
         <v>20</v>
       </c>
       <c r="D18" s="23">
         <v>27</v>
       </c>
       <c r="E18" s="23">
         <v>24</v>
       </c>
       <c r="F18" s="23">
         <v>24</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="23">
+        <v>20</v>
+      </c>
+      <c r="H18" s="23">
+        <v>21</v>
+      </c>
+      <c r="I18" s="23">
+        <v>21</v>
+      </c>
+      <c r="J18" s="58">
         <v>0</v>
       </c>
-      <c r="I18" s="64"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:17" ht="16.5" customHeight="1">
+      <c r="L18" s="64"/>
+      <c r="M18" s="64"/>
+      <c r="S18" s="47"/>
+    </row>
+    <row r="19" spans="1:19" ht="16.5" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23">
         <v>12</v>
       </c>
       <c r="C19" s="23">
         <v>11</v>
       </c>
       <c r="D19" s="23">
         <v>11</v>
       </c>
       <c r="E19" s="23">
         <v>11</v>
       </c>
       <c r="F19" s="23">
         <v>10</v>
       </c>
-      <c r="G19" s="58">
-[...6 lines deleted...]
-    <row r="20" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G19" s="23">
+        <v>14</v>
+      </c>
+      <c r="H19" s="23">
+        <v>10</v>
+      </c>
+      <c r="I19" s="23">
+        <v>8</v>
+      </c>
+      <c r="J19" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L19" s="64"/>
+      <c r="M19" s="64"/>
+      <c r="S19" s="45"/>
+    </row>
+    <row r="20" spans="1:19" ht="16.5" customHeight="1">
       <c r="A20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="23">
         <v>11</v>
       </c>
       <c r="D20" s="23">
         <v>11</v>
       </c>
       <c r="E20" s="23">
         <v>10</v>
       </c>
       <c r="F20" s="23">
         <v>9</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="23">
+        <v>9</v>
+      </c>
+      <c r="H20" s="23">
+        <v>9</v>
+      </c>
+      <c r="I20" s="23">
+        <v>8</v>
+      </c>
+      <c r="J20" s="58">
         <v>-1</v>
       </c>
-      <c r="I20" s="64"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:17" ht="16.5" customHeight="1">
+      <c r="L20" s="64"/>
+      <c r="M20" s="64"/>
+      <c r="S20" s="45"/>
+    </row>
+    <row r="21" spans="1:19" ht="16.5" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="23">
         <v>14</v>
       </c>
       <c r="C21" s="23">
         <v>13</v>
       </c>
       <c r="D21" s="23">
         <v>19</v>
       </c>
       <c r="E21" s="23">
         <v>14</v>
       </c>
       <c r="F21" s="23">
         <v>10</v>
       </c>
-      <c r="G21" s="58">
-[...6 lines deleted...]
-    <row r="22" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G21" s="23">
+        <v>17</v>
+      </c>
+      <c r="H21" s="23">
+        <v>10</v>
+      </c>
+      <c r="I21" s="23">
+        <v>11</v>
+      </c>
+      <c r="J21" s="58">
+        <v>1</v>
+      </c>
+      <c r="L21" s="64"/>
+      <c r="M21" s="64"/>
+      <c r="S21" s="45"/>
+    </row>
+    <row r="22" spans="1:19" ht="16.5" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="23">
         <v>8</v>
       </c>
       <c r="C22" s="23">
         <v>4</v>
       </c>
       <c r="D22" s="23">
         <v>8</v>
       </c>
       <c r="E22" s="23">
         <v>7</v>
       </c>
       <c r="F22" s="23">
         <v>7</v>
       </c>
-      <c r="G22" s="58">
-[...6 lines deleted...]
-    <row r="23" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G22" s="23">
+        <v>15</v>
+      </c>
+      <c r="H22" s="23">
+        <v>7</v>
+      </c>
+      <c r="I22" s="23">
+        <v>13</v>
+      </c>
+      <c r="J22" s="58">
+        <v>6</v>
+      </c>
+      <c r="L22" s="64"/>
+      <c r="M22" s="64"/>
+      <c r="S22" s="45"/>
+    </row>
+    <row r="23" spans="1:19" ht="16.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23">
         <v>7</v>
       </c>
       <c r="C23" s="23">
         <v>9</v>
       </c>
       <c r="D23" s="23">
         <v>10</v>
       </c>
       <c r="E23" s="23">
         <v>9</v>
       </c>
       <c r="F23" s="23">
         <v>8</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="23">
+        <v>8</v>
+      </c>
+      <c r="H23" s="23">
+        <v>7</v>
+      </c>
+      <c r="I23" s="23">
+        <v>6</v>
+      </c>
+      <c r="J23" s="58">
         <v>-1</v>
       </c>
-      <c r="I23" s="64"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:17" ht="16.5" customHeight="1">
+      <c r="L23" s="64"/>
+      <c r="M23" s="64"/>
+      <c r="S23" s="45"/>
+    </row>
+    <row r="24" spans="1:19" ht="16.5" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>15</v>
       </c>
       <c r="C24" s="23">
         <v>12</v>
       </c>
       <c r="D24" s="23">
         <v>12</v>
       </c>
       <c r="E24" s="23">
         <v>12</v>
       </c>
       <c r="F24" s="23">
         <v>15</v>
       </c>
-      <c r="G24" s="58">
-[...6 lines deleted...]
-    <row r="25" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G24" s="23">
+        <v>13</v>
+      </c>
+      <c r="H24" s="23">
+        <v>12</v>
+      </c>
+      <c r="I24" s="23">
+        <v>13</v>
+      </c>
+      <c r="J24" s="58">
+        <v>1</v>
+      </c>
+      <c r="L24" s="64"/>
+      <c r="M24" s="64"/>
+      <c r="S24" s="45"/>
+    </row>
+    <row r="25" spans="1:19" ht="16.5" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="23">
         <v>26</v>
       </c>
       <c r="C25" s="23">
         <v>25</v>
       </c>
       <c r="D25" s="23">
         <v>32</v>
       </c>
       <c r="E25" s="23">
         <v>30</v>
       </c>
       <c r="F25" s="23">
         <v>23</v>
       </c>
-      <c r="G25" s="58">
-[...6 lines deleted...]
-    <row r="26" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G25" s="23">
+        <v>27</v>
+      </c>
+      <c r="H25" s="23">
+        <v>26</v>
+      </c>
+      <c r="I25" s="23">
+        <v>24</v>
+      </c>
+      <c r="J25" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L25" s="64"/>
+      <c r="M25" s="64"/>
+      <c r="S25" s="45"/>
+    </row>
+    <row r="26" spans="1:19" ht="16.5" customHeight="1">
       <c r="A26" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="23">
         <v>162</v>
       </c>
       <c r="C26" s="23">
         <v>102</v>
       </c>
       <c r="D26" s="23">
         <v>142</v>
       </c>
       <c r="E26" s="23">
         <v>161</v>
       </c>
       <c r="F26" s="23">
         <v>103</v>
       </c>
-      <c r="G26" s="58">
-[...6 lines deleted...]
-    <row r="27" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G26" s="23">
+        <v>184</v>
+      </c>
+      <c r="H26" s="23">
+        <v>112</v>
+      </c>
+      <c r="I26" s="23">
+        <v>122</v>
+      </c>
+      <c r="J26" s="58">
+        <v>10</v>
+      </c>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="S26" s="43"/>
+    </row>
+    <row r="27" spans="1:19" ht="16.5" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="23">
         <v>18</v>
       </c>
       <c r="C27" s="23">
         <v>22</v>
       </c>
       <c r="D27" s="23">
         <v>19</v>
       </c>
       <c r="E27" s="23">
         <v>10</v>
       </c>
       <c r="F27" s="23">
         <v>33</v>
       </c>
-      <c r="G27" s="58">
-[...6 lines deleted...]
-    <row r="28" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G27" s="23">
+        <v>18</v>
+      </c>
+      <c r="H27" s="23">
+        <v>18</v>
+      </c>
+      <c r="I27" s="23">
+        <v>6</v>
+      </c>
+      <c r="J27" s="58">
+        <v>-12</v>
+      </c>
+      <c r="L27" s="64"/>
+      <c r="M27" s="64"/>
+      <c r="S27" s="43"/>
+    </row>
+    <row r="28" spans="1:19" ht="16.5" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="23">
         <v>19</v>
       </c>
       <c r="C28" s="23">
         <v>19</v>
       </c>
       <c r="D28" s="23">
         <v>20</v>
       </c>
       <c r="E28" s="23">
         <v>21</v>
       </c>
       <c r="F28" s="23">
         <v>20</v>
       </c>
-      <c r="G28" s="58">
-[...6 lines deleted...]
-    <row r="29" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G28" s="23">
+        <v>17</v>
+      </c>
+      <c r="H28" s="23">
+        <v>14</v>
+      </c>
+      <c r="I28" s="23">
+        <v>15</v>
+      </c>
+      <c r="J28" s="58">
+        <v>1</v>
+      </c>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="S28" s="45"/>
+    </row>
+    <row r="29" spans="1:19" ht="16.5" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23">
         <v>56</v>
       </c>
       <c r="C29" s="23">
         <v>60</v>
       </c>
       <c r="D29" s="23">
         <v>56</v>
       </c>
       <c r="E29" s="23">
         <v>54</v>
       </c>
       <c r="F29" s="23">
         <v>50</v>
       </c>
-      <c r="G29" s="58">
-[...6 lines deleted...]
-    <row r="30" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G29" s="23">
+        <v>53</v>
+      </c>
+      <c r="H29" s="23">
+        <v>53</v>
+      </c>
+      <c r="I29" s="23">
+        <v>50</v>
+      </c>
+      <c r="J29" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L29" s="64"/>
+      <c r="M29" s="64"/>
+      <c r="S29" s="45"/>
+    </row>
+    <row r="30" spans="1:19" ht="16.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23">
         <v>27</v>
       </c>
       <c r="C30" s="23">
         <v>31</v>
       </c>
       <c r="D30" s="23">
         <v>35</v>
       </c>
       <c r="E30" s="23">
         <v>37</v>
       </c>
       <c r="F30" s="23">
         <v>24</v>
       </c>
-      <c r="G30" s="58">
-[...6 lines deleted...]
-    <row r="31" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G30" s="23">
+        <v>27</v>
+      </c>
+      <c r="H30" s="23">
+        <v>36</v>
+      </c>
+      <c r="I30" s="23">
+        <v>24</v>
+      </c>
+      <c r="J30" s="58">
+        <v>-12</v>
+      </c>
+      <c r="L30" s="64"/>
+      <c r="M30" s="64"/>
+      <c r="S30" s="43"/>
+    </row>
+    <row r="31" spans="1:19" ht="16.5" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23">
         <v>7</v>
       </c>
       <c r="C31" s="23">
         <v>8</v>
       </c>
       <c r="D31" s="23">
         <v>8</v>
       </c>
       <c r="E31" s="23">
         <v>8</v>
       </c>
       <c r="F31" s="23">
         <v>9</v>
       </c>
-      <c r="G31" s="58">
-[...6 lines deleted...]
-    <row r="32" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G31" s="23">
+        <v>7</v>
+      </c>
+      <c r="H31" s="23">
+        <v>8</v>
+      </c>
+      <c r="I31" s="23">
+        <v>7</v>
+      </c>
+      <c r="J31" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L31" s="64"/>
+      <c r="M31" s="64"/>
+      <c r="S31" s="43"/>
+    </row>
+    <row r="32" spans="1:19" ht="16.5" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23">
         <v>78</v>
       </c>
       <c r="C32" s="23">
         <v>80</v>
       </c>
       <c r="D32" s="23">
         <v>82</v>
       </c>
       <c r="E32" s="23">
         <v>81</v>
       </c>
       <c r="F32" s="23">
         <v>75</v>
       </c>
-      <c r="G32" s="58">
-[...6 lines deleted...]
-    <row r="33" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G32" s="23">
+        <v>75</v>
+      </c>
+      <c r="H32" s="23">
+        <v>71</v>
+      </c>
+      <c r="I32" s="23">
+        <v>80</v>
+      </c>
+      <c r="J32" s="58">
+        <v>9</v>
+      </c>
+      <c r="L32" s="64"/>
+      <c r="M32" s="64"/>
+      <c r="S32" s="45"/>
+    </row>
+    <row r="33" spans="1:19" ht="16.5" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="23">
         <v>62</v>
       </c>
       <c r="C33" s="23">
         <v>63</v>
       </c>
       <c r="D33" s="23">
         <v>65</v>
       </c>
       <c r="E33" s="23">
         <v>68</v>
       </c>
       <c r="F33" s="23">
         <v>66</v>
       </c>
-      <c r="G33" s="58">
-[...6 lines deleted...]
-    <row r="34" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G33" s="23">
+        <v>66</v>
+      </c>
+      <c r="H33" s="23">
+        <v>60</v>
+      </c>
+      <c r="I33" s="23">
+        <v>67</v>
+      </c>
+      <c r="J33" s="58">
+        <v>7</v>
+      </c>
+      <c r="L33" s="64"/>
+      <c r="M33" s="64"/>
+      <c r="S33" s="45"/>
+    </row>
+    <row r="34" spans="1:19" ht="16.5" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="23">
         <v>128</v>
       </c>
       <c r="C34" s="23">
         <v>141</v>
       </c>
       <c r="D34" s="23">
         <v>132</v>
       </c>
       <c r="E34" s="23">
         <v>126</v>
       </c>
       <c r="F34" s="23">
         <v>111</v>
       </c>
-      <c r="G34" s="58">
-[...6 lines deleted...]
-    <row r="35" spans="1:17" ht="16.5" customHeight="1">
+      <c r="G34" s="23">
+        <v>122</v>
+      </c>
+      <c r="H34" s="23">
+        <v>124</v>
+      </c>
+      <c r="I34" s="23">
+        <v>114</v>
+      </c>
+      <c r="J34" s="58">
+        <v>-10</v>
+      </c>
+      <c r="L34" s="64"/>
+      <c r="M34" s="64"/>
+      <c r="S34" s="43"/>
+    </row>
+    <row r="35" spans="1:19" ht="16.5" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="23">
         <v>25</v>
       </c>
       <c r="C35" s="23">
         <v>25</v>
       </c>
       <c r="D35" s="23">
         <v>24</v>
       </c>
       <c r="E35" s="23">
         <v>25</v>
       </c>
       <c r="F35" s="23">
         <v>22</v>
       </c>
-      <c r="G35" s="58">
-[...6 lines deleted...]
-    <row r="36" spans="1:17" ht="66.75" customHeight="1">
+      <c r="G35" s="23">
+        <v>20</v>
+      </c>
+      <c r="H35" s="23">
+        <v>21</v>
+      </c>
+      <c r="I35" s="23">
+        <v>20</v>
+      </c>
+      <c r="J35" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L35" s="64"/>
+      <c r="M35" s="64"/>
+      <c r="S35" s="45"/>
+    </row>
+    <row r="36" spans="1:19" ht="66.75" customHeight="1">
       <c r="A36" s="49"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
-      <c r="G36" s="50"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" s="51"/>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" s="51"/>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" s="51"/>
       <c r="B39" s="51"/>
       <c r="C39" s="51"/>
       <c r="D39" s="51"/>
       <c r="E39" s="51"/>
       <c r="F39" s="51"/>
       <c r="G39" s="51"/>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" s="51"/>
       <c r="B40" s="51"/>
       <c r="C40" s="51"/>
       <c r="D40" s="51"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" s="51"/>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" s="51"/>
       <c r="B42" s="51"/>
       <c r="C42" s="51"/>
       <c r="D42" s="51"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
       <c r="G42" s="51"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet22">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.625" style="30" customWidth="1"/>
-    <col min="2" max="6" width="8.625" style="30" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="8.875" style="30"/>
+    <col min="2" max="9" width="8.625" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="52" customWidth="1"/>
+    <col min="11" max="12" width="8.5" style="30" customWidth="1"/>
+    <col min="13" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="26" customFormat="1" ht="21" customHeight="1">
+    <row r="1" spans="1:15" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
-    </row>
-    <row r="2" spans="1:12" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+    </row>
+    <row r="2" spans="1:15" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
-      <c r="G2" s="36"/>
-      <c r="H2" s="37" t="s">
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="I2" s="37"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:12" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="L2" s="37"/>
+    </row>
+    <row r="3" spans="1:15" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="H3" s="38"/>
-      <c r="I3" s="28" t="s">
+      <c r="K3" s="38"/>
+      <c r="L3" s="28" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="42" customHeight="1" thickTop="1">
+    <row r="4" spans="1:15" ht="42" customHeight="1" thickTop="1">
       <c r="A4" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>102</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="41" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="H4" s="60" t="s">
+      <c r="K4" s="60" t="s">
         <v>24</v>
       </c>
-      <c r="I4" s="41" t="s">
+      <c r="L4" s="41" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="16.5" customHeight="1">
+    <row r="5" spans="1:15" ht="16.5" customHeight="1">
       <c r="A5" s="44" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3">
         <v>1099</v>
       </c>
       <c r="C5" s="3">
         <v>1104</v>
       </c>
       <c r="D5" s="3">
         <v>1247</v>
       </c>
       <c r="E5" s="3">
         <v>1262</v>
       </c>
       <c r="F5" s="3">
         <v>1132</v>
       </c>
-      <c r="G5" s="58">
-[...10 lines deleted...]
-    <row r="6" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G5" s="3">
+        <v>1258</v>
+      </c>
+      <c r="H5" s="3">
+        <v>1232</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1049</v>
+      </c>
+      <c r="J5" s="58">
+        <v>-183</v>
+      </c>
+      <c r="K5" s="68">
+        <v>1114</v>
+      </c>
+      <c r="L5" s="68">
+        <v>1178</v>
+      </c>
+      <c r="O5" s="64"/>
+    </row>
+    <row r="6" spans="1:15" ht="16.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23">
         <v>93</v>
       </c>
       <c r="C6" s="23">
         <v>98</v>
       </c>
       <c r="D6" s="23">
         <v>108</v>
       </c>
       <c r="E6" s="23">
         <v>110</v>
       </c>
       <c r="F6" s="23">
         <v>98</v>
       </c>
-      <c r="G6" s="58">
-[...2 lines deleted...]
-      <c r="H6" s="68">
+      <c r="G6" s="23">
+        <v>116</v>
+      </c>
+      <c r="H6" s="23">
         <v>111</v>
       </c>
-      <c r="I6" s="68">
-[...4 lines deleted...]
-    <row r="7" spans="1:12" ht="16.5" customHeight="1">
+      <c r="I6" s="23">
+        <v>94</v>
+      </c>
+      <c r="J6" s="58">
+        <v>-17</v>
+      </c>
+      <c r="K6" s="68">
+        <v>82</v>
+      </c>
+      <c r="L6" s="68">
+        <v>92</v>
+      </c>
+      <c r="O6" s="64"/>
+    </row>
+    <row r="7" spans="1:15" ht="16.5" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="23">
         <v>7</v>
       </c>
       <c r="C7" s="23">
         <v>7</v>
       </c>
       <c r="D7" s="23">
         <v>10</v>
       </c>
       <c r="E7" s="23">
         <v>9</v>
       </c>
       <c r="F7" s="23">
         <v>9</v>
       </c>
-      <c r="G7" s="58">
-[...2 lines deleted...]
-      <c r="H7" s="68">
+      <c r="G7" s="23">
+        <v>11</v>
+      </c>
+      <c r="H7" s="23">
+        <v>11</v>
+      </c>
+      <c r="I7" s="23">
+        <v>9</v>
+      </c>
+      <c r="J7" s="58">
+        <v>-2</v>
+      </c>
+      <c r="K7" s="68">
         <v>10</v>
       </c>
-      <c r="I7" s="68">
+      <c r="L7" s="68">
         <v>10</v>
       </c>
-      <c r="L7" s="64"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:12" ht="16.5" customHeight="1">
+      <c r="O7" s="64"/>
+    </row>
+    <row r="8" spans="1:15" ht="16.5" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23">
         <v>36</v>
       </c>
       <c r="C8" s="23">
         <v>41</v>
       </c>
       <c r="D8" s="23">
         <v>47</v>
       </c>
       <c r="E8" s="23">
         <v>47</v>
       </c>
       <c r="F8" s="23">
         <v>43</v>
       </c>
-      <c r="G8" s="58">
-[...10 lines deleted...]
-    <row r="9" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G8" s="23">
+        <v>46</v>
+      </c>
+      <c r="H8" s="23">
+        <v>46</v>
+      </c>
+      <c r="I8" s="23">
+        <v>39</v>
+      </c>
+      <c r="J8" s="58">
+        <v>-7</v>
+      </c>
+      <c r="K8" s="68">
+        <v>41</v>
+      </c>
+      <c r="L8" s="68">
+        <v>43</v>
+      </c>
+      <c r="O8" s="64"/>
+    </row>
+    <row r="9" spans="1:15" ht="16.5" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="23">
         <v>12</v>
       </c>
       <c r="C9" s="23">
         <v>13</v>
       </c>
       <c r="D9" s="23">
         <v>16</v>
       </c>
       <c r="E9" s="23">
         <v>14</v>
       </c>
       <c r="F9" s="23">
         <v>13</v>
       </c>
-      <c r="G9" s="58">
-[...2 lines deleted...]
-      <c r="H9" s="68">
+      <c r="G9" s="23">
+        <v>15</v>
+      </c>
+      <c r="H9" s="23">
+        <v>15</v>
+      </c>
+      <c r="I9" s="23">
+        <v>13</v>
+      </c>
+      <c r="J9" s="58">
+        <v>-2</v>
+      </c>
+      <c r="K9" s="68">
         <v>14</v>
       </c>
-      <c r="I9" s="68">
-[...4 lines deleted...]
-    <row r="10" spans="1:12" ht="16.5" customHeight="1">
+      <c r="L9" s="68">
+        <v>15</v>
+      </c>
+      <c r="O9" s="64"/>
+    </row>
+    <row r="10" spans="1:15" ht="16.5" customHeight="1">
       <c r="A10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23">
         <v>46</v>
       </c>
       <c r="C10" s="23">
         <v>46</v>
       </c>
       <c r="D10" s="23">
         <v>55</v>
       </c>
       <c r="E10" s="23">
         <v>62</v>
       </c>
       <c r="F10" s="23">
         <v>65</v>
       </c>
-      <c r="G10" s="58">
-[...10 lines deleted...]
-    <row r="11" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G10" s="23">
+        <v>74</v>
+      </c>
+      <c r="H10" s="23">
+        <v>73</v>
+      </c>
+      <c r="I10" s="23">
+        <v>61</v>
+      </c>
+      <c r="J10" s="58">
+        <v>-12</v>
+      </c>
+      <c r="K10" s="68">
+        <v>65</v>
+      </c>
+      <c r="L10" s="68">
+        <v>70</v>
+      </c>
+      <c r="O10" s="64"/>
+    </row>
+    <row r="11" spans="1:15" ht="16.5" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="23">
         <v>26</v>
       </c>
       <c r="C11" s="23">
         <v>29</v>
       </c>
       <c r="D11" s="23">
         <v>32</v>
       </c>
       <c r="E11" s="23">
         <v>33</v>
       </c>
       <c r="F11" s="23">
         <v>30</v>
       </c>
-      <c r="G11" s="58">
-[...2 lines deleted...]
-      <c r="H11" s="68">
+      <c r="G11" s="23">
         <v>33</v>
       </c>
-      <c r="I11" s="68">
+      <c r="H11" s="23">
         <v>34</v>
       </c>
-      <c r="L11" s="64"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:12" ht="16.5" customHeight="1">
+      <c r="I11" s="23">
+        <v>26</v>
+      </c>
+      <c r="J11" s="58">
+        <v>-8</v>
+      </c>
+      <c r="K11" s="68">
+        <v>33</v>
+      </c>
+      <c r="L11" s="68">
+        <v>33</v>
+      </c>
+      <c r="O11" s="64"/>
+    </row>
+    <row r="12" spans="1:15" ht="16.5" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23">
         <v>50</v>
       </c>
       <c r="C12" s="23">
         <v>55</v>
       </c>
       <c r="D12" s="23">
         <v>57</v>
       </c>
       <c r="E12" s="23">
         <v>62</v>
       </c>
       <c r="F12" s="23">
         <v>58</v>
       </c>
-      <c r="G12" s="58">
-[...5 lines deleted...]
-      <c r="I12" s="68">
+      <c r="G12" s="23">
+        <v>65</v>
+      </c>
+      <c r="H12" s="23">
         <v>63</v>
       </c>
-      <c r="L12" s="64"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:12" ht="16.5" customHeight="1">
+      <c r="I12" s="23">
+        <v>49</v>
+      </c>
+      <c r="J12" s="58">
+        <v>-14</v>
+      </c>
+      <c r="K12" s="68">
+        <v>54</v>
+      </c>
+      <c r="L12" s="68">
+        <v>58</v>
+      </c>
+      <c r="O12" s="64"/>
+    </row>
+    <row r="13" spans="1:15" ht="16.5" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="23">
         <v>40</v>
       </c>
       <c r="C13" s="23">
         <v>41</v>
       </c>
       <c r="D13" s="23">
         <v>44</v>
       </c>
       <c r="E13" s="23">
         <v>43</v>
       </c>
       <c r="F13" s="23">
         <v>44</v>
       </c>
-      <c r="G13" s="58">
-[...11 lines deleted...]
-    <row r="14" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G13" s="23">
+        <v>49</v>
+      </c>
+      <c r="H13" s="23">
+        <v>48</v>
+      </c>
+      <c r="I13" s="23">
+        <v>37</v>
+      </c>
+      <c r="J13" s="58">
+        <v>-11</v>
+      </c>
+      <c r="K13" s="68">
+        <v>34</v>
+      </c>
+      <c r="L13" s="68">
+        <v>36</v>
+      </c>
+      <c r="M13" s="58"/>
+      <c r="O13" s="64"/>
+    </row>
+    <row r="14" spans="1:15" ht="16.5" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23">
         <v>36</v>
       </c>
       <c r="C14" s="23">
         <v>34</v>
       </c>
       <c r="D14" s="23">
         <v>40</v>
       </c>
       <c r="E14" s="23">
         <v>44</v>
       </c>
       <c r="F14" s="23">
         <v>41</v>
       </c>
-      <c r="G14" s="58">
-[...2 lines deleted...]
-      <c r="H14" s="79">
+      <c r="G14" s="23">
+        <v>42</v>
+      </c>
+      <c r="H14" s="23">
         <v>40</v>
       </c>
-      <c r="I14" s="68">
+      <c r="I14" s="23">
         <v>39</v>
       </c>
-      <c r="L14" s="64"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:12" ht="16.5" customHeight="1">
+      <c r="J14" s="58">
+        <v>-1</v>
+      </c>
+      <c r="K14" s="79">
+        <v>37</v>
+      </c>
+      <c r="L14" s="68">
+        <v>38</v>
+      </c>
+      <c r="O14" s="64"/>
+    </row>
+    <row r="15" spans="1:15" ht="16.5" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="23">
         <v>10</v>
       </c>
       <c r="C15" s="23">
         <v>9</v>
       </c>
       <c r="D15" s="23">
         <v>10</v>
       </c>
       <c r="E15" s="23">
         <v>11</v>
       </c>
       <c r="F15" s="23">
         <v>9</v>
       </c>
-      <c r="G15" s="58">
-[...2 lines deleted...]
-      <c r="H15" s="68">
+      <c r="G15" s="23">
         <v>10</v>
       </c>
-      <c r="I15" s="68">
+      <c r="H15" s="23">
         <v>10</v>
       </c>
-      <c r="L15" s="64"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:12" ht="16.5" customHeight="1">
+      <c r="I15" s="23">
+        <v>9</v>
+      </c>
+      <c r="J15" s="58">
+        <v>-1</v>
+      </c>
+      <c r="K15" s="68">
+        <v>10</v>
+      </c>
+      <c r="L15" s="68">
+        <v>10</v>
+      </c>
+      <c r="O15" s="64"/>
+    </row>
+    <row r="16" spans="1:15" ht="16.5" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23">
         <v>6</v>
       </c>
       <c r="C16" s="23">
         <v>6</v>
       </c>
       <c r="D16" s="23">
         <v>7</v>
       </c>
       <c r="E16" s="23">
         <v>8</v>
       </c>
       <c r="F16" s="23">
         <v>6</v>
       </c>
-      <c r="G16" s="58">
-[...2 lines deleted...]
-      <c r="H16" s="68">
+      <c r="G16" s="23">
+        <v>7</v>
+      </c>
+      <c r="H16" s="23">
+        <v>7</v>
+      </c>
+      <c r="I16" s="23">
         <v>6</v>
       </c>
-      <c r="I16" s="68">
+      <c r="J16" s="58">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="68">
         <v>6</v>
       </c>
-      <c r="L16" s="64"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12" ht="16.5" customHeight="1">
+      <c r="L16" s="68">
+        <v>6</v>
+      </c>
+      <c r="O16" s="64"/>
+    </row>
+    <row r="17" spans="1:15" ht="16.5" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="23">
         <v>10</v>
       </c>
       <c r="C17" s="23">
         <v>9</v>
       </c>
       <c r="D17" s="23">
         <v>14</v>
       </c>
       <c r="E17" s="23">
         <v>13</v>
       </c>
       <c r="F17" s="23">
         <v>13</v>
       </c>
-      <c r="G17" s="58">
-[...2 lines deleted...]
-      <c r="H17" s="68">
+      <c r="G17" s="23">
         <v>11</v>
       </c>
-      <c r="I17" s="68">
+      <c r="H17" s="23">
+        <v>12</v>
+      </c>
+      <c r="I17" s="23">
         <v>11</v>
       </c>
-      <c r="L17" s="64"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:12" ht="16.5" customHeight="1">
+      <c r="J17" s="58">
+        <v>-1</v>
+      </c>
+      <c r="K17" s="68">
+        <v>11</v>
+      </c>
+      <c r="L17" s="68">
+        <v>12</v>
+      </c>
+      <c r="O17" s="64"/>
+    </row>
+    <row r="18" spans="1:15" ht="16.5" customHeight="1">
       <c r="A18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23">
         <v>20</v>
       </c>
       <c r="C18" s="23">
         <v>17</v>
       </c>
       <c r="D18" s="23">
         <v>24</v>
       </c>
       <c r="E18" s="23">
         <v>24</v>
       </c>
       <c r="F18" s="23">
         <v>22</v>
       </c>
-      <c r="G18" s="58">
-[...2 lines deleted...]
-      <c r="H18" s="68">
+      <c r="G18" s="23">
+        <v>27</v>
+      </c>
+      <c r="H18" s="23">
+        <v>28</v>
+      </c>
+      <c r="I18" s="23">
+        <v>20</v>
+      </c>
+      <c r="J18" s="58">
+        <v>-8</v>
+      </c>
+      <c r="K18" s="68">
         <v>26</v>
       </c>
-      <c r="I18" s="68">
-[...4 lines deleted...]
-    <row r="19" spans="1:12" ht="16.5" customHeight="1">
+      <c r="L18" s="68">
+        <v>27</v>
+      </c>
+      <c r="O18" s="64"/>
+    </row>
+    <row r="19" spans="1:15" ht="16.5" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23">
         <v>10</v>
       </c>
       <c r="C19" s="23">
         <v>10</v>
       </c>
       <c r="D19" s="23">
         <v>11</v>
       </c>
       <c r="E19" s="23">
         <v>12</v>
       </c>
       <c r="F19" s="23">
         <v>11</v>
       </c>
-      <c r="G19" s="58">
-[...2 lines deleted...]
-      <c r="H19" s="68">
+      <c r="G19" s="23">
         <v>11</v>
       </c>
-      <c r="I19" s="68">
-[...4 lines deleted...]
-    <row r="20" spans="1:12" ht="16.5" customHeight="1">
+      <c r="H19" s="23">
+        <v>12</v>
+      </c>
+      <c r="I19" s="23">
+        <v>8</v>
+      </c>
+      <c r="J19" s="58">
+        <v>-4</v>
+      </c>
+      <c r="K19" s="68">
+        <v>10</v>
+      </c>
+      <c r="L19" s="68">
+        <v>10</v>
+      </c>
+      <c r="O19" s="64"/>
+    </row>
+    <row r="20" spans="1:15" ht="16.5" customHeight="1">
       <c r="A20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="23">
         <v>9</v>
       </c>
       <c r="C20" s="23">
         <v>11</v>
       </c>
       <c r="D20" s="23">
         <v>11</v>
       </c>
       <c r="E20" s="23">
         <v>11</v>
       </c>
       <c r="F20" s="23">
         <v>10</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="23">
+        <v>11</v>
+      </c>
+      <c r="H20" s="23">
+        <v>10</v>
+      </c>
+      <c r="I20" s="23">
+        <v>9</v>
+      </c>
+      <c r="J20" s="58">
         <v>-1</v>
       </c>
-      <c r="H20" s="68">
+      <c r="K20" s="68">
         <v>9</v>
       </c>
-      <c r="I20" s="68">
+      <c r="L20" s="68">
         <v>9</v>
       </c>
-      <c r="L20" s="64"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:12" ht="16.5" customHeight="1">
+      <c r="O20" s="64"/>
+    </row>
+    <row r="21" spans="1:15" ht="16.5" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="23">
         <v>14</v>
       </c>
       <c r="C21" s="23">
         <v>14</v>
       </c>
       <c r="D21" s="23">
         <v>13</v>
       </c>
       <c r="E21" s="23">
         <v>14</v>
       </c>
       <c r="F21" s="23">
         <v>11</v>
       </c>
-      <c r="G21" s="58">
-[...2 lines deleted...]
-      <c r="H21" s="68">
+      <c r="G21" s="23">
         <v>13</v>
       </c>
-      <c r="I21" s="68">
+      <c r="H21" s="23">
         <v>13</v>
       </c>
-      <c r="L21" s="64"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:12" ht="16.5" customHeight="1">
+      <c r="I21" s="23">
+        <v>14</v>
+      </c>
+      <c r="J21" s="58">
+        <v>1</v>
+      </c>
+      <c r="K21" s="68">
+        <v>13</v>
+      </c>
+      <c r="L21" s="68">
+        <v>13</v>
+      </c>
+      <c r="O21" s="64"/>
+    </row>
+    <row r="22" spans="1:15" ht="16.5" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="23">
         <v>11</v>
       </c>
       <c r="C22" s="23">
         <v>7</v>
       </c>
       <c r="D22" s="23">
         <v>10</v>
       </c>
       <c r="E22" s="23">
         <v>7</v>
       </c>
       <c r="F22" s="23">
         <v>8</v>
       </c>
-      <c r="G22" s="58">
-[...2 lines deleted...]
-      <c r="H22" s="68">
+      <c r="G22" s="23">
+        <v>12</v>
+      </c>
+      <c r="H22" s="23">
+        <v>10</v>
+      </c>
+      <c r="I22" s="23">
+        <v>7</v>
+      </c>
+      <c r="J22" s="58">
+        <v>-3</v>
+      </c>
+      <c r="K22" s="68">
         <v>9</v>
       </c>
-      <c r="I22" s="68">
+      <c r="L22" s="68">
         <v>9</v>
       </c>
-      <c r="L22" s="64"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:12" ht="16.5" customHeight="1">
+      <c r="O22" s="64"/>
+    </row>
+    <row r="23" spans="1:15" ht="16.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23">
         <v>8</v>
       </c>
       <c r="C23" s="23">
         <v>9</v>
       </c>
       <c r="D23" s="23">
         <v>10</v>
       </c>
       <c r="E23" s="23">
         <v>10</v>
       </c>
       <c r="F23" s="23">
         <v>8</v>
       </c>
-      <c r="G23" s="58">
-[...2 lines deleted...]
-      <c r="H23" s="68">
+      <c r="G23" s="23">
+        <v>9</v>
+      </c>
+      <c r="H23" s="23">
+        <v>7</v>
+      </c>
+      <c r="I23" s="23">
+        <v>7</v>
+      </c>
+      <c r="J23" s="58">
+        <v>0</v>
+      </c>
+      <c r="K23" s="68">
+        <v>7</v>
+      </c>
+      <c r="L23" s="68">
         <v>8</v>
       </c>
-      <c r="I23" s="68">
-[...4 lines deleted...]
-    <row r="24" spans="1:12" ht="16.5" customHeight="1">
+      <c r="O23" s="64"/>
+    </row>
+    <row r="24" spans="1:15" ht="16.5" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>13</v>
       </c>
       <c r="C24" s="23">
         <v>12</v>
       </c>
       <c r="D24" s="23">
         <v>13</v>
       </c>
       <c r="E24" s="23">
         <v>13</v>
       </c>
       <c r="F24" s="23">
         <v>13</v>
       </c>
-      <c r="G24" s="58">
-[...10 lines deleted...]
-    <row r="25" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G24" s="23">
+        <v>14</v>
+      </c>
+      <c r="H24" s="23">
+        <v>14</v>
+      </c>
+      <c r="I24" s="23">
+        <v>12</v>
+      </c>
+      <c r="J24" s="58">
+        <v>-2</v>
+      </c>
+      <c r="K24" s="68">
+        <v>10</v>
+      </c>
+      <c r="L24" s="68">
+        <v>11</v>
+      </c>
+      <c r="O24" s="64"/>
+    </row>
+    <row r="25" spans="1:15" ht="16.5" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="23">
         <v>29</v>
       </c>
       <c r="C25" s="23">
         <v>27</v>
       </c>
       <c r="D25" s="23">
         <v>33</v>
       </c>
       <c r="E25" s="23">
         <v>33</v>
       </c>
       <c r="F25" s="23">
         <v>26</v>
       </c>
-      <c r="G25" s="58">
-[...2 lines deleted...]
-      <c r="H25" s="68">
+      <c r="G25" s="23">
         <v>29</v>
       </c>
-      <c r="I25" s="68">
+      <c r="H25" s="23">
+        <v>26</v>
+      </c>
+      <c r="I25" s="23">
+        <v>22</v>
+      </c>
+      <c r="J25" s="58">
+        <v>-4</v>
+      </c>
+      <c r="K25" s="68">
         <v>29</v>
       </c>
-      <c r="L25" s="64"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:12" ht="16.5" customHeight="1">
+      <c r="L25" s="68">
+        <v>29</v>
+      </c>
+      <c r="O25" s="64"/>
+    </row>
+    <row r="26" spans="1:15" ht="16.5" customHeight="1">
       <c r="A26" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="23">
         <v>129</v>
       </c>
       <c r="C26" s="23">
         <v>135</v>
       </c>
       <c r="D26" s="23">
         <v>157</v>
       </c>
       <c r="E26" s="23">
         <v>149</v>
       </c>
       <c r="F26" s="23">
         <v>126</v>
       </c>
-      <c r="G26" s="58">
-[...10 lines deleted...]
-    <row r="27" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G26" s="23">
+        <v>138</v>
+      </c>
+      <c r="H26" s="23">
+        <v>140</v>
+      </c>
+      <c r="I26" s="23">
+        <v>116</v>
+      </c>
+      <c r="J26" s="58">
+        <v>-24</v>
+      </c>
+      <c r="K26" s="68">
+        <v>131</v>
+      </c>
+      <c r="L26" s="68">
+        <v>145</v>
+      </c>
+      <c r="O26" s="64"/>
+    </row>
+    <row r="27" spans="1:15" ht="16.5" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="23">
         <v>17</v>
       </c>
       <c r="C27" s="23">
         <v>18</v>
       </c>
       <c r="D27" s="23">
         <v>20</v>
       </c>
       <c r="E27" s="23">
         <v>21</v>
       </c>
       <c r="F27" s="23">
         <v>18</v>
       </c>
-      <c r="G27" s="58">
-[...2 lines deleted...]
-      <c r="H27" s="68">
+      <c r="G27" s="23">
+        <v>18</v>
+      </c>
+      <c r="H27" s="23">
+        <v>15</v>
+      </c>
+      <c r="I27" s="23">
+        <v>16</v>
+      </c>
+      <c r="J27" s="58">
+        <v>1</v>
+      </c>
+      <c r="K27" s="68">
+        <v>15</v>
+      </c>
+      <c r="L27" s="68">
         <v>19</v>
       </c>
-      <c r="I27" s="68">
-[...4 lines deleted...]
-    <row r="28" spans="1:12" ht="16.5" customHeight="1">
+      <c r="O27" s="64"/>
+    </row>
+    <row r="28" spans="1:15" ht="16.5" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="23">
         <v>18</v>
       </c>
       <c r="C28" s="23">
         <v>17</v>
       </c>
       <c r="D28" s="23">
         <v>18</v>
       </c>
       <c r="E28" s="23">
         <v>21</v>
       </c>
       <c r="F28" s="23">
         <v>19</v>
       </c>
-      <c r="G28" s="58">
-[...10 lines deleted...]
-    <row r="29" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G28" s="23">
+        <v>19</v>
+      </c>
+      <c r="H28" s="23">
+        <v>19</v>
+      </c>
+      <c r="I28" s="23">
+        <v>16</v>
+      </c>
+      <c r="J28" s="58">
+        <v>-3</v>
+      </c>
+      <c r="K28" s="68">
+        <v>16</v>
+      </c>
+      <c r="L28" s="68">
+        <v>16</v>
+      </c>
+      <c r="O28" s="64"/>
+    </row>
+    <row r="29" spans="1:15" ht="16.5" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23">
         <v>54</v>
       </c>
       <c r="C29" s="23">
         <v>53</v>
       </c>
       <c r="D29" s="23">
         <v>57</v>
       </c>
       <c r="E29" s="23">
         <v>58</v>
       </c>
       <c r="F29" s="23">
         <v>50</v>
       </c>
-      <c r="G29" s="58">
-[...10 lines deleted...]
-    <row r="30" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G29" s="23">
+        <v>55</v>
+      </c>
+      <c r="H29" s="23">
+        <v>59</v>
+      </c>
+      <c r="I29" s="23">
+        <v>52</v>
+      </c>
+      <c r="J29" s="58">
+        <v>-7</v>
+      </c>
+      <c r="K29" s="68">
+        <v>56</v>
+      </c>
+      <c r="L29" s="68">
+        <v>56</v>
+      </c>
+      <c r="O29" s="64"/>
+    </row>
+    <row r="30" spans="1:15" ht="16.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23">
         <v>30</v>
       </c>
       <c r="C30" s="23">
         <v>32</v>
       </c>
       <c r="D30" s="23">
         <v>36</v>
       </c>
       <c r="E30" s="23">
         <v>32</v>
       </c>
       <c r="F30" s="23">
         <v>28</v>
       </c>
-      <c r="G30" s="58">
-[...5 lines deleted...]
-      <c r="I30" s="68">
+      <c r="G30" s="23">
+        <v>34</v>
+      </c>
+      <c r="H30" s="23">
+        <v>31</v>
+      </c>
+      <c r="I30" s="23">
+        <v>26</v>
+      </c>
+      <c r="J30" s="58">
+        <v>-5</v>
+      </c>
+      <c r="K30" s="68">
         <v>29</v>
       </c>
-      <c r="L30" s="64"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:12" ht="16.5" customHeight="1">
+      <c r="L30" s="68">
+        <v>31</v>
+      </c>
+      <c r="O30" s="64"/>
+    </row>
+    <row r="31" spans="1:15" ht="16.5" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23">
         <v>7</v>
       </c>
       <c r="C31" s="23">
         <v>8</v>
       </c>
       <c r="D31" s="23">
         <v>8</v>
       </c>
       <c r="E31" s="23">
         <v>9</v>
       </c>
       <c r="F31" s="23">
         <v>8</v>
       </c>
-      <c r="G31" s="58">
+      <c r="G31" s="23">
+        <v>8</v>
+      </c>
+      <c r="H31" s="23">
+        <v>8</v>
+      </c>
+      <c r="I31" s="23">
+        <v>7</v>
+      </c>
+      <c r="J31" s="58">
         <v>-1</v>
       </c>
-      <c r="H31" s="68">
+      <c r="K31" s="68">
         <v>7</v>
       </c>
-      <c r="I31" s="68">
+      <c r="L31" s="68">
         <v>7</v>
       </c>
-      <c r="L31" s="64"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:12" ht="16.5" customHeight="1">
+      <c r="O31" s="64"/>
+    </row>
+    <row r="32" spans="1:15" ht="16.5" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23">
         <v>82</v>
       </c>
       <c r="C32" s="23">
         <v>77</v>
       </c>
       <c r="D32" s="23">
         <v>83</v>
       </c>
       <c r="E32" s="23">
         <v>84</v>
       </c>
       <c r="F32" s="23">
         <v>77</v>
       </c>
-      <c r="G32" s="58">
+      <c r="G32" s="23">
+        <v>79</v>
+      </c>
+      <c r="H32" s="23">
+        <v>80</v>
+      </c>
+      <c r="I32" s="23">
+        <v>73</v>
+      </c>
+      <c r="J32" s="58">
         <v>-7</v>
       </c>
-      <c r="H32" s="68">
-[...7 lines deleted...]
-    <row r="33" spans="1:12" ht="16.5" customHeight="1">
+      <c r="K32" s="68">
+        <v>72</v>
+      </c>
+      <c r="L32" s="68">
+        <v>73</v>
+      </c>
+      <c r="O32" s="64"/>
+    </row>
+    <row r="33" spans="1:15" ht="16.5" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="23">
         <v>64</v>
       </c>
       <c r="C33" s="23">
         <v>61</v>
       </c>
       <c r="D33" s="23">
         <v>64</v>
       </c>
       <c r="E33" s="23">
         <v>71</v>
       </c>
       <c r="F33" s="23">
         <v>62</v>
       </c>
-      <c r="G33" s="58">
-[...10 lines deleted...]
-    <row r="34" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G33" s="23">
+        <v>70</v>
+      </c>
+      <c r="H33" s="23">
+        <v>67</v>
+      </c>
+      <c r="I33" s="23">
+        <v>63</v>
+      </c>
+      <c r="J33" s="58">
+        <v>-4</v>
+      </c>
+      <c r="K33" s="68">
+        <v>66</v>
+      </c>
+      <c r="L33" s="68">
+        <v>68</v>
+      </c>
+      <c r="O33" s="64"/>
+    </row>
+    <row r="34" spans="1:15" ht="16.5" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="23">
         <v>126</v>
       </c>
       <c r="C34" s="23">
         <v>120</v>
       </c>
       <c r="D34" s="23">
         <v>140</v>
       </c>
       <c r="E34" s="23">
         <v>139</v>
       </c>
       <c r="F34" s="23">
         <v>119</v>
       </c>
-      <c r="G34" s="58">
-[...10 lines deleted...]
-    <row r="35" spans="1:12" ht="16.5" customHeight="1">
+      <c r="G34" s="23">
+        <v>137</v>
+      </c>
+      <c r="H34" s="23">
+        <v>129</v>
+      </c>
+      <c r="I34" s="23">
+        <v>107</v>
+      </c>
+      <c r="J34" s="58">
+        <v>-22</v>
+      </c>
+      <c r="K34" s="68">
+        <v>124</v>
+      </c>
+      <c r="L34" s="68">
+        <v>131</v>
+      </c>
+      <c r="O34" s="64"/>
+    </row>
+    <row r="35" spans="1:15" ht="16.5" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="23">
         <v>22</v>
       </c>
       <c r="C35" s="23">
         <v>24</v>
       </c>
       <c r="D35" s="23">
         <v>26</v>
       </c>
       <c r="E35" s="23">
         <v>24</v>
       </c>
       <c r="F35" s="23">
         <v>21</v>
       </c>
-      <c r="G35" s="58">
-[...2 lines deleted...]
-      <c r="H35" s="69">
+      <c r="G35" s="23">
+        <v>22</v>
+      </c>
+      <c r="H35" s="23">
+        <v>22</v>
+      </c>
+      <c r="I35" s="23">
+        <v>20</v>
+      </c>
+      <c r="J35" s="58">
+        <v>-2</v>
+      </c>
+      <c r="K35" s="69">
+        <v>23</v>
+      </c>
+      <c r="L35" s="69">
         <v>24</v>
       </c>
-      <c r="I35" s="69">
-[...4 lines deleted...]
-    <row r="36" spans="1:12">
+      <c r="O35" s="64"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" s="49"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
-      <c r="G36" s="50"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:12">
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" s="51"/>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" s="51"/>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
-    </row>
-    <row r="39" spans="1:12">
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" s="51"/>
       <c r="B39" s="51"/>
       <c r="C39" s="51"/>
       <c r="D39" s="51"/>
       <c r="E39" s="51"/>
       <c r="F39" s="51"/>
       <c r="G39" s="51"/>
-    </row>
-    <row r="40" spans="1:12">
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" s="51"/>
       <c r="B40" s="51"/>
       <c r="C40" s="51"/>
       <c r="D40" s="51"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
-    </row>
-    <row r="41" spans="1:12">
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" s="51"/>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" s="51"/>
       <c r="B42" s="51"/>
       <c r="C42" s="51"/>
       <c r="D42" s="51"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
       <c r="G42" s="51"/>
-    </row>
-    <row r="43" spans="1:12">
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet26">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.625" style="30" customWidth="1"/>
-    <col min="2" max="6" width="8.625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.875" style="30"/>
+    <col min="2" max="9" width="8.625" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="52" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="26" customFormat="1" ht="21" customHeight="1">
+    <row r="1" spans="1:12" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
-    </row>
-    <row r="2" spans="1:9" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+    </row>
+    <row r="2" spans="1:12" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
-      <c r="G2" s="36"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="36"/>
+    </row>
+    <row r="3" spans="1:12" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="42" customHeight="1" thickTop="1">
+    <row r="4" spans="1:12" ht="42" customHeight="1" thickTop="1">
       <c r="A4" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>102</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="41" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="41" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="16.5" customHeight="1">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1">
       <c r="A5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3">
         <v>1749</v>
       </c>
       <c r="C5" s="3">
         <v>1743</v>
       </c>
       <c r="D5" s="3">
         <v>1757</v>
       </c>
       <c r="E5" s="3">
         <v>1764</v>
       </c>
       <c r="F5" s="3">
         <v>1815</v>
       </c>
-      <c r="G5" s="58">
-[...4 lines deleted...]
-    <row r="6" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G5" s="3">
+        <v>1895</v>
+      </c>
+      <c r="H5" s="3">
+        <v>1756</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1761</v>
+      </c>
+      <c r="J5" s="58">
+        <v>5</v>
+      </c>
+      <c r="L5" s="53"/>
+    </row>
+    <row r="6" spans="1:12" ht="16.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23">
         <v>314</v>
       </c>
       <c r="C6" s="23">
         <v>319</v>
       </c>
       <c r="D6" s="23">
         <v>335</v>
       </c>
       <c r="E6" s="23">
         <v>358</v>
       </c>
       <c r="F6" s="23">
         <v>387</v>
       </c>
-      <c r="G6" s="58">
-[...4 lines deleted...]
-    <row r="7" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G6" s="23">
+        <v>441</v>
+      </c>
+      <c r="H6" s="23">
+        <v>401</v>
+      </c>
+      <c r="I6" s="23">
+        <v>407</v>
+      </c>
+      <c r="J6" s="58">
+        <v>6</v>
+      </c>
+      <c r="L6" s="53"/>
+    </row>
+    <row r="7" spans="1:12" ht="16.5" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="23">
         <v>69</v>
       </c>
       <c r="C7" s="23">
         <v>69</v>
       </c>
       <c r="D7" s="23">
         <v>71</v>
       </c>
       <c r="E7" s="23">
         <v>71</v>
       </c>
       <c r="F7" s="23">
         <v>82</v>
       </c>
-      <c r="G7" s="58">
-[...4 lines deleted...]
-    <row r="8" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G7" s="23">
+        <v>90</v>
+      </c>
+      <c r="H7" s="23">
+        <v>89</v>
+      </c>
+      <c r="I7" s="23">
+        <v>88</v>
+      </c>
+      <c r="J7" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L7" s="53"/>
+    </row>
+    <row r="8" spans="1:12" ht="16.5" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23">
         <v>70</v>
       </c>
       <c r="C8" s="23">
         <v>72</v>
       </c>
       <c r="D8" s="23">
         <v>71</v>
       </c>
       <c r="E8" s="23">
         <v>65</v>
       </c>
       <c r="F8" s="23">
         <v>66</v>
       </c>
-      <c r="G8" s="58">
-[...4 lines deleted...]
-    <row r="9" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G8" s="23">
+        <v>72</v>
+      </c>
+      <c r="H8" s="23">
+        <v>75</v>
+      </c>
+      <c r="I8" s="23">
+        <v>74</v>
+      </c>
+      <c r="J8" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L8" s="53"/>
+    </row>
+    <row r="9" spans="1:12" ht="16.5" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="23">
         <v>60</v>
       </c>
       <c r="C9" s="23">
         <v>60</v>
       </c>
       <c r="D9" s="23">
         <v>59</v>
       </c>
       <c r="E9" s="23">
         <v>58</v>
       </c>
       <c r="F9" s="23">
         <v>58</v>
       </c>
-      <c r="G9" s="58">
-[...4 lines deleted...]
-    <row r="10" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G9" s="23">
+        <v>57</v>
+      </c>
+      <c r="H9" s="23">
+        <v>57</v>
+      </c>
+      <c r="I9" s="23">
+        <v>53</v>
+      </c>
+      <c r="J9" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L9" s="53"/>
+    </row>
+    <row r="10" spans="1:12" ht="16.5" customHeight="1">
       <c r="A10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23">
         <v>46</v>
       </c>
       <c r="C10" s="23">
         <v>56</v>
       </c>
       <c r="D10" s="23">
         <v>76</v>
       </c>
       <c r="E10" s="23">
         <v>86</v>
       </c>
       <c r="F10" s="23">
         <v>87</v>
       </c>
-      <c r="G10" s="58">
-[...4 lines deleted...]
-    <row r="11" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G10" s="23">
+        <v>81</v>
+      </c>
+      <c r="H10" s="23">
+        <v>87</v>
+      </c>
+      <c r="I10" s="23">
+        <v>87</v>
+      </c>
+      <c r="J10" s="58">
+        <v>0</v>
+      </c>
+      <c r="L10" s="53"/>
+    </row>
+    <row r="11" spans="1:12" ht="16.5" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="23">
         <v>40</v>
       </c>
       <c r="C11" s="23">
         <v>48</v>
       </c>
       <c r="D11" s="23">
         <v>54</v>
       </c>
       <c r="E11" s="23">
         <v>53</v>
       </c>
       <c r="F11" s="23">
         <v>53</v>
       </c>
-      <c r="G11" s="58">
-[...4 lines deleted...]
-    <row r="12" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G11" s="23">
+        <v>51</v>
+      </c>
+      <c r="H11" s="23">
+        <v>46</v>
+      </c>
+      <c r="I11" s="23">
+        <v>45</v>
+      </c>
+      <c r="J11" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L11" s="53"/>
+    </row>
+    <row r="12" spans="1:12" ht="16.5" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23">
         <v>51</v>
       </c>
       <c r="C12" s="23">
         <v>62</v>
       </c>
       <c r="D12" s="23">
         <v>53</v>
       </c>
       <c r="E12" s="23">
         <v>43</v>
       </c>
       <c r="F12" s="23">
         <v>56</v>
       </c>
-      <c r="G12" s="58">
-[...4 lines deleted...]
-    <row r="13" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G12" s="23">
+        <v>55</v>
+      </c>
+      <c r="H12" s="23">
+        <v>45</v>
+      </c>
+      <c r="I12" s="23">
+        <v>47</v>
+      </c>
+      <c r="J12" s="58">
+        <v>2</v>
+      </c>
+      <c r="L12" s="53"/>
+    </row>
+    <row r="13" spans="1:12" ht="16.5" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="23">
         <v>60</v>
       </c>
       <c r="C13" s="23">
         <v>42</v>
       </c>
       <c r="D13" s="23">
         <v>48</v>
       </c>
       <c r="E13" s="23">
         <v>54</v>
       </c>
       <c r="F13" s="23">
         <v>59</v>
       </c>
-      <c r="G13" s="58">
-[...4 lines deleted...]
-    <row r="14" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G13" s="23">
+        <v>57</v>
+      </c>
+      <c r="H13" s="23">
+        <v>56</v>
+      </c>
+      <c r="I13" s="23">
+        <v>38</v>
+      </c>
+      <c r="J13" s="58">
+        <v>-18</v>
+      </c>
+      <c r="L13" s="53"/>
+    </row>
+    <row r="14" spans="1:12" ht="16.5" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23">
         <v>38</v>
       </c>
       <c r="C14" s="23">
         <v>45</v>
       </c>
       <c r="D14" s="23">
         <v>44</v>
       </c>
       <c r="E14" s="23">
         <v>45</v>
       </c>
       <c r="F14" s="23">
         <v>45</v>
       </c>
-      <c r="G14" s="58">
-[...4 lines deleted...]
-    <row r="15" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G14" s="23">
+        <v>43</v>
+      </c>
+      <c r="H14" s="23">
+        <v>38</v>
+      </c>
+      <c r="I14" s="23">
+        <v>32</v>
+      </c>
+      <c r="J14" s="58">
+        <v>-6</v>
+      </c>
+      <c r="L14" s="53"/>
+    </row>
+    <row r="15" spans="1:12" ht="16.5" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="23">
         <v>15</v>
       </c>
       <c r="C15" s="23">
         <v>14</v>
       </c>
       <c r="D15" s="23">
         <v>16</v>
       </c>
       <c r="E15" s="23">
         <v>16</v>
       </c>
       <c r="F15" s="23">
         <v>14</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="23">
+        <v>16</v>
+      </c>
+      <c r="H15" s="23">
+        <v>14</v>
+      </c>
+      <c r="I15" s="23">
+        <v>12</v>
+      </c>
+      <c r="J15" s="58">
         <v>-2</v>
       </c>
-      <c r="I15" s="53"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L15" s="53"/>
+    </row>
+    <row r="16" spans="1:12" ht="16.5" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23">
         <v>11</v>
       </c>
       <c r="C16" s="23">
         <v>12</v>
       </c>
       <c r="D16" s="23">
         <v>11</v>
       </c>
       <c r="E16" s="23">
         <v>12</v>
       </c>
       <c r="F16" s="23">
         <v>11</v>
       </c>
-      <c r="G16" s="58">
-[...4 lines deleted...]
-    <row r="17" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G16" s="23">
+        <v>11</v>
+      </c>
+      <c r="H16" s="23">
+        <v>10</v>
+      </c>
+      <c r="I16" s="23">
+        <v>10</v>
+      </c>
+      <c r="J16" s="58">
+        <v>0</v>
+      </c>
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:12" ht="16.5" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="23">
         <v>25</v>
       </c>
       <c r="C17" s="23">
         <v>23</v>
       </c>
       <c r="D17" s="23">
         <v>24</v>
       </c>
       <c r="E17" s="23">
         <v>25</v>
       </c>
       <c r="F17" s="23">
         <v>24</v>
       </c>
-      <c r="G17" s="58">
-[...4 lines deleted...]
-    <row r="18" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G17" s="23">
+        <v>23</v>
+      </c>
+      <c r="H17" s="23">
+        <v>20</v>
+      </c>
+      <c r="I17" s="23">
+        <v>20</v>
+      </c>
+      <c r="J17" s="58">
+        <v>0</v>
+      </c>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:12" ht="16.5" customHeight="1">
       <c r="A18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23">
         <v>41</v>
       </c>
       <c r="C18" s="23">
         <v>47</v>
       </c>
       <c r="D18" s="23">
         <v>48</v>
       </c>
       <c r="E18" s="23">
         <v>49</v>
       </c>
       <c r="F18" s="23">
         <v>51</v>
       </c>
-      <c r="G18" s="58">
-[...4 lines deleted...]
-    <row r="19" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G18" s="23">
+        <v>45</v>
+      </c>
+      <c r="H18" s="23">
+        <v>37</v>
+      </c>
+      <c r="I18" s="23">
+        <v>38</v>
+      </c>
+      <c r="J18" s="58">
+        <v>1</v>
+      </c>
+      <c r="L18" s="53"/>
+    </row>
+    <row r="19" spans="1:12" ht="16.5" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23">
         <v>10</v>
       </c>
       <c r="C19" s="23">
         <v>10</v>
       </c>
       <c r="D19" s="23">
         <v>8</v>
       </c>
       <c r="E19" s="23">
         <v>8</v>
       </c>
       <c r="F19" s="23">
         <v>8</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="23">
+        <v>11</v>
+      </c>
+      <c r="H19" s="23">
+        <v>6</v>
+      </c>
+      <c r="I19" s="23">
+        <v>6</v>
+      </c>
+      <c r="J19" s="58">
         <v>0</v>
       </c>
-      <c r="I19" s="53"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L19" s="53"/>
+    </row>
+    <row r="20" spans="1:12" ht="16.5" customHeight="1">
       <c r="A20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="23">
         <v>16</v>
       </c>
       <c r="C20" s="23">
         <v>16</v>
       </c>
       <c r="D20" s="23">
         <v>17</v>
       </c>
       <c r="E20" s="23">
         <v>16</v>
       </c>
       <c r="F20" s="23">
         <v>15</v>
       </c>
-      <c r="G20" s="58">
-[...4 lines deleted...]
-    <row r="21" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G20" s="23">
+        <v>13</v>
+      </c>
+      <c r="H20" s="23">
+        <v>12</v>
+      </c>
+      <c r="I20" s="23">
+        <v>12</v>
+      </c>
+      <c r="J20" s="58">
+        <v>0</v>
+      </c>
+      <c r="L20" s="53"/>
+    </row>
+    <row r="21" spans="1:12" ht="16.5" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="23">
         <v>13</v>
       </c>
       <c r="C21" s="23">
         <v>25</v>
       </c>
       <c r="D21" s="23">
         <v>31</v>
       </c>
       <c r="E21" s="23">
         <v>32</v>
       </c>
       <c r="F21" s="23">
         <v>31</v>
       </c>
-      <c r="G21" s="58">
-[...4 lines deleted...]
-    <row r="22" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G21" s="23">
+        <v>35</v>
+      </c>
+      <c r="H21" s="23">
+        <v>32</v>
+      </c>
+      <c r="I21" s="23">
+        <v>28</v>
+      </c>
+      <c r="J21" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L21" s="53"/>
+    </row>
+    <row r="22" spans="1:12" ht="16.5" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="23">
         <v>16</v>
       </c>
       <c r="C22" s="23">
         <v>19</v>
       </c>
       <c r="D22" s="23">
         <v>16</v>
       </c>
       <c r="E22" s="23">
         <v>17</v>
       </c>
       <c r="F22" s="23">
         <v>13</v>
       </c>
-      <c r="G22" s="58">
-[...4 lines deleted...]
-    <row r="23" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G22" s="23">
+        <v>16</v>
+      </c>
+      <c r="H22" s="23">
+        <v>13</v>
+      </c>
+      <c r="I22" s="23">
+        <v>19</v>
+      </c>
+      <c r="J22" s="58">
+        <v>6</v>
+      </c>
+      <c r="L22" s="53"/>
+    </row>
+    <row r="23" spans="1:12" ht="16.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23">
         <v>18</v>
       </c>
       <c r="C23" s="23">
         <v>17</v>
       </c>
       <c r="D23" s="23">
         <v>17</v>
       </c>
       <c r="E23" s="23">
         <v>16</v>
       </c>
       <c r="F23" s="23">
         <v>17</v>
       </c>
-      <c r="G23" s="58">
-[...4 lines deleted...]
-    <row r="24" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G23" s="23">
+        <v>19</v>
+      </c>
+      <c r="H23" s="23">
+        <v>19</v>
+      </c>
+      <c r="I23" s="23">
+        <v>19</v>
+      </c>
+      <c r="J23" s="58">
+        <v>0</v>
+      </c>
+      <c r="L23" s="53"/>
+    </row>
+    <row r="24" spans="1:12" ht="16.5" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>9</v>
       </c>
       <c r="C24" s="23">
         <v>12</v>
       </c>
       <c r="D24" s="23">
         <v>11</v>
       </c>
       <c r="E24" s="23">
         <v>10</v>
       </c>
       <c r="F24" s="23">
         <v>12</v>
       </c>
-      <c r="G24" s="58">
-[...4 lines deleted...]
-    <row r="25" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G24" s="23">
+        <v>11</v>
+      </c>
+      <c r="H24" s="23">
+        <v>9</v>
+      </c>
+      <c r="I24" s="23">
+        <v>9</v>
+      </c>
+      <c r="J24" s="58">
+        <v>0</v>
+      </c>
+      <c r="L24" s="53"/>
+    </row>
+    <row r="25" spans="1:12" ht="16.5" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="23">
         <v>28</v>
       </c>
       <c r="C25" s="23">
         <v>28</v>
       </c>
       <c r="D25" s="23">
         <v>31</v>
       </c>
       <c r="E25" s="23">
         <v>30</v>
       </c>
       <c r="F25" s="23">
         <v>30</v>
       </c>
-      <c r="G25" s="58">
-[...4 lines deleted...]
-    <row r="26" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G25" s="23">
+        <v>31</v>
+      </c>
+      <c r="H25" s="23">
+        <v>31</v>
+      </c>
+      <c r="I25" s="23">
+        <v>34</v>
+      </c>
+      <c r="J25" s="58">
+        <v>3</v>
+      </c>
+      <c r="L25" s="53"/>
+    </row>
+    <row r="26" spans="1:12" ht="16.5" customHeight="1">
       <c r="A26" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="23">
         <v>123</v>
       </c>
       <c r="C26" s="23">
         <v>91</v>
       </c>
       <c r="D26" s="23">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>89</v>
       </c>
       <c r="F26" s="23">
         <v>65</v>
       </c>
-      <c r="G26" s="58">
-[...4 lines deleted...]
-    <row r="27" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G26" s="23">
+        <v>112</v>
+      </c>
+      <c r="H26" s="23">
+        <v>82</v>
+      </c>
+      <c r="I26" s="23">
+        <v>87</v>
+      </c>
+      <c r="J26" s="58">
+        <v>5</v>
+      </c>
+      <c r="L26" s="53"/>
+    </row>
+    <row r="27" spans="1:12" ht="16.5" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="23">
         <v>18</v>
       </c>
       <c r="C27" s="23">
         <v>22</v>
       </c>
       <c r="D27" s="23">
         <v>22</v>
       </c>
       <c r="E27" s="23">
         <v>10</v>
       </c>
       <c r="F27" s="23">
         <v>25</v>
       </c>
-      <c r="G27" s="58">
-[...4 lines deleted...]
-    <row r="28" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G27" s="23">
+        <v>25</v>
+      </c>
+      <c r="H27" s="23">
+        <v>29</v>
+      </c>
+      <c r="I27" s="23">
+        <v>20</v>
+      </c>
+      <c r="J27" s="58">
+        <v>-9</v>
+      </c>
+      <c r="L27" s="53"/>
+    </row>
+    <row r="28" spans="1:12" ht="16.5" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="23">
         <v>32</v>
       </c>
       <c r="C28" s="23">
         <v>37</v>
       </c>
       <c r="D28" s="23">
         <v>35</v>
       </c>
       <c r="E28" s="23">
         <v>38</v>
       </c>
       <c r="F28" s="23">
         <v>38</v>
       </c>
-      <c r="G28" s="58">
-[...4 lines deleted...]
-    <row r="29" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G28" s="23">
+        <v>31</v>
+      </c>
+      <c r="H28" s="23">
+        <v>32</v>
+      </c>
+      <c r="I28" s="23">
+        <v>26</v>
+      </c>
+      <c r="J28" s="58">
+        <v>-6</v>
+      </c>
+      <c r="L28" s="53"/>
+    </row>
+    <row r="29" spans="1:12" ht="16.5" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23">
         <v>53</v>
       </c>
       <c r="C29" s="23">
         <v>58</v>
       </c>
       <c r="D29" s="23">
         <v>56</v>
       </c>
       <c r="E29" s="23">
         <v>52</v>
       </c>
       <c r="F29" s="23">
         <v>53</v>
       </c>
-      <c r="G29" s="58">
-[...4 lines deleted...]
-    <row r="30" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G29" s="23">
+        <v>50</v>
+      </c>
+      <c r="H29" s="23">
+        <v>47</v>
+      </c>
+      <c r="I29" s="23">
+        <v>44</v>
+      </c>
+      <c r="J29" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L29" s="53"/>
+    </row>
+    <row r="30" spans="1:12" ht="16.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23">
         <v>38</v>
       </c>
       <c r="C30" s="23">
         <v>35</v>
       </c>
       <c r="D30" s="23">
         <v>35</v>
       </c>
       <c r="E30" s="23">
         <v>39</v>
       </c>
       <c r="F30" s="23">
         <v>38</v>
       </c>
-      <c r="G30" s="58">
-[...4 lines deleted...]
-    <row r="31" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G30" s="23">
+        <v>31</v>
+      </c>
+      <c r="H30" s="23">
+        <v>36</v>
+      </c>
+      <c r="I30" s="23">
+        <v>34</v>
+      </c>
+      <c r="J30" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L30" s="53"/>
+    </row>
+    <row r="31" spans="1:12" ht="16.5" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23">
         <v>20</v>
       </c>
       <c r="C31" s="23">
         <v>19</v>
       </c>
       <c r="D31" s="23">
         <v>17</v>
       </c>
       <c r="E31" s="23">
         <v>17</v>
       </c>
       <c r="F31" s="23">
         <v>20</v>
       </c>
-      <c r="G31" s="58">
-[...4 lines deleted...]
-    <row r="32" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G31" s="23">
+        <v>17</v>
+      </c>
+      <c r="H31" s="23">
+        <v>19</v>
+      </c>
+      <c r="I31" s="23">
+        <v>19</v>
+      </c>
+      <c r="J31" s="58">
+        <v>0</v>
+      </c>
+      <c r="L31" s="53"/>
+    </row>
+    <row r="32" spans="1:12" ht="16.5" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23">
         <v>118</v>
       </c>
       <c r="C32" s="23">
         <v>61</v>
       </c>
       <c r="D32" s="23">
         <v>60</v>
       </c>
       <c r="E32" s="23">
         <v>60</v>
       </c>
       <c r="F32" s="23">
         <v>58</v>
       </c>
-      <c r="G32" s="58">
-[...4 lines deleted...]
-    <row r="33" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G32" s="23">
+        <v>55</v>
+      </c>
+      <c r="H32" s="23">
+        <v>26</v>
+      </c>
+      <c r="I32" s="23">
+        <v>54</v>
+      </c>
+      <c r="J32" s="58">
+        <v>28</v>
+      </c>
+      <c r="L32" s="53"/>
+    </row>
+    <row r="33" spans="1:12" ht="16.5" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="23">
         <v>103</v>
       </c>
       <c r="C33" s="23">
         <v>105</v>
       </c>
       <c r="D33" s="23">
         <v>105</v>
       </c>
       <c r="E33" s="23">
         <v>102</v>
       </c>
       <c r="F33" s="23">
         <v>102</v>
       </c>
-      <c r="G33" s="58">
-[...4 lines deleted...]
-    <row r="34" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G33" s="23">
+        <v>99</v>
+      </c>
+      <c r="H33" s="23">
+        <v>114</v>
+      </c>
+      <c r="I33" s="23">
+        <v>116</v>
+      </c>
+      <c r="J33" s="58">
+        <v>2</v>
+      </c>
+      <c r="L33" s="53"/>
+    </row>
+    <row r="34" spans="1:12" ht="16.5" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="23">
         <v>110</v>
       </c>
       <c r="C34" s="23">
         <v>136</v>
       </c>
       <c r="D34" s="23">
         <v>128</v>
       </c>
       <c r="E34" s="23">
         <v>109</v>
       </c>
       <c r="F34" s="23">
         <v>107</v>
       </c>
-      <c r="G34" s="58">
-[...4 lines deleted...]
-    <row r="35" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G34" s="23">
+        <v>103</v>
+      </c>
+      <c r="H34" s="23">
+        <v>94</v>
+      </c>
+      <c r="I34" s="23">
+        <v>102</v>
+      </c>
+      <c r="J34" s="58">
+        <v>8</v>
+      </c>
+      <c r="L34" s="53"/>
+    </row>
+    <row r="35" spans="1:12" ht="16.5" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="23">
         <v>27</v>
       </c>
       <c r="C35" s="23">
         <v>27</v>
       </c>
       <c r="D35" s="23">
         <v>25</v>
       </c>
       <c r="E35" s="23">
         <v>26</v>
       </c>
       <c r="F35" s="23">
         <v>27</v>
       </c>
-      <c r="G35" s="58">
-[...4 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="G35" s="23">
+        <v>24</v>
+      </c>
+      <c r="H35" s="23">
+        <v>23</v>
+      </c>
+      <c r="I35" s="23">
+        <v>23</v>
+      </c>
+      <c r="J35" s="58">
+        <v>0</v>
+      </c>
+      <c r="L35" s="53"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" s="49"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
-      <c r="G36" s="50"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9">
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="51"/>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="51"/>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" s="51"/>
       <c r="B39" s="51"/>
       <c r="C39" s="51"/>
       <c r="D39" s="51"/>
       <c r="E39" s="51"/>
       <c r="F39" s="51"/>
       <c r="G39" s="51"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" s="51"/>
       <c r="B40" s="51"/>
       <c r="C40" s="51"/>
       <c r="D40" s="51"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" s="51"/>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" s="51"/>
       <c r="B42" s="51"/>
       <c r="C42" s="51"/>
       <c r="D42" s="51"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
       <c r="G42" s="51"/>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet28">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.625" style="30" customWidth="1"/>
-    <col min="2" max="6" width="8.625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.875" style="30"/>
+    <col min="2" max="9" width="8.625" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="52" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="26" customFormat="1" ht="21" customHeight="1">
+    <row r="1" spans="1:13" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
-    </row>
-    <row r="2" spans="1:10" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
-      <c r="G2" s="36"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="36"/>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="42" customHeight="1" thickTop="1">
+    <row r="4" spans="1:13" ht="42" customHeight="1" thickTop="1">
       <c r="A4" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>102</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="41" t="s">
         <v>105</v>
       </c>
       <c r="G4" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="41" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="16.5" customHeight="1">
+    <row r="5" spans="1:13" ht="16.5" customHeight="1">
       <c r="A5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3">
         <v>579</v>
       </c>
       <c r="C5" s="3">
         <v>588</v>
       </c>
       <c r="D5" s="3">
         <v>653</v>
       </c>
       <c r="E5" s="3">
         <v>659</v>
       </c>
       <c r="F5" s="3">
         <v>592</v>
       </c>
-      <c r="G5" s="58">
-[...4 lines deleted...]
-    <row r="6" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G5" s="3">
+        <v>662</v>
+      </c>
+      <c r="H5" s="3">
+        <v>651</v>
+      </c>
+      <c r="I5" s="3">
+        <v>559</v>
+      </c>
+      <c r="J5" s="58">
+        <v>-92</v>
+      </c>
+      <c r="M5" s="64"/>
+    </row>
+    <row r="6" spans="1:13" ht="16.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23">
         <v>44</v>
       </c>
       <c r="C6" s="23">
         <v>48</v>
       </c>
       <c r="D6" s="23">
         <v>51</v>
       </c>
       <c r="E6" s="23">
         <v>52</v>
       </c>
       <c r="F6" s="23">
         <v>47</v>
       </c>
-      <c r="G6" s="58">
-[...4 lines deleted...]
-    <row r="7" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G6" s="23">
+        <v>55</v>
+      </c>
+      <c r="H6" s="23">
+        <v>54</v>
+      </c>
+      <c r="I6" s="23">
+        <v>45</v>
+      </c>
+      <c r="J6" s="58">
+        <v>-9</v>
+      </c>
+      <c r="M6" s="64"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.5" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="23">
         <v>3</v>
       </c>
       <c r="C7" s="23">
         <v>3</v>
       </c>
       <c r="D7" s="23">
         <v>4</v>
       </c>
       <c r="E7" s="23">
         <v>5</v>
       </c>
       <c r="F7" s="23">
         <v>4</v>
       </c>
-      <c r="G7" s="58">
+      <c r="G7" s="23">
+        <v>5</v>
+      </c>
+      <c r="H7" s="23">
+        <v>5</v>
+      </c>
+      <c r="I7" s="23">
+        <v>4</v>
+      </c>
+      <c r="J7" s="58">
         <v>-1</v>
       </c>
-      <c r="J7" s="64"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M7" s="64"/>
+    </row>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23">
         <v>18</v>
       </c>
       <c r="C8" s="23">
         <v>20</v>
       </c>
       <c r="D8" s="23">
         <v>23</v>
       </c>
       <c r="E8" s="23">
         <v>23</v>
       </c>
       <c r="F8" s="23">
         <v>20</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="23">
+        <v>23</v>
+      </c>
+      <c r="H8" s="23">
+        <v>22</v>
+      </c>
+      <c r="I8" s="23">
+        <v>19</v>
+      </c>
+      <c r="J8" s="58">
         <v>-3</v>
       </c>
-      <c r="J8" s="64"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M8" s="64"/>
+    </row>
+    <row r="9" spans="1:13" ht="16.5" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="23">
         <v>7</v>
       </c>
       <c r="C9" s="23">
         <v>7</v>
       </c>
       <c r="D9" s="23">
         <v>9</v>
       </c>
       <c r="E9" s="23">
         <v>7</v>
       </c>
       <c r="F9" s="23">
         <v>6</v>
       </c>
-      <c r="G9" s="58">
+      <c r="G9" s="23">
+        <v>8</v>
+      </c>
+      <c r="H9" s="23">
+        <v>8</v>
+      </c>
+      <c r="I9" s="23">
+        <v>7</v>
+      </c>
+      <c r="J9" s="58">
         <v>-1</v>
       </c>
-      <c r="J9" s="64"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M9" s="64"/>
+    </row>
+    <row r="10" spans="1:13" ht="16.5" customHeight="1">
       <c r="A10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23">
         <v>24</v>
       </c>
       <c r="C10" s="23">
         <v>25</v>
       </c>
       <c r="D10" s="23">
         <v>29</v>
       </c>
       <c r="E10" s="23">
         <v>34</v>
       </c>
       <c r="F10" s="23">
         <v>35</v>
       </c>
-      <c r="G10" s="58">
-[...4 lines deleted...]
-    <row r="11" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G10" s="23">
+        <v>40</v>
+      </c>
+      <c r="H10" s="23">
+        <v>39</v>
+      </c>
+      <c r="I10" s="23">
+        <v>34</v>
+      </c>
+      <c r="J10" s="58">
+        <v>-5</v>
+      </c>
+      <c r="M10" s="64"/>
+    </row>
+    <row r="11" spans="1:13" ht="16.5" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="23">
         <v>11</v>
       </c>
       <c r="C11" s="23">
         <v>12</v>
       </c>
       <c r="D11" s="23">
         <v>13</v>
       </c>
       <c r="E11" s="23">
         <v>13</v>
       </c>
       <c r="F11" s="23">
         <v>12</v>
       </c>
-      <c r="G11" s="58">
-[...4 lines deleted...]
-    <row r="12" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G11" s="23">
+        <v>14</v>
+      </c>
+      <c r="H11" s="23">
+        <v>14</v>
+      </c>
+      <c r="I11" s="23">
+        <v>11</v>
+      </c>
+      <c r="J11" s="58">
+        <v>-3</v>
+      </c>
+      <c r="M11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23">
         <v>18</v>
       </c>
       <c r="C12" s="23">
         <v>26</v>
       </c>
       <c r="D12" s="23">
         <v>24</v>
       </c>
       <c r="E12" s="23">
         <v>26</v>
       </c>
       <c r="F12" s="23">
         <v>27</v>
       </c>
-      <c r="G12" s="58">
-[...4 lines deleted...]
-    <row r="13" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G12" s="23">
+        <v>30</v>
+      </c>
+      <c r="H12" s="23">
+        <v>29</v>
+      </c>
+      <c r="I12" s="23">
+        <v>22</v>
+      </c>
+      <c r="J12" s="58">
+        <v>-7</v>
+      </c>
+      <c r="M12" s="64"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="23">
         <v>24</v>
       </c>
       <c r="C13" s="23">
         <v>24</v>
       </c>
       <c r="D13" s="23">
         <v>27</v>
       </c>
       <c r="E13" s="23">
         <v>26</v>
       </c>
       <c r="F13" s="23">
         <v>25</v>
       </c>
-      <c r="G13" s="58">
-[...4 lines deleted...]
-    <row r="14" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G13" s="23">
+        <v>29</v>
+      </c>
+      <c r="H13" s="23">
+        <v>28</v>
+      </c>
+      <c r="I13" s="23">
+        <v>21</v>
+      </c>
+      <c r="J13" s="58">
+        <v>-7</v>
+      </c>
+      <c r="M13" s="64"/>
+    </row>
+    <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23">
         <v>18</v>
       </c>
       <c r="C14" s="23">
         <v>17</v>
       </c>
       <c r="D14" s="23">
         <v>19</v>
       </c>
       <c r="E14" s="23">
         <v>21</v>
       </c>
       <c r="F14" s="23">
         <v>21</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="23">
+        <v>21</v>
+      </c>
+      <c r="H14" s="23">
+        <v>21</v>
+      </c>
+      <c r="I14" s="23">
+        <v>21</v>
+      </c>
+      <c r="J14" s="58">
         <v>0</v>
       </c>
-      <c r="J14" s="64"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M14" s="64"/>
+    </row>
+    <row r="15" spans="1:13" ht="16.5" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="23">
         <v>5</v>
       </c>
       <c r="C15" s="23">
         <v>5</v>
       </c>
       <c r="D15" s="23">
         <v>6</v>
       </c>
       <c r="E15" s="23">
         <v>6</v>
       </c>
       <c r="F15" s="23">
         <v>5</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="23">
+        <v>6</v>
+      </c>
+      <c r="H15" s="23">
+        <v>6</v>
+      </c>
+      <c r="I15" s="23">
+        <v>5</v>
+      </c>
+      <c r="J15" s="58">
         <v>-1</v>
       </c>
-      <c r="J15" s="64"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M15" s="64"/>
+    </row>
+    <row r="16" spans="1:13" ht="16.5" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23">
         <v>4</v>
       </c>
       <c r="C16" s="23">
         <v>4</v>
       </c>
       <c r="D16" s="23">
         <v>4</v>
       </c>
       <c r="E16" s="23">
         <v>5</v>
       </c>
       <c r="F16" s="23">
         <v>4</v>
       </c>
-      <c r="G16" s="58">
-[...4 lines deleted...]
-    <row r="17" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G16" s="23">
+        <v>4</v>
+      </c>
+      <c r="H16" s="23">
+        <v>4</v>
+      </c>
+      <c r="I16" s="23">
+        <v>4</v>
+      </c>
+      <c r="J16" s="58">
+        <v>0</v>
+      </c>
+      <c r="M16" s="64"/>
+    </row>
+    <row r="17" spans="1:13" ht="16.5" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="23">
         <v>6</v>
       </c>
       <c r="C17" s="23">
         <v>5</v>
       </c>
       <c r="D17" s="23">
         <v>8</v>
       </c>
       <c r="E17" s="23">
         <v>7</v>
       </c>
       <c r="F17" s="23">
         <v>7</v>
       </c>
-      <c r="G17" s="58">
-[...4 lines deleted...]
-    <row r="18" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G17" s="23">
+        <v>7</v>
+      </c>
+      <c r="H17" s="23">
+        <v>7</v>
+      </c>
+      <c r="I17" s="23">
+        <v>6</v>
+      </c>
+      <c r="J17" s="58">
+        <v>-1</v>
+      </c>
+      <c r="M17" s="64"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1">
       <c r="A18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23">
         <v>11</v>
       </c>
       <c r="C18" s="23">
         <v>10</v>
       </c>
       <c r="D18" s="23">
         <v>12</v>
       </c>
       <c r="E18" s="23">
         <v>13</v>
       </c>
       <c r="F18" s="23">
         <v>12</v>
       </c>
-      <c r="G18" s="58">
-[...4 lines deleted...]
-    <row r="19" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G18" s="23">
+        <v>14</v>
+      </c>
+      <c r="H18" s="23">
+        <v>15</v>
+      </c>
+      <c r="I18" s="23">
+        <v>11</v>
+      </c>
+      <c r="J18" s="58">
+        <v>-4</v>
+      </c>
+      <c r="M18" s="64"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23">
         <v>6</v>
       </c>
       <c r="C19" s="23">
         <v>5</v>
       </c>
       <c r="D19" s="23">
         <v>7</v>
       </c>
       <c r="E19" s="23">
         <v>6</v>
       </c>
       <c r="F19" s="23">
         <v>5</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="23">
+        <v>6</v>
+      </c>
+      <c r="H19" s="23">
+        <v>6</v>
+      </c>
+      <c r="I19" s="23">
+        <v>5</v>
+      </c>
+      <c r="J19" s="58">
         <v>-1</v>
       </c>
-      <c r="J19" s="64"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M19" s="64"/>
+    </row>
+    <row r="20" spans="1:13" ht="16.5" customHeight="1">
       <c r="A20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="23">
         <v>5</v>
       </c>
       <c r="C20" s="23">
         <v>6</v>
       </c>
       <c r="D20" s="23">
         <v>6</v>
       </c>
       <c r="E20" s="23">
         <v>7</v>
       </c>
       <c r="F20" s="23">
         <v>6</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="23">
+        <v>7</v>
+      </c>
+      <c r="H20" s="23">
+        <v>6</v>
+      </c>
+      <c r="I20" s="23">
+        <v>5</v>
+      </c>
+      <c r="J20" s="58">
         <v>-1</v>
       </c>
-      <c r="J20" s="64"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M20" s="64"/>
+    </row>
+    <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="23">
         <v>9</v>
       </c>
       <c r="C21" s="23">
         <v>8</v>
       </c>
       <c r="D21" s="23">
         <v>9</v>
       </c>
       <c r="E21" s="23">
         <v>9</v>
       </c>
       <c r="F21" s="23">
         <v>7</v>
       </c>
-      <c r="G21" s="58">
-[...4 lines deleted...]
-    <row r="22" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G21" s="23">
+        <v>8</v>
+      </c>
+      <c r="H21" s="23">
+        <v>8</v>
+      </c>
+      <c r="I21" s="23">
+        <v>9</v>
+      </c>
+      <c r="J21" s="58">
+        <v>1</v>
+      </c>
+      <c r="M21" s="64"/>
+    </row>
+    <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="23">
         <v>6</v>
       </c>
       <c r="C22" s="23">
         <v>4</v>
       </c>
       <c r="D22" s="23">
         <v>5</v>
       </c>
       <c r="E22" s="23">
         <v>5</v>
       </c>
       <c r="F22" s="23">
         <v>4</v>
       </c>
-      <c r="G22" s="58">
+      <c r="G22" s="23">
+        <v>8</v>
+      </c>
+      <c r="H22" s="23">
+        <v>6</v>
+      </c>
+      <c r="I22" s="23">
+        <v>5</v>
+      </c>
+      <c r="J22" s="58">
         <v>-1</v>
       </c>
-      <c r="J22" s="64"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M22" s="64"/>
+    </row>
+    <row r="23" spans="1:13" ht="16.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23">
         <v>4</v>
       </c>
       <c r="C23" s="23">
         <v>5</v>
       </c>
       <c r="D23" s="23">
         <v>5</v>
       </c>
       <c r="E23" s="23">
         <v>5</v>
       </c>
       <c r="F23" s="23">
         <v>5</v>
       </c>
-      <c r="G23" s="58">
-[...4 lines deleted...]
-    <row r="24" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G23" s="23">
+        <v>6</v>
+      </c>
+      <c r="H23" s="23">
+        <v>5</v>
+      </c>
+      <c r="I23" s="23">
+        <v>4</v>
+      </c>
+      <c r="J23" s="58">
+        <v>-1</v>
+      </c>
+      <c r="M23" s="64"/>
+    </row>
+    <row r="24" spans="1:13" ht="16.5" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>8</v>
       </c>
       <c r="C24" s="23">
         <v>7</v>
       </c>
       <c r="D24" s="23">
         <v>8</v>
       </c>
       <c r="E24" s="23">
         <v>7</v>
       </c>
       <c r="F24" s="23">
         <v>7</v>
       </c>
-      <c r="G24" s="58">
-[...4 lines deleted...]
-    <row r="25" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G24" s="23">
+        <v>8</v>
+      </c>
+      <c r="H24" s="23">
+        <v>8</v>
+      </c>
+      <c r="I24" s="23">
+        <v>7</v>
+      </c>
+      <c r="J24" s="58">
+        <v>-1</v>
+      </c>
+      <c r="M24" s="64"/>
+    </row>
+    <row r="25" spans="1:13" ht="16.5" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="23">
         <v>16</v>
       </c>
       <c r="C25" s="23">
         <v>15</v>
       </c>
       <c r="D25" s="23">
         <v>17</v>
       </c>
       <c r="E25" s="23">
         <v>18</v>
       </c>
       <c r="F25" s="23">
         <v>15</v>
       </c>
-      <c r="G25" s="58">
-[...4 lines deleted...]
-    <row r="26" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G25" s="23">
+        <v>16</v>
+      </c>
+      <c r="H25" s="23">
+        <v>14</v>
+      </c>
+      <c r="I25" s="23">
+        <v>12</v>
+      </c>
+      <c r="J25" s="58">
+        <v>-2</v>
+      </c>
+      <c r="M25" s="64"/>
+    </row>
+    <row r="26" spans="1:13" ht="16.5" customHeight="1">
       <c r="A26" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="23">
         <v>76</v>
       </c>
       <c r="C26" s="23">
         <v>79</v>
       </c>
       <c r="D26" s="23">
         <v>92</v>
       </c>
       <c r="E26" s="23">
         <v>88</v>
       </c>
       <c r="F26" s="23">
         <v>74</v>
       </c>
-      <c r="G26" s="58">
+      <c r="G26" s="23">
+        <v>81</v>
+      </c>
+      <c r="H26" s="23">
+        <v>83</v>
+      </c>
+      <c r="I26" s="23">
+        <v>69</v>
+      </c>
+      <c r="J26" s="58">
         <v>-14</v>
       </c>
-      <c r="J26" s="64"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M26" s="64"/>
+    </row>
+    <row r="27" spans="1:13" ht="16.5" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="23">
         <v>9</v>
       </c>
       <c r="C27" s="23">
         <v>9</v>
       </c>
       <c r="D27" s="23">
         <v>10</v>
       </c>
       <c r="E27" s="23">
         <v>10</v>
       </c>
       <c r="F27" s="23">
         <v>9</v>
       </c>
-      <c r="G27" s="58">
-[...4 lines deleted...]
-    <row r="28" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G27" s="23">
+        <v>9</v>
+      </c>
+      <c r="H27" s="23">
+        <v>8</v>
+      </c>
+      <c r="I27" s="23">
+        <v>8</v>
+      </c>
+      <c r="J27" s="58">
+        <v>0</v>
+      </c>
+      <c r="M27" s="64"/>
+    </row>
+    <row r="28" spans="1:13" ht="16.5" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="23">
         <v>10</v>
       </c>
       <c r="C28" s="23">
         <v>10</v>
       </c>
       <c r="D28" s="23">
         <v>10</v>
       </c>
       <c r="E28" s="23">
         <v>11</v>
       </c>
       <c r="F28" s="23">
         <v>10</v>
       </c>
-      <c r="G28" s="58">
-[...4 lines deleted...]
-    <row r="29" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G28" s="23">
+        <v>10</v>
+      </c>
+      <c r="H28" s="23">
+        <v>10</v>
+      </c>
+      <c r="I28" s="23">
+        <v>8</v>
+      </c>
+      <c r="J28" s="58">
+        <v>-2</v>
+      </c>
+      <c r="M28" s="64"/>
+    </row>
+    <row r="29" spans="1:13" ht="16.5" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23">
         <v>28</v>
       </c>
       <c r="C29" s="23">
         <v>27</v>
       </c>
       <c r="D29" s="23">
         <v>29</v>
       </c>
       <c r="E29" s="23">
         <v>29</v>
       </c>
       <c r="F29" s="23">
         <v>25</v>
       </c>
-      <c r="G29" s="58">
+      <c r="G29" s="23">
+        <v>28</v>
+      </c>
+      <c r="H29" s="23">
+        <v>30</v>
+      </c>
+      <c r="I29" s="23">
+        <v>26</v>
+      </c>
+      <c r="J29" s="58">
         <v>-4</v>
       </c>
-      <c r="J29" s="64"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M29" s="64"/>
+    </row>
+    <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23">
         <v>15</v>
       </c>
       <c r="C30" s="23">
         <v>16</v>
       </c>
       <c r="D30" s="23">
         <v>19</v>
       </c>
       <c r="E30" s="23">
         <v>16</v>
       </c>
       <c r="F30" s="23">
         <v>15</v>
       </c>
-      <c r="G30" s="58">
-[...4 lines deleted...]
-    <row r="31" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G30" s="23">
+        <v>17</v>
+      </c>
+      <c r="H30" s="23">
+        <v>16</v>
+      </c>
+      <c r="I30" s="23">
+        <v>13</v>
+      </c>
+      <c r="J30" s="58">
+        <v>-3</v>
+      </c>
+      <c r="M30" s="64"/>
+    </row>
+    <row r="31" spans="1:13" ht="16.5" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23">
         <v>5</v>
       </c>
       <c r="C31" s="23">
         <v>6</v>
       </c>
       <c r="D31" s="23">
         <v>5</v>
       </c>
       <c r="E31" s="23">
         <v>6</v>
       </c>
       <c r="F31" s="23">
         <v>5</v>
       </c>
-      <c r="G31" s="58">
+      <c r="G31" s="23">
+        <v>5</v>
+      </c>
+      <c r="H31" s="23">
+        <v>5</v>
+      </c>
+      <c r="I31" s="23">
+        <v>4</v>
+      </c>
+      <c r="J31" s="58">
         <v>-1</v>
       </c>
-      <c r="J31" s="64"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M31" s="64"/>
+    </row>
+    <row r="32" spans="1:13" ht="16.5" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23">
         <v>41</v>
       </c>
       <c r="C32" s="23">
         <v>40</v>
       </c>
       <c r="D32" s="23">
         <v>43</v>
       </c>
       <c r="E32" s="23">
         <v>41</v>
       </c>
       <c r="F32" s="23">
         <v>38</v>
       </c>
-      <c r="G32" s="58">
-[...4 lines deleted...]
-    <row r="33" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G32" s="23">
+        <v>39</v>
+      </c>
+      <c r="H32" s="23">
+        <v>41</v>
+      </c>
+      <c r="I32" s="23">
+        <v>37</v>
+      </c>
+      <c r="J32" s="58">
+        <v>-4</v>
+      </c>
+      <c r="M32" s="64"/>
+    </row>
+    <row r="33" spans="1:13" ht="16.5" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="23">
         <v>33</v>
       </c>
       <c r="C33" s="23">
         <v>31</v>
       </c>
       <c r="D33" s="23">
         <v>33</v>
       </c>
       <c r="E33" s="23">
         <v>37</v>
       </c>
       <c r="F33" s="23">
         <v>31</v>
       </c>
-      <c r="G33" s="58">
-[...4 lines deleted...]
-    <row r="34" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G33" s="23">
+        <v>34</v>
+      </c>
+      <c r="H33" s="23">
+        <v>35</v>
+      </c>
+      <c r="I33" s="23">
+        <v>33</v>
+      </c>
+      <c r="J33" s="58">
+        <v>-2</v>
+      </c>
+      <c r="M33" s="64"/>
+    </row>
+    <row r="34" spans="1:13" ht="16.5" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="23">
         <v>65</v>
       </c>
       <c r="C34" s="23">
         <v>63</v>
       </c>
       <c r="D34" s="23">
         <v>70</v>
       </c>
       <c r="E34" s="23">
         <v>69</v>
       </c>
       <c r="F34" s="23">
         <v>62</v>
       </c>
-      <c r="G34" s="58">
+      <c r="G34" s="23">
+        <v>69</v>
+      </c>
+      <c r="H34" s="23">
+        <v>64</v>
+      </c>
+      <c r="I34" s="23">
+        <v>57</v>
+      </c>
+      <c r="J34" s="58">
         <v>-7</v>
       </c>
-      <c r="J34" s="64"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:10" ht="16.5" customHeight="1">
+      <c r="M34" s="64"/>
+    </row>
+    <row r="35" spans="1:13" ht="16.5" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="23">
         <v>11</v>
       </c>
       <c r="C35" s="23">
         <v>12</v>
       </c>
       <c r="D35" s="23">
         <v>13</v>
       </c>
       <c r="E35" s="23">
         <v>13</v>
       </c>
       <c r="F35" s="23">
         <v>10</v>
       </c>
-      <c r="G35" s="58">
-[...4 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="G35" s="23">
+        <v>11</v>
+      </c>
+      <c r="H35" s="23">
+        <v>11</v>
+      </c>
+      <c r="I35" s="23">
+        <v>10</v>
+      </c>
+      <c r="J35" s="58">
+        <v>-1</v>
+      </c>
+      <c r="M35" s="64"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" s="49"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
-      <c r="G36" s="50"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" s="51"/>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" s="51"/>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" s="51"/>
       <c r="B39" s="51"/>
       <c r="C39" s="51"/>
       <c r="D39" s="51"/>
       <c r="E39" s="51"/>
       <c r="F39" s="51"/>
       <c r="G39" s="51"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" s="51"/>
       <c r="B40" s="51"/>
       <c r="C40" s="51"/>
       <c r="D40" s="51"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" s="51"/>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" s="51"/>
       <c r="B42" s="51"/>
       <c r="C42" s="51"/>
       <c r="D42" s="51"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
       <c r="G42" s="51"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet29">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:J43"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.625" style="30" customWidth="1"/>
-    <col min="2" max="6" width="8.625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.875" style="30"/>
+    <col min="2" max="9" width="8.625" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="52" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="26" customFormat="1" ht="21" customHeight="1">
+    <row r="1" spans="1:13" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
-    </row>
-    <row r="2" spans="1:10" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
-      <c r="G2" s="36"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="36"/>
+    </row>
+    <row r="3" spans="1:13" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="42" customHeight="1" thickTop="1">
+    <row r="4" spans="1:13" ht="42" customHeight="1" thickTop="1">
       <c r="A4" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>102</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="41" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="41" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="16.5" customHeight="1">
+    <row r="5" spans="1:13" ht="16.5" customHeight="1">
       <c r="A5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3">
         <v>591</v>
       </c>
       <c r="C5" s="3">
         <v>583</v>
       </c>
       <c r="D5" s="3">
         <v>651</v>
       </c>
       <c r="E5" s="3">
         <v>655</v>
       </c>
       <c r="F5" s="3">
         <v>594</v>
       </c>
-      <c r="G5" s="58">
-[...5 lines deleted...]
-    <row r="6" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G5" s="3">
+        <v>649</v>
+      </c>
+      <c r="H5" s="3">
+        <v>664</v>
+      </c>
+      <c r="I5" s="3">
+        <v>560</v>
+      </c>
+      <c r="J5" s="58">
+        <v>-104</v>
+      </c>
+      <c r="L5" s="53"/>
+      <c r="M5" s="64"/>
+    </row>
+    <row r="6" spans="1:13" ht="16.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23">
         <v>43</v>
       </c>
       <c r="C6" s="23">
         <v>47</v>
       </c>
       <c r="D6" s="23">
         <v>58</v>
       </c>
       <c r="E6" s="23">
         <v>48</v>
       </c>
       <c r="F6" s="23">
         <v>45</v>
       </c>
-      <c r="G6" s="58">
-[...5 lines deleted...]
-    <row r="7" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G6" s="23">
+        <v>56</v>
+      </c>
+      <c r="H6" s="23">
+        <v>55</v>
+      </c>
+      <c r="I6" s="23">
+        <v>41</v>
+      </c>
+      <c r="J6" s="58">
+        <v>-14</v>
+      </c>
+      <c r="L6" s="53"/>
+      <c r="M6" s="64"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.5" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="23">
         <v>4</v>
       </c>
       <c r="C7" s="23">
         <v>3</v>
       </c>
       <c r="D7" s="23">
         <v>5</v>
       </c>
       <c r="E7" s="23">
         <v>5</v>
       </c>
       <c r="F7" s="23">
         <v>5</v>
       </c>
-      <c r="G7" s="58">
-[...5 lines deleted...]
-    <row r="8" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G7" s="23">
+        <v>5</v>
+      </c>
+      <c r="H7" s="23">
+        <v>6</v>
+      </c>
+      <c r="I7" s="23">
+        <v>4</v>
+      </c>
+      <c r="J7" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L7" s="53"/>
+      <c r="M7" s="64"/>
+    </row>
+    <row r="8" spans="1:13" ht="16.5" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23">
         <v>19</v>
       </c>
       <c r="C8" s="23">
         <v>19</v>
       </c>
       <c r="D8" s="23">
         <v>23</v>
       </c>
       <c r="E8" s="23">
         <v>23</v>
       </c>
       <c r="F8" s="23">
         <v>19</v>
       </c>
-      <c r="G8" s="58">
-[...5 lines deleted...]
-    <row r="9" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G8" s="23">
+        <v>23</v>
+      </c>
+      <c r="H8" s="23">
+        <v>23</v>
+      </c>
+      <c r="I8" s="23">
+        <v>18</v>
+      </c>
+      <c r="J8" s="58">
+        <v>-5</v>
+      </c>
+      <c r="L8" s="53"/>
+      <c r="M8" s="64"/>
+    </row>
+    <row r="9" spans="1:13" ht="16.5" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="23">
         <v>7</v>
       </c>
       <c r="C9" s="23">
         <v>8</v>
       </c>
       <c r="D9" s="23">
         <v>8</v>
       </c>
       <c r="E9" s="23">
         <v>8</v>
       </c>
       <c r="F9" s="23">
         <v>7</v>
       </c>
-      <c r="G9" s="58">
-[...5 lines deleted...]
-    <row r="10" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G9" s="23">
+        <v>8</v>
+      </c>
+      <c r="H9" s="23">
+        <v>9</v>
+      </c>
+      <c r="I9" s="23">
+        <v>7</v>
+      </c>
+      <c r="J9" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L9" s="53"/>
+      <c r="M9" s="64"/>
+    </row>
+    <row r="10" spans="1:13" ht="16.5" customHeight="1">
       <c r="A10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23">
         <v>25</v>
       </c>
       <c r="C10" s="23">
         <v>24</v>
       </c>
       <c r="D10" s="23">
         <v>27</v>
       </c>
       <c r="E10" s="23">
         <v>32</v>
       </c>
       <c r="F10" s="23">
         <v>34</v>
       </c>
-      <c r="G10" s="58">
-[...5 lines deleted...]
-    <row r="11" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G10" s="23">
+        <v>38</v>
+      </c>
+      <c r="H10" s="23">
+        <v>39</v>
+      </c>
+      <c r="I10" s="23">
+        <v>32</v>
+      </c>
+      <c r="J10" s="58">
+        <v>-7</v>
+      </c>
+      <c r="L10" s="53"/>
+      <c r="M10" s="64"/>
+    </row>
+    <row r="11" spans="1:13" ht="16.5" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="23">
         <v>12</v>
       </c>
       <c r="C11" s="23">
         <v>12</v>
       </c>
       <c r="D11" s="23">
         <v>13</v>
       </c>
       <c r="E11" s="23">
         <v>13</v>
       </c>
       <c r="F11" s="23">
         <v>12</v>
       </c>
-      <c r="G11" s="58">
-[...5 lines deleted...]
-    <row r="12" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G11" s="23">
+        <v>13</v>
+      </c>
+      <c r="H11" s="23">
+        <v>14</v>
+      </c>
+      <c r="I11" s="23">
+        <v>10</v>
+      </c>
+      <c r="J11" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L11" s="53"/>
+      <c r="M11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" ht="16.5" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23">
         <v>25</v>
       </c>
       <c r="C12" s="23">
         <v>26</v>
       </c>
       <c r="D12" s="23">
         <v>24</v>
       </c>
       <c r="E12" s="23">
         <v>25</v>
       </c>
       <c r="F12" s="23">
         <v>25</v>
       </c>
-      <c r="G12" s="58">
-[...5 lines deleted...]
-    <row r="13" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G12" s="23">
+        <v>27</v>
+      </c>
+      <c r="H12" s="23">
+        <v>26</v>
+      </c>
+      <c r="I12" s="23">
+        <v>25</v>
+      </c>
+      <c r="J12" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L12" s="53"/>
+      <c r="M12" s="64"/>
+    </row>
+    <row r="13" spans="1:13" ht="16.5" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="23">
         <v>24</v>
       </c>
       <c r="C13" s="23">
         <v>24</v>
       </c>
       <c r="D13" s="23">
         <v>27</v>
       </c>
       <c r="E13" s="23">
         <v>25</v>
       </c>
       <c r="F13" s="23">
         <v>25</v>
       </c>
-      <c r="G13" s="58">
-[...5 lines deleted...]
-    <row r="14" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G13" s="23">
+        <v>28</v>
+      </c>
+      <c r="H13" s="23">
+        <v>28</v>
+      </c>
+      <c r="I13" s="23">
+        <v>22</v>
+      </c>
+      <c r="J13" s="58">
+        <v>-6</v>
+      </c>
+      <c r="L13" s="53"/>
+      <c r="M13" s="64"/>
+    </row>
+    <row r="14" spans="1:13" ht="16.5" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23">
         <v>17</v>
       </c>
       <c r="C14" s="23">
         <v>17</v>
       </c>
       <c r="D14" s="23">
         <v>20</v>
       </c>
       <c r="E14" s="23">
         <v>20</v>
       </c>
       <c r="F14" s="23">
         <v>20</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="23">
+        <v>21</v>
+      </c>
+      <c r="H14" s="23">
+        <v>21</v>
+      </c>
+      <c r="I14" s="23">
+        <v>21</v>
+      </c>
+      <c r="J14" s="58">
         <v>0</v>
       </c>
-      <c r="I14" s="53"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L14" s="53"/>
+      <c r="M14" s="64"/>
+    </row>
+    <row r="15" spans="1:13" ht="16.5" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="23">
         <v>6</v>
       </c>
       <c r="C15" s="23">
         <v>6</v>
       </c>
       <c r="D15" s="23">
         <v>7</v>
       </c>
       <c r="E15" s="23">
         <v>7</v>
       </c>
       <c r="F15" s="23">
         <v>6</v>
       </c>
-      <c r="G15" s="58">
-[...5 lines deleted...]
-    <row r="16" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G15" s="23">
+        <v>6</v>
+      </c>
+      <c r="H15" s="23">
+        <v>6</v>
+      </c>
+      <c r="I15" s="23">
+        <v>6</v>
+      </c>
+      <c r="J15" s="58">
+        <v>0</v>
+      </c>
+      <c r="L15" s="53"/>
+      <c r="M15" s="64"/>
+    </row>
+    <row r="16" spans="1:13" ht="16.5" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23">
         <v>3</v>
       </c>
       <c r="C16" s="23">
         <v>3</v>
       </c>
       <c r="D16" s="23">
         <v>4</v>
       </c>
       <c r="E16" s="23">
         <v>5</v>
       </c>
       <c r="F16" s="23">
         <v>4</v>
       </c>
-      <c r="G16" s="58">
-[...5 lines deleted...]
-    <row r="17" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G16" s="23">
+        <v>4</v>
+      </c>
+      <c r="H16" s="23">
+        <v>4</v>
+      </c>
+      <c r="I16" s="23">
+        <v>4</v>
+      </c>
+      <c r="J16" s="58">
+        <v>0</v>
+      </c>
+      <c r="L16" s="53"/>
+      <c r="M16" s="64"/>
+    </row>
+    <row r="17" spans="1:13" ht="16.5" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="23">
         <v>6</v>
       </c>
       <c r="C17" s="23">
         <v>5</v>
       </c>
       <c r="D17" s="23">
         <v>7</v>
       </c>
       <c r="E17" s="23">
         <v>6</v>
       </c>
       <c r="F17" s="23">
         <v>6</v>
       </c>
-      <c r="G17" s="58">
-[...5 lines deleted...]
-    <row r="18" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G17" s="23">
+        <v>7</v>
+      </c>
+      <c r="H17" s="23">
+        <v>8</v>
+      </c>
+      <c r="I17" s="23">
+        <v>5</v>
+      </c>
+      <c r="J17" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L17" s="53"/>
+      <c r="M17" s="64"/>
+    </row>
+    <row r="18" spans="1:13" ht="16.5" customHeight="1">
       <c r="A18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23">
         <v>10</v>
       </c>
       <c r="C18" s="23">
         <v>8</v>
       </c>
       <c r="D18" s="23">
         <v>11</v>
       </c>
       <c r="E18" s="23">
         <v>14</v>
       </c>
       <c r="F18" s="23">
         <v>10</v>
       </c>
-      <c r="G18" s="58">
-[...5 lines deleted...]
-    <row r="19" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G18" s="23">
+        <v>12</v>
+      </c>
+      <c r="H18" s="23">
+        <v>13</v>
+      </c>
+      <c r="I18" s="23">
+        <v>11</v>
+      </c>
+      <c r="J18" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L18" s="53"/>
+      <c r="M18" s="64"/>
+    </row>
+    <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23">
         <v>6</v>
       </c>
       <c r="C19" s="23">
         <v>6</v>
       </c>
       <c r="D19" s="23">
         <v>7</v>
       </c>
       <c r="E19" s="23">
         <v>6</v>
       </c>
       <c r="F19" s="23">
         <v>6</v>
       </c>
-      <c r="G19" s="58">
-[...5 lines deleted...]
-    <row r="20" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G19" s="23">
+        <v>7</v>
+      </c>
+      <c r="H19" s="23">
+        <v>6</v>
+      </c>
+      <c r="I19" s="23">
+        <v>5</v>
+      </c>
+      <c r="J19" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L19" s="53"/>
+      <c r="M19" s="64"/>
+    </row>
+    <row r="20" spans="1:13" ht="16.5" customHeight="1">
       <c r="A20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="23">
         <v>5</v>
       </c>
       <c r="C20" s="23">
         <v>6</v>
       </c>
       <c r="D20" s="23">
         <v>7</v>
       </c>
       <c r="E20" s="23">
         <v>7</v>
       </c>
       <c r="F20" s="23">
         <v>6</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="23">
+        <v>6</v>
+      </c>
+      <c r="H20" s="23">
+        <v>6</v>
+      </c>
+      <c r="I20" s="23">
+        <v>5</v>
+      </c>
+      <c r="J20" s="58">
         <v>-1</v>
       </c>
-      <c r="I20" s="53"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L20" s="53"/>
+      <c r="M20" s="64"/>
+    </row>
+    <row r="21" spans="1:13" ht="16.5" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="23">
         <v>9</v>
       </c>
       <c r="C21" s="23">
         <v>7</v>
       </c>
       <c r="D21" s="23">
         <v>8</v>
       </c>
       <c r="E21" s="23">
         <v>8</v>
       </c>
       <c r="F21" s="23">
         <v>8</v>
       </c>
-      <c r="G21" s="58">
+      <c r="G21" s="23">
+        <v>9</v>
+      </c>
+      <c r="H21" s="23">
+        <v>8</v>
+      </c>
+      <c r="I21" s="23">
+        <v>8</v>
+      </c>
+      <c r="J21" s="58">
         <v>0</v>
       </c>
-      <c r="I21" s="53"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L21" s="53"/>
+      <c r="M21" s="64"/>
+    </row>
+    <row r="22" spans="1:13" ht="16.5" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="23">
         <v>6</v>
       </c>
       <c r="C22" s="23">
         <v>4</v>
       </c>
       <c r="D22" s="23">
         <v>5</v>
       </c>
       <c r="E22" s="23">
         <v>5</v>
       </c>
       <c r="F22" s="23">
         <v>4</v>
       </c>
-      <c r="G22" s="58">
-[...5 lines deleted...]
-    <row r="23" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G22" s="23">
+        <v>6</v>
+      </c>
+      <c r="H22" s="23">
+        <v>7</v>
+      </c>
+      <c r="I22" s="23">
+        <v>5</v>
+      </c>
+      <c r="J22" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L22" s="53"/>
+      <c r="M22" s="64"/>
+    </row>
+    <row r="23" spans="1:13" ht="16.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23">
         <v>5</v>
       </c>
       <c r="C23" s="23">
         <v>6</v>
       </c>
       <c r="D23" s="23">
         <v>6</v>
       </c>
       <c r="E23" s="23">
         <v>6</v>
       </c>
       <c r="F23" s="23">
         <v>6</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="23">
+        <v>7</v>
+      </c>
+      <c r="H23" s="23">
+        <v>6</v>
+      </c>
+      <c r="I23" s="23">
+        <v>6</v>
+      </c>
+      <c r="J23" s="58">
         <v>0</v>
       </c>
-      <c r="I23" s="53"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L23" s="53"/>
+      <c r="M23" s="64"/>
+    </row>
+    <row r="24" spans="1:13" ht="16.5" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>8</v>
       </c>
       <c r="C24" s="23">
         <v>6</v>
       </c>
       <c r="D24" s="23">
         <v>7</v>
       </c>
       <c r="E24" s="23">
         <v>7</v>
       </c>
       <c r="F24" s="23">
         <v>7</v>
       </c>
-      <c r="G24" s="58">
+      <c r="G24" s="23">
+        <v>8</v>
+      </c>
+      <c r="H24" s="23">
+        <v>7</v>
+      </c>
+      <c r="I24" s="23">
+        <v>7</v>
+      </c>
+      <c r="J24" s="58">
         <v>0</v>
       </c>
-      <c r="I24" s="53"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L24" s="53"/>
+      <c r="M24" s="64"/>
+    </row>
+    <row r="25" spans="1:13" ht="16.5" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="23">
         <v>15</v>
       </c>
       <c r="C25" s="23">
         <v>16</v>
       </c>
       <c r="D25" s="23">
         <v>18</v>
       </c>
       <c r="E25" s="23">
         <v>17</v>
       </c>
       <c r="F25" s="23">
         <v>16</v>
       </c>
-      <c r="G25" s="58">
-[...5 lines deleted...]
-    <row r="26" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G25" s="23">
+        <v>17</v>
+      </c>
+      <c r="H25" s="23">
+        <v>16</v>
+      </c>
+      <c r="I25" s="23">
+        <v>14</v>
+      </c>
+      <c r="J25" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L25" s="53"/>
+      <c r="M25" s="64"/>
+    </row>
+    <row r="26" spans="1:13" ht="16.5" customHeight="1">
       <c r="A26" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="23">
         <v>80</v>
       </c>
       <c r="C26" s="23">
         <v>75</v>
       </c>
       <c r="D26" s="23">
         <v>89</v>
       </c>
       <c r="E26" s="23">
         <v>89</v>
       </c>
       <c r="F26" s="23">
         <v>74</v>
       </c>
-      <c r="G26" s="58">
-[...5 lines deleted...]
-    <row r="27" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G26" s="23">
+        <v>77</v>
+      </c>
+      <c r="H26" s="23">
+        <v>91</v>
+      </c>
+      <c r="I26" s="23">
+        <v>70</v>
+      </c>
+      <c r="J26" s="58">
+        <v>-21</v>
+      </c>
+      <c r="L26" s="53"/>
+      <c r="M26" s="64"/>
+    </row>
+    <row r="27" spans="1:13" ht="16.5" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="23">
         <v>9</v>
       </c>
       <c r="C27" s="23">
         <v>9</v>
       </c>
       <c r="D27" s="23">
         <v>10</v>
       </c>
       <c r="E27" s="23">
         <v>10</v>
       </c>
       <c r="F27" s="23">
         <v>9</v>
       </c>
-      <c r="G27" s="58">
-[...5 lines deleted...]
-    <row r="28" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G27" s="23">
+        <v>8</v>
+      </c>
+      <c r="H27" s="23">
+        <v>9</v>
+      </c>
+      <c r="I27" s="23">
+        <v>7</v>
+      </c>
+      <c r="J27" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L27" s="53"/>
+      <c r="M27" s="64"/>
+    </row>
+    <row r="28" spans="1:13" ht="16.5" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="23">
         <v>9</v>
       </c>
       <c r="C28" s="23">
         <v>9</v>
       </c>
       <c r="D28" s="23">
         <v>9</v>
       </c>
       <c r="E28" s="23">
         <v>11</v>
       </c>
       <c r="F28" s="23">
         <v>11</v>
       </c>
-      <c r="G28" s="58">
-[...5 lines deleted...]
-    <row r="29" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G28" s="23">
+        <v>10</v>
+      </c>
+      <c r="H28" s="23">
+        <v>10</v>
+      </c>
+      <c r="I28" s="23">
+        <v>8</v>
+      </c>
+      <c r="J28" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L28" s="53"/>
+      <c r="M28" s="64"/>
+    </row>
+    <row r="29" spans="1:13" ht="16.5" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23">
         <v>27</v>
       </c>
       <c r="C29" s="23">
         <v>26</v>
       </c>
       <c r="D29" s="23">
         <v>29</v>
       </c>
       <c r="E29" s="23">
         <v>30</v>
       </c>
       <c r="F29" s="23">
         <v>26</v>
       </c>
-      <c r="G29" s="58">
+      <c r="G29" s="23">
+        <v>28</v>
+      </c>
+      <c r="H29" s="23">
+        <v>30</v>
+      </c>
+      <c r="I29" s="23">
+        <v>26</v>
+      </c>
+      <c r="J29" s="58">
         <v>-4</v>
       </c>
-      <c r="I29" s="53"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L29" s="53"/>
+      <c r="M29" s="64"/>
+    </row>
+    <row r="30" spans="1:13" ht="16.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23">
         <v>15</v>
       </c>
       <c r="C30" s="23">
         <v>15</v>
       </c>
       <c r="D30" s="23">
         <v>17</v>
       </c>
       <c r="E30" s="23">
         <v>16</v>
       </c>
       <c r="F30" s="23">
         <v>14</v>
       </c>
-      <c r="G30" s="58">
-[...5 lines deleted...]
-    <row r="31" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G30" s="23">
+        <v>16</v>
+      </c>
+      <c r="H30" s="23">
+        <v>14</v>
+      </c>
+      <c r="I30" s="23">
+        <v>13</v>
+      </c>
+      <c r="J30" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L30" s="53"/>
+      <c r="M30" s="64"/>
+    </row>
+    <row r="31" spans="1:13" ht="16.5" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23">
         <v>5</v>
       </c>
       <c r="C31" s="23">
         <v>6</v>
       </c>
       <c r="D31" s="23">
         <v>5</v>
       </c>
       <c r="E31" s="23">
         <v>6</v>
       </c>
       <c r="F31" s="23">
         <v>5</v>
       </c>
-      <c r="G31" s="58">
+      <c r="G31" s="23">
+        <v>5</v>
+      </c>
+      <c r="H31" s="23">
+        <v>5</v>
+      </c>
+      <c r="I31" s="23">
+        <v>4</v>
+      </c>
+      <c r="J31" s="58">
         <v>-1</v>
       </c>
-      <c r="I31" s="53"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:10" ht="16.5" customHeight="1">
+      <c r="L31" s="53"/>
+      <c r="M31" s="64"/>
+    </row>
+    <row r="32" spans="1:13" ht="16.5" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23">
         <v>38</v>
       </c>
       <c r="C32" s="23">
         <v>39</v>
       </c>
       <c r="D32" s="23">
         <v>39</v>
       </c>
       <c r="E32" s="23">
         <v>42</v>
       </c>
       <c r="F32" s="23">
         <v>37</v>
       </c>
-      <c r="G32" s="58">
-[...5 lines deleted...]
-    <row r="33" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G32" s="23">
+        <v>39</v>
+      </c>
+      <c r="H32" s="23">
+        <v>39</v>
+      </c>
+      <c r="I32" s="23">
+        <v>36</v>
+      </c>
+      <c r="J32" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L32" s="53"/>
+      <c r="M32" s="64"/>
+    </row>
+    <row r="33" spans="1:13" ht="16.5" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="23">
         <v>34</v>
       </c>
       <c r="C33" s="23">
         <v>33</v>
       </c>
       <c r="D33" s="23">
         <v>35</v>
       </c>
       <c r="E33" s="23">
         <v>32</v>
       </c>
       <c r="F33" s="23">
         <v>32</v>
       </c>
-      <c r="G33" s="58">
-[...5 lines deleted...]
-    <row r="34" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G33" s="23">
+        <v>34</v>
+      </c>
+      <c r="H33" s="23">
+        <v>36</v>
+      </c>
+      <c r="I33" s="23">
+        <v>32</v>
+      </c>
+      <c r="J33" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L33" s="53"/>
+      <c r="M33" s="64"/>
+    </row>
+    <row r="34" spans="1:13" ht="16.5" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="23">
         <v>66</v>
       </c>
       <c r="C34" s="23">
         <v>66</v>
       </c>
       <c r="D34" s="23">
         <v>67</v>
       </c>
       <c r="E34" s="23">
         <v>73</v>
       </c>
       <c r="F34" s="23">
         <v>61</v>
       </c>
-      <c r="G34" s="58">
-[...5 lines deleted...]
-    <row r="35" spans="1:10" ht="16.5" customHeight="1">
+      <c r="G34" s="23">
+        <v>67</v>
+      </c>
+      <c r="H34" s="23">
+        <v>64</v>
+      </c>
+      <c r="I34" s="23">
+        <v>57</v>
+      </c>
+      <c r="J34" s="58">
+        <v>-7</v>
+      </c>
+      <c r="L34" s="53"/>
+      <c r="M34" s="64"/>
+    </row>
+    <row r="35" spans="1:13" ht="16.5" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="23">
         <v>11</v>
       </c>
       <c r="C35" s="23">
         <v>11</v>
       </c>
       <c r="D35" s="23">
         <v>13</v>
       </c>
       <c r="E35" s="23">
         <v>13</v>
       </c>
       <c r="F35" s="23">
         <v>12</v>
       </c>
-      <c r="G35" s="58">
-[...5 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="G35" s="23">
+        <v>11</v>
+      </c>
+      <c r="H35" s="23">
+        <v>11</v>
+      </c>
+      <c r="I35" s="23">
+        <v>11</v>
+      </c>
+      <c r="J35" s="58">
+        <v>0</v>
+      </c>
+      <c r="L35" s="53"/>
+      <c r="M35" s="64"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" s="49"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
-      <c r="G36" s="50"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" s="51"/>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" s="51"/>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
-    </row>
-    <row r="39" spans="1:10">
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" s="51"/>
       <c r="B39" s="51"/>
       <c r="C39" s="51"/>
       <c r="D39" s="51"/>
       <c r="E39" s="51"/>
       <c r="F39" s="51"/>
       <c r="G39" s="51"/>
-    </row>
-    <row r="40" spans="1:10">
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" s="51"/>
       <c r="B40" s="51"/>
       <c r="C40" s="51"/>
       <c r="D40" s="51"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
-    </row>
-    <row r="41" spans="1:10">
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" s="51"/>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" s="51"/>
       <c r="B42" s="51"/>
       <c r="C42" s="51"/>
       <c r="D42" s="51"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
       <c r="G42" s="51"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet30">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:I43"/>
+  <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12.625" style="30" customWidth="1"/>
-    <col min="2" max="6" width="8.625" style="30" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="8.875" style="30"/>
+    <col min="2" max="9" width="8.625" style="30" customWidth="1"/>
+    <col min="10" max="10" width="8.625" style="52" customWidth="1"/>
+    <col min="11" max="16384" width="8.875" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="26" customFormat="1" ht="21" customHeight="1">
+    <row r="1" spans="1:12" s="26" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
-      <c r="G1" s="54"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:9" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="54"/>
+    </row>
+    <row r="2" spans="1:12" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
-      <c r="G2" s="36"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="36"/>
+    </row>
+    <row r="3" spans="1:12" s="26" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
-      <c r="G3" s="28" t="s">
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="42" customHeight="1" thickTop="1">
+    <row r="4" spans="1:12" ht="42" customHeight="1" thickTop="1">
       <c r="A4" s="39" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>100</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>102</v>
       </c>
       <c r="E4" s="81" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="41" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="H4" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I4" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="J4" s="41" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="16.5" customHeight="1">
+    <row r="5" spans="1:12" ht="16.5" customHeight="1">
       <c r="A5" s="42" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3">
         <v>1079</v>
       </c>
       <c r="C5" s="3">
         <v>1134</v>
       </c>
       <c r="D5" s="3">
         <v>1097</v>
       </c>
       <c r="E5" s="3">
         <v>1130</v>
       </c>
       <c r="F5" s="3">
         <v>1155</v>
       </c>
-      <c r="G5" s="58">
-[...4 lines deleted...]
-    <row r="6" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G5" s="3">
+        <v>1140</v>
+      </c>
+      <c r="H5" s="3">
+        <v>1126</v>
+      </c>
+      <c r="I5" s="3">
+        <v>1139</v>
+      </c>
+      <c r="J5" s="58">
+        <v>13</v>
+      </c>
+      <c r="L5" s="53"/>
+    </row>
+    <row r="6" spans="1:12" ht="16.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="23">
         <v>53</v>
       </c>
       <c r="C6" s="23">
         <v>53</v>
       </c>
       <c r="D6" s="23">
         <v>15</v>
       </c>
       <c r="E6" s="23">
         <v>43</v>
       </c>
       <c r="F6" s="23">
         <v>51</v>
       </c>
-      <c r="G6" s="58">
-[...4 lines deleted...]
-    <row r="7" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G6" s="23">
+        <v>41</v>
+      </c>
+      <c r="H6" s="23">
+        <v>43</v>
+      </c>
+      <c r="I6" s="23">
+        <v>45</v>
+      </c>
+      <c r="J6" s="58">
+        <v>2</v>
+      </c>
+      <c r="L6" s="53"/>
+    </row>
+    <row r="7" spans="1:12" ht="16.5" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="23">
         <v>22</v>
       </c>
       <c r="C7" s="23">
         <v>21</v>
       </c>
       <c r="D7" s="23">
         <v>21</v>
       </c>
       <c r="E7" s="23">
         <v>20</v>
       </c>
       <c r="F7" s="23">
         <v>20</v>
       </c>
-      <c r="G7" s="58">
+      <c r="G7" s="23">
+        <v>20</v>
+      </c>
+      <c r="H7" s="23">
+        <v>19</v>
+      </c>
+      <c r="I7" s="23">
+        <v>19</v>
+      </c>
+      <c r="J7" s="58">
         <v>0</v>
       </c>
-      <c r="I7" s="53"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L7" s="53"/>
+    </row>
+    <row r="8" spans="1:12" ht="16.5" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="23">
         <v>16</v>
       </c>
       <c r="C8" s="23">
         <v>18</v>
       </c>
       <c r="D8" s="23">
         <v>18</v>
       </c>
       <c r="E8" s="23">
         <v>20</v>
       </c>
       <c r="F8" s="23">
         <v>21</v>
       </c>
-      <c r="G8" s="58">
-[...4 lines deleted...]
-    <row r="9" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G8" s="23">
+        <v>20</v>
+      </c>
+      <c r="H8" s="23">
+        <v>19</v>
+      </c>
+      <c r="I8" s="23">
+        <v>19</v>
+      </c>
+      <c r="J8" s="58">
+        <v>0</v>
+      </c>
+      <c r="L8" s="53"/>
+    </row>
+    <row r="9" spans="1:12" ht="16.5" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="23">
         <v>94</v>
       </c>
       <c r="C9" s="23">
         <v>96</v>
       </c>
       <c r="D9" s="23">
         <v>96</v>
       </c>
       <c r="E9" s="23">
         <v>91</v>
       </c>
       <c r="F9" s="23">
         <v>87</v>
       </c>
-      <c r="G9" s="58">
+      <c r="G9" s="23">
+        <v>87</v>
+      </c>
+      <c r="H9" s="23">
+        <v>91</v>
+      </c>
+      <c r="I9" s="23">
+        <v>87</v>
+      </c>
+      <c r="J9" s="58">
         <v>-4</v>
       </c>
-      <c r="I9" s="53"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L9" s="53"/>
+    </row>
+    <row r="10" spans="1:12" ht="16.5" customHeight="1">
       <c r="A10" s="44" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="23">
         <v>45</v>
       </c>
       <c r="C10" s="23">
         <v>45</v>
       </c>
       <c r="D10" s="23">
         <v>46</v>
       </c>
       <c r="E10" s="23">
         <v>37</v>
       </c>
       <c r="F10" s="23">
         <v>38</v>
       </c>
-      <c r="G10" s="58">
-[...4 lines deleted...]
-    <row r="11" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G10" s="23">
+        <v>40</v>
+      </c>
+      <c r="H10" s="23">
+        <v>40</v>
+      </c>
+      <c r="I10" s="23">
+        <v>42</v>
+      </c>
+      <c r="J10" s="58">
+        <v>2</v>
+      </c>
+      <c r="L10" s="53"/>
+    </row>
+    <row r="11" spans="1:12" ht="16.5" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="23">
         <v>4</v>
       </c>
       <c r="C11" s="23">
         <v>8</v>
       </c>
       <c r="D11" s="23">
         <v>8</v>
       </c>
       <c r="E11" s="23">
         <v>8</v>
       </c>
       <c r="F11" s="23">
         <v>8</v>
       </c>
-      <c r="G11" s="58">
+      <c r="G11" s="23">
+        <v>9</v>
+      </c>
+      <c r="H11" s="23">
+        <v>9</v>
+      </c>
+      <c r="I11" s="23">
+        <v>9</v>
+      </c>
+      <c r="J11" s="58">
         <v>0</v>
       </c>
-      <c r="I11" s="53"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L11" s="53"/>
+    </row>
+    <row r="12" spans="1:12" ht="16.5" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="23">
         <v>41</v>
       </c>
       <c r="C12" s="23">
         <v>41</v>
       </c>
       <c r="D12" s="23">
         <v>36</v>
       </c>
       <c r="E12" s="23">
         <v>42</v>
       </c>
       <c r="F12" s="23">
         <v>42</v>
       </c>
-      <c r="G12" s="58">
-[...4 lines deleted...]
-    <row r="13" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G12" s="23">
+        <v>45</v>
+      </c>
+      <c r="H12" s="23">
+        <v>47</v>
+      </c>
+      <c r="I12" s="23">
+        <v>44</v>
+      </c>
+      <c r="J12" s="58">
+        <v>-3</v>
+      </c>
+      <c r="L12" s="53"/>
+    </row>
+    <row r="13" spans="1:12" ht="16.5" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="23">
         <v>20</v>
       </c>
       <c r="C13" s="23">
         <v>19</v>
       </c>
       <c r="D13" s="23">
         <v>19</v>
       </c>
       <c r="E13" s="23">
         <v>20</v>
       </c>
       <c r="F13" s="23">
         <v>20</v>
       </c>
-      <c r="G13" s="58">
-[...4 lines deleted...]
-    <row r="14" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G13" s="23">
+        <v>16</v>
+      </c>
+      <c r="H13" s="23">
+        <v>16</v>
+      </c>
+      <c r="I13" s="23">
+        <v>15</v>
+      </c>
+      <c r="J13" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L13" s="53"/>
+    </row>
+    <row r="14" spans="1:12" ht="16.5" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="23">
         <v>12</v>
       </c>
       <c r="C14" s="23">
         <v>11</v>
       </c>
       <c r="D14" s="23">
         <v>11</v>
       </c>
       <c r="E14" s="23">
         <v>11</v>
       </c>
       <c r="F14" s="23">
         <v>12</v>
       </c>
-      <c r="G14" s="58">
-[...4 lines deleted...]
-    <row r="15" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G14" s="23">
+        <v>12</v>
+      </c>
+      <c r="H14" s="23">
+        <v>12</v>
+      </c>
+      <c r="I14" s="23">
+        <v>11</v>
+      </c>
+      <c r="J14" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L14" s="53"/>
+    </row>
+    <row r="15" spans="1:12" ht="16.5" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="23">
         <v>5</v>
       </c>
       <c r="C15" s="23">
         <v>5</v>
       </c>
       <c r="D15" s="23">
         <v>5</v>
       </c>
       <c r="E15" s="23">
         <v>5</v>
       </c>
       <c r="F15" s="23">
         <v>4</v>
       </c>
-      <c r="G15" s="58">
-[...4 lines deleted...]
-    <row r="16" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G15" s="23">
+        <v>5</v>
+      </c>
+      <c r="H15" s="23">
+        <v>5</v>
+      </c>
+      <c r="I15" s="23">
+        <v>5</v>
+      </c>
+      <c r="J15" s="58">
+        <v>0</v>
+      </c>
+      <c r="L15" s="53"/>
+    </row>
+    <row r="16" spans="1:12" ht="16.5" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="23">
         <v>10</v>
       </c>
       <c r="C16" s="23">
         <v>9</v>
       </c>
       <c r="D16" s="23">
         <v>9</v>
       </c>
       <c r="E16" s="23">
         <v>10</v>
       </c>
       <c r="F16" s="23">
         <v>9</v>
       </c>
-      <c r="G16" s="58">
+      <c r="G16" s="23">
+        <v>9</v>
+      </c>
+      <c r="H16" s="23">
+        <v>10</v>
+      </c>
+      <c r="I16" s="23">
+        <v>9</v>
+      </c>
+      <c r="J16" s="58">
         <v>-1</v>
       </c>
-      <c r="I16" s="53"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L16" s="53"/>
+    </row>
+    <row r="17" spans="1:12" ht="16.5" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="23">
         <v>17</v>
       </c>
       <c r="C17" s="23">
         <v>15</v>
       </c>
       <c r="D17" s="23">
         <v>15</v>
       </c>
       <c r="E17" s="23">
         <v>17</v>
       </c>
       <c r="F17" s="23">
         <v>16</v>
       </c>
-      <c r="G17" s="58">
-[...4 lines deleted...]
-    <row r="18" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G17" s="23">
+        <v>17</v>
+      </c>
+      <c r="H17" s="23">
+        <v>16</v>
+      </c>
+      <c r="I17" s="23">
+        <v>17</v>
+      </c>
+      <c r="J17" s="58">
+        <v>1</v>
+      </c>
+      <c r="L17" s="53"/>
+    </row>
+    <row r="18" spans="1:12" ht="16.5" customHeight="1">
       <c r="A18" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="23">
         <v>38</v>
       </c>
       <c r="C18" s="23">
         <v>39</v>
       </c>
       <c r="D18" s="23">
         <v>42</v>
       </c>
       <c r="E18" s="23">
         <v>41</v>
       </c>
       <c r="F18" s="23">
         <v>42</v>
       </c>
-      <c r="G18" s="58">
+      <c r="G18" s="23">
+        <v>45</v>
+      </c>
+      <c r="H18" s="23">
+        <v>46</v>
+      </c>
+      <c r="I18" s="23">
+        <v>47</v>
+      </c>
+      <c r="J18" s="58">
         <v>1</v>
       </c>
-      <c r="I18" s="53"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L18" s="53"/>
+    </row>
+    <row r="19" spans="1:12" ht="16.5" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="23">
         <v>8</v>
       </c>
       <c r="C19" s="23">
         <v>7</v>
       </c>
       <c r="D19" s="23">
         <v>6</v>
       </c>
       <c r="E19" s="23">
         <v>8</v>
       </c>
       <c r="F19" s="23">
         <v>8</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="23">
+        <v>8</v>
+      </c>
+      <c r="H19" s="23">
+        <v>9</v>
+      </c>
+      <c r="I19" s="23">
+        <v>9</v>
+      </c>
+      <c r="J19" s="58">
         <v>0</v>
       </c>
-      <c r="I19" s="53"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L19" s="53"/>
+    </row>
+    <row r="20" spans="1:12" ht="16.5" customHeight="1">
       <c r="A20" s="44" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="23">
         <v>14</v>
       </c>
       <c r="C20" s="23">
         <v>14</v>
       </c>
       <c r="D20" s="23">
         <v>14</v>
       </c>
       <c r="E20" s="23">
         <v>14</v>
       </c>
       <c r="F20" s="23">
         <v>14</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="23">
+        <v>14</v>
+      </c>
+      <c r="H20" s="23">
+        <v>14</v>
+      </c>
+      <c r="I20" s="23">
+        <v>14</v>
+      </c>
+      <c r="J20" s="58">
         <v>0</v>
       </c>
-      <c r="I20" s="53"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L20" s="53"/>
+    </row>
+    <row r="21" spans="1:12" ht="16.5" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="23">
         <v>15</v>
       </c>
       <c r="C21" s="23">
         <v>28</v>
       </c>
       <c r="D21" s="23">
         <v>28</v>
       </c>
       <c r="E21" s="23">
         <v>29</v>
       </c>
       <c r="F21" s="23">
         <v>30</v>
       </c>
-      <c r="G21" s="58">
-[...4 lines deleted...]
-    <row r="22" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G21" s="23">
+        <v>28</v>
+      </c>
+      <c r="H21" s="23">
+        <v>28</v>
+      </c>
+      <c r="I21" s="23">
+        <v>31</v>
+      </c>
+      <c r="J21" s="58">
+        <v>3</v>
+      </c>
+      <c r="L21" s="53"/>
+    </row>
+    <row r="22" spans="1:12" ht="16.5" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="23">
         <v>29</v>
       </c>
       <c r="C22" s="23">
         <v>20</v>
       </c>
       <c r="D22" s="23">
         <v>29</v>
       </c>
       <c r="E22" s="23">
         <v>24</v>
       </c>
       <c r="F22" s="23">
         <v>29</v>
       </c>
-      <c r="G22" s="58">
-[...4 lines deleted...]
-    <row r="23" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G22" s="23">
+        <v>27</v>
+      </c>
+      <c r="H22" s="23">
+        <v>27</v>
+      </c>
+      <c r="I22" s="23">
+        <v>26</v>
+      </c>
+      <c r="J22" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L22" s="53"/>
+    </row>
+    <row r="23" spans="1:12" ht="16.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="23">
         <v>30</v>
       </c>
       <c r="C23" s="23">
         <v>30</v>
       </c>
       <c r="D23" s="23">
         <v>31</v>
       </c>
       <c r="E23" s="23">
         <v>31</v>
       </c>
       <c r="F23" s="23">
         <v>31</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="23">
+        <v>39</v>
+      </c>
+      <c r="H23" s="23">
+        <v>38</v>
+      </c>
+      <c r="I23" s="23">
+        <v>38</v>
+      </c>
+      <c r="J23" s="58">
         <v>0</v>
       </c>
-      <c r="I23" s="53"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:9" ht="16.5" customHeight="1">
+      <c r="L23" s="53"/>
+    </row>
+    <row r="24" spans="1:12" ht="16.5" customHeight="1">
       <c r="A24" s="44" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>4</v>
       </c>
       <c r="C24" s="23">
         <v>17</v>
       </c>
       <c r="D24" s="23">
         <v>17</v>
       </c>
       <c r="E24" s="23">
         <v>18</v>
       </c>
       <c r="F24" s="23">
         <v>18</v>
       </c>
-      <c r="G24" s="58">
-[...4 lines deleted...]
-    <row r="25" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G24" s="23">
+        <v>18</v>
+      </c>
+      <c r="H24" s="23">
+        <v>19</v>
+      </c>
+      <c r="I24" s="23">
+        <v>18</v>
+      </c>
+      <c r="J24" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L24" s="53"/>
+    </row>
+    <row r="25" spans="1:12" ht="16.5" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="23">
         <v>48</v>
       </c>
       <c r="C25" s="23">
         <v>51</v>
       </c>
       <c r="D25" s="23">
         <v>49</v>
       </c>
       <c r="E25" s="23">
         <v>51</v>
       </c>
       <c r="F25" s="23">
         <v>58</v>
       </c>
-      <c r="G25" s="58">
-[...4 lines deleted...]
-    <row r="26" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G25" s="23">
+        <v>57</v>
+      </c>
+      <c r="H25" s="23">
+        <v>55</v>
+      </c>
+      <c r="I25" s="23">
+        <v>54</v>
+      </c>
+      <c r="J25" s="58">
+        <v>-1</v>
+      </c>
+      <c r="L25" s="53"/>
+    </row>
+    <row r="26" spans="1:12" ht="16.5" customHeight="1">
       <c r="A26" s="44" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="23">
         <v>160</v>
       </c>
       <c r="C26" s="23">
         <v>164</v>
       </c>
       <c r="D26" s="23">
         <v>168</v>
       </c>
       <c r="E26" s="23">
         <v>167</v>
       </c>
       <c r="F26" s="23">
         <v>167</v>
       </c>
-      <c r="G26" s="58">
-[...4 lines deleted...]
-    <row r="27" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G26" s="23">
+        <v>171</v>
+      </c>
+      <c r="H26" s="23">
+        <v>166</v>
+      </c>
+      <c r="I26" s="23">
+        <v>162</v>
+      </c>
+      <c r="J26" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L26" s="53"/>
+    </row>
+    <row r="27" spans="1:12" ht="16.5" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="23">
         <v>21</v>
       </c>
       <c r="C27" s="23">
         <v>21</v>
       </c>
       <c r="D27" s="23">
         <v>21</v>
       </c>
       <c r="E27" s="23">
         <v>21</v>
       </c>
       <c r="F27" s="23">
         <v>22</v>
       </c>
-      <c r="G27" s="58">
-[...4 lines deleted...]
-    <row r="28" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G27" s="23">
+        <v>23</v>
+      </c>
+      <c r="H27" s="23">
+        <v>22</v>
+      </c>
+      <c r="I27" s="23">
+        <v>24</v>
+      </c>
+      <c r="J27" s="58">
+        <v>2</v>
+      </c>
+      <c r="L27" s="53"/>
+    </row>
+    <row r="28" spans="1:12" ht="16.5" customHeight="1">
       <c r="A28" s="44" t="s">
         <v>68</v>
       </c>
       <c r="B28" s="23">
         <v>24</v>
       </c>
       <c r="C28" s="23">
         <v>32</v>
       </c>
       <c r="D28" s="23">
         <v>25</v>
       </c>
       <c r="E28" s="23">
         <v>33</v>
       </c>
       <c r="F28" s="23">
         <v>33</v>
       </c>
-      <c r="G28" s="58">
-[...4 lines deleted...]
-    <row r="29" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G28" s="23">
+        <v>24</v>
+      </c>
+      <c r="H28" s="23">
+        <v>28</v>
+      </c>
+      <c r="I28" s="23">
+        <v>24</v>
+      </c>
+      <c r="J28" s="58">
+        <v>-4</v>
+      </c>
+      <c r="L28" s="53"/>
+    </row>
+    <row r="29" spans="1:12" ht="16.5" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="23">
         <v>22</v>
       </c>
       <c r="C29" s="23">
         <v>23</v>
       </c>
       <c r="D29" s="23">
         <v>22</v>
       </c>
       <c r="E29" s="23">
         <v>22</v>
       </c>
       <c r="F29" s="23">
         <v>21</v>
       </c>
-      <c r="G29" s="58">
-[...4 lines deleted...]
-    <row r="30" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G29" s="23">
+        <v>21</v>
+      </c>
+      <c r="H29" s="23">
+        <v>21</v>
+      </c>
+      <c r="I29" s="23">
+        <v>21</v>
+      </c>
+      <c r="J29" s="58">
+        <v>0</v>
+      </c>
+      <c r="L29" s="53"/>
+    </row>
+    <row r="30" spans="1:12" ht="16.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="23">
         <v>28</v>
       </c>
       <c r="C30" s="23">
         <v>27</v>
       </c>
       <c r="D30" s="23">
         <v>29</v>
       </c>
       <c r="E30" s="23">
         <v>30</v>
       </c>
       <c r="F30" s="23">
         <v>27</v>
       </c>
-      <c r="G30" s="58">
-[...4 lines deleted...]
-    <row r="31" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G30" s="23">
+        <v>27</v>
+      </c>
+      <c r="H30" s="23">
+        <v>28</v>
+      </c>
+      <c r="I30" s="23">
+        <v>28</v>
+      </c>
+      <c r="J30" s="58">
+        <v>0</v>
+      </c>
+      <c r="L30" s="53"/>
+    </row>
+    <row r="31" spans="1:12" ht="16.5" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="23">
         <v>13</v>
       </c>
       <c r="C31" s="23">
         <v>13</v>
       </c>
       <c r="D31" s="23">
         <v>9</v>
       </c>
       <c r="E31" s="23">
         <v>10</v>
       </c>
       <c r="F31" s="23">
         <v>9</v>
       </c>
-      <c r="G31" s="58">
-[...4 lines deleted...]
-    <row r="32" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G31" s="23">
+        <v>9</v>
+      </c>
+      <c r="H31" s="23">
+        <v>9</v>
+      </c>
+      <c r="I31" s="23">
+        <v>9</v>
+      </c>
+      <c r="J31" s="58">
+        <v>0</v>
+      </c>
+      <c r="L31" s="53"/>
+    </row>
+    <row r="32" spans="1:12" ht="16.5" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="23">
         <v>56</v>
       </c>
       <c r="C32" s="23">
         <v>73</v>
       </c>
       <c r="D32" s="23">
         <v>77</v>
       </c>
       <c r="E32" s="23">
         <v>75</v>
       </c>
       <c r="F32" s="23">
         <v>77</v>
       </c>
-      <c r="G32" s="58">
-[...4 lines deleted...]
-    <row r="33" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G32" s="23">
+        <v>81</v>
+      </c>
+      <c r="H32" s="23">
+        <v>62</v>
+      </c>
+      <c r="I32" s="23">
+        <v>86</v>
+      </c>
+      <c r="J32" s="58">
+        <v>24</v>
+      </c>
+      <c r="L32" s="53"/>
+    </row>
+    <row r="33" spans="1:12" ht="16.5" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="23">
         <v>70</v>
       </c>
       <c r="C33" s="23">
         <v>70</v>
       </c>
       <c r="D33" s="23">
         <v>66</v>
       </c>
       <c r="E33" s="23">
         <v>71</v>
       </c>
       <c r="F33" s="23">
         <v>62</v>
       </c>
-      <c r="G33" s="58">
-[...4 lines deleted...]
-    <row r="34" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G33" s="23">
+        <v>62</v>
+      </c>
+      <c r="H33" s="23">
+        <v>68</v>
+      </c>
+      <c r="I33" s="23">
+        <v>66</v>
+      </c>
+      <c r="J33" s="58">
+        <v>-2</v>
+      </c>
+      <c r="L33" s="53"/>
+    </row>
+    <row r="34" spans="1:12" ht="16.5" customHeight="1">
       <c r="A34" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B34" s="23">
         <v>64</v>
       </c>
       <c r="C34" s="23">
         <v>64</v>
       </c>
       <c r="D34" s="23">
         <v>67</v>
       </c>
       <c r="E34" s="23">
         <v>61</v>
       </c>
       <c r="F34" s="23">
         <v>78</v>
       </c>
-      <c r="G34" s="58">
-[...4 lines deleted...]
-    <row r="35" spans="1:9" ht="16.5" customHeight="1">
+      <c r="G34" s="23">
+        <v>65</v>
+      </c>
+      <c r="H34" s="23">
+        <v>61</v>
+      </c>
+      <c r="I34" s="23">
+        <v>61</v>
+      </c>
+      <c r="J34" s="58">
+        <v>0</v>
+      </c>
+      <c r="L34" s="53"/>
+    </row>
+    <row r="35" spans="1:12" ht="16.5" customHeight="1">
       <c r="A35" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="23">
         <v>32</v>
       </c>
       <c r="C35" s="23">
         <v>33</v>
       </c>
       <c r="D35" s="23">
         <v>33</v>
       </c>
       <c r="E35" s="23">
         <v>33</v>
       </c>
       <c r="F35" s="23">
         <v>32</v>
       </c>
-      <c r="G35" s="58">
-[...4 lines deleted...]
-    <row r="36" spans="1:9">
+      <c r="G35" s="23">
+        <v>32</v>
+      </c>
+      <c r="H35" s="23">
+        <v>31</v>
+      </c>
+      <c r="I35" s="23">
+        <v>31</v>
+      </c>
+      <c r="J35" s="58">
+        <v>0</v>
+      </c>
+      <c r="L35" s="53"/>
+    </row>
+    <row r="36" spans="1:12">
       <c r="A36" s="49"/>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
-      <c r="G36" s="50"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:9">
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" s="51"/>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" s="51"/>
       <c r="B38" s="51"/>
       <c r="C38" s="51"/>
       <c r="D38" s="51"/>
       <c r="E38" s="51"/>
       <c r="F38" s="51"/>
       <c r="G38" s="51"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="H38" s="51"/>
+      <c r="I38" s="51"/>
+      <c r="J38" s="51"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" s="51"/>
       <c r="B39" s="51"/>
       <c r="C39" s="51"/>
       <c r="D39" s="51"/>
       <c r="E39" s="51"/>
       <c r="F39" s="51"/>
       <c r="G39" s="51"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+    </row>
+    <row r="40" spans="1:12">
       <c r="A40" s="51"/>
       <c r="B40" s="51"/>
       <c r="C40" s="51"/>
       <c r="D40" s="51"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="51"/>
-    </row>
-    <row r="41" spans="1:9">
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+    </row>
+    <row r="41" spans="1:12">
       <c r="A41" s="51"/>
       <c r="B41" s="51"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
-    </row>
-    <row r="42" spans="1:9">
+      <c r="H41" s="51"/>
+      <c r="I41" s="51"/>
+      <c r="J41" s="51"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" s="51"/>
       <c r="B42" s="51"/>
       <c r="C42" s="51"/>
       <c r="D42" s="51"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
       <c r="G42" s="51"/>
-    </row>
-    <row r="43" spans="1:9">
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" s="51"/>
       <c r="B43" s="51"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="74" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet31">
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="2.625" style="2" customWidth="1"/>
     <col min="2" max="2" width="97.75" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
@@ -9507,61 +11593,61 @@
     <row r="6" spans="1:12" s="16" customFormat="1" ht="22.5" customHeight="1">
       <c r="B6" s="55"/>
     </row>
     <row r="7" spans="1:12" s="18" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="17"/>
       <c r="B7" s="20" t="s">
         <v>84</v>
       </c>
       <c r="D7" s="19"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
       <c r="L7" s="17"/>
     </row>
     <row r="8" spans="1:12" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B8" s="4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="7" customFormat="1" ht="27" customHeight="1">
       <c r="B9" s="7" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="4" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="7" customFormat="1" ht="39.75" customHeight="1">
       <c r="B11" s="80" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B12" s="4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:12" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B13" s="56"/>
     </row>
     <row r="14" spans="1:12" s="4" customFormat="1"/>
     <row r="15" spans="1:12" s="4" customFormat="1"/>
     <row r="16" spans="1:12" s="4" customFormat="1"/>
     <row r="17" s="4" customFormat="1"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{00000000-0004-0000-0800-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.55118110236220474" right="0" top="0.78740157480314965" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="96" firstPageNumber="4" fitToHeight="0" orientation="portrait" useFirstPageNumber="1" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 