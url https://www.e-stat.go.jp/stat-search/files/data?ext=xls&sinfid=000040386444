--- v1 (2026-07-21)
+++ v2 (2026-09-28)
@@ -17,101 +17,101 @@
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB34FEF4-2CB3-4F8C-B1E6-2F4406D5E953}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{881BD9B4-B1CD-4F82-943D-DECC6B20F5E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="766" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="目次" sheetId="30503" r:id="rId1"/>
     <sheet name="全国" sheetId="30485" r:id="rId2"/>
     <sheet name="北海道" sheetId="30495" r:id="rId3"/>
     <sheet name="東北" sheetId="30496" r:id="rId4"/>
     <sheet name="北陸" sheetId="30498" r:id="rId5"/>
     <sheet name="関東" sheetId="30497" r:id="rId6"/>
     <sheet name="東海" sheetId="30499" r:id="rId7"/>
     <sheet name="近畿" sheetId="30500" r:id="rId8"/>
     <sheet name="中国・四国" sheetId="30501" r:id="rId9"/>
     <sheet name="九州・沖縄" sheetId="30502" r:id="rId10"/>
     <sheet name="調査の概要" sheetId="30484" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$32</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">関東!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">近畿!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">九州・沖縄!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">全国!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">中国・四国!$A$1:$AW$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">調査の概要!$A$1:$B$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$32</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">東海!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">東北!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">北海道!$A$1:$AW$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">北陸!$A$1:$AW$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">目次!$A$1:$C$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2046" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2265" uniqueCount="86">
   <si>
     <t>出荷量</t>
   </si>
   <si>
     <t>入荷量</t>
     <rPh sb="0" eb="3">
       <t>ニュウカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>出荷量</t>
     <rPh sb="0" eb="3">
       <t>シュッカリョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>計</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
@@ -762,51 +762,57 @@
 (3) この統計表の数値は概数値である。確定した詳細な数値はホームページに掲載（令和９年３月
 　予定）する。
 (4) この統計表に掲載された数値を他に掲載する場合は、「合板統計」（農林水産省）による旨を
   記載してください。</t>
     <rPh sb="4" eb="5">
       <t>ホン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>モト</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>チョウサ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヒョウショウ</t>
     </rPh>
     <rPh sb="268" eb="269">
       <t>ムネ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>　　　令和８年５月の調査対象工場数は、80（有効回答数 77、有効回答率 96.3％）である。</t>
+    <t xml:space="preserve">７   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">８   </t>
+  </si>
+  <si>
+    <t>　　　令和８年８月の調査対象工場数は、80（有効回答数 76、有効回答率 95.0％）である。</t>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="14">
       <t>チョウサタイショウ</t>
     </rPh>
     <rPh sb="14" eb="17">
       <t>コウジョウスウ</t>
     </rPh>
     <rPh sb="22" eb="27">
       <t>ユウコウカイトウスウ</t>
     </rPh>
     <rPh sb="31" eb="36">
       <t>ユウコウカイトウリツ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
 </sst>
 </file>
@@ -1533,87 +1539,87 @@
     </xf>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="パーセント 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="パーセント 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="ハイパーリンク" xfId="3" builtinId="8"/>
     <cellStyle name="桁区切り 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="桁区切り 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="桁区切り 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="標準 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="標準 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="標準 5" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="標準_H.14.11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="標準_H15標本製材様式_速報（一括決裁）" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="標準_速報（一括決裁）" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -1680,57 +1686,57 @@
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FDFDE72-FB91-49DF-882F-8E81B932FBE0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2007,57 +2013,57 @@
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1000">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D72899-D3A4-4C59-B89B-F5DAC41A88C1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2243,57 +2249,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421C4B1C-AA3C-4564-9958-B14A845DAFEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2479,57 +2485,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD7AB564-83F2-470A-A9ED-6BD7FF667B95}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2715,57 +2721,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B12CF0A-D6BC-4645-87C2-859C72397C90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -2951,57 +2957,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1709A9D-5040-497D-A850-2DC57475054B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3187,57 +3193,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96B46572-6329-4983-815A-EEBDB5502550}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3423,57 +3429,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61BC935-BB72-4EDF-9625-EABB8C2B2D81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -3659,57 +3665,57 @@
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
               <a:ea typeface="ＭＳ 明朝" panose="02020609040205080304" pitchFamily="17" charset="-128"/>
             </a:rPr>
             <a:t>における針葉樹合板とは、全針葉樹合板（針葉樹のみによる合板）のことであり、複合針葉樹合板（針葉樹と広葉樹による合板）は含まない。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E79B4C3-4150-4BE4-A5B7-4713CA043133}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5057775"/>
           <a:ext cx="15944850" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
@@ -4460,51 +4466,51 @@
     <mergeCell ref="B15:C15"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="C3" location="全国!A1" display="１　全国" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C6" location="北海道!A1" display="２　北海道" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="C7" location="東北!A1" display="３　東北" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C10" location="東海!A1" display="６　東海" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="C11" location="近畿!A1" display="７　近畿" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="C12" location="中国・四国!A1" display="８　中国・四国" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C13" location="九州・沖縄!A1" display="９　九州・沖縄" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="C8" location="北陸!A1" display="４　北陸" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="C9" location="関東!A1" display="４　関東" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="B15:C15" location="調査の概要!A1" display="調査の概要" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Sheet13">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -4528,110 +4534,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -4641,266 +4647,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>19596</v>
       </c>
       <c r="C8" s="60">
         <v>19591</v>
       </c>
       <c r="D8" s="60">
         <v>5</v>
       </c>
       <c r="E8" s="60">
         <v>22574</v>
       </c>
       <c r="F8" s="60">
         <v>22357</v>
       </c>
       <c r="G8" s="60">
         <v>217</v>
       </c>
       <c r="H8" s="60">
         <v>29478</v>
@@ -7391,434 +7397,881 @@
       <c r="AP24" s="60">
         <v>10216</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>684</v>
       </c>
       <c r="AS24" s="60">
         <v>684</v>
       </c>
       <c r="AT24" s="60">
         <v>10929</v>
       </c>
       <c r="AU24" s="60">
         <v>124</v>
       </c>
       <c r="AV24" s="60">
         <v>124</v>
       </c>
       <c r="AW24" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>26129</v>
+      </c>
+      <c r="C25" s="60">
+        <v>25781</v>
+      </c>
+      <c r="D25" s="60">
+        <v>348</v>
+      </c>
+      <c r="E25" s="60">
+        <v>24476</v>
+      </c>
+      <c r="F25" s="60">
+        <v>24357</v>
+      </c>
+      <c r="G25" s="60">
+        <v>119</v>
+      </c>
+      <c r="H25" s="60">
+        <v>30755</v>
+      </c>
+      <c r="I25" s="60">
+        <v>30206</v>
+      </c>
+      <c r="J25" s="60">
+        <v>549</v>
+      </c>
+      <c r="K25" s="60">
+        <v>144</v>
+      </c>
+      <c r="L25" s="60">
+        <v>14774</v>
+      </c>
+      <c r="M25" s="60">
+        <v>9</v>
+      </c>
+      <c r="N25" s="60">
+        <v>183</v>
+      </c>
+      <c r="O25" s="60">
+        <v>7950</v>
+      </c>
+      <c r="P25" s="60">
+        <v>6632</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>14866</v>
+      </c>
+      <c r="R25" s="60">
+        <v>144</v>
+      </c>
+      <c r="S25" s="60">
+        <v>10511</v>
+      </c>
+      <c r="T25" s="60">
+        <v>10500</v>
+      </c>
+      <c r="U25" s="60">
+        <v>11</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>14774</v>
+      </c>
+      <c r="X25" s="60">
+        <v>9</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>183</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>7950</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>6632</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>14866</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>10500</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>10500</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>13980</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>183</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>7165</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>6632</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>14162</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>10034</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>10034</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>785</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>785</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>13980</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>144</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>144</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>20587</v>
+      </c>
+      <c r="C26" s="60">
+        <v>20587</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>24852</v>
+      </c>
+      <c r="F26" s="60">
+        <v>24772</v>
+      </c>
+      <c r="G26" s="60">
+        <v>80</v>
+      </c>
+      <c r="H26" s="60">
+        <v>26490</v>
+      </c>
+      <c r="I26" s="60">
+        <v>26021</v>
+      </c>
+      <c r="J26" s="60">
+        <v>469</v>
+      </c>
+      <c r="K26" s="60">
+        <v>167</v>
+      </c>
+      <c r="L26" s="60">
+        <v>15832</v>
+      </c>
+      <c r="M26" s="60">
+        <v>9</v>
+      </c>
+      <c r="N26" s="60">
+        <v>205</v>
+      </c>
+      <c r="O26" s="60">
+        <v>8429</v>
+      </c>
+      <c r="P26" s="60">
+        <v>7189</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>13079</v>
+      </c>
+      <c r="R26" s="60">
+        <v>167</v>
+      </c>
+      <c r="S26" s="60">
+        <v>13264</v>
+      </c>
+      <c r="T26" s="60">
+        <v>13253</v>
+      </c>
+      <c r="U26" s="60">
+        <v>11</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>15832</v>
+      </c>
+      <c r="X26" s="60">
+        <v>9</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>205</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>8429</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>7189</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>13079</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>13253</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>13253</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>15043</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>205</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>7649</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>7189</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>12222</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>12855</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>12855</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>780</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>780</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>15043</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>167</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>167</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>24630</v>
+      </c>
+      <c r="C27" s="60">
+        <v>24416</v>
+      </c>
+      <c r="D27" s="60">
+        <v>214</v>
+      </c>
+      <c r="E27" s="60">
+        <v>20850</v>
+      </c>
+      <c r="F27" s="60">
+        <v>20719</v>
+      </c>
+      <c r="G27" s="60">
+        <v>131</v>
+      </c>
+      <c r="H27" s="60">
+        <v>30270</v>
+      </c>
+      <c r="I27" s="60">
+        <v>29718</v>
+      </c>
+      <c r="J27" s="60">
+        <v>552</v>
+      </c>
+      <c r="K27" s="60">
+        <v>124</v>
+      </c>
+      <c r="L27" s="60">
+        <v>12040</v>
+      </c>
+      <c r="M27" s="60">
+        <v>15</v>
+      </c>
+      <c r="N27" s="60">
+        <v>230</v>
+      </c>
+      <c r="O27" s="60">
+        <v>6340</v>
+      </c>
+      <c r="P27" s="60">
+        <v>5455</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>10464</v>
+      </c>
+      <c r="R27" s="60">
+        <v>124</v>
+      </c>
+      <c r="S27" s="60">
+        <v>14840</v>
+      </c>
+      <c r="T27" s="60">
+        <v>14829</v>
+      </c>
+      <c r="U27" s="60">
+        <v>11</v>
+      </c>
+      <c r="V27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="60">
+        <v>12040</v>
+      </c>
+      <c r="X27" s="60">
+        <v>15</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>230</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>6340</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>5455</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>10464</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>14829</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>14829</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>11246</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>230</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>5561</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>5455</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>9641</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>14460</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>14460</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>779</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>779</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>11246</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>124</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>124</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...56 lines deleted...]
-      <c r="U25" s="68">
+      <c r="B28" s="68">
+        <v>119.6</v>
+      </c>
+      <c r="C28" s="68">
+        <v>118.6</v>
+      </c>
+      <c r="D28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="68">
+        <v>83.9</v>
+      </c>
+      <c r="F28" s="68">
+        <v>83.6</v>
+      </c>
+      <c r="G28" s="68">
+        <v>163.80000000000001</v>
+      </c>
+      <c r="H28" s="68">
+        <v>114.3</v>
+      </c>
+      <c r="I28" s="68">
+        <v>114.2</v>
+      </c>
+      <c r="J28" s="68">
+        <v>117.7</v>
+      </c>
+      <c r="K28" s="68">
+        <v>74.3</v>
+      </c>
+      <c r="L28" s="68">
+        <v>76</v>
+      </c>
+      <c r="M28" s="68">
+        <v>166.7</v>
+      </c>
+      <c r="N28" s="68">
+        <v>112.2</v>
+      </c>
+      <c r="O28" s="68">
+        <v>75.2</v>
+      </c>
+      <c r="P28" s="68">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>80</v>
+      </c>
+      <c r="R28" s="68">
+        <v>74.3</v>
+      </c>
+      <c r="S28" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="T28" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="U28" s="68">
         <v>100</v>
       </c>
-      <c r="V25" s="68" t="s">
+      <c r="V28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...17 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="W28" s="68">
+        <v>76</v>
+      </c>
+      <c r="X28" s="68">
+        <v>166.7</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>112.2</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>75.2</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>80</v>
+      </c>
+      <c r="AC28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="AD28" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="AF28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AH28" s="68">
+        <v>74.8</v>
+      </c>
+      <c r="AI28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AJ28" s="68">
+        <v>112.2</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>72.7</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AN28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AO28" s="68">
+        <v>112.5</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>112.5</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68">
-[...14 lines deleted...]
-      <c r="AW25" s="68">
+      <c r="AR28" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="AS28" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>74.8</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>74.3</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>74.3</v>
+      </c>
+      <c r="AW28" s="68">
         <v>100</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...32 lines deleted...]
-      <c r="M26" s="70" t="s">
+      <c r="B29" s="69">
+        <v>149.6</v>
+      </c>
+      <c r="C29" s="70">
+        <v>151.1</v>
+      </c>
+      <c r="D29" s="70">
+        <v>68.8</v>
+      </c>
+      <c r="E29" s="70">
+        <v>113.3</v>
+      </c>
+      <c r="F29" s="70">
+        <v>113.3</v>
+      </c>
+      <c r="G29" s="70">
+        <v>114.9</v>
+      </c>
+      <c r="H29" s="70">
+        <v>98.9</v>
+      </c>
+      <c r="I29" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="J29" s="70">
+        <v>110.6</v>
+      </c>
+      <c r="K29" s="70">
+        <v>108.8</v>
+      </c>
+      <c r="L29" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="M29" s="70">
+        <v>166.7</v>
+      </c>
+      <c r="N29" s="70">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="O29" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="P29" s="70">
+        <v>115.8</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>98.5</v>
+      </c>
+      <c r="R29" s="70">
+        <v>108.8</v>
+      </c>
+      <c r="S29" s="70">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="T29" s="70">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="U29" s="70">
+        <v>91.7</v>
+      </c>
+      <c r="V29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N26" s="70">
-[...23 lines deleted...]
-      <c r="V26" s="70" t="s">
+      <c r="W29" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="X29" s="70">
+        <v>166.7</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>115.8</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>98.5</v>
+      </c>
+      <c r="AC29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="W26" s="70">
-[...2 lines deleted...]
-      <c r="X26" s="70" t="s">
+      <c r="AD29" s="70">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="AF29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y26" s="70">
-[...11 lines deleted...]
-      <c r="AC26" s="70" t="s">
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD26" s="70">
-[...5 lines deleted...]
-      <c r="AF26" s="70" t="s">
+      <c r="AH29" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="AI29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG26" s="68" t="s">
+      <c r="AJ29" s="70">
+        <v>143.80000000000001</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>98</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>115.8</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="AN29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH26" s="70">
-[...2 lines deleted...]
-      <c r="AI26" s="70" t="s">
+      <c r="AO29" s="70">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ26" s="70">
-[...38 lines deleted...]
-      <c r="AW26" s="70">
+      <c r="AR29" s="70">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="AS29" s="70">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>108.8</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>108.8</v>
+      </c>
+      <c r="AW29" s="70">
         <v>200</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="96.125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1"/>
     <row r="2" spans="1:12" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>28</v>
@@ -7841,84 +8294,84 @@
     <row r="6" spans="1:12" s="12" customFormat="1" ht="22.5" customHeight="1">
       <c r="B6" s="13"/>
     </row>
     <row r="7" spans="1:12" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A7" s="14"/>
       <c r="B7" s="15" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B8" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:12" s="18" customFormat="1" ht="27" customHeight="1">
       <c r="B9" s="72" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B10" s="3" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:12" s="18" customFormat="1" ht="39.75" customHeight="1">
       <c r="B11" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B12" s="19" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="9"/>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1" xr:uid="{00000000-0004-0000-0A00-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:AY27"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="50" width="9" style="39"/>
     <col min="51" max="51" width="10.375" style="39" bestFit="1" customWidth="1"/>
     <col min="52" max="16384" width="9" style="39"/>
@@ -7944,110 +8397,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>65</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:51" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:51" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -8057,266 +8510,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:51" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:51" ht="15.75" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>334992</v>
       </c>
       <c r="C8" s="60">
         <v>321600</v>
       </c>
       <c r="D8" s="60">
         <v>13392</v>
       </c>
       <c r="E8" s="60">
         <v>373160</v>
       </c>
       <c r="F8" s="60">
         <v>353351</v>
       </c>
       <c r="G8" s="60">
         <v>19809</v>
       </c>
       <c r="H8" s="60">
         <v>394407</v>
@@ -10825,444 +11278,894 @@
       </c>
       <c r="AQ24" s="60">
         <v>1618</v>
       </c>
       <c r="AR24" s="60">
         <v>2312</v>
       </c>
       <c r="AS24" s="60">
         <v>2312</v>
       </c>
       <c r="AT24" s="60">
         <v>183644</v>
       </c>
       <c r="AU24" s="60">
         <v>36208</v>
       </c>
       <c r="AV24" s="60">
         <v>36322</v>
       </c>
       <c r="AW24" s="60">
         <v>45716</v>
       </c>
       <c r="AY24" s="67"/>
     </row>
     <row r="25" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
-[...145 lines deleted...]
-      </c>
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>383784</v>
+      </c>
+      <c r="C25" s="60">
+        <v>375243</v>
+      </c>
+      <c r="D25" s="60">
+        <v>8541</v>
+      </c>
+      <c r="E25" s="60">
+        <v>399290</v>
+      </c>
+      <c r="F25" s="60">
+        <v>382523</v>
+      </c>
+      <c r="G25" s="60">
+        <v>16767</v>
+      </c>
+      <c r="H25" s="60">
+        <v>509499</v>
+      </c>
+      <c r="I25" s="60">
+        <v>423583</v>
+      </c>
+      <c r="J25" s="60">
+        <v>85916</v>
+      </c>
+      <c r="K25" s="60">
+        <v>42306</v>
+      </c>
+      <c r="L25" s="60">
+        <v>232967</v>
+      </c>
+      <c r="M25" s="60">
+        <v>2381</v>
+      </c>
+      <c r="N25" s="60">
+        <v>38871</v>
+      </c>
+      <c r="O25" s="60">
+        <v>101828</v>
+      </c>
+      <c r="P25" s="60">
+        <v>89887</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>243350</v>
+      </c>
+      <c r="R25" s="60">
+        <v>37178</v>
+      </c>
+      <c r="S25" s="60">
+        <v>184458</v>
+      </c>
+      <c r="T25" s="60">
+        <v>133186</v>
+      </c>
+      <c r="U25" s="60">
+        <v>51272</v>
+      </c>
+      <c r="V25" s="60">
+        <v>15441</v>
+      </c>
+      <c r="W25" s="60">
+        <v>229482</v>
+      </c>
+      <c r="X25" s="60">
+        <v>1772</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>38017</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>99844</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>89849</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>239714</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>15404</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>155210</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>130957</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>24253</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>3268</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>210134</v>
+      </c>
+      <c r="AI25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>25639</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>93412</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>89320</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>219742</v>
+      </c>
+      <c r="AN25" s="60">
+        <v>3026</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>124599</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>122739</v>
+      </c>
+      <c r="AQ25" s="60">
+        <v>1860</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>2285</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>2285</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>210134</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>41436</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>43588</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>49664</v>
+      </c>
+      <c r="AY25" s="67"/>
     </row>
     <row r="26" spans="1:51" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>380767</v>
+      </c>
+      <c r="C26" s="60">
+        <v>376640</v>
+      </c>
+      <c r="D26" s="60">
+        <v>4127</v>
+      </c>
+      <c r="E26" s="60">
+        <v>394400</v>
+      </c>
+      <c r="F26" s="60">
+        <v>379172</v>
+      </c>
+      <c r="G26" s="60">
+        <v>15228</v>
+      </c>
+      <c r="H26" s="60">
+        <v>495871</v>
+      </c>
+      <c r="I26" s="60">
+        <v>421056</v>
+      </c>
+      <c r="J26" s="60">
+        <v>74815</v>
+      </c>
+      <c r="K26" s="60">
+        <v>39857</v>
+      </c>
+      <c r="L26" s="60">
+        <v>232664</v>
+      </c>
+      <c r="M26" s="60">
+        <v>2031</v>
+      </c>
+      <c r="N26" s="60">
+        <v>41439</v>
+      </c>
+      <c r="O26" s="60">
+        <v>100904</v>
+      </c>
+      <c r="P26" s="60">
+        <v>88290</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>213712</v>
+      </c>
+      <c r="R26" s="60">
+        <v>37044</v>
+      </c>
+      <c r="S26" s="60">
+        <v>206224</v>
+      </c>
+      <c r="T26" s="60">
+        <v>152177</v>
+      </c>
+      <c r="U26" s="60">
+        <v>54047</v>
+      </c>
+      <c r="V26" s="60">
+        <v>15393</v>
+      </c>
+      <c r="W26" s="60">
+        <v>230193</v>
+      </c>
+      <c r="X26" s="60">
+        <v>1534</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>40717</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>99685</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>88257</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>211039</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>14031</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>175726</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>150111</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>25615</v>
+      </c>
+      <c r="AG26" s="60">
+        <v>3223</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>209533</v>
+      </c>
+      <c r="AI26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>27026</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>93424</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>87564</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>189989</v>
+      </c>
+      <c r="AN26" s="60">
+        <v>3220</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>144145</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>142282</v>
+      </c>
+      <c r="AQ26" s="60">
+        <v>1863</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>2361</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>2361</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>209533</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>40330</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>42812</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>52044</v>
+      </c>
+      <c r="AY26" s="67"/>
+    </row>
+    <row r="27" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>341383</v>
+      </c>
+      <c r="C27" s="60">
+        <v>329559</v>
+      </c>
+      <c r="D27" s="60">
+        <v>11824</v>
+      </c>
+      <c r="E27" s="60">
+        <v>322534</v>
+      </c>
+      <c r="F27" s="60">
+        <v>310823</v>
+      </c>
+      <c r="G27" s="60">
+        <v>11711</v>
+      </c>
+      <c r="H27" s="60">
+        <v>514721</v>
+      </c>
+      <c r="I27" s="60">
+        <v>439793</v>
+      </c>
+      <c r="J27" s="60">
+        <v>74928</v>
+      </c>
+      <c r="K27" s="60">
+        <v>32421</v>
+      </c>
+      <c r="L27" s="60">
+        <v>195399</v>
+      </c>
+      <c r="M27" s="60">
+        <v>1684</v>
+      </c>
+      <c r="N27" s="60">
+        <v>36454</v>
+      </c>
+      <c r="O27" s="60">
+        <v>82668</v>
+      </c>
+      <c r="P27" s="60">
+        <v>74593</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>171879</v>
+      </c>
+      <c r="R27" s="60">
+        <v>33830</v>
+      </c>
+      <c r="S27" s="60">
+        <v>228333</v>
+      </c>
+      <c r="T27" s="60">
+        <v>175811</v>
+      </c>
+      <c r="U27" s="60">
+        <v>52522</v>
+      </c>
+      <c r="V27" s="60">
+        <v>13380</v>
+      </c>
+      <c r="W27" s="60">
+        <v>193568</v>
+      </c>
+      <c r="X27" s="60">
+        <v>1277</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>35981</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>81737</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>74573</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>169717</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>12878</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>200079</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>173985</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>26094</v>
+      </c>
+      <c r="AG27" s="60">
+        <v>2664</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>173012</v>
+      </c>
+      <c r="AI27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>23842</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>75420</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>72509</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>150816</v>
+      </c>
+      <c r="AN27" s="60">
+        <v>2763</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>166243</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>164502</v>
+      </c>
+      <c r="AQ27" s="60">
+        <v>1741</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>2269</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>2269</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>173012</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>32750</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>31727</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>51764</v>
+      </c>
+      <c r="AY27" s="67"/>
+    </row>
+    <row r="28" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="68">
+        <v>89.7</v>
+      </c>
+      <c r="C28" s="68">
+        <v>87.5</v>
+      </c>
+      <c r="D28" s="68">
+        <v>286.5</v>
+      </c>
+      <c r="E28" s="68">
+        <v>81.8</v>
+      </c>
+      <c r="F28" s="68">
+        <v>82</v>
+      </c>
+      <c r="G28" s="68">
+        <v>76.900000000000006</v>
+      </c>
+      <c r="H28" s="68">
+        <v>103.8</v>
+      </c>
+      <c r="I28" s="68">
+        <v>104.5</v>
+      </c>
+      <c r="J28" s="68">
+        <v>100.2</v>
+      </c>
+      <c r="K28" s="68">
+        <v>81.3</v>
+      </c>
+      <c r="L28" s="68">
+        <v>84</v>
+      </c>
+      <c r="M28" s="68">
+        <v>82.9</v>
+      </c>
+      <c r="N28" s="68">
+        <v>88</v>
+      </c>
+      <c r="O28" s="68">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="P28" s="68">
+        <v>84.5</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="R28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="S28" s="68">
+        <v>110.7</v>
+      </c>
+      <c r="T28" s="68">
+        <v>115.5</v>
+      </c>
+      <c r="U28" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="V28" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="W28" s="68">
+        <v>84.1</v>
+      </c>
+      <c r="X28" s="68">
+        <v>83.2</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>88.4</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>82</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>84.5</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AC28" s="68">
+        <v>91.8</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>113.9</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>115.9</v>
+      </c>
+      <c r="AF28" s="68">
+        <v>101.9</v>
+      </c>
+      <c r="AG28" s="68">
+        <v>82.7</v>
+      </c>
+      <c r="AH28" s="68">
+        <v>82.6</v>
+      </c>
+      <c r="AI28" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="AJ28" s="68">
+        <v>88.2</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>80.7</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>82.8</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="AN28" s="68">
+        <v>85.8</v>
+      </c>
+      <c r="AO28" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>115.6</v>
+      </c>
+      <c r="AQ28" s="68">
+        <v>93.5</v>
+      </c>
+      <c r="AR28" s="68">
+        <v>96.1</v>
+      </c>
+      <c r="AS28" s="68">
+        <v>96.1</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>82.6</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>81.2</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>99.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...8 lines deleted...]
-      <c r="E26" s="70">
+      <c r="B29" s="69">
+        <v>104.3</v>
+      </c>
+      <c r="C29" s="70">
+        <v>111.7</v>
+      </c>
+      <c r="D29" s="70">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E29" s="70">
+        <v>103</v>
+      </c>
+      <c r="F29" s="70">
+        <v>105.7</v>
+      </c>
+      <c r="G29" s="70">
+        <v>61.9</v>
+      </c>
+      <c r="H29" s="70">
+        <v>98.3</v>
+      </c>
+      <c r="I29" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="J29" s="70">
+        <v>82.6</v>
+      </c>
+      <c r="K29" s="70">
+        <v>112.6</v>
+      </c>
+      <c r="L29" s="70">
+        <v>103</v>
+      </c>
+      <c r="M29" s="70">
+        <v>129</v>
+      </c>
+      <c r="N29" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="O29" s="70">
+        <v>97.4</v>
+      </c>
+      <c r="P29" s="70">
+        <v>107.3</v>
+      </c>
+      <c r="Q29" s="70">
         <v>92.9</v>
       </c>
-      <c r="F26" s="70">
-[...23 lines deleted...]
-      <c r="N26" s="70">
+      <c r="R29" s="70">
+        <v>112.3</v>
+      </c>
+      <c r="S29" s="70">
         <v>99.4</v>
       </c>
-      <c r="O26" s="70">
-[...102 lines deleted...]
-        <v>92.3</v>
+      <c r="T29" s="70">
+        <v>98.3</v>
+      </c>
+      <c r="U29" s="70">
+        <v>103.1</v>
+      </c>
+      <c r="V29" s="70">
+        <v>118.2</v>
+      </c>
+      <c r="W29" s="70">
+        <v>102.6</v>
+      </c>
+      <c r="X29" s="70">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>106</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>96.8</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>107.3</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>92.7</v>
+      </c>
+      <c r="AC29" s="70">
+        <v>112.6</v>
+      </c>
+      <c r="AD29" s="70">
+        <v>103.1</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="AF29" s="70">
+        <v>128.9</v>
+      </c>
+      <c r="AG29" s="68">
+        <v>103.4</v>
+      </c>
+      <c r="AH29" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="AI29" s="70">
+        <v>140.5</v>
+      </c>
+      <c r="AJ29" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>95.9</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>92.4</v>
+      </c>
+      <c r="AN29" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="AO29" s="70">
+        <v>102</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>101.6</v>
+      </c>
+      <c r="AQ29" s="70">
+        <v>148.9</v>
+      </c>
+      <c r="AR29" s="70">
+        <v>118.1</v>
+      </c>
+      <c r="AS29" s="70">
+        <v>118.1</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>93.8</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>106.1</v>
       </c>
     </row>
-    <row r="27" spans="1:51" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:51" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="W6:AA6"/>
-[...3 lines deleted...]
-    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="L6:P6"/>
+    <mergeCell ref="V6:V7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="Q6:Q7"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="S6:U6"/>
     <mergeCell ref="AV6:AV7"/>
     <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="AU3:AW4"/>
     <mergeCell ref="AH6:AL6"/>
     <mergeCell ref="AM6:AM7"/>
     <mergeCell ref="AO6:AQ6"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="AR3:AT4"/>
     <mergeCell ref="AU6:AU7"/>
     <mergeCell ref="AT6:AT7"/>
     <mergeCell ref="AN6:AN7"/>
-    <mergeCell ref="L6:P6"/>
-[...8 lines deleted...]
-    <mergeCell ref="S6:U6"/>
+    <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AB6:AB7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AC6:AC7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -11286,110 +12189,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -11399,266 +12302,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>22531</v>
       </c>
       <c r="C8" s="60">
         <v>22531</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>22682</v>
       </c>
       <c r="F8" s="60">
         <v>22441</v>
       </c>
       <c r="G8" s="60">
         <v>241</v>
       </c>
       <c r="H8" s="60">
         <v>3168</v>
@@ -14149,445 +15052,892 @@
       <c r="AP24" s="60">
         <v>7341</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT24" s="60">
         <v>10877</v>
       </c>
       <c r="AU24" s="60">
         <v>248</v>
       </c>
       <c r="AV24" s="60">
         <v>254</v>
       </c>
       <c r="AW24" s="60">
         <v>8135</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>23547</v>
+      </c>
+      <c r="C25" s="60">
+        <v>23547</v>
+      </c>
+      <c r="D25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="60">
+        <v>23554</v>
+      </c>
+      <c r="F25" s="60">
+        <v>23554</v>
+      </c>
+      <c r="G25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="60">
+        <v>1709</v>
+      </c>
+      <c r="I25" s="60">
+        <v>1709</v>
+      </c>
+      <c r="J25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K25" s="60">
+        <v>261</v>
+      </c>
+      <c r="L25" s="60">
+        <v>15058</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>3067</v>
+      </c>
+      <c r="O25" s="60">
+        <v>7429</v>
+      </c>
+      <c r="P25" s="60">
+        <v>4562</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>16585</v>
+      </c>
+      <c r="R25" s="60">
+        <v>274</v>
+      </c>
+      <c r="S25" s="60">
+        <v>9091</v>
+      </c>
+      <c r="T25" s="60">
+        <v>8653</v>
+      </c>
+      <c r="U25" s="60">
+        <v>438</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>15058</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>3067</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>7429</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4562</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>16585</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>8653</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>8653</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>7885</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>564</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>3288</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>4033</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>9143</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>6083</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>6083</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>59</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>59</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>7885</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>348</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>356</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>8127</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>26289</v>
+      </c>
+      <c r="C26" s="60">
+        <v>26289</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>26433</v>
+      </c>
+      <c r="F26" s="60">
+        <v>26433</v>
+      </c>
+      <c r="G26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="60">
+        <v>1565</v>
+      </c>
+      <c r="I26" s="60">
+        <v>1565</v>
+      </c>
+      <c r="J26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K26" s="60">
+        <v>271</v>
+      </c>
+      <c r="L26" s="60">
+        <v>18598</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>4803</v>
+      </c>
+      <c r="O26" s="60">
+        <v>8996</v>
+      </c>
+      <c r="P26" s="60">
+        <v>4799</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>19039</v>
+      </c>
+      <c r="R26" s="60">
+        <v>205</v>
+      </c>
+      <c r="S26" s="60">
+        <v>8716</v>
+      </c>
+      <c r="T26" s="60">
+        <v>8212</v>
+      </c>
+      <c r="U26" s="60">
+        <v>504</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>18598</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>4803</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>8996</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>4799</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>19039</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>8212</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>8212</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>10451</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>1210</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>5135</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>4106</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>10477</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>6057</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>6057</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>10451</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>284</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>296</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>8115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>22187</v>
+      </c>
+      <c r="C27" s="60">
+        <v>22187</v>
+      </c>
+      <c r="D27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="60">
+        <v>22023</v>
+      </c>
+      <c r="F27" s="60">
+        <v>22023</v>
+      </c>
+      <c r="G27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="60">
+        <v>1729</v>
+      </c>
+      <c r="I27" s="60">
+        <v>1729</v>
+      </c>
+      <c r="J27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K27" s="60">
+        <v>203</v>
+      </c>
+      <c r="L27" s="60">
+        <v>18937</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>4370</v>
+      </c>
+      <c r="O27" s="60">
+        <v>8407</v>
+      </c>
+      <c r="P27" s="60">
+        <v>6160</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>18487</v>
+      </c>
+      <c r="R27" s="60">
+        <v>199</v>
+      </c>
+      <c r="S27" s="60">
+        <v>9169</v>
+      </c>
+      <c r="T27" s="60">
+        <v>8662</v>
+      </c>
+      <c r="U27" s="60">
+        <v>507</v>
+      </c>
+      <c r="V27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="60">
+        <v>18937</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>4370</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>8407</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>6160</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>18487</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>8662</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>8662</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>9918</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1405</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>4417</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>4096</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>9923</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>6052</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>6052</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>9918</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>254</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>224</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>8145</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B28" s="68">
+        <v>84.4</v>
+      </c>
+      <c r="C28" s="68">
+        <v>84.4</v>
+      </c>
+      <c r="D28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...5 lines deleted...]
-      <c r="G25" s="68" t="s">
+      <c r="E28" s="68">
+        <v>83.3</v>
+      </c>
+      <c r="F28" s="68">
+        <v>83.3</v>
+      </c>
+      <c r="G28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H25" s="68">
-[...5 lines deleted...]
-      <c r="J25" s="68" t="s">
+      <c r="H28" s="68">
+        <v>110.5</v>
+      </c>
+      <c r="I28" s="68">
+        <v>110.5</v>
+      </c>
+      <c r="J28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="68">
-[...32 lines deleted...]
-      <c r="V25" s="68" t="s">
+      <c r="K28" s="68">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="L28" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="M28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...2 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="N28" s="68">
+        <v>91</v>
+      </c>
+      <c r="O28" s="68">
+        <v>93.5</v>
+      </c>
+      <c r="P28" s="68">
+        <v>128.4</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>97.1</v>
+      </c>
+      <c r="R28" s="68">
+        <v>97.1</v>
+      </c>
+      <c r="S28" s="68">
+        <v>105.2</v>
+      </c>
+      <c r="T28" s="68">
+        <v>105.5</v>
+      </c>
+      <c r="U28" s="68">
+        <v>100.6</v>
+      </c>
+      <c r="V28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...11 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="W28" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="X28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="Y28" s="68">
+        <v>91</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>93.5</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>128.4</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>97.1</v>
+      </c>
+      <c r="AC28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AD28" s="68">
+        <v>105.5</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>105.5</v>
+      </c>
+      <c r="AF28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AH28" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AI28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AJ28" s="68">
+        <v>116.1</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>86</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>99.8</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="AN28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68" t="s">
-[...14 lines deleted...]
-      <c r="AW25" s="68">
+      <c r="AO28" s="68">
         <v>99.9</v>
       </c>
+      <c r="AP28" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>94.9</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>89.4</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>75.7</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...5 lines deleted...]
-      <c r="D26" s="70" t="s">
+      <c r="B29" s="69">
+        <v>114.7</v>
+      </c>
+      <c r="C29" s="70">
+        <v>114.7</v>
+      </c>
+      <c r="D29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="E26" s="70">
-[...5 lines deleted...]
-      <c r="G26" s="70" t="s">
+      <c r="E29" s="70">
+        <v>114.3</v>
+      </c>
+      <c r="F29" s="70">
+        <v>114.3</v>
+      </c>
+      <c r="G29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="H26" s="70">
-[...5 lines deleted...]
-      <c r="J26" s="70" t="s">
+      <c r="H29" s="70">
+        <v>108.7</v>
+      </c>
+      <c r="I29" s="70">
+        <v>108.7</v>
+      </c>
+      <c r="J29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="K26" s="70">
-[...38 lines deleted...]
-      <c r="X26" s="70" t="s">
+      <c r="K29" s="70">
+        <v>35.5</v>
+      </c>
+      <c r="L29" s="70">
+        <v>118.9</v>
+      </c>
+      <c r="M29" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="N29" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="O29" s="70">
+        <v>115.1</v>
+      </c>
+      <c r="P29" s="70">
+        <v>147.9</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>115.1</v>
+      </c>
+      <c r="R29" s="70">
+        <v>43.8</v>
+      </c>
+      <c r="S29" s="70">
+        <v>83.3</v>
+      </c>
+      <c r="T29" s="70">
+        <v>82.3</v>
+      </c>
+      <c r="U29" s="70">
+        <v>105.8</v>
+      </c>
+      <c r="V29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y26" s="70">
-[...20 lines deleted...]
-      <c r="AF26" s="70" t="s">
+      <c r="W29" s="70">
+        <v>120.7</v>
+      </c>
+      <c r="X29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG26" s="68" t="s">
+      <c r="Y29" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>115.1</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>147.9</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>116.9</v>
+      </c>
+      <c r="AC29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH26" s="70">
-[...2 lines deleted...]
-      <c r="AI26" s="70" t="s">
+      <c r="AD29" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="AF29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ26" s="70">
-[...11 lines deleted...]
-      <c r="AN26" s="70" t="s">
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO26" s="70">
-[...5 lines deleted...]
-      <c r="AQ26" s="70" t="s">
+      <c r="AH29" s="70">
+        <v>120</v>
+      </c>
+      <c r="AI29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR26" s="70" t="s">
-[...15 lines deleted...]
-        <v>100</v>
+      <c r="AJ29" s="70">
+        <v>97.9</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>127.5</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>121.7</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>123.6</v>
+      </c>
+      <c r="AN29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="70">
+        <v>93.7</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>93.7</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>120</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>98.8</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>104.9</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="9" customHeight="1">
-[...45 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -14611,110 +15961,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -14724,266 +16074,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>162259</v>
       </c>
       <c r="C8" s="60">
         <v>162259</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>169866</v>
       </c>
       <c r="F8" s="60">
         <v>161995</v>
       </c>
       <c r="G8" s="60">
         <v>7871</v>
       </c>
       <c r="H8" s="60">
         <v>201432</v>
@@ -17474,445 +18824,892 @@
       <c r="AP24" s="60">
         <v>58541</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>627</v>
       </c>
       <c r="AS24" s="60">
         <v>627</v>
       </c>
       <c r="AT24" s="60">
         <v>71836</v>
       </c>
       <c r="AU24" s="60">
         <v>869</v>
       </c>
       <c r="AV24" s="60">
         <v>749</v>
       </c>
       <c r="AW24" s="60">
         <v>990</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>157776</v>
+      </c>
+      <c r="C25" s="60">
+        <v>157679</v>
+      </c>
+      <c r="D25" s="60">
+        <v>97</v>
+      </c>
+      <c r="E25" s="60">
+        <v>177274</v>
+      </c>
+      <c r="F25" s="60">
+        <v>171453</v>
+      </c>
+      <c r="G25" s="60">
+        <v>5821</v>
+      </c>
+      <c r="H25" s="60">
+        <v>242725</v>
+      </c>
+      <c r="I25" s="60">
+        <v>227461</v>
+      </c>
+      <c r="J25" s="60">
+        <v>15264</v>
+      </c>
+      <c r="K25" s="60">
+        <v>787</v>
+      </c>
+      <c r="L25" s="60">
+        <v>89759</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>12906</v>
+      </c>
+      <c r="O25" s="60">
+        <v>41055</v>
+      </c>
+      <c r="P25" s="60">
+        <v>35798</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>96999</v>
+      </c>
+      <c r="R25" s="60">
+        <v>850</v>
+      </c>
+      <c r="S25" s="60">
+        <v>55847</v>
+      </c>
+      <c r="T25" s="60">
+        <v>55575</v>
+      </c>
+      <c r="U25" s="60">
+        <v>272</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>89759</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>12906</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>41055</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>35798</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>96999</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>55045</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>55045</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>84377</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>8137</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>40442</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>35798</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>91142</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>51776</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>51776</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>613</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>613</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>84377</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>827</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>856</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>168133</v>
+      </c>
+      <c r="C26" s="60">
+        <v>164378</v>
+      </c>
+      <c r="D26" s="60">
+        <v>3755</v>
+      </c>
+      <c r="E26" s="60">
+        <v>168836</v>
+      </c>
+      <c r="F26" s="60">
+        <v>164708</v>
+      </c>
+      <c r="G26" s="60">
+        <v>4128</v>
+      </c>
+      <c r="H26" s="60">
+        <v>242022</v>
+      </c>
+      <c r="I26" s="60">
+        <v>227131</v>
+      </c>
+      <c r="J26" s="60">
+        <v>14891</v>
+      </c>
+      <c r="K26" s="60">
+        <v>802</v>
+      </c>
+      <c r="L26" s="60">
+        <v>85294</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>13219</v>
+      </c>
+      <c r="O26" s="60">
+        <v>35952</v>
+      </c>
+      <c r="P26" s="60">
+        <v>36123</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>79027</v>
+      </c>
+      <c r="R26" s="60">
+        <v>874</v>
+      </c>
+      <c r="S26" s="60">
+        <v>62042</v>
+      </c>
+      <c r="T26" s="60">
+        <v>61842</v>
+      </c>
+      <c r="U26" s="60">
+        <v>200</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>85294</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>13219</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>35952</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>36123</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>79027</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>61312</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>61312</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>79854</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>8271</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>35460</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>36123</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>73245</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>58385</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>58385</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>492</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>492</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>79854</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>863</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>868</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>150011</v>
+      </c>
+      <c r="C27" s="60">
+        <v>139046</v>
+      </c>
+      <c r="D27" s="60">
+        <v>10965</v>
+      </c>
+      <c r="E27" s="60">
+        <v>134394</v>
+      </c>
+      <c r="F27" s="60">
+        <v>130087</v>
+      </c>
+      <c r="G27" s="60">
+        <v>4307</v>
+      </c>
+      <c r="H27" s="60">
+        <v>257638</v>
+      </c>
+      <c r="I27" s="60">
+        <v>236089</v>
+      </c>
+      <c r="J27" s="60">
+        <v>21549</v>
+      </c>
+      <c r="K27" s="60">
+        <v>807</v>
+      </c>
+      <c r="L27" s="60">
+        <v>69183</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>11929</v>
+      </c>
+      <c r="O27" s="60">
+        <v>27958</v>
+      </c>
+      <c r="P27" s="60">
+        <v>29296</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>57787</v>
+      </c>
+      <c r="R27" s="60">
+        <v>828</v>
+      </c>
+      <c r="S27" s="60">
+        <v>73417</v>
+      </c>
+      <c r="T27" s="60">
+        <v>73261</v>
+      </c>
+      <c r="U27" s="60">
+        <v>156</v>
+      </c>
+      <c r="V27" s="60">
+        <v>23</v>
+      </c>
+      <c r="W27" s="60">
+        <v>69183</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>11929</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>27958</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>29296</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>57787</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>72731</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>72731</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60">
+        <v>23</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>63294</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>6605</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>27393</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>29296</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>53210</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>68492</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>68492</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>565</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>565</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>63294</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>827</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>672</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
+      <c r="B28" s="68">
+        <v>89.2</v>
+      </c>
+      <c r="C28" s="68">
+        <v>84.6</v>
+      </c>
+      <c r="D28" s="68">
+        <v>292</v>
+      </c>
+      <c r="E28" s="68">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="F28" s="68">
+        <v>79</v>
+      </c>
+      <c r="G28" s="68">
+        <v>104.3</v>
+      </c>
+      <c r="H28" s="68">
+        <v>106.5</v>
+      </c>
+      <c r="I28" s="68">
+        <v>103.9</v>
+      </c>
+      <c r="J28" s="68">
+        <v>144.69999999999999</v>
+      </c>
+      <c r="K28" s="68">
+        <v>100.6</v>
+      </c>
+      <c r="L28" s="68">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="M28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N28" s="68">
+        <v>90.2</v>
+      </c>
+      <c r="O28" s="68">
+        <v>77.8</v>
+      </c>
+      <c r="P28" s="68">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="R28" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="S28" s="68">
+        <v>118.3</v>
+      </c>
+      <c r="T28" s="68">
+        <v>118.5</v>
+      </c>
+      <c r="U28" s="68">
+        <v>78</v>
+      </c>
+      <c r="V28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="W28" s="68">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="X28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>90.2</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>77.8</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>73.099999999999994</v>
+      </c>
+      <c r="AC28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>118.6</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>118.6</v>
+      </c>
+      <c r="AF28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH28" s="68">
+        <v>79.3</v>
+      </c>
+      <c r="AI28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ28" s="68">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>77.3</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="AN28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO28" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR28" s="68">
+        <v>114.8</v>
+      </c>
+      <c r="AS28" s="68">
+        <v>114.8</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>79.3</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>95.8</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>77.400000000000006</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="69">
+        <v>119.5</v>
+      </c>
+      <c r="C29" s="70">
+        <v>111.5</v>
+      </c>
+      <c r="D29" s="70">
+        <v>1337.2</v>
+      </c>
+      <c r="E29" s="70">
+        <v>98.1</v>
+      </c>
+      <c r="F29" s="70">
+        <v>99.8</v>
+      </c>
+      <c r="G29" s="70">
+        <v>63.8</v>
+      </c>
+      <c r="H29" s="70">
+        <v>99.6</v>
+      </c>
+      <c r="I29" s="70">
+        <v>98.3</v>
+      </c>
+      <c r="J29" s="70">
+        <v>115.2</v>
+      </c>
+      <c r="K29" s="70">
+        <v>80.5</v>
+      </c>
+      <c r="L29" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="M29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N29" s="70">
+        <v>92.1</v>
+      </c>
+      <c r="O29" s="70">
+        <v>87.8</v>
+      </c>
+      <c r="P29" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="R29" s="70">
+        <v>74.5</v>
+      </c>
+      <c r="S29" s="70">
+        <v>90.7</v>
+      </c>
+      <c r="T29" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="U29" s="70">
+        <v>31.6</v>
+      </c>
+      <c r="V29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="W29" s="70">
+        <v>95.7</v>
+      </c>
+      <c r="X29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>92.1</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>87.8</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="AC29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD29" s="70">
+        <v>91</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>91</v>
+      </c>
+      <c r="AF29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG29" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH29" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AI29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="70">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>87.5</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>106.6</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>79.8</v>
+      </c>
+      <c r="AN29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO29" s="70">
         <v>90.5</v>
       </c>
-      <c r="C25" s="68">
-[...20 lines deleted...]
-      <c r="J25" s="68">
+      <c r="AP29" s="70">
+        <v>90.5</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="68">
-[...114 lines deleted...]
-        <v>113.8</v>
+      <c r="AR29" s="70">
+        <v>103.9</v>
+      </c>
+      <c r="AS29" s="70">
+        <v>103.9</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>93.5</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>74</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>79.5</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet9">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -17936,110 +19733,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -18049,266 +19846,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>17935</v>
       </c>
       <c r="C8" s="60">
         <v>17934</v>
       </c>
       <c r="D8" s="60">
         <v>1</v>
       </c>
       <c r="E8" s="60">
         <v>25062</v>
       </c>
       <c r="F8" s="60">
         <v>20758</v>
       </c>
       <c r="G8" s="60">
         <v>4304</v>
       </c>
       <c r="H8" s="60">
         <v>13314</v>
@@ -20799,445 +22596,892 @@
       <c r="AP24" s="60">
         <v>7078</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>114</v>
       </c>
       <c r="AS24" s="60">
         <v>114</v>
       </c>
       <c r="AT24" s="60">
         <v>15578</v>
       </c>
       <c r="AU24" s="60">
         <v>9</v>
       </c>
       <c r="AV24" s="60">
         <v>9</v>
       </c>
       <c r="AW24" s="60">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>28933</v>
+      </c>
+      <c r="C25" s="60">
+        <v>28900</v>
+      </c>
+      <c r="D25" s="60">
+        <v>33</v>
+      </c>
+      <c r="E25" s="60">
+        <v>29618</v>
+      </c>
+      <c r="F25" s="60">
+        <v>27219</v>
+      </c>
+      <c r="G25" s="60">
+        <v>2399</v>
+      </c>
+      <c r="H25" s="60">
+        <v>30904</v>
+      </c>
+      <c r="I25" s="60">
+        <v>16804</v>
+      </c>
+      <c r="J25" s="60">
+        <v>14100</v>
+      </c>
+      <c r="K25" s="60">
+        <v>10</v>
+      </c>
+      <c r="L25" s="60">
+        <v>20998</v>
+      </c>
+      <c r="M25" s="60">
+        <v>609</v>
+      </c>
+      <c r="N25" s="60">
+        <v>1820</v>
+      </c>
+      <c r="O25" s="60">
+        <v>10809</v>
+      </c>
+      <c r="P25" s="60">
+        <v>7760</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>20990</v>
+      </c>
+      <c r="R25" s="60">
+        <v>10</v>
+      </c>
+      <c r="S25" s="60">
+        <v>9402</v>
+      </c>
+      <c r="T25" s="60">
+        <v>9355</v>
+      </c>
+      <c r="U25" s="60">
+        <v>47</v>
+      </c>
+      <c r="V25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W25" s="60">
+        <v>17513</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>966</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>8825</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>7722</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>17430</v>
+      </c>
+      <c r="AC25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>7656</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>7656</v>
+      </c>
+      <c r="AF25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>17286</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>924</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>8640</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>7722</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>17114</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>7250</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>7250</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>120</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>120</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>17286</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>10</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>10</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>31922</v>
+      </c>
+      <c r="C26" s="60">
+        <v>31922</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>29470</v>
+      </c>
+      <c r="F26" s="60">
+        <v>27658</v>
+      </c>
+      <c r="G26" s="60">
+        <v>1812</v>
+      </c>
+      <c r="H26" s="60">
+        <v>33356</v>
+      </c>
+      <c r="I26" s="60">
+        <v>21068</v>
+      </c>
+      <c r="J26" s="60">
+        <v>12288</v>
+      </c>
+      <c r="K26" s="60">
+        <v>11</v>
+      </c>
+      <c r="L26" s="60">
+        <v>20262</v>
+      </c>
+      <c r="M26" s="60">
+        <v>503</v>
+      </c>
+      <c r="N26" s="60">
+        <v>1924</v>
+      </c>
+      <c r="O26" s="60">
+        <v>10095</v>
+      </c>
+      <c r="P26" s="60">
+        <v>7740</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>18749</v>
+      </c>
+      <c r="R26" s="60">
+        <v>12</v>
+      </c>
+      <c r="S26" s="60">
+        <v>10914</v>
+      </c>
+      <c r="T26" s="60">
+        <v>10868</v>
+      </c>
+      <c r="U26" s="60">
+        <v>46</v>
+      </c>
+      <c r="V26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W26" s="60">
+        <v>17791</v>
+      </c>
+      <c r="X26" s="60">
+        <v>6</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>1202</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>8876</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>7707</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>16115</v>
+      </c>
+      <c r="AC26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>9332</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>9332</v>
+      </c>
+      <c r="AF26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>17300</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>1160</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>8433</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>7707</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>15941</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>8609</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>8609</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>403</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>403</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>17300</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>12</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>12</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>25601</v>
+      </c>
+      <c r="C27" s="60">
+        <v>25221</v>
+      </c>
+      <c r="D27" s="60">
+        <v>380</v>
+      </c>
+      <c r="E27" s="60">
+        <v>24271</v>
+      </c>
+      <c r="F27" s="60">
+        <v>22481</v>
+      </c>
+      <c r="G27" s="60">
+        <v>1790</v>
+      </c>
+      <c r="H27" s="60">
+        <v>34686</v>
+      </c>
+      <c r="I27" s="60">
+        <v>23808</v>
+      </c>
+      <c r="J27" s="60">
+        <v>10878</v>
+      </c>
+      <c r="K27" s="60">
+        <v>9</v>
+      </c>
+      <c r="L27" s="60">
+        <v>17272</v>
+      </c>
+      <c r="M27" s="60">
+        <v>428</v>
+      </c>
+      <c r="N27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="O27" s="60">
+        <v>8497</v>
+      </c>
+      <c r="P27" s="60">
+        <v>6846</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>15979</v>
+      </c>
+      <c r="R27" s="60">
+        <v>8</v>
+      </c>
+      <c r="S27" s="60">
+        <v>12208</v>
+      </c>
+      <c r="T27" s="60">
+        <v>12161</v>
+      </c>
+      <c r="U27" s="60">
+        <v>47</v>
+      </c>
+      <c r="V27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="W27" s="60">
+        <v>15441</v>
+      </c>
+      <c r="X27" s="60">
+        <v>21</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>1028</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>7566</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>6826</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>13908</v>
+      </c>
+      <c r="AC27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>10865</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>10865</v>
+      </c>
+      <c r="AF27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>15214</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1022</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>7366</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>6826</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>13486</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>10337</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>10337</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>143</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>143</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>15214</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>8</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>8</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...2 lines deleted...]
-      <c r="C25" s="68">
+      <c r="B28" s="68">
+        <v>80.2</v>
+      </c>
+      <c r="C28" s="68">
+        <v>79</v>
+      </c>
+      <c r="D28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="68">
+        <v>82.4</v>
+      </c>
+      <c r="F28" s="68">
+        <v>81.3</v>
+      </c>
+      <c r="G28" s="68">
+        <v>98.8</v>
+      </c>
+      <c r="H28" s="68">
+        <v>104</v>
+      </c>
+      <c r="I28" s="68">
+        <v>113</v>
+      </c>
+      <c r="J28" s="68">
+        <v>88.5</v>
+      </c>
+      <c r="K28" s="68">
+        <v>81.8</v>
+      </c>
+      <c r="L28" s="68">
+        <v>85.2</v>
+      </c>
+      <c r="M28" s="68">
+        <v>85.1</v>
+      </c>
+      <c r="N28" s="68">
+        <v>78</v>
+      </c>
+      <c r="O28" s="68">
+        <v>84.2</v>
+      </c>
+      <c r="P28" s="68">
+        <v>88.4</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>85.2</v>
+      </c>
+      <c r="R28" s="68">
+        <v>66.7</v>
+      </c>
+      <c r="S28" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="T28" s="68">
+        <v>111.9</v>
+      </c>
+      <c r="U28" s="68">
+        <v>102.2</v>
+      </c>
+      <c r="V28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="W28" s="68">
+        <v>86.8</v>
+      </c>
+      <c r="X28" s="68">
+        <v>350</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>85.5</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>85.2</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>88.6</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>86.3</v>
+      </c>
+      <c r="AC28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>116.4</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>116.4</v>
+      </c>
+      <c r="AF28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AG28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH28" s="68">
+        <v>87.9</v>
+      </c>
+      <c r="AI28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ28" s="68">
+        <v>88.1</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>87.3</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>88.6</v>
+      </c>
+      <c r="AM28" s="68">
         <v>84.6</v>
       </c>
-      <c r="D25" s="68" t="s">
+      <c r="AN28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...50 lines deleted...]
-      <c r="V25" s="68" t="s">
+      <c r="AO28" s="68">
+        <v>120.1</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>120.1</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="W25" s="68">
-[...17 lines deleted...]
-      <c r="AC25" s="68" t="s">
+      <c r="AR28" s="68">
+        <v>35.5</v>
+      </c>
+      <c r="AS28" s="68">
+        <v>35.5</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>87.9</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>66.7</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>66.7</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="69">
+        <v>84.6</v>
+      </c>
+      <c r="C29" s="70">
+        <v>138.4</v>
+      </c>
+      <c r="D29" s="70">
+        <v>3.2</v>
+      </c>
+      <c r="E29" s="70">
+        <v>115</v>
+      </c>
+      <c r="F29" s="70">
+        <v>118.5</v>
+      </c>
+      <c r="G29" s="70">
+        <v>84.2</v>
+      </c>
+      <c r="H29" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="I29" s="70">
+        <v>152.6</v>
+      </c>
+      <c r="J29" s="70">
+        <v>57.3</v>
+      </c>
+      <c r="K29" s="70">
+        <v>90</v>
+      </c>
+      <c r="L29" s="70">
+        <v>111.9</v>
+      </c>
+      <c r="M29" s="70">
+        <v>171.9</v>
+      </c>
+      <c r="N29" s="70">
+        <v>176.2</v>
+      </c>
+      <c r="O29" s="70">
+        <v>104.9</v>
+      </c>
+      <c r="P29" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>99.8</v>
+      </c>
+      <c r="R29" s="70">
+        <v>66.7</v>
+      </c>
+      <c r="S29" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="T29" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="U29" s="70">
+        <v>60.3</v>
+      </c>
+      <c r="V29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AD25" s="68">
-[...5 lines deleted...]
-      <c r="AF25" s="68" t="s">
+      <c r="W29" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="X29" s="70">
+        <v>28</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>152.1</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>98.2</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>109.7</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>96.1</v>
+      </c>
+      <c r="AC29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="AD29" s="70">
+        <v>121.4</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>121.4</v>
+      </c>
+      <c r="AF29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...17 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AH29" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="AI29" s="70" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ29" s="70">
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>109.7</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>94</v>
+      </c>
+      <c r="AN29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68">
-[...15 lines deleted...]
-        <v>10.8</v>
+      <c r="AO29" s="70">
+        <v>119.2</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>119.2</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR29" s="70">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AS29" s="70">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>66.7</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>57.1</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -21261,110 +23505,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -21374,266 +23618,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>19154</v>
       </c>
       <c r="C8" s="60">
         <v>18987</v>
       </c>
       <c r="D8" s="60">
         <v>167</v>
       </c>
       <c r="E8" s="60">
         <v>22603</v>
       </c>
       <c r="F8" s="60">
         <v>22436</v>
       </c>
       <c r="G8" s="60">
         <v>167</v>
       </c>
       <c r="H8" s="60">
         <v>30732</v>
@@ -24124,445 +26368,892 @@
       <c r="AP24" s="60">
         <v>10701</v>
       </c>
       <c r="AQ24" s="60">
         <v>1618</v>
       </c>
       <c r="AR24" s="60">
         <v>40</v>
       </c>
       <c r="AS24" s="60">
         <v>40</v>
       </c>
       <c r="AT24" s="60">
         <v>7124</v>
       </c>
       <c r="AU24" s="60">
         <v>9913</v>
       </c>
       <c r="AV24" s="60">
         <v>9905</v>
       </c>
       <c r="AW24" s="60">
         <v>3885</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>21568</v>
+      </c>
+      <c r="C25" s="60">
+        <v>21346</v>
+      </c>
+      <c r="D25" s="60">
+        <v>222</v>
+      </c>
+      <c r="E25" s="60">
+        <v>23027</v>
+      </c>
+      <c r="F25" s="60">
+        <v>22772</v>
+      </c>
+      <c r="G25" s="60">
+        <v>255</v>
+      </c>
+      <c r="H25" s="60">
+        <v>36568</v>
+      </c>
+      <c r="I25" s="60">
+        <v>35931</v>
+      </c>
+      <c r="J25" s="60">
+        <v>637</v>
+      </c>
+      <c r="K25" s="60">
+        <v>13050</v>
+      </c>
+      <c r="L25" s="60">
+        <v>11076</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>2972</v>
+      </c>
+      <c r="O25" s="60">
+        <v>3786</v>
+      </c>
+      <c r="P25" s="60">
+        <v>4318</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>10893</v>
+      </c>
+      <c r="R25" s="60">
+        <v>13024</v>
+      </c>
+      <c r="S25" s="60">
+        <v>16483</v>
+      </c>
+      <c r="T25" s="60">
+        <v>10960</v>
+      </c>
+      <c r="U25" s="60">
+        <v>5523</v>
+      </c>
+      <c r="V25" s="60">
+        <v>3360</v>
+      </c>
+      <c r="W25" s="60">
+        <v>11076</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>2972</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>3786</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4318</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>10817</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>3114</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>12902</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>10960</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>1942</v>
+      </c>
+      <c r="AG25" s="60">
+        <v>3268</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>8104</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>3786</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>4318</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>7845</v>
+      </c>
+      <c r="AN25" s="60">
+        <v>3026</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>12820</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>10960</v>
+      </c>
+      <c r="AQ25" s="60">
+        <v>1860</v>
+      </c>
+      <c r="AR25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>8104</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>12995</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>12641</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>20314</v>
+      </c>
+      <c r="C26" s="60">
+        <v>20112</v>
+      </c>
+      <c r="D26" s="60">
+        <v>202</v>
+      </c>
+      <c r="E26" s="60">
+        <v>21660</v>
+      </c>
+      <c r="F26" s="60">
+        <v>21400</v>
+      </c>
+      <c r="G26" s="60">
+        <v>260</v>
+      </c>
+      <c r="H26" s="60">
+        <v>35222</v>
+      </c>
+      <c r="I26" s="60">
+        <v>34643</v>
+      </c>
+      <c r="J26" s="60">
+        <v>579</v>
+      </c>
+      <c r="K26" s="60">
+        <v>11841</v>
+      </c>
+      <c r="L26" s="60">
+        <v>10776</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>2807</v>
+      </c>
+      <c r="O26" s="60">
+        <v>4662</v>
+      </c>
+      <c r="P26" s="60">
+        <v>3307</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>9103</v>
+      </c>
+      <c r="R26" s="60">
+        <v>12367</v>
+      </c>
+      <c r="S26" s="60">
+        <v>17631</v>
+      </c>
+      <c r="T26" s="60">
+        <v>12672</v>
+      </c>
+      <c r="U26" s="60">
+        <v>4959</v>
+      </c>
+      <c r="V26" s="60">
+        <v>3299</v>
+      </c>
+      <c r="W26" s="60">
+        <v>10776</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>2807</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>4662</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>9064</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>3293</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>14619</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>12672</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>1947</v>
+      </c>
+      <c r="AG26" s="60">
+        <v>3223</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>7969</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>4662</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>6257</v>
+      </c>
+      <c r="AN26" s="60">
+        <v>3220</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>14535</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>12672</v>
+      </c>
+      <c r="AQ26" s="60">
+        <v>1863</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>7969</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>12416</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>12363</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>17153</v>
+      </c>
+      <c r="C27" s="60">
+        <v>17038</v>
+      </c>
+      <c r="D27" s="60">
+        <v>115</v>
+      </c>
+      <c r="E27" s="60">
+        <v>17186</v>
+      </c>
+      <c r="F27" s="60">
+        <v>17071</v>
+      </c>
+      <c r="G27" s="60">
+        <v>115</v>
+      </c>
+      <c r="H27" s="60">
+        <v>35189</v>
+      </c>
+      <c r="I27" s="60">
+        <v>34610</v>
+      </c>
+      <c r="J27" s="60">
+        <v>579</v>
+      </c>
+      <c r="K27" s="60">
+        <v>8393</v>
+      </c>
+      <c r="L27" s="60">
+        <v>7576</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>1962</v>
+      </c>
+      <c r="O27" s="60">
+        <v>2738</v>
+      </c>
+      <c r="P27" s="60">
+        <v>2876</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>7655</v>
+      </c>
+      <c r="R27" s="60">
+        <v>8284</v>
+      </c>
+      <c r="S27" s="60">
+        <v>17661</v>
+      </c>
+      <c r="T27" s="60">
+        <v>12684</v>
+      </c>
+      <c r="U27" s="60">
+        <v>4977</v>
+      </c>
+      <c r="V27" s="60">
+        <v>2711</v>
+      </c>
+      <c r="W27" s="60">
+        <v>7576</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>1962</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>2738</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>2876</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>7564</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>2823</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>14519</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>12684</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>1835</v>
+      </c>
+      <c r="AG27" s="60">
+        <v>2641</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>5573</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>2697</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>2876</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>5561</v>
+      </c>
+      <c r="AN27" s="60">
+        <v>2763</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>14425</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>12684</v>
+      </c>
+      <c r="AQ27" s="60">
+        <v>1741</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>41</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>41</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>5573</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>7781</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>8232</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68">
+      <c r="B28" s="68">
+        <v>84.4</v>
+      </c>
+      <c r="C28" s="68">
+        <v>84.7</v>
+      </c>
+      <c r="D28" s="68">
+        <v>56.9</v>
+      </c>
+      <c r="E28" s="68">
+        <v>79.3</v>
+      </c>
+      <c r="F28" s="68">
+        <v>79.8</v>
+      </c>
+      <c r="G28" s="68">
+        <v>44.2</v>
+      </c>
+      <c r="H28" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="I28" s="68">
+        <v>99.9</v>
+      </c>
+      <c r="J28" s="68">
+        <v>100</v>
+      </c>
+      <c r="K28" s="68">
+        <v>70.900000000000006</v>
+      </c>
+      <c r="L28" s="68">
+        <v>70.3</v>
+      </c>
+      <c r="M28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
+      <c r="N28" s="68">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="O28" s="68">
+        <v>58.7</v>
+      </c>
+      <c r="P28" s="68">
+        <v>87</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>84.1</v>
+      </c>
+      <c r="R28" s="68">
+        <v>67</v>
+      </c>
+      <c r="S28" s="68">
+        <v>100.2</v>
+      </c>
+      <c r="T28" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="U28" s="68">
+        <v>100.4</v>
+      </c>
+      <c r="V28" s="68">
+        <v>82.2</v>
+      </c>
+      <c r="W28" s="68">
+        <v>70.3</v>
+      </c>
+      <c r="X28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>58.7</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>87</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>83.5</v>
+      </c>
+      <c r="AC28" s="68">
+        <v>85.7</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>99.3</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="AF28" s="68">
+        <v>94.2</v>
+      </c>
+      <c r="AG28" s="68">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="AH28" s="68">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="AI28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>57.9</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>87</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>88.9</v>
+      </c>
+      <c r="AN28" s="68">
+        <v>85.8</v>
+      </c>
+      <c r="AO28" s="68">
+        <v>99.2</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="AQ28" s="68">
+        <v>93.5</v>
+      </c>
+      <c r="AR28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>62.7</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>89.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="69">
+        <v>88.9</v>
+      </c>
+      <c r="C29" s="70">
+        <v>88.8</v>
+      </c>
+      <c r="D29" s="70">
+        <v>105.5</v>
+      </c>
+      <c r="E29" s="70">
+        <v>98.5</v>
+      </c>
+      <c r="F29" s="70">
+        <v>99.4</v>
+      </c>
+      <c r="G29" s="70">
+        <v>40.6</v>
+      </c>
+      <c r="H29" s="70">
+        <v>114.8</v>
+      </c>
+      <c r="I29" s="70">
+        <v>119.5</v>
+      </c>
+      <c r="J29" s="70">
+        <v>34.1</v>
+      </c>
+      <c r="K29" s="70">
+        <v>85.7</v>
+      </c>
+      <c r="L29" s="70">
+        <v>90</v>
+      </c>
+      <c r="M29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N29" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="O29" s="70">
+        <v>74.3</v>
+      </c>
+      <c r="P29" s="70">
+        <v>103.7</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>93.8</v>
+      </c>
+      <c r="R29" s="70">
+        <v>86.3</v>
+      </c>
+      <c r="S29" s="70">
+        <v>114.5</v>
+      </c>
+      <c r="T29" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="U29" s="70">
+        <v>112.1</v>
+      </c>
+      <c r="V29" s="70">
+        <v>103.8</v>
+      </c>
+      <c r="W29" s="70">
+        <v>90</v>
+      </c>
+      <c r="X29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>74.3</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>103.7</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>93.7</v>
+      </c>
+      <c r="AC29" s="70">
+        <v>110.1</v>
+      </c>
+      <c r="AD29" s="70">
+        <v>119.4</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="AF29" s="70">
+        <v>157</v>
+      </c>
+      <c r="AG29" s="68">
+        <v>102.5</v>
+      </c>
+      <c r="AH29" s="70">
+        <v>86.3</v>
+      </c>
+      <c r="AI29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>73.2</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>103.7</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>91</v>
+      </c>
+      <c r="AN29" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="AO29" s="70">
+        <v>118.6</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>115.4</v>
+      </c>
+      <c r="AQ29" s="70">
+        <v>148.9</v>
+      </c>
+      <c r="AR29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>86.3</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AV29" s="70">
         <v>86.9</v>
       </c>
-      <c r="F25" s="68">
-[...129 lines deleted...]
-        <v>100.2</v>
+      <c r="AW29" s="70">
+        <v>96.5</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet10">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -24586,110 +27277,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -24699,266 +27390,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>6305</v>
       </c>
       <c r="C8" s="60">
         <v>6305</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>13167</v>
       </c>
       <c r="F8" s="60">
         <v>13167</v>
       </c>
       <c r="G8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="60">
         <v>5442</v>
@@ -27449,445 +30140,892 @@
       <c r="AP24" s="60">
         <v>5945</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT24" s="60">
         <v>9108</v>
       </c>
       <c r="AU24" s="60">
         <v>3435</v>
       </c>
       <c r="AV24" s="60">
         <v>3523</v>
       </c>
       <c r="AW24" s="60">
         <v>800</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>16831</v>
+      </c>
+      <c r="C25" s="60">
+        <v>16831</v>
+      </c>
+      <c r="D25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="60">
+        <v>14610</v>
+      </c>
+      <c r="F25" s="60">
+        <v>14610</v>
+      </c>
+      <c r="G25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="60">
+        <v>11322</v>
+      </c>
+      <c r="I25" s="60">
+        <v>11322</v>
+      </c>
+      <c r="J25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K25" s="60">
+        <v>4132</v>
+      </c>
+      <c r="L25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>4349</v>
+      </c>
+      <c r="O25" s="60">
+        <v>1453</v>
+      </c>
+      <c r="P25" s="60">
+        <v>4050</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>10080</v>
+      </c>
+      <c r="R25" s="60">
+        <v>3929</v>
+      </c>
+      <c r="S25" s="60">
+        <v>8333</v>
+      </c>
+      <c r="T25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="U25" s="60">
+        <v>2616</v>
+      </c>
+      <c r="V25" s="60">
+        <v>1066</v>
+      </c>
+      <c r="W25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>4349</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>1453</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>4050</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>10080</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>1008</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>7507</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>1790</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>4349</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>1453</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>4050</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>10080</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>5717</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>9852</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>4056</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>3572</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>15298</v>
+      </c>
+      <c r="C26" s="60">
+        <v>15298</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>13969</v>
+      </c>
+      <c r="F26" s="60">
+        <v>13969</v>
+      </c>
+      <c r="G26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="60">
+        <v>12651</v>
+      </c>
+      <c r="I26" s="60">
+        <v>12651</v>
+      </c>
+      <c r="J26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K26" s="60">
+        <v>4113</v>
+      </c>
+      <c r="L26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>3661</v>
+      </c>
+      <c r="O26" s="60">
+        <v>1544</v>
+      </c>
+      <c r="P26" s="60">
+        <v>4294</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>8973</v>
+      </c>
+      <c r="R26" s="60">
+        <v>3653</v>
+      </c>
+      <c r="S26" s="60">
+        <v>9320</v>
+      </c>
+      <c r="T26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="U26" s="60">
+        <v>3077</v>
+      </c>
+      <c r="V26" s="60">
+        <v>1066</v>
+      </c>
+      <c r="W26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>3661</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>1544</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>4294</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>8973</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>965</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>8135</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>1892</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>3661</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>1544</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>4294</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>8973</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>6243</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>9499</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>3860</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>3808</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>11539</v>
+      </c>
+      <c r="C27" s="60">
+        <v>11539</v>
+      </c>
+      <c r="D27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="60">
+        <v>12748</v>
+      </c>
+      <c r="F27" s="60">
+        <v>12748</v>
+      </c>
+      <c r="G27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="60">
+        <v>11442</v>
+      </c>
+      <c r="I27" s="60">
+        <v>11442</v>
+      </c>
+      <c r="J27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="K27" s="60">
+        <v>2952</v>
+      </c>
+      <c r="L27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>3865</v>
+      </c>
+      <c r="O27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="P27" s="60">
+        <v>3307</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>7854</v>
+      </c>
+      <c r="R27" s="60">
+        <v>2706</v>
+      </c>
+      <c r="S27" s="60">
+        <v>10384</v>
+      </c>
+      <c r="T27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="U27" s="60">
+        <v>3322</v>
+      </c>
+      <c r="V27" s="60">
+        <v>987</v>
+      </c>
+      <c r="W27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>3865</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>7854</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>775</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>9166</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>2104</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>3865</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>1501</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>3307</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>7854</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>7062</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>8673</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>2849</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>2848</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B28" s="68">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="C28" s="68">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="D28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
-[...5 lines deleted...]
-      <c r="G25" s="68" t="s">
+      <c r="E28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="F28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="G28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="H25" s="68">
-[...5 lines deleted...]
-      <c r="J25" s="68" t="s">
+      <c r="H28" s="68">
+        <v>90.4</v>
+      </c>
+      <c r="I28" s="68">
+        <v>90.4</v>
+      </c>
+      <c r="J28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="K25" s="68">
-[...5 lines deleted...]
-      <c r="M25" s="68" t="s">
+      <c r="K28" s="68">
+        <v>71.8</v>
+      </c>
+      <c r="L28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="M28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="68">
-[...17 lines deleted...]
-      <c r="T25" s="68">
+      <c r="N28" s="68">
+        <v>105.6</v>
+      </c>
+      <c r="O28" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="P28" s="68">
+        <v>77</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>87.5</v>
+      </c>
+      <c r="R28" s="68">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="S28" s="68">
+        <v>111.4</v>
+      </c>
+      <c r="T28" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="U28" s="68">
+        <v>108</v>
+      </c>
+      <c r="V28" s="68">
+        <v>92.6</v>
+      </c>
+      <c r="W28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="X28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>105.6</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>77</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>87.5</v>
+      </c>
+      <c r="AC28" s="68">
+        <v>80.3</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>112.7</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="AF28" s="68">
+        <v>111.2</v>
+      </c>
+      <c r="AG28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="AI28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ28" s="68">
+        <v>105.6</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>97.2</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>77</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>87.5</v>
+      </c>
+      <c r="AN28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO28" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>91.3</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>73.8</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>74.8</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="69">
+        <v>99</v>
+      </c>
+      <c r="C29" s="70">
+        <v>99</v>
+      </c>
+      <c r="D29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="E29" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="F29" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="G29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="H29" s="70">
+        <v>79</v>
+      </c>
+      <c r="I29" s="70">
+        <v>79</v>
+      </c>
+      <c r="J29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="K29" s="70">
+        <v>171.3</v>
+      </c>
+      <c r="L29" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="M29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="N29" s="70">
+        <v>119.4</v>
+      </c>
+      <c r="O29" s="70">
+        <v>97.2</v>
+      </c>
+      <c r="P29" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>105.9</v>
+      </c>
+      <c r="R29" s="70">
+        <v>185.5</v>
+      </c>
+      <c r="S29" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="T29" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="U29" s="70">
+        <v>128.5</v>
+      </c>
+      <c r="V29" s="70">
+        <v>121.4</v>
+      </c>
+      <c r="W29" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="X29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>119.4</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>97.2</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>95.5</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>105.9</v>
+      </c>
+      <c r="AC29" s="70">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="AD29" s="70">
         <v>95.7</v>
       </c>
-      <c r="U25" s="68">
-[...8 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="AE29" s="70">
+        <v>87.9</v>
+      </c>
+      <c r="AF29" s="70">
+        <v>135.9</v>
+      </c>
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...23 lines deleted...]
-      <c r="AG25" s="68" t="s">
+      <c r="AH29" s="70">
+        <v>165.5</v>
+      </c>
+      <c r="AI29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AJ29" s="70">
+        <v>183.3</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>97.2</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>208.5</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>177.1</v>
+      </c>
+      <c r="AN29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AO29" s="70">
+        <v>160</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>160</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AR29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68" t="s">
+      <c r="AS29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AS25" s="68" t="s">
-[...12 lines deleted...]
-        <v>90.1</v>
+      <c r="AT29" s="70">
+        <v>165.5</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>172.4</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>176.5</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW28"/>
+  <dimension ref="A1:AW31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -27911,110 +31049,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -28024,266 +31162,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>11090</v>
       </c>
       <c r="C8" s="60">
         <v>11090</v>
       </c>
       <c r="D8" s="60" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="60">
         <v>15531</v>
       </c>
       <c r="F8" s="60">
         <v>14709</v>
       </c>
       <c r="G8" s="60">
         <v>822</v>
       </c>
       <c r="H8" s="60">
         <v>12230</v>
@@ -30774,447 +33912,894 @@
       <c r="AP24" s="60">
         <v>5031</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AS24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AT24" s="60">
         <v>11227</v>
       </c>
       <c r="AU24" s="60">
         <v>12141</v>
       </c>
       <c r="AV24" s="60">
         <v>11985</v>
       </c>
       <c r="AW24" s="60">
         <v>19715</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>15668</v>
+      </c>
+      <c r="C25" s="60">
+        <v>15668</v>
+      </c>
+      <c r="D25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="60">
+        <v>17813</v>
+      </c>
+      <c r="F25" s="60">
+        <v>16872</v>
+      </c>
+      <c r="G25" s="60">
+        <v>941</v>
+      </c>
+      <c r="H25" s="60">
+        <v>27285</v>
+      </c>
+      <c r="I25" s="60">
+        <v>16346</v>
+      </c>
+      <c r="J25" s="60">
+        <v>10939</v>
+      </c>
+      <c r="K25" s="60">
+        <v>13641</v>
+      </c>
+      <c r="L25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="M25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N25" s="60">
+        <v>1819</v>
+      </c>
+      <c r="O25" s="60">
+        <v>6062</v>
+      </c>
+      <c r="P25" s="60">
+        <v>3874</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>11298</v>
+      </c>
+      <c r="R25" s="60">
+        <v>10064</v>
+      </c>
+      <c r="S25" s="60">
+        <v>27100</v>
+      </c>
+      <c r="T25" s="60">
+        <v>5500</v>
+      </c>
+      <c r="U25" s="60">
+        <v>21600</v>
+      </c>
+      <c r="V25" s="60">
+        <v>6921</v>
+      </c>
+      <c r="W25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="X25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>1819</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>6062</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>3874</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>11298</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>7249</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>13474</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>5500</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>7974</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>11754</v>
+      </c>
+      <c r="AI25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>1819</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>6061</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>3874</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>11298</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>5487</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>5487</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>1</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>1</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>11754</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>10808</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>13381</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>23242</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>19628</v>
+      </c>
+      <c r="C26" s="60">
+        <v>19628</v>
+      </c>
+      <c r="D26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="60">
+        <v>17710</v>
+      </c>
+      <c r="F26" s="60">
+        <v>16857</v>
+      </c>
+      <c r="G26" s="60">
+        <v>853</v>
+      </c>
+      <c r="H26" s="60">
+        <v>29203</v>
+      </c>
+      <c r="I26" s="60">
+        <v>19117</v>
+      </c>
+      <c r="J26" s="60">
+        <v>10086</v>
+      </c>
+      <c r="K26" s="60">
+        <v>12490</v>
+      </c>
+      <c r="L26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="M26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N26" s="60">
+        <v>1523</v>
+      </c>
+      <c r="O26" s="60">
+        <v>6043</v>
+      </c>
+      <c r="P26" s="60">
+        <v>3861</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>9950</v>
+      </c>
+      <c r="R26" s="60">
+        <v>10249</v>
+      </c>
+      <c r="S26" s="60">
+        <v>30818</v>
+      </c>
+      <c r="T26" s="60">
+        <v>6977</v>
+      </c>
+      <c r="U26" s="60">
+        <v>23841</v>
+      </c>
+      <c r="V26" s="60">
+        <v>7131</v>
+      </c>
+      <c r="W26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="X26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>1523</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>6043</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>3861</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>9950</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>6315</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>15767</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>6977</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>8790</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="AI26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>1523</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>6043</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>3861</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>9950</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>6964</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>6964</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>11427</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>10804</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>13447</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>25461</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>15835</v>
+      </c>
+      <c r="C27" s="60">
+        <v>15835</v>
+      </c>
+      <c r="D27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E27" s="60">
+        <v>15296</v>
+      </c>
+      <c r="F27" s="60">
+        <v>14936</v>
+      </c>
+      <c r="G27" s="60">
+        <v>360</v>
+      </c>
+      <c r="H27" s="60">
+        <v>29742</v>
+      </c>
+      <c r="I27" s="60">
+        <v>20016</v>
+      </c>
+      <c r="J27" s="60">
+        <v>9726</v>
+      </c>
+      <c r="K27" s="60">
+        <v>11327</v>
+      </c>
+      <c r="L27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="M27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="N27" s="60">
+        <v>1262</v>
+      </c>
+      <c r="O27" s="60">
+        <v>5188</v>
+      </c>
+      <c r="P27" s="60">
+        <v>4088</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>9415</v>
+      </c>
+      <c r="R27" s="60">
+        <v>11257</v>
+      </c>
+      <c r="S27" s="60">
+        <v>32011</v>
+      </c>
+      <c r="T27" s="60">
+        <v>8100</v>
+      </c>
+      <c r="U27" s="60">
+        <v>23911</v>
+      </c>
+      <c r="V27" s="60">
+        <v>6522</v>
+      </c>
+      <c r="W27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="X27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>1262</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>5188</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>4088</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>9415</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>6149</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>17263</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>8100</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>9163</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="AI27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>1262</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>5188</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>4088</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>9414</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>8088</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>8088</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AS27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>10538</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>11815</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>10772</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>25196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
-[...5 lines deleted...]
-      <c r="D25" s="68" t="s">
+      <c r="B28" s="68">
+        <v>80.7</v>
+      </c>
+      <c r="C28" s="68">
+        <v>80.7</v>
+      </c>
+      <c r="D28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="E25" s="68">
+      <c r="E28" s="68">
+        <v>86.4</v>
+      </c>
+      <c r="F28" s="68">
+        <v>88.6</v>
+      </c>
+      <c r="G28" s="68">
+        <v>42.2</v>
+      </c>
+      <c r="H28" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="I28" s="68">
+        <v>104.7</v>
+      </c>
+      <c r="J28" s="68">
+        <v>96.4</v>
+      </c>
+      <c r="K28" s="68">
+        <v>90.7</v>
+      </c>
+      <c r="L28" s="68">
+        <v>92.2</v>
+      </c>
+      <c r="M28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="N28" s="68">
+        <v>82.9</v>
+      </c>
+      <c r="O28" s="68">
+        <v>85.9</v>
+      </c>
+      <c r="P28" s="68">
         <v>105.9</v>
       </c>
-      <c r="F25" s="68">
-[...20 lines deleted...]
-      <c r="M25" s="68" t="s">
+      <c r="Q28" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="R28" s="68">
+        <v>109.8</v>
+      </c>
+      <c r="S28" s="68">
+        <v>103.9</v>
+      </c>
+      <c r="T28" s="68">
+        <v>116.1</v>
+      </c>
+      <c r="U28" s="68">
+        <v>100.3</v>
+      </c>
+      <c r="V28" s="68">
+        <v>91.5</v>
+      </c>
+      <c r="W28" s="68">
+        <v>92.2</v>
+      </c>
+      <c r="X28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="N25" s="68">
-[...29 lines deleted...]
-      <c r="X25" s="68" t="s">
+      <c r="Y28" s="68">
+        <v>82.9</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>85.9</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>105.9</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="AC28" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>109.5</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>116.1</v>
+      </c>
+      <c r="AF28" s="68">
+        <v>104.2</v>
+      </c>
+      <c r="AG28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="Y25" s="68">
-[...23 lines deleted...]
-      <c r="AG25" s="68" t="s">
+      <c r="AH28" s="68">
+        <v>92.2</v>
+      </c>
+      <c r="AI28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...2 lines deleted...]
-      <c r="AI25" s="68" t="s">
+      <c r="AJ28" s="68">
+        <v>82.9</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>85.9</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>105.9</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="AN28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AJ25" s="68">
-[...11 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AO28" s="68">
+        <v>116.1</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>116.1</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AR28" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68" t="s">
-[...15 lines deleted...]
-        <v>98</v>
+      <c r="AS28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>92.2</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>109.4</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>99</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A26" s="62" t="s">
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>54</v>
       </c>
-      <c r="B26" s="69">
-[...5 lines deleted...]
-      <c r="D26" s="70" t="s">
+      <c r="B29" s="69">
+        <v>97.3</v>
+      </c>
+      <c r="C29" s="70">
+        <v>97.3</v>
+      </c>
+      <c r="D29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="E26" s="70">
-[...23 lines deleted...]
-      <c r="M26" s="70" t="s">
+      <c r="E29" s="70">
+        <v>112.6</v>
+      </c>
+      <c r="F29" s="70">
+        <v>115.1</v>
+      </c>
+      <c r="G29" s="70">
+        <v>58.7</v>
+      </c>
+      <c r="H29" s="70">
+        <v>156.9</v>
+      </c>
+      <c r="I29" s="70">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="J29" s="70">
+        <v>290</v>
+      </c>
+      <c r="K29" s="70">
+        <v>131.9</v>
+      </c>
+      <c r="L29" s="70">
+        <v>121.2</v>
+      </c>
+      <c r="M29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="N26" s="70">
-[...29 lines deleted...]
-      <c r="X26" s="70" t="s">
+      <c r="N29" s="70">
+        <v>92.8</v>
+      </c>
+      <c r="O29" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="P29" s="70">
+        <v>150.6</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="R29" s="70">
+        <v>110.9</v>
+      </c>
+      <c r="S29" s="70">
+        <v>121.6</v>
+      </c>
+      <c r="T29" s="70">
+        <v>122.1</v>
+      </c>
+      <c r="U29" s="70">
+        <v>121.4</v>
+      </c>
+      <c r="V29" s="70">
+        <v>135.9</v>
+      </c>
+      <c r="W29" s="70">
+        <v>121.2</v>
+      </c>
+      <c r="X29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="Y26" s="70">
-[...23 lines deleted...]
-      <c r="AG26" s="68" t="s">
+      <c r="Y29" s="70">
+        <v>92.8</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>150.6</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="AC29" s="70">
+        <v>114.7</v>
+      </c>
+      <c r="AD29" s="70">
+        <v>139.5</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>122.1</v>
+      </c>
+      <c r="AF29" s="70">
+        <v>159.69999999999999</v>
+      </c>
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH26" s="70">
-[...2 lines deleted...]
-      <c r="AI26" s="70" t="s">
+      <c r="AH29" s="70">
+        <v>121.2</v>
+      </c>
+      <c r="AI29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AJ26" s="70">
-[...11 lines deleted...]
-      <c r="AN26" s="70" t="s">
+      <c r="AJ29" s="70">
+        <v>92.8</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>150.6</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>91.1</v>
+      </c>
+      <c r="AN29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO26" s="70">
-[...5 lines deleted...]
-      <c r="AQ26" s="70" t="s">
+      <c r="AO29" s="70">
+        <v>122</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>122</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR26" s="70" t="s">
-[...15 lines deleted...]
-        <v>83.7</v>
+      <c r="AR29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS29" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>121.2</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>112.3</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>95.8</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>115.3</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="9" customHeight="1">
-[...44 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
-    <row r="28" spans="1:49">
-      <c r="V28" s="64"/>
+    <row r="31" spans="1:49">
+      <c r="V31" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Sheet12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:AW27"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="15.75" style="39" customWidth="1"/>
     <col min="2" max="10" width="9" style="39" customWidth="1"/>
     <col min="11" max="17" width="10.625" style="39" customWidth="1"/>
     <col min="18" max="18" width="11.125" style="39" customWidth="1"/>
     <col min="19" max="22" width="9" style="39"/>
     <col min="23" max="25" width="10" style="39" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="39" customWidth="1"/>
     <col min="27" max="28" width="10" style="39" customWidth="1"/>
     <col min="29" max="29" width="11.125" style="39" customWidth="1"/>
     <col min="30" max="33" width="10" style="39" customWidth="1"/>
     <col min="34" max="35" width="9" style="39"/>
     <col min="36" max="36" width="10.5" style="39" bestFit="1" customWidth="1"/>
     <col min="37" max="39" width="9" style="39"/>
     <col min="40" max="40" width="11.125" style="39" customWidth="1"/>
     <col min="41" max="43" width="9" style="39"/>
     <col min="44" max="46" width="12.625" style="39" customWidth="1"/>
     <col min="47" max="49" width="10.5" style="39" customWidth="1"/>
     <col min="50" max="16384" width="9" style="39"/>
   </cols>
   <sheetData>
@@ -31238,110 +34823,110 @@
       <c r="V3" s="41" t="s">
         <v>63</v>
       </c>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="40" t="s">
         <v>64</v>
       </c>
       <c r="AH3" s="42"/>
       <c r="AI3" s="42"/>
       <c r="AJ3" s="42"/>
       <c r="AK3" s="42"/>
       <c r="AL3" s="42"/>
       <c r="AM3" s="42"/>
       <c r="AN3" s="42"/>
       <c r="AO3" s="42"/>
       <c r="AP3" s="42"/>
       <c r="AQ3" s="42"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AR3" s="84" t="s">
         <v>48</v>
       </c>
-      <c r="AS3" s="86"/>
-[...1 lines deleted...]
-      <c r="AU3" s="86" t="s">
+      <c r="AS3" s="84"/>
+      <c r="AT3" s="84"/>
+      <c r="AU3" s="84" t="s">
         <v>49</v>
       </c>
-      <c r="AV3" s="86"/>
-      <c r="AW3" s="86"/>
+      <c r="AV3" s="84"/>
+      <c r="AW3" s="84"/>
     </row>
     <row r="4" spans="1:49" ht="21" customHeight="1">
       <c r="B4" s="43"/>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="43"/>
       <c r="N4" s="43"/>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="45"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="45"/>
       <c r="V4" s="43"/>
       <c r="W4" s="46"/>
       <c r="X4" s="43"/>
       <c r="Y4" s="43"/>
       <c r="Z4" s="43"/>
       <c r="AA4" s="43"/>
       <c r="AB4" s="45"/>
       <c r="AC4" s="45"/>
       <c r="AD4" s="43"/>
       <c r="AE4" s="43"/>
       <c r="AF4" s="43"/>
       <c r="AG4" s="42"/>
       <c r="AH4" s="42"/>
       <c r="AI4" s="42"/>
       <c r="AJ4" s="42"/>
       <c r="AK4" s="42"/>
       <c r="AL4" s="42"/>
       <c r="AM4" s="42"/>
       <c r="AN4" s="42"/>
       <c r="AO4" s="42"/>
       <c r="AP4" s="42"/>
       <c r="AQ4" s="66"/>
-      <c r="AR4" s="86"/>
-[...4 lines deleted...]
-      <c r="AW4" s="86"/>
+      <c r="AR4" s="84"/>
+      <c r="AS4" s="84"/>
+      <c r="AT4" s="84"/>
+      <c r="AU4" s="84"/>
+      <c r="AV4" s="84"/>
+      <c r="AW4" s="84"/>
     </row>
     <row r="5" spans="1:49" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="I5" s="49"/>
       <c r="J5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="49"/>
       <c r="S5" s="48"/>
       <c r="T5" s="46"/>
       <c r="U5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="V5" s="49"/>
       <c r="Z5" s="46"/>
@@ -31351,266 +34936,266 @@
       <c r="AE5" s="49"/>
       <c r="AF5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AG5" s="49"/>
       <c r="AH5" s="48"/>
       <c r="AI5" s="50"/>
       <c r="AJ5" s="48"/>
       <c r="AK5" s="50"/>
       <c r="AL5" s="48"/>
       <c r="AN5" s="49"/>
       <c r="AP5" s="51"/>
       <c r="AQ5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AT5" s="49" t="s">
         <v>74</v>
       </c>
       <c r="AU5" s="48"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="49" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:49" ht="22.5" customHeight="1" thickTop="1">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="74"/>
       <c r="D6" s="75"/>
-      <c r="E6" s="80" t="s">
+      <c r="E6" s="78" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="74"/>
       <c r="G6" s="75"/>
-      <c r="H6" s="80" t="s">
+      <c r="H6" s="78" t="s">
         <v>68</v>
       </c>
       <c r="I6" s="74"/>
-      <c r="J6" s="81"/>
+      <c r="J6" s="79"/>
       <c r="K6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="R6" s="82" t="s">
+      <c r="R6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="80" t="s">
+      <c r="S6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="T6" s="74"/>
-      <c r="U6" s="81"/>
+      <c r="U6" s="79"/>
       <c r="V6" s="76" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="74" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AC6" s="82" t="s">
+      <c r="AC6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AD6" s="80" t="s">
+      <c r="AD6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="74"/>
-      <c r="AF6" s="81"/>
+      <c r="AF6" s="79"/>
       <c r="AG6" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="AH6" s="80" t="s">
+      <c r="AH6" s="78" t="s">
         <v>10</v>
       </c>
       <c r="AI6" s="74"/>
       <c r="AJ6" s="74"/>
       <c r="AK6" s="74"/>
       <c r="AL6" s="75"/>
       <c r="AM6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="82" t="s">
+      <c r="AN6" s="80" t="s">
         <v>33</v>
       </c>
-      <c r="AO6" s="80" t="s">
+      <c r="AO6" s="78" t="s">
         <v>67</v>
       </c>
       <c r="AP6" s="74"/>
-      <c r="AQ6" s="81"/>
-      <c r="AR6" s="87" t="s">
+      <c r="AQ6" s="79"/>
+      <c r="AR6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="AS6" s="88"/>
-      <c r="AT6" s="89" t="s">
+      <c r="AS6" s="86"/>
+      <c r="AT6" s="87" t="s">
         <v>5</v>
       </c>
       <c r="AU6" s="76" t="s">
         <v>8</v>
       </c>
       <c r="AV6" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AW6" s="84" t="s">
+      <c r="AW6" s="82" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:49" ht="22.5" customHeight="1">
-      <c r="A7" s="79"/>
+      <c r="A7" s="90"/>
       <c r="B7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="52" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="52" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="O7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="P7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="Q7" s="77"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="81"/>
       <c r="S7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="T7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="U7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="V7" s="77"/>
       <c r="W7" s="56" t="s">
         <v>3</v>
       </c>
       <c r="X7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AA7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AB7" s="77"/>
-      <c r="AC7" s="83"/>
+      <c r="AC7" s="81"/>
       <c r="AD7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AE7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AF7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AG7" s="77"/>
       <c r="AH7" s="52" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="52" t="s">
         <v>11</v>
       </c>
       <c r="AJ7" s="52" t="s">
         <v>16</v>
       </c>
       <c r="AK7" s="52" t="s">
         <v>15</v>
       </c>
       <c r="AL7" s="52" t="s">
         <v>14</v>
       </c>
       <c r="AM7" s="77"/>
-      <c r="AN7" s="83"/>
+      <c r="AN7" s="81"/>
       <c r="AO7" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AP7" s="53" t="s">
         <v>4</v>
       </c>
       <c r="AQ7" s="55" t="s">
         <v>13</v>
       </c>
       <c r="AR7" s="57"/>
       <c r="AS7" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="AT7" s="90"/>
+      <c r="AT7" s="88"/>
       <c r="AU7" s="77"/>
       <c r="AV7" s="77"/>
-      <c r="AW7" s="85"/>
+      <c r="AW7" s="83"/>
     </row>
     <row r="8" spans="1:49" ht="15.95" customHeight="1">
       <c r="A8" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="60">
         <v>76122</v>
       </c>
       <c r="C8" s="60">
         <v>62903</v>
       </c>
       <c r="D8" s="60">
         <v>13219</v>
       </c>
       <c r="E8" s="60">
         <v>81675</v>
       </c>
       <c r="F8" s="60">
         <v>75488</v>
       </c>
       <c r="G8" s="60">
         <v>6187</v>
       </c>
       <c r="H8" s="60">
         <v>98611</v>
@@ -34101,434 +37686,881 @@
       <c r="AP24" s="60">
         <v>27494</v>
       </c>
       <c r="AQ24" s="60" t="s">
         <v>50</v>
       </c>
       <c r="AR24" s="60">
         <v>847</v>
       </c>
       <c r="AS24" s="60">
         <v>847</v>
       </c>
       <c r="AT24" s="60">
         <v>46965</v>
       </c>
       <c r="AU24" s="60">
         <v>9469</v>
       </c>
       <c r="AV24" s="60">
         <v>9773</v>
       </c>
       <c r="AW24" s="60">
         <v>12183</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A25" s="62" t="s">
+    <row r="25" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A25" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="60">
+        <v>93332</v>
+      </c>
+      <c r="C25" s="60">
+        <v>85491</v>
+      </c>
+      <c r="D25" s="60">
+        <v>7841</v>
+      </c>
+      <c r="E25" s="60">
+        <v>88918</v>
+      </c>
+      <c r="F25" s="60">
+        <v>81686</v>
+      </c>
+      <c r="G25" s="60">
+        <v>7232</v>
+      </c>
+      <c r="H25" s="60">
+        <v>128231</v>
+      </c>
+      <c r="I25" s="60">
+        <v>83804</v>
+      </c>
+      <c r="J25" s="60">
+        <v>44427</v>
+      </c>
+      <c r="K25" s="60">
+        <v>10281</v>
+      </c>
+      <c r="L25" s="60">
+        <v>59695</v>
+      </c>
+      <c r="M25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="N25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="O25" s="60">
+        <v>23284</v>
+      </c>
+      <c r="P25" s="60">
+        <v>22893</v>
+      </c>
+      <c r="Q25" s="60">
+        <v>61639</v>
+      </c>
+      <c r="R25" s="60">
+        <v>8883</v>
+      </c>
+      <c r="S25" s="60">
+        <v>47691</v>
+      </c>
+      <c r="T25" s="60">
+        <v>26926</v>
+      </c>
+      <c r="U25" s="60">
+        <v>20765</v>
+      </c>
+      <c r="V25" s="60">
+        <v>4094</v>
+      </c>
+      <c r="W25" s="60">
+        <v>59695</v>
+      </c>
+      <c r="X25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="Y25" s="60">
+        <v>11755</v>
+      </c>
+      <c r="Z25" s="60">
+        <v>23284</v>
+      </c>
+      <c r="AA25" s="60">
+        <v>22893</v>
+      </c>
+      <c r="AB25" s="60">
+        <v>61639</v>
+      </c>
+      <c r="AC25" s="60">
+        <v>4033</v>
+      </c>
+      <c r="AD25" s="60">
+        <v>39473</v>
+      </c>
+      <c r="AE25" s="60">
+        <v>26926</v>
+      </c>
+      <c r="AF25" s="60">
+        <v>12547</v>
+      </c>
+      <c r="AG25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH25" s="60">
+        <v>56896</v>
+      </c>
+      <c r="AI25" s="60">
+        <v>1763</v>
+      </c>
+      <c r="AJ25" s="60">
+        <v>9663</v>
+      </c>
+      <c r="AK25" s="60">
+        <v>22577</v>
+      </c>
+      <c r="AL25" s="60">
+        <v>22893</v>
+      </c>
+      <c r="AM25" s="60">
+        <v>58958</v>
+      </c>
+      <c r="AN25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO25" s="60">
+        <v>25432</v>
+      </c>
+      <c r="AP25" s="60">
+        <v>25432</v>
+      </c>
+      <c r="AQ25" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR25" s="60">
+        <v>707</v>
+      </c>
+      <c r="AS25" s="60">
+        <v>707</v>
+      </c>
+      <c r="AT25" s="60">
+        <v>56896</v>
+      </c>
+      <c r="AU25" s="60">
+        <v>12248</v>
+      </c>
+      <c r="AV25" s="60">
+        <v>12628</v>
+      </c>
+      <c r="AW25" s="60">
+        <v>11803</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A26" s="61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="60">
+        <v>78596</v>
+      </c>
+      <c r="C26" s="60">
+        <v>78426</v>
+      </c>
+      <c r="D26" s="60">
+        <v>170</v>
+      </c>
+      <c r="E26" s="60">
+        <v>91470</v>
+      </c>
+      <c r="F26" s="60">
+        <v>83375</v>
+      </c>
+      <c r="G26" s="60">
+        <v>8095</v>
+      </c>
+      <c r="H26" s="60">
+        <v>115362</v>
+      </c>
+      <c r="I26" s="60">
+        <v>78860</v>
+      </c>
+      <c r="J26" s="60">
+        <v>36502</v>
+      </c>
+      <c r="K26" s="60">
+        <v>10162</v>
+      </c>
+      <c r="L26" s="60">
+        <v>60976</v>
+      </c>
+      <c r="M26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="N26" s="60">
+        <v>13297</v>
+      </c>
+      <c r="O26" s="60">
+        <v>25183</v>
+      </c>
+      <c r="P26" s="60">
+        <v>20977</v>
+      </c>
+      <c r="Q26" s="60">
+        <v>55792</v>
+      </c>
+      <c r="R26" s="60">
+        <v>9517</v>
+      </c>
+      <c r="S26" s="60">
+        <v>53519</v>
+      </c>
+      <c r="T26" s="60">
+        <v>32110</v>
+      </c>
+      <c r="U26" s="60">
+        <v>21409</v>
+      </c>
+      <c r="V26" s="60">
+        <v>3897</v>
+      </c>
+      <c r="W26" s="60">
+        <v>60976</v>
+      </c>
+      <c r="X26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="Y26" s="60">
+        <v>13297</v>
+      </c>
+      <c r="Z26" s="60">
+        <v>25183</v>
+      </c>
+      <c r="AA26" s="60">
+        <v>20977</v>
+      </c>
+      <c r="AB26" s="60">
+        <v>55792</v>
+      </c>
+      <c r="AC26" s="60">
+        <v>3458</v>
+      </c>
+      <c r="AD26" s="60">
+        <v>45096</v>
+      </c>
+      <c r="AE26" s="60">
+        <v>32110</v>
+      </c>
+      <c r="AF26" s="60">
+        <v>12986</v>
+      </c>
+      <c r="AG26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH26" s="60">
+        <v>57990</v>
+      </c>
+      <c r="AI26" s="60">
+        <v>1519</v>
+      </c>
+      <c r="AJ26" s="60">
+        <v>10996</v>
+      </c>
+      <c r="AK26" s="60">
+        <v>24498</v>
+      </c>
+      <c r="AL26" s="60">
+        <v>20977</v>
+      </c>
+      <c r="AM26" s="60">
+        <v>52924</v>
+      </c>
+      <c r="AN26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO26" s="60">
+        <v>30497</v>
+      </c>
+      <c r="AP26" s="60">
+        <v>30497</v>
+      </c>
+      <c r="AQ26" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR26" s="60">
+        <v>686</v>
+      </c>
+      <c r="AS26" s="60">
+        <v>686</v>
+      </c>
+      <c r="AT26" s="60">
+        <v>57990</v>
+      </c>
+      <c r="AU26" s="60">
+        <v>11924</v>
+      </c>
+      <c r="AV26" s="60">
+        <v>11851</v>
+      </c>
+      <c r="AW26" s="60">
+        <v>11876</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" ht="15.95" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" s="60">
+        <v>74427</v>
+      </c>
+      <c r="C27" s="60">
+        <v>74277</v>
+      </c>
+      <c r="D27" s="60">
+        <v>150</v>
+      </c>
+      <c r="E27" s="60">
+        <v>75766</v>
+      </c>
+      <c r="F27" s="60">
+        <v>70758</v>
+      </c>
+      <c r="G27" s="60">
+        <v>5008</v>
+      </c>
+      <c r="H27" s="60">
+        <v>114025</v>
+      </c>
+      <c r="I27" s="60">
+        <v>82381</v>
+      </c>
+      <c r="J27" s="60">
+        <v>31644</v>
+      </c>
+      <c r="K27" s="60">
+        <v>8606</v>
+      </c>
+      <c r="L27" s="60">
+        <v>51180</v>
+      </c>
+      <c r="M27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="N27" s="60">
+        <v>11335</v>
+      </c>
+      <c r="O27" s="60">
+        <v>22039</v>
+      </c>
+      <c r="P27" s="60">
+        <v>16565</v>
+      </c>
+      <c r="Q27" s="60">
+        <v>44238</v>
+      </c>
+      <c r="R27" s="60">
+        <v>10424</v>
+      </c>
+      <c r="S27" s="60">
+        <v>58643</v>
+      </c>
+      <c r="T27" s="60">
+        <v>39052</v>
+      </c>
+      <c r="U27" s="60">
+        <v>19591</v>
+      </c>
+      <c r="V27" s="60">
+        <v>3137</v>
+      </c>
+      <c r="W27" s="60">
+        <v>51180</v>
+      </c>
+      <c r="X27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="Y27" s="60">
+        <v>11335</v>
+      </c>
+      <c r="Z27" s="60">
+        <v>22039</v>
+      </c>
+      <c r="AA27" s="60">
+        <v>16565</v>
+      </c>
+      <c r="AB27" s="60">
+        <v>44238</v>
+      </c>
+      <c r="AC27" s="60">
+        <v>3131</v>
+      </c>
+      <c r="AD27" s="60">
+        <v>52044</v>
+      </c>
+      <c r="AE27" s="60">
+        <v>39052</v>
+      </c>
+      <c r="AF27" s="60">
+        <v>12992</v>
+      </c>
+      <c r="AG27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH27" s="60">
+        <v>48556</v>
+      </c>
+      <c r="AI27" s="60">
+        <v>1241</v>
+      </c>
+      <c r="AJ27" s="60">
+        <v>9453</v>
+      </c>
+      <c r="AK27" s="60">
+        <v>21297</v>
+      </c>
+      <c r="AL27" s="60">
+        <v>16565</v>
+      </c>
+      <c r="AM27" s="60">
+        <v>41727</v>
+      </c>
+      <c r="AN27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AO27" s="60">
+        <v>37327</v>
+      </c>
+      <c r="AP27" s="60">
+        <v>37327</v>
+      </c>
+      <c r="AQ27" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="AR27" s="60">
+        <v>741</v>
+      </c>
+      <c r="AS27" s="60">
+        <v>741</v>
+      </c>
+      <c r="AT27" s="60">
+        <v>48556</v>
+      </c>
+      <c r="AU27" s="60">
+        <v>9092</v>
+      </c>
+      <c r="AV27" s="60">
+        <v>8847</v>
+      </c>
+      <c r="AW27" s="60">
+        <v>12121</v>
+      </c>
+    </row>
+    <row r="28" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A28" s="62" t="s">
         <v>53</v>
       </c>
-      <c r="B25" s="68">
+      <c r="B28" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="C28" s="68">
+        <v>94.7</v>
+      </c>
+      <c r="D28" s="68">
+        <v>88.2</v>
+      </c>
+      <c r="E28" s="68">
+        <v>82.8</v>
+      </c>
+      <c r="F28" s="68">
+        <v>84.9</v>
+      </c>
+      <c r="G28" s="68">
+        <v>61.9</v>
+      </c>
+      <c r="H28" s="68">
+        <v>98.8</v>
+      </c>
+      <c r="I28" s="68">
+        <v>104.5</v>
+      </c>
+      <c r="J28" s="68">
+        <v>86.7</v>
+      </c>
+      <c r="K28" s="68">
+        <v>84.7</v>
+      </c>
+      <c r="L28" s="68">
+        <v>83.9</v>
+      </c>
+      <c r="M28" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="N28" s="68">
+        <v>85.2</v>
+      </c>
+      <c r="O28" s="68">
+        <v>87.5</v>
+      </c>
+      <c r="P28" s="68">
+        <v>79</v>
+      </c>
+      <c r="Q28" s="68">
+        <v>79.3</v>
+      </c>
+      <c r="R28" s="68">
+        <v>109.5</v>
+      </c>
+      <c r="S28" s="68">
+        <v>109.6</v>
+      </c>
+      <c r="T28" s="68">
+        <v>121.6</v>
+      </c>
+      <c r="U28" s="68">
+        <v>91.5</v>
+      </c>
+      <c r="V28" s="68">
+        <v>80.5</v>
+      </c>
+      <c r="W28" s="68">
+        <v>83.9</v>
+      </c>
+      <c r="X28" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="Y28" s="68">
+        <v>85.2</v>
+      </c>
+      <c r="Z28" s="68">
+        <v>87.5</v>
+      </c>
+      <c r="AA28" s="68">
+        <v>79</v>
+      </c>
+      <c r="AB28" s="68">
+        <v>79.3</v>
+      </c>
+      <c r="AC28" s="68">
+        <v>90.5</v>
+      </c>
+      <c r="AD28" s="68">
+        <v>115.4</v>
+      </c>
+      <c r="AE28" s="68">
+        <v>121.6</v>
+      </c>
+      <c r="AF28" s="68">
+        <v>100</v>
+      </c>
+      <c r="AG28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AH28" s="68">
+        <v>83.7</v>
+      </c>
+      <c r="AI28" s="68">
+        <v>81.7</v>
+      </c>
+      <c r="AJ28" s="68">
+        <v>86</v>
+      </c>
+      <c r="AK28" s="68">
+        <v>86.9</v>
+      </c>
+      <c r="AL28" s="68">
+        <v>79</v>
+      </c>
+      <c r="AM28" s="68">
+        <v>78.8</v>
+      </c>
+      <c r="AN28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AO28" s="68">
+        <v>122.4</v>
+      </c>
+      <c r="AP28" s="68">
+        <v>122.4</v>
+      </c>
+      <c r="AQ28" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR28" s="68">
         <v>108</v>
       </c>
-      <c r="C25" s="68">
-[...86 lines deleted...]
-      <c r="AF25" s="68">
+      <c r="AS28" s="68">
+        <v>108</v>
+      </c>
+      <c r="AT28" s="68">
+        <v>83.7</v>
+      </c>
+      <c r="AU28" s="68">
+        <v>76.2</v>
+      </c>
+      <c r="AV28" s="68">
+        <v>74.7</v>
+      </c>
+      <c r="AW28" s="68">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A29" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="69">
+        <v>84.3</v>
+      </c>
+      <c r="C29" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="D29" s="70">
+        <v>0.8</v>
+      </c>
+      <c r="E29" s="70">
         <v>102.4</v>
       </c>
-      <c r="AG25" s="68" t="s">
+      <c r="F29" s="70">
+        <v>108.9</v>
+      </c>
+      <c r="G29" s="70">
+        <v>55.4</v>
+      </c>
+      <c r="H29" s="70">
+        <v>85</v>
+      </c>
+      <c r="I29" s="70">
+        <v>95</v>
+      </c>
+      <c r="J29" s="70">
+        <v>66.7</v>
+      </c>
+      <c r="K29" s="70">
+        <v>123.1</v>
+      </c>
+      <c r="L29" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="M29" s="70">
+        <v>153.6</v>
+      </c>
+      <c r="N29" s="70">
+        <v>120.9</v>
+      </c>
+      <c r="O29" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="P29" s="70">
+        <v>92.3</v>
+      </c>
+      <c r="Q29" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="R29" s="70">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="S29" s="70">
+        <v>93</v>
+      </c>
+      <c r="T29" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="U29" s="70">
+        <v>84.6</v>
+      </c>
+      <c r="V29" s="70">
+        <v>101.4</v>
+      </c>
+      <c r="W29" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="X29" s="70">
+        <v>153.6</v>
+      </c>
+      <c r="Y29" s="70">
+        <v>120.9</v>
+      </c>
+      <c r="Z29" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="AA29" s="70">
+        <v>92.3</v>
+      </c>
+      <c r="AB29" s="70">
+        <v>98.4</v>
+      </c>
+      <c r="AC29" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="AD29" s="70">
+        <v>100.7</v>
+      </c>
+      <c r="AE29" s="70">
+        <v>97.8</v>
+      </c>
+      <c r="AF29" s="70">
+        <v>110.2</v>
+      </c>
+      <c r="AG29" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="AH25" s="68">
-[...17 lines deleted...]
-      <c r="AN25" s="68" t="s">
+      <c r="AH29" s="70">
+        <v>101.8</v>
+      </c>
+      <c r="AI29" s="70">
+        <v>153.6</v>
+      </c>
+      <c r="AJ29" s="70">
+        <v>116.7</v>
+      </c>
+      <c r="AK29" s="70">
+        <v>102.1</v>
+      </c>
+      <c r="AL29" s="70">
+        <v>92.3</v>
+      </c>
+      <c r="AM29" s="70">
+        <v>96.7</v>
+      </c>
+      <c r="AN29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AO25" s="68">
-[...5 lines deleted...]
-      <c r="AQ25" s="68" t="s">
+      <c r="AO29" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="AP29" s="70">
+        <v>96.3</v>
+      </c>
+      <c r="AQ29" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="AR25" s="68">
-[...15 lines deleted...]
-        <v>97.6</v>
+      <c r="AR29" s="70">
+        <v>120.1</v>
+      </c>
+      <c r="AS29" s="70">
+        <v>120.1</v>
+      </c>
+      <c r="AT29" s="70">
+        <v>101.8</v>
+      </c>
+      <c r="AU29" s="70">
+        <v>91.3</v>
+      </c>
+      <c r="AV29" s="70">
+        <v>90.8</v>
+      </c>
+      <c r="AW29" s="70">
+        <v>93.2</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15.75" customHeight="1">
-[...194 lines deleted...]
-      <c r="AT27" s="63"/>
+    <row r="30" spans="1:49" ht="9" customHeight="1">
+      <c r="A30" s="63"/>
+      <c r="B30" s="63"/>
+      <c r="C30" s="63"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="63"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="63"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="63"/>
+      <c r="L30" s="63"/>
+      <c r="M30" s="63"/>
+      <c r="N30" s="63"/>
+      <c r="O30" s="63"/>
+      <c r="P30" s="63"/>
+      <c r="Q30" s="63"/>
+      <c r="R30" s="63"/>
+      <c r="S30" s="63"/>
+      <c r="T30" s="63"/>
+      <c r="U30" s="63"/>
+      <c r="V30" s="64"/>
+      <c r="W30" s="63"/>
+      <c r="X30" s="63"/>
+      <c r="Y30" s="63"/>
+      <c r="Z30" s="63"/>
+      <c r="AA30" s="63"/>
+      <c r="AB30" s="63"/>
+      <c r="AC30" s="63"/>
+      <c r="AD30" s="63"/>
+      <c r="AE30" s="65"/>
+      <c r="AF30" s="65"/>
+      <c r="AG30" s="65"/>
+      <c r="AH30" s="63"/>
+      <c r="AI30" s="63"/>
+      <c r="AJ30" s="63"/>
+      <c r="AK30" s="63"/>
+      <c r="AL30" s="63"/>
+      <c r="AM30" s="63"/>
+      <c r="AN30" s="63"/>
+      <c r="AO30" s="63"/>
+      <c r="AP30" s="65"/>
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="63"/>
+      <c r="AS30" s="63"/>
+      <c r="AT30" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="AM6:AM7"/>
-[...11 lines deleted...]
-    <mergeCell ref="AW6:AW7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="AC6:AC7"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="L6:P6"/>
     <mergeCell ref="AB6:AB7"/>
     <mergeCell ref="Q6:Q7"/>
     <mergeCell ref="S6:U6"/>
     <mergeCell ref="V6:V7"/>
     <mergeCell ref="W6:AA6"/>
+    <mergeCell ref="AU3:AW4"/>
+    <mergeCell ref="AR3:AT4"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="AT6:AT7"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AW6:AW7"/>
+    <mergeCell ref="AM6:AM7"/>
+    <mergeCell ref="AD6:AF6"/>
+    <mergeCell ref="AH6:AL6"/>
+    <mergeCell ref="AU6:AU7"/>
+    <mergeCell ref="AV6:AV7"/>
+    <mergeCell ref="AN6:AN7"/>
+    <mergeCell ref="AG6:AG7"/>
   </mergeCells>
   <phoneticPr fontId="9"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="21" max="29" man="1"/>
     <brk id="43" max="29" man="1"/>
   </colBreaks>
   <ignoredErrors>
-    <ignoredError sqref="A9:A19 A21:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A9:A19 A21:A27" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>